--- v0 (2026-09-13)
+++ v1 (2026-10-29)
@@ -6092,51 +6092,51 @@
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>92</v>
       </c>
       <c r="B3">
         <v>2403541000.0</v>
       </c>
       <c r="C3">
         <v>1395058000.0</v>
       </c>
       <c r="D3">
         <v>1441413000.0</v>
       </c>
       <c r="E3">
         <v>2020656000.0</v>
       </c>
       <c r="F3">
         <v>1858142000.0</v>
       </c>
       <c r="G3">
         <v>1371480000.0</v>
       </c>
       <c r="H3">
-        <v>1231417000.0</v>
+        <v>1231417341.0</v>
       </c>
       <c r="I3">
         <v>828481904.0</v>
       </c>
       <c r="J3">
         <v>471371770.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>94</v>
@@ -6170,51 +6170,51 @@
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>95</v>
       </c>
       <c r="B6">
         <v>89743990000.0</v>
       </c>
       <c r="C6">
         <v>35408292000.0</v>
       </c>
       <c r="D6">
         <v>71911164000.0</v>
       </c>
       <c r="E6">
         <v>110219618000.0</v>
       </c>
       <c r="F6">
         <v>97095967000.0</v>
       </c>
       <c r="G6">
         <v>52331166000.0</v>
       </c>
       <c r="H6">
-        <v>18042588000.0</v>
+        <v>18042588341.0</v>
       </c>
       <c r="I6">
         <v>2385262049.0</v>
       </c>
       <c r="J6">
         <v>-2351443911.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>97</v>
@@ -7026,72 +7026,72 @@
       </c>
       <c r="X2">
         <v>34785100913.0</v>
       </c>
       <c r="Y2">
         <v>17627854532.0</v>
       </c>
       <c r="Z2">
         <v>41044817910.0</v>
       </c>
       <c r="AA2">
         <v>64743271457.0</v>
       </c>
       <c r="AB2">
         <v>44480289432.0</v>
       </c>
       <c r="AC2">
         <v>54219153980.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>92</v>
       </c>
       <c r="B3">
-        <v>1137054000.0</v>
+        <v>1184009000.0</v>
       </c>
       <c r="C3">
         <v>1137054000.0</v>
       </c>
       <c r="D3">
         <v>1055945000.0</v>
       </c>
       <c r="E3">
         <v>553207596.0</v>
       </c>
       <c r="F3">
-        <v>433635000.0</v>
+        <v>424176000.0</v>
       </c>
       <c r="G3">
         <v>381341000.0</v>
       </c>
       <c r="H3">
-        <v>339986000.0</v>
+        <v>339986026.0</v>
       </c>
       <c r="I3">
-        <v>355926793.0</v>
+        <v>355927000.0</v>
       </c>
       <c r="J3">
         <v>385420000.0</v>
       </c>
       <c r="K3">
         <v>377014000.0</v>
       </c>
       <c r="L3">
         <v>337361000.0</v>
       </c>
       <c r="M3">
         <v>369021749.0</v>
       </c>
       <c r="N3">
         <v>400854410.0</v>
       </c>
       <c r="O3">
         <v>397464689.0</v>
       </c>
       <c r="P3">
         <v>401747090.0</v>
       </c>
       <c r="Q3">
         <v>454074020.0</v>
       </c>
@@ -7233,72 +7233,72 @@
       <c r="W5">
         <v>7007373598.0</v>
       </c>
       <c r="X5">
         <v>5927490817.0</v>
       </c>
       <c r="Y5">
         <v>-3204116961.0</v>
       </c>
       <c r="Z5">
         <v>10876276055.0</v>
       </c>
       <c r="AA5">
         <v>37265102629.0</v>
       </c>
       <c r="AB5">
         <v>19955240002.0</v>
       </c>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>95</v>
       </c>
       <c r="B6">
-        <v>-17420102000.0</v>
+        <v>-17373147000.0</v>
       </c>
       <c r="C6">
         <v>4481755000.0</v>
       </c>
       <c r="D6">
         <v>76805152000.0</v>
       </c>
       <c r="E6">
         <v>2951825200.0</v>
       </c>
       <c r="F6">
-        <v>5447406000.0</v>
+        <v>5437947000.0</v>
       </c>
       <c r="G6">
         <v>1291579000.0</v>
       </c>
       <c r="H6">
-        <v>22124144000.0</v>
+        <v>22124144026.0</v>
       </c>
       <c r="I6">
-        <v>955168192.0</v>
+        <v>955168399.0</v>
       </c>
       <c r="J6">
         <v>13280478000.0</v>
       </c>
       <c r="K6">
         <v>-951499000.0</v>
       </c>
       <c r="L6">
         <v>46195010000.0</v>
       </c>
       <c r="M6">
         <v>9869614650.0</v>
       </c>
       <c r="N6">
         <v>9587938552.0</v>
       </c>
       <c r="O6">
         <v>11825274907.0</v>
       </c>
       <c r="P6">
         <v>73909164460.0</v>
       </c>
       <c r="Q6">
         <v>21221866029.0</v>
       </c>
@@ -9307,54 +9307,54 @@
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>135</v>
       </c>
       <c r="B14">
         <v>2403541000.0</v>
       </c>
       <c r="C14">
         <v>1395058000.0</v>
       </c>
       <c r="D14">
-        <v>1567991000.0</v>
+        <v>1441413000.0</v>
       </c>
       <c r="E14">
-        <v>2147233000.0</v>
+        <v>2020656000.0</v>
       </c>
       <c r="F14">
         <v>1858142000.0</v>
       </c>
       <c r="G14">
         <v>1371480000.0</v>
       </c>
       <c r="H14">
         <v>1231417341.0</v>
       </c>
       <c r="I14">
         <v>828481904.0</v>
       </c>
       <c r="J14">
         <v>471371770.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>136</v>
       </c>
       <c r="B15">
         <v>2275784000.0</v>
       </c>
       <c r="C15">
@@ -9595,54 +9595,54 @@
       </c>
       <c r="G24">
         <v>-3811407000.0</v>
       </c>
       <c r="H24">
         <v>-68309571.0</v>
       </c>
       <c r="I24">
         <v>-382626065.0</v>
       </c>
       <c r="J24">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
         <v>-200007402000.0</v>
       </c>
       <c r="C25">
         <v>87664207000.0</v>
       </c>
       <c r="D25">
-        <v>-163017100000.0</v>
+        <v>-162890523000.0</v>
       </c>
       <c r="E25">
-        <v>21348502000.0</v>
+        <v>21475080000.0</v>
       </c>
       <c r="F25">
         <v>-122455953000.0</v>
       </c>
       <c r="G25">
         <v>-28876050000.0</v>
       </c>
       <c r="H25">
         <v>4488348978.0</v>
       </c>
       <c r="I25">
         <v>21250603265.0</v>
       </c>
       <c r="J25">
         <v>-6110228521.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
@@ -10544,81 +10544,81 @@
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>135</v>
       </c>
       <c r="B14">
-        <v>-1137054000.0</v>
+        <v>1184009000.0</v>
       </c>
       <c r="C14">
         <v>1137054000.0</v>
       </c>
       <c r="D14">
         <v>1055945000.0</v>
       </c>
       <c r="E14">
         <v>553207596.0</v>
       </c>
       <c r="F14">
-        <v>433634746.0</v>
+        <v>424176000.0</v>
       </c>
       <c r="G14">
-        <v>381341280.0</v>
+        <v>381341000.0</v>
       </c>
       <c r="H14">
         <v>339986026.0</v>
       </c>
       <c r="I14">
         <v>355927000.0</v>
       </c>
       <c r="J14">
         <v>385420000.0</v>
       </c>
       <c r="K14">
-        <v>432780000.0</v>
+        <v>377014000.0</v>
       </c>
       <c r="L14">
-        <v>1567991000.0</v>
+        <v>337361000.0</v>
       </c>
       <c r="M14">
         <v>369021749.0</v>
       </c>
       <c r="N14">
         <v>400854410.0</v>
       </c>
       <c r="O14">
         <v>397464689.0</v>
       </c>
       <c r="P14">
         <v>401747090.0</v>
       </c>
       <c r="Q14">
         <v>454074020.0</v>
       </c>
       <c r="R14">
         <v>630174521.0</v>
       </c>
       <c r="S14">
         <v>597948943.0</v>
       </c>
       <c r="T14">
         <v>598557087.0</v>
       </c>
@@ -11293,81 +11293,81 @@
       </c>
       <c r="X24">
         <v>500196957.0</v>
       </c>
       <c r="Y24">
         <v>5188821654.0</v>
       </c>
       <c r="Z24">
         <v>-517992788.0</v>
       </c>
       <c r="AA24">
         <v>-8657933116.0</v>
       </c>
       <c r="AB24">
         <v>1300251444.0</v>
       </c>
       <c r="AC24">
         <v>-1327561020.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
-        <v>135963544000.0</v>
+        <v>133642481000.0</v>
       </c>
       <c r="C25">
         <v>41345432000.0</v>
       </c>
       <c r="D25">
         <v>-162655360000.0</v>
       </c>
       <c r="E25">
         <v>-22660314978.0</v>
       </c>
       <c r="F25">
-        <v>-6705950837.0</v>
+        <v>-6696492091.0</v>
       </c>
       <c r="G25">
-        <v>-7348487965.0</v>
+        <v>-7348487685.0</v>
       </c>
       <c r="H25">
         <v>70980926289.0</v>
       </c>
       <c r="I25">
         <v>11301003000.0</v>
       </c>
       <c r="J25">
         <v>-22790670000.0</v>
       </c>
       <c r="K25">
-        <v>30236145000.0</v>
+        <v>30291911000.0</v>
       </c>
       <c r="L25">
-        <v>128891123000.0</v>
+        <v>130121753000.0</v>
       </c>
       <c r="M25">
         <v>-99372636815.0</v>
       </c>
       <c r="N25">
         <v>4037608570.0</v>
       </c>
       <c r="O25">
         <v>-206117424533.0</v>
       </c>
       <c r="P25">
         <v>54114878524.0</v>
       </c>
       <c r="Q25">
         <v>-16961098077.0</v>
       </c>
       <c r="R25">
         <v>253573786.0</v>
       </c>
       <c r="S25">
         <v>-11827674379.0</v>
       </c>
       <c r="T25">
         <v>-30716641217.0</v>
       </c>