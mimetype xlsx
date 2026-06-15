--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -247,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -899,16867 +905,17722 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>2478000.0</v>
+      </c>
+      <c r="C2">
         <v>13075000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13987000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3611000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>516000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1174000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1140000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3715000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2177000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>469000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1252000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1582000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>386071.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>301845.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5">
+        <v>-764000.0</v>
+      </c>
+      <c r="C5">
         <v>631000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-43000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
-      <c r="G5"/>
+      <c r="G5">
+        <v>0.0</v>
+      </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>0.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-20385682.0</v>
       </c>
-      <c r="N5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>1278000.0</v>
+      </c>
+      <c r="C7">
         <v>792000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>999000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1323000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1588000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1914000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2185000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
+        <v>6000.0</v>
+      </c>
+      <c r="C8">
         <v>5000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>4000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>3000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>4000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>0.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>4000.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>62406000.0</v>
+      </c>
+      <c r="C10">
         <v>33785000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>43049000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>65466000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>112346000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4213000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3217000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>18409000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10871000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>16762000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>32318000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10255021.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1968632.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2541687.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>191011000.0</v>
+      </c>
+      <c r="C12">
         <v>69496000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>67737000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>82847000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>112346000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4213000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3217000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>21669000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>42229000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>67765000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>51320000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10255021.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1968632.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2541687.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
+        <v>6000.0</v>
+      </c>
+      <c r="C13">
         <v>5000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4000.0</v>
       </c>
-      <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>4000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="J13">
         <v>1000.0</v>
       </c>
       <c r="K13">
         <v>1000.0</v>
       </c>
-      <c r="L13"/>
-      <c r="M13">
+      <c r="L13">
+        <v>1000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13">
         <v>1438302.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1304557.0</v>
       </c>
     </row>
-    <row r="14" spans="1:14">
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>57262715.0</v>
+      </c>
+      <c r="C14">
         <v>46251239.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>35452460.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>34488800.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>29766347.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3980975.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1853435.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1120626.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>915806.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>912315.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>460542.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>769239.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>488959.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>148700.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>8295000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4655000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2522000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5473000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3771000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4627000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5698000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5975000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20">
         <v>4701000.0</v>
       </c>
       <c r="C20">
         <v>4701000.0</v>
       </c>
       <c r="D20">
+        <v>4701000.0</v>
+      </c>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21">
+        <v>6421000.0</v>
+      </c>
+      <c r="C21">
         <v>68993000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>69227000.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>1740000.0</v>
+      </c>
+      <c r="C22">
         <v>1970000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>24082000.0</v>
       </c>
-      <c r="D22"/>
-      <c r="E22">
+      <c r="E22"/>
+      <c r="F22">
         <v>1.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>109000.0</v>
       </c>
-      <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>224000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1100000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2375000.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>284731000.0</v>
+      </c>
+      <c r="C23">
         <v>178127000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>172327000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>115340000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>132941000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11209000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>10507000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>26746000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>52456000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>84887000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>55723000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>13713780.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2428984.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2932088.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>61928000.0</v>
+      </c>
+      <c r="C24">
         <v>59504000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5066000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>12800000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>68049000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>77343000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26">
+        <v>47879000.0</v>
+      </c>
+      <c r="C26">
         <v>6010000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>20000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>15422000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>800000.0</v>
+      </c>
+      <c r="C28">
         <v>26511000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>716000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-46688000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-110737000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>66334000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>76311000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>63639000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>82611000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>75222000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-9219000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8698000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2001435.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2454979.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>216585000.0</v>
+      </c>
+      <c r="C29">
         <v>99170000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>104630000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>98607000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>127118000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2027000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2887000.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>23258000.0</v>
+      </c>
+      <c r="C30">
         <v>10509000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>17377000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8299000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1528000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2579000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1865000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>140000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2081000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5061000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2375000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>22415.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>20427.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>27571.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>85807000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>127118000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-66412000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-74456000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>183730000.0</v>
+      </c>
+      <c r="C32">
         <v>51962000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>13218000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>81297000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>110826000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>846000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1203000.0</v>
       </c>
-      <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>61724000.0</v>
+      </c>
+      <c r="C33">
         <v>92100000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>85389000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>22506000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>17885000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2827000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3535000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3025000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>6560000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>10530000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1645000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3436166.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>389382.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>319447.0</v>
       </c>
     </row>
-    <row r="34" spans="1:14">
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34">
+        <v>11406000.0</v>
+      </c>
+      <c r="C34">
         <v>12285000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>15121000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>4352000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>31000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>145000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>168000.0</v>
       </c>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>90797000.0</v>
+      </c>
+      <c r="C35">
         <v>104396000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>36743000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>28197000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1593000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>70085000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>79532000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>81308000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>98463000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>96941000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>57502000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>34080906.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>21453404.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>39361.0</v>
       </c>
     </row>
-    <row r="36" spans="1:14">
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36">
+        <v>1022000.0</v>
+      </c>
+      <c r="C36">
         <v>11383000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>9935000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>724000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>438000.0</v>
       </c>
       <c r="F36">
         <v>438000.0</v>
       </c>
       <c r="G36">
+        <v>438000.0</v>
+      </c>
+      <c r="H36">
         <v>527000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1272000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1306000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>360000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1242000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3083972.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>9179.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-319447.0</v>
       </c>
     </row>
-    <row r="37" spans="1:14">
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>724000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>438000.0</v>
       </c>
       <c r="F38">
         <v>438000.0</v>
       </c>
       <c r="G38">
+        <v>438000.0</v>
+      </c>
+      <c r="H38">
         <v>527000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>3880.0</v>
       </c>
     </row>
-    <row r="39" spans="1:14">
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
+        <v>6998000.0</v>
+      </c>
+      <c r="C39">
         <v>4052000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-22258000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1688000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1182000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1590000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1890000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1912000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1586000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>489000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>383000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>178.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>50543.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>39503.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
+        <v>22670000.0</v>
+      </c>
+      <c r="C40">
         <v>6139000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>21490000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3277000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3343000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>5473000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4007000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>115000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>112000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6016000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3654000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1513562.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>979503.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1081989.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>4353000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>355000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>427000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>120000.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
+        <v>577475000.0</v>
+      </c>
+      <c r="C42">
         <v>544319000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>461681000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>428733000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>394143000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>192062000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>171258000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>154623000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>107209000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>102643000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>94702000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-11428328.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>20385682.0</v>
       </c>
-      <c r="N42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>2015000.0</v>
+      </c>
+      <c r="C45">
         <v>2739000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3160000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1782000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2025000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2389000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3008000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>1701000.0</v>
+      </c>
+      <c r="C46">
         <v>1013000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1526000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1782000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2025000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2389000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3008000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1753000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2004000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1970000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>403000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>352194.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>380203.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>319447.0</v>
       </c>
     </row>
-    <row r="47" spans="1:14">
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>1782000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2025000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2389000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3008000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-422060000.0</v>
+      </c>
+      <c r="C48">
         <v>-505289000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-399778000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-353729000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-267029000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-258474000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-245714000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-221192000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-164726000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-121340000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-104824000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-50160360.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-25705599.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-20479154.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>37700000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>4655000.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>390000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="O50"/>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>63206000.0</v>
+      </c>
+      <c r="C51">
         <v>60296000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>43765000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>18778000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1609000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>70547000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>79528000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>82048000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>93482000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>91984000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>23099000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>18953000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3970067.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>86708.0</v>
       </c>
     </row>
-    <row r="52" spans="1:14">
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>419000.0</v>
+      </c>
+      <c r="C52">
         <v>420000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>38243000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5135000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>371000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>889000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>284000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3547000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3522000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>157000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3436000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>839000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3877303.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>47347.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>128604999.0</v>
+      </c>
+      <c r="C53">
         <v>35711000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>24688000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>17381000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>0.0</v>
       </c>
-      <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>0.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>3260000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>31358000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>51003000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>19002000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>284731000.0</v>
+      </c>
+      <c r="C55">
         <v>178127000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>172327000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>115340000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>132941000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>11209000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>10507000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>26746000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>52456000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>84887000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>55723000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>13713780.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2428984.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2932088.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>223007000.0</v>
+      </c>
+      <c r="C56">
         <v>86027000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>86938000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>92834000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>115056000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>8382000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>6972000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>23721000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>45896000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>74357000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>54078000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>10277614.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2039602.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2608761.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>39277000.0</v>
+      </c>
+      <c r="C57">
         <v>34065000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>73720000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>12023000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4230000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7536000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>5431000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>12004000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>11509000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>6642000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>8342000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3934562.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5242877.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1129336.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>130074000.0</v>
+      </c>
+      <c r="C58">
         <v>138461000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>110463000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>40220000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5823000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>77621000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>84963000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>93312000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>109972000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>103583000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>65844000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>38015468.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>26696281.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3559305.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>154657000.0</v>
+      </c>
+      <c r="C60">
         <v>39666000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>61864000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>75120000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>127118000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-66412000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-74456000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-66566000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-57516000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-18696000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-10121000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-24301688.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-24267297.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-627217.0</v>
       </c>
     </row>
-    <row r="61" spans="1:14">
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AW62"/>
+  <dimension ref="A1:AY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AU1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:49">
+        <v>111</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>11688000.0</v>
+      </c>
+      <c r="C2">
+        <v>2478000.0</v>
+      </c>
+      <c r="D2">
         <v>11072000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>15842000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>17819000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>13075000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>24464000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>20452000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>13987000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>13987000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>13080000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>10510000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>10098000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3611000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4279000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3600000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2582000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>516000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2085000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2973000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2755000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1174000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4247000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4529000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>6115000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1140000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>3095000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>7862000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>8178000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3715000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>14377000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>13967000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>10177000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2177000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>6355000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>6103000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>4184000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>469000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>4499000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>5356000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>4178000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1252000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>4031000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>4878000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>4000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1582000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>3532580.0</v>
       </c>
-      <c r="AU2"/>
-[...1 lines deleted...]
-      <c r="AW2">
+      <c r="AW2"/>
+      <c r="AX2"/>
+      <c r="AY2">
         <v>386071.0</v>
       </c>
     </row>
-    <row r="3" spans="1:49">
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
-    </row>
-    <row r="4" spans="1:49">
+      <c r="AX3"/>
+      <c r="AY3"/>
+    </row>
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-    </row>
-    <row r="5" spans="1:49">
+      <c r="AX4"/>
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5">
+        <v>-1797000.0</v>
+      </c>
+      <c r="C5">
+        <v>-764000.0</v>
+      </c>
+      <c r="D5">
         <v>-2416000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-2428000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-82000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>631000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-115000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>421000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>141000.0</v>
       </c>
-      <c r="I5"/>
-      <c r="J5">
+      <c r="K5"/>
+      <c r="L5">
         <v>-220000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-225000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-63000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>113000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>201000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
-      <c r="R5"/>
+      <c r="R5">
+        <v>0.0</v>
+      </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5"/>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5"/>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="W5">
         <v>0.0</v>
       </c>
+      <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5"/>
-      <c r="AB5"/>
+      <c r="AB5">
+        <v>0.0</v>
+      </c>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AE5"/>
-      <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5">
         <v>0.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>0.0</v>
       </c>
-      <c r="AO5"/>
-      <c r="AP5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>-32615000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-42790000.0</v>
       </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
-      <c r="AT5"/>
-[...1 lines deleted...]
-      <c r="AV5">
+      <c r="AT5">
+        <v>-42790000.0</v>
+      </c>
+      <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5">
         <v>-24267297.0</v>
       </c>
-      <c r="AW5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:49">
+      <c r="AY5"/>
+    </row>
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
-    </row>
-    <row r="7" spans="1:49">
+      <c r="AX6"/>
+      <c r="AY6"/>
+    </row>
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>1147000.0</v>
+      </c>
+      <c r="C7">
+        <v>1278000.0</v>
+      </c>
+      <c r="D7">
         <v>1407000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1584000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1747000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>792000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1023000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1140000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1288000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>999000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>950000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1083000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1206000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1335000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1430000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1551000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1511000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1609000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
-    </row>
-    <row r="8" spans="1:49">
+      <c r="AX7"/>
+      <c r="AY7"/>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>6000.0</v>
       </c>
       <c r="C8">
         <v>6000.0</v>
       </c>
       <c r="D8">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="E8">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="F8">
         <v>5000.0</v>
       </c>
       <c r="G8">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="H8">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="I8">
         <v>4000.0</v>
       </c>
       <c r="J8">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="K8">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="L8">
         <v>3000.0</v>
       </c>
       <c r="M8">
         <v>3000.0</v>
       </c>
       <c r="N8">
         <v>3000.0</v>
       </c>
       <c r="O8">
         <v>3000.0</v>
       </c>
       <c r="P8">
         <v>3000.0</v>
       </c>
       <c r="Q8">
+        <v>3000.0</v>
+      </c>
+      <c r="R8">
+        <v>3000.0</v>
+      </c>
+      <c r="S8">
         <v>4000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-    </row>
-    <row r="9" spans="1:49">
+      <c r="AX8"/>
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
-    </row>
-    <row r="10" spans="1:49">
+      <c r="AX9"/>
+      <c r="AY9"/>
+    </row>
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>95595000.0</v>
+      </c>
+      <c r="C10">
+        <v>62406000.0</v>
+      </c>
+      <c r="D10">
         <v>54439000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>47712000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>37340000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>33785000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>54039000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>39260000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>42849000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>43049000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>43269000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>66196000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>40181000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>65466000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>70059000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>76779000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>100242000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>112346000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>131503000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>132295000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>75917000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>4213000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>5267000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>6369000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>2356000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>3217000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>6518000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>7308000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>13438000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>18409000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1788000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>16497000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>8750000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>10871000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>7829000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>12386000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>12880000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>16762000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>20846000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>27510000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>77333000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>32318000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>59009000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>64223000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>10269000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>10255021.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>19022563.0</v>
       </c>
-      <c r="AU10"/>
-      <c r="AV10">
+      <c r="AW10"/>
+      <c r="AX10">
         <v>-1968633.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1968632.0</v>
       </c>
     </row>
-    <row r="11" spans="1:49">
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-    </row>
-    <row r="12" spans="1:49">
+      <c r="AX11"/>
+      <c r="AY11"/>
+    </row>
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>95595000.0</v>
+      </c>
+      <c r="C12">
+        <v>191011000.0</v>
+      </c>
+      <c r="D12">
         <v>199509000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>202611000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>62631000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>69496000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>89376000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>49258000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>52717000.0</v>
       </c>
-      <c r="I12"/>
-      <c r="J12">
+      <c r="K12"/>
+      <c r="L12">
         <v>83426000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>87371000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>95284000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>82847000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>75891000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>80978000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>101580000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>112346000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>131503000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>132295000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>75917000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4213000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>5267000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>6369000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2356000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3217000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>6518000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>7308000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>13438000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>21669000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>13027000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>28199000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>34623000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>42229000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>45241000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>53493000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>61123000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>67765000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>63525000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>82644000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>111001000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>51320000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>59009000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>64223000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>10269000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>10255021.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>19022563.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>1968632.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1968632.0</v>
       </c>
     </row>
-    <row r="13" spans="1:49">
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
         <v>6000.0</v>
       </c>
       <c r="C13">
         <v>6000.0</v>
       </c>
       <c r="D13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="E13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="F13">
         <v>5000.0</v>
       </c>
       <c r="G13">
+        <v>5000.0</v>
+      </c>
+      <c r="H13">
+        <v>5000.0</v>
+      </c>
+      <c r="I13">
         <v>4000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>4000.0</v>
       </c>
-      <c r="I13"/>
-[...5 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>3000.0</v>
       </c>
       <c r="M13">
         <v>3000.0</v>
       </c>
       <c r="N13">
         <v>3000.0</v>
       </c>
       <c r="O13">
         <v>3000.0</v>
       </c>
       <c r="P13">
         <v>3000.0</v>
       </c>
       <c r="Q13">
+        <v>3000.0</v>
+      </c>
+      <c r="R13">
+        <v>3000.0</v>
+      </c>
+      <c r="S13">
         <v>4000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>4000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>3000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>3000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="W13"/>
+      <c r="X13">
         <v>7000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>7000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>6000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AB13">
         <v>3000.0</v>
       </c>
       <c r="AC13">
         <v>3000.0</v>
       </c>
       <c r="AD13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AE13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AF13">
         <v>2000.0</v>
       </c>
       <c r="AG13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AH13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AI13">
         <v>1000.0</v>
       </c>
       <c r="AJ13">
         <v>1000.0</v>
       </c>
       <c r="AK13">
         <v>1000.0</v>
       </c>
       <c r="AL13">
         <v>1000.0</v>
       </c>
       <c r="AM13">
         <v>1000.0</v>
       </c>
       <c r="AN13">
         <v>1000.0</v>
       </c>
       <c r="AO13">
         <v>1000.0</v>
       </c>
       <c r="AP13">
+        <v>1000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>1000.0</v>
+      </c>
+      <c r="AR13">
         <v>3000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>3000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>2000.0</v>
       </c>
-      <c r="AS13"/>
-      <c r="AT13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>1786.0</v>
       </c>
-      <c r="AU13"/>
-[...1 lines deleted...]
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13">
         <v>1438302.0</v>
       </c>
     </row>
-    <row r="14" spans="1:49">
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>60230490.0</v>
+      </c>
+      <c r="C14">
+        <v>57262715.0</v>
+      </c>
+      <c r="D14">
         <v>55951572.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>56324903.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>54095543.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>53670709.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>47808817.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>41899087.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>41778774.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>41534668.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>34724614.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>33898233.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>34466542.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>34510480.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>34494702.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>34447206.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>34506597.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>35351355.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>35217953.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>29174565.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>19146270.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>4539380.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>4425474.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>3947728.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>3004559.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>2085318.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1979509.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1774132.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1668868.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1597695.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1002120.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1034296.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>924492.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>916094.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>916089.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>915599.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>915436.0</v>
       </c>
       <c r="AL14">
         <v>915436.0</v>
       </c>
       <c r="AM14">
+        <v>915436.0</v>
+      </c>
+      <c r="AN14">
+        <v>915436.0</v>
+      </c>
+      <c r="AO14">
         <v>964707.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>905981.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>902713.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>889508.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>759844.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>769239.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>769239.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>488959.0</v>
       </c>
       <c r="AV14">
         <v>488959.0</v>
       </c>
       <c r="AW14">
+        <v>488959.0</v>
+      </c>
+      <c r="AX14">
+        <v>488959.0</v>
+      </c>
+      <c r="AY14">
         <v>148815.0</v>
       </c>
     </row>
-    <row r="15" spans="1:49">
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-    </row>
-    <row r="16" spans="1:49">
+      <c r="AX15"/>
+      <c r="AY15"/>
+    </row>
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-13080000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-8710000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-10098000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="O16"/>
+      <c r="P16">
         <v>2825000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1796000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-2582000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2522000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-2085000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-2973000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-2855000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>5301000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-4247000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-4529000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-6115000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>3771000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-3095000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-7862000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-8178000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>4627000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-14377000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-13967000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-10177000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>5698000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-6355000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-6103000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-4184000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>5975000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-4499000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-5356000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-4178000.0</v>
       </c>
-      <c r="AO16"/>
-      <c r="AP16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>-4031000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-4878000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-4000000.0</v>
       </c>
-      <c r="AS16"/>
-      <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-    </row>
-    <row r="17" spans="1:49">
+      <c r="AX16"/>
+      <c r="AY16"/>
+    </row>
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
-    </row>
-    <row r="18" spans="1:49">
+      <c r="AX17"/>
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-    </row>
-    <row r="19" spans="1:49">
+      <c r="AX18"/>
+      <c r="AY18"/>
+    </row>
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-    </row>
-    <row r="20" spans="1:49">
+      <c r="AX19"/>
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20">
         <v>4701000.0</v>
       </c>
       <c r="C20">
         <v>4701000.0</v>
       </c>
       <c r="D20">
         <v>4701000.0</v>
       </c>
       <c r="E20">
         <v>4701000.0</v>
       </c>
       <c r="F20">
         <v>4701000.0</v>
       </c>
       <c r="G20">
         <v>4701000.0</v>
       </c>
       <c r="H20">
         <v>4701000.0</v>
       </c>
       <c r="I20">
         <v>4701000.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
+      <c r="J20">
+        <v>4701000.0</v>
+      </c>
+      <c r="K20">
+        <v>4701000.0</v>
+      </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-    </row>
-    <row r="21" spans="1:49">
+      <c r="AX20"/>
+      <c r="AY20"/>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21">
+        <v>6105000.0</v>
+      </c>
+      <c r="C21">
+        <v>6421000.0</v>
+      </c>
+      <c r="D21">
         <v>6737000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>7053000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>67377000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>68993000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>70608000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>66154000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>67699000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>69227000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-    </row>
-    <row r="22" spans="1:49">
+      <c r="AX21"/>
+      <c r="AY21"/>
+    </row>
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>2310000.0</v>
+      </c>
+      <c r="C22">
+        <v>1740000.0</v>
+      </c>
+      <c r="D22">
         <v>1367000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>1108000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2559000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>1970000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>8756000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>10198000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>12426000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22"/>
       <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22">
         <v>577000.0</v>
       </c>
-      <c r="N22">
-[...2 lines deleted...]
-      <c r="O22"/>
       <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="Q22">
-[...1 lines deleted...]
-      </c>
+      <c r="Q22"/>
       <c r="R22">
         <v>1.0</v>
       </c>
       <c r="S22">
+        <v>930000.0</v>
+      </c>
+      <c r="T22">
         <v>1.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
+        <v>1.0</v>
+      </c>
+      <c r="V22">
         <v>109000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>109000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="X22"/>
-[...1 lines deleted...]
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22">
         <v>1.0</v>
       </c>
-      <c r="AA22"/>
-[...1 lines deleted...]
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
         <v>224000.0</v>
       </c>
-      <c r="AD22"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AF22"/>
+      <c r="AG22"/>
       <c r="AH22">
         <v>1100000.0</v>
       </c>
-      <c r="AI22"/>
-[...1 lines deleted...]
-      <c r="AK22">
+      <c r="AI22">
+        <v>1.0</v>
+      </c>
+      <c r="AJ22">
         <v>1100000.0</v>
       </c>
+      <c r="AK22"/>
       <c r="AL22"/>
-      <c r="AM22"/>
+      <c r="AM22">
+        <v>1100000.0</v>
+      </c>
       <c r="AN22"/>
-      <c r="AO22">
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22">
         <v>-2375000.0</v>
       </c>
-      <c r="AP22"/>
-      <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
-    </row>
-    <row r="23" spans="1:49">
+      <c r="AX22"/>
+      <c r="AY22"/>
+    </row>
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>278579000.0</v>
+      </c>
+      <c r="C23">
+        <v>284731000.0</v>
+      </c>
+      <c r="D23">
         <v>270116000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>256277000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>172708000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>178127000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>191551000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>144408000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>151283000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="K23"/>
+      <c r="L23">
         <v>138982000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>105518000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>106595000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>115340000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>119551000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>124258000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>125706000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>132941000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>137186000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>138797000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>90435000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>11209000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>11204000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>12328000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>8885000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>10507000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>12890000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>13009000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>19867000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>26746000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>18737000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>34000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>42649000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>52456000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>59314000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>69048000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>75641000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>84887000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>94544000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>104634000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>111939000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>55723000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>61416000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>66531000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>14118000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>13713780.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>21531354.0</v>
       </c>
-      <c r="AU23"/>
-      <c r="AV23">
+      <c r="AW23"/>
+      <c r="AX23">
         <v>-5319917.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2428984.0</v>
       </c>
     </row>
-    <row r="24" spans="1:49">
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>37</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>61928000.0</v>
+      </c>
+      <c r="D24">
         <v>61310000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>60692000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>60090000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>59504000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>58904000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>58328000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>42998000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>5066000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>43874000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>12709000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>12914000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>17127000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>12800000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>12800000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-    </row>
-    <row r="25" spans="1:49">
+      <c r="AX24"/>
+      <c r="AY24"/>
+    </row>
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
-    </row>
-    <row r="26" spans="1:49">
+      <c r="AX25"/>
+      <c r="AY25"/>
+    </row>
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26">
+        <v>36145000.0</v>
+      </c>
+      <c r="C26">
+        <v>47879000.0</v>
+      </c>
+      <c r="D26">
         <v>30865000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>15089000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>6091000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>6010000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>6105000.0</v>
       </c>
-      <c r="G26"/>
-[...6 lines deleted...]
-      </c>
+      <c r="I26"/>
+      <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>20000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>31463000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>33535000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>17564000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>15422000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-    </row>
-    <row r="27" spans="1:49">
+      <c r="AX26"/>
+      <c r="AY26"/>
+    </row>
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-    </row>
-    <row r="28" spans="1:49">
+      <c r="AX27"/>
+      <c r="AY27"/>
+    </row>
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>-94448000.0</v>
+      </c>
+      <c r="C28">
+        <v>800000.0</v>
+      </c>
+      <c r="D28">
         <v>8278000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>14564000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>24497000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>26511000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>5888000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>20208000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1437000.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28">
+      <c r="K28"/>
+      <c r="L28">
         <v>1555000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-52404000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-26061000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-46688000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-55829000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-62428000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-98731000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-110737000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-129791000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-130540000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-73167000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>66334000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>63661000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>63747000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>68387000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>76311000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>73552000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>77688000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>70842000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>63639000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>89377000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>74337000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>85073000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>82611000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>84692000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>79741000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>78842000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>75222000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>70038000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>64914000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>14420000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-9219000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-36975000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-45304000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>8231000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>8698000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-1293339.0</v>
       </c>
-      <c r="AU28"/>
-      <c r="AV28">
+      <c r="AW28"/>
+      <c r="AX28">
         <v>1968633.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2001435.0</v>
       </c>
     </row>
-    <row r="29" spans="1:49">
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>205804000.0</v>
+      </c>
+      <c r="C29">
+        <v>216585000.0</v>
+      </c>
+      <c r="D29">
         <v>194475000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>177922000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>101113000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>99170000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>128674000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>90806000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>91816000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>104630000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>111344000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>81208000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>84318000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>107589000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>106594000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>112033000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>121499000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>127118000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
-    </row>
-    <row r="30" spans="1:49">
+      <c r="AX29"/>
+      <c r="AY29"/>
+    </row>
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>22098000.0</v>
+      </c>
+      <c r="C30">
+        <v>23258000.0</v>
+      </c>
+      <c r="D30">
         <v>16841000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>18266000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>12617000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>10509000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>7790000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>8947000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>8305000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>16119000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>9927000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>14033000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>7822000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>8299000.0</v>
       </c>
-      <c r="N30">
-[...2 lines deleted...]
-      <c r="O30">
+      <c r="P30">
+        <v>5483000.0</v>
+      </c>
+      <c r="Q30">
         <v>2820000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>3320000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1528000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1619000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1888000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>11308000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2579000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2202000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2093000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2265000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1865000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1638000.0</v>
       </c>
-      <c r="AA30"/>
-[...1 lines deleted...]
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30">
         <v>140000.0</v>
       </c>
-      <c r="AD30"/>
-[...1 lines deleted...]
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30">
         <v>1511000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2081000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>2503000.0</v>
       </c>
-      <c r="AI30"/>
-[...1 lines deleted...]
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30">
         <v>5061000.0</v>
       </c>
-      <c r="AL30"/>
-      <c r="AM30"/>
       <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>2375000.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30"/>
       <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30">
         <v>22415.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
-    </row>
-    <row r="31" spans="1:49">
+      <c r="AX30"/>
+      <c r="AY30"/>
+    </row>
+    <row r="31" spans="1:51">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>71404000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>85807000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>93794000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
-    </row>
-    <row r="32" spans="1:49">
+      <c r="AX31"/>
+      <c r="AY31"/>
+    </row>
+    <row r="32" spans="1:51">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>182940000.0</v>
+      </c>
+      <c r="C32">
+        <v>183730000.0</v>
+      </c>
+      <c r="D32">
         <v>199003000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>197505000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>54597000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>51962000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>64961000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>30442000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>32981000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>13218000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>115299000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>85175000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>88664000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>81297000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>76702000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>80276000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>102835000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>110826000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
-    </row>
-    <row r="33" spans="1:49">
+      <c r="AX32"/>
+      <c r="AY32"/>
+    </row>
+    <row r="33" spans="1:51">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>48611000.0</v>
+      </c>
+      <c r="C33">
+        <v>61724000.0</v>
+      </c>
+      <c r="D33">
         <v>45000999.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>29940000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>91135000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>92100000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>92109000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>83517000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>88393000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>85389000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1969000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>2091000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>2315000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>22506000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>34418000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>36823000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>19926000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>17885000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>2556000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>2616000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>2706000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>2827000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>3060000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>3263000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>3374000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>3535000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>4206000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>4369000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>4556000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>3025000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>2000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>3091000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>3570000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>6560000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>9116000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>13684000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>12623000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>10530000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>29283000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>20066000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>552000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>1645000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1800000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1709000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>3447000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>3436166.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>2439461.0</v>
       </c>
-      <c r="AU33"/>
-      <c r="AV33">
+      <c r="AW33"/>
+      <c r="AX33">
         <v>-1968632.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>389382.0</v>
       </c>
     </row>
-    <row r="34" spans="1:49">
+    <row r="34" spans="1:51">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34">
+        <v>11338000.0</v>
+      </c>
+      <c r="C34">
+        <v>11406000.0</v>
+      </c>
+      <c r="D34">
         <v>17332000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>15178000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>14265000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>12285000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>14011000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>14753000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>17318000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>15121000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>5407000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>5431000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>5922000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>19000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>3535000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>3927000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>25000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>25000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
-    </row>
-    <row r="35" spans="1:49">
+      <c r="AX34"/>
+      <c r="AY34"/>
+    </row>
+    <row r="35" spans="1:51">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>25747000.0</v>
+      </c>
+      <c r="C35">
+        <v>90797000.0</v>
+      </c>
+      <c r="D35">
         <v>110839000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>110215000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>104709000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>104396000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>87300000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>81481000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>72556000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>36743000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>49798000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>18767000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>19575000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>28197000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>17326000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>17866000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1262000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1593000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1751000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>2175000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1946000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>70085000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>2733000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>2642000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>2001000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>79532000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>73101000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>79581000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>79531000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>81308000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>95759000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>99942000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>108522000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>98463000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>100767000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>101733000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>104762000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>96941000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>98642000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>96910000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>117576000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>57502000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>60370000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>58166000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>21648000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>34080906.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>19994026.0</v>
       </c>
-      <c r="AU35"/>
-[...1 lines deleted...]
-      <c r="AW35">
+      <c r="AW35"/>
+      <c r="AX35"/>
+      <c r="AY35">
         <v>2506024.0</v>
       </c>
     </row>
-    <row r="36" spans="1:49">
+    <row r="36" spans="1:51">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36">
+        <v>143000.0</v>
+      </c>
+      <c r="C36">
+        <v>1022000.0</v>
+      </c>
+      <c r="D36">
         <v>872999.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1002000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>10908000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>11383000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>9268000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>11073000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>14212000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>9935000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>629000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>599000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>673000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>724000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>1035000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>1219000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>437000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>438000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>439000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>437000.0</v>
       </c>
-      <c r="T36">
-[...2 lines deleted...]
-      <c r="U36">
+      <c r="V36">
+        <v>37000.0</v>
+      </c>
+      <c r="W36">
         <v>438000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>624000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>713000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>713000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>527000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>1016000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>1038000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>1083000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>1272000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>183000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>1250000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>1646000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>1306000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>313000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>321000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>260000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>360000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>472000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>111000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>109000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>1242000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>1414000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>1357000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>3093000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>3083972.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>2097941.0</v>
       </c>
-      <c r="AU36"/>
-      <c r="AV36">
+      <c r="AW36"/>
+      <c r="AX36">
         <v>-1968632.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>9179.0</v>
       </c>
     </row>
-    <row r="37" spans="1:49">
+    <row r="37" spans="1:51">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
-    </row>
-    <row r="38" spans="1:49">
+      <c r="AX37"/>
+      <c r="AY37"/>
+    </row>
+    <row r="38" spans="1:51">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
         <v>673000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>724000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>1035000.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
-      <c r="AT38">
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38">
         <v>2097941.0</v>
       </c>
-      <c r="AU38"/>
-[...1 lines deleted...]
-      <c r="AW38">
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38">
         <v>9179.0</v>
       </c>
     </row>
-    <row r="39" spans="1:49">
+    <row r="39" spans="1:51">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
+        <v>109965000.0</v>
+      </c>
+      <c r="C39">
+        <v>6998000.0</v>
+      </c>
+      <c r="D39">
         <v>7398000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>4352000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>3766000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>4052000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>2276000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>2686000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1868000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>652000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>43660000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>2023000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>1174000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>1688000.0</v>
       </c>
-      <c r="N39">
-[...2 lines deleted...]
-      <c r="O39">
+      <c r="P39">
+        <v>3759000.0</v>
+      </c>
+      <c r="Q39">
         <v>3637000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>880000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>252000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>1508000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>1998000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>504000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1481000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>675000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>603000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>890000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>1890000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>528000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>1332000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>1873000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>1912000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>3710000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>2710000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>1845000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>1586000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>1354000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>1871000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>1895000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>489000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>1736000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>1924000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>386000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>383000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>607000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>599000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>53000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>22593.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>69329.0</v>
       </c>
-      <c r="AU39"/>
-[...1 lines deleted...]
-      <c r="AW39">
+      <c r="AW39"/>
+      <c r="AX39"/>
+      <c r="AY39">
         <v>70970.0</v>
       </c>
     </row>
-    <row r="40" spans="1:49">
+    <row r="40" spans="1:51">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
+        <v>14580000.0</v>
+      </c>
+      <c r="C40">
+        <v>22670000.0</v>
+      </c>
+      <c r="D40">
         <v>14599000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>28307000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>26387000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>20570000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>33941000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>29853000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>29326000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>7074000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>21281000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>15996000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>15146000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>3277000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>853000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>1294000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>2582000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>821000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>3317000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>5617000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>3100000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>172000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>4346000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>4969000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>6652000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>4007000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>3095000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>7862000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>8407000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>115000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>14780000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>14080000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>10290000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>112000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>6467000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>6415000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>4646000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>6016000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>5599000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>5356000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>4178000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>3654000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>1.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>4878000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>-349000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>1513562.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>1.0</v>
       </c>
-      <c r="AU40"/>
-[...1 lines deleted...]
-      <c r="AW40">
+      <c r="AW40"/>
+      <c r="AX40"/>
+      <c r="AY40">
         <v>979503.0</v>
       </c>
     </row>
-    <row r="41" spans="1:49">
+    <row r="41" spans="1:51">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>5925000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>4353000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>3569000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
-    </row>
-    <row r="42" spans="1:49">
+      <c r="AX41"/>
+      <c r="AY41"/>
+    </row>
+    <row r="42" spans="1:51">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
+        <v>591765000.0</v>
+      </c>
+      <c r="C42">
+        <v>577475000.0</v>
+      </c>
+      <c r="D42">
         <v>569800000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>553333000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>549488000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>544319000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>539430000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>468378000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>465073000.0</v>
       </c>
-      <c r="I42"/>
-      <c r="J42">
+      <c r="K42"/>
+      <c r="L42">
         <v>407155000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>394144000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>391803000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>428733000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>393141000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>392165000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>390389000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>394143000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>396059000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>393227000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>353018000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>192062000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>191284000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>187739000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>182787000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>171258000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>169054000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>161190000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>158644000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>154623000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>120662000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>117391000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>111260000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>107209000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>106059000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>104901000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>103732000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>102643000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>101601000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>98322000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>96275000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>94702000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>89873000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>89337000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>1780000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>-11428328.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>1605681.0</v>
       </c>
-      <c r="AU42"/>
-      <c r="AV42">
+      <c r="AW42"/>
+      <c r="AX42">
         <v>-24267297.0</v>
       </c>
-      <c r="AW42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:49">
+      <c r="AY42"/>
+    </row>
+    <row r="43" spans="1:51">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
-    </row>
-    <row r="44" spans="1:49">
+      <c r="AX43"/>
+      <c r="AY43"/>
+    </row>
+    <row r="44" spans="1:51">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
-    </row>
-    <row r="45" spans="1:49">
+      <c r="AX44"/>
+      <c r="AY44"/>
+    </row>
+    <row r="45" spans="1:51">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>1517000.0</v>
+      </c>
+      <c r="C45">
+        <v>2015000.0</v>
+      </c>
+      <c r="D45">
         <v>1825000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>2095000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>2058000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>2739000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1427000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1589000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1781000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>3160000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1340000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1492000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1642000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>3225000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1920000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
-    </row>
-    <row r="46" spans="1:49">
+      <c r="AX45"/>
+      <c r="AY45"/>
+    </row>
+    <row r="46" spans="1:51">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>1517000.0</v>
+      </c>
+      <c r="C46">
+        <v>1701000.0</v>
+      </c>
+      <c r="D46">
         <v>1825000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>2095000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2058000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1013000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1427000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1589000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1781000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1526000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1340000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1492000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1642000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1782000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>1920000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>2069000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1925000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>2025000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>2117000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>2179000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>2269000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>2389000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2436000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>2550000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>2661000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>3008000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>3190000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>3331000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>3473000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>1753000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>1817000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>1841000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>1924000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>2004000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>2086000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>2148000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>2201000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>1970000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>1456000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>1105000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>443000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>403000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>386000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>352000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>354000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>352194.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>341520.0</v>
       </c>
-      <c r="AU46"/>
-[...1 lines deleted...]
-      <c r="AW46">
+      <c r="AW46"/>
+      <c r="AX46"/>
+      <c r="AY46">
         <v>380203.0</v>
       </c>
     </row>
-    <row r="47" spans="1:49">
+    <row r="47" spans="1:51">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>1642000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1782000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1920000.0</v>
       </c>
-      <c r="O47"/>
-      <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
-    </row>
-    <row r="48" spans="1:49">
+      <c r="AX47"/>
+      <c r="AY47"/>
+    </row>
+    <row r="48" spans="1:51">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-384170000.0</v>
+      </c>
+      <c r="C48">
+        <v>-422060000.0</v>
+      </c>
+      <c r="D48">
         <v>-434225000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-433681000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-508388000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-505289000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-469550000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-436325000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-416400000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-399778000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-339468000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-325423000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-320339000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-353729000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-299551000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-292935000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-268893000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-267029000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-264326000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-262567000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-268770000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-258474000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-253618000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-250609000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-251468000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-245714000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-239677000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-242740000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-233483000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-221192000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-216009000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-200938000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-190945000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-164726000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-154160000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-144179000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-133572000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-121340000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-111404000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-97990000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-107758000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-104824000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-95622000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-85884000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-56134000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-50160360.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-38320788.0</v>
       </c>
-      <c r="AU48"/>
-[...1 lines deleted...]
-      <c r="AW48">
+      <c r="AW48"/>
+      <c r="AX48"/>
+      <c r="AY48">
         <v>-25705599.0</v>
       </c>
     </row>
-    <row r="49" spans="1:49">
+    <row r="49" spans="1:51">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
-    </row>
-    <row r="50" spans="1:49">
+      <c r="AX49"/>
+      <c r="AY49"/>
+    </row>
+    <row r="50" spans="1:51">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50">
         <v>37700000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50">
         <v>4655000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-    </row>
-    <row r="51" spans="1:49">
+      <c r="AX50"/>
+      <c r="AY50"/>
+    </row>
+    <row r="51" spans="1:51">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>1147000.0</v>
+      </c>
+      <c r="C51">
+        <v>63206000.0</v>
+      </c>
+      <c r="D51">
         <v>62717000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>62276000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>61837000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>60296000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>59927000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>59468000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>44286000.0</v>
       </c>
-      <c r="I51"/>
-      <c r="J51">
+      <c r="K51"/>
+      <c r="L51">
         <v>44824000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>13792000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>14120000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>18778000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>14230000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>14351000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1511000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1609000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1712000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1755000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>2750000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>70547000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>68928000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>70116000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>70743000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>79528000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>80070000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>84996000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>84280000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>82048000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>91165000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>90834000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>93823000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>93482000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>92521000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>92127000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>91722000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>91984000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>90884000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>92424000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>91753000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>23099000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>22034000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>18919000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>18500000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>18953000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>17729224.0</v>
       </c>
-      <c r="AU51"/>
-[...1 lines deleted...]
-      <c r="AW51">
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51">
         <v>3970067.0</v>
       </c>
     </row>
-    <row r="52" spans="1:49">
+    <row r="52" spans="1:51">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>406000.0</v>
+      </c>
+      <c r="C52">
+        <v>419000.0</v>
+      </c>
+      <c r="D52">
         <v>441000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>525000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>589000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>420000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>540000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>596000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>583000.0</v>
       </c>
-      <c r="I52"/>
-      <c r="J52">
+      <c r="K52"/>
+      <c r="L52">
         <v>433000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>456000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>470000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>5135000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>474000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>469000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>363000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>371000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>381000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>342000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>1138000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>889000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>66452000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>67580000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>68907000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>284000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>7314000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>7113000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>6765000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>3547000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>3543000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>3523000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>3520000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>3522000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>180000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>177000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>162000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>157000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>105000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>2035000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>1667000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>3436000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>2761000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>32000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>32000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>839000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>31455.0</v>
       </c>
-      <c r="AU52"/>
-[...1 lines deleted...]
-      <c r="AW52">
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52">
         <v>3877302.0</v>
       </c>
     </row>
-    <row r="53" spans="1:49">
+    <row r="53" spans="1:51">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>105021000.0</v>
+      </c>
+      <c r="C53">
+        <v>128604999.0</v>
+      </c>
+      <c r="D53">
         <v>145070000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>154899000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>25291000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>35711000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>35337000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>9998000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>9868000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>24688000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>40157000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>21175000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>55103000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>17381000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>5832000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>4199000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>1338000.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53">
         <v>3260000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>11239000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>11702000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>25873000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>31358000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>37412000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>41107000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>48243000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>51003000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>42679000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>55134000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>33668000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>19002000.0</v>
       </c>
-      <c r="AP53"/>
-      <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
-      <c r="AV53">
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53">
         <v>3937265.0</v>
       </c>
-      <c r="AW53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:49">
+      <c r="AY53"/>
+    </row>
+    <row r="54" spans="1:51">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
-    </row>
-    <row r="55" spans="1:49">
+      <c r="AX54"/>
+      <c r="AY54"/>
+    </row>
+    <row r="55" spans="1:51">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>278579000.0</v>
+      </c>
+      <c r="C55">
+        <v>284731000.0</v>
+      </c>
+      <c r="D55">
         <v>270116000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>256277000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>172708000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>178127000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>191551000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>144408000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>151283000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>172327000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>138982000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>105518000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>106595000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>115340000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>119551000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>124258000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>125706000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>132941000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>137186000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>138797000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>90435000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>11209000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>11204000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>12328000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>8885000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>10507000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>12890000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>13009000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>19867000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>26746000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>18737000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>34000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>42649000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>52456000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>59314000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>69048000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>75641000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>84887000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>94544000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>104634000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>111939000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>55723000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>61416000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>66531000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>13769000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>13713780.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>21531353.0</v>
       </c>
-      <c r="AU55"/>
-[...1 lines deleted...]
-      <c r="AW55">
+      <c r="AW55"/>
+      <c r="AX55"/>
+      <c r="AY55">
         <v>2428984.0</v>
       </c>
     </row>
-    <row r="56" spans="1:49">
+    <row r="56" spans="1:51">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>229968000.0</v>
+      </c>
+      <c r="C56">
+        <v>223007000.0</v>
+      </c>
+      <c r="D56">
         <v>225115000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>226337000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>81573000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>86027000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>99442000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>60891000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>62890000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>86938000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>137013000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>103427000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>104280000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>92834000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>85133000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>87435000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>105780000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>115056000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>134630000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>136181000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>87729000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>8382000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>8144000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>9065000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>5511000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>6972000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>8684000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>8640000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>15311000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>23721000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>16737000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>30909000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>39079000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>45896000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>50198000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>55364000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>63018000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>74357000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>65261000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>84568000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>111387000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>54078000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>59616000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>64822000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>10322000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>10277614.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>19091892.0</v>
       </c>
-      <c r="AU56"/>
-      <c r="AV56">
+      <c r="AW56"/>
+      <c r="AX56">
         <v>1968632.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>2039602.0</v>
       </c>
     </row>
-    <row r="57" spans="1:49">
+    <row r="57" spans="1:51">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>47028000.0</v>
+      </c>
+      <c r="C57">
+        <v>39277000.0</v>
+      </c>
+      <c r="D57">
         <v>26112000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>28832000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>26976000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>34065000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>34481000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>30449000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>29909000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>73720000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>21714000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>18252000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>15616000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>12023000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>8431000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>7159000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>2945000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>4230000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>3698000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>5959000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>4238000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>7536000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>70798000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>72549000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>75559000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>5431000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>10409000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>14975000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>15172000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>12004000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>18323000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>17603000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>13810000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>11509000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>6647000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>6592000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>4808000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>6642000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>5704000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>7391000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>5845000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>8342000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>6792000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>4910000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>4032000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>3934562.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>3564036.0</v>
       </c>
-      <c r="AU57"/>
-[...1 lines deleted...]
-      <c r="AW57">
+      <c r="AW57"/>
+      <c r="AX57"/>
+      <c r="AY57">
         <v>5242877.0</v>
       </c>
     </row>
-    <row r="58" spans="1:49">
+    <row r="58" spans="1:51">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>72775000.0</v>
+      </c>
+      <c r="C58">
+        <v>130074000.0</v>
+      </c>
+      <c r="D58">
         <v>136951000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>139047000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>131685000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>138461000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>121781000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>111930000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>102465000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>110463000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>71512000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>37019000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>35191000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>40220000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>25757000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>25025000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>4207000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>5823000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>5449000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>8134000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>6184000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>77621000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>73531000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>75191000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>77560000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>84963000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>83510000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>94556000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>94703000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>93312000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>114082000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>117545000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>122332000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>109972000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>107414000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>108325000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>109570000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>103583000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>104346000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>104301000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>123421000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>65844000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>67162000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>63076000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>25680000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>38015468.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>23558062.0</v>
       </c>
-      <c r="AU58"/>
-[...1 lines deleted...]
-      <c r="AW58">
+      <c r="AW58"/>
+      <c r="AX58"/>
+      <c r="AY58">
         <v>7748901.0</v>
       </c>
     </row>
-    <row r="59" spans="1:49">
+    <row r="59" spans="1:51">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
-    </row>
-    <row r="60" spans="1:49">
+      <c r="AX59"/>
+      <c r="AY59"/>
+    </row>
+    <row r="60" spans="1:51">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>205804000.0</v>
+      </c>
+      <c r="C60">
+        <v>154657000.0</v>
+      </c>
+      <c r="D60">
         <v>133164999.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>117230000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>41023000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>39666000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>69770000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>32478000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>48818000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>61864000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>67470000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>68499000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>71404000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>75120000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>93794000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>99233000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>121499000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>127118000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>131737000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>130663000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>84251000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-66412000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>-62327000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>-62863000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>-68675000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-74456000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>-70620000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>-81547000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>-74836000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>-66566000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>-95345000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>-83545000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>-79683000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>-57516000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>-48100000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>-39277000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>-29839000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>-18696000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>-9802000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>333000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>-11482000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>-10121000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>26869000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>3455000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>-11562000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>-24301688.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>-2026708.0</v>
       </c>
-      <c r="AU60"/>
-      <c r="AV60">
+      <c r="AW60"/>
+      <c r="AX60">
         <v>-5319917.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>-5319917.0</v>
       </c>
     </row>
-    <row r="61" spans="1:49">
+    <row r="61" spans="1:51">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
-    </row>
-    <row r="62" spans="1:49">
+      <c r="AX61"/>
+      <c r="AY61"/>
+    </row>
+    <row r="62" spans="1:51">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B2">
+        <v>16482000.0</v>
+      </c>
+      <c r="C2">
         <v>7417000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2945000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>222000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2059000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1305000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2945000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>324000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>336000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>175000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>84000.0</v>
       </c>
-      <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B3">
+        <v>4054000.0</v>
+      </c>
+      <c r="C3">
         <v>6389000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1006000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>944000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>257000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>273000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>304000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>324000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>336000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>175000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>84000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>74763.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>68000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>62564.0</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B5">
+        <v>94655000.0</v>
+      </c>
+      <c r="C5">
         <v>-82789000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-44548000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-26470000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-8145000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5704000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-18030000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-54267000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-33366000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-34472000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-22814000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-16442763.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4718000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>306322.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B6">
+        <v>98709000.0</v>
+      </c>
+      <c r="C6">
         <v>-76400000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-43542000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-25526000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-7888000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-5431000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-17726000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-53943000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-33030000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-34297000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-22730000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-16368000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4650000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>368886.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B9">
+        <v>89988000.0</v>
+      </c>
+      <c r="C9">
         <v>16195000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>24516000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>9939000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>26591000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>11983000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>9894000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-324000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-336000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-175000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-84000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B10">
+        <v>86678000.0</v>
+      </c>
+      <c r="C10">
         <v>-90140000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-46049000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-26805000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-8521000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-12794000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-24544000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-56592000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-43429000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-16531000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-54638000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-24477008.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5246000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-107644.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B11">
+        <v>3449000.0</v>
+      </c>
+      <c r="C11">
         <v>15371000.0</v>
       </c>
-      <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-33000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>34000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-34000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-22000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-126000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-43000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-15000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>26000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-22247.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-20000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-37228.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B12">
+        <v>7977000.0</v>
+      </c>
+      <c r="C12">
         <v>7351000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1501000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>335000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>376000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7090000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6514000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7087000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7337000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7127000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2671000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2715350.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>157000.0</v>
       </c>
-      <c r="N12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B13">
+        <v>6946000.0</v>
+      </c>
+      <c r="C13">
         <v>2175000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4609000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>760000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>248000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>89000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>309000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B15">
+        <v>83229000.0</v>
+      </c>
+      <c r="C15">
         <v>-105511000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-46049000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-26772000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-8555000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-12760000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-24522000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-56466000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-43386000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-16516000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-54664000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-24454761.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-5226000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-70416.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-41543000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-62897000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-12760000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-24522000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B17">
+        <v>83229000.0</v>
+      </c>
+      <c r="C17">
         <v>-105511000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-39917000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-41543000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-8555000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-12760000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-24522000.0</v>
       </c>
-      <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B18">
+        <v>-1031000.0</v>
+      </c>
+      <c r="C18">
         <v>-5176000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3694000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>425000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-128000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-7001000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6205000.0</v>
       </c>
-      <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B21">
+        <v>-4233000.0</v>
+      </c>
+      <c r="C21">
         <v>-87003000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-49604000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-42565000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7729000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5609000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-20337000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-55903000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-33366000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-37482000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-22814000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-16443310.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4718000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-5337069.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B23">
+        <v>110703000.0</v>
+      </c>
+      <c r="C23">
         <v>110615000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>77065000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>52726000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>20921000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>18897000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>33176000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>54267000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>33366000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>34472000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>22814000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>16443310.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4718000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>142379.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B25">
+        <v>4054000.0</v>
+      </c>
+      <c r="C25">
         <v>6389000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>519000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>944000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>257000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>273000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>304000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B26">
+        <v>12743000.0</v>
+      </c>
+      <c r="C26">
         <v>42095000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>39806000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>19803000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>10161000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>8843000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>19415000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>41759000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>20593000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>20472000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>13931000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>11917217.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3367000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2994726.0</v>
       </c>
     </row>
-    <row r="27" spans="1:14">
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>305000.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27">
         <v>93.0</v>
       </c>
-      <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B28">
+        <v>77616000.0</v>
+      </c>
+      <c r="C28">
         <v>54868000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>24734000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>15343000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8701000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7921000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10816000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12508000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12773000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8883000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4526000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1351000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2342343.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B29">
+        <v>3449000.0</v>
+      </c>
+      <c r="C29">
         <v>15371000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-34000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-786000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>34000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-34000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-22000.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B30">
+        <v>94221000.0</v>
+      </c>
+      <c r="C30">
         <v>103198000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>74120000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>52504000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>18862000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>17592000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>30231000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>54267000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>33366000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>34472000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>22814000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>16443310.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4718000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>142379.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B31">
+        <v>90911000.0</v>
+      </c>
+      <c r="C31">
         <v>-3137000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3555000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>15760000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-16250000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-7185000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-4207000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-689000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-10063000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>20951000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-31824000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-8033698.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-527989.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>5229425.0</v>
       </c>
     </row>
-    <row r="32" spans="1:14">
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B32">
+        <v>106470000.0</v>
+      </c>
+      <c r="C32">
         <v>23612000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>27461000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>10161000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>28650000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>13288000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>12839000.0</v>
       </c>
-      <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
+      <c r="O32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AV32"/>
+  <dimension ref="A1:AX32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48">
+    <row r="1" spans="1:50">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>101</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>104</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>107</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:48">
+        <v>111</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:50">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B2">
+        <v>2265000.0</v>
+      </c>
+      <c r="C2">
+        <v>1520000.0</v>
+      </c>
+      <c r="D2">
         <v>1553000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>12379000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1345000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1366000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2303000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3573000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3265000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>144000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>677000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>125000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>143000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>141000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>51000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>8000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>59000.0</v>
       </c>
-      <c r="Q2"/>
-      <c r="R2">
+      <c r="S2"/>
+      <c r="T2">
         <v>1000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1000000.0</v>
       </c>
-      <c r="T2"/>
-[...1 lines deleted...]
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2">
         <v>642000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>663000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1945000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1000000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
-    </row>
-    <row r="3" spans="1:48">
+      <c r="AW2"/>
+      <c r="AX2"/>
+    </row>
+    <row r="3" spans="1:50">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B3">
+        <v>368000.0</v>
+      </c>
+      <c r="C3">
+        <v>362000.0</v>
+      </c>
+      <c r="D3">
         <v>392000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1651000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1649000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1648000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1617000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1562000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1562000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>62000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>78000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>79000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>300000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>398000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>181000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>64000.0</v>
       </c>
       <c r="Q3">
         <v>65000.0</v>
       </c>
       <c r="R3">
         <v>64000.0</v>
       </c>
       <c r="S3">
+        <v>65000.0</v>
+      </c>
+      <c r="T3">
         <v>64000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
+        <v>64000.0</v>
+      </c>
+      <c r="V3">
         <v>66000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>67000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>68000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>72000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>76000.0</v>
       </c>
       <c r="Z3">
         <v>75000.0</v>
       </c>
       <c r="AA3">
+        <v>76000.0</v>
+      </c>
+      <c r="AB3">
+        <v>75000.0</v>
+      </c>
+      <c r="AC3">
         <v>78000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>79000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>79000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>83000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>83000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>85000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>87000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>84000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>80000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>78000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>42000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>29000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>26000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>23000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>21000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>20000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>20000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>18763.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>18000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>19000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>19000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>18226.0</v>
       </c>
     </row>
-    <row r="4" spans="1:48">
+    <row r="4" spans="1:50">
       <c r="A4" t="s">
-        <v>113</v>
-[...196 lines deleted...]
-      <c r="A6" t="s">
         <v>115</v>
-      </c>
-[...4262 lines deleted...]
-        <v>144</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-    </row>
-    <row r="5" spans="1:49">
+      <c r="AX4"/>
+    </row>
+    <row r="5" spans="1:50">
       <c r="A5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B5">
+        <v>43093000.0</v>
+      </c>
+      <c r="C5">
+        <v>14614000.0</v>
+      </c>
+      <c r="D5">
+        <v>1074000.0</v>
+      </c>
+      <c r="E5">
+        <v>78915000.0</v>
+      </c>
+      <c r="F5">
+        <v>52000.0</v>
+      </c>
+      <c r="G5">
+        <v>-18174000.0</v>
+      </c>
+      <c r="H5">
+        <v>-30913000.0</v>
+      </c>
+      <c r="I5">
+        <v>-17745000.0</v>
+      </c>
+      <c r="J5">
+        <v>-15957000.0</v>
+      </c>
+      <c r="K5">
+        <v>-13502000.0</v>
+      </c>
+      <c r="L5">
+        <v>-2450000.0</v>
+      </c>
+      <c r="M5">
+        <v>-13138000.0</v>
+      </c>
+      <c r="N5">
+        <v>-9037000.0</v>
+      </c>
+      <c r="O5">
+        <v>-6525000.0</v>
+      </c>
+      <c r="P5">
+        <v>-24721000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-1863000.0</v>
+      </c>
+      <c r="R5">
+        <v>-2664000.0</v>
+      </c>
+      <c r="S5">
+        <v>-1753000.0</v>
+      </c>
+      <c r="T5">
+        <v>6228000.0</v>
+      </c>
+      <c r="U5">
+        <v>-9947000.0</v>
+      </c>
+      <c r="V5">
+        <v>-3244000.0</v>
+      </c>
+      <c r="W5">
+        <v>-1302000.0</v>
+      </c>
+      <c r="X5">
+        <v>2630000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-3700000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-4181000.0</v>
+      </c>
+      <c r="AA5">
+        <v>3234000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-7729000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-10765000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-3449000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-13438000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-8223000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-24395000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-8763000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-8146000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-4688000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-14495000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-8119000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-11602000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-9275000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-1330000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-8031000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-8558000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-28612000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-4858000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-7487027.0</v>
+      </c>
+      <c r="AU5">
+        <v>-6525000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-2715000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-1814000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-1197649.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:50">
+      <c r="A6" t="s">
+        <v>117</v>
+      </c>
+      <c r="B6">
+        <v>43461000.0</v>
+      </c>
+      <c r="C6">
+        <v>14976000.0</v>
+      </c>
+      <c r="D6">
+        <v>1466000.0</v>
+      </c>
+      <c r="E6">
+        <v>80566000.0</v>
+      </c>
+      <c r="F6">
+        <v>1701000.0</v>
+      </c>
+      <c r="G6">
+        <v>-16526000.0</v>
+      </c>
+      <c r="H6">
+        <v>-29296000.0</v>
+      </c>
+      <c r="I6">
+        <v>-16183000.0</v>
+      </c>
+      <c r="J6">
+        <v>-14395000.0</v>
+      </c>
+      <c r="K6">
+        <v>-13440000.0</v>
+      </c>
+      <c r="L6">
+        <v>-2372000.0</v>
+      </c>
+      <c r="M6">
+        <v>-13059000.0</v>
+      </c>
+      <c r="N6">
+        <v>-8737000.0</v>
+      </c>
+      <c r="O6">
+        <v>-6127000.0</v>
+      </c>
+      <c r="P6">
+        <v>-24540000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-1798000.0</v>
+      </c>
+      <c r="R6">
+        <v>-2600000.0</v>
+      </c>
+      <c r="S6">
+        <v>-1688000.0</v>
+      </c>
+      <c r="T6">
+        <v>6292000.0</v>
+      </c>
+      <c r="U6">
+        <v>-9883000.0</v>
+      </c>
+      <c r="V6">
+        <v>-3178000.0</v>
+      </c>
+      <c r="W6">
+        <v>-1235000.0</v>
+      </c>
+      <c r="X6">
+        <v>2698000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-3628000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-4106000.0</v>
+      </c>
+      <c r="AA6">
+        <v>3310000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-7654000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-10687000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-3370000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-13359000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-8140000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-24312000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-8678000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-8059000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-4604000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-14415000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-8041000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-11560000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-9246000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-1304000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-8008000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-8537000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-28592000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-4838000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-7468264.0</v>
+      </c>
+      <c r="AU6">
+        <v>-6507000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-2696000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-1795000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-1179423.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:50">
+      <c r="A7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+    </row>
+    <row r="8" spans="1:50">
+      <c r="A8" t="s">
+        <v>119</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+    </row>
+    <row r="9" spans="1:50">
+      <c r="A9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B9">
+        <v>33955000.0</v>
+      </c>
+      <c r="C9">
+        <v>32605000.0</v>
+      </c>
+      <c r="D9">
+        <v>24510000.0</v>
+      </c>
+      <c r="E9">
+        <v>13502000.0</v>
+      </c>
+      <c r="F9">
+        <v>19056000.0</v>
+      </c>
+      <c r="G9">
+        <v>10677000.0</v>
+      </c>
+      <c r="H9">
+        <v>1392000.0</v>
+      </c>
+      <c r="I9">
+        <v>876000.0</v>
+      </c>
+      <c r="J9">
+        <v>160000.0</v>
+      </c>
+      <c r="K9">
+        <v>2751000.0</v>
+      </c>
+      <c r="L9">
+        <v>7793000.0</v>
+      </c>
+      <c r="M9">
+        <v>3051000.0</v>
+      </c>
+      <c r="N9">
+        <v>2176000.0</v>
+      </c>
+      <c r="O9">
+        <v>2733000.0</v>
+      </c>
+      <c r="P9">
+        <v>1249000.0</v>
+      </c>
+      <c r="Q9">
+        <v>3957000.0</v>
+      </c>
+      <c r="R9">
+        <v>2523000.0</v>
+      </c>
+      <c r="S9">
+        <v>1965000.0</v>
+      </c>
+      <c r="T9">
+        <v>10986000.0</v>
+      </c>
+      <c r="U9">
+        <v>11117000.0</v>
+      </c>
+      <c r="V9">
+        <v>2366000.0</v>
+      </c>
+      <c r="W9">
+        <v>1925000.0</v>
+      </c>
+      <c r="X9">
+        <v>6266000.0</v>
+      </c>
+      <c r="Y9">
+        <v>1426000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-569000.0</v>
+      </c>
+      <c r="AA9">
+        <v>10463000.0</v>
+      </c>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+    </row>
+    <row r="10" spans="1:50">
+      <c r="A10" t="s">
+        <v>121</v>
+      </c>
+      <c r="B10">
+        <v>44804000.0</v>
+      </c>
+      <c r="C10">
+        <v>12666000.0</v>
+      </c>
+      <c r="D10">
+        <v>-977000.0</v>
+      </c>
+      <c r="E10">
+        <v>76906000.0</v>
+      </c>
+      <c r="F10">
+        <v>-1917000.0</v>
+      </c>
+      <c r="G10">
+        <v>-20368000.0</v>
+      </c>
+      <c r="H10">
+        <v>-33225000.0</v>
+      </c>
+      <c r="I10">
+        <v>-19855000.0</v>
+      </c>
+      <c r="J10">
+        <v>-16692000.0</v>
+      </c>
+      <c r="K10">
+        <v>-10190000.0</v>
+      </c>
+      <c r="L10">
+        <v>-2647000.0</v>
+      </c>
+      <c r="M10">
+        <v>-13320000.0</v>
+      </c>
+      <c r="N10">
+        <v>-9055000.0</v>
+      </c>
+      <c r="O10">
+        <v>-6649000.0</v>
+      </c>
+      <c r="P10">
+        <v>-24757000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-1868000.0</v>
+      </c>
+      <c r="R10">
+        <v>-2669000.0</v>
+      </c>
+      <c r="S10">
+        <v>-1759000.0</v>
+      </c>
+      <c r="T10">
+        <v>6203000.0</v>
+      </c>
+      <c r="U10">
+        <v>-10296000.0</v>
+      </c>
+      <c r="V10">
+        <v>-4856000.0</v>
+      </c>
+      <c r="W10">
+        <v>-3043000.0</v>
+      </c>
+      <c r="X10">
+        <v>859000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-5754000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-6045000.0</v>
+      </c>
+      <c r="AA10">
+        <v>3066000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-9266000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-12299000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-5202000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-15131000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-10032000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-26227000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-10597000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-9985000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-6521000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-12236000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-9955000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-13433000.0</v>
+      </c>
+      <c r="AN10">
+        <v>9764000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-2922000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-9204000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-9724000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-29743000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-5967000.0</v>
+      </c>
+      <c r="AT10">
+        <v>-11813008.0</v>
+      </c>
+      <c r="AU10">
+        <v>-7175000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-3578000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-1910000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-1845993.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:50">
+      <c r="A11" t="s">
+        <v>122</v>
+      </c>
+      <c r="B11">
+        <v>6914000.0</v>
+      </c>
+      <c r="C11">
+        <v>501000.0</v>
+      </c>
+      <c r="D11">
+        <v>-433000.0</v>
+      </c>
+      <c r="E11">
+        <v>2199000.0</v>
+      </c>
+      <c r="F11">
+        <v>1182000.0</v>
+      </c>
+      <c r="G11">
+        <v>15371000.0</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11">
+        <v>70000.0</v>
+      </c>
+      <c r="J11">
+        <v>-70000.0</v>
+      </c>
+      <c r="K11">
+        <v>177000.0</v>
+      </c>
+      <c r="L11">
+        <v>-74000.0</v>
+      </c>
+      <c r="M11">
+        <v>-103000.0</v>
+      </c>
+      <c r="N11">
+        <v>-34000.0</v>
+      </c>
+      <c r="O11">
+        <v>-33000.0</v>
+      </c>
+      <c r="P11">
+        <v>-715000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-4000.0</v>
+      </c>
+      <c r="R11">
+        <v>34000.0</v>
+      </c>
+      <c r="S11">
+        <v>6000.0</v>
+      </c>
+      <c r="T11">
+        <v>-39000.0</v>
+      </c>
+      <c r="U11">
+        <v>285000.0</v>
+      </c>
+      <c r="V11">
+        <v>1612000.0</v>
+      </c>
+      <c r="W11">
+        <v>-34000.0</v>
+      </c>
+      <c r="X11">
+        <v>1771000.0</v>
+      </c>
+      <c r="Y11">
+        <v>1831000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-8000.0</v>
+      </c>
+      <c r="AA11">
+        <v>3000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-9000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-8000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-19000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-60000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-39000.0</v>
+      </c>
+      <c r="AG11">
+        <v>-8000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-31000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-4000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-4000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-4000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-4000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-19000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-4000.0</v>
+      </c>
+      <c r="AO11">
+        <v>12000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-1000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>20000.0</v>
+      </c>
+      <c r="AR11">
+        <v>8000.0</v>
+      </c>
+      <c r="AS11">
+        <v>7000.0</v>
+      </c>
+      <c r="AT11">
+        <v>26753.0</v>
+      </c>
+      <c r="AU11">
+        <v>-38000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-6000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-5000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-4994.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:50">
+      <c r="A12" t="s">
+        <v>123</v>
+      </c>
+      <c r="B12">
+        <v>1711000.0</v>
+      </c>
+      <c r="C12">
+        <v>1948000.0</v>
+      </c>
+      <c r="D12">
+        <v>2051000.0</v>
+      </c>
+      <c r="E12">
+        <v>2009000.0</v>
+      </c>
+      <c r="F12">
+        <v>1969000.0</v>
+      </c>
+      <c r="G12">
+        <v>2194000.0</v>
+      </c>
+      <c r="H12">
+        <v>2312000.0</v>
+      </c>
+      <c r="I12">
+        <v>2110000.0</v>
+      </c>
+      <c r="J12">
+        <v>735000.0</v>
+      </c>
+      <c r="K12">
+        <v>366000.0</v>
+      </c>
+      <c r="L12">
+        <v>197000.0</v>
+      </c>
+      <c r="M12">
+        <v>182000.0</v>
+      </c>
+      <c r="N12">
+        <v>170000.0</v>
+      </c>
+      <c r="O12">
+        <v>124000.0</v>
+      </c>
+      <c r="P12">
+        <v>36000.0</v>
+      </c>
+      <c r="Q12">
+        <v>5000.0</v>
+      </c>
+      <c r="R12">
+        <v>5000.0</v>
+      </c>
+      <c r="S12">
+        <v>6000.0</v>
+      </c>
+      <c r="T12">
+        <v>25000.0</v>
+      </c>
+      <c r="U12">
+        <v>349000.0</v>
+      </c>
+      <c r="V12">
+        <v>1612000.0</v>
+      </c>
+      <c r="W12">
+        <v>1741000.0</v>
+      </c>
+      <c r="X12">
+        <v>1771000.0</v>
+      </c>
+      <c r="Y12">
+        <v>1831000.0</v>
+      </c>
+      <c r="Z12">
+        <v>1864000.0</v>
+      </c>
+      <c r="AA12">
+        <v>1579000.0</v>
+      </c>
+      <c r="AB12">
+        <v>1537000.0</v>
+      </c>
+      <c r="AC12">
+        <v>1534000.0</v>
+      </c>
+      <c r="AD12">
+        <v>1753000.0</v>
+      </c>
+      <c r="AE12">
+        <v>1693000.0</v>
+      </c>
+      <c r="AF12">
+        <v>1809000.0</v>
+      </c>
+      <c r="AG12">
+        <v>1832000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1834000.0</v>
+      </c>
+      <c r="AI12">
+        <v>1839000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>1833000.0</v>
+      </c>
+      <c r="AK12">
+        <v>1831000.0</v>
+      </c>
+      <c r="AL12">
+        <v>1836000.0</v>
+      </c>
+      <c r="AM12">
+        <v>1831000.0</v>
+      </c>
+      <c r="AN12">
+        <v>1868000.0</v>
+      </c>
+      <c r="AO12">
+        <v>1150000.0</v>
+      </c>
+      <c r="AP12">
+        <v>698000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1166000.0</v>
+      </c>
+      <c r="AR12">
+        <v>1126000.0</v>
+      </c>
+      <c r="AS12">
+        <v>632000.0</v>
+      </c>
+      <c r="AT12">
+        <v>1741350.0</v>
+      </c>
+      <c r="AU12">
+        <v>173000.0</v>
+      </c>
+      <c r="AV12">
+        <v>704000.0</v>
+      </c>
+      <c r="AW12">
+        <v>96000.0</v>
+      </c>
+      <c r="AX12"/>
+    </row>
+    <row r="13" spans="1:50">
+      <c r="A13" t="s">
+        <v>124</v>
+      </c>
+      <c r="B13">
+        <v>3589000.0</v>
+      </c>
+      <c r="C13">
+        <v>1712000.0</v>
+      </c>
+      <c r="D13">
+        <v>2313000.0</v>
+      </c>
+      <c r="E13">
+        <v>2378000.0</v>
+      </c>
+      <c r="F13">
+        <v>543000.0</v>
+      </c>
+      <c r="G13">
+        <v>73000.0</v>
+      </c>
+      <c r="H13">
+        <v>1049000.0</v>
+      </c>
+      <c r="I13">
+        <v>270000.0</v>
+      </c>
+      <c r="J13">
+        <v>929000.0</v>
+      </c>
+      <c r="K13">
+        <v>1738000.0</v>
+      </c>
+      <c r="L13">
+        <v>1553000.0</v>
+      </c>
+      <c r="M13">
+        <v>1042000.0</v>
+      </c>
+      <c r="N13">
+        <v>278000.0</v>
+      </c>
+      <c r="O13">
+        <v>79000.0</v>
+      </c>
+      <c r="P13">
+        <v>14000.0</v>
+      </c>
+      <c r="Q13"/>
+      <c r="R13">
+        <v>112000.0</v>
+      </c>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+    </row>
+    <row r="14" spans="1:50">
+      <c r="A14" t="s">
+        <v>125</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+    </row>
+    <row r="15" spans="1:50">
+      <c r="A15" t="s">
+        <v>126</v>
+      </c>
+      <c r="B15">
+        <v>37890000.0</v>
+      </c>
+      <c r="C15">
+        <v>12165000.0</v>
+      </c>
+      <c r="D15">
+        <v>-544000.0</v>
+      </c>
+      <c r="E15">
+        <v>74707000.0</v>
+      </c>
+      <c r="F15">
+        <v>-3099000.0</v>
+      </c>
+      <c r="G15">
+        <v>-35739000.0</v>
+      </c>
+      <c r="H15">
+        <v>-33225000.0</v>
+      </c>
+      <c r="I15">
+        <v>-19925000.0</v>
+      </c>
+      <c r="J15">
+        <v>-16622000.0</v>
+      </c>
+      <c r="K15">
+        <v>-10367000.0</v>
+      </c>
+      <c r="L15">
+        <v>-2573000.0</v>
+      </c>
+      <c r="M15">
+        <v>-13217000.0</v>
+      </c>
+      <c r="N15">
+        <v>-9021000.0</v>
+      </c>
+      <c r="O15">
+        <v>-6616000.0</v>
+      </c>
+      <c r="P15">
+        <v>-24042000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-1864000.0</v>
+      </c>
+      <c r="R15">
+        <v>-2703000.0</v>
+      </c>
+      <c r="S15">
+        <v>-1759000.0</v>
+      </c>
+      <c r="T15">
+        <v>6203000.0</v>
+      </c>
+      <c r="U15">
+        <v>-10296000.0</v>
+      </c>
+      <c r="V15">
+        <v>-4856000.0</v>
+      </c>
+      <c r="W15">
+        <v>-3009000.0</v>
+      </c>
+      <c r="X15">
+        <v>859000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-5754000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-6037000.0</v>
+      </c>
+      <c r="AA15">
+        <v>2715000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-9257000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-12291000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-5183000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-15071000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-9993000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-26219000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-10566000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-9981000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-6517000.0</v>
+      </c>
+      <c r="AK15">
+        <v>-12232000.0</v>
+      </c>
+      <c r="AL15">
+        <v>-9951000.0</v>
+      </c>
+      <c r="AM15">
+        <v>-13414000.0</v>
+      </c>
+      <c r="AN15">
+        <v>8631000.0</v>
+      </c>
+      <c r="AO15">
+        <v>-2934000.0</v>
+      </c>
+      <c r="AP15">
+        <v>-9203000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-9744000.0</v>
+      </c>
+      <c r="AR15">
+        <v>-29751000.0</v>
+      </c>
+      <c r="AS15">
+        <v>-5974000.0</v>
+      </c>
+      <c r="AT15">
+        <v>-11839761.0</v>
+      </c>
+      <c r="AU15">
+        <v>-7137000.0</v>
+      </c>
+      <c r="AV15">
+        <v>-3572000.0</v>
+      </c>
+      <c r="AW15">
+        <v>-1905000.0</v>
+      </c>
+      <c r="AX15">
+        <v>-1841000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:50">
+      <c r="A16" t="s">
+        <v>127</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>-11767000.0</v>
+      </c>
+      <c r="N16">
+        <v>-9021000.0</v>
+      </c>
+      <c r="O16">
+        <v>-6616000.0</v>
+      </c>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+    </row>
+    <row r="17" spans="1:50">
+      <c r="A17" t="s">
+        <v>128</v>
+      </c>
+      <c r="B17">
+        <v>37890000.0</v>
+      </c>
+      <c r="C17">
+        <v>12165000.0</v>
+      </c>
+      <c r="D17">
+        <v>-544000.0</v>
+      </c>
+      <c r="E17">
+        <v>74707000.0</v>
+      </c>
+      <c r="F17">
+        <v>-3099000.0</v>
+      </c>
+      <c r="G17">
+        <v>-35739000.0</v>
+      </c>
+      <c r="H17">
+        <v>-33225000.0</v>
+      </c>
+      <c r="I17">
+        <v>-19925000.0</v>
+      </c>
+      <c r="J17">
+        <v>-16622000.0</v>
+      </c>
+      <c r="K17">
+        <v>-14045000.0</v>
+      </c>
+      <c r="L17">
+        <v>-5084000.0</v>
+      </c>
+      <c r="M17">
+        <v>-11767000.0</v>
+      </c>
+      <c r="N17">
+        <v>-9021000.0</v>
+      </c>
+      <c r="O17">
+        <v>-6616000.0</v>
+      </c>
+      <c r="P17">
+        <v>-24042000.0</v>
+      </c>
+      <c r="Q17">
+        <v>-1864000.0</v>
+      </c>
+      <c r="R17">
+        <v>-2703000.0</v>
+      </c>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+    </row>
+    <row r="18" spans="1:50">
+      <c r="A18" t="s">
+        <v>129</v>
+      </c>
+      <c r="B18">
+        <v>1878000.0</v>
+      </c>
+      <c r="C18">
+        <v>-236000.0</v>
+      </c>
+      <c r="D18">
+        <v>262000.0</v>
+      </c>
+      <c r="E18">
+        <v>369000.0</v>
+      </c>
+      <c r="F18">
+        <v>-1426000.0</v>
+      </c>
+      <c r="G18">
+        <v>-2267000.0</v>
+      </c>
+      <c r="H18">
+        <v>-1263000.0</v>
+      </c>
+      <c r="I18">
+        <v>-1840000.0</v>
+      </c>
+      <c r="J18">
+        <v>194000.0</v>
+      </c>
+      <c r="K18">
+        <v>1372000.0</v>
+      </c>
+      <c r="L18">
+        <v>1356000.0</v>
+      </c>
+      <c r="M18">
+        <v>860000.0</v>
+      </c>
+      <c r="N18">
+        <v>742000.0</v>
+      </c>
+      <c r="O18">
+        <v>-45000.0</v>
+      </c>
+      <c r="P18">
+        <v>-22000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-250000.0</v>
+      </c>
+      <c r="R18">
+        <v>107000.0</v>
+      </c>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+    </row>
+    <row r="19" spans="1:50">
+      <c r="A19" t="s">
+        <v>130</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+    </row>
+    <row r="20" spans="1:50">
+      <c r="A20" t="s">
+        <v>131</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+    </row>
+    <row r="21" spans="1:50">
+      <c r="A21" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21">
+        <v>8832000.0</v>
+      </c>
+      <c r="C21">
+        <v>9315000.0</v>
+      </c>
+      <c r="D21">
+        <v>4143000.0</v>
+      </c>
+      <c r="E21">
+        <v>-71039000.0</v>
+      </c>
+      <c r="F21">
+        <v>-5362000.0</v>
+      </c>
+      <c r="G21">
+        <v>-15416000.0</v>
+      </c>
+      <c r="H21">
+        <v>-27306000.0</v>
+      </c>
+      <c r="I21">
+        <v>-23795000.0</v>
+      </c>
+      <c r="J21">
+        <v>-20486000.0</v>
+      </c>
+      <c r="K21">
+        <v>-15364000.0</v>
+      </c>
+      <c r="L21">
+        <v>-6252000.0</v>
+      </c>
+      <c r="M21">
+        <v>-12831000.0</v>
+      </c>
+      <c r="N21">
+        <v>-9253000.0</v>
+      </c>
+      <c r="O21">
+        <v>-6626000.0</v>
+      </c>
+      <c r="P21">
+        <v>-24767000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-1859000.0</v>
+      </c>
+      <c r="R21">
+        <v>-2842000.0</v>
+      </c>
+      <c r="S21">
+        <v>-2222000.0</v>
+      </c>
+      <c r="T21">
+        <v>5833000.0</v>
+      </c>
+      <c r="U21">
+        <v>6960000.0</v>
+      </c>
+      <c r="V21">
+        <v>-3214000.0</v>
+      </c>
+      <c r="W21">
+        <v>-1213000.0</v>
+      </c>
+      <c r="X21">
+        <v>2593000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-3775000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-4410000.0</v>
+      </c>
+      <c r="AA21">
+        <v>3234000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-7792000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-11369000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-9268000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-17958000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-13908000.0</v>
+      </c>
+      <c r="AG21">
+        <v>-14769000.0</v>
+      </c>
+      <c r="AH21">
+        <v>-8150000.0</v>
+      </c>
+      <c r="AI21">
+        <v>-9612000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-8224000.0</v>
+      </c>
+      <c r="AK21">
+        <v>-7380000.0</v>
+      </c>
+      <c r="AL21">
+        <v>-10851000.0</v>
+      </c>
+      <c r="AM21">
+        <v>-10401000.0</v>
+      </c>
+      <c r="AN21">
+        <v>-9275000.0</v>
+      </c>
+      <c r="AO21">
+        <v>-6970000.0</v>
+      </c>
+      <c r="AP21">
+        <v>-7282000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-6480000.0</v>
+      </c>
+      <c r="AR21">
+        <v>-5956000.0</v>
+      </c>
+      <c r="AS21">
+        <v>-3096000.0</v>
+      </c>
+      <c r="AT21">
+        <v>-7488310.0</v>
+      </c>
+      <c r="AU21">
+        <v>-4339000.0</v>
+      </c>
+      <c r="AV21">
+        <v>-3045000.0</v>
+      </c>
+      <c r="AW21">
+        <v>-1572000.0</v>
+      </c>
+      <c r="AX21">
+        <v>-1197649.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:50">
+      <c r="A22" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+    </row>
+    <row r="23" spans="1:50">
+      <c r="A23" t="s">
+        <v>134</v>
+      </c>
+      <c r="B23">
+        <v>27388000.0</v>
+      </c>
+      <c r="C23">
+        <v>24810000.0</v>
+      </c>
+      <c r="D23">
+        <v>21920000.0</v>
+      </c>
+      <c r="E23">
+        <v>96920000.0</v>
+      </c>
+      <c r="F23">
+        <v>25763000.0</v>
+      </c>
+      <c r="G23">
+        <v>27459000.0</v>
+      </c>
+      <c r="H23">
+        <v>31001000.0</v>
+      </c>
+      <c r="I23">
+        <v>28244000.0</v>
+      </c>
+      <c r="J23">
+        <v>23911000.0</v>
+      </c>
+      <c r="K23">
+        <v>18259000.0</v>
+      </c>
+      <c r="L23">
+        <v>14722000.0</v>
+      </c>
+      <c r="M23">
+        <v>16007000.0</v>
+      </c>
+      <c r="N23">
+        <v>11572000.0</v>
+      </c>
+      <c r="O23">
+        <v>9500000.0</v>
+      </c>
+      <c r="P23">
+        <v>26067000.0</v>
+      </c>
+      <c r="Q23">
+        <v>5824000.0</v>
+      </c>
+      <c r="R23">
+        <v>5424000.0</v>
+      </c>
+      <c r="S23">
+        <v>4187000.0</v>
+      </c>
+      <c r="T23">
+        <v>6153000.0</v>
+      </c>
+      <c r="U23">
+        <v>5157000.0</v>
+      </c>
+      <c r="V23">
+        <v>5580000.0</v>
+      </c>
+      <c r="W23">
+        <v>3138000.0</v>
+      </c>
+      <c r="X23">
+        <v>4315000.0</v>
+      </c>
+      <c r="Y23">
+        <v>5864000.0</v>
+      </c>
+      <c r="Z23">
+        <v>5786000.0</v>
+      </c>
+      <c r="AA23">
+        <v>8229000.0</v>
+      </c>
+      <c r="AB23">
+        <v>7792000.0</v>
+      </c>
+      <c r="AC23">
+        <v>11369000.0</v>
+      </c>
+      <c r="AD23">
+        <v>9268000.0</v>
+      </c>
+      <c r="AE23">
+        <v>16322000.0</v>
+      </c>
+      <c r="AF23">
+        <v>13908000.0</v>
+      </c>
+      <c r="AG23">
+        <v>14769000.0</v>
+      </c>
+      <c r="AH23">
+        <v>8150000.0</v>
+      </c>
+      <c r="AI23">
+        <v>9612000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>8224000.0</v>
+      </c>
+      <c r="AK23">
+        <v>7380000.0</v>
+      </c>
+      <c r="AL23">
+        <v>10851000.0</v>
+      </c>
+      <c r="AM23">
+        <v>10401000.0</v>
+      </c>
+      <c r="AN23">
+        <v>9275000.0</v>
+      </c>
+      <c r="AO23">
+        <v>6970000.0</v>
+      </c>
+      <c r="AP23">
+        <v>7282000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>6480000.0</v>
+      </c>
+      <c r="AR23">
+        <v>5956000.0</v>
+      </c>
+      <c r="AS23">
+        <v>3096000.0</v>
+      </c>
+      <c r="AT23">
+        <v>7488310.0</v>
+      </c>
+      <c r="AU23">
+        <v>4339000.0</v>
+      </c>
+      <c r="AV23">
+        <v>3045000.0</v>
+      </c>
+      <c r="AW23">
+        <v>1572000.0</v>
+      </c>
+      <c r="AX23">
+        <v>1151313.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:50">
+      <c r="A24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+    </row>
+    <row r="25" spans="1:50">
+      <c r="A25" t="s">
+        <v>136</v>
+      </c>
+      <c r="B25">
+        <v>368000.0</v>
+      </c>
+      <c r="C25">
+        <v>362000.0</v>
+      </c>
+      <c r="D25">
+        <v>392000.0</v>
+      </c>
+      <c r="E25">
+        <v>1651000.0</v>
+      </c>
+      <c r="F25">
+        <v>1649000.0</v>
+      </c>
+      <c r="G25">
+        <v>1648000.0</v>
+      </c>
+      <c r="H25">
+        <v>1617000.0</v>
+      </c>
+      <c r="I25">
+        <v>1562000.0</v>
+      </c>
+      <c r="J25">
+        <v>1562000.0</v>
+      </c>
+      <c r="K25">
+        <v>62000.0</v>
+      </c>
+      <c r="L25">
+        <v>78000.0</v>
+      </c>
+      <c r="M25">
+        <v>79000.0</v>
+      </c>
+      <c r="N25">
+        <v>300000.0</v>
+      </c>
+      <c r="O25">
+        <v>398000.0</v>
+      </c>
+      <c r="P25">
+        <v>181000.0</v>
+      </c>
+      <c r="Q25">
+        <v>65000.0</v>
+      </c>
+      <c r="R25">
+        <v>64000.0</v>
+      </c>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+    </row>
+    <row r="26" spans="1:50">
+      <c r="A26" t="s">
+        <v>137</v>
+      </c>
+      <c r="B26">
+        <v>4392000.0</v>
+      </c>
+      <c r="C26">
+        <v>2620000.0</v>
+      </c>
+      <c r="D26">
+        <v>3432000.0</v>
+      </c>
+      <c r="E26">
+        <v>3433000.0</v>
+      </c>
+      <c r="F26">
+        <v>3258000.0</v>
+      </c>
+      <c r="G26">
+        <v>9914000.0</v>
+      </c>
+      <c r="H26">
+        <v>10945000.0</v>
+      </c>
+      <c r="I26">
+        <v>10521000.0</v>
+      </c>
+      <c r="J26">
+        <v>10715000.0</v>
+      </c>
+      <c r="K26">
+        <v>12297000.0</v>
+      </c>
+      <c r="L26">
+        <v>7433000.0</v>
+      </c>
+      <c r="M26">
+        <v>8655000.0</v>
+      </c>
+      <c r="N26">
+        <v>11311000.0</v>
+      </c>
+      <c r="O26">
+        <v>5385000.0</v>
+      </c>
+      <c r="P26">
+        <v>22458000.0</v>
+      </c>
+      <c r="Q26">
+        <v>3082000.0</v>
+      </c>
+      <c r="R26">
+        <v>2809000.0</v>
+      </c>
+      <c r="S26">
+        <v>2239000.0</v>
+      </c>
+      <c r="T26">
+        <v>2848000.0</v>
+      </c>
+      <c r="U26">
+        <v>2265000.0</v>
+      </c>
+      <c r="V26">
+        <v>3054000.0</v>
+      </c>
+      <c r="W26">
+        <v>1709000.0</v>
+      </c>
+      <c r="X26">
+        <v>1954000.0</v>
+      </c>
+      <c r="Y26">
+        <v>2126000.0</v>
+      </c>
+      <c r="Z26">
+        <v>2465000.0</v>
+      </c>
+      <c r="AA26">
+        <v>3616000.0</v>
+      </c>
+      <c r="AB26">
+        <v>4803000.0</v>
+      </c>
+      <c r="AC26">
+        <v>8531000.0</v>
+      </c>
+      <c r="AD26">
+        <v>6304000.0</v>
+      </c>
+      <c r="AE26">
+        <v>13330000.0</v>
+      </c>
+      <c r="AF26">
+        <v>10488000.0</v>
+      </c>
+      <c r="AG26">
+        <v>11637000.0</v>
+      </c>
+      <c r="AH26">
+        <v>5536000.0</v>
+      </c>
+      <c r="AI26">
+        <v>6293000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>4650000.0</v>
+      </c>
+      <c r="AK26">
+        <v>4114000.0</v>
+      </c>
+      <c r="AL26">
+        <v>7973000.0</v>
+      </c>
+      <c r="AM26">
+        <v>4287000.0</v>
+      </c>
+      <c r="AN26">
+        <v>4988000.0</v>
+      </c>
+      <c r="AO26">
+        <v>3234000.0</v>
+      </c>
+      <c r="AP26">
+        <v>4716000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>4328000.0</v>
+      </c>
+      <c r="AR26">
+        <v>2768000.0</v>
+      </c>
+      <c r="AS26">
+        <v>2119000.0</v>
+      </c>
+      <c r="AT26">
+        <v>5911217.0</v>
+      </c>
+      <c r="AU26">
+        <v>3253000.0</v>
+      </c>
+      <c r="AV26">
+        <v>1715000.0</v>
+      </c>
+      <c r="AW26">
+        <v>1038000.0</v>
+      </c>
+      <c r="AX26">
+        <v>793904.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:50">
+      <c r="A27" t="s">
+        <v>138</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
+        <v>14521000.0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27">
+        <v>11000000.0</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27">
+        <v>3010000.0</v>
+      </c>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27">
+        <v>40093.0</v>
+      </c>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27">
+        <v>72970.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:50">
+      <c r="A28" t="s">
+        <v>139</v>
+      </c>
+      <c r="B28">
+        <v>20783000.0</v>
+      </c>
+      <c r="C28">
+        <v>20354000.0</v>
+      </c>
+      <c r="D28">
+        <v>16935000.0</v>
+      </c>
+      <c r="E28">
+        <v>20782000.0</v>
+      </c>
+      <c r="F28">
+        <v>19545000.0</v>
+      </c>
+      <c r="G28">
+        <v>1604000.0</v>
+      </c>
+      <c r="H28">
+        <v>16208000.0</v>
+      </c>
+      <c r="I28">
+        <v>1604000.0</v>
+      </c>
+      <c r="J28">
+        <v>9931000.0</v>
+      </c>
+      <c r="K28">
+        <v>5818000.0</v>
+      </c>
+      <c r="L28">
+        <v>7005000.0</v>
+      </c>
+      <c r="M28">
+        <v>6834000.0</v>
+      </c>
+      <c r="N28">
+        <v>5077000.0</v>
+      </c>
+      <c r="O28">
+        <v>3974000.0</v>
+      </c>
+      <c r="P28">
+        <v>3558000.0</v>
+      </c>
+      <c r="Q28">
+        <v>2734000.0</v>
+      </c>
+      <c r="R28">
+        <v>2556000.0</v>
+      </c>
+      <c r="S28">
+        <v>1948000.0</v>
+      </c>
+      <c r="T28">
+        <v>2305000.0</v>
+      </c>
+      <c r="U28">
+        <v>1892000.0</v>
+      </c>
+      <c r="V28">
+        <v>2528000.0</v>
+      </c>
+      <c r="W28">
+        <v>1429000.0</v>
+      </c>
+      <c r="X28">
+        <v>1719000.0</v>
+      </c>
+      <c r="Y28">
+        <v>2245000.0</v>
+      </c>
+      <c r="Z28">
+        <v>1376000.0</v>
+      </c>
+      <c r="AA28">
+        <v>3613000.0</v>
+      </c>
+      <c r="AB28">
+        <v>2989000.0</v>
+      </c>
+      <c r="AC28">
+        <v>2838000.0</v>
+      </c>
+      <c r="AD28">
+        <v>2964000.0</v>
+      </c>
+      <c r="AE28">
+        <v>2992000.0</v>
+      </c>
+      <c r="AF28">
+        <v>3420000.0</v>
+      </c>
+      <c r="AG28">
+        <v>3132000.0</v>
+      </c>
+      <c r="AH28">
+        <v>2614000.0</v>
+      </c>
+      <c r="AI28">
+        <v>3319000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>3574000.0</v>
+      </c>
+      <c r="AK28">
+        <v>3266000.0</v>
+      </c>
+      <c r="AL28">
+        <v>2878000.0</v>
+      </c>
+      <c r="AM28">
+        <v>3104000.0</v>
+      </c>
+      <c r="AN28">
+        <v>4287000.0</v>
+      </c>
+      <c r="AO28">
+        <v>3736000.0</v>
+      </c>
+      <c r="AP28">
+        <v>2566000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>2152000.0</v>
+      </c>
+      <c r="AR28">
+        <v>3188000.0</v>
+      </c>
+      <c r="AS28">
+        <v>977000.0</v>
+      </c>
+      <c r="AT28">
+        <v>1537000.0</v>
+      </c>
+      <c r="AU28">
+        <v>1086000.0</v>
+      </c>
+      <c r="AV28">
+        <v>1330000.0</v>
+      </c>
+      <c r="AW28">
+        <v>534000.0</v>
+      </c>
+      <c r="AX28">
+        <v>366436.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:50">
+      <c r="A29" t="s">
+        <v>140</v>
+      </c>
+      <c r="B29">
+        <v>6914000.0</v>
+      </c>
+      <c r="C29">
+        <v>501000.0</v>
+      </c>
+      <c r="D29">
+        <v>-433000.0</v>
+      </c>
+      <c r="E29">
+        <v>2199000.0</v>
+      </c>
+      <c r="F29">
+        <v>1182000.0</v>
+      </c>
+      <c r="G29">
+        <v>15371000.0</v>
+      </c>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
+        <v>70000.0</v>
+      </c>
+      <c r="J29">
+        <v>-70000.0</v>
+      </c>
+      <c r="K29">
+        <v>177000.0</v>
+      </c>
+      <c r="L29">
+        <v>-74000.0</v>
+      </c>
+      <c r="M29">
+        <v>-103000.0</v>
+      </c>
+      <c r="N29">
+        <v>-34000.0</v>
+      </c>
+      <c r="O29">
+        <v>-33000.0</v>
+      </c>
+      <c r="P29">
+        <v>-715000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-4000.0</v>
+      </c>
+      <c r="R29">
+        <v>34000.0</v>
+      </c>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+    </row>
+    <row r="30" spans="1:50">
+      <c r="A30" t="s">
+        <v>141</v>
+      </c>
+      <c r="B30">
+        <v>25175000.0</v>
+      </c>
+      <c r="C30">
+        <v>23290000.0</v>
+      </c>
+      <c r="D30">
+        <v>20367000.0</v>
+      </c>
+      <c r="E30">
+        <v>84541000.0</v>
+      </c>
+      <c r="F30">
+        <v>24418000.0</v>
+      </c>
+      <c r="G30">
+        <v>26093000.0</v>
+      </c>
+      <c r="H30">
+        <v>28698000.0</v>
+      </c>
+      <c r="I30">
+        <v>24671000.0</v>
+      </c>
+      <c r="J30">
+        <v>20646000.0</v>
+      </c>
+      <c r="K30">
+        <v>18115000.0</v>
+      </c>
+      <c r="L30">
+        <v>14045000.0</v>
+      </c>
+      <c r="M30">
+        <v>15882000.0</v>
+      </c>
+      <c r="N30">
+        <v>11429000.0</v>
+      </c>
+      <c r="O30">
+        <v>9359000.0</v>
+      </c>
+      <c r="P30">
+        <v>26016000.0</v>
+      </c>
+      <c r="Q30">
+        <v>5816000.0</v>
+      </c>
+      <c r="R30">
+        <v>5365000.0</v>
+      </c>
+      <c r="S30">
+        <v>4187000.0</v>
+      </c>
+      <c r="T30">
+        <v>5153000.0</v>
+      </c>
+      <c r="U30">
+        <v>4157000.0</v>
+      </c>
+      <c r="V30">
+        <v>5580000.0</v>
+      </c>
+      <c r="W30">
+        <v>3138000.0</v>
+      </c>
+      <c r="X30">
+        <v>3673000.0</v>
+      </c>
+      <c r="Y30">
+        <v>5201000.0</v>
+      </c>
+      <c r="Z30">
+        <v>3841000.0</v>
+      </c>
+      <c r="AA30">
+        <v>7229000.0</v>
+      </c>
+      <c r="AB30">
+        <v>7792000.0</v>
+      </c>
+      <c r="AC30">
+        <v>11369000.0</v>
+      </c>
+      <c r="AD30">
+        <v>9268000.0</v>
+      </c>
+      <c r="AE30">
+        <v>16322000.0</v>
+      </c>
+      <c r="AF30">
+        <v>13908000.0</v>
+      </c>
+      <c r="AG30">
+        <v>14769000.0</v>
+      </c>
+      <c r="AH30">
+        <v>8150000.0</v>
+      </c>
+      <c r="AI30">
+        <v>9612000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>8224000.0</v>
+      </c>
+      <c r="AK30">
+        <v>7380000.0</v>
+      </c>
+      <c r="AL30">
+        <v>10851000.0</v>
+      </c>
+      <c r="AM30">
+        <v>10401000.0</v>
+      </c>
+      <c r="AN30">
+        <v>9275000.0</v>
+      </c>
+      <c r="AO30">
+        <v>6970000.0</v>
+      </c>
+      <c r="AP30">
+        <v>7282000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>6480000.0</v>
+      </c>
+      <c r="AR30">
+        <v>5956000.0</v>
+      </c>
+      <c r="AS30">
+        <v>3096000.0</v>
+      </c>
+      <c r="AT30">
+        <v>7488310.0</v>
+      </c>
+      <c r="AU30">
+        <v>4339000.0</v>
+      </c>
+      <c r="AV30">
+        <v>3045000.0</v>
+      </c>
+      <c r="AW30">
+        <v>1572000.0</v>
+      </c>
+      <c r="AX30">
+        <v>1151313.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:50">
+      <c r="A31" t="s">
+        <v>142</v>
+      </c>
+      <c r="B31">
+        <v>35972000.0</v>
+      </c>
+      <c r="C31">
+        <v>3351000.0</v>
+      </c>
+      <c r="D31">
+        <v>-5120000.0</v>
+      </c>
+      <c r="E31">
+        <v>147945000.0</v>
+      </c>
+      <c r="F31">
+        <v>3445000.0</v>
+      </c>
+      <c r="G31">
+        <v>-4952000.0</v>
+      </c>
+      <c r="H31">
+        <v>-5919000.0</v>
+      </c>
+      <c r="I31">
+        <v>3940000.0</v>
+      </c>
+      <c r="J31">
+        <v>3794000.0</v>
+      </c>
+      <c r="K31">
+        <v>5174000.0</v>
+      </c>
+      <c r="L31">
+        <v>3605000.0</v>
+      </c>
+      <c r="M31">
+        <v>-489000.0</v>
+      </c>
+      <c r="N31">
+        <v>198000.0</v>
+      </c>
+      <c r="O31">
+        <v>-23000.0</v>
+      </c>
+      <c r="P31">
+        <v>10000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-9000.0</v>
+      </c>
+      <c r="R31">
+        <v>173000.0</v>
+      </c>
+      <c r="S31">
+        <v>463000.0</v>
+      </c>
+      <c r="T31">
+        <v>370000.0</v>
+      </c>
+      <c r="U31">
+        <v>-17256000.0</v>
+      </c>
+      <c r="V31">
+        <v>-1642000.0</v>
+      </c>
+      <c r="W31">
+        <v>-1830000.0</v>
+      </c>
+      <c r="X31">
+        <v>-1734000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-1979000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-1635000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-168000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-1474000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-930000.0</v>
+      </c>
+      <c r="AD31">
+        <v>4066000.0</v>
+      </c>
+      <c r="AE31">
+        <v>2827000.0</v>
+      </c>
+      <c r="AF31">
+        <v>3876000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-11458000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-2447000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-373000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>1703000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-8946000.0</v>
+      </c>
+      <c r="AL31">
+        <v>911000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-3032000.0</v>
+      </c>
+      <c r="AN31">
+        <v>19039000.0</v>
+      </c>
+      <c r="AO31">
+        <v>4048000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-1922000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-3244000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-23787000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-2871000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-4324698.0</v>
+      </c>
+      <c r="AU31">
+        <v>-2836000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-533000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-338000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-648344.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:50">
+      <c r="A32" t="s">
+        <v>143</v>
+      </c>
+      <c r="B32">
+        <v>36220000.0</v>
+      </c>
+      <c r="C32">
+        <v>34125000.0</v>
+      </c>
+      <c r="D32">
+        <v>26063000.0</v>
+      </c>
+      <c r="E32">
+        <v>25881000.0</v>
+      </c>
+      <c r="F32">
+        <v>20401000.0</v>
+      </c>
+      <c r="G32">
+        <v>12043000.0</v>
+      </c>
+      <c r="H32">
+        <v>3695000.0</v>
+      </c>
+      <c r="I32">
+        <v>4449000.0</v>
+      </c>
+      <c r="J32">
+        <v>3425000.0</v>
+      </c>
+      <c r="K32">
+        <v>2895000.0</v>
+      </c>
+      <c r="L32">
+        <v>8470000.0</v>
+      </c>
+      <c r="M32">
+        <v>3176000.0</v>
+      </c>
+      <c r="N32">
+        <v>2319000.0</v>
+      </c>
+      <c r="O32">
+        <v>2874000.0</v>
+      </c>
+      <c r="P32">
+        <v>1300000.0</v>
+      </c>
+      <c r="Q32">
+        <v>3965000.0</v>
+      </c>
+      <c r="R32">
+        <v>2582000.0</v>
+      </c>
+      <c r="S32">
+        <v>1965000.0</v>
+      </c>
+      <c r="T32">
+        <v>11986000.0</v>
+      </c>
+      <c r="U32">
+        <v>12117000.0</v>
+      </c>
+      <c r="V32">
+        <v>2366000.0</v>
+      </c>
+      <c r="W32">
+        <v>1925000.0</v>
+      </c>
+      <c r="X32">
+        <v>6908000.0</v>
+      </c>
+      <c r="Y32">
+        <v>2089000.0</v>
+      </c>
+      <c r="Z32">
+        <v>1376000.0</v>
+      </c>
+      <c r="AA32">
+        <v>11463000.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:O30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
+        <v>144</v>
+      </c>
+      <c r="B2">
+        <v>33785000.0</v>
+      </c>
+      <c r="C2">
+        <v>43049000.0</v>
+      </c>
+      <c r="D2">
+        <v>65466000.0</v>
+      </c>
+      <c r="E2">
+        <v>112346000.0</v>
+      </c>
+      <c r="F2">
+        <v>4322000.0</v>
+      </c>
+      <c r="G2">
+        <v>3555000.0</v>
+      </c>
+      <c r="H2">
+        <v>19119000.0</v>
+      </c>
+      <c r="I2">
+        <v>11971000.0</v>
+      </c>
+      <c r="J2">
+        <v>17862000.0</v>
+      </c>
+      <c r="K2">
+        <v>32318000.0</v>
+      </c>
+      <c r="L2">
+        <v>10255000.0</v>
+      </c>
+      <c r="M2">
+        <v>1968632.0</v>
+      </c>
+      <c r="N2">
+        <v>2542000.0</v>
+      </c>
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
         <v>145</v>
+      </c>
+      <c r="B3">
+        <v>835000</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>296000</v>
+      </c>
+      <c r="E3">
+        <v>93000</v>
+      </c>
+      <c r="F3">
+        <v>102000</v>
+      </c>
+      <c r="G3">
+        <v>33000</v>
+      </c>
+      <c r="H3">
+        <v>26000</v>
+      </c>
+      <c r="I3">
+        <v>21000</v>
+      </c>
+      <c r="J3">
+        <v>181000</v>
+      </c>
+      <c r="K3">
+        <v>643000</v>
+      </c>
+      <c r="L3">
+        <v>135000</v>
+      </c>
+      <c r="M3">
+        <v>48723</v>
+      </c>
+      <c r="N3">
+        <v>51000</v>
+      </c>
+      <c r="O3">
+        <v>18943</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>146</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>147</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>148</v>
+      </c>
+      <c r="B6">
+        <v>28621000.0</v>
+      </c>
+      <c r="C6">
+        <v>-9264000.0</v>
+      </c>
+      <c r="D6">
+        <v>-22417000.0</v>
+      </c>
+      <c r="E6">
+        <v>-46880000.0</v>
+      </c>
+      <c r="F6">
+        <v>108024000.0</v>
+      </c>
+      <c r="G6">
+        <v>767000.0</v>
+      </c>
+      <c r="H6">
+        <v>-15564000.0</v>
+      </c>
+      <c r="I6">
+        <v>7148000.0</v>
+      </c>
+      <c r="J6">
+        <v>-5891000.0</v>
+      </c>
+      <c r="K6">
+        <v>-15556000.0</v>
+      </c>
+      <c r="L6">
+        <v>22063000.0</v>
+      </c>
+      <c r="M6">
+        <v>8286389.0</v>
+      </c>
+      <c r="N6">
+        <v>-573000.0</v>
+      </c>
+      <c r="O6">
+        <v>2541687.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" t="s">
+        <v>149</v>
+      </c>
+      <c r="B7">
+        <v>-26512000.0</v>
+      </c>
+      <c r="C7">
+        <v>-6640000.0</v>
+      </c>
+      <c r="D7">
+        <v>5883000.0</v>
+      </c>
+      <c r="E7">
+        <v>-406000.0</v>
+      </c>
+      <c r="F7">
+        <v>-357000.0</v>
+      </c>
+      <c r="G7">
+        <v>374000.0</v>
+      </c>
+      <c r="H7">
+        <v>-5120000.0</v>
+      </c>
+      <c r="I7">
+        <v>-2285000.0</v>
+      </c>
+      <c r="J7">
+        <v>-1650000.0</v>
+      </c>
+      <c r="K7">
+        <v>3320000.0</v>
+      </c>
+      <c r="L7">
+        <v>87000.0</v>
+      </c>
+      <c r="M7">
+        <v>1457204.0</v>
+      </c>
+      <c r="N7">
+        <v>122000.0</v>
+      </c>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
+        <v>150</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" t="s">
+        <v>151</v>
+      </c>
+      <c r="B9">
+        <v>-11977000.0</v>
+      </c>
+      <c r="C9">
+        <v>6868000.0</v>
+      </c>
+      <c r="D9">
+        <v>-9078000.0</v>
+      </c>
+      <c r="E9">
+        <v>-6772000.0</v>
+      </c>
+      <c r="F9">
+        <v>1051000.0</v>
+      </c>
+      <c r="G9">
+        <v>-714000.0</v>
+      </c>
+      <c r="H9">
+        <v>-1725000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" t="s">
+        <v>152</v>
+      </c>
+      <c r="B10">
+        <v>-1305000.0</v>
+      </c>
+      <c r="C10">
+        <v>-8874000.0</v>
+      </c>
+      <c r="D10">
+        <v>206000.0</v>
+      </c>
+      <c r="E10">
+        <v>147000.0</v>
+      </c>
+      <c r="F10">
+        <v>147000.0</v>
+      </c>
+      <c r="G10">
+        <v>-217000.0</v>
+      </c>
+      <c r="H10">
+        <v>5514000.0</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" t="s">
+        <v>153</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>3131000.0</v>
+      </c>
+      <c r="F11">
+        <v>-1113000.0</v>
+      </c>
+      <c r="G11">
+        <v>931000.0</v>
+      </c>
+      <c r="H11">
+        <v>-3789000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" t="s">
+        <v>154</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>22348000.0</v>
+      </c>
+      <c r="F12">
+        <v>18944000.0</v>
+      </c>
+      <c r="G12">
+        <v>7869000.0</v>
+      </c>
+      <c r="H12">
+        <v>3829000.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" t="s">
+        <v>155</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>3028000.0</v>
+      </c>
+      <c r="F13">
+        <v>-295000.0</v>
+      </c>
+      <c r="G13">
+        <v>157000.0</v>
+      </c>
+      <c r="H13">
+        <v>394000.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14" t="s">
+        <v>156</v>
+      </c>
+      <c r="B14">
+        <v>4054000.0</v>
+      </c>
+      <c r="C14">
+        <v>6389000.0</v>
+      </c>
+      <c r="D14">
+        <v>1006000.0</v>
+      </c>
+      <c r="E14">
+        <v>944000.0</v>
+      </c>
+      <c r="F14">
+        <v>257000.0</v>
+      </c>
+      <c r="G14">
+        <v>273000.0</v>
+      </c>
+      <c r="H14">
+        <v>304000.0</v>
+      </c>
+      <c r="I14">
+        <v>324000.0</v>
+      </c>
+      <c r="J14">
+        <v>336000.0</v>
+      </c>
+      <c r="K14">
+        <v>175000.0</v>
+      </c>
+      <c r="L14">
+        <v>84000.0</v>
+      </c>
+      <c r="M14">
+        <v>74763.0</v>
+      </c>
+      <c r="N14">
+        <v>68000.0</v>
+      </c>
+      <c r="O14">
+        <v>62563.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" t="s">
+        <v>157</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15">
+        <v>324000.0</v>
+      </c>
+      <c r="F15">
+        <v>30819000.0</v>
+      </c>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" t="s">
+        <v>158</v>
+      </c>
+      <c r="B16">
+        <v>62406000.0</v>
+      </c>
+      <c r="C16">
+        <v>33785000.0</v>
+      </c>
+      <c r="D16">
+        <v>43049000.0</v>
+      </c>
+      <c r="E16">
+        <v>65466000.0</v>
+      </c>
+      <c r="F16">
+        <v>112346000.0</v>
+      </c>
+      <c r="G16">
+        <v>4322000.0</v>
+      </c>
+      <c r="H16">
+        <v>3555000.0</v>
+      </c>
+      <c r="I16">
+        <v>19119000.0</v>
+      </c>
+      <c r="J16">
+        <v>11971000.0</v>
+      </c>
+      <c r="K16">
+        <v>16762000.0</v>
+      </c>
+      <c r="L16">
+        <v>32318000.0</v>
+      </c>
+      <c r="M16">
+        <v>10255021.0</v>
+      </c>
+      <c r="N16">
+        <v>1969000.0</v>
+      </c>
+      <c r="O16">
+        <v>2541687.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" t="s">
+        <v>159</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" t="s">
+        <v>160</v>
+      </c>
+      <c r="B18">
+        <v>-2433000.0</v>
+      </c>
+      <c r="C18">
+        <v>-69665000.0</v>
+      </c>
+      <c r="D18">
+        <v>-33831000.0</v>
+      </c>
+      <c r="E18">
+        <v>-18810000.0</v>
+      </c>
+      <c r="F18">
+        <v>10337000.0</v>
+      </c>
+      <c r="G18">
+        <v>-1972000.0</v>
+      </c>
+      <c r="H18">
+        <v>-23763000.0</v>
+      </c>
+      <c r="I18">
+        <v>-54224000.0</v>
+      </c>
+      <c r="J18">
+        <v>-33281000.0</v>
+      </c>
+      <c r="K18">
+        <v>-30415000.0</v>
+      </c>
+      <c r="L18">
+        <v>-20403000.0</v>
+      </c>
+      <c r="M18">
+        <v>-14722809.0</v>
+      </c>
+      <c r="N18">
+        <v>-4378000.0</v>
+      </c>
+      <c r="O18">
+        <v>-4453261.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" t="s">
+        <v>161</v>
+      </c>
+      <c r="B19">
+        <v>18514000.0</v>
+      </c>
+      <c r="C19">
+        <v>-22161000.0</v>
+      </c>
+      <c r="D19">
+        <v>-28038000.0</v>
+      </c>
+      <c r="E19">
+        <v>-36719000.0</v>
+      </c>
+      <c r="F19">
+        <v>-15524000.0</v>
+      </c>
+      <c r="G19">
+        <v>-33000.0</v>
+      </c>
+      <c r="H19">
+        <v>3234000.0</v>
+      </c>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" t="s">
+        <v>162</v>
+      </c>
+      <c r="B20">
+        <v>8639000.0</v>
+      </c>
+      <c r="C20">
+        <v>64516000.0</v>
+      </c>
+      <c r="D20">
+        <v>6106000.0</v>
+      </c>
+      <c r="E20">
+        <v>36751000.0</v>
+      </c>
+      <c r="F20">
+        <v>86036000.0</v>
+      </c>
+      <c r="G20">
+        <v>2303000.0</v>
+      </c>
+      <c r="H20">
+        <v>3837000.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" t="s">
+        <v>163</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
+        <v>16290000.0</v>
+      </c>
+      <c r="D21">
+        <v>24895000.0</v>
+      </c>
+      <c r="E21">
+        <v>12751000.0</v>
+      </c>
+      <c r="F21">
+        <v>-38097000.0</v>
+      </c>
+      <c r="G21">
+        <v>554000.0</v>
+      </c>
+      <c r="H21">
+        <v>-207000.0</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" t="s">
+        <v>126</v>
+      </c>
+      <c r="B22">
+        <v>83229000.0</v>
+      </c>
+      <c r="C22">
+        <v>-105511000.0</v>
+      </c>
+      <c r="D22">
+        <v>-46049000.0</v>
+      </c>
+      <c r="E22">
+        <v>-41543000.0</v>
+      </c>
+      <c r="F22">
+        <v>-8555000.0</v>
+      </c>
+      <c r="G22">
+        <v>-12760000.0</v>
+      </c>
+      <c r="H22">
+        <v>-24522000.0</v>
+      </c>
+      <c r="I22">
+        <v>-56466000.0</v>
+      </c>
+      <c r="J22">
+        <v>-43386000.0</v>
+      </c>
+      <c r="K22">
+        <v>-16516000.0</v>
+      </c>
+      <c r="L22">
+        <v>-54664000.0</v>
+      </c>
+      <c r="M22">
+        <v>-24454761.0</v>
+      </c>
+      <c r="N22">
+        <v>-5226000.0</v>
+      </c>
+      <c r="O22">
+        <v>-70416.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" t="s">
+        <v>164</v>
+      </c>
+      <c r="B23">
+        <v>-372000.0</v>
+      </c>
+      <c r="C23">
+        <v>1302000.0</v>
+      </c>
+      <c r="D23">
+        <v>6324000.0</v>
+      </c>
+      <c r="E23">
+        <v>291000.0</v>
+      </c>
+      <c r="F23">
+        <v>98803000.0</v>
+      </c>
+      <c r="G23">
+        <v>-34000.0</v>
+      </c>
+      <c r="H23">
+        <v>-300000.0</v>
+      </c>
+      <c r="I23">
+        <v>-116000.0</v>
+      </c>
+      <c r="J23">
+        <v>-46000.0</v>
+      </c>
+      <c r="K23">
+        <v>-1006000.0</v>
+      </c>
+      <c r="L23">
+        <v>-2392000.0</v>
+      </c>
+      <c r="M23">
+        <v>-1930000.0</v>
+      </c>
+      <c r="N23">
+        <v>3846000.0</v>
+      </c>
+      <c r="O23">
+        <v>381134.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" t="s">
+        <v>165</v>
+      </c>
+      <c r="B24">
+        <v>448000.0</v>
+      </c>
+      <c r="C24">
+        <v>-6000000.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
+        <v>-36626000.0</v>
+      </c>
+      <c r="F24">
+        <v>-15422000.0</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24">
+        <v>3260000.0</v>
+      </c>
+      <c r="I24">
+        <v>33353000.0</v>
+      </c>
+      <c r="J24">
+        <v>27593000.0</v>
+      </c>
+      <c r="K24">
+        <v>-1100000.0</v>
+      </c>
+      <c r="L24">
+        <v>-19002000.0</v>
+      </c>
+      <c r="M24">
+        <v>5000.0</v>
+      </c>
+      <c r="N24">
+        <v>17000.0</v>
+      </c>
+      <c r="O24">
+        <v>5066093.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" t="s">
+        <v>166</v>
+      </c>
+      <c r="B25">
+        <v>-78452000.0</v>
+      </c>
+      <c r="C25">
+        <v>5817000.0</v>
+      </c>
+      <c r="D25">
+        <v>-329000.0</v>
+      </c>
+      <c r="E25">
+        <v>17994000.0</v>
+      </c>
+      <c r="F25">
+        <v>460000.0</v>
+      </c>
+      <c r="G25">
+        <v>7248000.0</v>
+      </c>
+      <c r="H25">
+        <v>3189000.0</v>
+      </c>
+      <c r="I25">
+        <v>3707000.0</v>
+      </c>
+      <c r="J25">
+        <v>6874000.0</v>
+      </c>
+      <c r="K25">
+        <v>-30243000.0</v>
+      </c>
+      <c r="L25">
+        <v>29947000.0</v>
+      </c>
+      <c r="M25">
+        <v>8824270.0</v>
+      </c>
+      <c r="N25">
+        <v>-985000.0</v>
+      </c>
+      <c r="O25">
+        <v>-4426466.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" t="s">
+        <v>167</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
+        <v>-3447000.0</v>
+      </c>
+      <c r="E26">
+        <v>-4723000.0</v>
+      </c>
+      <c r="F26">
+        <v>-2814000.0</v>
+      </c>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
+        <v>-65000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" t="s">
+        <v>168</v>
+      </c>
+      <c r="B27">
+        <v>12634000.0</v>
+      </c>
+      <c r="C27">
+        <v>14906000.0</v>
+      </c>
+      <c r="D27">
+        <v>5954000.0</v>
+      </c>
+      <c r="E27">
+        <v>4294000.0</v>
+      </c>
+      <c r="F27">
+        <v>2436000.0</v>
+      </c>
+      <c r="G27">
+        <v>2491000.0</v>
+      </c>
+      <c r="H27">
+        <v>4410000.0</v>
+      </c>
+      <c r="I27">
+        <v>6495000.0</v>
+      </c>
+      <c r="J27">
+        <v>4562000.0</v>
+      </c>
+      <c r="K27">
+        <v>6600000.0</v>
+      </c>
+      <c r="L27">
+        <v>2369000.0</v>
+      </c>
+      <c r="M27">
+        <v>213758.0</v>
+      </c>
+      <c r="N27">
+        <v>134000.0</v>
+      </c>
+      <c r="O27">
+        <v>467991.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" t="s">
+        <v>169</v>
+      </c>
+      <c r="B28">
+        <v>12064000.0</v>
+      </c>
+      <c r="C28">
+        <v>82108000.0</v>
+      </c>
+      <c r="D28">
+        <v>28464000.0</v>
+      </c>
+      <c r="E28">
+        <v>8352000.0</v>
+      </c>
+      <c r="F28">
+        <v>113109000.0</v>
+      </c>
+      <c r="G28">
+        <v>2739000.0</v>
+      </c>
+      <c r="H28">
+        <v>4939000.0</v>
+      </c>
+      <c r="I28">
+        <v>28019000.0</v>
+      </c>
+      <c r="J28">
+        <v>-203000.0</v>
+      </c>
+      <c r="K28">
+        <v>61163000.0</v>
+      </c>
+      <c r="L28">
+        <v>61468000.0</v>
+      </c>
+      <c r="M28">
+        <v>23004198.0</v>
+      </c>
+      <c r="N28">
+        <v>3788000.0</v>
+      </c>
+      <c r="O28">
+        <v>381134.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" t="s">
+        <v>170</v>
+      </c>
+      <c r="B29">
+        <v>-1598000.0</v>
+      </c>
+      <c r="C29">
+        <v>-69665000.0</v>
+      </c>
+      <c r="D29">
+        <v>-33535000.0</v>
+      </c>
+      <c r="E29">
+        <v>-18717000.0</v>
+      </c>
+      <c r="F29">
+        <v>10439000.0</v>
+      </c>
+      <c r="G29">
+        <v>-1939000.0</v>
+      </c>
+      <c r="H29">
+        <v>-23737000.0</v>
+      </c>
+      <c r="I29">
+        <v>-54203000.0</v>
+      </c>
+      <c r="J29">
+        <v>-33100000.0</v>
+      </c>
+      <c r="K29">
+        <v>-29772000.0</v>
+      </c>
+      <c r="L29">
+        <v>-20268000.0</v>
+      </c>
+      <c r="M29">
+        <v>-14674086.0</v>
+      </c>
+      <c r="N29">
+        <v>-4327000.0</v>
+      </c>
+      <c r="O29">
+        <v>-4434318.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" t="s">
+        <v>171</v>
+      </c>
+      <c r="B30">
+        <v>18127000.0</v>
+      </c>
+      <c r="C30">
+        <v>-22161000.0</v>
+      </c>
+      <c r="D30">
+        <v>-17390000.0</v>
+      </c>
+      <c r="E30">
+        <v>-36719000.0</v>
+      </c>
+      <c r="F30">
+        <v>-15524000.0</v>
+      </c>
+      <c r="G30">
+        <v>-33000.0</v>
+      </c>
+      <c r="H30">
+        <v>3234000.0</v>
+      </c>
+      <c r="I30">
+        <v>33332000.0</v>
+      </c>
+      <c r="J30">
+        <v>27412000.0</v>
+      </c>
+      <c r="K30">
+        <v>-46947000.0</v>
+      </c>
+      <c r="L30">
+        <v>-19137000.0</v>
+      </c>
+      <c r="M30">
+        <v>-43723.0</v>
+      </c>
+      <c r="N30">
+        <v>-34000.0</v>
+      </c>
+      <c r="O30">
+        <v>5047150.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AY30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:51">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>80</v>
+      </c>
+      <c r="I1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>83</v>
+      </c>
+      <c r="M1" t="s">
+        <v>84</v>
+      </c>
+      <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>89</v>
+      </c>
+      <c r="U1" t="s">
+        <v>90</v>
+      </c>
+      <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:51">
+      <c r="A2" t="s">
+        <v>144</v>
+      </c>
+      <c r="B2">
+        <v>62406000.0</v>
+      </c>
+      <c r="C2">
+        <v>54439000.0</v>
+      </c>
+      <c r="D2">
+        <v>47712000.0</v>
+      </c>
+      <c r="E2">
+        <v>37340000.0</v>
+      </c>
+      <c r="F2">
+        <v>33785000.0</v>
+      </c>
+      <c r="G2">
+        <v>54039000.0</v>
+      </c>
+      <c r="H2">
+        <v>39260000.0</v>
+      </c>
+      <c r="I2">
+        <v>42849000.0</v>
+      </c>
+      <c r="J2">
+        <v>43049000.0</v>
+      </c>
+      <c r="K2">
+        <v>43269000.0</v>
+      </c>
+      <c r="L2">
+        <v>66196000.0</v>
+      </c>
+      <c r="M2">
+        <v>40181000.0</v>
+      </c>
+      <c r="N2">
+        <v>65466000.0</v>
+      </c>
+      <c r="O2">
+        <v>70059000.0</v>
+      </c>
+      <c r="P2">
+        <v>76779000.0</v>
+      </c>
+      <c r="Q2">
+        <v>100212000.0</v>
+      </c>
+      <c r="R2">
+        <v>112346000.0</v>
+      </c>
+      <c r="S2">
+        <v>131502999.0</v>
+      </c>
+      <c r="T2">
+        <v>132294999.0</v>
+      </c>
+      <c r="U2">
+        <v>76026000.0</v>
+      </c>
+      <c r="V2">
+        <v>4322000.0</v>
+      </c>
+      <c r="W2">
+        <v>5267000.0</v>
+      </c>
+      <c r="X2">
+        <v>6555000.0</v>
+      </c>
+      <c r="Y2">
+        <v>2356000.0</v>
+      </c>
+      <c r="Z2">
+        <v>3555000.0</v>
+      </c>
+      <c r="AA2">
+        <v>7008000.0</v>
+      </c>
+      <c r="AB2">
+        <v>7798000.0</v>
+      </c>
+      <c r="AC2">
+        <v>13966000.0</v>
+      </c>
+      <c r="AD2">
+        <v>19119000.0</v>
+      </c>
+      <c r="AE2">
+        <v>2888000.0</v>
+      </c>
+      <c r="AF2">
+        <v>17597000.0</v>
+      </c>
+      <c r="AG2">
+        <v>9850000.0</v>
+      </c>
+      <c r="AH2">
+        <v>11971000.0</v>
+      </c>
+      <c r="AI2">
+        <v>8929000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>13486000.0</v>
+      </c>
+      <c r="AK2">
+        <v>12880000.0</v>
+      </c>
+      <c r="AL2">
+        <v>16762000.0</v>
+      </c>
+      <c r="AM2">
+        <v>20846000.0</v>
+      </c>
+      <c r="AN2">
+        <v>27510000.0</v>
+      </c>
+      <c r="AO2">
+        <v>77333000.0</v>
+      </c>
+      <c r="AP2">
+        <v>32318000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>59009000.0</v>
+      </c>
+      <c r="AR2">
+        <v>64223000.0</v>
+      </c>
+      <c r="AS2">
+        <v>10269000.0</v>
+      </c>
+      <c r="AT2">
+        <v>10255000.0</v>
+      </c>
+      <c r="AU2">
+        <v>19022000.0</v>
+      </c>
+      <c r="AV2">
+        <v>22955000.0</v>
+      </c>
+      <c r="AW2">
+        <v>1055000.0</v>
+      </c>
+      <c r="AX2">
+        <v>1969000.0</v>
+      </c>
+      <c r="AY2"/>
+    </row>
+    <row r="3" spans="1:51">
+      <c r="A3" t="s">
+        <v>145</v>
+      </c>
+      <c r="B3">
+        <v>35000</v>
+      </c>
+      <c r="C3">
+        <v>31000</v>
+      </c>
+      <c r="D3">
+        <v>554000</v>
+      </c>
+      <c r="E3">
+        <v>213000</v>
+      </c>
+      <c r="F3">
+        <v>99000</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>72000</v>
+      </c>
+      <c r="K3">
+        <v>72000</v>
+      </c>
+      <c r="L3">
+        <v>172000</v>
+      </c>
+      <c r="M3">
+        <v>23000</v>
+      </c>
+      <c r="N3">
+        <v>29000</v>
+      </c>
+      <c r="O3">
+        <v>34000</v>
+      </c>
+      <c r="P3">
+        <v>28000</v>
+      </c>
+      <c r="Q3">
+        <v>15000</v>
+      </c>
+      <c r="R3">
+        <v>16000</v>
+      </c>
+      <c r="S3">
+        <v>17000</v>
+      </c>
+      <c r="T3">
+        <v>4000</v>
+      </c>
+      <c r="U3">
+        <v>81000</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
+        <v>26000</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
+        <v>4000</v>
+      </c>
+      <c r="Z3">
+        <v>11000</v>
+      </c>
+      <c r="AA3">
+        <v>5000</v>
+      </c>
+      <c r="AB3">
+        <v>4000</v>
+      </c>
+      <c r="AC3">
+        <v>0</v>
+      </c>
+      <c r="AD3">
+        <v>17000</v>
+      </c>
+      <c r="AE3">
+        <v>15000</v>
+      </c>
+      <c r="AF3">
+        <v>6000</v>
+      </c>
+      <c r="AG3">
+        <v>0</v>
+      </c>
+      <c r="AH3">
+        <v>0</v>
+      </c>
+      <c r="AI3">
+        <v>3000</v>
+      </c>
+      <c r="AJ3">
+        <v>35000</v>
+      </c>
+      <c r="AK3">
+        <v>44000</v>
+      </c>
+      <c r="AL3">
+        <v>99000</v>
+      </c>
+      <c r="AM3">
+        <v>89000</v>
+      </c>
+      <c r="AN3">
+        <v>335000</v>
+      </c>
+      <c r="AO3">
+        <v>153000</v>
+      </c>
+      <c r="AP3">
+        <v>66000</v>
+      </c>
+      <c r="AQ3">
+        <v>40000</v>
+      </c>
+      <c r="AR3">
+        <v>55000</v>
+      </c>
+      <c r="AS3">
+        <v>19000</v>
+      </c>
+      <c r="AT3">
+        <v>21000</v>
+      </c>
+      <c r="AU3">
+        <v>29723</v>
+      </c>
+      <c r="AV3">
+        <v>8000</v>
+      </c>
+      <c r="AW3">
+        <v>7000</v>
+      </c>
+      <c r="AX3">
+        <v>4000</v>
+      </c>
+      <c r="AY3">
+        <v>17368</v>
+      </c>
+    </row>
+    <row r="4" spans="1:51">
+      <c r="A4" t="s">
+        <v>146</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
+      <c r="A5" t="s">
+        <v>147</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-    </row>
-    <row r="6" spans="1:49">
+      <c r="AX5"/>
+      <c r="AY5"/>
+    </row>
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B6">
+        <v>33189000.0</v>
+      </c>
+      <c r="C6">
+        <v>7967000.0</v>
+      </c>
+      <c r="D6">
         <v>6727000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>10372000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>3555000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-20254000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>14779000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-3589000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-200000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-220000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-22927000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>26015000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-25285000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-4593001.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-6720000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-23433000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-12104000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-19156999.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-792000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>56268999.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>71704000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-945000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1102000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>4013000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1013000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-3453000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-790000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-6168000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-5153000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>16231000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-14709000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>7747000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-2121000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>3042000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-4557000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>606000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-3882000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-4084000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-6664000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-49823000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>45015000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-26691000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-5214000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>53954000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>14000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-8766979.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-3933000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>21900000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-914000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>1968632.0</v>
       </c>
     </row>
-    <row r="7" spans="1:49">
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B7">
+        <v>9585000.0</v>
+      </c>
+      <c r="C7">
+        <v>-10051000.0</v>
+      </c>
+      <c r="D7">
         <v>-2328000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-7289000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-6844000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1827000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-239000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-1440000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-148000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-3121000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>7757000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-6330000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>6997000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>3486000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-1473000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>346000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-2765000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>959000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-1397000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>10257000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-10176000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1474000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-412000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-1379000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>691000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1123000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-4514000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-861000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-868000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-6933000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>1666000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>3388000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-406000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>47000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>671000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>637000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-3005000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>794000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>1255000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-433000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>1704000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-90000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>1376000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-192000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-1007000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>485204.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>344000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-6000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>634000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>28393.0</v>
       </c>
     </row>
-    <row r="8" spans="1:49">
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-    </row>
-    <row r="9" spans="1:49">
+      <c r="AX8"/>
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B9">
+        <v>6890000.0</v>
+      </c>
+      <c r="C9">
+        <v>-6367000.0</v>
+      </c>
+      <c r="D9">
         <v>1359000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-4861000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-2108000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-3361000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1157000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-642000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>9072000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9">
+      <c r="K9"/>
+      <c r="L9">
         <v>4106000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-6211000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>477000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-2126000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-3354000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>500000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-1792000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>91000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>269000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>9420000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-8729000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-377000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-109000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>172000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-400000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-227000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-1465000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-13000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-20000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>86000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-86000.0</v>
       </c>
-      <c r="AE9"/>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
-    </row>
-    <row r="10" spans="1:49">
+      <c r="AX9"/>
+      <c r="AY9"/>
+    </row>
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B10">
+        <v>-185000.0</v>
+      </c>
+      <c r="C10">
+        <v>-525000.0</v>
+      </c>
+      <c r="D10">
         <v>-194000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-381000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-205000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>502000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-583000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-991000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-2585000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>16000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>65000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>74000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>51000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-133000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>241000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>39000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
-    </row>
-    <row r="11" spans="1:49">
+      <c r="AX10"/>
+      <c r="AY10"/>
+    </row>
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>3929000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1869000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>632000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-    </row>
-    <row r="12" spans="1:49">
+      <c r="AX11"/>
+      <c r="AY11"/>
+    </row>
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>553000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>833000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1093000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-    </row>
-    <row r="13" spans="1:49">
+      <c r="AX12"/>
+      <c r="AY12"/>
+    </row>
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>2633000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>3816000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1008000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-    </row>
-    <row r="14" spans="1:49">
+      <c r="AX13"/>
+      <c r="AY13"/>
+    </row>
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B14">
+        <v>368000.0</v>
+      </c>
+      <c r="C14">
+        <v>362000.0</v>
+      </c>
+      <c r="D14">
         <v>392000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1651000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1649000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1648000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1617000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1562000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1562000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>787000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>62000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>78000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>79000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>300000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>398000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>181000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>64000.0</v>
       </c>
       <c r="R14">
         <v>65000.0</v>
       </c>
       <c r="S14">
         <v>64000.0</v>
       </c>
       <c r="T14">
+        <v>65000.0</v>
+      </c>
+      <c r="U14">
         <v>64000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
+        <v>64000.0</v>
+      </c>
+      <c r="W14">
         <v>66000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>67000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>68000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>72000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>76000.0</v>
       </c>
       <c r="AA14">
         <v>75000.0</v>
       </c>
       <c r="AB14">
+        <v>76000.0</v>
+      </c>
+      <c r="AC14">
+        <v>75000.0</v>
+      </c>
+      <c r="AD14">
         <v>78000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>79000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>79000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>83000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>83000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>85000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>87000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>84000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>80000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>78000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>42000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>29000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>26000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>23000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>21000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>20000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>20000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>18763.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>18000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>19000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>19000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>18226.0</v>
       </c>
     </row>
-    <row r="15" spans="1:49">
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-    </row>
-    <row r="16" spans="1:49">
+      <c r="AX15"/>
+      <c r="AY15"/>
+    </row>
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B16">
+        <v>95595000.0</v>
+      </c>
+      <c r="C16">
+        <v>62406000.0</v>
+      </c>
+      <c r="D16">
         <v>54439000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>47712000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>37340000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>33785000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>54039000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>39260000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>42849000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>43269000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>43269000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>66196000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>40181000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>65465999.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>70059000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>76779000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>100242000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>112346000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>131502999.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>132294999.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>76026000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>4322000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>5453000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>6369000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2542000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>3555000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>7008000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>7798000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>13966000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>19119000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>2888000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>17597000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>9850000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>11971000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>8929000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>13486000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>12880000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>16762000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>20846000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>27510000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>77333000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>32318000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>59009000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>64223000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>10269000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>10255021.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>19022000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>22955000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>1055000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>1968632.0</v>
       </c>
     </row>
-    <row r="17" spans="1:49">
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
-    </row>
-    <row r="18" spans="1:49">
+      <c r="AX17"/>
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B18">
+        <v>6107000.0</v>
+      </c>
+      <c r="C18">
+        <v>5547000.0</v>
+      </c>
+      <c r="D18">
         <v>4155000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-3814000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-8321000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-16250000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-18141000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-19109000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-16165000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-16230000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-4800000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-8727000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-4074000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-4496000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-6626000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-4187000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-3501000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-865000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-2734000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>16521999.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-2586000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1085000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1051000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>2197000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-2033000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-3103000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-2233000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-7344000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-11083000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-15013000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-15960000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-9152000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-14099000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-6939000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-10205000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-6517000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-9620000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-9738000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-8319000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-8427000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-3931000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-6443000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-4666000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-5274000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-4020000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-6995809.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-3894000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-2941000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-892000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-1353515.0</v>
       </c>
     </row>
-    <row r="19" spans="1:49">
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B19">
+        <v>35676000.0</v>
+      </c>
+      <c r="C19">
+        <v>337000.0</v>
+      </c>
+      <c r="D19">
         <v>-4576000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>11934000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>10542000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-5471000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-31354000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-129000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>14793000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>10585000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-44456000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>34036000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-17555000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-63000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>272000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-33080000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-3848000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-15439000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-    </row>
-    <row r="20" spans="1:49">
+      <c r="AX19"/>
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
-      <c r="D20">
+      <c r="C20">
+        <v>8639000.0</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>-1303000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>64673000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>-71000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>1217000.0</v>
       </c>
-      <c r="I20"/>
-[...5 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-    </row>
-    <row r="21" spans="1:49">
+      <c r="AX20"/>
+      <c r="AY20"/>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B21">
+        <v>-60092000.0</v>
+      </c>
+      <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21"/>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
+      <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>785000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-303000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-433000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-409000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-    </row>
-    <row r="22" spans="1:49">
+      <c r="AX21"/>
+      <c r="AY21"/>
+    </row>
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B22">
+        <v>36317000.0</v>
+      </c>
+      <c r="C22">
+        <v>12165000.0</v>
+      </c>
+      <c r="D22">
         <v>-544000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>74707000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-3099000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-35739000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-33225000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-19925000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-16622000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-15153000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-14045000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-2573000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-13217000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>5750000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-6616000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-24042000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-1864000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-2703000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-1759000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>6203000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-10296000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-4856000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-3009000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>859000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-5754000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-6037000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>3063000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-9257000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-12291000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-5183000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-15071000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-9993000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-26219000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-10566000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-9981000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-6517000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-16322000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-9936000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-13414000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>9768000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-2934000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-9203000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-9745000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-29742000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-5974000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-11839761.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-7139000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-3571000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-1905000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-1841000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:49">
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B23">
+        <v>-2635000.0</v>
+      </c>
+      <c r="C23">
+        <v>2546000.0</v>
+      </c>
+      <c r="D23">
         <v>6530000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="E23"/>
+      <c r="F23">
         <v>1607000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>82905000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>92000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-889000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>6105000.0</v>
       </c>
-      <c r="I23"/>
-      <c r="J23">
+      <c r="K23"/>
+      <c r="L23">
         <v>53000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1107000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-415000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-430000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-407000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>736000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-68000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-39000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1105000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>35646000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>62990000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>13000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23">
+      <c r="X23"/>
+      <c r="Y23">
         <v>-97000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-34000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-300000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-1496000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-1229000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-2721000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-184000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>836000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>68000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2798000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>10016000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>5655000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-20000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-26000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-145000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-40000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>27000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-559000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-1197000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-4539000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>59235000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>42000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-1766654.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-6000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-150000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-13000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>970.0</v>
       </c>
     </row>
-    <row r="24" spans="1:49">
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B24">
+        <v>43935000.0</v>
+      </c>
+      <c r="C24">
+        <v>-141000.0</v>
+      </c>
+      <c r="D24">
         <v>-149411000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>150000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>8922000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24">
+        <v>8922000.0</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24">
         <v>-129000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-14793000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-44284000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>34000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-17526000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-1325000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>300000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-3832000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-15422000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24">
         <v>3260000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>7979000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-6000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>15682000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>9229000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>10019000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>5690000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>6083000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>5801000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>5828000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>3950000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>9545000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-14666000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-19002000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24">
         <v>3000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>2000.0</v>
       </c>
-      <c r="AU24"/>
-[...1 lines deleted...]
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24">
         <v>2359.0</v>
       </c>
     </row>
-    <row r="25" spans="1:49">
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B25">
+        <v>-40128000.0</v>
+      </c>
+      <c r="C25">
+        <v>-1745000.0</v>
+      </c>
+      <c r="D25">
         <v>4851000.0</v>
       </c>
-      <c r="C25">
-[...4 lines deleted...]
-      </c>
       <c r="E25">
+        <v>-77333000.0</v>
+      </c>
+      <c r="F25">
+        <v>-4225000.0</v>
+      </c>
+      <c r="G25">
         <v>11996000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>7569000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-1938000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-3076000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>89000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>5769000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-2030000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1151000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-13998000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>182000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>17833000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>161000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>9000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-259000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-239000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>17147000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1800000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1918000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2025000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1940000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>995000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-550000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1351000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1178000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1478000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-746000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1554000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1421000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>3457000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-2496000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-2334000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>8247000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-2109000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>464000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-19288000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-9310000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>1479000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>2765000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>23309000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>2394000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>3850270.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>2362000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>2274000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>338000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>433589.0</v>
       </c>
     </row>
-    <row r="26" spans="1:49">
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
-[...4 lines deleted...]
-      </c>
+      <c r="E26"/>
+      <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
-        <v>3447000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
-        <v>0.0</v>
+        <v>3447000.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
-        <v>-3447000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
-        <v>0.0</v>
+        <v>-3447000.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
         <v>-4723000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-2814000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-    </row>
-    <row r="27" spans="1:49">
+      <c r="AX26"/>
+      <c r="AY26"/>
+    </row>
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B27">
+        <v>3105000.0</v>
+      </c>
+      <c r="C27">
+        <v>4284000.0</v>
+      </c>
+      <c r="D27">
         <v>2771000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2464000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>3115000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>4018000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>6137000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2632000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2119000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2873000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1387000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2151000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>945000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>955000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>911000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1510000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>918000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>823000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>620000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>318000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>675000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>457000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>385000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>620000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1029000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>746000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1057000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1317000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>1290000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>1250000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>2586000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1378000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1281000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1150000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1158000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1165000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>1089000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1042000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>3279000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1257000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>1022000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>913000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>492000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>873000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>91000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>44758.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>52000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>91000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>26000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>24644.0</v>
       </c>
     </row>
-    <row r="28" spans="1:49">
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B28">
+        <v>-52804000.0</v>
+      </c>
+      <c r="C28">
+        <v>2546000.0</v>
+      </c>
+      <c r="D28">
         <v>6530000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1381000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1607000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>796000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>64765000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>15330000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1217000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>5004000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>26259000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>951000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-3750000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-257000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-409000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>13819000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-4801000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-2870000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1942000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>39747000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>74290000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-46000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-51000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1816000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1020000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-350000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1443000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1176000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2670000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>23265000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>788000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1217000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2749000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-38000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-42000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-60000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-63000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-174000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-2295000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>20000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>63612000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-1246000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-548000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>59228000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>4034000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-1773802.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-41000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>24841000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-22000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1082152.0</v>
       </c>
     </row>
-    <row r="29" spans="1:49">
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B29">
+        <v>6142000.0</v>
+      </c>
+      <c r="C29">
+        <v>5516000.0</v>
+      </c>
+      <c r="D29">
         <v>4709000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-3601000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-8222000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-16250000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-18141000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-19109000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-16165000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-16158000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-4628000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-8704000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-4045000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-4462000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-6598000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-4172000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-3485000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-848000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-2730000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>16603000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-2586000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-1059000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-1051000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2193000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-2022000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-3098000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-2229000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-7344000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-11066000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-14998000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-15954000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-9152000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-14099000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-6936000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-10170000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-6473000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-9521000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-9649000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-7984000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-8274000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-3865000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-6403000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-4611000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-5255000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-3999000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-6966086.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-3886000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-2934000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-888000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-1336147.0</v>
       </c>
     </row>
-    <row r="30" spans="1:49">
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B30">
+        <v>79618000.0</v>
+      </c>
+      <c r="C30">
+        <v>227000.0</v>
+      </c>
+      <c r="D30">
         <v>-4576000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>11934000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>10542000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-5471000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-31354000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-129000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>14793000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-44456000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>34036000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-17555000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-63000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>272000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-33080000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-3848000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-15439000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-4000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-81000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-26000.0</v>
       </c>
       <c r="V30"/>
       <c r="W30">
+        <v>-26000.0</v>
+      </c>
+      <c r="X30"/>
+      <c r="Y30">
         <v>4000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-11000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-5000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-4000.0</v>
       </c>
-      <c r="AA30"/>
-      <c r="AB30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>3243000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>7964000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>457000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>15682000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>9229000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>10016000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>5655000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>6039000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>5702000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>5739000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>3615000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-41569000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-14732000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-19042000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-55000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-19000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-21000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-26723.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-6000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-7000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-4000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-15009.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>