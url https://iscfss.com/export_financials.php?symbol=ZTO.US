--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -10366,92 +10366,92 @@
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>111</v>
       </c>
       <c r="B5">
-        <v>9371407000.0</v>
+        <v>11079204000.0</v>
       </c>
       <c r="C5">
         <v>12013465000.0</v>
       </c>
       <c r="D5">
         <v>10978234000.0</v>
       </c>
       <c r="E5">
         <v>8476973000.0</v>
       </c>
       <c r="F5">
         <v>5865700000.0</v>
       </c>
       <c r="G5">
         <v>5070093000.0</v>
       </c>
       <c r="H5">
         <v>6757118000.0</v>
       </c>
       <c r="I5">
         <v>5337211000.0</v>
       </c>
       <c r="J5">
         <v>3836611000.0</v>
       </c>
       <c r="K5">
         <v>2833297000.0</v>
       </c>
       <c r="L5">
         <v>1768468000.0</v>
       </c>
       <c r="M5">
         <v>603709000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>112</v>
       </c>
       <c r="B6">
-        <v>12658812000.0</v>
+        <v>14366609000.0</v>
       </c>
       <c r="C6">
         <v>15036871000.0</v>
       </c>
       <c r="D6">
         <v>13853443000.0</v>
       </c>
       <c r="E6">
         <v>11147519000.0</v>
       </c>
       <c r="F6">
         <v>8087468000.0</v>
       </c>
       <c r="G6">
         <v>6910555000.0</v>
       </c>
       <c r="H6">
         <v>8021684000.0</v>
       </c>
       <c r="I6">
         <v>6190929000.0</v>
       </c>
       <c r="J6">
         <v>4396977000.0</v>
       </c>
@@ -11724,51 +11724,51 @@
         <v>835639500.0</v>
       </c>
       <c r="AU2">
         <v>436210000.0</v>
       </c>
     </row>
     <row r="3" spans="1:47">
       <c r="A3" t="s">
         <v>109</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
         <v>857487317.0</v>
       </c>
       <c r="E3">
         <v>884701000.0</v>
       </c>
       <c r="F3">
         <v>826927000.0</v>
       </c>
       <c r="G3">
         <v>751081999.0</v>
       </c>
       <c r="H3">
-        <v>730950000.0</v>
+        <v>101978243.0</v>
       </c>
       <c r="I3">
         <v>755275000.0</v>
       </c>
       <c r="J3">
         <v>786099000.0</v>
       </c>
       <c r="K3">
         <v>779445000.0</v>
       </c>
       <c r="L3">
         <v>744685000.0</v>
       </c>
       <c r="M3">
         <v>705074000.0</v>
       </c>
       <c r="N3">
         <v>686478000.0</v>
       </c>
       <c r="O3">
         <v>713233000.0</v>
       </c>
       <c r="P3">
         <v>665281000.0</v>
       </c>
@@ -11793,90 +11793,90 @@
       <c r="W3">
         <v>526998000.0</v>
       </c>
       <c r="X3">
         <v>479208000.0</v>
       </c>
       <c r="Y3">
         <v>426028000.0</v>
       </c>
       <c r="Z3">
         <v>408228000.0</v>
       </c>
       <c r="AA3">
         <v>381065000.0</v>
       </c>
       <c r="AB3">
         <v>302700000.0</v>
       </c>
       <c r="AC3">
         <v>298085000.0</v>
       </c>
       <c r="AD3">
         <v>282716000.0</v>
       </c>
       <c r="AE3">
-        <v>146139000.0</v>
+        <v>253580000.0</v>
       </c>
       <c r="AF3">
-        <v>123995000.0</v>
+        <v>214378000.0</v>
       </c>
       <c r="AG3">
-        <v>70708000.0</v>
+        <v>198893000.0</v>
       </c>
       <c r="AH3">
-        <v>60321000.0</v>
+        <v>186867000.0</v>
       </c>
       <c r="AI3">
-        <v>52950000.0</v>
+        <v>147763000.0</v>
       </c>
       <c r="AJ3">
-        <v>45177000.0</v>
+        <v>147212000.0</v>
       </c>
       <c r="AK3">
-        <v>39573000.0</v>
+        <v>135785000.0</v>
       </c>
       <c r="AL3">
-        <v>28624000.0</v>
+        <v>129606000.0</v>
       </c>
       <c r="AM3">
-        <v>14263000.0</v>
+        <v>105996000.0</v>
       </c>
       <c r="AN3">
-        <v>9717000.0</v>
+        <v>95484000.0</v>
       </c>
       <c r="AO3">
-        <v>11754000.0</v>
+        <v>67802000.0</v>
       </c>
       <c r="AP3">
         <v>9057000.0</v>
       </c>
       <c r="AQ3">
-        <v>9622000.0</v>
+        <v>41569000.0</v>
       </c>
       <c r="AR3">
-        <v>2299000.0</v>
+        <v>42243000.0</v>
       </c>
       <c r="AS3">
         <v>37122000.0</v>
       </c>
       <c r="AT3">
         <v>37122000.0</v>
       </c>
       <c r="AU3"/>
     </row>
     <row r="4" spans="1:47">
       <c r="A4" t="s">
         <v>110</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
@@ -11948,63 +11948,63 @@
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:47">
       <c r="A5" t="s">
         <v>111</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>2723123295.0</v>
       </c>
       <c r="E5">
         <v>2611455000.0</v>
       </c>
       <c r="F5">
-        <v>2405378000.0</v>
+        <v>2636486000.0</v>
       </c>
       <c r="G5">
         <v>3453171000.0</v>
       </c>
       <c r="H5">
-        <v>2841790000.0</v>
+        <v>2977987000.0</v>
       </c>
       <c r="I5">
-        <v>3215197000.0</v>
+        <v>3390545000.0</v>
       </c>
       <c r="J5">
-        <v>2266701000.0</v>
+        <v>2081913000.0</v>
       </c>
       <c r="K5">
         <v>2831711000.0</v>
       </c>
       <c r="L5">
         <v>2694013000.0</v>
       </c>
       <c r="M5">
         <v>3177893000.0</v>
       </c>
       <c r="N5">
         <v>2187714000.0</v>
       </c>
       <c r="O5">
         <v>2673254000.0</v>
       </c>
       <c r="P5">
         <v>2379840000.0</v>
       </c>
       <c r="Q5">
         <v>2210269000.0</v>
       </c>
       <c r="R5">
         <v>1213610000.0</v>
       </c>
@@ -12023,233 +12023,233 @@
       <c r="W5">
         <v>1590521000.0</v>
       </c>
       <c r="X5">
         <v>1201420000.0</v>
       </c>
       <c r="Y5">
         <v>1763461000.0</v>
       </c>
       <c r="Z5">
         <v>514692000.0</v>
       </c>
       <c r="AA5">
         <v>2642305000.0</v>
       </c>
       <c r="AB5">
         <v>1400515000.0</v>
       </c>
       <c r="AC5">
         <v>1659512000.0</v>
       </c>
       <c r="AD5">
         <v>879903000.0</v>
       </c>
       <c r="AE5">
-        <v>1354881000.0</v>
+        <v>1501020000.0</v>
       </c>
       <c r="AF5">
-        <v>1145025000.0</v>
+        <v>1269020000.0</v>
       </c>
       <c r="AG5">
-        <v>1774483000.0</v>
+        <v>1845191000.0</v>
       </c>
       <c r="AH5">
-        <v>661655000.0</v>
+        <v>721976000.0</v>
       </c>
       <c r="AI5">
-        <v>1225711000.0</v>
+        <v>1233902000.0</v>
       </c>
       <c r="AJ5">
-        <v>917202000.0</v>
+        <v>962379000.0</v>
       </c>
       <c r="AK5">
-        <v>918391000.0</v>
+        <v>957964000.0</v>
       </c>
       <c r="AL5">
-        <v>653742000.0</v>
+        <v>682366000.0</v>
       </c>
       <c r="AM5">
-        <v>980938000.0</v>
+        <v>995201000.0</v>
       </c>
       <c r="AN5">
-        <v>741455000.0</v>
+        <v>751172000.0</v>
       </c>
       <c r="AO5">
-        <v>602105000.0</v>
+        <v>613859000.0</v>
       </c>
       <c r="AP5">
         <v>464008000.0</v>
       </c>
       <c r="AQ5">
-        <v>869713000.0</v>
+        <v>879335000.0</v>
       </c>
       <c r="AR5">
-        <v>303773000.0</v>
+        <v>306072000.0</v>
       </c>
       <c r="AS5">
         <v>289945500.0</v>
       </c>
       <c r="AT5">
         <v>289945500.0</v>
       </c>
       <c r="AU5">
         <v>812801000.0</v>
       </c>
     </row>
     <row r="6" spans="1:47">
       <c r="A6" t="s">
         <v>112</v>
       </c>
       <c r="B6">
         <v>2737801000.0</v>
       </c>
       <c r="C6">
-        <v>2996045633.0</v>
+        <v>3312197008.0</v>
       </c>
       <c r="D6">
         <v>3580610612.0</v>
       </c>
       <c r="E6">
-        <v>2611455000.0</v>
+        <v>3496156000.0</v>
       </c>
       <c r="F6">
-        <v>2636486000.0</v>
+        <v>3463413000.0</v>
       </c>
       <c r="G6">
         <v>4204252999.0</v>
       </c>
       <c r="H6">
-        <v>2977987000.0</v>
+        <v>3079965243.0</v>
       </c>
       <c r="I6">
-        <v>3390545000.0</v>
+        <v>4145820000.0</v>
       </c>
       <c r="J6">
-        <v>2081913000.0</v>
+        <v>2868012000.0</v>
       </c>
       <c r="K6">
         <v>3611156000.0</v>
       </c>
       <c r="L6">
-        <v>2694013000.0</v>
+        <v>3438698000.0</v>
       </c>
       <c r="M6">
-        <v>3177893000.0</v>
+        <v>3882967000.0</v>
       </c>
       <c r="N6">
-        <v>2187714000.0</v>
+        <v>2874192000.0</v>
       </c>
       <c r="O6">
-        <v>2673254000.0</v>
+        <v>3386487000.0</v>
       </c>
       <c r="P6">
-        <v>2379840000.0</v>
+        <v>3045121000.0</v>
       </c>
       <c r="Q6">
-        <v>2210269000.0</v>
+        <v>2882238000.0</v>
       </c>
       <c r="R6">
-        <v>1213610000.0</v>
+        <v>1846307000.0</v>
       </c>
       <c r="S6">
-        <v>2127921000.0</v>
+        <v>2725539000.0</v>
       </c>
       <c r="T6">
-        <v>1449316000.0</v>
+        <v>1987305000.0</v>
       </c>
       <c r="U6">
-        <v>1564635000.0</v>
+        <v>2069858000.0</v>
       </c>
       <c r="V6">
-        <v>723828000.0</v>
+        <v>1245187000.0</v>
       </c>
       <c r="W6">
-        <v>1590521000.0</v>
+        <v>2117519000.0</v>
       </c>
       <c r="X6">
-        <v>1201420000.0</v>
+        <v>1680628000.0</v>
       </c>
       <c r="Y6">
-        <v>1763461000.0</v>
+        <v>2189489000.0</v>
       </c>
       <c r="Z6">
-        <v>514692000.0</v>
+        <v>922920000.0</v>
       </c>
       <c r="AA6">
-        <v>2642305000.0</v>
+        <v>3023370000.0</v>
       </c>
       <c r="AB6">
-        <v>1400515000.0</v>
+        <v>1703215000.0</v>
       </c>
       <c r="AC6">
-        <v>1659512000.0</v>
+        <v>1957597000.0</v>
       </c>
       <c r="AD6">
-        <v>879903000.0</v>
+        <v>1162619000.0</v>
       </c>
       <c r="AE6">
-        <v>1501020000.0</v>
+        <v>1754600000.0</v>
       </c>
       <c r="AF6">
-        <v>1269020000.0</v>
+        <v>1483398000.0</v>
       </c>
       <c r="AG6">
-        <v>1845191000.0</v>
+        <v>2044084000.0</v>
       </c>
       <c r="AH6">
-        <v>721976000.0</v>
+        <v>908843000.0</v>
       </c>
       <c r="AI6">
-        <v>1233902000.0</v>
+        <v>1381665000.0</v>
       </c>
       <c r="AJ6">
-        <v>962379000.0</v>
+        <v>1109591000.0</v>
       </c>
       <c r="AK6">
-        <v>957964000.0</v>
+        <v>1093749000.0</v>
       </c>
       <c r="AL6">
-        <v>682366000.0</v>
+        <v>811972000.0</v>
       </c>
       <c r="AM6">
-        <v>995201000.0</v>
+        <v>1101197000.0</v>
       </c>
       <c r="AN6">
-        <v>751172000.0</v>
+        <v>846656000.0</v>
       </c>
       <c r="AO6">
-        <v>613859000.0</v>
+        <v>681661000.0</v>
       </c>
       <c r="AP6">
         <v>473065000.0</v>
       </c>
       <c r="AQ6">
-        <v>879335000.0</v>
+        <v>920904000.0</v>
       </c>
       <c r="AR6">
-        <v>306072000.0</v>
+        <v>348315000.0</v>
       </c>
       <c r="AS6">
         <v>327067500.0</v>
       </c>
       <c r="AT6">
         <v>327067500.0</v>
       </c>
       <c r="AU6"/>
     </row>
     <row r="7" spans="1:47">
       <c r="A7" t="s">
         <v>113</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
@@ -16759,51 +16759,51 @@
         <v>2428536000.0</v>
       </c>
       <c r="AP2">
         <v>2718762000.0</v>
       </c>
       <c r="AQ2">
         <v>1276923000.0</v>
       </c>
       <c r="AR2">
         <v>379101000.0</v>
       </c>
       <c r="AS2">
         <v>271230000.0</v>
       </c>
       <c r="AT2"/>
       <c r="AU2"/>
     </row>
     <row r="3" spans="1:47">
       <c r="A3" t="s">
         <v>140</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>5214279000</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>2925622000</v>
       </c>
       <c r="F3">
         <v>5208156000</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>2646799000</v>
       </c>
       <c r="J3">
         <v>6528833000</v>
       </c>
       <c r="K3">
         <v>6528833000</v>
       </c>
@@ -17040,54 +17040,54 @@
       </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
     </row>
     <row r="6" spans="1:47">
       <c r="A6" t="s">
         <v>143</v>
       </c>
       <c r="B6">
         <v>1395402000.0</v>
       </c>
       <c r="C6">
-        <v>-3484230000.0</v>
+        <v>624337000.0</v>
       </c>
       <c r="D6">
-        <v>-4108567000.0</v>
+        <v>-3906699000.0</v>
       </c>
       <c r="E6">
         <v>867272000.0</v>
       </c>
       <c r="F6">
         <v>-1069140000.0</v>
       </c>
       <c r="G6">
         <v>1783203000.0</v>
       </c>
       <c r="H6">
         <v>1168675000.0</v>
       </c>
       <c r="I6">
         <v>-2293342000.0</v>
       </c>
       <c r="J6">
         <v>-178899000.0</v>
       </c>
       <c r="K6">
         <v>2942803000.0</v>
       </c>
       <c r="L6">
         <v>1451791000.0</v>
       </c>
@@ -17181,51 +17181,51 @@
       <c r="AP6">
         <v>-290226000.0</v>
       </c>
       <c r="AQ6">
         <v>1175436000.0</v>
       </c>
       <c r="AR6">
         <v>897822000.0</v>
       </c>
       <c r="AS6">
         <v>107871000.0</v>
       </c>
       <c r="AT6">
         <v>107871000.0</v>
       </c>
       <c r="AU6">
         <v>126516000.0</v>
       </c>
     </row>
     <row r="7" spans="1:47">
       <c r="A7" t="s">
         <v>144</v>
       </c>
       <c r="B7"/>
       <c r="C7">
-        <v>11968419000.0</v>
+        <v>-534640000.0</v>
       </c>
       <c r="D7">
         <v>7742150000.0</v>
       </c>
       <c r="E7">
         <v>4531184000.0</v>
       </c>
       <c r="F7">
         <v>-2033320000.0</v>
       </c>
       <c r="G7">
         <v>11429436000.0</v>
       </c>
       <c r="H7">
         <v>8623087000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>472344000.0</v>
       </c>
       <c r="K7">
         <v>472344000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7">
@@ -17362,51 +17362,53 @@
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
     </row>
     <row r="9" spans="1:47">
       <c r="A9" t="s">
         <v>146</v>
       </c>
       <c r="B9"/>
-      <c r="C9"/>
+      <c r="C9">
+        <v>229042000.0</v>
+      </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>-941506000.0</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>244416000.0</v>
       </c>
       <c r="K9">
         <v>244416000.0</v>
       </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9">
         <v>-209855000.0</v>
       </c>
       <c r="O9">
         <v>-14879000.0</v>
       </c>
       <c r="P9">
         <v>-14879000.0</v>
       </c>
@@ -17477,51 +17479,53 @@
       <c r="AM9">
         <v>-141845000.0</v>
       </c>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9">
         <v>-11918000.0</v>
       </c>
       <c r="AR9"/>
       <c r="AS9">
         <v>-15538500.0</v>
       </c>
       <c r="AT9">
         <v>-15538500.0</v>
       </c>
       <c r="AU9">
         <v>-40656000.0</v>
       </c>
     </row>
     <row r="10" spans="1:47">
       <c r="A10" t="s">
         <v>147</v>
       </c>
       <c r="B10"/>
-      <c r="C10"/>
+      <c r="C10">
+        <v>68207000.0</v>
+      </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>27865000.0</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>40041000.0</v>
       </c>
       <c r="K10">
         <v>40041000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10">
         <v>-29965000.0</v>
       </c>
       <c r="O10">
         <v>-198370000.0</v>
       </c>
       <c r="P10">
         <v>-198370000.0</v>
       </c>
@@ -17916,63 +17920,71 @@
         <v>-24177000.0</v>
       </c>
       <c r="AL13">
         <v>-24177000.0</v>
       </c>
       <c r="AM13">
         <v>-146722000.0</v>
       </c>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13">
         <v>540155000.0</v>
       </c>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13">
         <v>411383000.0</v>
       </c>
     </row>
     <row r="14" spans="1:47">
       <c r="A14" t="s">
         <v>151</v>
       </c>
-      <c r="B14"/>
-[...1 lines deleted...]
-      <c r="D14"/>
+      <c r="B14">
+        <v>961860000.0</v>
+      </c>
+      <c r="C14">
+        <v>910588000.0</v>
+      </c>
+      <c r="D14">
+        <v>861993000.0</v>
+      </c>
       <c r="E14">
         <v>884701000.0</v>
       </c>
       <c r="F14">
         <v>826927000.0</v>
       </c>
       <c r="G14">
         <v>751082000.0</v>
       </c>
-      <c r="H14"/>
+      <c r="H14">
+        <v>101978243.0</v>
+      </c>
       <c r="I14">
         <v>755275000.0</v>
       </c>
       <c r="J14">
         <v>786099000.0</v>
       </c>
       <c r="K14">
         <v>779445000.0</v>
       </c>
       <c r="L14">
         <v>744685000.0</v>
       </c>
       <c r="M14">
         <v>705074000.0</v>
       </c>
       <c r="N14">
         <v>2221768000.0</v>
       </c>
       <c r="O14">
         <v>713233000.0</v>
       </c>
       <c r="P14">
         <v>665281000.0</v>
       </c>
       <c r="Q14">
@@ -18050,51 +18062,53 @@
       <c r="AO14">
         <v>67802000.0</v>
       </c>
       <c r="AP14"/>
       <c r="AQ14">
         <v>41569000.0</v>
       </c>
       <c r="AR14">
         <v>42243000.0</v>
       </c>
       <c r="AS14">
         <v>37122000.0</v>
       </c>
       <c r="AT14">
         <v>37122000.0</v>
       </c>
       <c r="AU14">
         <v>64014000.0</v>
       </c>
     </row>
     <row r="15" spans="1:47">
       <c r="A15" t="s">
         <v>152</v>
       </c>
       <c r="B15"/>
-      <c r="C15"/>
+      <c r="C15">
+        <v>3755452000.0</v>
+      </c>
       <c r="D15"/>
       <c r="E15">
         <v>2055549000.0</v>
       </c>
       <c r="F15">
         <v>5605451000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>3600362000.0</v>
       </c>
       <c r="J15">
         <v>2072509000.0</v>
       </c>
       <c r="K15">
         <v>2072509000.0</v>
       </c>
       <c r="L15"/>
       <c r="M15">
         <v>2072509000.0</v>
       </c>
       <c r="N15">
         <v>1353969000.0</v>
       </c>
@@ -18380,51 +18394,51 @@
       </c>
       <c r="AI17">
         <v>0.0</v>
       </c>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
     </row>
     <row r="18" spans="1:47">
       <c r="A18" t="s">
         <v>155</v>
       </c>
       <c r="B18">
         <v>2789045000.0</v>
       </c>
       <c r="C18">
-        <v>-1848099000.0</v>
+        <v>-988010000.0</v>
       </c>
       <c r="D18">
         <v>3210966000.0</v>
       </c>
       <c r="E18">
         <v>-757413999.0</v>
       </c>
       <c r="F18">
         <v>2362976000.0</v>
       </c>
       <c r="G18">
         <v>2806349000.0</v>
       </c>
       <c r="H18">
         <v>3111972000.0</v>
       </c>
       <c r="I18">
         <v>833296000.0</v>
       </c>
       <c r="J18">
         <v>2031020000.0</v>
       </c>
       <c r="K18">
         <v>-2605548000.0</v>
       </c>
@@ -18823,51 +18837,51 @@
       </c>
     </row>
     <row r="22" spans="1:47">
       <c r="A22" t="s">
         <v>121</v>
       </c>
       <c r="B22">
         <v>2118333000.0</v>
       </c>
       <c r="C22">
         <v>2625352000.0</v>
       </c>
       <c r="D22">
         <v>2523720000.0</v>
       </c>
       <c r="E22">
         <v>1938332000.0</v>
       </c>
       <c r="F22">
         <v>1993247000.0</v>
       </c>
       <c r="G22">
         <v>2382690000.0</v>
       </c>
       <c r="H22">
-        <v>2396297000.0</v>
+        <v>334318571.0</v>
       </c>
       <c r="I22">
         <v>2611802000.0</v>
       </c>
       <c r="J22">
         <v>1426046000.0</v>
       </c>
       <c r="K22">
         <v>2192306000.0</v>
       </c>
       <c r="L22">
         <v>2345158000.0</v>
       </c>
       <c r="M22">
         <v>2541204000.0</v>
       </c>
       <c r="N22">
         <v>3795057000.0</v>
       </c>
       <c r="O22">
         <v>2162611000.0</v>
       </c>
       <c r="P22">
         <v>1934994000.0</v>
       </c>
@@ -18947,56 +18961,58 @@
         <v>427819000.0</v>
       </c>
       <c r="AP22">
         <v>338775000.0</v>
       </c>
       <c r="AQ22">
         <v>702405000.0</v>
       </c>
       <c r="AR22">
         <v>213344000.0</v>
       </c>
       <c r="AS22">
         <v>208003000.0</v>
       </c>
       <c r="AT22">
         <v>208003000.0</v>
       </c>
       <c r="AU22">
         <v>65504000.0</v>
       </c>
     </row>
     <row r="23" spans="1:47">
       <c r="A23" t="s">
         <v>159</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>5831073000.0</v>
+      </c>
       <c r="C23">
-        <v>-10567203000.0</v>
+        <v>1490978000.0</v>
       </c>
       <c r="D23">
-        <v>-7049988000.0</v>
+        <v>-6671184000.0</v>
       </c>
       <c r="E23">
         <v>1984391000.0</v>
       </c>
       <c r="F23">
         <v>-261091000.0</v>
       </c>
       <c r="G23">
         <v>-4031871000.0</v>
       </c>
       <c r="H23">
         <v>10183000.0</v>
       </c>
       <c r="I23">
         <v>2496740000.0</v>
       </c>
       <c r="J23">
         <v>130130000.0</v>
       </c>
       <c r="K23">
         <v>912859000.0</v>
       </c>
       <c r="L23">
         <v>2529988000.0</v>
       </c>
@@ -19088,56 +19104,58 @@
         <v>-462792000.0</v>
       </c>
       <c r="AP23">
         <v>98000000.0</v>
       </c>
       <c r="AQ23">
         <v>895191000.0</v>
       </c>
       <c r="AR23">
         <v>944610000.0</v>
       </c>
       <c r="AS23">
         <v>25000000.0</v>
       </c>
       <c r="AT23">
         <v>25000000.0</v>
       </c>
       <c r="AU23">
         <v>16933000.0</v>
       </c>
     </row>
     <row r="24" spans="1:47">
       <c r="A24" t="s">
         <v>160</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>-7174549000.0</v>
+      </c>
       <c r="C24">
-        <v>-4827106000.0</v>
+        <v>5222677000.0</v>
       </c>
       <c r="D24">
-        <v>-4748573000.0</v>
+        <v>-426591000.0</v>
       </c>
       <c r="E24">
         <v>1762105000.0</v>
       </c>
       <c r="F24">
         <v>-3158465000.0</v>
       </c>
       <c r="G24">
         <v>2974348000.0</v>
       </c>
       <c r="H24">
         <v>-1910131000.0</v>
       </c>
       <c r="I24">
         <v>-2019490000.0</v>
       </c>
       <c r="J24">
         <v>-2378652000.0</v>
       </c>
       <c r="K24">
         <v>7710002000.0</v>
       </c>
       <c r="L24">
         <v>-4025760000.0</v>
       </c>
@@ -19229,53 +19247,59 @@
         <v>-462792000.0</v>
       </c>
       <c r="AP24">
         <v>-645935000.0</v>
       </c>
       <c r="AQ24">
         <v>-775012000.0</v>
       </c>
       <c r="AR24">
         <v>-438012000.0</v>
       </c>
       <c r="AS24">
         <v>50566500.0</v>
       </c>
       <c r="AT24">
         <v>50566500.0</v>
       </c>
       <c r="AU24">
         <v>-217025000.0</v>
       </c>
     </row>
     <row r="25" spans="1:47">
       <c r="A25" t="s">
         <v>161</v>
       </c>
-      <c r="B25"/>
-[...1 lines deleted...]
-      <c r="D25"/>
+      <c r="B25">
+        <v>-512267000.0</v>
+      </c>
+      <c r="C25">
+        <v>1221975000.0</v>
+      </c>
+      <c r="D25">
+        <v>-177741000.0</v>
+      </c>
       <c r="E25">
         <v>-657819000.0</v>
       </c>
       <c r="F25">
         <v>-677467000.0</v>
       </c>
       <c r="G25">
         <v>-334191000.0</v>
       </c>
       <c r="H25">
         <v>3111972000.0</v>
       </c>
       <c r="I25">
         <v>106250000.0</v>
       </c>
       <c r="J25">
         <v>-479512000.0</v>
       </c>
       <c r="K25">
         <v>479190000.0</v>
       </c>
       <c r="L25">
         <v>-151739000.0</v>
       </c>
       <c r="M25">
@@ -19365,51 +19389,53 @@
       <c r="AO25">
         <v>-149339000.0</v>
       </c>
       <c r="AP25">
         <v>-75195000.0</v>
       </c>
       <c r="AQ25">
         <v>350975000.0</v>
       </c>
       <c r="AR25">
         <v>177880000.0</v>
       </c>
       <c r="AS25">
         <v>-19436000.0</v>
       </c>
       <c r="AT25">
         <v>-19436000.0</v>
       </c>
       <c r="AU25"/>
     </row>
     <row r="26" spans="1:47">
       <c r="A26" t="s">
         <v>162</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>-1252741000.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26">
         <v>-46555000.0</v>
       </c>
       <c r="F26">
         <v>-1157472000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>-1006451000.0</v>
       </c>
       <c r="K26">
         <v>-1006451000.0</v>
       </c>
       <c r="L26"/>
       <c r="M26">
         <v>-287835000.0</v>
       </c>
       <c r="N26">
         <v>-84547000.0</v>
       </c>
       <c r="O26">
         <v>-84547000.0</v>
@@ -19459,63 +19485,71 @@
         <v>-857658000.0</v>
       </c>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26">
         <v>9603391000.0</v>
       </c>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26">
         <v>9603391000.0</v>
       </c>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26">
         <v>500000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:47">
       <c r="A27" t="s">
         <v>163</v>
       </c>
-      <c r="B27"/>
-[...1 lines deleted...]
-      <c r="D27"/>
+      <c r="B27">
+        <v>221119000.0</v>
+      </c>
+      <c r="C27">
+        <v>2994000.0</v>
+      </c>
+      <c r="D27">
+        <v>2994000.0</v>
+      </c>
       <c r="E27">
         <v>2994000.0</v>
       </c>
       <c r="F27">
         <v>220269000.0</v>
       </c>
       <c r="G27">
         <v>6768000.0</v>
       </c>
-      <c r="H27"/>
+      <c r="H27">
+        <v>6769000.0</v>
+      </c>
       <c r="I27">
         <v>6768000.0</v>
       </c>
       <c r="J27">
         <v>298387000.0</v>
       </c>
       <c r="K27">
         <v>298387000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27">
         <v>248027000.0</v>
       </c>
       <c r="O27">
         <v>178980000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27">
         <v>178980000.0</v>
       </c>
       <c r="S27">
         <v>264154000.0</v>
       </c>
@@ -19580,56 +19614,58 @@
       </c>
       <c r="AO27">
         <v>83366000.0</v>
       </c>
       <c r="AP27">
         <v>38634000.0</v>
       </c>
       <c r="AQ27">
         <v>5596000.0</v>
       </c>
       <c r="AR27">
         <v>50141000.0</v>
       </c>
       <c r="AS27">
         <v>30531500.0</v>
       </c>
       <c r="AT27">
         <v>30531500.0</v>
       </c>
       <c r="AU27"/>
     </row>
     <row r="28" spans="1:47">
       <c r="A28" t="s">
         <v>164</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>5831073000.0</v>
+      </c>
       <c r="C28">
-        <v>-10567203000.0</v>
+        <v>-3517215000.0</v>
       </c>
       <c r="D28">
-        <v>-7049988000.0</v>
+        <v>-6671184000.0</v>
       </c>
       <c r="E28">
         <v>-117713000.0</v>
       </c>
       <c r="F28">
         <v>-261091000.0</v>
       </c>
       <c r="G28">
         <v>-4031871000.0</v>
       </c>
       <c r="H28">
         <v>10183000.0</v>
       </c>
       <c r="I28">
         <v>-1103622000.0</v>
       </c>
       <c r="J28">
         <v>130130000.0</v>
       </c>
       <c r="K28">
         <v>-2166101000.0</v>
       </c>
       <c r="L28">
         <v>2529988000.0</v>
       </c>
@@ -19725,54 +19761,54 @@
       </c>
       <c r="AQ28">
         <v>895191000.0</v>
       </c>
       <c r="AR28">
         <v>944610000.0</v>
       </c>
       <c r="AS28">
         <v>14765000.0</v>
       </c>
       <c r="AT28">
         <v>14765000.0</v>
       </c>
       <c r="AU28">
         <v>27571000.0</v>
       </c>
     </row>
     <row r="29" spans="1:47">
       <c r="A29" t="s">
         <v>165</v>
       </c>
       <c r="B29">
         <v>2789045000.0</v>
       </c>
       <c r="C29">
-        <v>11968419000.0</v>
+        <v>4226269000.0</v>
       </c>
       <c r="D29">
-        <v>7742150000.0</v>
+        <v>3210966000.0</v>
       </c>
       <c r="E29">
         <v>2168208000.0</v>
       </c>
       <c r="F29">
         <v>2362976000.0</v>
       </c>
       <c r="G29">
         <v>2806349000.0</v>
       </c>
       <c r="H29">
         <v>3111972000.0</v>
       </c>
       <c r="I29">
         <v>3480095000.0</v>
       </c>
       <c r="J29">
         <v>2031020000.0</v>
       </c>
       <c r="K29">
         <v>3923285000.0</v>
       </c>
       <c r="L29">
         <v>2938104000.0</v>
       </c>
@@ -19864,56 +19900,58 @@
         <v>278480000.0</v>
       </c>
       <c r="AP29">
         <v>263580000.0</v>
       </c>
       <c r="AQ29">
         <v>1053380000.0</v>
       </c>
       <c r="AR29">
         <v>391224000.0</v>
       </c>
       <c r="AS29">
         <v>211467000.0</v>
       </c>
       <c r="AT29">
         <v>211467000.0</v>
       </c>
       <c r="AU29">
         <v>172735000.0</v>
       </c>
     </row>
     <row r="30" spans="1:47">
       <c r="A30" t="s">
         <v>166</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>-7174549000.0</v>
+      </c>
       <c r="C30">
-        <v>-4827106000.0</v>
+        <v>-78533000.0</v>
       </c>
       <c r="D30">
-        <v>-4748573000.0</v>
+        <v>-426591000.0</v>
       </c>
       <c r="E30">
         <v>-1163517000.0</v>
       </c>
       <c r="F30">
         <v>-3158465000.0</v>
       </c>
       <c r="G30">
         <v>-5980724000.0</v>
       </c>
       <c r="H30">
         <v>-1910131000.0</v>
       </c>
       <c r="I30">
         <v>-4666289000.0</v>
       </c>
       <c r="J30">
         <v>-2378652000.0</v>
       </c>
       <c r="K30">
         <v>1181169000.0</v>
       </c>
       <c r="L30">
         <v>-4025760000.0</v>
       </c>