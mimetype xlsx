--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
@@ -229,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -836,2525 +842,2722 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>7208000.0</v>
+      </c>
+      <c r="C2">
         <v>7438000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14926000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11247000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11590000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8661000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4289000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3431000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>196000.0</v>
+      </c>
+      <c r="C5">
         <v>557999.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2194000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1353000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-125000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>36000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-167000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-56000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>35704000.0</v>
+      </c>
+      <c r="C7">
         <v>39577000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>43150000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>45166000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>45912000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1999000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>781000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>0.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
+        <v>69000.0</v>
+      </c>
+      <c r="C8">
         <v>71000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>70000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>59000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>45000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>41000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>25000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>62100000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:8">
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>1031462000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>723593000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>509339000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>35995000.0</v>
+      </c>
+      <c r="C10">
         <v>33901000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>28038000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>43069000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>59957000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>54951000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>67246000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>25154000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>245893000.0</v>
+      </c>
+      <c r="C12">
         <v>371084000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>482919000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>437371000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>340130000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>338505000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>67246000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>25154000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
+        <v>69000.0</v>
+      </c>
+      <c r="C13">
         <v>71000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>70000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>59000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>45000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>41000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2887000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2270000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>71869000.0</v>
+      </c>
+      <c r="C14">
         <v>71080000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>65409000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>52857000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>42688000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>41040286.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>35878524.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>18058000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>59000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>45000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>41000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>25000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2270000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>281000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-2162000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>223423.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18">
         <v>841000.0</v>
       </c>
-      <c r="H18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>27</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3736000.0</v>
       </c>
       <c r="D20">
         <v>3736000.0</v>
       </c>
       <c r="E20">
         <v>3736000.0</v>
       </c>
       <c r="F20">
         <v>3736000.0</v>
       </c>
       <c r="G20">
         <v>3736000.0</v>
       </c>
       <c r="H20">
         <v>3736000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20">
+        <v>3736000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
+      <c r="F21"/>
       <c r="G21">
         <v>8800000.0</v>
       </c>
       <c r="H21">
         <v>8800000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21">
+        <v>8800000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>-7041000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-4439000.0</v>
       </c>
-      <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>288967000.0</v>
+      </c>
+      <c r="C23">
         <v>430337000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>562027000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>553457000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>472025000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>365555000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>88232000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>40998000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>21213000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>37495000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>3582000.0</v>
+      </c>
+      <c r="C28">
         <v>8748000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>17735000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4259000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-14045000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-52952000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-64770000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-25154000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>216204000.0</v>
+      </c>
+      <c r="C29">
         <v>337186000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>437284000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>433803000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>363954000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>308582000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>76776000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-35060000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>1928000.0</v>
+      </c>
+      <c r="C30">
         <v>5000000.0</v>
       </c>
-      <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>7041000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2635000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>417000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>140000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>917000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>433803000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>360218000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>296046000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-92642000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-47596000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>216632000.0</v>
+      </c>
+      <c r="C32">
         <v>333341000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>427351000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>395286000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>306826000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>316503000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>69170000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>20469000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:8">
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>35776000.0</v>
+      </c>
+      <c r="C33">
         <v>44271000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>65309000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>101524000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>121255000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>20451000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>19340999.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>14321000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34">
+        <v>500000.0</v>
+      </c>
+      <c r="C34">
         <v>849000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1780000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2620000.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34">
         <v>1700000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>21000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:8">
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>36204000.0</v>
+      </c>
+      <c r="C35">
         <v>40426000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>55269000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>62786000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>63599000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3577000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4914000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2484000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:8">
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
-        <v>7044000.0</v>
+        <v>6735000.0</v>
       </c>
       <c r="C36">
+        <v>4417000.0</v>
+      </c>
+      <c r="D36">
         <v>6818000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>9723000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>7040000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4296000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2974999.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1525000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:8">
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37">
+      <c r="D37"/>
+      <c r="E37">
         <v>221000.0</v>
       </c>
-      <c r="E37">
+      <c r="F37">
         <v>528000.0</v>
       </c>
-      <c r="F37">
+      <c r="G37">
         <v>24795000.0</v>
       </c>
-      <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>12350000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>9667000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>4296000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>0.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1525000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>5370000.0</v>
+      </c>
+      <c r="C39">
         <v>9982000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>13799000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>14562000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>8005000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6599000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1505000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>606000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>25478000.0</v>
+      </c>
+      <c r="C40">
         <v>42215000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>51256000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>43238000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>29930000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>19038000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>9827000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2777000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>3473000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1622000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>2480000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>4163000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>2484000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:8">
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>1407394000.0</v>
+      </c>
+      <c r="C42">
         <v>1390952001.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1323576000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1031462000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>723593000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>509339000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>15176000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>56000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:8">
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>31815000.0</v>
+      </c>
+      <c r="C45">
         <v>41501000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>44883000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>7705000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>53631000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3619000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2836000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>260000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:8">
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>29041000.0</v>
+      </c>
+      <c r="C46">
         <v>37227000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>41735000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>50078000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>52839000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3619000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2836000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>260000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>7705000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>8148000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3619000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2836000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>260000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-1191455000.0</v>
+      </c>
+      <c r="C48">
         <v>-1054395000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-888556000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-596365000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-359559000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-200834000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-82993000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-37330000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-596365000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-359559000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-200834000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-    </row>
-    <row r="51" spans="1:8">
+      <c r="I50"/>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>39577000.0</v>
+      </c>
+      <c r="C51">
         <v>42649000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>45773000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>47328000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>45912000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1999000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2476000.0</v>
       </c>
-      <c r="H51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:8">
+      <c r="I51"/>
+    </row>
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>3873000.0</v>
+      </c>
+      <c r="C52">
         <v>3072000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2623000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2162000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1453000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>902000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>781000.0</v>
       </c>
-      <c r="H52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:8">
+      <c r="I52"/>
+    </row>
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>209898000.0</v>
+      </c>
+      <c r="C53">
         <v>337183000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>454881000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>394302000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>280173000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>283554000.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
-    </row>
-    <row r="54" spans="1:8">
+      <c r="I53"/>
+    </row>
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>288967000.0</v>
+      </c>
+      <c r="C55">
         <v>430337000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>562027000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>553457000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>472025000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>365555000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>88232000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>40998000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>253191000.0</v>
+      </c>
+      <c r="C56">
         <v>386066000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>496718000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>451933000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>350770000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>345104000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>68891000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>26677000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>36559000.0</v>
+      </c>
+      <c r="C57">
         <v>52725000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>69367000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>56647000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>43944000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>28601000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>14897000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6208000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>72763000.0</v>
+      </c>
+      <c r="C58">
         <v>93151000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>124636000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>119433000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>107543000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>32178000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>19811000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>8692000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>216204000.0</v>
+      </c>
+      <c r="C60">
         <v>337186000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>437284000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>433803000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>363954000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>308582000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>61600000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>24770000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>7378000.0</v>
+      </c>
+      <c r="C2">
+        <v>7208000.0</v>
+      </c>
+      <c r="D2">
         <v>7031000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3719000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>7769000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>7438000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>8202000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>20440000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>10502000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14926000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>14264000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>12305000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>12818000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>11247000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>9820000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>12041000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>13163000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>11590000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>8046000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>8273000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>8337000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>8661000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>5437000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4217000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>7019000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4289000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3"/>
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>-50000.0</v>
+      </c>
+      <c r="C5">
+        <v>196000.0</v>
+      </c>
+      <c r="D5">
         <v>186000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>59000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>358000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>557999.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>1594000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>140000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>773000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>2194000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-359000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-338000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-556000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1353000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-2270000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-1779000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1108999.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-125000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>32000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>94000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>50000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>36000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>23000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>4000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-205000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-167000.0</v>
       </c>
-      <c r="Z5"/>
-[...1 lines deleted...]
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-35060000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6"/>
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>34650000.0</v>
+      </c>
+      <c r="C7">
+        <v>35704000.0</v>
+      </c>
+      <c r="D7">
         <v>36708000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>37690000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>38651000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>39577000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>40457000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>41318000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>42616000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>43150000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>45691000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>46362000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>44771000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>45166000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>2207000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>46805000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>46247000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>45912000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>862000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>804000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1099000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1999000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>871000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>810000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>810000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>781000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
-        <v>72000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="C8">
-        <v>72000.0</v>
+        <v>69000.0</v>
       </c>
       <c r="D8">
         <v>72000.0</v>
       </c>
       <c r="E8">
-        <v>71000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="F8">
-        <v>71000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="G8">
         <v>71000.0</v>
       </c>
       <c r="H8">
-        <v>70000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="I8">
-        <v>70000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="J8">
         <v>70000.0</v>
       </c>
       <c r="K8">
         <v>70000.0</v>
       </c>
       <c r="L8">
+        <v>70000.0</v>
+      </c>
+      <c r="M8">
+        <v>70000.0</v>
+      </c>
+      <c r="N8">
         <v>59000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>59000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>57000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>57000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>46000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>45000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>45000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>41000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>1295520000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1045568000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1031462000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>972111000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>961205000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>734997000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>723593000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>702855000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>529019000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>519030000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>509339000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>31930000.0</v>
+      </c>
+      <c r="C10">
+        <v>35995000.0</v>
+      </c>
+      <c r="D10">
         <v>39072000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>37599000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>41929000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>33901000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>41320000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>36976000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>37616000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>28038000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>110751000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>266558000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>36280000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>43069000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>42551000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>55143000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>30572000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>59957000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>40807000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>49413000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>28996000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>54951000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>92552000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>96016000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>63650000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>67246000.0</v>
       </c>
-      <c r="Z10"/>
-[...1 lines deleted...]
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-25154000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11"/>
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>211758000.0</v>
+      </c>
+      <c r="C12">
+        <v>245893000.0</v>
+      </c>
+      <c r="D12">
         <v>280697000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>303431000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>332453000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>371084000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>391252000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>426385000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>488984000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>482919000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>516636999.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>552986000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>392519000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>437371000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>421726000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>455221000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>289369000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>340130000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>366791000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>251143000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>298381000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>338505000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>367436000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>233191000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>63650000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>67246000.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12">
         <v>25154000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
-        <v>72000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="C13">
-        <v>72000.0</v>
+        <v>69000.0</v>
       </c>
       <c r="D13">
         <v>72000.0</v>
       </c>
       <c r="E13">
-        <v>71000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="F13">
-        <v>71000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="G13">
         <v>71000.0</v>
       </c>
       <c r="H13">
-        <v>70000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="I13">
-        <v>70000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="J13">
         <v>70000.0</v>
       </c>
       <c r="K13">
         <v>70000.0</v>
       </c>
       <c r="L13">
+        <v>70000.0</v>
+      </c>
+      <c r="M13">
+        <v>70000.0</v>
+      </c>
+      <c r="N13">
         <v>59000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>59000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>57000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>57000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>46000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>45000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>45000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="U13">
         <v>41000.0</v>
       </c>
       <c r="V13">
         <v>41000.0</v>
       </c>
       <c r="W13">
+        <v>41000.0</v>
+      </c>
+      <c r="X13">
+        <v>41000.0</v>
+      </c>
+      <c r="Y13">
         <v>36000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>3216000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>2887000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13"/>
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>70264000.0</v>
+      </c>
+      <c r="C14">
+        <v>71670196.0</v>
+      </c>
+      <c r="D14">
         <v>72139000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>71992000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>71678000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>71237572.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>71111000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>71040000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>71192000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>70765554.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>70612000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>60790000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>59277000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>59280247.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>56807000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>51117000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>45244000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>44976000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>44609000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>40738000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>40359000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>39936000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>37959000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>34353000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>34501524.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>34501524.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18058000.0</v>
       </c>
       <c r="AB14">
         <v>18058000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14">
+        <v>18058000.0</v>
+      </c>
+      <c r="AD14">
+        <v>18058000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>70000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>59000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>59000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>57000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>57000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>46000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>45000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>45000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="U15">
         <v>41000.0</v>
       </c>
       <c r="V15">
         <v>41000.0</v>
       </c>
       <c r="W15">
+        <v>41000.0</v>
+      </c>
+      <c r="X15">
+        <v>41000.0</v>
+      </c>
+      <c r="Y15">
         <v>36000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>3216000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>25000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>424999.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>403000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>281000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>-2425000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-2335000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-2247000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-2162000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
         <v>767000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>560000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>606000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>410000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16"/>
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18">
         <v>716000.0</v>
       </c>
-      <c r="T18"/>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18">
         <v>3525000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18"/>
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3736000.0</v>
       </c>
       <c r="H20">
         <v>3736000.0</v>
       </c>
       <c r="I20">
         <v>3736000.0</v>
       </c>
       <c r="J20">
         <v>3736000.0</v>
       </c>
       <c r="K20">
         <v>3736000.0</v>
       </c>
       <c r="L20">
         <v>3736000.0</v>
       </c>
       <c r="M20">
         <v>3736000.0</v>
       </c>
       <c r="N20">
         <v>3736000.0</v>
       </c>
       <c r="O20">
         <v>3736000.0</v>
       </c>
@@ -3366,8479 +3569,9083 @@
       </c>
       <c r="R20">
         <v>3736000.0</v>
       </c>
       <c r="S20">
         <v>3736000.0</v>
       </c>
       <c r="T20">
         <v>3736000.0</v>
       </c>
       <c r="U20">
         <v>3736000.0</v>
       </c>
       <c r="V20">
         <v>3736000.0</v>
       </c>
       <c r="W20">
         <v>3736000.0</v>
       </c>
       <c r="X20">
         <v>3736000.0</v>
       </c>
       <c r="Y20">
         <v>3736000.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20"/>
+      <c r="Z20">
+        <v>3736000.0</v>
+      </c>
+      <c r="AA20">
+        <v>3736000.0</v>
+      </c>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
-[...4 lines deleted...]
-      </c>
+      <c r="S21"/>
+      <c r="T21"/>
       <c r="U21">
         <v>8800000.0</v>
       </c>
       <c r="V21">
         <v>8800000.0</v>
       </c>
       <c r="W21">
         <v>8800000.0</v>
       </c>
       <c r="X21">
         <v>8800000.0</v>
       </c>
       <c r="Y21">
         <v>8800000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
+      <c r="Z21">
+        <v>8800000.0</v>
+      </c>
+      <c r="AA21">
+        <v>8800000.0</v>
+      </c>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
         <v>7407000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>8222000.0</v>
       </c>
-      <c r="L22"/>
-      <c r="M22">
+      <c r="N22"/>
+      <c r="O22">
         <v>-7041000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-4212000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-5165000.0</v>
       </c>
-      <c r="P22"/>
-[...1 lines deleted...]
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22">
         <v>243000.0</v>
       </c>
-      <c r="S22"/>
-      <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>253066000.0</v>
+      </c>
+      <c r="C23">
+        <v>288967000.0</v>
+      </c>
+      <c r="D23">
         <v>327250000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>351707000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>384021000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>430337000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>450661000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>491680000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>557479000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>562027000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>585715000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>621444000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>489342000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>553457000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>529193000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>567856000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>405677000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>472025000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>435081000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>283962000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>328353000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>365555000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>393233000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>257217000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>87629000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>88232000.0</v>
       </c>
-      <c r="Z23"/>
-[...1 lines deleted...]
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23">
         <v>32306000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25"/>
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
-[...4 lines deleted...]
-      </c>
+      <c r="I26"/>
+      <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>18903000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>21213000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>28035000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>30406000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>35744000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>37495000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>39326000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
-        <v>-2364000.0</v>
+        <v>6721000.0</v>
       </c>
       <c r="C28">
-        <v>91000.0</v>
+        <v>3582000.0</v>
       </c>
       <c r="D28">
-        <v>-3278000.0</v>
+        <v>1385000.0</v>
       </c>
       <c r="E28">
+        <v>3718000.0</v>
+      </c>
+      <c r="F28">
+        <v>231000.0</v>
+      </c>
+      <c r="G28">
         <v>8748000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1946000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>7051000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>7739000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>17735000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-65060000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-220196000.0</v>
       </c>
-      <c r="L28">
-[...2 lines deleted...]
-      <c r="M28">
+      <c r="N28">
+        <v>10738000.0</v>
+      </c>
+      <c r="O28">
         <v>4259000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-40344000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-53410000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>15675000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-14045000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-39945000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-48609000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-27897000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-52952000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-91681000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-95206000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>93094000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-64770000.0</v>
       </c>
-      <c r="Z28"/>
-[...1 lines deleted...]
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28">
         <v>25154000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>182680000.0</v>
+      </c>
+      <c r="C29">
+        <v>216204000.0</v>
+      </c>
+      <c r="D29">
         <v>252874000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>274495000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>295382000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>337186000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>354331000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>382581000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>458771000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>437284000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>481768000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>523141000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>385487000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>433803000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>428504000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>472490000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>315298000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>363954000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>393432000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>223845000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>268386000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>308582000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>341055000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>213224000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-95903000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29"/>
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30"/>
       <c r="C30">
-        <v>2453000.0</v>
+        <v>1928000.0</v>
       </c>
       <c r="D30"/>
       <c r="E30">
+        <v>2453000.0</v>
+      </c>
+      <c r="F30"/>
+      <c r="G30">
         <v>5000000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30">
         <v>2955000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1789000.0</v>
       </c>
-      <c r="L30"/>
-      <c r="M30">
+      <c r="N30"/>
+      <c r="O30">
         <v>6533000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>3642000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>3446000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4210000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2635000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>108000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>332000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>605000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>417000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>633000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>73000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>139000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>140000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30"/>
+      <c r="AD30"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>523141000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>385487000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>433803000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>428504000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>472490000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>315298000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>360218000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>389696000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>211309000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>268386000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>296046000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>328519000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>200688000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-108439000.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31"/>
       <c r="AA31"/>
-      <c r="AB31">
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31">
         <v>-47596000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>182860000.0</v>
+      </c>
+      <c r="C32">
+        <v>216632000.0</v>
+      </c>
+      <c r="D32">
         <v>251134000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>272574000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>293452000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>333341000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>345393000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>372924000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>449008000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>427351000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>469346000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>512170000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>353868000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>395286000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>379829000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>418990000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>257797000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>306826000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>338150000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>225872000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>273557000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>316503000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>348830000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>222914000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>49070000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32"/>
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>34970000.0</v>
+      </c>
+      <c r="C33">
+        <v>35776000.0</v>
+      </c>
+      <c r="D33">
         <v>38948000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>40111000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>41139000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>44271000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>50391000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>52064000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>53673000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>65309000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>57451000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>57514999.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>79116000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>101524000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>95303000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>100230000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>104395000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>121255000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>57516000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>24512999.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>21999000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>20451000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>20497000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>18736000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>21620000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>19340999.0</v>
       </c>
-      <c r="Z33"/>
-[...1 lines deleted...]
-      <c r="AB33">
+      <c r="AB33"/>
+      <c r="AC33"/>
+      <c r="AD33">
         <v>-25154000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34">
         <v>500000.0</v>
       </c>
       <c r="C34">
         <v>500000.0</v>
       </c>
       <c r="D34">
+        <v>500000.0</v>
+      </c>
+      <c r="E34">
+        <v>500000.0</v>
+      </c>
+      <c r="F34">
         <v>558000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>849000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>996000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>1089000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>1294000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>1780000.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34">
+      <c r="L34"/>
+      <c r="M34">
         <v>2376000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>1792000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>2620000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>45169000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34">
         <v>296000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>438000.0</v>
       </c>
-      <c r="U34"/>
-      <c r="V34">
+      <c r="W34"/>
+      <c r="X34">
         <v>1031000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>1262000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>1484000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>1700000.0</v>
       </c>
-      <c r="Z34"/>
-      <c r="AA34"/>
       <c r="AB34"/>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34"/>
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>35150000.0</v>
+      </c>
+      <c r="C35">
+        <v>36204000.0</v>
+      </c>
+      <c r="D35">
         <v>37208000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>38190000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>39209000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>40426000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>41453000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>42407000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>43910000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>55269000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>44900000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>46403000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>47319000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>62786000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>46394000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>46397000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>46526000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>63599000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1670000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>2776000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>2918000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>3577000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>3494000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>3725000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>159881000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>4914000.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35"/>
       <c r="AB35"/>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35"/>
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>4095000.0</v>
+      </c>
+      <c r="C36">
+        <v>6735000.0</v>
+      </c>
+      <c r="D36">
         <v>5833000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>5849000.0</v>
       </c>
-      <c r="D36">
-[...4 lines deleted...]
-      </c>
       <c r="F36">
+        <v>3340000.0</v>
+      </c>
+      <c r="G36">
+        <v>4417000.0</v>
+      </c>
+      <c r="H36">
         <v>8236000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>9517000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>6851000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>6818000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>8511000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>7917999.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>12122000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>9723000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>10232000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>11938000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>12791000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>7040000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>9063000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>5509999.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>2790000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>4296000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>4245000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>3629000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>5878000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>2974999.0</v>
       </c>
-      <c r="Z36"/>
-[...1 lines deleted...]
-      <c r="AB36">
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36">
         <v>-25154000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-      <c r="K37">
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37">
         <v>141000.0</v>
       </c>
-      <c r="L37">
+      <c r="N37">
         <v>178000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>221000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>234000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>333000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>368000.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>528000.0</v>
       </c>
-      <c r="R37">
+      <c r="T37">
         <v>564000.0</v>
       </c>
-      <c r="S37">
+      <c r="U37">
         <v>23764000.0</v>
       </c>
-      <c r="T37">
+      <c r="V37">
         <v>24252000.0</v>
       </c>
-      <c r="U37">
+      <c r="W37">
         <v>24795000.0</v>
       </c>
-      <c r="V37"/>
-      <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37"/>
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>10545000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>12350000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>12859000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>14565000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>12791000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>9667000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>9063000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>8531000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>6054000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>4296000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>5565000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>3629000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>6289000.0</v>
       </c>
-      <c r="Y38"/>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38"/>
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>6338000.0</v>
+      </c>
+      <c r="C39">
+        <v>5370000.0</v>
+      </c>
+      <c r="D39">
         <v>7605000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>8165000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>10429000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>9982000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>9018000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>13231000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>14822000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>13799000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>11627000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>10943000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>17707000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>14562000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>8522000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>8959000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>11913000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>8005000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>10666000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>7974000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>7368000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>6599000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>4667000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>5217000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>2220000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>1505000.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39"/>
       <c r="AB39"/>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39"/>
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
-        <v>30137000.0</v>
+        <v>23857000.0</v>
       </c>
       <c r="C40">
-        <v>35303000.0</v>
+        <v>25478000.0</v>
       </c>
       <c r="D40">
-        <v>41661000.0</v>
+        <v>26388000.0</v>
       </c>
       <c r="E40">
+        <v>31676000.0</v>
+      </c>
+      <c r="F40">
+        <v>38152000.0</v>
+      </c>
+      <c r="G40">
         <v>42215000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>43866000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>43118000.0</v>
       </c>
-      <c r="H40">
-[...2 lines deleted...]
-      <c r="I40">
+      <c r="J40">
+        <v>41154000.0</v>
+      </c>
+      <c r="K40">
         <v>51256000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>41575000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>36497000.0</v>
       </c>
-      <c r="L40">
-[...2 lines deleted...]
-      <c r="M40">
+      <c r="N40">
+        <v>41293000.0</v>
+      </c>
+      <c r="O40">
         <v>43238000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>41686000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>34168000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>29053000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>29930000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>29740000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>23940000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>22754999.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>19038000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>17598000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>10540000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>9110000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>9827000.0</v>
       </c>
-      <c r="Z40"/>
-      <c r="AA40"/>
       <c r="AB40"/>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40"/>
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>2376000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>3473000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>1225000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>1325000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>1548000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>1622000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>1670000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>2776000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>2918000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>2480000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2463000.0</v>
       </c>
       <c r="X41">
         <v>2463000.0</v>
       </c>
-      <c r="Y41"/>
-      <c r="Z41"/>
+      <c r="Y41">
+        <v>2463000.0</v>
+      </c>
+      <c r="Z41">
+        <v>2463000.0</v>
+      </c>
       <c r="AA41"/>
       <c r="AB41"/>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41"/>
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>1409466000.0</v>
+      </c>
+      <c r="C42">
+        <v>1407394000.0</v>
+      </c>
+      <c r="D42">
         <v>1408855000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1403912000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1397626000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1390952001.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1359589000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1349135000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1336416000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1323576000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1309696000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1295520000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1045568000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1031462000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>972111000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>961205000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>734996999.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>723593000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>702855000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>529019000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>519030000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>509339000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>501522000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>339160000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>205000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>15343000.0</v>
       </c>
-      <c r="Z42"/>
-[...1 lines deleted...]
-      <c r="AB42">
+      <c r="AB42"/>
+      <c r="AC42"/>
+      <c r="AD42">
         <v>7536000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:28">
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43"/>
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44"/>
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>31161000.0</v>
+      </c>
+      <c r="C45">
+        <v>31815000.0</v>
+      </c>
+      <c r="D45">
         <v>35776000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>36763000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>37513000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>41501000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>42376000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>42447000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>43810000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>44883000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>45689000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>6650000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>6880000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>7705000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>8027000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>8218000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>8480000.0</v>
       </c>
-      <c r="Q45"/>
-[...1 lines deleted...]
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>3446000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>3409000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>3619000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>471000.0</v>
       </c>
-      <c r="W45"/>
-      <c r="X45">
+      <c r="Y45"/>
+      <c r="Z45">
         <v>2795000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>2836000.0</v>
       </c>
-      <c r="Z45"/>
-      <c r="AA45"/>
       <c r="AB45"/>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45"/>
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>28248000.0</v>
+      </c>
+      <c r="C46">
+        <v>29041000.0</v>
+      </c>
+      <c r="D46">
         <v>33115000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>34262000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>35172000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>37227000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>38419000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>38811000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>40405000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>41735000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>42577000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>43234000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>44355000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>50078000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>50673000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>51523000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>52124000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>52839000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>5391000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>3446000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>3409000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>3619000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2396000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>2571000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>2795000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>2836000.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46"/>
       <c r="AB46"/>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46"/>
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>6650000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>6880000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>7705000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>8027000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>8218000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>8480000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>8148000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>5391000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>3446000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1508000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>3619000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>2396000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>2571000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>2795000.0</v>
       </c>
-      <c r="Y47"/>
-      <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47"/>
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-1226807000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1191455000.0</v>
+      </c>
+      <c r="D48">
         <v>-1156239000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-1129548000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-1102674000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1054395000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-1006923000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-966765000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-878488000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-888556000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-827639000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-772111000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-659584000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-596365000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-541394000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-486993000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-418636000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-359559000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-309500000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-305309000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-250735000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-200834000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-160531000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-125976000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-99119000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-82993000.0</v>
       </c>
-      <c r="Z48"/>
-      <c r="AA48"/>
       <c r="AB48"/>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48"/>
+      <c r="AD48"/>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-772111000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-659584000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-596365000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-541394000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-486993000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-418636000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-359559000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-309500000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-305309000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-250735000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-200834000.0</v>
       </c>
-      <c r="V49"/>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49"/>
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50"/>
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
-        <v>36708000.0</v>
+        <v>38651000.0</v>
       </c>
       <c r="C51">
-        <v>37690000.0</v>
+        <v>39577000.0</v>
       </c>
       <c r="D51">
-        <v>38651000.0</v>
+        <v>40457000.0</v>
       </c>
       <c r="E51">
+        <v>41317000.0</v>
+      </c>
+      <c r="F51">
+        <v>42160000.0</v>
+      </c>
+      <c r="G51">
         <v>42649000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>43266000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>44027000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>45355000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>45773000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>45691000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>46362000.0</v>
       </c>
-      <c r="L51">
-[...2 lines deleted...]
-      <c r="M51">
+      <c r="N51">
+        <v>47018000.0</v>
+      </c>
+      <c r="O51">
         <v>47328000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>2207000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1733000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>46247000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>45912000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>862000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>804000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1099000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1999000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>871000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>810000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>156744000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>2476000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51"/>
       <c r="AB51"/>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51"/>
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B52"/>
+        <v>59</v>
+      </c>
+      <c r="B52">
+        <v>4001000.0</v>
+      </c>
       <c r="C52">
+        <v>3873000.0</v>
+      </c>
+      <c r="D52">
+        <v>3749000.0</v>
+      </c>
+      <c r="E52">
         <v>3627000.0</v>
       </c>
-      <c r="D52"/>
-      <c r="E52">
+      <c r="F52">
+        <v>3509000.0</v>
+      </c>
+      <c r="G52">
         <v>3072000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>2809000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>2709000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>2739000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>2623000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>2425000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>2335000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>2247000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>2162000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>2207000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1733000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1269000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1453000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>862000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>804000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>1099000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>902000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>871000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>810000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>810000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>781000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52"/>
       <c r="AB52"/>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52"/>
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>179828000.0</v>
+      </c>
+      <c r="C53">
+        <v>209898000.0</v>
+      </c>
+      <c r="D53">
         <v>241625000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>265832000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>290524000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>337183000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>349932000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>389409000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>451368000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>454881000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>405886000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>286428000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>356239000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>394302000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>379175000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>400078000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>258797000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>280173000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>325984000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>201730000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>269385000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>283554000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>274884000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>137175000.0</v>
       </c>
-      <c r="X53"/>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53">
         <v>50308000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-    </row>
-    <row r="55" spans="1:28">
+      <c r="AC54"/>
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>253066000.0</v>
+      </c>
+      <c r="C55">
+        <v>288967000.0</v>
+      </c>
+      <c r="D55">
         <v>327250000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>351707000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>384021000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>430337000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>450661000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>491680000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>557479000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>562027000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>585715000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>621444000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>489342000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>553457000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>529193000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>567856000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>405677000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>472025000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>435081000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>283962000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>328353000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>365555000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>393233000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>257217000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>87629000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>88232000.0</v>
       </c>
-      <c r="Z55"/>
-      <c r="AA55"/>
       <c r="AB55"/>
-    </row>
-    <row r="56" spans="1:28">
+      <c r="AC55"/>
+      <c r="AD55"/>
+    </row>
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>218096000.0</v>
+      </c>
+      <c r="C56">
+        <v>253191000.0</v>
+      </c>
+      <c r="D56">
         <v>288302000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>311596000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>342882000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>386066000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>400270000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>439616000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>503806000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>496718000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>528264000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>563929000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>410226000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>451933000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>433890000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>467626000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>301282000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>350770000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>377565000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>259449000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>306354000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>345104000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>372736000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>238481000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>66009000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>68891000.0</v>
       </c>
-      <c r="Z56"/>
-[...1 lines deleted...]
-      <c r="AB56">
+      <c r="AB56"/>
+      <c r="AC56"/>
+      <c r="AD56">
         <v>25154000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>35236000.0</v>
+      </c>
+      <c r="C57">
+        <v>36559000.0</v>
+      </c>
+      <c r="D57">
         <v>37168000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>39022000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>49430000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>52725000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>54877000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>66692000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>54798000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>69367000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>58918000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>51759000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>56358000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>56647000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>54061000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>48636000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>43485000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>43944000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>39415000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>33577000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>32796999.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>28601000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>23906000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>15567000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>16939000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>14897000.0</v>
       </c>
-      <c r="Z57"/>
-      <c r="AA57"/>
       <c r="AB57"/>
-    </row>
-    <row r="58" spans="1:28">
+      <c r="AC57"/>
+      <c r="AD57"/>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>70386000.0</v>
+      </c>
+      <c r="C58">
+        <v>72763000.0</v>
+      </c>
+      <c r="D58">
         <v>74376000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>77212000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>88639000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>93151000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>96330000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>109099000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>98708000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>124636000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>103818000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>98162000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>103677000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>119433000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>100455000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>95033000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>90011000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>107543000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>41085000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>36353000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>35715000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>32178000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>27400000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>19292000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>176820000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>19811000.0</v>
       </c>
-      <c r="Z58"/>
-      <c r="AA58"/>
       <c r="AB58"/>
-    </row>
-    <row r="59" spans="1:28">
+      <c r="AC58"/>
+      <c r="AD58"/>
+    </row>
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-    </row>
-    <row r="60" spans="1:28">
+      <c r="AC59"/>
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>182680000.0</v>
+      </c>
+      <c r="C60">
+        <v>216204000.0</v>
+      </c>
+      <c r="D60">
         <v>252874000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>274495000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>295382000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>337186000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>354331000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>382581000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>458771000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>437284000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>481768000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>523140999.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>385487000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>433803000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>428504000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>472490000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>315298000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>363954000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>393432000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>223845000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>268386000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>308582000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>341055000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>213224000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>-95903000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>61600000.0</v>
       </c>
-      <c r="Z60"/>
-[...1 lines deleted...]
-      <c r="AB60">
+      <c r="AB60"/>
+      <c r="AC60"/>
+      <c r="AD60">
         <v>32306000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-    </row>
-    <row r="62" spans="1:28">
+      <c r="AC61"/>
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B2">
+        <v>739000.0</v>
+      </c>
+      <c r="C2">
         <v>1289000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1389000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1426000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>544000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>160000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>111000.0</v>
       </c>
-      <c r="H2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:8">
+      <c r="I2"/>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B3">
+        <v>739000.0</v>
+      </c>
+      <c r="C3">
         <v>1289000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1389000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1426000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>544000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>160000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>111000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>51491.0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B5">
+        <v>-145012000.0</v>
+      </c>
+      <c r="C5">
         <v>-187458000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-248988000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
+        <v>-235007000.0</v>
+      </c>
+      <c r="F5">
         <v>-207742000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-118787000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-46845000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-23783491.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B6">
+        <v>-144273000.0</v>
+      </c>
+      <c r="C6">
         <v>-186169000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-247599000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
+        <v>-233581000.0</v>
+      </c>
+      <c r="F6">
         <v>-207198000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-118627000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-46734000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-23732000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B9">
+        <v>-739000.0</v>
+      </c>
+      <c r="C9">
         <v>67425000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1389000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1426000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-544000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-160000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-111000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>14000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>-136618000.0</v>
+      </c>
+      <c r="C10">
         <v>-165690000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-292906000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-237582000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-166390000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-118104000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-46363000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-23428000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B11">
+        <v>442000.0</v>
+      </c>
+      <c r="C11">
         <v>177000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-601000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-469000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-297000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>444000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>15000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>2575000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>110047000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2233000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1197000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>498000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>355000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B14">
+        <v>0.0</v>
+      </c>
+      <c r="C14">
         <v>28000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>105000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-307000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-7368000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>24795000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6821000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7536000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>-137060000.0</v>
+      </c>
+      <c r="C15">
         <v>-165839000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-292191000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-236806000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-158725000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-117841000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-45663000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-21067000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-236806000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-158725000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-117841000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-45663000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-23432000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B17">
+        <v>-137060000.0</v>
+      </c>
+      <c r="C17">
         <v>-165867000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-286350000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-220831000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-164262000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-118548000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-46378000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-23432000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18">
         <v>498000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>355000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-16282000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>49751000.0</v>
       </c>
-      <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B21">
+        <v>-152808000.0</v>
+      </c>
+      <c r="C21">
         <v>-191194000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-299509000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-227287000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-216542000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-118787000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-46845000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-23783000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B23">
+        <v>152808000.0</v>
+      </c>
+      <c r="C23">
         <v>258619000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>299509000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>227287000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>216542000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>118787000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>46845000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>23797000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B25">
+        <v>739000.0</v>
+      </c>
+      <c r="C25">
         <v>1289000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1411000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1426000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>544000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>160000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>111000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>51000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B26">
+        <v>107295000.0</v>
+      </c>
+      <c r="C26">
         <v>167768000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>235158000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>172734000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>175601000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>84901000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>38386000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>18921000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>1389000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B28">
+        <v>37717000.0</v>
+      </c>
+      <c r="C28">
         <v>87115000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>59398000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>54553000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>40941000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>33886000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8459000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4876000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B29">
+        <v>442000.0</v>
+      </c>
+      <c r="C29">
         <v>177000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-826000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-469000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-297000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>444000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>15000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B30">
+        <v>152808000.0</v>
+      </c>
+      <c r="C30">
         <v>258619000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>299509000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>227287000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>216542000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>118787000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>46845000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>23797000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B31">
+        <v>16190000.0</v>
+      </c>
+      <c r="C31">
         <v>25504000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>6603000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-10295000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>50152000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>683000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>482000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>355000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B32">
+        <v>0.0</v>
+      </c>
+      <c r="C32">
         <v>67425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
+        <v>0.0</v>
+      </c>
+      <c r="I32">
         <v>14000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>92</v>
+      </c>
+      <c r="B2">
+        <v>151000.0</v>
+      </c>
       <c r="C2">
+        <v>157000.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>160000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>262000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>317000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>321000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>327000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>324000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>337000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>348000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>344000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>360000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>359000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>375000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>348000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>344000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>209000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>137000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>119000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>79000.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2"/>
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B3">
+        <v>151000.0</v>
+      </c>
+      <c r="C3">
+        <v>157000.0</v>
+      </c>
+      <c r="D3">
         <v>160000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>160000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>262000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>317000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>321000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>326999.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>324000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>337000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>348000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>344000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>360000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>359000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>375000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>348000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>344000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>209000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>137000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>119000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>79000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>33000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>51000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>38000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>38000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>41000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>25000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>24000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>21000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B5">
+        <v>-35232000.0</v>
+      </c>
+      <c r="C5">
+        <v>-34774000.0</v>
+      </c>
+      <c r="D5">
         <v>-26691000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-34906000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-37827000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-46113000.0</v>
       </c>
-      <c r="F5">
-[...4 lines deleted...]
-      </c>
       <c r="H5">
-        <v>-24765000.0</v>
+        <v>-40185000.0</v>
       </c>
       <c r="I5">
-        <v>-67922000.0</v>
+        <v>-88011000.0</v>
       </c>
       <c r="J5">
-        <v>-62718000.0</v>
+        <v>10183000.0</v>
       </c>
       <c r="K5">
+        <v>-61074000.0</v>
+      </c>
+      <c r="L5">
+        <v>-55509000.0</v>
+      </c>
+      <c r="M5">
         <v>-58348000.0</v>
       </c>
-      <c r="L5">
-[...4 lines deleted...]
-      </c>
       <c r="N5">
-        <v>-54193000.0</v>
+        <v>-63154000.0</v>
       </c>
       <c r="O5">
-        <v>-63461000.0</v>
+        <v>-54999000.0</v>
       </c>
       <c r="P5">
-        <v>-57879000.0</v>
+        <v>-54659000.0</v>
       </c>
       <c r="Q5">
+        <v>-68375000.0</v>
+      </c>
+      <c r="R5">
+        <v>-59204000.0</v>
+      </c>
+      <c r="S5">
         <v>-38193000.0</v>
       </c>
-      <c r="R5">
-[...4 lines deleted...]
-      </c>
       <c r="T5">
+        <v>-11189000.0</v>
+      </c>
+      <c r="U5">
+        <v>-55017000.0</v>
+      </c>
+      <c r="V5">
         <v>-50347000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-40245000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-34767000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-27376000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-16399000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-14905000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-12583000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-10635000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-8722000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B6">
+        <v>-35081000.0</v>
+      </c>
+      <c r="C6">
+        <v>-34617000.0</v>
+      </c>
+      <c r="D6">
         <v>-26531000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-34746000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-37565000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-45796000.0</v>
       </c>
-      <c r="F6">
-[...4 lines deleted...]
-      </c>
       <c r="H6">
-        <v>-24441000.0</v>
+        <v>-39864000.0</v>
       </c>
       <c r="I6">
-        <v>-67585000.0</v>
+        <v>-87684001.0</v>
       </c>
       <c r="J6">
-        <v>-62370000.0</v>
+        <v>10507000.0</v>
       </c>
       <c r="K6">
+        <v>-60737000.0</v>
+      </c>
+      <c r="L6">
+        <v>-55161000.0</v>
+      </c>
+      <c r="M6">
         <v>-58004000.0</v>
       </c>
-      <c r="L6">
-[...4 lines deleted...]
-      </c>
       <c r="N6">
-        <v>-53818000.0</v>
+        <v>-62794000.0</v>
       </c>
       <c r="O6">
-        <v>-63113000.0</v>
+        <v>-54640000.0</v>
       </c>
       <c r="P6">
-        <v>-57535000.0</v>
+        <v>-54284000.0</v>
       </c>
       <c r="Q6">
+        <v>-68027000.0</v>
+      </c>
+      <c r="R6">
+        <v>-58860000.0</v>
+      </c>
+      <c r="S6">
         <v>-37984000.0</v>
       </c>
-      <c r="R6">
-[...4 lines deleted...]
-      </c>
       <c r="T6">
+        <v>-11052000.0</v>
+      </c>
+      <c r="U6">
+        <v>-54898000.0</v>
+      </c>
+      <c r="V6">
         <v>-50268000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-40212000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-34716000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-27338000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-16361000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-14864000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-12558000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-10611000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-8701000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7"/>
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>99</v>
+      </c>
+      <c r="B9">
+        <v>-151000.0</v>
+      </c>
       <c r="C9">
+        <v>-157000.0</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9">
         <v>-160000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-262000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>26865000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-321000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-327000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>40236000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1767000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-348000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-344000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-360000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-359000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-375000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-348000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-344000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-209000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-137000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-119000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-79000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9"/>
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>-35232000.0</v>
+      </c>
+      <c r="C10">
+        <v>-34774000.0</v>
+      </c>
+      <c r="D10">
         <v>-26691000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-26874000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-48279000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-47677000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-40185000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-88011000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>10183000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-61074000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-55509000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-113169000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-63154000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-55344000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-54659000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-68375000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-59204000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-49936000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-11189000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-55017000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-50248000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-39930000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-34647000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-27292000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-16235000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-14546000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-12571000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-10586000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-8660000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-      <c r="C11"/>
+        <v>101</v>
+      </c>
+      <c r="B11">
+        <v>120000.0</v>
+      </c>
+      <c r="C11">
+        <v>442000.0</v>
+      </c>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11">
         <v>-205000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-27000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>266000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>143000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-135000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>31000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-605000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>108000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-360000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-159000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>17000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>33000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>159000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-697000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>45000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>196000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>426000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>18000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-435000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-109000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-538000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>11000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
         <v>5951000.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>5951000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>345000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>365095.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>4455000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>739000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1795000.0</v>
       </c>
-      <c r="R12"/>
-[...1 lines deleted...]
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12">
         <v>143000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>164000.0</v>
       </c>
-      <c r="V12"/>
-[...1 lines deleted...]
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12">
         <v>164000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12"/>
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
-      <c r="T13">
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13">
         <v>143000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>164000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13"/>
       <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13">
         <v>74000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
+        <v>0.0</v>
+      </c>
+      <c r="I14">
+        <v>0.0</v>
+      </c>
+      <c r="J14">
         <v>28000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>22000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>12000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>37000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-43000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-13000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-99000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-35000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-160000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-36000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-6301000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>23764000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-543000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>24795000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>24778000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>24701000.0</v>
       </c>
-      <c r="X14">
-[...2 lines deleted...]
-      <c r="Y14"/>
       <c r="Z14">
         <v>6712000.0</v>
       </c>
-      <c r="AA14">
-[...1 lines deleted...]
-      </c>
+      <c r="AA14"/>
       <c r="AB14">
         <v>6712000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14">
+        <v>6712000.0</v>
+      </c>
+      <c r="AD14">
+        <v>6712000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>-35352000.0</v>
+      </c>
+      <c r="C15">
+        <v>-35216000.0</v>
+      </c>
+      <c r="D15">
         <v>-26691000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-26874000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-48279000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-47472000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-40158000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-88277000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>10068000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-60917000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-55528000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-112527000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-63219000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-54971000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-54401000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-68357000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-59077000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-50059000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-4191000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-54574000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-49901000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-40303000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-34555000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-26857000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-16126000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-14506000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-12344000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-10470000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-8343000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-112527000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-63219000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-54971000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-54401000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-68357000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-59077000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-50059000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-4191000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-54574000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-49901000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-40303000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-34555000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-26857000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-16126000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>-12344000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-10470000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-8343000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B17">
+        <v>-35352000.0</v>
+      </c>
+      <c r="C17">
+        <v>-35216000.0</v>
+      </c>
+      <c r="D17">
         <v>-26691000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-26874000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-48279000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-47472000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-40158000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-88277000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>10040000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-60939000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-55540000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-112564000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-60952000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-48162000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-52129000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-63054000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-57486000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-48264000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-10492000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-55062000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-50444000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-40356000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-34665000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-27292000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-16235000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-14546000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-12572000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-10597000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-8663000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18">
         <v>143000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18"/>
       <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18">
         <v>164000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18">
         <v>74000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>-13704000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-2310000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-6822000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-2371000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-5338000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1751000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-2144000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>51681000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>115000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>99000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19"/>
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B21">
+        <v>-37855000.0</v>
+      </c>
+      <c r="C21">
+        <v>-37393000.0</v>
+      </c>
+      <c r="D21">
         <v>-33734000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-36058000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-45623000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-49849000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-51432000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-65147999.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-24765000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-67922000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-62718000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-103916000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-64953000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-51754000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-54193000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-63461000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-57879000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-48193000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-62870000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-55132000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-50347000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-40245000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-34767000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-27376000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-16399000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-14905000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-12583000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-10635000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-8722000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22"/>
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B23">
+        <v>37855000.0</v>
+      </c>
+      <c r="C23">
+        <v>37393000.0</v>
+      </c>
+      <c r="D23">
         <v>33734000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>36058000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>45623000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>76714000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>51432000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>65147999.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>65325000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>67922000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>62718000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>103916000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>64953000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>51754000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>54193000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>63461000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>57879000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>48193000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>62870000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>55132000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>50347000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>40245000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>34767000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>27376000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>16399000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>14905000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>12583000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>10635000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>8722000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B25">
+        <v>151000.0</v>
+      </c>
+      <c r="C25">
+        <v>157000.0</v>
+      </c>
+      <c r="D25">
         <v>160000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>160000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>262000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>317000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>321000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>327000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>324000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>337000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>348000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>344000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>360000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>359000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>375000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>348000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>344000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>209000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>137000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>119000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>79000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>33000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>51000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>38000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>38000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>41000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>25000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>24000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>21000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B26">
+        <v>28716000.0</v>
+      </c>
+      <c r="C26">
+        <v>29488000.0</v>
+      </c>
+      <c r="D26">
         <v>22950000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>27610000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>27247000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>32973000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>36824000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>48386000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>49585000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>51557000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>46765000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>42684000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>48584000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>40616000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>42181000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>43825000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>46112000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>38439000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>53998000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>44770000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>38394000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>29521000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>24670000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>17452000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>13258000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>11869000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>10739000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>8689000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>7089000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>117</v>
+      </c>
+      <c r="B27">
+        <v>151000.0</v>
+      </c>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
         <v>327001.0</v>
       </c>
-      <c r="H27">
-[...2 lines deleted...]
-      <c r="I27">
+      <c r="J27">
+        <v>324000.0</v>
+      </c>
+      <c r="K27">
         <v>337000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27"/>
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B28">
+        <v>9139000.0</v>
+      </c>
+      <c r="C28">
+        <v>7905000.0</v>
+      </c>
+      <c r="D28">
         <v>10784000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>7296000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>10580000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>40005000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>14608000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>16762000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>15740000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>16364999.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>15953000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>15664000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>16369000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>11138000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>12012000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>19636000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>11767000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>9754000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>8872000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>10362000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>11953000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>10724000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>10097000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>9924000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3141000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3036000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1844000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1946000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1633000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B29">
-        <v>0.0</v>
+        <v>120000.0</v>
       </c>
       <c r="C29">
-        <v>0.0</v>
+        <v>442000.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
         <v>-205000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-27000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>266000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>143000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-135000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>31000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-605000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>108000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-360000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-159000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>17000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>33000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>159000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-697000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>45000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>196000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>426000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>18000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
+        <v>0.0</v>
+      </c>
+      <c r="AA29">
+        <v>0.0</v>
+      </c>
+      <c r="AB29">
         <v>1000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>11000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B30">
+        <v>37704000.0</v>
+      </c>
+      <c r="C30">
+        <v>37393000.0</v>
+      </c>
+      <c r="D30">
         <v>33734000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>36058000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>45623000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>76714000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>51432000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>65147999.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>65001000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>67922000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>62718000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>103916000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>64953000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>51754000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>54193000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>63461000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>57879000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>48193000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>62870000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>55132000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>50347000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>40245000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>34767000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>27376000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>16399000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>14905000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>12583000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>10635000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>8722000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B31">
+        <v>2623000.0</v>
+      </c>
+      <c r="C31">
+        <v>2619000.0</v>
+      </c>
+      <c r="D31">
         <v>7043000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>9184000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-2656000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>2172000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>11247000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-22863001.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>34948000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>6848000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>7209000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-9253000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>1799000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-3590000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-466000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-4914000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1325000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-1743000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>51681000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>115000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>99000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>315000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>120000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>84000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>164000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>359000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>12000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>49000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>62000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
-        <v>26865000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
+        <v>26865000.0</v>
+      </c>
+      <c r="H32">
         <v>0.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
+        <v>0.0</v>
+      </c>
+      <c r="J32">
         <v>40560000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>2104000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
+        <v>0.0</v>
+      </c>
+      <c r="AC32">
+        <v>0.0</v>
+      </c>
+      <c r="AD32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>36528000.0</v>
+      </c>
+      <c r="C2">
         <v>30719000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>45696000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>62584000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>56271000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>67489000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>25154000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>40160000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>221000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>583000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2548000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6107000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>758000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>352000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>227000</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-16888000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>6313000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>-11218000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-2275000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-50164000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-6186000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>2094000.0</v>
+      </c>
+      <c r="C6">
         <v>5809000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-14977000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-16888000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6313000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-11218000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>42335000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-15006000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B7">
+        <v>-9122000.0</v>
+      </c>
+      <c r="C7">
         <v>-16540000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5864000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>13252000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>16605000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7844000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6507000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1178000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>413000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-277000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>5000000.0</v>
+      </c>
+      <c r="C9">
         <v>-5000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>0.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>108000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>413000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-277000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>777000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-254000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>881000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-5519000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1508000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1861000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>15527000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>13916000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>14307000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>7123000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>977000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>62409000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>46383000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>23012000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-98000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>308000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-2275000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2228000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-6186000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-1393000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-1901000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>739000.0</v>
+      </c>
+      <c r="C14">
         <v>1289000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1389000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1426000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>544000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>160000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>111000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>51000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>38622000.0</v>
+      </c>
+      <c r="C16">
         <v>36528000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>30719000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>45696000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>62584000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>56271000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>67489000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>25154000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>-125247000.0</v>
+      </c>
+      <c r="C18">
         <v>-171081000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-208405000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-166299000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-160200000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-87583000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-39495000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-24478000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B19">
+        <v>130925000.0</v>
+      </c>
+      <c r="C19">
         <v>176561000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-14292000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-111632000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>2312000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-284832000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-352000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-227000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:8">
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B20">
+        <v>5694000.0</v>
+      </c>
+      <c r="C20">
         <v>349000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>287044000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>261043000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>179667000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>342015000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>81876000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>9472000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:8">
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B22">
+        <v>-137060000.0</v>
+      </c>
+      <c r="C22">
         <v>-165867000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-292191000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-237113000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-166093000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-118548000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-46378000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-23432000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>143</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-241000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-44458000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-114180000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1146000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>32652000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>81830000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>9456000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B24">
+        <v>698000.0</v>
+      </c>
+      <c r="C24">
         <v>65000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-111632.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-12008.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-18424000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>-526000.0</v>
+      </c>
+      <c r="C25">
         <v>-57011000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>23147000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12613000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-38376000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>556000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-7776000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2365000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>146</v>
+      </c>
+      <c r="B26">
+        <v>-9976000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>261043000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1146.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>346211000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>81876000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>9472000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B27">
+        <v>20722000.0</v>
+      </c>
+      <c r="C27">
         <v>67269000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>54822000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>46840000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>35737000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>23146000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>617000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>308000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>-4282000.0</v>
+      </c>
+      <c r="C28">
         <v>108000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>237303000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>261043000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>178521000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>360439000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>81830000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9472000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>-125247000.0</v>
+      </c>
+      <c r="C29">
         <v>-170860000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-207822000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-163751000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-154093000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-86825000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-39143000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-24251000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>131623000.0</v>
+      </c>
+      <c r="C30">
         <v>176561000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-44458000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-114180000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-18115000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-284832000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-352000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-227000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:28">
+      <c r="AC1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>35995000.0</v>
+      </c>
+      <c r="C2">
+        <v>41699000.0</v>
+      </c>
+      <c r="D2">
         <v>40226000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>44556000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>36528000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>43947000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>36976000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>37616000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>28038000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>110751000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>269185000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>38907000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>45696000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>45178000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>57770000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>33442000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>62584000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>41050000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>52434000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>32260000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>54951000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>93872000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>96427000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>63650000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>67489000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>80769000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>8981000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>16107000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>25154000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>34000</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
         <v>181000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>40000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>173000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>91000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>319000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>209000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>160000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1660000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>278000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>450000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2191000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2661000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>819000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>436000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>661000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>41000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>25000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>31000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>36000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>107000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>168000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>41000</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>230278000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-6789000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>518000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-12592000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>24328000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-29142000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>18513000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-8363000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>20174000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-24011000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4"/>
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>14275000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-2608000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1063000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>3173000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-1612000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-2773000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>657000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-47151000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-3095000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-575000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5"/>
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>-4065000.0</v>
+      </c>
+      <c r="C6">
+        <v>-3077000.0</v>
+      </c>
+      <c r="D6">
         <v>1473000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-4330000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>8028000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-7419000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>4344000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-640000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>9578000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-82713000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-155807000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>230278000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-6789000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>518000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-12592000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>24328000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-29142000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>18907000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-8363000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>20174000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-25955000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-37601000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-2555000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>32366000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-3428000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-13280000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>71788000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-7126000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-9047000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B7">
+        <v>-728000.0</v>
+      </c>
+      <c r="C7">
+        <v>-1378000.0</v>
+      </c>
+      <c r="D7">
         <v>-1170000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-8328000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1754000.0</v>
       </c>
-      <c r="E7">
-[...2 lines deleted...]
-      <c r="F7">
+      <c r="G7">
+        <v>-4514000.0</v>
+      </c>
+      <c r="H7">
         <v>-7258000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>14099000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-16305000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>10268000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>4779000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-5164000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-4019000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>3983000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>9629000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2987000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-3273000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2367000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>12610000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-1321000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>2901000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>4730000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>6642000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-2525000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1003000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>1102000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>2404000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>3494000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-493000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8">
         <v>4000.0</v>
       </c>
-      <c r="O8"/>
-[...1 lines deleted...]
-      <c r="Q8">
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8">
         <v>104000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-103000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>243000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>169000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8"/>
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-      <c r="C9">
+        <v>130</v>
+      </c>
+      <c r="B9">
         <v>0.0</v>
       </c>
-      <c r="D9">
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
+        <v>0.0</v>
+      </c>
+      <c r="F9">
         <v>5000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-5000000.0</v>
       </c>
-      <c r="F9"/>
-      <c r="G9">
+      <c r="H9"/>
+      <c r="I9">
         <v>0.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>0.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9">
         <v>-4000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="P9">
         <v>4000.0</v>
       </c>
       <c r="Q9">
+        <v>4000.0</v>
+      </c>
+      <c r="R9">
+        <v>4000.0</v>
+      </c>
+      <c r="S9">
         <v>104000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-103000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>243000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>169000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-295000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-49000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>66000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-90000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>270000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>372000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>225000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>-815000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>5633000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-2580000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1357000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>265000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-988000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-3746000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1050000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-675000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-449000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-154000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-230000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-4394000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-1411000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>5050000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>6452000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>4599000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-574000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1606000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>7472000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1531000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>3307000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>5258000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>7837000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1159000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>53000.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11">
+      <c r="AA11"/>
+      <c r="AB11">
         <v>2454000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>3168000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-467000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>26286000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>20899000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>15789000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>12563000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>22159000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>11898000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>10302000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-42046000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>9663000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>9706000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>8183000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7298000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>7311000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>220000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>-73000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-6000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-191000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-770000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-770000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-1063000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3173000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-1612000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-2773000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>657000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>5241000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-3095000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-575000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-233000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-1146000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-3750000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-1057000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>-320000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-46000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-251000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>151000.0</v>
+      </c>
+      <c r="C14">
+        <v>157000.0</v>
+      </c>
+      <c r="D14">
         <v>160000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>160000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>262000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>317000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>321000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>327000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>324000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>337000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>348000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>344000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>360000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>359000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>375000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>348000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>344000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>209000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>137000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>119000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>79000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>33000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>51000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>38000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>38000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>41000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>25000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>24000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>21000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15"/>
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>31930000.0</v>
+      </c>
+      <c r="C16">
+        <v>38622000.0</v>
+      </c>
+      <c r="D16">
         <v>41699000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>40226000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>44556000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>36528000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>41320000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>36976000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>37616000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>28038000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>113378000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>269185000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>38907000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>45696000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>45178000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>57770000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>33442000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>59957000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>44071000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>52434000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>28996000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>56271000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>93872000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>96016000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>64061000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>67489000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>80769000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>8981000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>16107000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17"/>
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>-32990000.0</v>
+      </c>
+      <c r="C18">
+        <v>-30940000.0</v>
+      </c>
+      <c r="D18">
         <v>-26963000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-34708000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-32636000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-39702000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-44045000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-35320000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-52014000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-40772000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-38756000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-79594000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-49283000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-37489000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-34859000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-43305000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-50646000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-39212000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-36151000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-46932000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-37905000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-28018000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-20605000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-22058000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-16902000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-13227000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-10095000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-7126000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-9047000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B19">
+        <v>30048000.0</v>
+      </c>
+      <c r="C19">
+        <v>32320000.0</v>
+      </c>
+      <c r="D19">
         <v>28321000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>30378000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>40475000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>32283000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>48243000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>34490000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>61545000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-42060000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-117451000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>72932000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>42121000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-11734000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>21678000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-141822000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>20246000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>45458000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-124462000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>67422000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>13894000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-9650000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-137890000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-137236000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-137236000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-36000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-107000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-168000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-41000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B20">
+        <v>331000.0</v>
+      </c>
+      <c r="C20">
+        <v>5390000.0</v>
+      </c>
+      <c r="D20">
         <v>115000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>189000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>189000.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>92000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>9000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>248000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>309000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>236621000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>373000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>49741000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>589000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>209455000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>1258000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>13413000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>166254000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20"/>
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21">
         <v>-386000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21"/>
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B22">
+        <v>-35352000.0</v>
+      </c>
+      <c r="C22">
+        <v>-35216000.0</v>
+      </c>
+      <c r="D22">
         <v>-26691000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-26874000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-48279000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-47472000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-40158000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-88277000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>10068000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-60917000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-55540000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-112564000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-63262000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-54984000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-54500000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-68392000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-59237000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-50059000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-10492000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-55062000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-49901000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-40356000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-34665000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-26857000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-16235000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-14546000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-12572000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-10597000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-8663000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>143</v>
+      </c>
+      <c r="B23">
+        <v>-1454000.0</v>
+      </c>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23">
         <v>349000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>48243000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>34490000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-241000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>235442697.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>309000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>236621000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>373000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>49741.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>589.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>209455.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>19796000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-1146000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>386000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-386000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>13458000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-9650000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-137890000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>191660000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>13474000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-53000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>81883000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-168000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-41000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
-      <c r="C24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C24">
+        <v>-440000.0</v>
+      </c>
+      <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
+        <v>5000.0</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24">
         <v>65000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>65000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>61585000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-41887.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-117360.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>73251.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>42121.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-11734.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>21678.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-141822.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>20246000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>45458000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-14320000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>67422000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>13894000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>108236000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>29000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-137236000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24"/>
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>2973000.0</v>
+      </c>
+      <c r="C25">
+        <v>2375000.0</v>
+      </c>
+      <c r="D25">
         <v>-4090000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-5952000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>7141000.0</v>
       </c>
-      <c r="E25">
-[...2 lines deleted...]
-      <c r="F25">
+      <c r="G25">
+        <v>-19396000.0</v>
+      </c>
+      <c r="H25">
         <v>-7312000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>26001000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-58894000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>9713000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-2119000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>25523000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4002000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>4470000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1105000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>5192000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1897000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>10477000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-43401000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>232000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>9437000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>332000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>159000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>7311000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-109000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-40000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-228000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-127000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-320000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
+        <v>241000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26">
         <v>-241000.0</v>
       </c>
-      <c r="I26"/>
-[...1 lines deleted...]
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>236621000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>373000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>49741000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>589000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>209455000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1258000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>13413000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>166184000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>70000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26"/>
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B27">
+        <v>3197000.0</v>
+      </c>
+      <c r="C27">
+        <v>3122000.0</v>
+      </c>
+      <c r="D27">
         <v>4828000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>6286000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>6486000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>31363000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>10362000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>12711000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>12833000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>13880000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>13867000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>13342000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>13733000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>9612000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>10317000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>16764000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>10147000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>8471000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>7656000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>9919000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>9691000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>7887000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>7249000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>7681000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>329000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>212000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>155000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>121000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>129000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>-1123000.0</v>
+      </c>
+      <c r="C28">
+        <v>-4586000.0</v>
+      </c>
+      <c r="D28">
         <v>115000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>189000.0</v>
       </c>
       <c r="E28">
         <v>0.0</v>
       </c>
       <c r="F28">
+        <v>189000.0</v>
+      </c>
+      <c r="G28">
+        <v>0.0</v>
+      </c>
+      <c r="H28">
         <v>92000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>9000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>7000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>309000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>236621000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>373000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>49741000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>589000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>209455000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1258000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>12267000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>166570000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-316000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-594000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-594000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>155899000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>173236000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>13474000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-53000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>81883000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>0.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>0.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>-32956000.0</v>
+      </c>
+      <c r="C29">
+        <v>-30940000.0</v>
+      </c>
+      <c r="D29">
         <v>-26963000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-34708000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-32636000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-39702000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-44045000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-35139000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-51974000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-40599000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-38665000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-79275000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-49283000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-37329000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-33199000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-43027000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-50196000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-37021000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-33490000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-46113000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-37469000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-27357000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-20564000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-22033000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-16871000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-13191000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-9988000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-6958000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-9006000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>30014000.0</v>
+      </c>
+      <c r="C30">
+        <v>32449000.0</v>
+      </c>
+      <c r="D30">
         <v>28321000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>30378000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>40475000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>32283000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>48243000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>34490000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>61545000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-42060000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-117451000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>72932000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>42121000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-11894000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>20018000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-142100000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>19796000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>43267000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-141443000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>66603000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>13458000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-9650000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-137890000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-118837000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-31000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-36000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-107000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-168000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-41000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>