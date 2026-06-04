--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1063,79 +1066,83 @@
       </c>
       <c r="L5">
         <v>-103620.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>17</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>19729000.0</v>
+      </c>
       <c r="C7">
         <v>21760000.0</v>
       </c>
       <c r="D7">
         <v>15151000.0</v>
       </c>
       <c r="E7">
         <v>20393000.0</v>
       </c>
       <c r="F7">
         <v>15540000.0</v>
       </c>
       <c r="G7">
         <v>18598000.0</v>
       </c>
       <c r="H7">
         <v>15328000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>18</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>7000.0</v>
+      </c>
       <c r="C8">
         <v>7000.0</v>
       </c>
       <c r="D8">
         <v>6000.0</v>
       </c>
       <c r="E8">
         <v>6000.0</v>
       </c>
       <c r="F8">
         <v>6000.0</v>
       </c>
       <c r="G8">
         <v>5000.0</v>
       </c>
       <c r="H8">
         <v>4000.0</v>
       </c>
       <c r="I8">
         <v>3481.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
@@ -1671,51 +1678,53 @@
         <v>-948560000.0</v>
       </c>
       <c r="G28">
         <v>-423518000.0</v>
       </c>
       <c r="H28">
         <v>-54154000.0</v>
       </c>
       <c r="I28">
         <v>-59308991.0</v>
       </c>
       <c r="J28">
         <v>-229660148.0</v>
       </c>
       <c r="K28">
         <v>-83948770.0</v>
       </c>
       <c r="L28">
         <v>-13160696.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
         <v>39</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>920030000.0</v>
+      </c>
       <c r="C29">
         <v>972609000.0</v>
       </c>
       <c r="D29">
         <v>796118000.0</v>
       </c>
       <c r="E29">
         <v>1045595000.0</v>
       </c>
       <c r="F29">
         <v>1379956000.0</v>
       </c>
       <c r="G29">
         <v>1169345000.0</v>
       </c>
       <c r="H29">
         <v>301110000.0</v>
       </c>
       <c r="I29">
         <v>254724329.0</v>
       </c>
       <c r="J29">
         <v>235170960.0</v>
       </c>
       <c r="K29"/>
@@ -1767,51 +1776,53 @@
         <v>1370297000.0</v>
       </c>
       <c r="G31">
         <v>1159905000.0</v>
       </c>
       <c r="H31">
         <v>285857000.0</v>
       </c>
       <c r="I31">
         <v>250760000.0</v>
       </c>
       <c r="J31">
         <v>235150871.0</v>
       </c>
       <c r="K31">
         <v>-51558749.0</v>
       </c>
       <c r="L31">
         <v>-18372428.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
         <v>42</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>603120000.0</v>
+      </c>
       <c r="C32">
         <v>751095000.0</v>
       </c>
       <c r="D32">
         <v>736539000.0</v>
       </c>
       <c r="E32">
         <v>984494000.0</v>
       </c>
       <c r="F32">
         <v>1307980000.0</v>
       </c>
       <c r="G32">
         <v>1117993000.0</v>
       </c>
       <c r="H32">
         <v>245829000.0</v>
       </c>
       <c r="I32">
         <v>220302903.0</v>
       </c>
       <c r="J32">
         <v>218545510.0</v>
       </c>
       <c r="K32"/>
@@ -2159,51 +2170,53 @@
     </row>
     <row r="44" spans="1:12">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44">
         <v>134507000.0</v>
       </c>
       <c r="L44">
         <v>28307000.0</v>
       </c>
     </row>
     <row r="45" spans="1:12">
       <c r="A45" t="s">
         <v>55</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>108704000.0</v>
+      </c>
       <c r="C45">
         <v>106595000.0</v>
       </c>
       <c r="D45">
         <v>98825000.0</v>
       </c>
       <c r="E45">
         <v>78771000.0</v>
       </c>
       <c r="F45">
         <v>58280000.0</v>
       </c>
       <c r="G45">
         <v>46863000.0</v>
       </c>
       <c r="H45">
         <v>36864333.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45">
         <v>1246058.0</v>
       </c>
       <c r="L45">
         <v>707584.0</v>
@@ -2315,51 +2328,53 @@
       </c>
       <c r="L48">
         <v>-22655225.0</v>
       </c>
     </row>
     <row r="49" spans="1:12">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
     </row>
     <row r="50" spans="1:12">
       <c r="A50" t="s">
         <v>60</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>204530000.0</v>
+      </c>
       <c r="C50">
         <v>131711000.0</v>
       </c>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50">
         <v>6450000.0</v>
       </c>
       <c r="I50">
         <v>3642616.0</v>
       </c>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
     </row>
     <row r="51" spans="1:12">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
         <v>224259000.0</v>
       </c>
       <c r="C51">
@@ -2706,5594 +2721,5740 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP62"/>
+  <dimension ref="A1:AQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AN1" t="s">
         <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:42">
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
+        <v>126169000.0</v>
+      </c>
+      <c r="C2">
         <v>141608000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>99706000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>107357000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>103017000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>100906000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>120652000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>127344000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>88121000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>112991000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>55020000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>67031000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>66361000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>65974000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>90112000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>108443000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>98161000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>126163000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>51406000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>125621000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>41415000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62641000.0</v>
       </c>
       <c r="W2">
         <v>62641000.0</v>
       </c>
       <c r="X2">
+        <v>62641000.0</v>
+      </c>
+      <c r="Y2">
         <v>32392000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>22659600.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>22660000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>20456435.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27725527.0</v>
       </c>
       <c r="AC2">
         <v>27725527.0</v>
       </c>
       <c r="AD2">
+        <v>27725527.0</v>
+      </c>
+      <c r="AE2">
         <v>37432000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>37432035.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5726571.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8967685.0</v>
       </c>
       <c r="AH2">
         <v>8967685.0</v>
       </c>
       <c r="AI2">
         <v>8967685.0</v>
       </c>
       <c r="AJ2">
-        <v>3971317.0</v>
+        <v>8967685.0</v>
       </c>
       <c r="AK2">
         <v>3971317.0</v>
       </c>
       <c r="AL2">
-        <v>523337.0</v>
+        <v>3971317.0</v>
       </c>
       <c r="AM2">
         <v>523337.0</v>
       </c>
-      <c r="AN2"/>
+      <c r="AN2">
+        <v>523337.0</v>
+      </c>
       <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>1453000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:42">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
-    </row>
-    <row r="4" spans="1:42">
+      <c r="AQ3"/>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
+        <v>15105000.0</v>
+      </c>
+      <c r="C5">
         <v>29697000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>39645000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>46348000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>49303000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>50515000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>28270000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>42773000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>39168000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>37626000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>47952000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>52180000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>17272000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>25685000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>39549000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>4487000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-25838000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-23645000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-15124000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-16865000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-11624000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-14524000.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>6986000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>294660000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4620000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>6970210.0</v>
       </c>
-      <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-2207919.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2661729.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
-      <c r="AG5">
-[...1 lines deleted...]
-      </c>
+      <c r="AG5"/>
       <c r="AH5">
         <v>449908.0</v>
       </c>
       <c r="AI5">
+        <v>449908.0</v>
+      </c>
+      <c r="AJ5">
         <v>449890.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-321958.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-321965.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-698532.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-698537.0</v>
       </c>
-      <c r="AN5"/>
-      <c r="AO5">
+      <c r="AO5"/>
+      <c r="AP5">
         <v>-18369903.0</v>
       </c>
-      <c r="AP5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:42">
+      <c r="AQ5"/>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
-    </row>
-    <row r="7" spans="1:42">
+      <c r="AQ6"/>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
         <v>17</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>18090000.0</v>
+      </c>
       <c r="C7">
+        <v>19729000.0</v>
+      </c>
+      <c r="D7">
         <v>16336000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>16891000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>18893000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>21760000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>12698000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>13384000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>15076000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>15151000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>16694000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>19054000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>20297000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>20393000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>20872000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>19784000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>17894000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>15540000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>16964000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>18339000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>17909000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>18598000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7">
         <v>14632000.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7">
         <v>15328000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>14492168.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>7545661.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
         <v>18</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>7000.0</v>
+      </c>
       <c r="C8">
         <v>7000.0</v>
       </c>
       <c r="D8">
         <v>7000.0</v>
       </c>
       <c r="E8">
         <v>7000.0</v>
       </c>
       <c r="F8">
         <v>7000.0</v>
       </c>
       <c r="G8">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="H8">
         <v>6000.0</v>
       </c>
       <c r="I8">
         <v>6000.0</v>
       </c>
       <c r="J8">
         <v>6000.0</v>
       </c>
       <c r="K8">
         <v>6000.0</v>
       </c>
       <c r="L8">
         <v>6000.0</v>
       </c>
       <c r="M8">
         <v>6000.0</v>
       </c>
       <c r="N8">
         <v>6000.0</v>
       </c>
       <c r="O8">
         <v>6000.0</v>
       </c>
       <c r="P8">
         <v>6000.0</v>
       </c>
       <c r="Q8">
         <v>6000.0</v>
       </c>
       <c r="R8">
         <v>6000.0</v>
       </c>
       <c r="S8">
         <v>6000.0</v>
       </c>
       <c r="T8">
         <v>6000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>6000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>734734000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>728405890.0</v>
       </c>
-      <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>498043010.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-      <c r="AH9">
+      <c r="AH9"/>
+      <c r="AI9">
         <v>345269690.0</v>
       </c>
-      <c r="AI9"/>
-      <c r="AJ9">
+      <c r="AJ9"/>
+      <c r="AK9">
         <v>13756670.0</v>
       </c>
-      <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9"/>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>651316000.0</v>
+      </c>
+      <c r="C10">
         <v>679573000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>717155000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>732159000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>757263000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>449667000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>616086000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>630048000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>650780000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>790151000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>788806000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>859155000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>879844000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1008470000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1119476000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>680820000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>846957000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>964100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1398498000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1766573000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1013420000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>442116000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>258604000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-275932000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>75932000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>68707541.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91602489.0</v>
       </c>
       <c r="AC10">
         <v>91602489.0</v>
       </c>
       <c r="AD10">
-        <v>62951607.0</v>
+        <v>91602489.0</v>
       </c>
       <c r="AE10">
         <v>62951607.0</v>
       </c>
       <c r="AF10">
+        <v>62951607.0</v>
+      </c>
+      <c r="AG10">
         <v>127715473.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>229660148.0</v>
       </c>
       <c r="AH10">
         <v>229660148.0</v>
       </c>
       <c r="AI10">
         <v>229660148.0</v>
       </c>
       <c r="AJ10">
-        <v>92562012.0</v>
+        <v>229660148.0</v>
       </c>
       <c r="AK10">
         <v>92562012.0</v>
       </c>
       <c r="AL10">
-        <v>83948770.0</v>
+        <v>92562012.0</v>
       </c>
       <c r="AM10">
         <v>83948770.0</v>
       </c>
-      <c r="AN10"/>
-      <c r="AO10">
+      <c r="AN10">
+        <v>83948770.0</v>
+      </c>
+      <c r="AO10"/>
+      <c r="AP10">
         <v>-13160696.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>13161000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11"/>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
+        <v>661316000.0</v>
+      </c>
+      <c r="C12">
         <v>689573000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>717155000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>732159000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>757263000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>779667000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>616086000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>630048000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>650780000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>806451000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>820406000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>874655000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>930394000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1008470000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1119476000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1256094000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1312231000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1409100000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1568498000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1766573000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1013420000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1186792000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>463604000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275932000.0</v>
       </c>
       <c r="Z12">
         <v>275932000.0</v>
       </c>
       <c r="AA12">
+        <v>275932000.0</v>
+      </c>
+      <c r="AB12">
         <v>320307541.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>393202489.0</v>
       </c>
       <c r="AC12">
         <v>393202489.0</v>
       </c>
       <c r="AD12">
+        <v>393202489.0</v>
+      </c>
+      <c r="AE12">
         <v>263301607.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>177715473.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>229660148.0</v>
       </c>
       <c r="AH12">
         <v>229660148.0</v>
       </c>
       <c r="AI12">
         <v>229660148.0</v>
       </c>
       <c r="AJ12">
-        <v>92562012.0</v>
+        <v>229660148.0</v>
       </c>
       <c r="AK12">
         <v>92562012.0</v>
       </c>
       <c r="AL12">
-        <v>83948770.0</v>
+        <v>92562012.0</v>
       </c>
       <c r="AM12">
         <v>83948770.0</v>
       </c>
-      <c r="AN12"/>
-      <c r="AO12">
+      <c r="AN12">
+        <v>83948770.0</v>
+      </c>
+      <c r="AO12"/>
+      <c r="AP12">
         <v>13160696.0</v>
       </c>
-      <c r="AP12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:42">
+      <c r="AQ12"/>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
         <v>7000.0</v>
       </c>
       <c r="C13">
         <v>7000.0</v>
       </c>
       <c r="D13">
         <v>7000.0</v>
       </c>
       <c r="E13">
         <v>7000.0</v>
       </c>
       <c r="F13">
         <v>7000.0</v>
       </c>
       <c r="G13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="H13">
         <v>6000.0</v>
       </c>
       <c r="I13">
         <v>6000.0</v>
       </c>
       <c r="J13">
         <v>6000.0</v>
       </c>
       <c r="K13">
         <v>6000.0</v>
       </c>
       <c r="L13">
         <v>6000.0</v>
       </c>
       <c r="M13">
         <v>6000.0</v>
       </c>
       <c r="N13">
         <v>6000.0</v>
       </c>
       <c r="O13">
         <v>6000.0</v>
       </c>
       <c r="P13">
         <v>6000.0</v>
       </c>
       <c r="Q13">
         <v>6000.0</v>
       </c>
       <c r="R13">
         <v>6000.0</v>
       </c>
       <c r="S13">
         <v>6000.0</v>
       </c>
       <c r="T13">
         <v>6000.0</v>
       </c>
       <c r="U13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="V13">
         <v>5000.0</v>
       </c>
       <c r="W13">
         <v>5000.0</v>
       </c>
       <c r="X13">
+        <v>5000.0</v>
+      </c>
+      <c r="Y13">
         <v>4000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4094.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4065.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>393330118.0</v>
       </c>
       <c r="AC13">
         <v>393330118.0</v>
       </c>
       <c r="AD13">
-        <v>3481.0</v>
+        <v>393330118.0</v>
       </c>
       <c r="AE13">
         <v>3481.0</v>
       </c>
       <c r="AF13">
+        <v>3481.0</v>
+      </c>
+      <c r="AG13">
         <v>198931260.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2995.0</v>
       </c>
       <c r="AH13">
         <v>2995.0</v>
       </c>
       <c r="AI13">
         <v>2995.0</v>
       </c>
       <c r="AJ13">
-        <v>675.0</v>
+        <v>2995.0</v>
       </c>
       <c r="AK13">
         <v>675.0</v>
       </c>
       <c r="AL13">
-        <v>579.0</v>
+        <v>675.0</v>
       </c>
       <c r="AM13">
         <v>579.0</v>
       </c>
-      <c r="AN13"/>
+      <c r="AN13">
+        <v>579.0</v>
+      </c>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:42">
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
+        <v>110739059.0</v>
+      </c>
+      <c r="C14">
         <v>110605525.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>110207268.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>109193300.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>108083000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>101752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>975937700.0</v>
       </c>
       <c r="H14">
         <v>975937700.0</v>
       </c>
       <c r="I14">
+        <v>975937700.0</v>
+      </c>
+      <c r="J14">
         <v>973145700.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>970394800.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>968767700.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>964835900.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>961444700.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>959948800.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>959085900.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>957684800.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>955499000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>954439300.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>950354300.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>930455300.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>883749200.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>875276200.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>754366400.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>747385600.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>729565300.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>679103100.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>677279500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>609198400.0</v>
       </c>
       <c r="AC14">
         <v>609198400.0</v>
       </c>
       <c r="AD14">
+        <v>609198400.0</v>
+      </c>
+      <c r="AE14">
         <v>580332600.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>523226300.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>500416700.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3287552100.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3287547300.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>328754700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106300300.0</v>
       </c>
       <c r="AK14">
         <v>106300300.0</v>
       </c>
       <c r="AL14">
-        <v>96357300.0</v>
+        <v>106300300.0</v>
       </c>
       <c r="AM14">
         <v>96357300.0</v>
       </c>
       <c r="AN14">
-        <v>92423200.0</v>
+        <v>96357300.0</v>
       </c>
       <c r="AO14">
         <v>92423200.0</v>
       </c>
-      <c r="AP14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:42">
+      <c r="AP14">
+        <v>92423200.0</v>
+      </c>
+      <c r="AQ14"/>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="V15">
         <v>5000.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15">
+      <c r="W15">
+        <v>5000.0</v>
+      </c>
+      <c r="X15"/>
+      <c r="Y15">
         <v>4000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>4000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4065.0</v>
       </c>
-      <c r="AB15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC15"/>
       <c r="AD15">
         <v>3481.0</v>
       </c>
-      <c r="AE15"/>
+      <c r="AE15">
+        <v>3481.0</v>
+      </c>
       <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>2995.0</v>
       </c>
-      <c r="AI15"/>
-      <c r="AJ15">
+      <c r="AJ15"/>
+      <c r="AK15">
         <v>675.0</v>
       </c>
-      <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>579.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15"/>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16">
+        <v>28627000.0</v>
+      </c>
+      <c r="C16">
         <v>27333000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>28061000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>29233000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>25343000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>45382000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>77619000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>27686000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>28625000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>30968000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>21360000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>23205000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>24775000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>26896000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>56390000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>17487000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>46220000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3280000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>24747000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>10827000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2881000.0</v>
       </c>
       <c r="Z16">
         <v>2881000.0</v>
       </c>
-      <c r="AA16"/>
+      <c r="AA16">
+        <v>2881000.0</v>
+      </c>
       <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>2063942000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
-      <c r="AG16">
-[...1 lines deleted...]
-      </c>
+      <c r="AG16"/>
       <c r="AH16">
         <v>2394124000.0</v>
       </c>
-      <c r="AI16"/>
+      <c r="AI16">
+        <v>2394124000.0</v>
+      </c>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16"/>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...1 lines deleted...]
-      </c>
+      <c r="Y20"/>
       <c r="Z20">
         <v>-7655203.0</v>
       </c>
-      <c r="AA20"/>
+      <c r="AA20">
+        <v>-7655203.0</v>
+      </c>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21">
+        <v>75759000.0</v>
+      </c>
+      <c r="C21">
         <v>76144000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>58130000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>56519000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>59080000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>58934000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>54681000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>47054000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>15432000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>16458000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4625000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4757000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8399000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>8403000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>8364000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8959000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>9519000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9659000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9427000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9582000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>9369000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>9440000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>8632000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8803000.0</v>
       </c>
       <c r="Z21">
         <v>8803000.0</v>
       </c>
       <c r="AA21">
+        <v>8803000.0</v>
+      </c>
+      <c r="AB21">
         <v>8623882.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>663667.0</v>
       </c>
       <c r="AC21">
         <v>663667.0</v>
       </c>
       <c r="AD21">
-        <v>321566.0</v>
+        <v>663667.0</v>
       </c>
       <c r="AE21">
         <v>321566.0</v>
       </c>
-      <c r="AF21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF21">
+        <v>321566.0</v>
+      </c>
+      <c r="AG21"/>
       <c r="AH21">
         <v>20089.0</v>
       </c>
       <c r="AI21">
         <v>20089.0</v>
       </c>
       <c r="AJ21">
-        <v>6279.0</v>
+        <v>20089.0</v>
       </c>
       <c r="AK21">
         <v>6279.0</v>
       </c>
       <c r="AL21">
-        <v>7000.0</v>
+        <v>6279.0</v>
       </c>
       <c r="AM21">
         <v>7000.0</v>
       </c>
-      <c r="AN21"/>
+      <c r="AN21">
+        <v>7000.0</v>
+      </c>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:42">
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22">
+        <v>85961000.0</v>
+      </c>
+      <c r="C22">
         <v>74745000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>67135000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>61700000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>53054000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>39875000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>39548000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>41846000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>37851000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>44827000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>44229000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>36353000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>38405000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>31621000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>29131000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>23339000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>20288000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>18951000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>12494000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>11114000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>12629000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13144000.0</v>
       </c>
       <c r="W22">
         <v>13144000.0</v>
       </c>
       <c r="X22">
+        <v>13144000.0</v>
+      </c>
+      <c r="Y22">
         <v>6569000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6004932.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>6005000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>889434.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141103.0</v>
       </c>
       <c r="AC22">
         <v>141103.0</v>
       </c>
       <c r="AD22">
-        <v>3822.0</v>
+        <v>141103.0</v>
       </c>
       <c r="AE22">
         <v>3822.0</v>
       </c>
-      <c r="AF22"/>
+      <c r="AF22">
+        <v>3822.0</v>
+      </c>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
-    </row>
-    <row r="23" spans="1:42">
+      <c r="AQ22"/>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
+        <v>1095737000.0</v>
+      </c>
+      <c r="C23">
         <v>1172384000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1158940000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1164101000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1173330000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1185753000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>985346000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>987368000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>988437000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1036295000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1043694000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1106373000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1170074000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1220140000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1298514000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1418777000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1500915000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1609956000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1728079000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1895215000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1131290000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1297638000.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23">
         <v>548214000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>294660000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>355153000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>391628712.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>446460503.0</v>
       </c>
       <c r="AC23">
         <v>446460503.0</v>
       </c>
       <c r="AD23">
+        <v>446460503.0</v>
+      </c>
+      <c r="AE23">
         <v>301987149.0</v>
       </c>
-      <c r="AE23"/>
-      <c r="AF23">
+      <c r="AF23"/>
+      <c r="AG23">
         <v>210812374.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>249634228.0</v>
       </c>
       <c r="AH23">
         <v>249634228.0</v>
       </c>
       <c r="AI23">
+        <v>249634228.0</v>
+      </c>
+      <c r="AJ23">
         <v>247240104.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>103865157.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>102985374.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>88907285.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>88128851.0</v>
       </c>
-      <c r="AN23"/>
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23">
         <v>9937241.0</v>
       </c>
-      <c r="AP23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:42">
+      <c r="AQ23"/>
+    </row>
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>3115000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3153000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4073000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>14109000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>9220000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>4466000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>5128000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>6872000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>6431000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>3316000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2827000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>8444000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>15605000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>20801000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1070000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1473000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1279000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>1991000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>2398000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2648101.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2833568.0</v>
       </c>
       <c r="AC26">
         <v>2833568.0</v>
       </c>
       <c r="AD26">
-        <v>3149855.0</v>
+        <v>2833568.0</v>
       </c>
       <c r="AE26">
         <v>3149855.0</v>
       </c>
       <c r="AF26">
-        <v>3500600.0</v>
+        <v>3149855.0</v>
       </c>
       <c r="AG26">
         <v>3500600.0</v>
       </c>
       <c r="AH26">
-        <v>1650348.0</v>
+        <v>3500600.0</v>
       </c>
       <c r="AI26">
         <v>1650348.0</v>
       </c>
-      <c r="AJ26"/>
+      <c r="AJ26">
+        <v>1650348.0</v>
+      </c>
       <c r="AK26"/>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
+      <c r="AL26"/>
       <c r="AM26">
         <v>500000.0</v>
       </c>
-      <c r="AN26"/>
+      <c r="AN26">
+        <v>500000.0</v>
+      </c>
       <c r="AO26"/>
       <c r="AP26"/>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26"/>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
+        <v>-419407000.0</v>
+      </c>
+      <c r="C28">
         <v>-455314000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-497793000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-540759000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-564965000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-296196000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-490394000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-546366000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-587431000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-775000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-772112000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-840101000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-859547000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-988077000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1098604000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-661036000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-829063000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-948560000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1381534000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1748234000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-995511000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-423518000.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>-239734000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>275932000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-54154000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-47853061.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-78238392.0</v>
       </c>
       <c r="AC28">
         <v>-78238392.0</v>
       </c>
       <c r="AD28">
+        <v>-78238392.0</v>
+      </c>
+      <c r="AE28">
         <v>-59308991.0</v>
       </c>
-      <c r="AE28"/>
-      <c r="AF28">
+      <c r="AF28"/>
+      <c r="AG28">
         <v>-126959798.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-229660148.0</v>
       </c>
       <c r="AH28">
         <v>-229660148.0</v>
       </c>
       <c r="AI28">
         <v>-229660148.0</v>
       </c>
       <c r="AJ28">
-        <v>-92562012.0</v>
+        <v>-229660148.0</v>
       </c>
       <c r="AK28">
         <v>-92562012.0</v>
       </c>
       <c r="AL28">
-        <v>-83948770.0</v>
+        <v>-92562012.0</v>
       </c>
       <c r="AM28">
         <v>-83948770.0</v>
       </c>
-      <c r="AN28"/>
-      <c r="AO28">
+      <c r="AN28">
+        <v>-83948770.0</v>
+      </c>
+      <c r="AO28"/>
+      <c r="AP28">
         <v>13160696.0</v>
       </c>
-      <c r="AP28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:42">
+      <c r="AQ28"/>
+    </row>
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
         <v>39</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>875800000.0</v>
+      </c>
       <c r="C29">
+        <v>920030000.0</v>
+      </c>
+      <c r="D29">
         <v>962971000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>966244000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>984158000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>972609000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>780663000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>774477000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>810442000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>796118000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>880979000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>932314000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1001242000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1045595000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1105869000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1212165000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1308008000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1379956000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1587930000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1671698000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1009670000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1169345000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>469704000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
+        <v>54069000.0</v>
+      </c>
+      <c r="C30">
         <v>106116000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>105005000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>99342000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>87673000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>89411000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>69248000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>77737000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>75785000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>65333000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>65275000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>68064000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>60727000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>48571000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>39067000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>38241000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>44242000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>54809000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>21018000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>18029000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8815000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5165000.0</v>
       </c>
       <c r="W30">
         <v>5165000.0</v>
       </c>
       <c r="X30">
+        <v>5165000.0</v>
+      </c>
+      <c r="Y30">
         <v>7024000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3791407.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3791000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3917134.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2483131.0</v>
       </c>
       <c r="AC30">
         <v>2483131.0</v>
       </c>
       <c r="AD30">
+        <v>2483131.0</v>
+      </c>
+      <c r="AE30">
         <v>90000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>89708.0</v>
       </c>
-      <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
-    </row>
-    <row r="31" spans="1:42">
+      <c r="AQ30"/>
+    </row>
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>927557000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>1037192000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1097505000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1203206000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1298489000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1370297000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1578503000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1662116000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1000301000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1159905000.0</v>
       </c>
       <c r="W31">
         <v>1159905000.0</v>
       </c>
       <c r="X31">
+        <v>1159905000.0</v>
+      </c>
+      <c r="Y31">
         <v>456834000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>285857000.0</v>
       </c>
       <c r="Z31">
         <v>285857000.0</v>
       </c>
       <c r="AA31">
+        <v>285857000.0</v>
+      </c>
+      <c r="AB31">
         <v>328489106.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>392666451.0</v>
       </c>
       <c r="AC31">
         <v>392666451.0</v>
       </c>
       <c r="AD31">
-        <v>250760147.0</v>
+        <v>392666451.0</v>
       </c>
       <c r="AE31">
         <v>250760147.0</v>
       </c>
       <c r="AF31">
-        <v>198931260.0</v>
+        <v>250760147.0</v>
       </c>
       <c r="AG31">
         <v>198931260.0</v>
       </c>
       <c r="AH31">
-        <v>235150871.0</v>
+        <v>198931260.0</v>
       </c>
       <c r="AI31">
         <v>235150871.0</v>
       </c>
       <c r="AJ31">
-        <v>-71157823.0</v>
+        <v>235150871.0</v>
       </c>
       <c r="AK31">
         <v>-71157823.0</v>
       </c>
       <c r="AL31">
-        <v>-51558749.0</v>
+        <v>-71157823.0</v>
       </c>
       <c r="AM31">
         <v>-51558749.0</v>
       </c>
-      <c r="AN31"/>
+      <c r="AN31">
+        <v>-51558749.0</v>
+      </c>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>-18372428.0</v>
       </c>
     </row>
-    <row r="32" spans="1:42">
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
         <v>42</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>551747000.0</v>
+      </c>
       <c r="C32">
+        <v>603120000.0</v>
+      </c>
+      <c r="D32">
         <v>673179000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>702561000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>722061000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>751095000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>574234000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>618205000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>696534000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>736539000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>834835000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>884151000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>947738000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>984494000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1054283000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1166770000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1238339000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1307980000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1507077000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1614686000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>956529000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1117993000.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32">
+      <c r="X32"/>
+      <c r="Y32">
         <v>428326000.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
-    </row>
-    <row r="33" spans="1:42">
+      <c r="AQ32"/>
+    </row>
+    <row r="33" spans="1:43">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>151008000.0</v>
+      </c>
+      <c r="C33">
         <v>153098000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>125992000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>130039000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>131462000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>135273000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>124797000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>117445000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>99797000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>96689000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>83963000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>88868000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>97776000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>95804000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>88683000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>83130000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>107664000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>109075000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>108992000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>86612000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>82105000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>81602000.0</v>
       </c>
-      <c r="W33"/>
-      <c r="X33">
+      <c r="X33"/>
+      <c r="Y33">
         <v>63333000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>-275932000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>62689000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>62324091.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44662580.0</v>
       </c>
       <c r="AC33">
         <v>44662580.0</v>
       </c>
       <c r="AD33">
+        <v>44662580.0</v>
+      </c>
+      <c r="AE33">
         <v>32842752.0</v>
       </c>
-      <c r="AE33"/>
-      <c r="AF33">
+      <c r="AF33"/>
+      <c r="AG33">
         <v>28405917.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19019574.0</v>
       </c>
       <c r="AH33">
         <v>19019574.0</v>
       </c>
       <c r="AI33">
         <v>19019574.0</v>
       </c>
       <c r="AJ33">
-        <v>9983243.0</v>
+        <v>19019574.0</v>
       </c>
       <c r="AK33">
         <v>9983243.0</v>
       </c>
       <c r="AL33">
-        <v>4814988.0</v>
+        <v>9983243.0</v>
       </c>
       <c r="AM33">
         <v>4814988.0</v>
       </c>
-      <c r="AN33"/>
-      <c r="AO33">
+      <c r="AN33">
+        <v>4814988.0</v>
+      </c>
+      <c r="AO33"/>
+      <c r="AP33">
         <v>-13160696.0</v>
       </c>
-      <c r="AP33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:42">
+      <c r="AQ33"/>
+    </row>
+    <row r="34" spans="1:43">
       <c r="A34" t="s">
         <v>44</v>
       </c>
-      <c r="B34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B34">
+        <v>40000.0</v>
+      </c>
+      <c r="C34"/>
       <c r="D34">
         <v>325000.0</v>
       </c>
       <c r="E34">
         <v>325000.0</v>
       </c>
       <c r="F34">
         <v>325000.0</v>
       </c>
       <c r="G34">
         <v>325000.0</v>
       </c>
       <c r="H34">
         <v>325000.0</v>
       </c>
       <c r="I34">
         <v>325000.0</v>
       </c>
       <c r="J34">
         <v>325000.0</v>
       </c>
       <c r="K34">
         <v>325000.0</v>
       </c>
       <c r="L34">
         <v>325000.0</v>
       </c>
       <c r="M34">
         <v>325000.0</v>
       </c>
-      <c r="N34"/>
+      <c r="N34">
+        <v>325000.0</v>
+      </c>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
-    </row>
-    <row r="35" spans="1:42">
+      <c r="AQ34"/>
+    </row>
+    <row r="35" spans="1:43">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>40774000.0</v>
+      </c>
+      <c r="C35">
         <v>40718000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>39226000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>40865000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>42770000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>45470000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>31362000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>31471000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>34162000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>37110000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>37819000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>40705000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>44272000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>34703000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>37097000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>37735000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>37995000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>37099000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>28139000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>29600000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>28964000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>30250000.0</v>
       </c>
-      <c r="W35"/>
-      <c r="X35">
+      <c r="X35"/>
+      <c r="Y35">
         <v>26193000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>13858197.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>13858000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>13465130.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7161059.0</v>
       </c>
       <c r="AC35">
         <v>7161059.0</v>
       </c>
       <c r="AD35">
+        <v>7161059.0</v>
+      </c>
+      <c r="AE35">
         <v>2063942.0</v>
       </c>
-      <c r="AE35"/>
-      <c r="AF35">
+      <c r="AF35"/>
+      <c r="AG35">
         <v>1622225.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2394124.0</v>
       </c>
       <c r="AH35">
         <v>2394124.0</v>
       </c>
-      <c r="AI35"/>
-      <c r="AJ35">
+      <c r="AI35">
+        <v>2394124.0</v>
+      </c>
+      <c r="AJ35"/>
+      <c r="AK35">
         <v>165386927.0</v>
       </c>
-      <c r="AK35"/>
-      <c r="AL35">
+      <c r="AL35"/>
+      <c r="AM35">
         <v>135285578.0</v>
       </c>
-      <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
-    </row>
-    <row r="36" spans="1:42">
+      <c r="AQ35"/>
+    </row>
+    <row r="36" spans="1:43">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
+        <v>7153000.0</v>
+      </c>
+      <c r="C36">
         <v>7023000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3243000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>5458981.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2534000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3749000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3333000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1162000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1114000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2322000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3048000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3371000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2327000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2199000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2138000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1787000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>22510000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>25531000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>25034000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>25457000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>25351000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>23746000.0</v>
       </c>
-      <c r="W36"/>
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36">
         <v>17381000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-275932000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>14624000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>510218.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11560263.0</v>
       </c>
       <c r="AC36">
         <v>11560263.0</v>
       </c>
       <c r="AD36">
+        <v>11560263.0</v>
+      </c>
+      <c r="AE36">
         <v>8876849.0</v>
       </c>
-      <c r="AE36"/>
-      <c r="AF36">
+      <c r="AF36"/>
+      <c r="AG36">
         <v>4512146.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5368962.0</v>
       </c>
       <c r="AH36">
         <v>5368962.0</v>
       </c>
       <c r="AI36">
+        <v>5368962.0</v>
+      </c>
+      <c r="AJ36">
         <v>5495373.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2932672.0</v>
       </c>
       <c r="AK36">
         <v>2932672.0</v>
       </c>
       <c r="AL36">
-        <v>3061930.0</v>
+        <v>2932672.0</v>
       </c>
       <c r="AM36">
         <v>3061930.0</v>
       </c>
-      <c r="AN36"/>
-      <c r="AO36">
+      <c r="AN36">
+        <v>3061930.0</v>
+      </c>
+      <c r="AO36"/>
+      <c r="AP36">
         <v>-13160696.0</v>
       </c>
-      <c r="AP36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:42">
+      <c r="AQ36"/>
+    </row>
+    <row r="37" spans="1:43">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
-    </row>
-    <row r="38" spans="1:42">
+      <c r="AQ37"/>
+    </row>
+    <row r="38" spans="1:43">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>4036000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>3595000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>6206000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>6329000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>27488000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>26520000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>26163000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>27303000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>25595000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>110103000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>24020000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17764000.0</v>
       </c>
       <c r="Y38">
         <v>17764000.0</v>
       </c>
       <c r="Z38">
+        <v>17764000.0</v>
+      </c>
+      <c r="AA38">
         <v>15064000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>15769363.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11560263.0</v>
       </c>
       <c r="AC38">
         <v>11560263.0</v>
       </c>
       <c r="AD38">
+        <v>11560263.0</v>
+      </c>
+      <c r="AE38">
         <v>832590.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>8876849.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5439300.0</v>
       </c>
       <c r="AG38">
         <v>5439300.0</v>
       </c>
       <c r="AH38">
+        <v>5439300.0</v>
+      </c>
+      <c r="AI38">
         <v>7165000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>5495373.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2939000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2932672.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>3569000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>3061930.0</v>
       </c>
-      <c r="AN38"/>
       <c r="AO38"/>
-      <c r="AP38">
+      <c r="AP38"/>
+      <c r="AQ38">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:42">
+    <row r="39" spans="1:43">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
+        <v>143383000.0</v>
+      </c>
+      <c r="C39">
         <v>148852000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>143653000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>140861000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>143878000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>141527000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>135667000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>120292000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>124224000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>22995000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>29821000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>38433000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>42772000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>35674000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>22157000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>17973000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>16490000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>18021000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>17077000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>12887000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>14321000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10935000.0</v>
       </c>
       <c r="W39">
         <v>10935000.0</v>
       </c>
       <c r="X39">
+        <v>10935000.0</v>
+      </c>
+      <c r="Y39">
         <v>7684000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6736000.0</v>
       </c>
       <c r="Z39">
         <v>6736000.0</v>
       </c>
       <c r="AA39">
+        <v>6736000.0</v>
+      </c>
+      <c r="AB39">
         <v>4190512.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5971200.0</v>
       </c>
       <c r="AC39">
         <v>5971200.0</v>
       </c>
       <c r="AD39">
+        <v>5971200.0</v>
+      </c>
+      <c r="AE39">
         <v>5748397.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>5749260.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>4690984.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>954506.0</v>
       </c>
       <c r="AH39">
         <v>954506.0</v>
       </c>
       <c r="AI39">
         <v>954506.0</v>
       </c>
       <c r="AJ39">
-        <v>1319902.0</v>
+        <v>954506.0</v>
       </c>
       <c r="AK39">
         <v>1319902.0</v>
       </c>
       <c r="AL39">
-        <v>143527.0</v>
+        <v>1319902.0</v>
       </c>
       <c r="AM39">
         <v>143527.0</v>
       </c>
-      <c r="AN39"/>
+      <c r="AN39">
+        <v>143527.0</v>
+      </c>
       <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>69000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:42">
+    <row r="40" spans="1:43">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
+        <v>18384000.0</v>
+      </c>
+      <c r="C40">
         <v>36351000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>51541000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>44051000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>33041000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>53566000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>42328000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>41870000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>41266000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>65984000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>49198000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>43256000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>37880000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>53535000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>48051000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>43714000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>40025000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>51994000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>43303000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>61925000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>42359000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>29244000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>6307000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>15750000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>10293389.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>13174000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>10442783.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9526288.0</v>
       </c>
       <c r="AC40">
         <v>9526288.0</v>
       </c>
       <c r="AD40">
+        <v>9526288.0</v>
+      </c>
+      <c r="AE40">
         <v>7766494.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2503604.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>3776643.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3101459.0</v>
       </c>
       <c r="AH40">
         <v>3101459.0</v>
       </c>
       <c r="AI40">
         <v>3101459.0</v>
       </c>
       <c r="AJ40">
+        <v>3101459.0</v>
+      </c>
+      <c r="AK40">
         <v>5655944.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>5658457.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>4626398.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>4650119.0</v>
       </c>
-      <c r="AN40"/>
       <c r="AO40"/>
-      <c r="AP40">
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>2488000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:42">
+    <row r="41" spans="1:43">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>28950000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>21360000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>23205000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>24775000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>26896000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>27486000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>17487000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>17632000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>16657000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16858000.0</v>
       </c>
       <c r="W41">
         <v>16858000.0</v>
       </c>
       <c r="X41">
-        <v>15736000.0</v>
+        <v>16858000.0</v>
       </c>
       <c r="Y41">
         <v>15736000.0</v>
       </c>
       <c r="Z41">
+        <v>15736000.0</v>
+      </c>
+      <c r="AA41">
         <v>2881000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2762026.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2514473.0</v>
       </c>
       <c r="AC41">
         <v>2514473.0</v>
       </c>
       <c r="AD41">
-        <v>2063942.0</v>
+        <v>2514473.0</v>
       </c>
       <c r="AE41">
         <v>2063942.0</v>
       </c>
       <c r="AF41">
-        <v>1622225.0</v>
+        <v>2063942.0</v>
       </c>
       <c r="AG41">
         <v>1622225.0</v>
       </c>
       <c r="AH41">
+        <v>1622225.0</v>
+      </c>
+      <c r="AI41">
         <v>2394000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>2394124.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>880000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>879783.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>779000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>778434.0</v>
       </c>
-      <c r="AN41"/>
       <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>62000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:42">
+    <row r="42" spans="1:43">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
+        <v>3326505000.0</v>
+      </c>
+      <c r="C42">
         <v>3314416000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>3298504000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>3287628000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>3262964000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>3243459000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>3010792000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2991128000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2972446000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2954466000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2933572000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2911527000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2894468000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2881264000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2865905000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2846073000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2834308000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2821669000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2809297000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2798394000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1967802000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1897467000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-14524000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1031791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>734734000.0</v>
       </c>
       <c r="Z42">
         <v>734734000.0</v>
       </c>
       <c r="AA42">
+        <v>734734000.0</v>
+      </c>
+      <c r="AB42">
         <v>728405891.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>393330118.0</v>
       </c>
-      <c r="AC42"/>
-      <c r="AD42">
+      <c r="AD42"/>
+      <c r="AE42">
         <v>498043713.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2661729.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>198931260.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>345269670.0</v>
       </c>
       <c r="AH42">
         <v>345269670.0</v>
       </c>
       <c r="AI42">
+        <v>345269670.0</v>
+      </c>
+      <c r="AJ42">
         <v>345269688.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>178263803.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>13756667.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>143820785.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>9313646.0</v>
       </c>
-      <c r="AN42"/>
-      <c r="AO42">
+      <c r="AO42"/>
+      <c r="AP42">
         <v>-18369903.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-103621.0</v>
       </c>
     </row>
-    <row r="43" spans="1:42">
+    <row r="43" spans="1:43">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
-    </row>
-    <row r="44" spans="1:42">
+      <c r="AQ43"/>
+    </row>
+    <row r="44" spans="1:43">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
-      <c r="AJ44">
+      <c r="AJ44"/>
+      <c r="AK44">
         <v>164507000.0</v>
       </c>
-      <c r="AK44"/>
-      <c r="AL44">
+      <c r="AL44"/>
+      <c r="AM44">
         <v>134507000.0</v>
       </c>
-      <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
-      <c r="AP44">
+      <c r="AP44"/>
+      <c r="AQ44">
         <v>28307000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:42">
+    <row r="45" spans="1:43">
       <c r="A45" t="s">
         <v>55</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>109298000.0</v>
+      </c>
       <c r="C45">
+        <v>108704000.0</v>
+      </c>
+      <c r="D45">
         <v>105207000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>105468000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>107750000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>106595000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>99983000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>97659000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>99850000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>98825000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>71824000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>75612000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>80178000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>78771000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>95178000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>48657000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>45668000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>46863000.0</v>
       </c>
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-      <c r="Z45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>20450785.0</v>
       </c>
-      <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
-      <c r="AL45">
+      <c r="AL45"/>
+      <c r="AM45">
         <v>1246058.0</v>
       </c>
-      <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
-    </row>
-    <row r="46" spans="1:42">
+      <c r="AQ45"/>
+    </row>
+    <row r="46" spans="1:43">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>64652000.0</v>
+      </c>
+      <c r="C46">
         <v>66541000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>64619000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>66947000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>68735000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>69475000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>63630000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>63715000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>67662000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>68689000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>71824000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>75612000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>80178000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>78771000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>74865000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>69557000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>67191000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>58280000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>53730000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>50503000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>45912000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>47137000.0</v>
       </c>
-      <c r="W46"/>
-      <c r="X46">
+      <c r="X46"/>
+      <c r="Y46">
         <v>35329000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>44079844.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>36864000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>35677477.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29605082.0</v>
       </c>
       <c r="AC46">
         <v>29605082.0</v>
       </c>
       <c r="AD46">
+        <v>29605082.0</v>
+      </c>
+      <c r="AE46">
         <v>20770335.0</v>
       </c>
-      <c r="AE46"/>
-      <c r="AF46">
+      <c r="AF46"/>
+      <c r="AG46">
         <v>20393171.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11980175.0</v>
       </c>
       <c r="AH46">
         <v>11980175.0</v>
       </c>
       <c r="AI46">
+        <v>11980175.0</v>
+      </c>
+      <c r="AJ46">
         <v>11853764.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7044292.0</v>
       </c>
       <c r="AK46">
         <v>7044292.0</v>
       </c>
       <c r="AL46">
+        <v>7044292.0</v>
+      </c>
+      <c r="AM46">
         <v>2663087.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1246058.0</v>
       </c>
-      <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
-    </row>
-    <row r="47" spans="1:42">
+      <c r="AQ46"/>
+    </row>
+    <row r="47" spans="1:43">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>74947000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>77375000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>70797000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>65015000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>62213000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>57291000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>52601000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>48657000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>45668000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46863000.0</v>
       </c>
       <c r="W47">
         <v>46863000.0</v>
       </c>
       <c r="X47">
-        <v>34946000.0</v>
+        <v>46863000.0</v>
       </c>
       <c r="Y47">
         <v>34946000.0</v>
       </c>
       <c r="Z47">
+        <v>34946000.0</v>
+      </c>
+      <c r="AA47">
         <v>36424000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>35282745.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29605082.0</v>
       </c>
       <c r="AC47">
         <v>29605082.0</v>
       </c>
       <c r="AD47">
+        <v>29605082.0</v>
+      </c>
+      <c r="AE47">
         <v>20494480.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>20494482.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19466017.0</v>
       </c>
       <c r="AG47">
         <v>19466017.0</v>
       </c>
       <c r="AH47">
+        <v>19466017.0</v>
+      </c>
+      <c r="AI47">
         <v>11854000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>11853764.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>7044000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>7044292.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1246000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1246058.0</v>
       </c>
-      <c r="AN47"/>
       <c r="AO47"/>
-      <c r="AP47">
+      <c r="AP47"/>
+      <c r="AQ47">
         <v>707000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:42">
+    <row r="48" spans="1:43">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>-2679636000.0</v>
+      </c>
+      <c r="C48">
         <v>-2628620000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-2578211000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2542248000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-2501521000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-2453083000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2371399000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2329728000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2249451000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-2195980000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-2100551000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-2031399000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1910504000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1861360000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1799591000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1638401000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1500468000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1418074000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1206249000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1109837000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-946513000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-713603000.0</v>
       </c>
       <c r="W48">
         <v>-713603000.0</v>
       </c>
       <c r="X48">
+        <v>-713603000.0</v>
+      </c>
+      <c r="Y48">
         <v>-573315000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-444697632.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-444698000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-398267178.0</v>
       </c>
-      <c r="AB48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC48"/>
       <c r="AD48">
         <v>-249626508.0</v>
       </c>
       <c r="AE48">
         <v>-249626508.0</v>
       </c>
-      <c r="AF48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF48">
+        <v>-249626508.0</v>
+      </c>
+      <c r="AG48"/>
       <c r="AH48">
         <v>-110551613.0</v>
       </c>
       <c r="AI48">
         <v>-110551613.0</v>
       </c>
       <c r="AJ48">
-        <v>-84586920.0</v>
+        <v>-110551613.0</v>
       </c>
       <c r="AK48">
         <v>-84586920.0</v>
       </c>
       <c r="AL48">
-        <v>-60167437.0</v>
+        <v>-84586920.0</v>
       </c>
       <c r="AM48">
         <v>-60167437.0</v>
       </c>
-      <c r="AN48"/>
+      <c r="AN48">
+        <v>-60167437.0</v>
+      </c>
       <c r="AO48"/>
-      <c r="AP48">
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>-22655225.0</v>
       </c>
     </row>
-    <row r="49" spans="1:42">
+    <row r="49" spans="1:43">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
-    </row>
-    <row r="50" spans="1:42">
+      <c r="AQ49"/>
+    </row>
+    <row r="50" spans="1:43">
       <c r="A50" t="s">
         <v>60</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>213819000.0</v>
+      </c>
       <c r="C50">
+        <v>204530000.0</v>
+      </c>
+      <c r="D50">
         <v>203026000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>174509000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>173405000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>131711000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>112994000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>70298000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>48273000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
-      <c r="X50">
+      <c r="X50"/>
+      <c r="Y50">
         <v>4238000.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>6450000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>6362312.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>5818436.0</v>
       </c>
-      <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
-[...1 lines deleted...]
-      </c>
+      <c r="AF50"/>
       <c r="AG50">
         <v>755675.0</v>
       </c>
-      <c r="AH50"/>
+      <c r="AH50">
+        <v>755675.0</v>
+      </c>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-    </row>
-    <row r="51" spans="1:42">
+      <c r="AQ50"/>
+    </row>
+    <row r="51" spans="1:43">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
+        <v>231909000.0</v>
+      </c>
+      <c r="C51">
         <v>224259000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>219362000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>191400000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>192298000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>153471000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>125692000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>83682000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>63349000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>15151000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>16694000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>19054000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>20297000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>20393000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>20872000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>19784000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>17894000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>15540000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>16964000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>18339000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>17909000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>18598000.0</v>
       </c>
-      <c r="W51"/>
-      <c r="X51">
+      <c r="X51"/>
+      <c r="Y51">
         <v>18870000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>21778114.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>21778000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>20854480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13364097.0</v>
       </c>
       <c r="AC51">
         <v>13364097.0</v>
       </c>
       <c r="AD51">
+        <v>13364097.0</v>
+      </c>
+      <c r="AE51">
         <v>3642616.0</v>
       </c>
-      <c r="AE51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF51"/>
       <c r="AG51">
         <v>755675.0</v>
       </c>
-      <c r="AH51"/>
+      <c r="AH51">
+        <v>755675.0</v>
+      </c>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
-    </row>
-    <row r="52" spans="1:42">
+      <c r="AQ51"/>
+    </row>
+    <row r="52" spans="1:43">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
+        <v>219802000.0</v>
+      </c>
+      <c r="C52">
         <v>210874000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>208522000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>180093000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>179979000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>139759000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>119579000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>77879000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>55809000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>7104000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>6886000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>7299000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>7318000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>7050000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>6980000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>6824000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>6795000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>5927000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>6312000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>6371000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>5602000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>5206000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>8413000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>10801268.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>10801000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>10151376.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8717511.0</v>
       </c>
       <c r="AC52">
         <v>8717511.0</v>
       </c>
       <c r="AD52">
+        <v>8717511.0</v>
+      </c>
+      <c r="AE52">
         <v>3643000.0</v>
       </c>
-      <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>755675.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2394124000.0</v>
       </c>
       <c r="AH52">
         <v>2394124000.0</v>
       </c>
-      <c r="AI52"/>
+      <c r="AI52">
+        <v>2394124000.0</v>
+      </c>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-    </row>
-    <row r="53" spans="1:42">
+      <c r="AQ52"/>
+    </row>
+    <row r="53" spans="1:43">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53">
         <v>10000000.0</v>
       </c>
       <c r="C53">
-        <v>0.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D53">
         <v>0.0</v>
       </c>
       <c r="E53">
         <v>0.0</v>
       </c>
       <c r="F53">
+        <v>0.0</v>
+      </c>
+      <c r="G53">
         <v>330000000.0</v>
       </c>
-      <c r="G53">
-[...1 lines deleted...]
-      </c>
       <c r="H53">
         <v>0.0</v>
       </c>
       <c r="I53">
         <v>0.0</v>
       </c>
       <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
         <v>16300000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>31600000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>15500000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>50550000.0</v>
       </c>
-      <c r="N53">
-[...1 lines deleted...]
-      </c>
       <c r="O53">
         <v>0.0</v>
       </c>
       <c r="P53">
+        <v>0.0</v>
+      </c>
+      <c r="Q53">
         <v>575274000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>465274000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>445000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>170000000.0</v>
       </c>
-      <c r="T53">
-[...1 lines deleted...]
-      </c>
       <c r="U53">
-        <v>744676000.0</v>
+        <v>0.0</v>
       </c>
       <c r="V53">
         <v>744676000.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53">
+      <c r="W53">
+        <v>744676000.0</v>
+      </c>
+      <c r="X53"/>
+      <c r="Y53">
         <v>205000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>551864000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>200000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>251600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>301600000.0</v>
       </c>
       <c r="AC53">
         <v>301600000.0</v>
       </c>
       <c r="AD53">
-        <v>200350000.0</v>
+        <v>301600000.0</v>
       </c>
       <c r="AE53">
         <v>200350000.0</v>
       </c>
       <c r="AF53">
-        <v>50000000.0</v>
+        <v>200350000.0</v>
       </c>
       <c r="AG53">
         <v>50000000.0</v>
       </c>
-      <c r="AH53"/>
+      <c r="AH53">
+        <v>50000000.0</v>
+      </c>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
-      <c r="AO53">
+      <c r="AO53"/>
+      <c r="AP53">
         <v>26321392.0</v>
       </c>
-      <c r="AP53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:42">
+      <c r="AQ53"/>
+    </row>
+    <row r="54" spans="1:43">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
-    </row>
-    <row r="55" spans="1:42">
+      <c r="AQ54"/>
+    </row>
+    <row r="55" spans="1:43">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>1095737000.0</v>
+      </c>
+      <c r="C55">
         <v>1172384000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1158940000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1164101000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1173330000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1185753000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>985346000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>987368000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>988437000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1036295000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1043694000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1106373000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1170074000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1220140000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1298514000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1418777000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1500915000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1609956000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1728079000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1895215000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1131290000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1297638000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>548214000.0</v>
       </c>
       <c r="X55">
         <v>548214000.0</v>
       </c>
       <c r="Y55">
+        <v>548214000.0</v>
+      </c>
+      <c r="Z55">
         <v>355153488.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>355153000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>391628712.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>446460503.0</v>
       </c>
       <c r="AC55">
         <v>446460503.0</v>
       </c>
       <c r="AD55">
-        <v>301987149.0</v>
+        <v>446460503.0</v>
       </c>
       <c r="AE55">
         <v>301987149.0</v>
       </c>
       <c r="AF55">
+        <v>301987149.0</v>
+      </c>
+      <c r="AG55">
         <v>210812374.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>249634228.0</v>
       </c>
       <c r="AH55">
         <v>249634228.0</v>
       </c>
       <c r="AI55">
         <v>249634228.0</v>
       </c>
       <c r="AJ55">
-        <v>103865157.0</v>
+        <v>249634228.0</v>
       </c>
       <c r="AK55">
         <v>103865157.0</v>
       </c>
       <c r="AL55">
-        <v>88907285.0</v>
+        <v>103865157.0</v>
       </c>
       <c r="AM55">
         <v>88907285.0</v>
       </c>
       <c r="AN55">
-        <v>13940000.0</v>
+        <v>88907285.0</v>
       </c>
       <c r="AO55">
         <v>13940000.0</v>
       </c>
       <c r="AP55">
         <v>13940000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:42">
+      <c r="AQ55">
+        <v>13940000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:43">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>944729000.0</v>
+      </c>
+      <c r="C56">
         <v>1019286000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1032948000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1034062000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1041868000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1050480000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>860549000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>869923000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>888640000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>939606000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>959731000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1017505000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1072298000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1124336000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1209831000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1335647000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1393251000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1500881000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1619087000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1808603000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1049185000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1216036000.0</v>
       </c>
       <c r="W56">
         <v>1216036000.0</v>
       </c>
       <c r="X56">
+        <v>1216036000.0</v>
+      </c>
+      <c r="Y56">
         <v>484881000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>275932000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>292464000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>329304621.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>401797923.0</v>
       </c>
       <c r="AC56">
         <v>401797923.0</v>
       </c>
       <c r="AD56">
-        <v>269144397.0</v>
+        <v>401797923.0</v>
       </c>
       <c r="AE56">
         <v>269144397.0</v>
       </c>
       <c r="AF56">
+        <v>269144397.0</v>
+      </c>
+      <c r="AG56">
         <v>182406457.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230614654.0</v>
       </c>
       <c r="AH56">
         <v>230614654.0</v>
       </c>
       <c r="AI56">
         <v>230614654.0</v>
       </c>
       <c r="AJ56">
-        <v>93881914.0</v>
+        <v>230614654.0</v>
       </c>
       <c r="AK56">
         <v>93881914.0</v>
       </c>
       <c r="AL56">
-        <v>84092297.0</v>
+        <v>93881914.0</v>
       </c>
       <c r="AM56">
         <v>84092297.0</v>
       </c>
-      <c r="AN56"/>
-      <c r="AO56">
+      <c r="AN56">
+        <v>84092297.0</v>
+      </c>
+      <c r="AO56"/>
+      <c r="AP56">
         <v>13160696.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>13229716.0</v>
       </c>
     </row>
-    <row r="57" spans="1:42">
+    <row r="57" spans="1:43">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>392982000.0</v>
+      </c>
+      <c r="C57">
         <v>416166000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>359769000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>331501000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>319807000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>299385000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>286315000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>251718000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>192106000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>203067000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>124896000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>133354000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>124560000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>139842000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>155548000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>168877000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>154912000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>192901000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>112010000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>193917000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>92656000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98043000.0</v>
       </c>
       <c r="W57">
         <v>98043000.0</v>
       </c>
       <c r="X57">
+        <v>98043000.0</v>
+      </c>
+      <c r="Y57">
         <v>56555000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>46635257.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>46635000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>41050594.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45969326.0</v>
       </c>
       <c r="AC57">
         <v>45969326.0</v>
       </c>
       <c r="AD57">
-        <v>48841494.0</v>
+        <v>45969326.0</v>
       </c>
       <c r="AE57">
         <v>48841494.0</v>
       </c>
       <c r="AF57">
+        <v>48841494.0</v>
+      </c>
+      <c r="AG57">
         <v>10258889.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12069144.0</v>
       </c>
       <c r="AH57">
         <v>12069144.0</v>
       </c>
       <c r="AI57">
         <v>12069144.0</v>
       </c>
       <c r="AJ57">
-        <v>9629774.0</v>
+        <v>12069144.0</v>
       </c>
       <c r="AK57">
         <v>9629774.0</v>
       </c>
       <c r="AL57">
-        <v>5173456.0</v>
+        <v>9629774.0</v>
       </c>
       <c r="AM57">
         <v>5173456.0</v>
       </c>
-      <c r="AN57"/>
+      <c r="AN57">
+        <v>5173456.0</v>
+      </c>
       <c r="AO57"/>
-      <c r="AP57">
+      <c r="AP57"/>
+      <c r="AQ57">
         <v>3941000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:42">
+    <row r="58" spans="1:43">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>433756000.0</v>
+      </c>
+      <c r="C58">
         <v>456884000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>398995000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>372366000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>362577000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>344855000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>317677000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>283189000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>226268000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>240177000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>162715000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>174059000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>168832000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>174545000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>192645000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>206612000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>192907000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>230000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>140149000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>223517000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>121620000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>128293000.0</v>
       </c>
-      <c r="W58"/>
-      <c r="X58">
+      <c r="X58"/>
+      <c r="Y58">
         <v>82748000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>60493454.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>60493000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>54515724.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53130385.0</v>
       </c>
       <c r="AC58">
         <v>53130385.0</v>
       </c>
       <c r="AD58">
-        <v>50905436.0</v>
+        <v>53130385.0</v>
       </c>
       <c r="AE58">
         <v>50905436.0</v>
       </c>
       <c r="AF58">
+        <v>50905436.0</v>
+      </c>
+      <c r="AG58">
         <v>11881114.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14463268.0</v>
       </c>
       <c r="AH58">
         <v>14463268.0</v>
       </c>
       <c r="AI58">
+        <v>14463268.0</v>
+      </c>
+      <c r="AJ58">
         <v>12069144.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>175016701.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>9629774.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>140459034.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>5173456.0</v>
       </c>
-      <c r="AN58"/>
       <c r="AO58"/>
-      <c r="AP58">
+      <c r="AP58"/>
+      <c r="AQ58">
         <v>4003000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:42">
+    <row r="59" spans="1:43">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
-    </row>
-    <row r="60" spans="1:42">
+      <c r="AQ59"/>
+    </row>
+    <row r="60" spans="1:43">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>661981000.0</v>
+      </c>
+      <c r="C60">
         <v>715500000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>759945000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>791735000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>810753000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>840898000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>667669000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>704179000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>762169000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>796118000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>880979000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>932314000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1001242000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1045595000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1105869000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1212165000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1308008000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1379956000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1587930000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1671698000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1009670000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1169345000.0</v>
       </c>
-      <c r="W60"/>
-      <c r="X60">
+      <c r="X60"/>
+      <c r="Y60">
         <v>465466000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>294660000.0</v>
       </c>
       <c r="Z60">
         <v>294660000.0</v>
       </c>
       <c r="AA60">
+        <v>294660000.0</v>
+      </c>
+      <c r="AB60">
         <v>337112988.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>393330118.0</v>
       </c>
       <c r="AC60">
         <v>393330118.0</v>
       </c>
       <c r="AD60">
-        <v>251081713.0</v>
+        <v>393330118.0</v>
       </c>
       <c r="AE60">
         <v>251081713.0</v>
       </c>
       <c r="AF60">
+        <v>251081713.0</v>
+      </c>
+      <c r="AG60">
         <v>198931260.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235170960.0</v>
       </c>
       <c r="AH60">
         <v>235170960.0</v>
       </c>
       <c r="AI60">
         <v>235170960.0</v>
       </c>
       <c r="AJ60">
+        <v>235170960.0</v>
+      </c>
+      <c r="AK60">
         <v>-71151544.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>93355600.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>-51551749.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>82955395.0</v>
       </c>
-      <c r="AN60"/>
-      <c r="AO60">
+      <c r="AO60"/>
+      <c r="AP60">
         <v>9937241.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>9937000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:42">
+    <row r="61" spans="1:43">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
-    </row>
-    <row r="62" spans="1:42">
+      <c r="AQ61"/>
+    </row>
+    <row r="62" spans="1:43">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
+      <c r="AQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8334,965 +8495,977 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B2">
-        <v>190520000.0</v>
+        <v>191081000.0</v>
       </c>
       <c r="C2">
         <v>147860000.0</v>
       </c>
       <c r="D2">
         <v>95816000.0</v>
       </c>
       <c r="E2">
         <v>74018000.0</v>
       </c>
       <c r="F2">
         <v>52239000.0</v>
       </c>
       <c r="G2">
         <v>239447000.0</v>
       </c>
       <c r="H2">
         <v>3748806.0</v>
       </c>
       <c r="I2">
         <v>43590.0</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B3">
         <v>15010000.0</v>
       </c>
       <c r="C3">
         <v>20275000.0</v>
       </c>
       <c r="D3">
         <v>9029000.0</v>
       </c>
       <c r="E3">
         <v>8227000.0</v>
       </c>
       <c r="F3">
         <v>6487000.0</v>
       </c>
       <c r="G3">
         <v>4640000.0</v>
       </c>
       <c r="H3">
         <v>3766000.0</v>
       </c>
       <c r="I3">
         <v>1649775.0</v>
       </c>
       <c r="J3">
         <v>548000.0</v>
       </c>
       <c r="K3">
         <v>199005.0</v>
       </c>
       <c r="L3">
         <v>126507.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B5">
         <v>-173255000.0</v>
       </c>
       <c r="C5">
         <v>-254849000.0</v>
       </c>
       <c r="D5">
         <v>-374140000.0</v>
       </c>
       <c r="E5">
         <v>-443065000.0</v>
       </c>
       <c r="F5">
         <v>-695951000.0</v>
       </c>
       <c r="G5">
         <v>-301801000.0</v>
       </c>
       <c r="H5">
         <v>-203195939.0</v>
       </c>
       <c r="I5">
         <v>-140098447.0</v>
       </c>
       <c r="J5">
         <v>-51391000.0</v>
       </c>
       <c r="K5">
         <v>-38529301.0</v>
       </c>
       <c r="L5">
         <v>-16349437.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B6">
         <v>-158245000.0</v>
       </c>
       <c r="C6">
         <v>-234574000.0</v>
       </c>
       <c r="D6">
         <v>-365111000.0</v>
       </c>
       <c r="E6">
         <v>-434838000.0</v>
       </c>
       <c r="F6">
         <v>-689464000.0</v>
       </c>
       <c r="G6">
         <v>-297161000.0</v>
       </c>
       <c r="H6">
         <v>-199429939.0</v>
       </c>
       <c r="I6">
         <v>-138448672.0</v>
       </c>
       <c r="J6">
         <v>-50843000.0</v>
       </c>
       <c r="K6">
         <v>-38330296.0</v>
       </c>
       <c r="L6">
         <v>-16222930.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B9">
-        <v>269636000.0</v>
+        <v>269075000.0</v>
       </c>
       <c r="C9">
         <v>251128000.0</v>
       </c>
       <c r="D9">
         <v>170903000.0</v>
       </c>
       <c r="E9">
         <v>141022000.0</v>
       </c>
       <c r="F9">
         <v>92073000.0</v>
       </c>
       <c r="G9">
         <v>-190489000.0</v>
       </c>
       <c r="H9">
         <v>9235945.0</v>
       </c>
       <c r="I9">
         <v>85862.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B10">
         <v>-178464000.0</v>
       </c>
       <c r="C10">
         <v>-257103000.0</v>
       </c>
       <c r="D10">
         <v>-334620000.0</v>
       </c>
       <c r="E10">
         <v>-443286000.0</v>
       </c>
       <c r="F10">
         <v>-703414000.0</v>
       </c>
       <c r="G10">
         <v>-268905000.0</v>
       </c>
       <c r="H10">
         <v>-194318924.0</v>
       </c>
       <c r="I10">
         <v>-138488344.0</v>
       </c>
       <c r="J10">
         <v>-50134524.0</v>
       </c>
       <c r="K10">
         <v>-37512212.0</v>
       </c>
       <c r="L10">
         <v>-18021737.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B11">
         <v>-2927000.0</v>
       </c>
       <c r="C11"/>
       <c r="D11">
         <v>38929000.0</v>
       </c>
       <c r="E11">
         <v>221000.0</v>
       </c>
       <c r="F11">
         <v>1057000.0</v>
       </c>
       <c r="G11">
         <v>30376000.0</v>
       </c>
       <c r="H11">
         <v>-10953030.0</v>
       </c>
       <c r="I11">
         <v>3319410.0</v>
       </c>
       <c r="J11">
         <v>477699.0</v>
       </c>
       <c r="K11">
         <v>1516734.0</v>
       </c>
       <c r="L11">
         <v>1974995.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B12">
         <v>5209000.0</v>
       </c>
       <c r="C12">
         <v>2254000.0</v>
       </c>
       <c r="D12">
         <v>14582000.0</v>
       </c>
       <c r="E12">
         <v>14582000.0</v>
       </c>
       <c r="F12">
         <v>3350000.0</v>
       </c>
       <c r="G12">
         <v>181000.0</v>
       </c>
       <c r="H12">
         <v>293000.0</v>
       </c>
       <c r="I12">
         <v>39672.0</v>
       </c>
       <c r="J12">
         <v>1256512.0</v>
       </c>
       <c r="K12">
         <v>1017089.0</v>
       </c>
       <c r="L12">
         <v>1672300.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>115</v>
+      </c>
+      <c r="B13">
+        <v>33048000.0</v>
+      </c>
       <c r="C13">
         <v>37105000.0</v>
       </c>
       <c r="D13">
         <v>38840000.0</v>
       </c>
       <c r="E13">
         <v>14582000.0</v>
       </c>
       <c r="F13">
         <v>2190000.0</v>
       </c>
       <c r="G13">
         <v>5120000.0</v>
       </c>
       <c r="H13">
         <v>8232000.0</v>
       </c>
       <c r="I13">
         <v>3260634.0</v>
       </c>
       <c r="J13">
         <v>527351.0</v>
       </c>
       <c r="K13">
         <v>403266.0</v>
       </c>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15">
         <v>-175537000.0</v>
       </c>
       <c r="C15">
         <v>-257103000.0</v>
       </c>
       <c r="D15">
         <v>-334620000.0</v>
       </c>
       <c r="E15">
         <v>-443286000.0</v>
       </c>
       <c r="F15">
         <v>-704471000.0</v>
       </c>
       <c r="G15">
         <v>-268905000.0</v>
       </c>
       <c r="H15">
         <v>-183365894.0</v>
       </c>
       <c r="I15">
         <v>-139074895.0</v>
       </c>
       <c r="J15">
         <v>-50384176.0</v>
       </c>
       <c r="K15">
         <v>-37512212.0</v>
       </c>
       <c r="L15">
         <v>-18021737.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-443286000.0</v>
       </c>
       <c r="F16">
         <v>-704471000.0</v>
       </c>
       <c r="G16">
         <v>-268905000.0</v>
       </c>
       <c r="H16">
         <v>-195071000.0</v>
       </c>
       <c r="I16">
         <v>-139075000.0</v>
       </c>
       <c r="J16">
         <v>-50384000.0</v>
       </c>
       <c r="K16">
         <v>-37512212.0</v>
       </c>
       <c r="L16">
         <v>-18021737.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>119</v>
+      </c>
+      <c r="B17">
+        <v>-175537000.0</v>
+      </c>
       <c r="C17">
         <v>-257103000.0</v>
       </c>
       <c r="D17">
         <v>-300960000.0</v>
       </c>
       <c r="E17">
         <v>-443286000.0</v>
       </c>
       <c r="F17">
         <v>-704471000.0</v>
       </c>
       <c r="G17">
         <v>-268905000.0</v>
       </c>
       <c r="H17">
         <v>-195071000.0</v>
       </c>
       <c r="I17">
         <v>-139074895.0</v>
       </c>
       <c r="J17">
         <v>-50384176.0</v>
       </c>
       <c r="K17">
         <v>-37512212.0</v>
       </c>
       <c r="L17">
         <v>-18021737.0</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>120</v>
+      </c>
+      <c r="B18">
+        <v>27839000.0</v>
+      </c>
       <c r="C18">
         <v>34851000.0</v>
       </c>
       <c r="D18">
         <v>38840000.0</v>
       </c>
       <c r="E18">
         <v>14582000.0</v>
       </c>
       <c r="F18">
         <v>2190000.0</v>
       </c>
       <c r="G18">
         <v>4939000.0</v>
       </c>
       <c r="H18">
         <v>7939000.0</v>
       </c>
       <c r="I18">
         <v>3220962.0</v>
       </c>
       <c r="J18">
         <v>527351.0</v>
       </c>
       <c r="K18">
         <v>403266.0</v>
       </c>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21">
-        <v>-229434000.0</v>
+        <v>-223572000.0</v>
       </c>
       <c r="C21">
         <v>-282117000.0</v>
       </c>
       <c r="D21">
         <v>-366573000.0</v>
       </c>
       <c r="E21">
         <v>-404357000.0</v>
       </c>
       <c r="F21">
         <v>-700064000.0</v>
       </c>
       <c r="G21">
         <v>-301801000.0</v>
       </c>
       <c r="H21">
         <v>-203195939.0</v>
       </c>
       <c r="I21">
         <v>-141768082.0</v>
       </c>
       <c r="J21">
         <v>-51391036.0</v>
       </c>
       <c r="K21">
         <v>-38529301.0</v>
       </c>
       <c r="L21">
         <v>-16349437.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B23">
-        <v>689029000.0</v>
+        <v>683728000.0</v>
       </c>
       <c r="C23">
         <v>681105000.0</v>
       </c>
       <c r="D23">
         <v>633292000.0</v>
       </c>
       <c r="E23">
         <v>619397000.0</v>
       </c>
       <c r="F23">
         <v>844376000.0</v>
       </c>
       <c r="G23">
         <v>350759000.0</v>
       </c>
       <c r="H23">
         <v>216180690.0</v>
       </c>
       <c r="I23">
         <v>141897534.0</v>
       </c>
       <c r="J23">
         <v>51391036.0</v>
       </c>
       <c r="K23">
         <v>38529301.0</v>
       </c>
       <c r="L23">
         <v>16349437.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>127</v>
+      </c>
+      <c r="B25">
+        <v>15010000.0</v>
+      </c>
       <c r="C25">
         <v>11856000.0</v>
       </c>
       <c r="D25">
         <v>8697000.0</v>
       </c>
       <c r="E25">
         <v>8227000.0</v>
       </c>
       <c r="F25">
         <v>6487000.0</v>
       </c>
       <c r="G25">
         <v>4640000.0</v>
       </c>
       <c r="H25">
         <v>3766000.0</v>
       </c>
       <c r="I25">
         <v>1649775.0</v>
       </c>
       <c r="J25">
         <v>548127.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26">
         <v>220904000.0</v>
       </c>
       <c r="C26">
         <v>234504000.0</v>
       </c>
       <c r="D26">
         <v>265868000.0</v>
       </c>
       <c r="E26">
         <v>286408000.0</v>
       </c>
       <c r="F26">
         <v>573306000.0</v>
       </c>
       <c r="G26">
         <v>222711000.0</v>
       </c>
       <c r="H26">
         <v>142221056.0</v>
       </c>
       <c r="I26">
         <v>120278023.0</v>
       </c>
       <c r="J26">
         <v>39341518.0</v>
       </c>
       <c r="K26">
         <v>32149157.0</v>
       </c>
       <c r="L26">
         <v>13587145.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
         <v>61512000.0</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27">
         <v>172.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>130</v>
+      </c>
+      <c r="B28">
+        <v>277605000.0</v>
+      </c>
       <c r="C28">
         <v>298741000.0</v>
       </c>
       <c r="D28">
         <v>281608000.0</v>
       </c>
       <c r="E28">
         <v>197459000.0</v>
       </c>
       <c r="F28">
         <v>218831000.0</v>
       </c>
       <c r="G28">
         <v>111312000.0</v>
       </c>
       <c r="H28">
         <v>70211000.0</v>
       </c>
       <c r="I28">
         <v>21575921.0</v>
       </c>
       <c r="J28">
         <v>12049518.0</v>
       </c>
       <c r="K28">
         <v>6380144.0</v>
       </c>
       <c r="L28">
         <v>2762292.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>131</v>
+      </c>
+      <c r="B29">
+        <v>-2927000.0</v>
+      </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29"/>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30">
-        <v>498509000.0</v>
+        <v>492647000.0</v>
       </c>
       <c r="C30">
         <v>533245000.0</v>
       </c>
       <c r="D30">
         <v>537476000.0</v>
       </c>
       <c r="E30">
         <v>545379000.0</v>
       </c>
       <c r="F30">
         <v>792137000.0</v>
       </c>
       <c r="G30">
         <v>111312000.0</v>
       </c>
       <c r="H30">
         <v>212431884.0</v>
       </c>
       <c r="I30">
         <v>141853944.0</v>
       </c>
       <c r="J30">
         <v>51391036.0</v>
       </c>
       <c r="K30">
         <v>38529301.0</v>
       </c>
       <c r="L30">
         <v>16349437.0</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31">
-        <v>50970000.0</v>
+        <v>45108000.0</v>
       </c>
       <c r="C31">
         <v>25014000.0</v>
       </c>
       <c r="D31">
         <v>31953000.0</v>
       </c>
       <c r="E31">
         <v>-38929000.0</v>
       </c>
       <c r="F31">
         <v>-3350000.0</v>
       </c>
       <c r="G31">
         <v>32896000.0</v>
       </c>
       <c r="H31">
         <v>8877015.0</v>
       </c>
       <c r="I31">
         <v>3280000.0</v>
       </c>
       <c r="J31">
         <v>1007036.0</v>
       </c>
       <c r="K31">
         <v>1017089.0</v>
       </c>
       <c r="L31">
         <v>-1672300.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B32">
         <v>460156000.0</v>
       </c>
       <c r="C32">
         <v>398988000.0</v>
       </c>
       <c r="D32">
         <v>266719000.0</v>
       </c>
       <c r="E32">
         <v>215040000.0</v>
       </c>
       <c r="F32">
         <v>144312000.0</v>
       </c>
       <c r="G32">
         <v>48958000.0</v>
       </c>
       <c r="H32">
         <v>12984751.0</v>
       </c>
       <c r="I32">
         <v>129452.0</v>
       </c>
@@ -9305,2950 +9478,3026 @@
       <c r="L32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP32"/>
+  <dimension ref="A1:AQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AN1" t="s">
         <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:42">
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B2">
-        <v>61770000.0</v>
+        <v>38335000.0</v>
       </c>
       <c r="C2">
+        <v>62331000.0</v>
+      </c>
+      <c r="D2">
         <v>46883000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>43220000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>38647000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>42091000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>36917000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>35233000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>33619000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25237000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>25479000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>23763000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>21337000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>20924000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>20044000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17407000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>69497000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>193790000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>67306000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>153092000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>211357000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>229533000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4934000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2896000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2084000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1575039.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1291993.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>441000.0</v>
       </c>
       <c r="AC2">
         <v>441000.0</v>
       </c>
       <c r="AD2">
+        <v>441000.0</v>
+      </c>
+      <c r="AE2">
         <v>43590.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>21795.0</v>
       </c>
-      <c r="AF2">
-[...1 lines deleted...]
-      </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
         <v>0.0</v>
       </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
         <v>0.0</v>
       </c>
       <c r="AN2">
         <v>0.0</v>
       </c>
-      <c r="AO2"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:42">
+      <c r="AO2">
+        <v>0.0</v>
+      </c>
+      <c r="AP2"/>
+      <c r="AQ2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B3">
+        <v>3944000.0</v>
+      </c>
+      <c r="C3">
         <v>3916000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3901000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3735000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3458000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5347000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2871000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2941000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3012000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2459000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1918000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1995000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2657000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2127000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2226000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1861000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2013000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1875000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1637000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1527000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1448000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1387000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1146000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1037000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1070000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1288147.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>914853.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>781500.0</v>
       </c>
       <c r="AC3">
         <v>781500.0</v>
       </c>
       <c r="AD3">
+        <v>781500.0</v>
+      </c>
+      <c r="AE3">
         <v>499234.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>383513.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137032.0</v>
       </c>
       <c r="AG3">
         <v>137032.0</v>
       </c>
       <c r="AH3">
-        <v>198675.0</v>
+        <v>137032.0</v>
       </c>
       <c r="AI3">
         <v>198675.0</v>
       </c>
       <c r="AJ3">
-        <v>75389.0</v>
+        <v>198675.0</v>
       </c>
       <c r="AK3">
         <v>75389.0</v>
       </c>
       <c r="AL3">
+        <v>75389.0</v>
+      </c>
+      <c r="AM3">
         <v>53416.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>53417.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46086.0</v>
       </c>
       <c r="AO3">
         <v>46086.0</v>
       </c>
-      <c r="AP3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:42">
+      <c r="AP3">
+        <v>46086.0</v>
+      </c>
+      <c r="AQ3"/>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
-      <c r="AO4"/>
-[...4 lines deleted...]
-    <row r="5" spans="1:42">
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4"/>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B5">
+        <v>-47939000.0</v>
+      </c>
+      <c r="C5">
         <v>-51975000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-34563000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-39465000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-47251000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-80780000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-40926000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-79785000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-53358000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-121548000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-83570000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-120895000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-49144000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-136001000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-128583000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-98716000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-79764000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-219196000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-83205000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-170571000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-227092000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-95256000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-63433000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-80305000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-47792000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-42879594.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-68452278.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42939500.0</v>
       </c>
       <c r="AC5">
         <v>-42939500.0</v>
       </c>
       <c r="AD5">
+        <v>-42939500.0</v>
+      </c>
+      <c r="AE5">
         <v>-63224216.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-34228112.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20498172.0</v>
       </c>
       <c r="AG5">
         <v>-20498172.0</v>
       </c>
       <c r="AH5">
-        <v>-13238217.0</v>
+        <v>-20498172.0</v>
       </c>
       <c r="AI5">
         <v>-13238217.0</v>
       </c>
       <c r="AJ5">
-        <v>-12457301.0</v>
+        <v>-13238217.0</v>
       </c>
       <c r="AK5">
         <v>-12457301.0</v>
       </c>
       <c r="AL5">
+        <v>-12457301.0</v>
+      </c>
+      <c r="AM5">
         <v>-13686956.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-13686957.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5577694.0</v>
       </c>
       <c r="AO5">
         <v>-5577694.0</v>
       </c>
       <c r="AP5">
+        <v>-5577694.0</v>
+      </c>
+      <c r="AQ5">
         <v>-16349437.0</v>
       </c>
     </row>
-    <row r="6" spans="1:42">
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B6">
+        <v>-43995000.0</v>
+      </c>
+      <c r="C6">
         <v>-48059000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-30662000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-35730000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-43793000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-75433000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-38055000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-76844000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-50346000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-119089000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-81652000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-118900000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-46487000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-133874000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-126357000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-96855000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-77751000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-217321000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-81568000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-169044000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-225644000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-93869000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-62287000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-79268000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-46722000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-41591447.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-67537425.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42158000.0</v>
       </c>
       <c r="AC6">
         <v>-42158000.0</v>
       </c>
       <c r="AD6">
+        <v>-42158000.0</v>
+      </c>
+      <c r="AE6">
         <v>-62724982.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-33844599.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20361140.0</v>
       </c>
       <c r="AG6">
         <v>-20361140.0</v>
       </c>
       <c r="AH6">
-        <v>-13039542.0</v>
+        <v>-20361140.0</v>
       </c>
       <c r="AI6">
         <v>-13039542.0</v>
       </c>
       <c r="AJ6">
-        <v>-12381912.0</v>
+        <v>-13039542.0</v>
       </c>
       <c r="AK6">
         <v>-12381912.0</v>
       </c>
       <c r="AL6">
-        <v>-13633540.0</v>
+        <v>-12381912.0</v>
       </c>
       <c r="AM6">
         <v>-13633540.0</v>
       </c>
       <c r="AN6">
-        <v>-5531608.0</v>
+        <v>-13633540.0</v>
       </c>
       <c r="AO6">
         <v>-5531608.0</v>
       </c>
-      <c r="AP6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:42">
+      <c r="AP6">
+        <v>-5531608.0</v>
+      </c>
+      <c r="AQ6"/>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
-      <c r="AO7"/>
-[...4 lines deleted...]
-    <row r="8" spans="1:42">
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7"/>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
-      <c r="AO8"/>
-[...4 lines deleted...]
-    <row r="9" spans="1:42">
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8"/>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B9">
-        <v>65827000.0</v>
+        <v>61276000.0</v>
       </c>
       <c r="C9">
+        <v>65266000.0</v>
+      </c>
+      <c r="D9">
         <v>69212000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>66757000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>67840000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>66979000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>65348000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>65271000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>53530000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>40593000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>43749000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>45101000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>41460000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>41677000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>37496000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>30769000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-22773000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-149619000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-24203000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-116157000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-191254000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-214439000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>9717000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>8099000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6134000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3069980.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3627556.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1269000.0</v>
       </c>
       <c r="AC9">
         <v>1269000.0</v>
       </c>
       <c r="AD9">
+        <v>1269000.0</v>
+      </c>
+      <c r="AE9">
         <v>85862.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>42931.0</v>
       </c>
-      <c r="AF9">
-[...1 lines deleted...]
-      </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
-      <c r="AO9"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:42">
+      <c r="AO9">
+        <v>0.0</v>
+      </c>
+      <c r="AP9"/>
+      <c r="AQ9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B10">
+        <v>-49576000.0</v>
+      </c>
+      <c r="C10">
         <v>-53336000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-35963000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-40727000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-48438000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-81684000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-41671000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-80277000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-53471000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-95429000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-69152000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-120895000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-49144000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-61769000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-161190000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-137933000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-82394000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-211825000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-96412000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-163324000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-232910000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-76547000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-51475000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-77871000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-50917000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-50336088.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-65168020.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41637000.0</v>
       </c>
       <c r="AC10">
         <v>-41637000.0</v>
       </c>
       <c r="AD10">
+        <v>-41637000.0</v>
+      </c>
+      <c r="AE10">
         <v>-63125011.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-34079348.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20745214.0</v>
       </c>
       <c r="AG10">
         <v>-20745214.0</v>
       </c>
       <c r="AH10">
-        <v>-12982346.0</v>
+        <v>-20745214.0</v>
       </c>
       <c r="AI10">
         <v>-12982346.0</v>
       </c>
       <c r="AJ10">
-        <v>-12209742.0</v>
+        <v>-12982346.0</v>
       </c>
       <c r="AK10">
         <v>-12209742.0</v>
       </c>
       <c r="AL10">
+        <v>-12209742.0</v>
+      </c>
+      <c r="AM10">
         <v>-12838519.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-12838518.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-5917587.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-5917588.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-18021737.0</v>
       </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B11">
+        <v>1440000.0</v>
+      </c>
+      <c r="C11">
         <v>-2927000.0</v>
       </c>
-      <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>9474000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-21769000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-9172000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>17994000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-31947000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-35524000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>32607000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>39217000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2630000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>7370000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-14877000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7809000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-6422000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>18281000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>12266000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2758000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2929000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-3905758.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-4828756.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-5833470.0</v>
       </c>
-      <c r="AC11"/>
-      <c r="AD11">
+      <c r="AD11"/>
+      <c r="AE11">
         <v>1609321.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>147822.0</v>
       </c>
-      <c r="AF11">
-[...1 lines deleted...]
-      </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
       <c r="AM11">
         <v>0.0</v>
       </c>
       <c r="AN11">
         <v>0.0</v>
       </c>
-      <c r="AO11"/>
-[...4 lines deleted...]
-    <row r="12" spans="1:42">
+      <c r="AO11">
+        <v>0.0</v>
+      </c>
+      <c r="AP11"/>
+      <c r="AQ11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B12">
+        <v>1637000.0</v>
+      </c>
+      <c r="C12">
         <v>1361000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1400000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1262000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1187000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>904000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>745000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>492000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>113000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>20378000.0</v>
       </c>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
         <v>20378000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9347000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3872000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1175000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>188000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7880000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12867000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7650000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6013000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>24000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>43000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>55000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>59000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5869510.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>99473.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3228270.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>138384.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3418615.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>148764.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19836.0</v>
       </c>
       <c r="AG12">
         <v>19836.0</v>
       </c>
       <c r="AH12">
+        <v>19836.0</v>
+      </c>
+      <c r="AI12">
         <v>39672.0</v>
       </c>
-      <c r="AI12">
-[...1 lines deleted...]
-      </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
+        <v>0.0</v>
+      </c>
+      <c r="AM12">
         <v>39672.0</v>
       </c>
-      <c r="AM12">
-[...1 lines deleted...]
-      </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
-      <c r="AO12"/>
-      <c r="AP12">
+      <c r="AO12">
+        <v>0.0</v>
+      </c>
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>39672.0</v>
       </c>
     </row>
-    <row r="13" spans="1:42">
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>115</v>
+      </c>
+      <c r="B13">
+        <v>6447000.0</v>
+      </c>
       <c r="C13">
+        <v>7254000.0</v>
+      </c>
+      <c r="D13">
         <v>8345000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8843000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>8606000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>9088000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>9029000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>9330000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>9658000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>10304000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>9172000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>10090000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>10232000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>9347000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3872000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1175000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>188000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1019000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>713000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>244000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>214000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1372000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>866000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1227000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1655000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4987730.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1842900.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3228270.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13">
+      <c r="AD13"/>
+      <c r="AE13">
         <v>2812990.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>870610.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-    </row>
-    <row r="14" spans="1:42">
+      <c r="AQ13"/>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
-      <c r="AO14"/>
-[...4 lines deleted...]
-    <row r="15" spans="1:42">
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14"/>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15">
+        <v>-51016000.0</v>
+      </c>
+      <c r="C15">
         <v>-50409000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-35963000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-40727000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-48438000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-81684000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-41671000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-80277000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-53471000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-95429000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-69152000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-120895000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-49144000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-61769000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-161190000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-137933000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-82394000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-211825000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-96412000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-163324000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-232910000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-76547000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-63741000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-80629000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-47988000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-46430454.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-65366947.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41637000.0</v>
       </c>
       <c r="AC15">
         <v>-41637000.0</v>
       </c>
       <c r="AD15">
+        <v>-41637000.0</v>
+      </c>
+      <c r="AE15">
         <v>-63357297.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-34227170.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20745214.0</v>
       </c>
       <c r="AG15">
         <v>-20745214.0</v>
       </c>
       <c r="AH15">
-        <v>-12982346.0</v>
+        <v>-20745214.0</v>
       </c>
       <c r="AI15">
         <v>-12982346.0</v>
       </c>
       <c r="AJ15">
-        <v>-12209742.0</v>
+        <v>-12982346.0</v>
       </c>
       <c r="AK15">
         <v>-12209742.0</v>
       </c>
       <c r="AL15">
+        <v>-12209742.0</v>
+      </c>
+      <c r="AM15">
         <v>-12838519.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-12838518.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-5917587.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-5917588.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-18021737.0</v>
       </c>
     </row>
-    <row r="16" spans="1:42">
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>-120895000.0</v>
       </c>
       <c r="N16">
+        <v>-120895000.0</v>
+      </c>
+      <c r="O16">
         <v>-61769000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-161190000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-137933000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-82394000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-211825000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-96412000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-163324000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-232910000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-70144000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-63741000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-64308500.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-47988000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-46430330.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-65366947.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41636862.0</v>
       </c>
       <c r="AC16">
         <v>-41636862.0</v>
       </c>
       <c r="AD16">
+        <v>-41636862.0</v>
+      </c>
+      <c r="AE16">
         <v>-97584470.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-34227170.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20745214.0</v>
       </c>
       <c r="AG16">
         <v>-20745214.0</v>
       </c>
       <c r="AH16">
+        <v>-20745214.0</v>
+      </c>
+      <c r="AI16">
         <v>-37401830.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-25192088.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>24419484.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-12209742.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-24673694.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-12838518.0</v>
       </c>
-      <c r="AN16">
-[...3 lines deleted...]
-      <c r="AP16">
+      <c r="AO16">
+        <v>0.0</v>
+      </c>
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>-18021737.0</v>
       </c>
     </row>
-    <row r="17" spans="1:42">
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>119</v>
+      </c>
+      <c r="B17">
+        <v>-51016000.0</v>
+      </c>
       <c r="C17">
+        <v>-50409000.0</v>
+      </c>
+      <c r="D17">
         <v>-35963000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-40727000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-48438000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-81684000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-41671000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-80277000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-53471000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-95429000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-69152000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-120895000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-49144000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-61769000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-161190000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-137933000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-82394000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-211825000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-96412000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-163324000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-232910000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-76547000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-63741000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-80629000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-47988000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-46430330.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-65366947.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41636862.0</v>
       </c>
       <c r="AC17">
         <v>-41636862.0</v>
       </c>
       <c r="AD17">
+        <v>-41636862.0</v>
+      </c>
+      <c r="AE17">
         <v>-48792234.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-34227170.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20745214.0</v>
       </c>
       <c r="AG17">
         <v>-20745214.0</v>
       </c>
       <c r="AH17">
+        <v>-20745214.0</v>
+      </c>
+      <c r="AI17">
         <v>-37401830.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-25192088.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>24419484.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-12209742.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-24673694.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-12838518.0</v>
       </c>
-      <c r="AN17">
-[...3 lines deleted...]
-      <c r="AP17">
+      <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>-18021737.0</v>
       </c>
     </row>
-    <row r="18" spans="1:42">
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>120</v>
+      </c>
+      <c r="B18">
+        <v>4810000.0</v>
+      </c>
       <c r="C18">
+        <v>5893000.0</v>
+      </c>
+      <c r="D18">
         <v>6945000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>7581000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7419000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>8184000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>8284000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>8838000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>9545000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>10304000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>9172000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>10090000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>10232000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>9347000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3872000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1175000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>188000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1019000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>713000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>244000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>214000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1348000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>823000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1172000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1596000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2867827.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1842898.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-    </row>
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
-      <c r="AO20"/>
-[...4 lines deleted...]
-    <row r="21" spans="1:42">
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20"/>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21">
+        <v>-69279000.0</v>
+      </c>
+      <c r="C21">
         <v>-69406000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-48822000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-54895000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-56311000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-67891000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-67853000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-76064000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-70309000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-123981000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-83570000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-89501000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-69522000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-97293000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-128583000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-98716000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-79764000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-219196000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-83205000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-170571000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-227092000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-95256000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-76257000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-83966000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-46322000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-52049533.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-65267493.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42939500.0</v>
       </c>
       <c r="AC21">
         <v>-42939500.0</v>
       </c>
       <c r="AD21">
+        <v>-42939500.0</v>
+      </c>
+      <c r="AE21">
         <v>-66543626.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-34228112.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20498172.0</v>
       </c>
       <c r="AG21">
         <v>-20498172.0</v>
       </c>
       <c r="AH21">
-        <v>-13238217.0</v>
+        <v>-20498172.0</v>
       </c>
       <c r="AI21">
         <v>-13238217.0</v>
       </c>
       <c r="AJ21">
-        <v>-12457301.0</v>
+        <v>-13238217.0</v>
       </c>
       <c r="AK21">
         <v>-12457301.0</v>
       </c>
       <c r="AL21">
+        <v>-12457301.0</v>
+      </c>
+      <c r="AM21">
         <v>-13686956.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-13686957.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5577694.0</v>
       </c>
       <c r="AO21">
         <v>-5577694.0</v>
       </c>
       <c r="AP21">
+        <v>-5577694.0</v>
+      </c>
+      <c r="AQ21">
         <v>-16349437.0</v>
       </c>
     </row>
-    <row r="22" spans="1:42">
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
-      <c r="AO22"/>
-[...4 lines deleted...]
-    <row r="23" spans="1:42">
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22"/>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B23">
+        <v>168890000.0</v>
+      </c>
+      <c r="C23">
         <v>196973000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>164917000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>164872000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>162798000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>176961000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>170118000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>176568000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>157458000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>189811000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>152798000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>158365000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>132319000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>159894000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>186123000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>146892000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>126488000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>263367000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>126308000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>207506000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>247195000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>110350000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>90908000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>94961000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>54540000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>56694552.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>70187042.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44961000.0</v>
       </c>
       <c r="AC23">
         <v>44961000.0</v>
       </c>
       <c r="AD23">
+        <v>44961000.0</v>
+      </c>
+      <c r="AE23">
         <v>66673078.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>34228112.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20949203.0</v>
       </c>
       <c r="AG23">
         <v>20949203.0</v>
       </c>
       <c r="AH23">
-        <v>13103289.0</v>
+        <v>20949203.0</v>
       </c>
       <c r="AI23">
         <v>13103289.0</v>
       </c>
       <c r="AJ23">
-        <v>12352475.0</v>
+        <v>13103289.0</v>
       </c>
       <c r="AK23">
         <v>12352475.0</v>
       </c>
       <c r="AL23">
+        <v>12352475.0</v>
+      </c>
+      <c r="AM23">
         <v>13008325.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>13008324.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>5949414.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>5949415.0</v>
       </c>
-      <c r="AP23">
-[...3 lines deleted...]
-    <row r="24" spans="1:42">
+      <c r="AQ23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>127</v>
+      </c>
+      <c r="B25">
+        <v>3944000.0</v>
+      </c>
       <c r="C25">
+        <v>3916000.0</v>
+      </c>
+      <c r="D25">
         <v>3901000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3735000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3458000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3032000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2871000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2941000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3012000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2459000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1918000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1995000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2657000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2127000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2226000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1861000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2013000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1875000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1637000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1527000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1448000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1387000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1146000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1037000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1070000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1288147.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>914853.0</v>
       </c>
-      <c r="AB25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC25"/>
       <c r="AD25">
         <v>499234.0</v>
       </c>
       <c r="AE25">
+        <v>499234.0</v>
+      </c>
+      <c r="AF25">
         <v>1150540.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26">
+        <v>65591000.0</v>
+      </c>
+      <c r="C26">
         <v>61633000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>47928000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>50614000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>60729000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>52252000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>65982000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>61625000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>54645000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>81948000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>58767000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>76682000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>48472000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>66946000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>99524000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>66084000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>53854000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>172086000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>55144000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>142224000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>203852000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>62562000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>58100000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>68307000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>33742000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>32095493.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>51197098.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29464000.0</v>
       </c>
       <c r="AC26">
         <v>29464000.0</v>
       </c>
       <c r="AD26">
+        <v>29464000.0</v>
+      </c>
+      <c r="AE26">
         <v>55652813.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>29992954.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17316128.0</v>
       </c>
       <c r="AG26">
         <v>17316128.0</v>
       </c>
       <c r="AH26">
-        <v>9233956.0</v>
+        <v>17316128.0</v>
       </c>
       <c r="AI26">
         <v>9233956.0</v>
       </c>
       <c r="AJ26">
-        <v>10436803.0</v>
+        <v>9233956.0</v>
       </c>
       <c r="AK26">
         <v>10436803.0</v>
       </c>
       <c r="AL26">
-        <v>11685600.0</v>
+        <v>10436803.0</v>
       </c>
       <c r="AM26">
         <v>11685600.0</v>
       </c>
       <c r="AN26">
+        <v>11685600.0</v>
+      </c>
+      <c r="AO26">
         <v>4388978.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>4388979.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>13587000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:42">
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>28786000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>28359000.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
-[...1 lines deleted...]
-      </c>
+      <c r="Y27"/>
       <c r="Z27">
         <v>0.0</v>
       </c>
-      <c r="AA27"/>
-[...3 lines deleted...]
-      <c r="AC27"/>
+      <c r="AA27">
+        <v>0.0</v>
+      </c>
+      <c r="AB27"/>
+      <c r="AC27">
+        <v>0.0</v>
+      </c>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>2128930.0</v>
       </c>
-      <c r="AF27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG27"/>
       <c r="AH27">
         <v>1983762.0</v>
       </c>
       <c r="AI27">
         <v>1983762.0</v>
       </c>
       <c r="AJ27">
-        <v>229638.0</v>
+        <v>1983762.0</v>
       </c>
       <c r="AK27">
         <v>229638.0</v>
       </c>
       <c r="AL27">
+        <v>229638.0</v>
+      </c>
+      <c r="AM27">
         <v>2409102.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31672.0</v>
       </c>
       <c r="AN27">
         <v>31672.0</v>
       </c>
       <c r="AO27">
         <v>31672.0</v>
       </c>
-      <c r="AP27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:42">
+      <c r="AP27">
+        <v>31672.0</v>
+      </c>
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>130</v>
+      </c>
+      <c r="B28">
+        <v>65070000.0</v>
+      </c>
       <c r="C28">
+        <v>73039000.0</v>
+      </c>
+      <c r="D28">
         <v>41320000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>42679000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>63422000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>82618000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>67219000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>79710000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>69194000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>82626000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>68552000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>67920000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>62510000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>72024000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>66555000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>63401000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>56991000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>69577000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>59002000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>54414000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>35838000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>40966000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>27874000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>23758000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>18714000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>29488860.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>17697951.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>29488860.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10976675.0</v>
       </c>
       <c r="AD28">
         <v>10976675.0</v>
       </c>
       <c r="AE28">
+        <v>10976675.0</v>
+      </c>
+      <c r="AF28">
         <v>6364088.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3182044.0</v>
       </c>
       <c r="AG28">
         <v>3182044.0</v>
       </c>
       <c r="AH28">
-        <v>2020498.0</v>
+        <v>3182044.0</v>
       </c>
       <c r="AI28">
         <v>2020498.0</v>
       </c>
       <c r="AJ28">
         <v>2020498.0</v>
       </c>
       <c r="AK28">
         <v>2020498.0</v>
       </c>
       <c r="AL28">
+        <v>2020498.0</v>
+      </c>
+      <c r="AM28">
         <v>4378787.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2001356.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1188715.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1188716.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>16222000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>131</v>
+      </c>
+      <c r="B29">
+        <v>1440000.0</v>
+      </c>
       <c r="C29">
-        <v>0.0</v>
+        <v>-2927000.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
@@ -12278,445 +12527,457 @@
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
         <v>0.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
-      <c r="AB29"/>
+      <c r="AB29">
+        <v>0.0</v>
+      </c>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30">
+        <v>130555000.0</v>
+      </c>
+      <c r="C30">
         <v>134672000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>118034000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>121652000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>124151000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>134870000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>133201000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>141335000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>123839000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>164574000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>127319000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>134602000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>110982000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>138970000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>166079000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>129485000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>56991000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>69577000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>59002000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>54414000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>35838000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-119183000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>85974000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>92065000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>52456000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>55119513.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>68895049.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44520000.0</v>
       </c>
       <c r="AC30">
         <v>44520000.0</v>
       </c>
       <c r="AD30">
+        <v>44520000.0</v>
+      </c>
+      <c r="AE30">
         <v>66629488.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>34228112.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20949203.0</v>
       </c>
       <c r="AG30">
         <v>20949203.0</v>
       </c>
       <c r="AH30">
-        <v>13103289.0</v>
+        <v>20949203.0</v>
       </c>
       <c r="AI30">
         <v>13103289.0</v>
       </c>
       <c r="AJ30">
-        <v>12352475.0</v>
+        <v>13103289.0</v>
       </c>
       <c r="AK30">
         <v>12352475.0</v>
       </c>
       <c r="AL30">
+        <v>12352475.0</v>
+      </c>
+      <c r="AM30">
         <v>13008325.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>13008324.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>5949414.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>5949415.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>16349437.0</v>
       </c>
     </row>
-    <row r="31" spans="1:42">
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31">
+        <v>19703000.0</v>
+      </c>
+      <c r="C31">
         <v>16070000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>12859000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>14168000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>7873000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-13793000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>26182000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-4213000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>16838000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>28552000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>14418000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-31394000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>20378000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>35524000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-32607000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-39217000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2630000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>7371000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-13207000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>7247000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-5818000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>18709000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>24782000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>6095000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4595000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1713445.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>99473.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1302500.0</v>
       </c>
       <c r="AC31">
         <v>1302500.0</v>
       </c>
       <c r="AD31">
+        <v>1302500.0</v>
+      </c>
+      <c r="AE31">
         <v>3418615.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>148764.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-247042.0</v>
       </c>
       <c r="AG31">
         <v>-247042.0</v>
       </c>
       <c r="AH31">
-        <v>255871.0</v>
+        <v>-247042.0</v>
       </c>
       <c r="AI31">
         <v>255871.0</v>
       </c>
       <c r="AJ31">
-        <v>247559.0</v>
+        <v>255871.0</v>
       </c>
       <c r="AK31">
         <v>247559.0</v>
       </c>
       <c r="AL31">
+        <v>247559.0</v>
+      </c>
+      <c r="AM31">
         <v>848437.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>848439.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-339893.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-339894.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1672300.0</v>
       </c>
     </row>
-    <row r="32" spans="1:42">
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B32">
+        <v>99611000.0</v>
+      </c>
+      <c r="C32">
         <v>127597000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>116095000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>109977000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>106487000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>109070000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>102265000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>100504000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>87149000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>65830000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>69228000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>68864000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>62797000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>62601000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>57540000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>48176000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>46724000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>44171000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>43103000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>36935000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>20103000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>15094000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>14651000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>10995000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>8218000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>4645019.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>4919549.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1710000.0</v>
       </c>
       <c r="AC32">
         <v>1710000.0</v>
       </c>
       <c r="AD32">
+        <v>1710000.0</v>
+      </c>
+      <c r="AE32">
         <v>129452.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>64726.0</v>
       </c>
-      <c r="AF32">
-[...1 lines deleted...]
-      </c>
       <c r="AG32">
         <v>0.0</v>
       </c>
       <c r="AH32">
         <v>0.0</v>
       </c>
       <c r="AI32">
         <v>0.0</v>
       </c>
       <c r="AJ32">
         <v>0.0</v>
       </c>
       <c r="AK32">
         <v>0.0</v>
       </c>
       <c r="AL32">
         <v>0.0</v>
       </c>
       <c r="AM32">
         <v>0.0</v>
       </c>
       <c r="AN32">
         <v>0.0</v>
       </c>
-      <c r="AO32"/>
-      <c r="AP32">
+      <c r="AO32">
+        <v>0.0</v>
+      </c>
+      <c r="AP32"/>
+      <c r="AQ32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -12759,967 +13020,975 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
         <v>550781000.0</v>
       </c>
       <c r="C2">
         <v>791264000.0</v>
       </c>
       <c r="D2">
         <v>1009273000.0</v>
       </c>
       <c r="E2">
         <v>964903000.0</v>
       </c>
       <c r="F2">
         <v>442859000.0</v>
       </c>
       <c r="G2">
         <v>76442000.0</v>
       </c>
       <c r="H2">
         <v>62952000.0</v>
       </c>
       <c r="I2">
         <v>229660148.0</v>
       </c>
       <c r="J2">
         <v>83948770.0</v>
       </c>
       <c r="K2">
         <v>13160696.0</v>
       </c>
       <c r="L2">
         <v>7152274.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
         <v>8101000</v>
       </c>
       <c r="C3">
         <v>61522000</v>
       </c>
       <c r="D3">
         <v>8491000</v>
       </c>
       <c r="E3">
         <v>24984000</v>
       </c>
       <c r="F3">
         <v>18948000</v>
       </c>
       <c r="G3">
         <v>10669000</v>
       </c>
       <c r="H3">
         <v>15242000</v>
       </c>
       <c r="I3">
         <v>10117839</v>
       </c>
       <c r="J3">
         <v>9117020</v>
       </c>
       <c r="K3">
         <v>2229497</v>
       </c>
       <c r="L3">
         <v>738470</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
         <v>229908000.0</v>
       </c>
       <c r="C6">
         <v>-240483000.0</v>
       </c>
       <c r="D6">
         <v>-218009000.0</v>
       </c>
       <c r="E6">
         <v>44370000.0</v>
       </c>
       <c r="F6">
         <v>522044000.0</v>
       </c>
       <c r="G6">
         <v>366417000.0</v>
       </c>
       <c r="H6">
         <v>13490000.0</v>
       </c>
       <c r="I6">
         <v>-166708541.0</v>
       </c>
       <c r="J6">
         <v>145711378.0</v>
       </c>
       <c r="K6">
         <v>70788074.0</v>
       </c>
       <c r="L6">
         <v>6008422.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>140</v>
+      </c>
+      <c r="B7">
+        <v>-51506862.0</v>
+      </c>
       <c r="C7">
         <v>-68390000.0</v>
       </c>
       <c r="D7">
         <v>39606000.0</v>
       </c>
       <c r="E7">
         <v>-66247000.0</v>
       </c>
       <c r="F7">
         <v>23110000.0</v>
       </c>
       <c r="G7">
         <v>18246000.0</v>
       </c>
       <c r="H7">
         <v>-23283000.0</v>
       </c>
       <c r="I7">
         <v>27382200.0</v>
       </c>
       <c r="J7">
         <v>7475149.0</v>
       </c>
       <c r="K7">
         <v>-1690102.0</v>
       </c>
       <c r="L7">
         <v>1710499.0</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9">
-        <v>-18932000.0</v>
+        <v>-26718476.0</v>
       </c>
       <c r="C9">
         <v>-26580000.0</v>
       </c>
       <c r="D9">
         <v>-17688000.0</v>
       </c>
       <c r="E9">
         <v>25135000.0</v>
       </c>
       <c r="F9">
         <v>-42319000.0</v>
       </c>
       <c r="G9">
         <v>-1375000.0</v>
       </c>
       <c r="H9">
         <v>-3701000.0</v>
       </c>
       <c r="I9">
         <v>-89708.0</v>
       </c>
       <c r="J9">
         <v>-89708.0</v>
       </c>
       <c r="K9">
         <v>-89708.0</v>
       </c>
       <c r="L9">
         <v>-89708.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10">
-        <v>12288000.0</v>
+        <v>-47152376.0</v>
       </c>
       <c r="C10">
         <v>3896000.0</v>
       </c>
       <c r="D10">
         <v>-14907000.0</v>
       </c>
       <c r="E10">
         <v>-15382000.0</v>
       </c>
       <c r="F10">
         <v>-7174000.0</v>
       </c>
       <c r="G10">
         <v>-7168000.0</v>
       </c>
       <c r="H10">
         <v>-6001000.0</v>
       </c>
       <c r="I10">
         <v>-3822.0</v>
       </c>
       <c r="J10">
         <v>-3822.0</v>
       </c>
       <c r="K10">
         <v>-3822.0</v>
       </c>
       <c r="L10">
         <v>-3822.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-55152000.0</v>
       </c>
       <c r="F11">
         <v>74671000.0</v>
       </c>
       <c r="G11">
         <v>54270000.0</v>
       </c>
       <c r="H11">
         <v>-13643000.0</v>
       </c>
       <c r="I11">
         <v>28446000.0</v>
       </c>
       <c r="J11">
         <v>10138000.0</v>
       </c>
       <c r="K11">
         <v>-212881.0</v>
       </c>
       <c r="L11">
         <v>1349286.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>133664000.0</v>
       </c>
       <c r="F12">
         <v>125643000.0</v>
       </c>
       <c r="G12">
         <v>29964000.0</v>
       </c>
       <c r="H12">
         <v>23577000.0</v>
       </c>
       <c r="I12">
         <v>12505000.0</v>
       </c>
       <c r="J12">
         <v>9916000.0</v>
       </c>
       <c r="K12">
         <v>6845278.0</v>
       </c>
       <c r="L12">
         <v>4719821.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-43000.0</v>
       </c>
       <c r="F13">
         <v>-2068000.0</v>
       </c>
       <c r="G13">
         <v>-27481000.0</v>
       </c>
       <c r="H13">
         <v>62000.0</v>
       </c>
       <c r="I13">
         <v>-970000.0</v>
       </c>
       <c r="J13">
         <v>-2585000.0</v>
       </c>
       <c r="K13">
         <v>-1477221.0</v>
       </c>
       <c r="L13">
         <v>361213.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14">
         <v>15010000.0</v>
       </c>
       <c r="C14">
         <v>11856000.0</v>
       </c>
       <c r="D14">
         <v>9029000.0</v>
       </c>
       <c r="E14">
         <v>8227000.0</v>
       </c>
       <c r="F14">
         <v>6487000.0</v>
       </c>
       <c r="G14">
         <v>4640000.0</v>
       </c>
       <c r="H14">
         <v>3766000.0</v>
       </c>
       <c r="I14">
         <v>1649775.0</v>
       </c>
       <c r="J14">
         <v>548127.0</v>
       </c>
       <c r="K14">
         <v>199005.0</v>
       </c>
       <c r="L14">
         <v>126507.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>16055000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
         <v>780689000.0</v>
       </c>
       <c r="C16">
         <v>550781000.0</v>
       </c>
       <c r="D16">
         <v>791264000.0</v>
       </c>
       <c r="E16">
         <v>1009273000.0</v>
       </c>
       <c r="F16">
         <v>964903000.0</v>
       </c>
       <c r="G16">
         <v>442859000.0</v>
       </c>
       <c r="H16">
         <v>76442000.0</v>
       </c>
       <c r="I16">
         <v>62951607.0</v>
       </c>
       <c r="J16">
         <v>229660148.0</v>
       </c>
       <c r="K16">
         <v>83948770.0</v>
       </c>
       <c r="L16">
         <v>13160696.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
         <v>-158890000.0</v>
       </c>
       <c r="C18">
         <v>-276391000.0</v>
       </c>
       <c r="D18">
         <v>-206669000.0</v>
       </c>
       <c r="E18">
         <v>-392626000.0</v>
       </c>
       <c r="F18">
         <v>-568179000.0</v>
       </c>
       <c r="G18">
         <v>-226724000.0</v>
       </c>
       <c r="H18">
         <v>-206253000.0</v>
       </c>
       <c r="I18">
         <v>-107655861.0</v>
       </c>
       <c r="J18">
         <v>-41484201.0</v>
       </c>
       <c r="K18">
         <v>-34387528.0</v>
       </c>
       <c r="L18">
         <v>-12203380.0</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>152</v>
+      </c>
+      <c r="B19">
+        <v>321203000.0</v>
+      </c>
       <c r="C19">
         <v>-375193000.0</v>
       </c>
       <c r="D19">
         <v>-29606000.0</v>
       </c>
       <c r="E19">
         <v>420016000.0</v>
       </c>
       <c r="F19">
         <v>268902000.0</v>
       </c>
       <c r="G19">
         <v>-544161000.0</v>
       </c>
       <c r="H19">
         <v>350000.0</v>
       </c>
       <c r="I19">
         <v>-212553897.0</v>
       </c>
       <c r="J19">
         <v>-10434231.0</v>
       </c>
       <c r="K19">
         <v>-2729497.0</v>
       </c>
       <c r="L19">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>153</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>217350000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>1000.0</v>
       </c>
       <c r="F20">
         <v>818875000.0</v>
       </c>
       <c r="G20">
         <v>1137683000.0</v>
       </c>
       <c r="H20">
         <v>216200000.0</v>
       </c>
       <c r="I20">
         <v>141000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>154</v>
+      </c>
+      <c r="B21">
+        <v>67944000.0</v>
+      </c>
       <c r="C21">
         <v>131322000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>-6527000.0</v>
       </c>
       <c r="H21">
         <v>2901000.0</v>
       </c>
       <c r="I21">
         <v>3643000.0</v>
       </c>
       <c r="J21">
         <v>3643000.0</v>
       </c>
       <c r="K21">
         <v>3643000.0</v>
       </c>
       <c r="L21">
         <v>3642616.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22">
         <v>-175537000.0</v>
       </c>
       <c r="C22">
         <v>-257103000.0</v>
       </c>
       <c r="D22">
         <v>-334620000.0</v>
       </c>
       <c r="E22">
         <v>-443286000.0</v>
       </c>
       <c r="F22">
         <v>-704471000.0</v>
       </c>
       <c r="G22">
         <v>-268905000.0</v>
       </c>
       <c r="H22">
         <v>-195071000.0</v>
       </c>
       <c r="I22">
         <v>-139074895.0</v>
       </c>
       <c r="J22">
         <v>-50384176.0</v>
       </c>
       <c r="K22">
         <v>-37512212.0</v>
       </c>
       <c r="L22">
         <v>-18021737.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
-        <v>72353000.0</v>
+        <v>-8625601.0</v>
       </c>
       <c r="C23">
         <v>1217000.0</v>
       </c>
       <c r="D23">
         <v>-6433000.0</v>
       </c>
       <c r="E23">
         <v>-1730000.0</v>
       </c>
       <c r="F23">
         <v>1327000.0</v>
       </c>
       <c r="G23">
         <v>1284000.0</v>
       </c>
       <c r="H23">
         <v>201000.0</v>
       </c>
       <c r="I23">
         <v>-496200.0</v>
       </c>
       <c r="J23">
         <v>27435000.0</v>
       </c>
       <c r="K23">
         <v>106200000.0</v>
       </c>
       <c r="L23">
         <v>18278572.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24">
         <v>-5236000.0</v>
       </c>
       <c r="C24">
         <v>-55864999.0</v>
       </c>
       <c r="D24">
         <v>12736000.0</v>
       </c>
       <c r="E24">
         <v>-399000.0</v>
       </c>
       <c r="F24">
         <v>3000.0</v>
       </c>
       <c r="G24">
         <v>-539000.0</v>
       </c>
       <c r="H24">
         <v>-9207000.0</v>
       </c>
       <c r="I24">
         <v>-102834.0</v>
       </c>
       <c r="J24">
         <v>68099.0</v>
       </c>
       <c r="K24">
         <v>-505615.0</v>
       </c>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
-        <v>-52524000.0</v>
+        <v>-1017138.0</v>
       </c>
       <c r="C25">
         <v>28117000.0</v>
       </c>
       <c r="D25">
         <v>8173000.0</v>
       </c>
       <c r="E25">
         <v>72362000.0</v>
       </c>
       <c r="F25">
         <v>67848000.0</v>
       </c>
       <c r="G25">
         <v>4006000.0</v>
       </c>
       <c r="H25">
         <v>2519000.0</v>
       </c>
       <c r="I25">
         <v>-312000.0</v>
       </c>
       <c r="J25">
         <v>62613.0</v>
       </c>
       <c r="K25">
         <v>1920000.0</v>
       </c>
       <c r="L25">
         <v>2018417.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-8802000.0</v>
       </c>
       <c r="E26">
         <v>-7600000.0</v>
       </c>
       <c r="F26">
         <v>-4253000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>216401000.0</v>
       </c>
       <c r="I26">
         <v>140504180.0</v>
       </c>
       <c r="J26">
         <v>187860200.0</v>
       </c>
       <c r="K26">
         <v>106200000.0</v>
       </c>
       <c r="L26">
         <v>18278570.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
         <v>65598000.0</v>
       </c>
       <c r="C27">
         <v>70651000.0</v>
       </c>
       <c r="D27">
         <v>79634000.0</v>
       </c>
       <c r="E27">
         <v>61302000.0</v>
       </c>
       <c r="F27">
         <v>40714000.0</v>
       </c>
       <c r="G27">
         <v>24830000.0</v>
       </c>
       <c r="H27">
         <v>20291000.0</v>
       </c>
       <c r="I27">
         <v>12229643.0</v>
       </c>
       <c r="J27">
         <v>9931106.0</v>
       </c>
       <c r="K27">
         <v>4925278.0</v>
       </c>
       <c r="L27">
         <v>2701404.0</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
         <v>72353000.0</v>
       </c>
       <c r="C28">
         <v>349889000.0</v>
       </c>
       <c r="D28">
         <v>-6433000.0</v>
       </c>
       <c r="E28">
         <v>-1730000.0</v>
       </c>
       <c r="F28">
         <v>820202000.0</v>
       </c>
       <c r="G28">
         <v>1132440000.0</v>
       </c>
       <c r="H28">
         <v>219302000.0</v>
       </c>
       <c r="I28">
         <v>144146800.0</v>
       </c>
       <c r="J28">
         <v>187860195.0</v>
       </c>
       <c r="K28">
         <v>106200000.0</v>
       </c>
       <c r="L28">
         <v>18278572.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
         <v>-150789000.0</v>
       </c>
       <c r="C29">
         <v>-214869000.0</v>
       </c>
       <c r="D29">
         <v>-198178000.0</v>
       </c>
       <c r="E29">
         <v>-367642000.0</v>
       </c>
       <c r="F29">
         <v>-549231000.0</v>
       </c>
       <c r="G29">
         <v>-216055000.0</v>
       </c>
       <c r="H29">
         <v>-191011000.0</v>
       </c>
       <c r="I29">
         <v>-97538022.0</v>
       </c>
       <c r="J29">
         <v>-32367181.0</v>
       </c>
       <c r="K29">
         <v>-32158031.0</v>
       </c>
       <c r="L29">
         <v>-11464910.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
         <v>307866000.0</v>
       </c>
       <c r="C30">
         <v>-375193000.0</v>
       </c>
       <c r="D30">
         <v>-10776000.0</v>
       </c>
       <c r="E30">
         <v>420016000.0</v>
       </c>
       <c r="F30">
         <v>249957000.0</v>
       </c>
       <c r="G30">
         <v>-554830000.0</v>
       </c>
       <c r="H30">
         <v>-14892000.0</v>
       </c>
       <c r="I30">
         <v>-212553897.0</v>
       </c>
@@ -13732,3120 +14001,3194 @@
       <c r="L30">
         <v>-738470.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP30"/>
+  <dimension ref="A1:AQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AN1" t="s">
         <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:42">
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>780689000.0</v>
+      </c>
+      <c r="C2">
         <v>818270000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>833384000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>858376000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>550781000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>717204000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>731164000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>751894000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>791264000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>790598000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>860946000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>880847000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1009273000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1120279000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>681623000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>847760000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>964903000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1399241000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1767316000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1014163000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>442859000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>176389000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>259114000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>364090000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>76442000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>69217759.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>91603000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>77277500.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>62952000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>104957732.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>75932000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>162576400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25478260.0</v>
       </c>
       <c r="AH2">
         <v>25478260.0</v>
       </c>
       <c r="AI2">
+        <v>25478260.0</v>
+      </c>
+      <c r="AJ2">
         <v>8613240.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>-20.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>83948770.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>97223408.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>110498046.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>61829370.0</v>
       </c>
-      <c r="AO2"/>
       <c r="AP2"/>
-    </row>
-    <row r="3" spans="1:42">
+      <c r="AQ2"/>
+    </row>
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
-        <v>404000</v>
+        <v>22290000</v>
       </c>
       <c r="C3">
+        <v>1298000</v>
+      </c>
+      <c r="D3">
         <v>4086000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>552000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3867000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>17754000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>29885000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>875000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>13008000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>222000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1784000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2348000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3516000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4413000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6684000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3700000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9895000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6489000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6270000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4177000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1897000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5464000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3684000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>473000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1048000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1960124</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8514876</v>
-      </c>
-[...1 lines deleted...]
-        <v>2038500</v>
       </c>
       <c r="AC3">
         <v>2038500</v>
       </c>
       <c r="AD3">
+        <v>2038500</v>
+      </c>
+      <c r="AE3">
         <v>105805</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>10012030</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4969480</v>
-      </c>
-[...1 lines deleted...]
-        <v>2477393</v>
       </c>
       <c r="AI3">
         <v>2477393</v>
       </c>
       <c r="AJ3">
-        <v>2073772</v>
+        <v>2477393</v>
       </c>
       <c r="AK3">
         <v>2073772</v>
       </c>
       <c r="AL3">
+        <v>2073772</v>
+      </c>
+      <c r="AM3">
         <v>1087439</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1087438</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>24502</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>24503</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>739000</v>
       </c>
     </row>
-    <row r="4" spans="1:42">
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-    </row>
-    <row r="6" spans="1:42">
+      <c r="AQ5"/>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>-28256000.0</v>
+      </c>
+      <c r="C6">
         <v>-37581000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-15114000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-24992000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>307595000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-166423000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-13960000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-20730000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-39370000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>666000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-70348000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-19901000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-128426000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-111006000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>438656000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-166137000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-117143000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-434338000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-368075000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>753153000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>571304000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>266470000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-82725000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-104976000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>287648000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>7224241.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-22385241.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14325500.0</v>
       </c>
       <c r="AC6">
         <v>14325500.0</v>
       </c>
       <c r="AD6">
+        <v>14325500.0</v>
+      </c>
+      <c r="AE6">
         <v>-42006125.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-124702420.0</v>
       </c>
-      <c r="AF6"/>
-      <c r="AG6">
+      <c r="AG6"/>
+      <c r="AH6">
         <v>137098140.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>68549067.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>4965553.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4306622.0</v>
       </c>
       <c r="AK6">
         <v>4306622.0</v>
       </c>
       <c r="AL6">
-        <v>-13274638.0</v>
+        <v>4306622.0</v>
       </c>
       <c r="AM6">
         <v>-13274638.0</v>
       </c>
       <c r="AN6">
+        <v>-13274638.0</v>
+      </c>
+      <c r="AO6">
         <v>48668676.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>48668674.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>6008422.0</v>
       </c>
     </row>
-    <row r="7" spans="1:42">
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7">
-        <v>57038000.0</v>
+        <v>35865000.0</v>
       </c>
       <c r="C7">
+        <v>2331000.0</v>
+      </c>
+      <c r="D7">
         <v>-11764000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-10335000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-34939000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-19138000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7544000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>384000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-57180000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>24392000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-7251000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>7038000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-32432000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-21215000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-18710000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>35253000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-25466000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>36927000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-17355000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>83656000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-8674000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>24957000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-25101000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>18898000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-508000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-3622456.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-7686544.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1437000.0</v>
       </c>
       <c r="AC7">
         <v>-1437000.0</v>
       </c>
       <c r="AD7">
+        <v>-1437000.0</v>
+      </c>
+      <c r="AE7">
         <v>13841084.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>134293370.0</v>
       </c>
-      <c r="AF7"/>
-      <c r="AG7">
+      <c r="AG7"/>
+      <c r="AH7">
         <v>5333299.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-724792.0</v>
       </c>
-      <c r="AI7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ7"/>
       <c r="AK7">
         <v>-567652.0</v>
       </c>
       <c r="AL7">
+        <v>-567652.0</v>
+      </c>
+      <c r="AM7">
         <v>-473985.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-473986.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-264625.0</v>
       </c>
       <c r="AO7">
         <v>-264625.0</v>
       </c>
-      <c r="AP7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:42">
+      <c r="AP7">
+        <v>-264625.0</v>
+      </c>
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9">
-        <v>-4435000.0</v>
+        <v>57678000.0</v>
       </c>
       <c r="C9">
+        <v>-15487000.0</v>
+      </c>
+      <c r="D9">
         <v>-4941000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-11408000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1852000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-22168000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>8443000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-2288000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-10567000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-17217000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3191000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-6011000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2852000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-12153000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-3939000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>26732000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>13659000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-34264000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-2990000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-9341000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-5209000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>770000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-4892000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-4205000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1452000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-3701000.0</v>
       </c>
-      <c r="AA9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB9"/>
       <c r="AC9">
         <v>-1196500.0</v>
       </c>
       <c r="AD9">
+        <v>-1196500.0</v>
+      </c>
+      <c r="AE9">
         <v>-90000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9"/>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10">
-        <v>40400000.0</v>
+        <v>-11208000.0</v>
       </c>
       <c r="C10">
+        <v>-18916000.0</v>
+      </c>
+      <c r="D10">
         <v>-6016000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-8898000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-13198000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-507000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2366000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-4781000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6818000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-499000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-7781000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>59000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-6686000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2147000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-8653000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3107000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1475000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-7422000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1492000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1238000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>502000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-3537000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3060000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-526000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-45000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-6001000.0</v>
       </c>
-      <c r="AA10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB10"/>
       <c r="AC10">
         <v>-68500.0</v>
       </c>
       <c r="AD10">
+        <v>-68500.0</v>
+      </c>
+      <c r="AE10">
         <v>-4000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
-    </row>
-    <row r="11" spans="1:42">
+      <c r="AQ10"/>
+    </row>
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>3427000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-26772000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-9337000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8841000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-27884000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>85043000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-74282000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>85258000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-21348000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>15763500.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-3920000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>11371500.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>4784000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-13643000.0</v>
       </c>
-      <c r="AA11">
-[...1 lines deleted...]
-      </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>8444000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3255354.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3448000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1774665.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-212881.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-488262.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>1349286.0</v>
       </c>
     </row>
-    <row r="12" spans="1:42">
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>53160000.0</v>
       </c>
       <c r="N12">
+        <v>53160000.0</v>
+      </c>
+      <c r="O12">
         <v>-1663000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>93298000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>21024000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>21005000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>20029000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>22685000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>74543000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8386000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7081500.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8295000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7900500.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7585000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8746801.0</v>
       </c>
       <c r="AA12">
         <v>8746801.0</v>
       </c>
       <c r="AB12">
         <v>8746801.0</v>
       </c>
       <c r="AC12">
         <v>8746801.0</v>
       </c>
-      <c r="AD12"/>
+      <c r="AD12">
+        <v>8746801.0</v>
+      </c>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-      <c r="AH12">
+      <c r="AH12"/>
+      <c r="AI12">
         <v>9993719.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2908027.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2088833.0</v>
       </c>
       <c r="AK12">
         <v>2088833.0</v>
       </c>
       <c r="AL12">
+        <v>2088833.0</v>
+      </c>
+      <c r="AM12">
         <v>6845278.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2072723.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>4719821.0</v>
       </c>
     </row>
-    <row r="13" spans="1:42">
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>9563000.0</v>
       </c>
       <c r="N13">
+        <v>9563000.0</v>
+      </c>
+      <c r="O13">
         <v>-6915000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-38728000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>58072000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-12472000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-14233000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-10035000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>6377000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>15823000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-13467000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-17652000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-273500.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-4951000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19722544.0</v>
       </c>
       <c r="AA13">
         <v>19722544.0</v>
       </c>
       <c r="AB13">
         <v>19722544.0</v>
       </c>
       <c r="AC13">
         <v>19722544.0</v>
       </c>
-      <c r="AD13"/>
+      <c r="AD13">
+        <v>19722544.0</v>
+      </c>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-      <c r="AH13">
+      <c r="AH13"/>
+      <c r="AI13">
         <v>-2584888.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-724792.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-567652.0</v>
       </c>
       <c r="AK13">
         <v>-567652.0</v>
       </c>
       <c r="AL13">
+        <v>-567652.0</v>
+      </c>
+      <c r="AM13">
         <v>-1477221.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-473986.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>361213.0</v>
       </c>
     </row>
-    <row r="14" spans="1:42">
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14">
+        <v>3944000.0</v>
+      </c>
+      <c r="C14">
         <v>3916000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3901000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3735000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3458000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3032000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2871000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2941000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3012000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2459000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1918000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1995000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2657000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2127000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2226000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1861000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2013000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1875000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1637000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1527000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1448000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1387000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1146000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1037000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1070000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1288147.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>914853.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>781500.0</v>
       </c>
       <c r="AC14">
         <v>781500.0</v>
       </c>
       <c r="AD14">
+        <v>781500.0</v>
+      </c>
+      <c r="AE14">
         <v>499234.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1150540.0</v>
       </c>
-      <c r="AF14"/>
-      <c r="AG14">
+      <c r="AG14"/>
+      <c r="AH14">
         <v>397350.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198675.0</v>
       </c>
       <c r="AI14">
         <v>198675.0</v>
       </c>
       <c r="AJ14">
-        <v>75389.0</v>
+        <v>198675.0</v>
       </c>
       <c r="AK14">
         <v>75389.0</v>
       </c>
       <c r="AL14">
+        <v>75389.0</v>
+      </c>
+      <c r="AM14">
         <v>53416.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>53417.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46086.0</v>
       </c>
       <c r="AO14">
         <v>46086.0</v>
       </c>
       <c r="AP14">
+        <v>46086.0</v>
+      </c>
+      <c r="AQ14">
         <v>126507.0</v>
       </c>
     </row>
-    <row r="15" spans="1:42">
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>8883999.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
-[...1 lines deleted...]
-      </c>
+      <c r="Y15"/>
       <c r="Z15">
         <v>143827157.0</v>
       </c>
-      <c r="AA15"/>
+      <c r="AA15">
+        <v>143827157.0</v>
+      </c>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15"/>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>752433000.0</v>
+      </c>
+      <c r="C16">
         <v>780689000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>818270000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>833384000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>858376000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>550781000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>717204000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>731164000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>751894000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>791264000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>790598000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>860946000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>880847000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1009273000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1120279000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>681623000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>847760000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>964903000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1399241000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1767316000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1014163000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>442859000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>176389000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>259114000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>364090000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>76442000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>69217759.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>91603000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>77277500.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>62951607.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-48770420.0</v>
       </c>
       <c r="AF16">
         <v>-48770420.0</v>
       </c>
       <c r="AG16">
+        <v>-48770420.0</v>
+      </c>
+      <c r="AH16">
         <v>162576400.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>68549067.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4965553.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4306622.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>88255392.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>83948770.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>97223408.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>110498046.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>48668674.0</v>
       </c>
-      <c r="AP16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:42">
+      <c r="AQ16"/>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
-        <v>-25618000.0</v>
+        <v>-34202000.0</v>
       </c>
       <c r="C18">
+        <v>-27320000.0</v>
+      </c>
+      <c r="D18">
         <v>-36130000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-31576000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-65566000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-73523000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-56706000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-43048000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-103114000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-15139000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-57056000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-61050000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-72803000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-113705000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-133007000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-48600000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-97022000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-159483000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-167159000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-70025000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-171397000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-49799000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-83085000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-52951000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-40889000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-41977962.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-76324038.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-43630500.0</v>
       </c>
       <c r="AC18">
         <v>-43630500.0</v>
       </c>
       <c r="AD18">
+        <v>-43630500.0</v>
+      </c>
+      <c r="AE18">
         <v>-44735693.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-62920160.0</v>
       </c>
-      <c r="AF18"/>
-      <c r="AG18">
+      <c r="AG18"/>
+      <c r="AH18">
         <v>-19659650.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-9822477.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>4965553.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10912279.0</v>
       </c>
       <c r="AK18">
         <v>-10912279.0</v>
       </c>
       <c r="AL18">
-        <v>-12762065.0</v>
+        <v>-10912279.0</v>
       </c>
       <c r="AM18">
         <v>-12762065.0</v>
       </c>
       <c r="AN18">
+        <v>-12762065.0</v>
+      </c>
+      <c r="AO18">
         <v>-4428891.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-4428892.0</v>
       </c>
-      <c r="AP18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:42">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>152</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
       <c r="C19">
+        <v>-10000000.0</v>
+      </c>
+      <c r="D19">
         <v>-4049000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2922000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>326133000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-347754000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-29885000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-846000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>3292000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>14457000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-13981000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>42702000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-53954000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-4373000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>575274000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-110000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-30144000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-275000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-200000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4177000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>743902000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-269580500.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-744676000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2500000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>50000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>49639876.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>41485124.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-      <c r="AH19">
+      <c r="AH19"/>
+      <c r="AI19">
         <v>-1400000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-950000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250000.0</v>
       </c>
       <c r="AK19">
         <v>250000.0</v>
       </c>
       <c r="AL19">
+        <v>250000.0</v>
+      </c>
+      <c r="AM19">
         <v>-500000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-250000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:42">
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>1000.0</v>
       </c>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
       <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>818874000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>154</v>
+      </c>
+      <c r="B21">
+        <v>7010000.0</v>
+      </c>
       <c r="C21">
+        <v>-679000.0</v>
+      </c>
+      <c r="D21">
         <v>27092000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>545000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>40986000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>19866000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>40930000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>-2198500.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2162000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1065000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1430000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181304.0</v>
       </c>
       <c r="AA21">
         <v>181304.0</v>
       </c>
       <c r="AB21">
         <v>181304.0</v>
       </c>
       <c r="AC21">
         <v>181304.0</v>
       </c>
-      <c r="AD21"/>
+      <c r="AD21">
+        <v>181304.0</v>
+      </c>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-    </row>
-    <row r="22" spans="1:42">
+      <c r="AQ21"/>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22">
+        <v>-51016000.0</v>
+      </c>
+      <c r="C22">
         <v>-50409000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-35963000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-40727000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-48438000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-81684000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-41671000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-80277000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-53471000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-95429000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-69152000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-120895000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-49144000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-61769000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-161190000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-137933000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-82394000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-211825000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-96412000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-163324000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-232910000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-76547000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-63741000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-80629000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-47988000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-46430330.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-65366670.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41637000.0</v>
       </c>
       <c r="AC22">
         <v>-41637000.0</v>
       </c>
       <c r="AD22">
+        <v>-41637000.0</v>
+      </c>
+      <c r="AE22">
         <v>-63357297.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-34227170.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20745214.0</v>
       </c>
       <c r="AG22">
         <v>-20745214.0</v>
       </c>
       <c r="AH22">
-        <v>-12982346.0</v>
+        <v>-20745214.0</v>
       </c>
       <c r="AI22">
         <v>-12982346.0</v>
       </c>
       <c r="AJ22">
-        <v>-12209742.0</v>
+        <v>-12982346.0</v>
       </c>
       <c r="AK22">
         <v>-12209742.0</v>
       </c>
       <c r="AL22">
+        <v>-12209742.0</v>
+      </c>
+      <c r="AM22">
         <v>-12838519.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-12838518.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-5917587.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-5917588.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-18021737.0</v>
       </c>
     </row>
-    <row r="23" spans="1:42">
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23">
+        <v>-2270000.0</v>
+      </c>
+      <c r="C23">
         <v>76756120.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-6299000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-259120.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2155000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>217946000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1277000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>44000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>470000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1447000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>565000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1197000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>230000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1021000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2498000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>258000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-277000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2402000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2346000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-271000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1524000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>473000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2716000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-381000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>579915.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>156081.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108940000.0</v>
       </c>
       <c r="AC23">
         <v>108940000.0</v>
       </c>
       <c r="AD23">
+        <v>108940000.0</v>
+      </c>
+      <c r="AE23">
         <v>-411802.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1453650.0</v>
       </c>
-      <c r="AF23"/>
-      <c r="AG23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>-2505300.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>79009870.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-1252653.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14920228.0</v>
       </c>
       <c r="AK23">
         <v>14920228.0</v>
       </c>
       <c r="AL23">
-        <v>-1340246.0</v>
+        <v>14920228.0</v>
       </c>
       <c r="AM23">
         <v>-1340246.0</v>
       </c>
       <c r="AN23">
-        <v>53100000.0</v>
+        <v>-1340246.0</v>
       </c>
       <c r="AO23">
         <v>53100000.0</v>
       </c>
       <c r="AP23">
+        <v>53100000.0</v>
+      </c>
+      <c r="AQ23">
         <v>-2730299.0</v>
       </c>
     </row>
-    <row r="24" spans="1:42">
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24">
-        <v>-619000.0</v>
+        <v>-21093000.0</v>
       </c>
       <c r="C24">
+        <v>-10619000.0</v>
+      </c>
+      <c r="D24">
         <v>-1044000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1240000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2333000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-15154000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-28543000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-105000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4266000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>14679000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3875000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>10000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>112000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>40000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>574942000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>20000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-127000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-114000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-200112000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-213000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-214000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-169000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-152000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-205213000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-5000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-175306.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-8341694.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-50970000.0</v>
       </c>
       <c r="AC24">
         <v>-50970000.0</v>
       </c>
       <c r="AD24">
+        <v>-50970000.0</v>
+      </c>
+      <c r="AE24">
         <v>-12172.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-202406700.0</v>
       </c>
-      <c r="AF24"/>
       <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>-915951.0</v>
       </c>
-      <c r="AI24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ24"/>
       <c r="AK24">
         <v>250000.0</v>
       </c>
       <c r="AL24">
+        <v>250000.0</v>
+      </c>
+      <c r="AM24">
         <v>-252807.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-252808.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
-        <v>-49133000.0</v>
+        <v>-14229000.0</v>
       </c>
       <c r="C25">
+        <v>2238000.0</v>
+      </c>
+      <c r="D25">
         <v>-5141000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-670000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2420000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>24783000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-12360000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>16141000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-447000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>33191000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2779000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>785000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-7029000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-43995000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>32244000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>41695000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6310000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7421000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-59315000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2061000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>63318000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1443000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1317000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1252000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1122000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2753000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1115000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3946500.0</v>
       </c>
       <c r="AC25">
         <v>-3946500.0</v>
       </c>
       <c r="AD25">
+        <v>-3946500.0</v>
+      </c>
+      <c r="AE25">
         <v>-78000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>26230332.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20745214.0</v>
       </c>
       <c r="AG25">
         <v>20745214.0</v>
       </c>
       <c r="AH25">
+        <v>20745214.0</v>
+      </c>
+      <c r="AI25">
         <v>1197826.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>8016793.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1674665.0</v>
       </c>
       <c r="AK25">
         <v>1674665.0</v>
       </c>
       <c r="AL25">
+        <v>1674665.0</v>
+      </c>
+      <c r="AM25">
         <v>11739.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>11737.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>841821.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>841822.0</v>
       </c>
-      <c r="AP25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-77000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1584000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2058000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-5083000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-429000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-312000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-6820000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-39000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-2873000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
-[...1 lines deleted...]
-      </c>
+      <c r="Y26"/>
       <c r="Z26">
         <v>-140915990.0</v>
       </c>
       <c r="AA26">
+        <v>-140915990.0</v>
+      </c>
+      <c r="AB26">
         <v>215821090.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>-331506480.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>140915990.0</v>
       </c>
-      <c r="AF26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG26"/>
       <c r="AH26">
         <v>160525040.0</v>
       </c>
       <c r="AI26">
+        <v>160525040.0</v>
+      </c>
+      <c r="AJ26">
         <v>80712523.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>30065450.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>32724.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>161490494.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>32724.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>161490494.0</v>
       </c>
     </row>
-    <row r="27" spans="1:42">
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
+        <v>13524000.0</v>
+      </c>
+      <c r="C27">
         <v>15902000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>16923000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>16973000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>15800000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>17238000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>16795000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>18638000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>17980000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>20470000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>21992000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>20511000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>16661000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>15560000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>19107000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>14224000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>12410000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>12608000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>10556000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>10232000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>7318000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4425000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6978000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>6964000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>6463000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5737951.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5259049.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4647000.0</v>
       </c>
       <c r="AC27">
         <v>4647000.0</v>
       </c>
       <c r="AD27">
+        <v>4647000.0</v>
+      </c>
+      <c r="AE27">
         <v>4232805.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>7996838.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
-[...1 lines deleted...]
-      </c>
+      <c r="AH27"/>
       <c r="AI27">
         <v>4965553.0</v>
       </c>
       <c r="AJ27">
-        <v>2188833.0</v>
+        <v>4965553.0</v>
       </c>
       <c r="AK27">
         <v>2188833.0</v>
       </c>
       <c r="AL27">
-        <v>1572723.0</v>
+        <v>2188833.0</v>
       </c>
       <c r="AM27">
         <v>1572723.0</v>
       </c>
       <c r="AN27">
-        <v>889916.0</v>
+        <v>1572723.0</v>
       </c>
       <c r="AO27">
         <v>889916.0</v>
       </c>
-      <c r="AP27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:42">
+      <c r="AP27">
+        <v>889916.0</v>
+      </c>
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28">
+        <v>5573000.0</v>
+      </c>
+      <c r="C28">
         <v>-430000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>20793000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8849000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>43141000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>237812000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>42207000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>22322000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>47548000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>393000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1447000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1493000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3886000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-199000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>709000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2498000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>258000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-276000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-471000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>821220000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-271000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>107954000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>742986000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2016000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>279484000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>761219.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>660781.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108940000.0</v>
       </c>
       <c r="AC28">
         <v>108940000.0</v>
       </c>
       <c r="AD28">
+        <v>108940000.0</v>
+      </c>
+      <c r="AE28">
         <v>1777157.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>142369640.0</v>
       </c>
-      <c r="AF28"/>
-      <c r="AG28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>158019740.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79009870.0</v>
       </c>
       <c r="AI28">
         <v>79009870.0</v>
       </c>
       <c r="AJ28">
-        <v>14920228.0</v>
+        <v>79009870.0</v>
       </c>
       <c r="AK28">
         <v>14920228.0</v>
       </c>
       <c r="AL28">
+        <v>14920228.0</v>
+      </c>
+      <c r="AM28">
         <v>97223408.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-97223408.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53100000.0</v>
       </c>
       <c r="AO28">
         <v>53100000.0</v>
       </c>
       <c r="AP28">
+        <v>53100000.0</v>
+      </c>
+      <c r="AQ28">
         <v>18279000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>-11912000.0</v>
+      </c>
+      <c r="C29">
         <v>-26022000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-32044000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-31024000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-61699000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-55769000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-26821000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-42173000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-90106000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-14917000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-55272000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-58702000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-69287000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-109292000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-126323000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-44900000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-87127000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-152994000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-160889000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-65848000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-169500000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-44335000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-79401000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-52478000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-39841000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-40017838.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-67809162.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41592000.0</v>
       </c>
       <c r="AC29">
         <v>-41592000.0</v>
       </c>
       <c r="AD29">
+        <v>-41592000.0</v>
+      </c>
+      <c r="AE29">
         <v>-44629888.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-52908130.0</v>
       </c>
-      <c r="AF29"/>
-      <c r="AG29">
+      <c r="AG29"/>
+      <c r="AH29">
         <v>-14690170.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-7345084.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>4965553.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8838507.0</v>
       </c>
       <c r="AK29">
         <v>-8838507.0</v>
       </c>
       <c r="AL29">
+        <v>-8838507.0</v>
+      </c>
+      <c r="AM29">
         <v>-11674626.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-11674627.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4404389.0</v>
       </c>
       <c r="AO29">
         <v>-4404389.0</v>
       </c>
       <c r="AP29">
+        <v>-4404389.0</v>
+      </c>
+      <c r="AQ29">
         <v>-11464910.0</v>
       </c>
     </row>
-    <row r="30" spans="1:42">
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30">
+        <v>-22288000.0</v>
+      </c>
+      <c r="C30">
         <v>-11296000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-4049000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2922000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>326133000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-347754000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-29885000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-846000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3292000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>14457000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-13981000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>42702000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-53954000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4373000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>568258000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-113725000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-30144000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-281489000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-206382000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4177000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>742005000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>200051000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-748360000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-55473000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>48952000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>49639876.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>41485124.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-53008500.0</v>
       </c>
       <c r="AC30">
         <v>-53008500.0</v>
       </c>
       <c r="AD30">
+        <v>-53008500.0</v>
+      </c>
+      <c r="AE30">
         <v>-135168.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-212418730.0</v>
       </c>
-      <c r="AF30"/>
       <c r="AG30"/>
-      <c r="AH30">
-[...1 lines deleted...]
-      </c>
+      <c r="AH30"/>
       <c r="AI30">
         <v>-3393344.0</v>
       </c>
       <c r="AJ30">
-        <v>-1823772.0</v>
+        <v>-3393344.0</v>
       </c>
       <c r="AK30">
         <v>-1823772.0</v>
       </c>
       <c r="AL30">
-        <v>-1340246.0</v>
+        <v>-1823772.0</v>
       </c>
       <c r="AM30">
         <v>-1340246.0</v>
       </c>
       <c r="AN30">
+        <v>-1340246.0</v>
+      </c>
+      <c r="AO30">
         <v>-24502.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-24503.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-738470.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>