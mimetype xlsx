--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2027,51 +2027,51 @@
       </c>
       <c r="G39">
         <v>10935000.0</v>
       </c>
       <c r="H39">
         <v>6736000.0</v>
       </c>
       <c r="I39">
         <v>5748397.0</v>
       </c>
       <c r="J39">
         <v>954506.0</v>
       </c>
       <c r="K39">
         <v>143527.0</v>
       </c>
       <c r="L39">
         <v>69020.0</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
-        <v>36351000.0</v>
+        <v>63684000.0</v>
       </c>
       <c r="C40">
         <v>53566000.0</v>
       </c>
       <c r="D40">
         <v>65984000.0</v>
       </c>
       <c r="E40">
         <v>53535000.0</v>
       </c>
       <c r="F40">
         <v>51994000.0</v>
       </c>
       <c r="G40">
         <v>29244000.0</v>
       </c>
       <c r="H40">
         <v>13174000.0</v>
       </c>
       <c r="I40">
         <v>7766494.0</v>
       </c>
       <c r="J40">
         <v>3101459.0</v>
       </c>
@@ -6242,54 +6242,54 @@
         <v>954506.0</v>
       </c>
       <c r="AK39">
         <v>1319902.0</v>
       </c>
       <c r="AL39">
         <v>1319902.0</v>
       </c>
       <c r="AM39">
         <v>143527.0</v>
       </c>
       <c r="AN39">
         <v>143527.0</v>
       </c>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39">
         <v>69000.0</v>
       </c>
     </row>
     <row r="40" spans="1:43">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
-        <v>18384000.0</v>
+        <v>47011000.0</v>
       </c>
       <c r="C40">
-        <v>36351000.0</v>
+        <v>63684000.0</v>
       </c>
       <c r="D40">
         <v>51541000.0</v>
       </c>
       <c r="E40">
         <v>44051000.0</v>
       </c>
       <c r="F40">
         <v>33041000.0</v>
       </c>
       <c r="G40">
         <v>53566000.0</v>
       </c>
       <c r="H40">
         <v>42328000.0</v>
       </c>
       <c r="I40">
         <v>41870000.0</v>
       </c>
       <c r="J40">
         <v>41266000.0</v>
       </c>
       <c r="K40">
         <v>65984000.0</v>
       </c>
@@ -9984,78 +9984,78 @@
       <c r="D5">
         <v>-34563000.0</v>
       </c>
       <c r="E5">
         <v>-39465000.0</v>
       </c>
       <c r="F5">
         <v>-47251000.0</v>
       </c>
       <c r="G5">
         <v>-80780000.0</v>
       </c>
       <c r="H5">
         <v>-40926000.0</v>
       </c>
       <c r="I5">
         <v>-79785000.0</v>
       </c>
       <c r="J5">
         <v>-53358000.0</v>
       </c>
       <c r="K5">
         <v>-121548000.0</v>
       </c>
       <c r="L5">
-        <v>-83570000.0</v>
+        <v>-69152000.0</v>
       </c>
       <c r="M5">
         <v>-120895000.0</v>
       </c>
       <c r="N5">
         <v>-49144000.0</v>
       </c>
       <c r="O5">
         <v>-136001000.0</v>
       </c>
       <c r="P5">
-        <v>-128583000.0</v>
+        <v>-161190000.0</v>
       </c>
       <c r="Q5">
-        <v>-98716000.0</v>
+        <v>-137933000.0</v>
       </c>
       <c r="R5">
-        <v>-79764000.0</v>
+        <v>-82394000.0</v>
       </c>
       <c r="S5">
-        <v>-219196000.0</v>
+        <v>-211825000.0</v>
       </c>
       <c r="T5">
-        <v>-83205000.0</v>
+        <v>-96412000.0</v>
       </c>
       <c r="U5">
-        <v>-170571000.0</v>
+        <v>-163324000.0</v>
       </c>
       <c r="V5">
         <v>-227092000.0</v>
       </c>
       <c r="W5">
         <v>-95256000.0</v>
       </c>
       <c r="X5">
         <v>-63433000.0</v>
       </c>
       <c r="Y5">
         <v>-80305000.0</v>
       </c>
       <c r="Z5">
         <v>-47792000.0</v>
       </c>
       <c r="AA5">
         <v>-42879594.0</v>
       </c>
       <c r="AB5">
         <v>-68452278.0</v>
       </c>
       <c r="AC5">
         <v>-42939500.0</v>
       </c>
@@ -10115,78 +10115,78 @@
       <c r="D6">
         <v>-30662000.0</v>
       </c>
       <c r="E6">
         <v>-35730000.0</v>
       </c>
       <c r="F6">
         <v>-43793000.0</v>
       </c>
       <c r="G6">
         <v>-75433000.0</v>
       </c>
       <c r="H6">
         <v>-38055000.0</v>
       </c>
       <c r="I6">
         <v>-76844000.0</v>
       </c>
       <c r="J6">
         <v>-50346000.0</v>
       </c>
       <c r="K6">
         <v>-119089000.0</v>
       </c>
       <c r="L6">
-        <v>-81652000.0</v>
+        <v>-67234000.0</v>
       </c>
       <c r="M6">
         <v>-118900000.0</v>
       </c>
       <c r="N6">
         <v>-46487000.0</v>
       </c>
       <c r="O6">
         <v>-133874000.0</v>
       </c>
       <c r="P6">
-        <v>-126357000.0</v>
+        <v>-158964000.0</v>
       </c>
       <c r="Q6">
-        <v>-96855000.0</v>
+        <v>-136072000.0</v>
       </c>
       <c r="R6">
-        <v>-77751000.0</v>
+        <v>-80381000.0</v>
       </c>
       <c r="S6">
-        <v>-217321000.0</v>
+        <v>-209950000.0</v>
       </c>
       <c r="T6">
-        <v>-81568000.0</v>
+        <v>-94775000.0</v>
       </c>
       <c r="U6">
-        <v>-169044000.0</v>
+        <v>-161797000.0</v>
       </c>
       <c r="V6">
         <v>-225644000.0</v>
       </c>
       <c r="W6">
         <v>-93869000.0</v>
       </c>
       <c r="X6">
         <v>-62287000.0</v>
       </c>
       <c r="Y6">
         <v>-79268000.0</v>
       </c>
       <c r="Z6">
         <v>-46722000.0</v>
       </c>
       <c r="AA6">
         <v>-41591447.0</v>
       </c>
       <c r="AB6">
         <v>-67537425.0</v>
       </c>
       <c r="AC6">
         <v>-42158000.0</v>
       </c>
@@ -14656,78 +14656,78 @@
       <c r="C7">
         <v>2331000.0</v>
       </c>
       <c r="D7">
         <v>-11764000.0</v>
       </c>
       <c r="E7">
         <v>-10335000.0</v>
       </c>
       <c r="F7">
         <v>-34939000.0</v>
       </c>
       <c r="G7">
         <v>-19138000.0</v>
       </c>
       <c r="H7">
         <v>7544000.0</v>
       </c>
       <c r="I7">
         <v>384000.0</v>
       </c>
       <c r="J7">
         <v>-57180000.0</v>
       </c>
       <c r="K7">
-        <v>24392000.0</v>
+        <v>72251000.0</v>
       </c>
       <c r="L7">
         <v>-7251000.0</v>
       </c>
       <c r="M7">
         <v>7038000.0</v>
       </c>
       <c r="N7">
         <v>-32432000.0</v>
       </c>
       <c r="O7">
-        <v>-21215000.0</v>
+        <v>-47987000.0</v>
       </c>
       <c r="P7">
-        <v>-18710000.0</v>
+        <v>-28047000.0</v>
       </c>
       <c r="Q7">
         <v>35253000.0</v>
       </c>
       <c r="R7">
         <v>-25466000.0</v>
       </c>
       <c r="S7">
         <v>36927000.0</v>
       </c>
       <c r="T7">
-        <v>-17355000.0</v>
+        <v>-91637000.0</v>
       </c>
       <c r="U7">
         <v>83656000.0</v>
       </c>
       <c r="V7">
         <v>-8674000.0</v>
       </c>
       <c r="W7">
         <v>24957000.0</v>
       </c>
       <c r="X7">
         <v>-25101000.0</v>
       </c>
       <c r="Y7">
         <v>18898000.0</v>
       </c>
       <c r="Z7">
         <v>-508000.0</v>
       </c>
       <c r="AA7">
         <v>-3622456.0</v>
       </c>
       <c r="AB7">
         <v>-7686544.0</v>
       </c>
@@ -14828,78 +14828,78 @@
       <c r="C9">
         <v>-15487000.0</v>
       </c>
       <c r="D9">
         <v>-4941000.0</v>
       </c>
       <c r="E9">
         <v>-11408000.0</v>
       </c>
       <c r="F9">
         <v>1852000.0</v>
       </c>
       <c r="G9">
         <v>-22168000.0</v>
       </c>
       <c r="H9">
         <v>8443000.0</v>
       </c>
       <c r="I9">
         <v>-2288000.0</v>
       </c>
       <c r="J9">
         <v>-10567000.0</v>
       </c>
       <c r="K9">
-        <v>-17217000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="L9">
         <v>3191000.0</v>
       </c>
       <c r="M9">
         <v>-6011000.0</v>
       </c>
       <c r="N9">
         <v>-2852000.0</v>
       </c>
       <c r="O9">
-        <v>-12153000.0</v>
+        <v>-8919000.0</v>
       </c>
       <c r="P9">
-        <v>-3939000.0</v>
+        <v>-6337000.0</v>
       </c>
       <c r="Q9">
         <v>26732000.0</v>
       </c>
       <c r="R9">
         <v>13659000.0</v>
       </c>
       <c r="S9">
         <v>-34264000.0</v>
       </c>
       <c r="T9">
-        <v>-2990000.0</v>
+        <v>-2557000.0</v>
       </c>
       <c r="U9">
         <v>-9341000.0</v>
       </c>
       <c r="V9">
         <v>-5209000.0</v>
       </c>
       <c r="W9">
         <v>770000.0</v>
       </c>
       <c r="X9">
         <v>-4892000.0</v>
       </c>
       <c r="Y9">
         <v>-4205000.0</v>
       </c>
       <c r="Z9">
         <v>-1452000.0</v>
       </c>
       <c r="AA9">
         <v>-3701000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9">
         <v>-1196500.0</v>
@@ -16190,51 +16190,51 @@
       </c>
       <c r="AQ22">
         <v>-18021737.0</v>
       </c>
     </row>
     <row r="23" spans="1:43">
       <c r="A23" t="s">
         <v>155</v>
       </c>
       <c r="B23">
         <v>-2270000.0</v>
       </c>
       <c r="C23">
         <v>76756120.0</v>
       </c>
       <c r="D23">
         <v>-6299000.0</v>
       </c>
       <c r="E23">
         <v>-259120.0</v>
       </c>
       <c r="F23">
         <v>2155000.0</v>
       </c>
       <c r="G23">
-        <v>217946000.0</v>
+        <v>216067000.0</v>
       </c>
       <c r="H23">
         <v>1277000.0</v>
       </c>
       <c r="I23">
         <v>44000.0</v>
       </c>
       <c r="J23">
         <v>-700000.0</v>
       </c>
       <c r="K23">
         <v>470000.0</v>
       </c>
       <c r="L23">
         <v>-1447000.0</v>
       </c>
       <c r="M23">
         <v>565000.0</v>
       </c>
       <c r="N23">
         <v>1197000.0</v>
       </c>
       <c r="O23">
         <v>230000.0</v>
       </c>
@@ -16328,51 +16328,51 @@
       <c r="B24">
         <v>-21093000.0</v>
       </c>
       <c r="C24">
         <v>-10619000.0</v>
       </c>
       <c r="D24">
         <v>-1044000.0</v>
       </c>
       <c r="E24">
         <v>-1240000.0</v>
       </c>
       <c r="F24">
         <v>-2333000.0</v>
       </c>
       <c r="G24">
         <v>-15154000.0</v>
       </c>
       <c r="H24">
         <v>-28543000.0</v>
       </c>
       <c r="I24">
         <v>-105000.0</v>
       </c>
       <c r="J24">
-        <v>4266000.0</v>
+        <v>-12034000.0</v>
       </c>
       <c r="K24">
         <v>14679000.0</v>
       </c>
       <c r="L24">
         <v>3875000.0</v>
       </c>
       <c r="M24">
         <v>10000000.0</v>
       </c>
       <c r="N24">
         <v>112000.0</v>
       </c>
       <c r="O24">
         <v>40000.0</v>
       </c>
       <c r="P24">
         <v>574942000.0</v>
       </c>
       <c r="Q24">
         <v>20000.0</v>
       </c>
       <c r="R24">
         <v>-127000.0</v>
       </c>
@@ -16450,78 +16450,78 @@
       <c r="C25">
         <v>2238000.0</v>
       </c>
       <c r="D25">
         <v>-5141000.0</v>
       </c>
       <c r="E25">
         <v>-670000.0</v>
       </c>
       <c r="F25">
         <v>2420000.0</v>
       </c>
       <c r="G25">
         <v>24783000.0</v>
       </c>
       <c r="H25">
         <v>-12360000.0</v>
       </c>
       <c r="I25">
         <v>16141000.0</v>
       </c>
       <c r="J25">
         <v>-447000.0</v>
       </c>
       <c r="K25">
-        <v>33191000.0</v>
+        <v>-14668000.0</v>
       </c>
       <c r="L25">
         <v>-2779000.0</v>
       </c>
       <c r="M25">
         <v>785000.0</v>
       </c>
       <c r="N25">
         <v>-7029000.0</v>
       </c>
       <c r="O25">
-        <v>-43995000.0</v>
+        <v>-17223000.0</v>
       </c>
       <c r="P25">
-        <v>32244000.0</v>
+        <v>41580000.0</v>
       </c>
       <c r="Q25">
         <v>41695000.0</v>
       </c>
       <c r="R25">
         <v>6310000.0</v>
       </c>
       <c r="S25">
         <v>7421000.0</v>
       </c>
       <c r="T25">
-        <v>-59315000.0</v>
+        <v>14967000.0</v>
       </c>
       <c r="U25">
         <v>2061000.0</v>
       </c>
       <c r="V25">
         <v>63318000.0</v>
       </c>
       <c r="W25">
         <v>1443000.0</v>
       </c>
       <c r="X25">
         <v>1317000.0</v>
       </c>
       <c r="Y25">
         <v>1252000.0</v>
       </c>
       <c r="Z25">
         <v>1122000.0</v>
       </c>
       <c r="AA25">
         <v>2753000.0</v>
       </c>
       <c r="AB25">
         <v>-1115000.0</v>
       </c>
@@ -16685,51 +16685,51 @@
       <c r="H27">
         <v>16795000.0</v>
       </c>
       <c r="I27">
         <v>18638000.0</v>
       </c>
       <c r="J27">
         <v>17980000.0</v>
       </c>
       <c r="K27">
         <v>20470000.0</v>
       </c>
       <c r="L27">
         <v>21992000.0</v>
       </c>
       <c r="M27">
         <v>20511000.0</v>
       </c>
       <c r="N27">
         <v>16661000.0</v>
       </c>
       <c r="O27">
         <v>15560000.0</v>
       </c>
       <c r="P27">
-        <v>19107000.0</v>
+        <v>19108000.0</v>
       </c>
       <c r="Q27">
         <v>14224000.0</v>
       </c>
       <c r="R27">
         <v>12410000.0</v>
       </c>
       <c r="S27">
         <v>12608000.0</v>
       </c>
       <c r="T27">
         <v>10556000.0</v>
       </c>
       <c r="U27">
         <v>10232000.0</v>
       </c>
       <c r="V27">
         <v>7318000.0</v>
       </c>
       <c r="W27">
         <v>4425000.0</v>
       </c>
       <c r="X27">
         <v>6978000.0</v>
       </c>