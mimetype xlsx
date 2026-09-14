--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2721,5740 +2724,5874 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ62"/>
+  <dimension ref="A1:AR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
         <v>103</v>
       </c>
       <c r="AQ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:43">
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
+        <v>136692000.0</v>
+      </c>
+      <c r="C2">
         <v>126169000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>141608000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>99706000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>107357000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>103017000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>100906000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>120652000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>127344000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>88121000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>112991000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>55020000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>67031000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>66361000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>65974000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>90112000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>108443000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>98161000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>126163000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>51406000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>125621000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>41415000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62641000.0</v>
       </c>
       <c r="X2">
         <v>62641000.0</v>
       </c>
       <c r="Y2">
+        <v>62641000.0</v>
+      </c>
+      <c r="Z2">
         <v>32392000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>22659600.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>22660000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>20456435.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27725527.0</v>
       </c>
       <c r="AD2">
         <v>27725527.0</v>
       </c>
       <c r="AE2">
+        <v>27725527.0</v>
+      </c>
+      <c r="AF2">
         <v>37432000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>37432035.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5726571.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8967685.0</v>
       </c>
       <c r="AI2">
         <v>8967685.0</v>
       </c>
       <c r="AJ2">
         <v>8967685.0</v>
       </c>
       <c r="AK2">
-        <v>3971317.0</v>
+        <v>8967685.0</v>
       </c>
       <c r="AL2">
         <v>3971317.0</v>
       </c>
       <c r="AM2">
-        <v>523337.0</v>
+        <v>3971317.0</v>
       </c>
       <c r="AN2">
         <v>523337.0</v>
       </c>
-      <c r="AO2"/>
+      <c r="AO2">
+        <v>523337.0</v>
+      </c>
       <c r="AP2"/>
-      <c r="AQ2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>1453000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:43">
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
-    </row>
-    <row r="4" spans="1:43">
+      <c r="AR3"/>
+    </row>
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
-    </row>
-    <row r="5" spans="1:43">
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
+        <v>214000.0</v>
+      </c>
+      <c r="C5">
         <v>15105000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>29697000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>39645000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>46348000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>49303000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>50515000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>28270000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>42773000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>39168000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>37626000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>47952000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>52180000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>17272000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>25685000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>39549000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>4487000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-25838000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-23645000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-15124000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-16865000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-11624000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-14524000.0</v>
       </c>
-      <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>6986000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>294660000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>4620000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>6970210.0</v>
       </c>
-      <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-2207919.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2661729.0</v>
       </c>
-      <c r="AF5"/>
       <c r="AG5"/>
-      <c r="AH5">
-[...1 lines deleted...]
-      </c>
+      <c r="AH5"/>
       <c r="AI5">
         <v>449908.0</v>
       </c>
       <c r="AJ5">
+        <v>449908.0</v>
+      </c>
+      <c r="AK5">
         <v>449890.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-321958.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-321965.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-698532.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-698537.0</v>
       </c>
-      <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>-18369903.0</v>
       </c>
-      <c r="AQ5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:43">
+      <c r="AR5"/>
+    </row>
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
-    </row>
-    <row r="7" spans="1:43">
+      <c r="AR6"/>
+    </row>
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7">
+        <v>16472000.0</v>
+      </c>
+      <c r="C7">
         <v>18090000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>19729000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>16336000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>16891000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>18893000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>21760000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>12698000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>13384000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>15076000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>15151000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>16694000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>19054000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>20297000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>20393000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>20872000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>19784000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>17894000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>15540000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>16964000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>18339000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>17909000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>18598000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>14632000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>15328000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>14492168.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>7545661.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
-    </row>
-    <row r="8" spans="1:43">
+      <c r="AR7"/>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
         <v>7000.0</v>
       </c>
       <c r="C8">
         <v>7000.0</v>
       </c>
       <c r="D8">
         <v>7000.0</v>
       </c>
       <c r="E8">
         <v>7000.0</v>
       </c>
       <c r="F8">
         <v>7000.0</v>
       </c>
       <c r="G8">
         <v>7000.0</v>
       </c>
       <c r="H8">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="I8">
         <v>6000.0</v>
       </c>
       <c r="J8">
         <v>6000.0</v>
       </c>
       <c r="K8">
         <v>6000.0</v>
       </c>
       <c r="L8">
         <v>6000.0</v>
       </c>
       <c r="M8">
         <v>6000.0</v>
       </c>
       <c r="N8">
         <v>6000.0</v>
       </c>
       <c r="O8">
         <v>6000.0</v>
       </c>
       <c r="P8">
         <v>6000.0</v>
       </c>
       <c r="Q8">
         <v>6000.0</v>
       </c>
       <c r="R8">
         <v>6000.0</v>
       </c>
       <c r="S8">
         <v>6000.0</v>
       </c>
       <c r="T8">
         <v>6000.0</v>
       </c>
       <c r="U8">
         <v>6000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>6000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>734734000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>728405890.0</v>
       </c>
-      <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>498043010.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-      <c r="AI9">
+      <c r="AI9"/>
+      <c r="AJ9">
         <v>345269690.0</v>
       </c>
-      <c r="AJ9"/>
-      <c r="AK9">
+      <c r="AK9"/>
+      <c r="AL9">
         <v>13756670.0</v>
       </c>
-      <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
-    </row>
-    <row r="10" spans="1:43">
+      <c r="AR9"/>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>607522000.0</v>
+      </c>
+      <c r="C10">
         <v>651316000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>679573000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>717155000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>732159000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>757263000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>449667000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>616086000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>630048000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>650780000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>790151000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>788806000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>859155000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>879844000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1008470000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1119476000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>680820000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>846957000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>964100000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1398498000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1766573000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1013420000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>442116000.0</v>
       </c>
-      <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>258604000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-275932000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>75932000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>68707541.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91602489.0</v>
       </c>
       <c r="AD10">
         <v>91602489.0</v>
       </c>
       <c r="AE10">
-        <v>62951607.0</v>
+        <v>91602489.0</v>
       </c>
       <c r="AF10">
         <v>62951607.0</v>
       </c>
       <c r="AG10">
+        <v>62951607.0</v>
+      </c>
+      <c r="AH10">
         <v>127715473.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>229660148.0</v>
       </c>
       <c r="AI10">
         <v>229660148.0</v>
       </c>
       <c r="AJ10">
         <v>229660148.0</v>
       </c>
       <c r="AK10">
-        <v>92562012.0</v>
+        <v>229660148.0</v>
       </c>
       <c r="AL10">
         <v>92562012.0</v>
       </c>
       <c r="AM10">
-        <v>83948770.0</v>
+        <v>92562012.0</v>
       </c>
       <c r="AN10">
         <v>83948770.0</v>
       </c>
-      <c r="AO10"/>
-      <c r="AP10">
+      <c r="AO10">
+        <v>83948770.0</v>
+      </c>
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>-13160696.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>13161000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:43">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
-    </row>
-    <row r="12" spans="1:43">
+      <c r="AR11"/>
+    </row>
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
+        <v>617522000.0</v>
+      </c>
+      <c r="C12">
         <v>661316000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>689573000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>717155000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>732159000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>757263000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>779667000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>616086000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>630048000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>650780000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>806451000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>820406000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>874655000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>930394000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1008470000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1119476000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1256094000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1312231000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1409100000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1568498000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1766573000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1013420000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1186792000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>463604000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275932000.0</v>
       </c>
       <c r="AA12">
         <v>275932000.0</v>
       </c>
       <c r="AB12">
+        <v>275932000.0</v>
+      </c>
+      <c r="AC12">
         <v>320307541.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>393202489.0</v>
       </c>
       <c r="AD12">
         <v>393202489.0</v>
       </c>
       <c r="AE12">
+        <v>393202489.0</v>
+      </c>
+      <c r="AF12">
         <v>263301607.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>177715473.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>229660148.0</v>
       </c>
       <c r="AI12">
         <v>229660148.0</v>
       </c>
       <c r="AJ12">
         <v>229660148.0</v>
       </c>
       <c r="AK12">
-        <v>92562012.0</v>
+        <v>229660148.0</v>
       </c>
       <c r="AL12">
         <v>92562012.0</v>
       </c>
       <c r="AM12">
-        <v>83948770.0</v>
+        <v>92562012.0</v>
       </c>
       <c r="AN12">
         <v>83948770.0</v>
       </c>
-      <c r="AO12"/>
-      <c r="AP12">
+      <c r="AO12">
+        <v>83948770.0</v>
+      </c>
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>13160696.0</v>
       </c>
-      <c r="AQ12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:43">
+      <c r="AR12"/>
+    </row>
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
         <v>7000.0</v>
       </c>
       <c r="C13">
         <v>7000.0</v>
       </c>
       <c r="D13">
         <v>7000.0</v>
       </c>
       <c r="E13">
         <v>7000.0</v>
       </c>
       <c r="F13">
         <v>7000.0</v>
       </c>
       <c r="G13">
         <v>7000.0</v>
       </c>
       <c r="H13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="I13">
         <v>6000.0</v>
       </c>
       <c r="J13">
         <v>6000.0</v>
       </c>
       <c r="K13">
         <v>6000.0</v>
       </c>
       <c r="L13">
         <v>6000.0</v>
       </c>
       <c r="M13">
         <v>6000.0</v>
       </c>
       <c r="N13">
         <v>6000.0</v>
       </c>
       <c r="O13">
         <v>6000.0</v>
       </c>
       <c r="P13">
         <v>6000.0</v>
       </c>
       <c r="Q13">
         <v>6000.0</v>
       </c>
       <c r="R13">
         <v>6000.0</v>
       </c>
       <c r="S13">
         <v>6000.0</v>
       </c>
       <c r="T13">
         <v>6000.0</v>
       </c>
       <c r="U13">
         <v>6000.0</v>
       </c>
       <c r="V13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="W13">
         <v>5000.0</v>
       </c>
       <c r="X13">
         <v>5000.0</v>
       </c>
       <c r="Y13">
+        <v>5000.0</v>
+      </c>
+      <c r="Z13">
         <v>4000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4094.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>4065.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>393330118.0</v>
       </c>
       <c r="AD13">
         <v>393330118.0</v>
       </c>
       <c r="AE13">
-        <v>3481.0</v>
+        <v>393330118.0</v>
       </c>
       <c r="AF13">
         <v>3481.0</v>
       </c>
       <c r="AG13">
+        <v>3481.0</v>
+      </c>
+      <c r="AH13">
         <v>198931260.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2995.0</v>
       </c>
       <c r="AI13">
         <v>2995.0</v>
       </c>
       <c r="AJ13">
         <v>2995.0</v>
       </c>
       <c r="AK13">
-        <v>675.0</v>
+        <v>2995.0</v>
       </c>
       <c r="AL13">
         <v>675.0</v>
       </c>
       <c r="AM13">
-        <v>579.0</v>
+        <v>675.0</v>
       </c>
       <c r="AN13">
         <v>579.0</v>
       </c>
-      <c r="AO13"/>
+      <c r="AO13">
+        <v>579.0</v>
+      </c>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:43">
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
+        <v>111697338.0</v>
+      </c>
+      <c r="C14">
         <v>110739059.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>110605525.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>110207268.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>109193300.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>108083000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>101752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>975937700.0</v>
       </c>
       <c r="I14">
         <v>975937700.0</v>
       </c>
       <c r="J14">
+        <v>975937700.0</v>
+      </c>
+      <c r="K14">
         <v>973145700.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>970394800.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>968767700.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>964835900.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>961444700.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>959948800.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>959085900.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>957684800.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>955499000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>954439300.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>950354300.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>930455300.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>883749200.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>875276200.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>754366400.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>747385600.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>729565300.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>679103100.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>677279500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>609198400.0</v>
       </c>
       <c r="AD14">
         <v>609198400.0</v>
       </c>
       <c r="AE14">
+        <v>609198400.0</v>
+      </c>
+      <c r="AF14">
         <v>580332600.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>523226300.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>500416700.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3287552100.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3287547300.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>328754700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106300300.0</v>
       </c>
       <c r="AL14">
         <v>106300300.0</v>
       </c>
       <c r="AM14">
-        <v>96357300.0</v>
+        <v>106300300.0</v>
       </c>
       <c r="AN14">
         <v>96357300.0</v>
       </c>
       <c r="AO14">
-        <v>92423200.0</v>
+        <v>96357300.0</v>
       </c>
       <c r="AP14">
         <v>92423200.0</v>
       </c>
-      <c r="AQ14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:43">
+      <c r="AQ14">
+        <v>92423200.0</v>
+      </c>
+      <c r="AR14"/>
+    </row>
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="W15">
         <v>5000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="X15">
+        <v>5000.0</v>
+      </c>
+      <c r="Y15"/>
+      <c r="Z15">
         <v>4000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>4000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4065.0</v>
       </c>
-      <c r="AC15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD15"/>
       <c r="AE15">
         <v>3481.0</v>
       </c>
-      <c r="AF15"/>
+      <c r="AF15">
+        <v>3481.0</v>
+      </c>
       <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>2995.0</v>
       </c>
-      <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15">
         <v>675.0</v>
       </c>
-      <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>579.0</v>
       </c>
-      <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
-    </row>
-    <row r="16" spans="1:43">
+      <c r="AR15"/>
+    </row>
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16">
+        <v>27500000.0</v>
+      </c>
+      <c r="C16">
         <v>28627000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>27333000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>28061000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>29233000.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>25343000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>45382000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>77619000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>27686000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>28625000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>30968000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>21360000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>23205000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>24775000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>26896000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>56390000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>17487000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>46220000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3280000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>24747000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>10827000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2881000.0</v>
       </c>
       <c r="AA16">
         <v>2881000.0</v>
       </c>
-      <c r="AB16"/>
+      <c r="AB16">
+        <v>2881000.0</v>
+      </c>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>2063942000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
-[...1 lines deleted...]
-      </c>
+      <c r="AH16"/>
       <c r="AI16">
         <v>2394124000.0</v>
       </c>
-      <c r="AJ16"/>
+      <c r="AJ16">
+        <v>2394124000.0</v>
+      </c>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
-    </row>
-    <row r="17" spans="1:43">
+      <c r="AR16"/>
+    </row>
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
-[...1 lines deleted...]
-      </c>
+      <c r="Z20"/>
       <c r="AA20">
         <v>-7655203.0</v>
       </c>
-      <c r="AB20"/>
+      <c r="AB20">
+        <v>-7655203.0</v>
+      </c>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20"/>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21">
+        <v>85774000.0</v>
+      </c>
+      <c r="C21">
         <v>75759000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>76144000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>58130000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>56519000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>59080000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>58934000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>54681000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>47054000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>15432000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>16458000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4625000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4757000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>8399000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>8403000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8364000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8959000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9519000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9659000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9427000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>9582000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>9369000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>9440000.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>8632000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8803000.0</v>
       </c>
       <c r="AA21">
         <v>8803000.0</v>
       </c>
       <c r="AB21">
+        <v>8803000.0</v>
+      </c>
+      <c r="AC21">
         <v>8623882.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>663667.0</v>
       </c>
       <c r="AD21">
         <v>663667.0</v>
       </c>
       <c r="AE21">
-        <v>321566.0</v>
+        <v>663667.0</v>
       </c>
       <c r="AF21">
         <v>321566.0</v>
       </c>
-      <c r="AG21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG21">
+        <v>321566.0</v>
+      </c>
+      <c r="AH21"/>
       <c r="AI21">
         <v>20089.0</v>
       </c>
       <c r="AJ21">
         <v>20089.0</v>
       </c>
       <c r="AK21">
-        <v>6279.0</v>
+        <v>20089.0</v>
       </c>
       <c r="AL21">
         <v>6279.0</v>
       </c>
       <c r="AM21">
-        <v>7000.0</v>
+        <v>6279.0</v>
       </c>
       <c r="AN21">
         <v>7000.0</v>
       </c>
-      <c r="AO21"/>
+      <c r="AO21">
+        <v>7000.0</v>
+      </c>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:43">
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22">
+        <v>90890000.0</v>
+      </c>
+      <c r="C22">
         <v>85961000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>74745000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>67135000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>61700000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>53054000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>39875000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>39548000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>41846000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>37851000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>44827000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>44229000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>36353000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>38405000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>31621000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>29131000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>23339000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>20288000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>18951000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>12494000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>11114000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>12629000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13144000.0</v>
       </c>
       <c r="X22">
         <v>13144000.0</v>
       </c>
       <c r="Y22">
+        <v>13144000.0</v>
+      </c>
+      <c r="Z22">
         <v>6569000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>6004932.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>6005000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>889434.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141103.0</v>
       </c>
       <c r="AD22">
         <v>141103.0</v>
       </c>
       <c r="AE22">
-        <v>3822.0</v>
+        <v>141103.0</v>
       </c>
       <c r="AF22">
         <v>3822.0</v>
       </c>
-      <c r="AG22"/>
+      <c r="AG22">
+        <v>3822.0</v>
+      </c>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
-    </row>
-    <row r="23" spans="1:43">
+      <c r="AR22"/>
+    </row>
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
+        <v>1074793000.0</v>
+      </c>
+      <c r="C23">
         <v>1095737000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1172384000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1158940000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1164101000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1173330000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1185753000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>985346000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>987368000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>988437000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1036295000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1043694000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1106373000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1170074000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1220140000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1298514000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1418777000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1500915000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1609956000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1728079000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1895215000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1131290000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1297638000.0</v>
       </c>
-      <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>548214000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>294660000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>355153000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>391628712.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>446460503.0</v>
       </c>
       <c r="AD23">
         <v>446460503.0</v>
       </c>
       <c r="AE23">
+        <v>446460503.0</v>
+      </c>
+      <c r="AF23">
         <v>301987149.0</v>
       </c>
-      <c r="AF23"/>
-      <c r="AG23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>210812374.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>249634228.0</v>
       </c>
       <c r="AI23">
         <v>249634228.0</v>
       </c>
       <c r="AJ23">
+        <v>249634228.0</v>
+      </c>
+      <c r="AK23">
         <v>247240104.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>103865157.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>102985374.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>88907285.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>88128851.0</v>
       </c>
-      <c r="AO23"/>
-      <c r="AP23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>9937241.0</v>
       </c>
-      <c r="AQ23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:43">
+      <c r="AR23"/>
+    </row>
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>3115000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3153000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>4073000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>14109000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>9220000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4466000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>5128000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>6872000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>6431000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>3316000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2827000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>8444000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>15605000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>20801000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1070000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1473000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1279000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>1991000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>2398000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2648101.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2833568.0</v>
       </c>
       <c r="AD26">
         <v>2833568.0</v>
       </c>
       <c r="AE26">
-        <v>3149855.0</v>
+        <v>2833568.0</v>
       </c>
       <c r="AF26">
         <v>3149855.0</v>
       </c>
       <c r="AG26">
-        <v>3500600.0</v>
+        <v>3149855.0</v>
       </c>
       <c r="AH26">
         <v>3500600.0</v>
       </c>
       <c r="AI26">
-        <v>1650348.0</v>
+        <v>3500600.0</v>
       </c>
       <c r="AJ26">
         <v>1650348.0</v>
       </c>
-      <c r="AK26"/>
+      <c r="AK26">
+        <v>1650348.0</v>
+      </c>
       <c r="AL26"/>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
+      <c r="AM26"/>
       <c r="AN26">
         <v>500000.0</v>
       </c>
-      <c r="AO26"/>
+      <c r="AO26">
+        <v>500000.0</v>
+      </c>
       <c r="AP26"/>
       <c r="AQ26"/>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26"/>
+    </row>
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
+        <v>-352946000.0</v>
+      </c>
+      <c r="C28">
         <v>-419407000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-455314000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-497793000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-540759000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-564965000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-296196000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-490394000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-546366000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-587431000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-775000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-772112000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-840101000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-859547000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-988077000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1098604000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-661036000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-829063000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-948560000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1381534000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1748234000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-995511000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-423518000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>-239734000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>275932000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-54154000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-47853061.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-78238392.0</v>
       </c>
       <c r="AD28">
         <v>-78238392.0</v>
       </c>
       <c r="AE28">
+        <v>-78238392.0</v>
+      </c>
+      <c r="AF28">
         <v>-59308991.0</v>
       </c>
-      <c r="AF28"/>
-      <c r="AG28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>-126959798.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-229660148.0</v>
       </c>
       <c r="AI28">
         <v>-229660148.0</v>
       </c>
       <c r="AJ28">
         <v>-229660148.0</v>
       </c>
       <c r="AK28">
-        <v>-92562012.0</v>
+        <v>-229660148.0</v>
       </c>
       <c r="AL28">
         <v>-92562012.0</v>
       </c>
       <c r="AM28">
-        <v>-83948770.0</v>
+        <v>-92562012.0</v>
       </c>
       <c r="AN28">
         <v>-83948770.0</v>
       </c>
-      <c r="AO28"/>
-      <c r="AP28">
+      <c r="AO28">
+        <v>-83948770.0</v>
+      </c>
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>13160696.0</v>
       </c>
-      <c r="AQ28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:43">
+      <c r="AR28"/>
+    </row>
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
         <v>39</v>
       </c>
       <c r="B29">
+        <v>845141000.0</v>
+      </c>
+      <c r="C29">
         <v>875800000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>920030000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>962971000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>966244000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>984158000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>972609000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>780663000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>774477000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>810442000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>796118000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>880979000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>932314000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1001242000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1045595000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1105869000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1212165000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1308008000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1379956000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1587930000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1671698000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1009670000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1169345000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>469704000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29"/>
+    </row>
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
+        <v>72990000.0</v>
+      </c>
+      <c r="C30">
         <v>54069000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>106116000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>105005000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>99342000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>87673000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>89411000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>69248000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>77737000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>75785000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>65333000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>65275000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>68064000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>60727000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>48571000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>39067000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>38241000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>44242000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>54809000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>21018000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>18029000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8815000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5165000.0</v>
       </c>
       <c r="X30">
         <v>5165000.0</v>
       </c>
       <c r="Y30">
+        <v>5165000.0</v>
+      </c>
+      <c r="Z30">
         <v>7024000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3791407.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3791000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3917134.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2483131.0</v>
       </c>
       <c r="AD30">
         <v>2483131.0</v>
       </c>
       <c r="AE30">
+        <v>2483131.0</v>
+      </c>
+      <c r="AF30">
         <v>90000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>89708.0</v>
       </c>
-      <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
-    </row>
-    <row r="31" spans="1:43">
+      <c r="AR30"/>
+    </row>
+    <row r="31" spans="1:44">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>927557000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>1037192000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1097505000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1203206000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1298489000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1370297000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1578503000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1662116000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1000301000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1159905000.0</v>
       </c>
       <c r="X31">
         <v>1159905000.0</v>
       </c>
       <c r="Y31">
+        <v>1159905000.0</v>
+      </c>
+      <c r="Z31">
         <v>456834000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>285857000.0</v>
       </c>
       <c r="AA31">
         <v>285857000.0</v>
       </c>
       <c r="AB31">
+        <v>285857000.0</v>
+      </c>
+      <c r="AC31">
         <v>328489106.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>392666451.0</v>
       </c>
       <c r="AD31">
         <v>392666451.0</v>
       </c>
       <c r="AE31">
-        <v>250760147.0</v>
+        <v>392666451.0</v>
       </c>
       <c r="AF31">
         <v>250760147.0</v>
       </c>
       <c r="AG31">
-        <v>198931260.0</v>
+        <v>250760147.0</v>
       </c>
       <c r="AH31">
         <v>198931260.0</v>
       </c>
       <c r="AI31">
-        <v>235150871.0</v>
+        <v>198931260.0</v>
       </c>
       <c r="AJ31">
         <v>235150871.0</v>
       </c>
       <c r="AK31">
-        <v>-71157823.0</v>
+        <v>235150871.0</v>
       </c>
       <c r="AL31">
         <v>-71157823.0</v>
       </c>
       <c r="AM31">
-        <v>-51558749.0</v>
+        <v>-71157823.0</v>
       </c>
       <c r="AN31">
         <v>-51558749.0</v>
       </c>
-      <c r="AO31"/>
+      <c r="AO31">
+        <v>-51558749.0</v>
+      </c>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-18372428.0</v>
       </c>
     </row>
-    <row r="32" spans="1:43">
+    <row r="32" spans="1:44">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32">
+        <v>485453000.0</v>
+      </c>
+      <c r="C32">
         <v>551747000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>603120000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>673179000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>702561000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>722061000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>751095000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>574234000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>618205000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>696534000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>736539000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>834835000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>884151000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>947738000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>984494000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1054283000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1166770000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1238339000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1307980000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1507077000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1614686000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>956529000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1117993000.0</v>
       </c>
-      <c r="X32"/>
-      <c r="Y32">
+      <c r="Y32"/>
+      <c r="Z32">
         <v>428326000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
-    </row>
-    <row r="33" spans="1:43">
+      <c r="AR32"/>
+    </row>
+    <row r="33" spans="1:44">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>160756000.0</v>
+      </c>
+      <c r="C33">
         <v>151008000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>153098000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>125992000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>130039000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>131462000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>135273000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>124797000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>117445000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>99797000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>96689000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>83963000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>88868000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>97776000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>95804000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>88683000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>83130000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>107664000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>109075000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>108992000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>86612000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>82105000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>81602000.0</v>
       </c>
-      <c r="X33"/>
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>63333000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>-275932000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>62689000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>62324091.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44662580.0</v>
       </c>
       <c r="AD33">
         <v>44662580.0</v>
       </c>
       <c r="AE33">
+        <v>44662580.0</v>
+      </c>
+      <c r="AF33">
         <v>32842752.0</v>
       </c>
-      <c r="AF33"/>
-      <c r="AG33">
+      <c r="AG33"/>
+      <c r="AH33">
         <v>28405917.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19019574.0</v>
       </c>
       <c r="AI33">
         <v>19019574.0</v>
       </c>
       <c r="AJ33">
         <v>19019574.0</v>
       </c>
       <c r="AK33">
-        <v>9983243.0</v>
+        <v>19019574.0</v>
       </c>
       <c r="AL33">
         <v>9983243.0</v>
       </c>
       <c r="AM33">
-        <v>4814988.0</v>
+        <v>9983243.0</v>
       </c>
       <c r="AN33">
         <v>4814988.0</v>
       </c>
-      <c r="AO33"/>
-      <c r="AP33">
+      <c r="AO33">
+        <v>4814988.0</v>
+      </c>
+      <c r="AP33"/>
+      <c r="AQ33">
         <v>-13160696.0</v>
       </c>
-      <c r="AQ33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:43">
+      <c r="AR33"/>
+    </row>
+    <row r="34" spans="1:44">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34">
+        <v>225000.0</v>
+      </c>
+      <c r="C34">
         <v>40000.0</v>
       </c>
-      <c r="C34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D34"/>
       <c r="E34">
         <v>325000.0</v>
       </c>
       <c r="F34">
         <v>325000.0</v>
       </c>
       <c r="G34">
         <v>325000.0</v>
       </c>
       <c r="H34">
         <v>325000.0</v>
       </c>
       <c r="I34">
         <v>325000.0</v>
       </c>
       <c r="J34">
         <v>325000.0</v>
       </c>
       <c r="K34">
         <v>325000.0</v>
       </c>
       <c r="L34">
         <v>325000.0</v>
       </c>
       <c r="M34">
         <v>325000.0</v>
       </c>
       <c r="N34">
         <v>325000.0</v>
       </c>
-      <c r="O34"/>
+      <c r="O34">
+        <v>325000.0</v>
+      </c>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
-    </row>
-    <row r="35" spans="1:43">
+      <c r="AR34"/>
+    </row>
+    <row r="35" spans="1:44">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>39172000.0</v>
+      </c>
+      <c r="C35">
         <v>40774000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>40718000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>39226000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>40865000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>42770000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>45470000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>31362000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>31471000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>34162000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>37110000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>37819000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>40705000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>44272000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>34703000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>37097000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>37735000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>37995000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>37099000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>28139000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>29600000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>28964000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>30250000.0</v>
       </c>
-      <c r="X35"/>
-      <c r="Y35">
+      <c r="Y35"/>
+      <c r="Z35">
         <v>26193000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>13858197.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>13858000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>13465130.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7161059.0</v>
       </c>
       <c r="AD35">
         <v>7161059.0</v>
       </c>
       <c r="AE35">
+        <v>7161059.0</v>
+      </c>
+      <c r="AF35">
         <v>2063942.0</v>
       </c>
-      <c r="AF35"/>
-      <c r="AG35">
+      <c r="AG35"/>
+      <c r="AH35">
         <v>1622225.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2394124.0</v>
       </c>
       <c r="AI35">
         <v>2394124.0</v>
       </c>
-      <c r="AJ35"/>
-      <c r="AK35">
+      <c r="AJ35">
+        <v>2394124.0</v>
+      </c>
+      <c r="AK35"/>
+      <c r="AL35">
         <v>165386927.0</v>
       </c>
-      <c r="AL35"/>
-      <c r="AM35">
+      <c r="AM35"/>
+      <c r="AN35">
         <v>135285578.0</v>
       </c>
-      <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
-    </row>
-    <row r="36" spans="1:43">
+      <c r="AR35"/>
+    </row>
+    <row r="36" spans="1:44">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
+        <v>7544000.0</v>
+      </c>
+      <c r="C36">
         <v>7153000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>7023000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3243000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5458981.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2534000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3749000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3333000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1162000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1114000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2322000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3048000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>3371000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2327000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2199000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2138000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1787000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>22510000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>25531000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>25034000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>25457000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>25351000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>23746000.0</v>
       </c>
-      <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>17381000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-275932000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>14624000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>510218.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11560263.0</v>
       </c>
       <c r="AD36">
         <v>11560263.0</v>
       </c>
       <c r="AE36">
+        <v>11560263.0</v>
+      </c>
+      <c r="AF36">
         <v>8876849.0</v>
       </c>
-      <c r="AF36"/>
-      <c r="AG36">
+      <c r="AG36"/>
+      <c r="AH36">
         <v>4512146.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5368962.0</v>
       </c>
       <c r="AI36">
         <v>5368962.0</v>
       </c>
       <c r="AJ36">
+        <v>5368962.0</v>
+      </c>
+      <c r="AK36">
         <v>5495373.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2932672.0</v>
       </c>
       <c r="AL36">
         <v>2932672.0</v>
       </c>
       <c r="AM36">
-        <v>3061930.0</v>
+        <v>2932672.0</v>
       </c>
       <c r="AN36">
         <v>3061930.0</v>
       </c>
-      <c r="AO36"/>
-      <c r="AP36">
+      <c r="AO36">
+        <v>3061930.0</v>
+      </c>
+      <c r="AP36"/>
+      <c r="AQ36">
         <v>-13160696.0</v>
       </c>
-      <c r="AQ36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:43">
+      <c r="AR36"/>
+    </row>
+    <row r="37" spans="1:44">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
-    </row>
-    <row r="38" spans="1:43">
+      <c r="AR37"/>
+    </row>
+    <row r="38" spans="1:44">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>4036000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>3595000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>6206000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>6329000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>27488000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>26520000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>26163000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>27303000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>25595000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>110103000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>24020000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17764000.0</v>
       </c>
       <c r="Z38">
         <v>17764000.0</v>
       </c>
       <c r="AA38">
+        <v>17764000.0</v>
+      </c>
+      <c r="AB38">
         <v>15064000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>15769363.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11560263.0</v>
       </c>
       <c r="AD38">
         <v>11560263.0</v>
       </c>
       <c r="AE38">
+        <v>11560263.0</v>
+      </c>
+      <c r="AF38">
         <v>832590.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>8876849.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5439300.0</v>
       </c>
       <c r="AH38">
         <v>5439300.0</v>
       </c>
       <c r="AI38">
+        <v>5439300.0</v>
+      </c>
+      <c r="AJ38">
         <v>7165000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>5495373.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2939000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2932672.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>3569000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>3061930.0</v>
       </c>
-      <c r="AO38"/>
       <c r="AP38"/>
-      <c r="AQ38">
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:43">
+    <row r="39" spans="1:44">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
+        <v>132635000.0</v>
+      </c>
+      <c r="C39">
         <v>143383000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>148852000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>143653000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>140861000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>143878000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>141527000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>135667000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>120292000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>124224000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>22995000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>29821000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>38433000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>42772000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>35674000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>22157000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>17973000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>16490000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>18021000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>17077000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>12887000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>14321000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10935000.0</v>
       </c>
       <c r="X39">
         <v>10935000.0</v>
       </c>
       <c r="Y39">
+        <v>10935000.0</v>
+      </c>
+      <c r="Z39">
         <v>7684000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6736000.0</v>
       </c>
       <c r="AA39">
         <v>6736000.0</v>
       </c>
       <c r="AB39">
+        <v>6736000.0</v>
+      </c>
+      <c r="AC39">
         <v>4190512.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5971200.0</v>
       </c>
       <c r="AD39">
         <v>5971200.0</v>
       </c>
       <c r="AE39">
+        <v>5971200.0</v>
+      </c>
+      <c r="AF39">
         <v>5748397.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>5749260.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>4690984.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>954506.0</v>
       </c>
       <c r="AI39">
         <v>954506.0</v>
       </c>
       <c r="AJ39">
         <v>954506.0</v>
       </c>
       <c r="AK39">
-        <v>1319902.0</v>
+        <v>954506.0</v>
       </c>
       <c r="AL39">
         <v>1319902.0</v>
       </c>
       <c r="AM39">
-        <v>143527.0</v>
+        <v>1319902.0</v>
       </c>
       <c r="AN39">
         <v>143527.0</v>
       </c>
-      <c r="AO39"/>
+      <c r="AO39">
+        <v>143527.0</v>
+      </c>
       <c r="AP39"/>
-      <c r="AQ39">
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>69000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:43">
+    <row r="40" spans="1:44">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
+        <v>21263000.0</v>
+      </c>
+      <c r="C40">
         <v>47011000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>63684000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>51541000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>44051000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>33041000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>53566000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>42328000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>41870000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>41266000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>65984000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>49198000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>43256000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>37880000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>53535000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>48051000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>43714000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>40025000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>51994000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>43303000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>61925000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>42359000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>29244000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>6307000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>15750000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>10293389.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>13174000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>10442783.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9526288.0</v>
       </c>
       <c r="AD40">
         <v>9526288.0</v>
       </c>
       <c r="AE40">
+        <v>9526288.0</v>
+      </c>
+      <c r="AF40">
         <v>7766494.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2503604.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3776643.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3101459.0</v>
       </c>
       <c r="AI40">
         <v>3101459.0</v>
       </c>
       <c r="AJ40">
         <v>3101459.0</v>
       </c>
       <c r="AK40">
+        <v>3101459.0</v>
+      </c>
+      <c r="AL40">
         <v>5655944.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>5658457.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>4626398.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>4650119.0</v>
       </c>
-      <c r="AO40"/>
       <c r="AP40"/>
-      <c r="AQ40">
+      <c r="AQ40"/>
+      <c r="AR40">
         <v>2488000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:43">
+    <row r="41" spans="1:44">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>28950000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>21360000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>23205000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>24775000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>26896000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>27486000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>17487000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>17632000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>16657000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16858000.0</v>
       </c>
       <c r="X41">
         <v>16858000.0</v>
       </c>
       <c r="Y41">
-        <v>15736000.0</v>
+        <v>16858000.0</v>
       </c>
       <c r="Z41">
         <v>15736000.0</v>
       </c>
       <c r="AA41">
+        <v>15736000.0</v>
+      </c>
+      <c r="AB41">
         <v>2881000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>2762026.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2514473.0</v>
       </c>
       <c r="AD41">
         <v>2514473.0</v>
       </c>
       <c r="AE41">
-        <v>2063942.0</v>
+        <v>2514473.0</v>
       </c>
       <c r="AF41">
         <v>2063942.0</v>
       </c>
       <c r="AG41">
-        <v>1622225.0</v>
+        <v>2063942.0</v>
       </c>
       <c r="AH41">
         <v>1622225.0</v>
       </c>
       <c r="AI41">
+        <v>1622225.0</v>
+      </c>
+      <c r="AJ41">
         <v>2394000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>2394124.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>880000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>879783.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>779000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>778434.0</v>
       </c>
-      <c r="AO41"/>
       <c r="AP41"/>
-      <c r="AQ41">
+      <c r="AQ41"/>
+      <c r="AR41">
         <v>62000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:43">
+    <row r="42" spans="1:44">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
+        <v>3337277000.0</v>
+      </c>
+      <c r="C42">
         <v>3326505000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>3314416000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>3298504000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>3287628000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>3262964000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>3243459000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>3010792000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2991128000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2972446000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2954466000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2933572000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2911527000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2894468000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2881264000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2865905000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2846073000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>2834308000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>2821669000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2809297000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2798394000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1967802000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1897467000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-14524000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1031791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>734734000.0</v>
       </c>
       <c r="AA42">
         <v>734734000.0</v>
       </c>
       <c r="AB42">
+        <v>734734000.0</v>
+      </c>
+      <c r="AC42">
         <v>728405891.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>393330118.0</v>
       </c>
-      <c r="AD42"/>
-      <c r="AE42">
+      <c r="AE42"/>
+      <c r="AF42">
         <v>498043713.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>2661729.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>198931260.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>345269670.0</v>
       </c>
       <c r="AI42">
         <v>345269670.0</v>
       </c>
       <c r="AJ42">
+        <v>345269670.0</v>
+      </c>
+      <c r="AK42">
         <v>345269688.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>178263803.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>13756667.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>143820785.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>9313646.0</v>
       </c>
-      <c r="AO42"/>
-      <c r="AP42">
+      <c r="AP42"/>
+      <c r="AQ42">
         <v>-18369903.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-103621.0</v>
       </c>
     </row>
-    <row r="43" spans="1:43">
+    <row r="43" spans="1:44">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
-    </row>
-    <row r="44" spans="1:43">
+      <c r="AR43"/>
+    </row>
+    <row r="44" spans="1:44">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
-      <c r="AK44">
+      <c r="AK44"/>
+      <c r="AL44">
         <v>164507000.0</v>
       </c>
-      <c r="AL44"/>
-      <c r="AM44">
+      <c r="AM44"/>
+      <c r="AN44">
         <v>134507000.0</v>
       </c>
-      <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
-      <c r="AQ44">
+      <c r="AQ44"/>
+      <c r="AR44">
         <v>28307000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:43">
+    <row r="45" spans="1:44">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45">
+        <v>109753000.0</v>
+      </c>
+      <c r="C45">
         <v>109298000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>108704000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>105207000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>105468000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>107750000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>106595000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>99983000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>97659000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>99850000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>98825000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>71824000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>75612000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>80178000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>78771000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>95178000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>48657000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>45668000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>46863000.0</v>
       </c>
-      <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-      <c r="AA45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>20450785.0</v>
       </c>
-      <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-      <c r="AM45">
+      <c r="AM45"/>
+      <c r="AN45">
         <v>1246058.0</v>
       </c>
-      <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
-    </row>
-    <row r="46" spans="1:43">
+      <c r="AR45"/>
+    </row>
+    <row r="46" spans="1:44">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>62590000.0</v>
+      </c>
+      <c r="C46">
         <v>64652000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>66541000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>64619000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>66947000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>68735000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>69475000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>63630000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>63715000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>67662000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>68689000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>71824000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>75612000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>80178000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>78771000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>74865000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>69557000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>67191000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>58280000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>53730000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>50503000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>45912000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>47137000.0</v>
       </c>
-      <c r="X46"/>
-      <c r="Y46">
+      <c r="Y46"/>
+      <c r="Z46">
         <v>35329000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>44079844.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>36864000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>35677477.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29605082.0</v>
       </c>
       <c r="AD46">
         <v>29605082.0</v>
       </c>
       <c r="AE46">
+        <v>29605082.0</v>
+      </c>
+      <c r="AF46">
         <v>20770335.0</v>
       </c>
-      <c r="AF46"/>
-      <c r="AG46">
+      <c r="AG46"/>
+      <c r="AH46">
         <v>20393171.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11980175.0</v>
       </c>
       <c r="AI46">
         <v>11980175.0</v>
       </c>
       <c r="AJ46">
+        <v>11980175.0</v>
+      </c>
+      <c r="AK46">
         <v>11853764.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7044292.0</v>
       </c>
       <c r="AL46">
         <v>7044292.0</v>
       </c>
       <c r="AM46">
+        <v>7044292.0</v>
+      </c>
+      <c r="AN46">
         <v>2663087.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1246058.0</v>
       </c>
-      <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
-    </row>
-    <row r="47" spans="1:43">
+      <c r="AR46"/>
+    </row>
+    <row r="47" spans="1:44">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>74947000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>77375000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>70797000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>65015000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>62213000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>57291000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>52601000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>48657000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>45668000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46863000.0</v>
       </c>
       <c r="X47">
         <v>46863000.0</v>
       </c>
       <c r="Y47">
-        <v>34946000.0</v>
+        <v>46863000.0</v>
       </c>
       <c r="Z47">
         <v>34946000.0</v>
       </c>
       <c r="AA47">
+        <v>34946000.0</v>
+      </c>
+      <c r="AB47">
         <v>36424000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>35282745.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29605082.0</v>
       </c>
       <c r="AD47">
         <v>29605082.0</v>
       </c>
       <c r="AE47">
+        <v>29605082.0</v>
+      </c>
+      <c r="AF47">
         <v>20494480.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>20494482.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19466017.0</v>
       </c>
       <c r="AH47">
         <v>19466017.0</v>
       </c>
       <c r="AI47">
+        <v>19466017.0</v>
+      </c>
+      <c r="AJ47">
         <v>11854000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>11853764.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>7044000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>7044292.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1246000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1246058.0</v>
       </c>
-      <c r="AO47"/>
       <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>707000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:43">
+    <row r="48" spans="1:44">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>-2730461000.0</v>
+      </c>
+      <c r="C48">
         <v>-2679636000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-2628620000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2578211000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-2542248000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-2501521000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2453083000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2371399000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2329728000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-2249451000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-2195980000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-2100551000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-2031399000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1910504000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1861360000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1799591000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1638401000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1500468000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1418074000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1206249000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1109837000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-946513000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-713603000.0</v>
       </c>
       <c r="X48">
         <v>-713603000.0</v>
       </c>
       <c r="Y48">
+        <v>-713603000.0</v>
+      </c>
+      <c r="Z48">
         <v>-573315000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-444697632.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-444698000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-398267178.0</v>
       </c>
-      <c r="AC48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD48"/>
       <c r="AE48">
         <v>-249626508.0</v>
       </c>
       <c r="AF48">
         <v>-249626508.0</v>
       </c>
-      <c r="AG48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG48">
+        <v>-249626508.0</v>
+      </c>
+      <c r="AH48"/>
       <c r="AI48">
         <v>-110551613.0</v>
       </c>
       <c r="AJ48">
         <v>-110551613.0</v>
       </c>
       <c r="AK48">
-        <v>-84586920.0</v>
+        <v>-110551613.0</v>
       </c>
       <c r="AL48">
         <v>-84586920.0</v>
       </c>
       <c r="AM48">
-        <v>-60167437.0</v>
+        <v>-84586920.0</v>
       </c>
       <c r="AN48">
         <v>-60167437.0</v>
       </c>
-      <c r="AO48"/>
+      <c r="AO48">
+        <v>-60167437.0</v>
+      </c>
       <c r="AP48"/>
-      <c r="AQ48">
+      <c r="AQ48"/>
+      <c r="AR48">
         <v>-22655225.0</v>
       </c>
     </row>
-    <row r="49" spans="1:43">
+    <row r="49" spans="1:44">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
-    </row>
-    <row r="50" spans="1:43">
+      <c r="AR49"/>
+    </row>
+    <row r="50" spans="1:44">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50">
+        <v>238104000.0</v>
+      </c>
+      <c r="C50">
         <v>213819000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>204530000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>203026000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>174509000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>173405000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>131711000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>112994000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>70298000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>48273000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>4238000.0</v>
       </c>
-      <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>6450000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>6362312.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>5818436.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
-[...1 lines deleted...]
-      </c>
+      <c r="AG50"/>
       <c r="AH50">
         <v>755675.0</v>
       </c>
-      <c r="AI50"/>
+      <c r="AI50">
+        <v>755675.0</v>
+      </c>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
-    </row>
-    <row r="51" spans="1:43">
+      <c r="AR50"/>
+    </row>
+    <row r="51" spans="1:44">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
+        <v>254576000.0</v>
+      </c>
+      <c r="C51">
         <v>231909000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>224259000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>219362000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>191400000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>192298000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>153471000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>125692000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>83682000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>63349000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>15151000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>16694000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>19054000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>20297000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>20393000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>20872000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>19784000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>17894000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>15540000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>16964000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>18339000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>17909000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>18598000.0</v>
       </c>
-      <c r="X51"/>
-      <c r="Y51">
+      <c r="Y51"/>
+      <c r="Z51">
         <v>18870000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>21778114.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>21778000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>20854480.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13364097.0</v>
       </c>
       <c r="AD51">
         <v>13364097.0</v>
       </c>
       <c r="AE51">
+        <v>13364097.0</v>
+      </c>
+      <c r="AF51">
         <v>3642616.0</v>
       </c>
-      <c r="AF51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG51"/>
       <c r="AH51">
         <v>755675.0</v>
       </c>
-      <c r="AI51"/>
+      <c r="AI51">
+        <v>755675.0</v>
+      </c>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
-    </row>
-    <row r="52" spans="1:43">
+      <c r="AR51"/>
+    </row>
+    <row r="52" spans="1:44">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
+        <v>243129000.0</v>
+      </c>
+      <c r="C52">
         <v>219802000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>210874000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>208522000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>180093000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>179979000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>139759000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>119579000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>77879000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>55809000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7104000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>6886000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>7299000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>7318000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>7050000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>6980000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>6824000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>6795000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>5927000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>6312000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>6371000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>5602000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>5206000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>8413000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>10801268.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>10801000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>10151376.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8717511.0</v>
       </c>
       <c r="AD52">
         <v>8717511.0</v>
       </c>
       <c r="AE52">
+        <v>8717511.0</v>
+      </c>
+      <c r="AF52">
         <v>3643000.0</v>
       </c>
-      <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>755675.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2394124000.0</v>
       </c>
       <c r="AI52">
         <v>2394124000.0</v>
       </c>
-      <c r="AJ52"/>
+      <c r="AJ52">
+        <v>2394124000.0</v>
+      </c>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
-    </row>
-    <row r="53" spans="1:43">
+      <c r="AR52"/>
+    </row>
+    <row r="53" spans="1:44">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53">
         <v>10000000.0</v>
       </c>
       <c r="C53">
         <v>10000000.0</v>
       </c>
       <c r="D53">
-        <v>0.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="E53">
         <v>0.0</v>
       </c>
       <c r="F53">
         <v>0.0</v>
       </c>
       <c r="G53">
+        <v>0.0</v>
+      </c>
+      <c r="H53">
         <v>330000000.0</v>
       </c>
-      <c r="H53">
-[...1 lines deleted...]
-      </c>
       <c r="I53">
         <v>0.0</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53">
         <v>16300000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>31600000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>15500000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>50550000.0</v>
       </c>
-      <c r="O53">
-[...1 lines deleted...]
-      </c>
       <c r="P53">
         <v>0.0</v>
       </c>
       <c r="Q53">
+        <v>0.0</v>
+      </c>
+      <c r="R53">
         <v>575274000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>465274000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>445000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>170000000.0</v>
       </c>
-      <c r="U53">
-[...1 lines deleted...]
-      </c>
       <c r="V53">
-        <v>744676000.0</v>
+        <v>0.0</v>
       </c>
       <c r="W53">
         <v>744676000.0</v>
       </c>
-      <c r="X53"/>
-      <c r="Y53">
+      <c r="X53">
+        <v>744676000.0</v>
+      </c>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>205000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>551864000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>200000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>251600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>301600000.0</v>
       </c>
       <c r="AD53">
         <v>301600000.0</v>
       </c>
       <c r="AE53">
-        <v>200350000.0</v>
+        <v>301600000.0</v>
       </c>
       <c r="AF53">
         <v>200350000.0</v>
       </c>
       <c r="AG53">
-        <v>50000000.0</v>
+        <v>200350000.0</v>
       </c>
       <c r="AH53">
         <v>50000000.0</v>
       </c>
-      <c r="AI53"/>
+      <c r="AI53">
+        <v>50000000.0</v>
+      </c>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>26321392.0</v>
       </c>
-      <c r="AQ53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:43">
+      <c r="AR53"/>
+    </row>
+    <row r="54" spans="1:44">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
-    </row>
-    <row r="55" spans="1:43">
+      <c r="AR54"/>
+    </row>
+    <row r="55" spans="1:44">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>1074793000.0</v>
+      </c>
+      <c r="C55">
         <v>1095737000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1172384000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1158940000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1164101000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1173330000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1185753000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>985346000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>987368000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>988437000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1036295000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1043694000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1106373000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1170074000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1220140000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1298514000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1418777000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1500915000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1609956000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1728079000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1895215000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1131290000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1297638000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>548214000.0</v>
       </c>
       <c r="Y55">
         <v>548214000.0</v>
       </c>
       <c r="Z55">
+        <v>548214000.0</v>
+      </c>
+      <c r="AA55">
         <v>355153488.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>355153000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>391628712.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>446460503.0</v>
       </c>
       <c r="AD55">
         <v>446460503.0</v>
       </c>
       <c r="AE55">
-        <v>301987149.0</v>
+        <v>446460503.0</v>
       </c>
       <c r="AF55">
         <v>301987149.0</v>
       </c>
       <c r="AG55">
+        <v>301987149.0</v>
+      </c>
+      <c r="AH55">
         <v>210812374.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>249634228.0</v>
       </c>
       <c r="AI55">
         <v>249634228.0</v>
       </c>
       <c r="AJ55">
         <v>249634228.0</v>
       </c>
       <c r="AK55">
-        <v>103865157.0</v>
+        <v>249634228.0</v>
       </c>
       <c r="AL55">
         <v>103865157.0</v>
       </c>
       <c r="AM55">
-        <v>88907285.0</v>
+        <v>103865157.0</v>
       </c>
       <c r="AN55">
         <v>88907285.0</v>
       </c>
       <c r="AO55">
-        <v>13940000.0</v>
+        <v>88907285.0</v>
       </c>
       <c r="AP55">
         <v>13940000.0</v>
       </c>
       <c r="AQ55">
         <v>13940000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:43">
+      <c r="AR55">
+        <v>13940000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:44">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>914037000.0</v>
+      </c>
+      <c r="C56">
         <v>944729000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1019286000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1032948000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1034062000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1041868000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1050480000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>860549000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>869923000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>888640000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>939606000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>959731000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1017505000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1072298000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1124336000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1209831000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1335647000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1393251000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1500881000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1619087000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1808603000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1049185000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1216036000.0</v>
       </c>
       <c r="X56">
         <v>1216036000.0</v>
       </c>
       <c r="Y56">
+        <v>1216036000.0</v>
+      </c>
+      <c r="Z56">
         <v>484881000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>275932000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>292464000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>329304621.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>401797923.0</v>
       </c>
       <c r="AD56">
         <v>401797923.0</v>
       </c>
       <c r="AE56">
-        <v>269144397.0</v>
+        <v>401797923.0</v>
       </c>
       <c r="AF56">
         <v>269144397.0</v>
       </c>
       <c r="AG56">
+        <v>269144397.0</v>
+      </c>
+      <c r="AH56">
         <v>182406457.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230614654.0</v>
       </c>
       <c r="AI56">
         <v>230614654.0</v>
       </c>
       <c r="AJ56">
         <v>230614654.0</v>
       </c>
       <c r="AK56">
-        <v>93881914.0</v>
+        <v>230614654.0</v>
       </c>
       <c r="AL56">
         <v>93881914.0</v>
       </c>
       <c r="AM56">
-        <v>84092297.0</v>
+        <v>93881914.0</v>
       </c>
       <c r="AN56">
         <v>84092297.0</v>
       </c>
-      <c r="AO56"/>
-      <c r="AP56">
+      <c r="AO56">
+        <v>84092297.0</v>
+      </c>
+      <c r="AP56"/>
+      <c r="AQ56">
         <v>13160696.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>13229716.0</v>
       </c>
     </row>
-    <row r="57" spans="1:43">
+    <row r="57" spans="1:44">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>428584000.0</v>
+      </c>
+      <c r="C57">
         <v>392982000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>416166000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>359769000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>331501000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>319807000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>299385000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>286315000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>251718000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>192106000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>203067000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>124896000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>133354000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>124560000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>139842000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>155548000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>168877000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>154912000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>192901000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>112010000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>193917000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>92656000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98043000.0</v>
       </c>
       <c r="X57">
         <v>98043000.0</v>
       </c>
       <c r="Y57">
+        <v>98043000.0</v>
+      </c>
+      <c r="Z57">
         <v>56555000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>46635257.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>46635000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>41050594.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45969326.0</v>
       </c>
       <c r="AD57">
         <v>45969326.0</v>
       </c>
       <c r="AE57">
-        <v>48841494.0</v>
+        <v>45969326.0</v>
       </c>
       <c r="AF57">
         <v>48841494.0</v>
       </c>
       <c r="AG57">
+        <v>48841494.0</v>
+      </c>
+      <c r="AH57">
         <v>10258889.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12069144.0</v>
       </c>
       <c r="AI57">
         <v>12069144.0</v>
       </c>
       <c r="AJ57">
         <v>12069144.0</v>
       </c>
       <c r="AK57">
-        <v>9629774.0</v>
+        <v>12069144.0</v>
       </c>
       <c r="AL57">
         <v>9629774.0</v>
       </c>
       <c r="AM57">
-        <v>5173456.0</v>
+        <v>9629774.0</v>
       </c>
       <c r="AN57">
         <v>5173456.0</v>
       </c>
-      <c r="AO57"/>
+      <c r="AO57">
+        <v>5173456.0</v>
+      </c>
       <c r="AP57"/>
-      <c r="AQ57">
+      <c r="AQ57"/>
+      <c r="AR57">
         <v>3941000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:43">
+    <row r="58" spans="1:44">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>467756000.0</v>
+      </c>
+      <c r="C58">
         <v>433756000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>456884000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>398995000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>372366000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>362577000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>344855000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>317677000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>283189000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>226268000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>240177000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>162715000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>174059000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>168832000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>174545000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>192645000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>206612000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>192907000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>230000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>140149000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>223517000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>121620000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>128293000.0</v>
       </c>
-      <c r="X58"/>
-      <c r="Y58">
+      <c r="Y58"/>
+      <c r="Z58">
         <v>82748000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>60493454.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>60493000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>54515724.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53130385.0</v>
       </c>
       <c r="AD58">
         <v>53130385.0</v>
       </c>
       <c r="AE58">
-        <v>50905436.0</v>
+        <v>53130385.0</v>
       </c>
       <c r="AF58">
         <v>50905436.0</v>
       </c>
       <c r="AG58">
+        <v>50905436.0</v>
+      </c>
+      <c r="AH58">
         <v>11881114.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14463268.0</v>
       </c>
       <c r="AI58">
         <v>14463268.0</v>
       </c>
       <c r="AJ58">
+        <v>14463268.0</v>
+      </c>
+      <c r="AK58">
         <v>12069144.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>175016701.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>9629774.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>140459034.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>5173456.0</v>
       </c>
-      <c r="AO58"/>
       <c r="AP58"/>
-      <c r="AQ58">
+      <c r="AQ58"/>
+      <c r="AR58">
         <v>4003000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:43">
+    <row r="59" spans="1:44">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
-    </row>
-    <row r="60" spans="1:43">
+      <c r="AR59"/>
+    </row>
+    <row r="60" spans="1:44">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>607037000.0</v>
+      </c>
+      <c r="C60">
         <v>661981000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>715500000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>759945000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>791735000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>810753000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>840898000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>667669000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>704179000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>762169000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>796118000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>880979000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>932314000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1001242000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1045595000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1105869000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1212165000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1308008000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1379956000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1587930000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1671698000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1009670000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1169345000.0</v>
       </c>
-      <c r="X60"/>
-      <c r="Y60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>465466000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>294660000.0</v>
       </c>
       <c r="AA60">
         <v>294660000.0</v>
       </c>
       <c r="AB60">
+        <v>294660000.0</v>
+      </c>
+      <c r="AC60">
         <v>337112988.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>393330118.0</v>
       </c>
       <c r="AD60">
         <v>393330118.0</v>
       </c>
       <c r="AE60">
-        <v>251081713.0</v>
+        <v>393330118.0</v>
       </c>
       <c r="AF60">
         <v>251081713.0</v>
       </c>
       <c r="AG60">
+        <v>251081713.0</v>
+      </c>
+      <c r="AH60">
         <v>198931260.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235170960.0</v>
       </c>
       <c r="AI60">
         <v>235170960.0</v>
       </c>
       <c r="AJ60">
         <v>235170960.0</v>
       </c>
       <c r="AK60">
+        <v>235170960.0</v>
+      </c>
+      <c r="AL60">
         <v>-71151544.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>93355600.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-51551749.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>82955395.0</v>
       </c>
-      <c r="AO60"/>
-      <c r="AP60">
+      <c r="AP60"/>
+      <c r="AQ60">
         <v>9937241.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>9937000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:43">
+    <row r="61" spans="1:44">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
-    </row>
-    <row r="62" spans="1:43">
+      <c r="AR61"/>
+    </row>
+    <row r="62" spans="1:44">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
+      <c r="AR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8495,977 +8632,977 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
         <v>191081000.0</v>
       </c>
       <c r="C2">
         <v>147860000.0</v>
       </c>
       <c r="D2">
         <v>95816000.0</v>
       </c>
       <c r="E2">
         <v>74018000.0</v>
       </c>
       <c r="F2">
         <v>52239000.0</v>
       </c>
       <c r="G2">
         <v>239447000.0</v>
       </c>
       <c r="H2">
         <v>3748806.0</v>
       </c>
       <c r="I2">
         <v>43590.0</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
         <v>15010000.0</v>
       </c>
       <c r="C3">
         <v>20275000.0</v>
       </c>
       <c r="D3">
         <v>9029000.0</v>
       </c>
       <c r="E3">
         <v>8227000.0</v>
       </c>
       <c r="F3">
         <v>6487000.0</v>
       </c>
       <c r="G3">
         <v>4640000.0</v>
       </c>
       <c r="H3">
         <v>3766000.0</v>
       </c>
       <c r="I3">
         <v>1649775.0</v>
       </c>
       <c r="J3">
         <v>548000.0</v>
       </c>
       <c r="K3">
         <v>199005.0</v>
       </c>
       <c r="L3">
         <v>126507.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5">
         <v>-173255000.0</v>
       </c>
       <c r="C5">
         <v>-254849000.0</v>
       </c>
       <c r="D5">
         <v>-374140000.0</v>
       </c>
       <c r="E5">
         <v>-443065000.0</v>
       </c>
       <c r="F5">
         <v>-695951000.0</v>
       </c>
       <c r="G5">
         <v>-301801000.0</v>
       </c>
       <c r="H5">
         <v>-203195939.0</v>
       </c>
       <c r="I5">
         <v>-140098447.0</v>
       </c>
       <c r="J5">
         <v>-51391000.0</v>
       </c>
       <c r="K5">
         <v>-38529301.0</v>
       </c>
       <c r="L5">
         <v>-16349437.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
         <v>-158245000.0</v>
       </c>
       <c r="C6">
         <v>-234574000.0</v>
       </c>
       <c r="D6">
         <v>-365111000.0</v>
       </c>
       <c r="E6">
         <v>-434838000.0</v>
       </c>
       <c r="F6">
         <v>-689464000.0</v>
       </c>
       <c r="G6">
         <v>-297161000.0</v>
       </c>
       <c r="H6">
         <v>-199429939.0</v>
       </c>
       <c r="I6">
         <v>-138448672.0</v>
       </c>
       <c r="J6">
         <v>-50843000.0</v>
       </c>
       <c r="K6">
         <v>-38330296.0</v>
       </c>
       <c r="L6">
         <v>-16222930.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9">
         <v>269075000.0</v>
       </c>
       <c r="C9">
         <v>251128000.0</v>
       </c>
       <c r="D9">
         <v>170903000.0</v>
       </c>
       <c r="E9">
         <v>141022000.0</v>
       </c>
       <c r="F9">
         <v>92073000.0</v>
       </c>
       <c r="G9">
         <v>-190489000.0</v>
       </c>
       <c r="H9">
         <v>9235945.0</v>
       </c>
       <c r="I9">
         <v>85862.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
         <v>-178464000.0</v>
       </c>
       <c r="C10">
         <v>-257103000.0</v>
       </c>
       <c r="D10">
         <v>-334620000.0</v>
       </c>
       <c r="E10">
         <v>-443286000.0</v>
       </c>
       <c r="F10">
         <v>-703414000.0</v>
       </c>
       <c r="G10">
         <v>-268905000.0</v>
       </c>
       <c r="H10">
         <v>-194318924.0</v>
       </c>
       <c r="I10">
         <v>-138488344.0</v>
       </c>
       <c r="J10">
         <v>-50134524.0</v>
       </c>
       <c r="K10">
         <v>-37512212.0</v>
       </c>
       <c r="L10">
         <v>-18021737.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11">
         <v>-2927000.0</v>
       </c>
       <c r="C11"/>
       <c r="D11">
         <v>38929000.0</v>
       </c>
       <c r="E11">
         <v>221000.0</v>
       </c>
       <c r="F11">
         <v>1057000.0</v>
       </c>
       <c r="G11">
         <v>30376000.0</v>
       </c>
       <c r="H11">
         <v>-10953030.0</v>
       </c>
       <c r="I11">
         <v>3319410.0</v>
       </c>
       <c r="J11">
         <v>477699.0</v>
       </c>
       <c r="K11">
         <v>1516734.0</v>
       </c>
       <c r="L11">
         <v>1974995.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12">
         <v>5209000.0</v>
       </c>
       <c r="C12">
         <v>2254000.0</v>
       </c>
       <c r="D12">
         <v>14582000.0</v>
       </c>
       <c r="E12">
         <v>14582000.0</v>
       </c>
       <c r="F12">
         <v>3350000.0</v>
       </c>
       <c r="G12">
         <v>181000.0</v>
       </c>
       <c r="H12">
         <v>293000.0</v>
       </c>
       <c r="I12">
         <v>39672.0</v>
       </c>
       <c r="J12">
         <v>1256512.0</v>
       </c>
       <c r="K12">
         <v>1017089.0</v>
       </c>
       <c r="L12">
         <v>1672300.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13">
         <v>33048000.0</v>
       </c>
       <c r="C13">
         <v>37105000.0</v>
       </c>
       <c r="D13">
         <v>38840000.0</v>
       </c>
       <c r="E13">
         <v>14582000.0</v>
       </c>
       <c r="F13">
         <v>2190000.0</v>
       </c>
       <c r="G13">
         <v>5120000.0</v>
       </c>
       <c r="H13">
         <v>8232000.0</v>
       </c>
       <c r="I13">
         <v>3260634.0</v>
       </c>
       <c r="J13">
         <v>527351.0</v>
       </c>
       <c r="K13">
         <v>403266.0</v>
       </c>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
         <v>-175537000.0</v>
       </c>
       <c r="C15">
         <v>-257103000.0</v>
       </c>
       <c r="D15">
         <v>-334620000.0</v>
       </c>
       <c r="E15">
         <v>-443286000.0</v>
       </c>
       <c r="F15">
         <v>-704471000.0</v>
       </c>
       <c r="G15">
         <v>-268905000.0</v>
       </c>
       <c r="H15">
         <v>-183365894.0</v>
       </c>
       <c r="I15">
         <v>-139074895.0</v>
       </c>
       <c r="J15">
         <v>-50384176.0</v>
       </c>
       <c r="K15">
         <v>-37512212.0</v>
       </c>
       <c r="L15">
         <v>-18021737.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-443286000.0</v>
       </c>
       <c r="F16">
         <v>-704471000.0</v>
       </c>
       <c r="G16">
         <v>-268905000.0</v>
       </c>
       <c r="H16">
         <v>-195071000.0</v>
       </c>
       <c r="I16">
         <v>-139075000.0</v>
       </c>
       <c r="J16">
         <v>-50384000.0</v>
       </c>
       <c r="K16">
         <v>-37512212.0</v>
       </c>
       <c r="L16">
         <v>-18021737.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17">
         <v>-175537000.0</v>
       </c>
       <c r="C17">
         <v>-257103000.0</v>
       </c>
       <c r="D17">
         <v>-300960000.0</v>
       </c>
       <c r="E17">
         <v>-443286000.0</v>
       </c>
       <c r="F17">
         <v>-704471000.0</v>
       </c>
       <c r="G17">
         <v>-268905000.0</v>
       </c>
       <c r="H17">
         <v>-195071000.0</v>
       </c>
       <c r="I17">
         <v>-139074895.0</v>
       </c>
       <c r="J17">
         <v>-50384176.0</v>
       </c>
       <c r="K17">
         <v>-37512212.0</v>
       </c>
       <c r="L17">
         <v>-18021737.0</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B18">
         <v>27839000.0</v>
       </c>
       <c r="C18">
         <v>34851000.0</v>
       </c>
       <c r="D18">
         <v>38840000.0</v>
       </c>
       <c r="E18">
         <v>14582000.0</v>
       </c>
       <c r="F18">
         <v>2190000.0</v>
       </c>
       <c r="G18">
         <v>4939000.0</v>
       </c>
       <c r="H18">
         <v>7939000.0</v>
       </c>
       <c r="I18">
         <v>3220962.0</v>
       </c>
       <c r="J18">
         <v>527351.0</v>
       </c>
       <c r="K18">
         <v>403266.0</v>
       </c>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
         <v>-223572000.0</v>
       </c>
       <c r="C21">
         <v>-282117000.0</v>
       </c>
       <c r="D21">
         <v>-366573000.0</v>
       </c>
       <c r="E21">
         <v>-404357000.0</v>
       </c>
       <c r="F21">
         <v>-700064000.0</v>
       </c>
       <c r="G21">
         <v>-301801000.0</v>
       </c>
       <c r="H21">
         <v>-203195939.0</v>
       </c>
       <c r="I21">
         <v>-141768082.0</v>
       </c>
       <c r="J21">
         <v>-51391036.0</v>
       </c>
       <c r="K21">
         <v>-38529301.0</v>
       </c>
       <c r="L21">
         <v>-16349437.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
         <v>683728000.0</v>
       </c>
       <c r="C23">
         <v>681105000.0</v>
       </c>
       <c r="D23">
         <v>633292000.0</v>
       </c>
       <c r="E23">
         <v>619397000.0</v>
       </c>
       <c r="F23">
         <v>844376000.0</v>
       </c>
       <c r="G23">
         <v>350759000.0</v>
       </c>
       <c r="H23">
         <v>216180690.0</v>
       </c>
       <c r="I23">
         <v>141897534.0</v>
       </c>
       <c r="J23">
         <v>51391036.0</v>
       </c>
       <c r="K23">
         <v>38529301.0</v>
       </c>
       <c r="L23">
         <v>16349437.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
         <v>15010000.0</v>
       </c>
       <c r="C25">
         <v>11856000.0</v>
       </c>
       <c r="D25">
         <v>8697000.0</v>
       </c>
       <c r="E25">
         <v>8227000.0</v>
       </c>
       <c r="F25">
         <v>6487000.0</v>
       </c>
       <c r="G25">
         <v>4640000.0</v>
       </c>
       <c r="H25">
         <v>3766000.0</v>
       </c>
       <c r="I25">
         <v>1649775.0</v>
       </c>
       <c r="J25">
         <v>548127.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26">
         <v>220904000.0</v>
       </c>
       <c r="C26">
         <v>234504000.0</v>
       </c>
       <c r="D26">
         <v>265868000.0</v>
       </c>
       <c r="E26">
         <v>286408000.0</v>
       </c>
       <c r="F26">
         <v>573306000.0</v>
       </c>
       <c r="G26">
         <v>222711000.0</v>
       </c>
       <c r="H26">
         <v>142221056.0</v>
       </c>
       <c r="I26">
         <v>120278023.0</v>
       </c>
       <c r="J26">
         <v>39341518.0</v>
       </c>
       <c r="K26">
         <v>32149157.0</v>
       </c>
       <c r="L26">
         <v>13587145.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
         <v>61512000.0</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27">
         <v>172.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
         <v>277605000.0</v>
       </c>
       <c r="C28">
         <v>298741000.0</v>
       </c>
       <c r="D28">
         <v>281608000.0</v>
       </c>
       <c r="E28">
         <v>197459000.0</v>
       </c>
       <c r="F28">
         <v>218831000.0</v>
       </c>
       <c r="G28">
         <v>111312000.0</v>
       </c>
       <c r="H28">
         <v>70211000.0</v>
       </c>
       <c r="I28">
         <v>21575921.0</v>
       </c>
       <c r="J28">
         <v>12049518.0</v>
       </c>
       <c r="K28">
         <v>6380144.0</v>
       </c>
       <c r="L28">
         <v>2762292.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
         <v>-2927000.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29"/>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
         <v>492647000.0</v>
       </c>
       <c r="C30">
         <v>533245000.0</v>
       </c>
       <c r="D30">
         <v>537476000.0</v>
       </c>
       <c r="E30">
         <v>545379000.0</v>
       </c>
       <c r="F30">
         <v>792137000.0</v>
       </c>
       <c r="G30">
         <v>111312000.0</v>
       </c>
       <c r="H30">
         <v>212431884.0</v>
       </c>
       <c r="I30">
         <v>141853944.0</v>
       </c>
       <c r="J30">
         <v>51391036.0</v>
       </c>
       <c r="K30">
         <v>38529301.0</v>
       </c>
       <c r="L30">
         <v>16349437.0</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31">
         <v>45108000.0</v>
       </c>
       <c r="C31">
         <v>25014000.0</v>
       </c>
       <c r="D31">
         <v>31953000.0</v>
       </c>
       <c r="E31">
         <v>-38929000.0</v>
       </c>
       <c r="F31">
         <v>-3350000.0</v>
       </c>
       <c r="G31">
         <v>32896000.0</v>
       </c>
       <c r="H31">
         <v>8877015.0</v>
       </c>
       <c r="I31">
         <v>3280000.0</v>
       </c>
       <c r="J31">
         <v>1007036.0</v>
       </c>
       <c r="K31">
         <v>1017089.0</v>
       </c>
       <c r="L31">
         <v>-1672300.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
         <v>460156000.0</v>
       </c>
       <c r="C32">
         <v>398988000.0</v>
       </c>
       <c r="D32">
         <v>266719000.0</v>
       </c>
       <c r="E32">
         <v>215040000.0</v>
       </c>
       <c r="F32">
         <v>144312000.0</v>
       </c>
       <c r="G32">
         <v>48958000.0</v>
       </c>
       <c r="H32">
         <v>12984751.0</v>
       </c>
       <c r="I32">
         <v>129452.0</v>
       </c>
@@ -9478,3030 +9615,3094 @@
       <c r="L32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ32"/>
+  <dimension ref="A1:AR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
         <v>103</v>
       </c>
       <c r="AQ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:43">
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B2">
+        <v>48162000.0</v>
+      </c>
+      <c r="C2">
         <v>38335000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>62331000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>46883000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>43220000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>38647000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>42091000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>36917000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>35233000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>33619000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>25237000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>25479000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>23763000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>21337000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>20924000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>20044000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>17407000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>69497000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>193790000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>67306000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>153092000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>211357000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>229533000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4934000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2896000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2084000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1575039.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1291993.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>441000.0</v>
       </c>
       <c r="AD2">
         <v>441000.0</v>
       </c>
       <c r="AE2">
+        <v>441000.0</v>
+      </c>
+      <c r="AF2">
         <v>43590.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>21795.0</v>
       </c>
-      <c r="AG2">
-[...1 lines deleted...]
-      </c>
       <c r="AH2">
         <v>0.0</v>
       </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
         <v>0.0</v>
       </c>
       <c r="AN2">
         <v>0.0</v>
       </c>
       <c r="AO2">
         <v>0.0</v>
       </c>
-      <c r="AP2"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:43">
+      <c r="AP2">
+        <v>0.0</v>
+      </c>
+      <c r="AQ2"/>
+      <c r="AR2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B3">
+        <v>4173000.0</v>
+      </c>
+      <c r="C3">
         <v>3944000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3916000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3901000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3735000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3458000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5347000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2871000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2941000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3012000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2459000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1918000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1995000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2657000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2127000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2226000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1861000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2013000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1875000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1637000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1527000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1448000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1387000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1146000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1037000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1070000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1288147.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>914853.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>781500.0</v>
       </c>
       <c r="AD3">
         <v>781500.0</v>
       </c>
       <c r="AE3">
+        <v>781500.0</v>
+      </c>
+      <c r="AF3">
         <v>499234.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>383513.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137032.0</v>
       </c>
       <c r="AH3">
         <v>137032.0</v>
       </c>
       <c r="AI3">
-        <v>198675.0</v>
+        <v>137032.0</v>
       </c>
       <c r="AJ3">
         <v>198675.0</v>
       </c>
       <c r="AK3">
-        <v>75389.0</v>
+        <v>198675.0</v>
       </c>
       <c r="AL3">
         <v>75389.0</v>
       </c>
       <c r="AM3">
+        <v>75389.0</v>
+      </c>
+      <c r="AN3">
         <v>53416.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>53417.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46086.0</v>
       </c>
       <c r="AP3">
         <v>46086.0</v>
       </c>
-      <c r="AQ3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:43">
+      <c r="AQ3">
+        <v>46086.0</v>
+      </c>
+      <c r="AR3"/>
+    </row>
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
-      <c r="AP4"/>
-[...4 lines deleted...]
-    <row r="5" spans="1:43">
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4"/>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B5">
+        <v>-50260000.0</v>
+      </c>
+      <c r="C5">
         <v>-47939000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-51975000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-34563000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-39465000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-47251000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-80780000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-40926000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-79785000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-53358000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-121548000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-69152000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-120895000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-49144000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-136001000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-161190000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-137933000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-82394000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-211825000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-96412000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-163324000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-227092000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-95256000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-63433000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-80305000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-47792000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-42879594.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-68452278.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42939500.0</v>
       </c>
       <c r="AD5">
         <v>-42939500.0</v>
       </c>
       <c r="AE5">
+        <v>-42939500.0</v>
+      </c>
+      <c r="AF5">
         <v>-63224216.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-34228112.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20498172.0</v>
       </c>
       <c r="AH5">
         <v>-20498172.0</v>
       </c>
       <c r="AI5">
-        <v>-13238217.0</v>
+        <v>-20498172.0</v>
       </c>
       <c r="AJ5">
         <v>-13238217.0</v>
       </c>
       <c r="AK5">
-        <v>-12457301.0</v>
+        <v>-13238217.0</v>
       </c>
       <c r="AL5">
         <v>-12457301.0</v>
       </c>
       <c r="AM5">
+        <v>-12457301.0</v>
+      </c>
+      <c r="AN5">
         <v>-13686956.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-13686957.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5577694.0</v>
       </c>
       <c r="AP5">
         <v>-5577694.0</v>
       </c>
       <c r="AQ5">
+        <v>-5577694.0</v>
+      </c>
+      <c r="AR5">
         <v>-16349437.0</v>
       </c>
     </row>
-    <row r="6" spans="1:43">
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B6">
+        <v>-46087000.0</v>
+      </c>
+      <c r="C6">
         <v>-43995000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-48059000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-30662000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-35730000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-43793000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-75433000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-38055000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-76844000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-50346000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-119089000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-67234000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-118900000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-46487000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-133874000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-158964000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-136072000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-80381000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-209950000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-94775000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-161797000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-225644000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-93869000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-62287000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-79268000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-46722000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-41591447.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-67537425.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42158000.0</v>
       </c>
       <c r="AD6">
         <v>-42158000.0</v>
       </c>
       <c r="AE6">
+        <v>-42158000.0</v>
+      </c>
+      <c r="AF6">
         <v>-62724982.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-33844599.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20361140.0</v>
       </c>
       <c r="AH6">
         <v>-20361140.0</v>
       </c>
       <c r="AI6">
-        <v>-13039542.0</v>
+        <v>-20361140.0</v>
       </c>
       <c r="AJ6">
         <v>-13039542.0</v>
       </c>
       <c r="AK6">
-        <v>-12381912.0</v>
+        <v>-13039542.0</v>
       </c>
       <c r="AL6">
         <v>-12381912.0</v>
       </c>
       <c r="AM6">
-        <v>-13633540.0</v>
+        <v>-12381912.0</v>
       </c>
       <c r="AN6">
         <v>-13633540.0</v>
       </c>
       <c r="AO6">
-        <v>-5531608.0</v>
+        <v>-13633540.0</v>
       </c>
       <c r="AP6">
         <v>-5531608.0</v>
       </c>
-      <c r="AQ6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:43">
+      <c r="AQ6">
+        <v>-5531608.0</v>
+      </c>
+      <c r="AR6"/>
+    </row>
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
-      <c r="AP7"/>
-[...4 lines deleted...]
-    <row r="8" spans="1:43">
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7"/>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
-      <c r="AP8"/>
-[...4 lines deleted...]
-    <row r="9" spans="1:43">
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8"/>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B9">
+        <v>58149000.0</v>
+      </c>
+      <c r="C9">
         <v>61276000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>65266000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>69212000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>66757000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>67840000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>66979000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>65348000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>65271000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>53530000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>40593000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>43749000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>45101000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>41460000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>41677000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>37496000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>30769000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-22773000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-149619000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-24203000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-116157000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-191254000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-214439000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>9717000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>8099000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>6134000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3069980.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3627556.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1269000.0</v>
       </c>
       <c r="AD9">
         <v>1269000.0</v>
       </c>
       <c r="AE9">
+        <v>1269000.0</v>
+      </c>
+      <c r="AF9">
         <v>85862.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>42931.0</v>
       </c>
-      <c r="AG9">
-[...1 lines deleted...]
-      </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
-      <c r="AP9"/>
-[...4 lines deleted...]
-    <row r="10" spans="1:43">
+      <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9"/>
+      <c r="AR9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B10">
+        <v>-51847000.0</v>
+      </c>
+      <c r="C10">
         <v>-49576000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-53336000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-35963000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-40727000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-48438000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-81684000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-41671000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-80277000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-53471000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-95429000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-69152000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-120895000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-49144000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-61769000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-161190000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-137933000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-82394000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-211825000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-96412000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-163324000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-232910000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-76547000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-51475000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-77871000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-50917000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-50336088.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-65168020.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41637000.0</v>
       </c>
       <c r="AD10">
         <v>-41637000.0</v>
       </c>
       <c r="AE10">
+        <v>-41637000.0</v>
+      </c>
+      <c r="AF10">
         <v>-63125011.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-34079348.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20745214.0</v>
       </c>
       <c r="AH10">
         <v>-20745214.0</v>
       </c>
       <c r="AI10">
-        <v>-12982346.0</v>
+        <v>-20745214.0</v>
       </c>
       <c r="AJ10">
         <v>-12982346.0</v>
       </c>
       <c r="AK10">
-        <v>-12209742.0</v>
+        <v>-12982346.0</v>
       </c>
       <c r="AL10">
         <v>-12209742.0</v>
       </c>
       <c r="AM10">
+        <v>-12209742.0</v>
+      </c>
+      <c r="AN10">
         <v>-12838519.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-12838518.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-5917587.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-5917588.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-18021737.0</v>
       </c>
     </row>
-    <row r="11" spans="1:43">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11">
+        <v>-1022000.0</v>
+      </c>
+      <c r="C11">
         <v>1440000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-2927000.0</v>
       </c>
-      <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>9474000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-21769000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-9172000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>17994000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-31947000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-35524000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>32607000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>39217000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2630000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>7370000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-14877000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>7809000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-6422000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>18281000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>12266000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2758000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-2929000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-3905758.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-4828756.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-5833470.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>1609321.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>147822.0</v>
       </c>
-      <c r="AG11">
-[...1 lines deleted...]
-      </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
       <c r="AM11">
         <v>0.0</v>
       </c>
       <c r="AN11">
         <v>0.0</v>
       </c>
       <c r="AO11">
         <v>0.0</v>
       </c>
-      <c r="AP11"/>
-[...4 lines deleted...]
-    <row r="12" spans="1:43">
+      <c r="AP11">
+        <v>0.0</v>
+      </c>
+      <c r="AQ11"/>
+      <c r="AR11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B12">
+        <v>1587000.0</v>
+      </c>
+      <c r="C12">
         <v>1637000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1361000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1400000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1262000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1187000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>904000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>745000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>492000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>113000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>20378000.0</v>
       </c>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
         <v>20378000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9347000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3872000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1175000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>188000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7880000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>12867000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7650000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6013000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>24000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>43000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>55000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>59000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5869510.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>99473.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3228270.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>138384.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3418615.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>148764.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19836.0</v>
       </c>
       <c r="AH12">
         <v>19836.0</v>
       </c>
       <c r="AI12">
+        <v>19836.0</v>
+      </c>
+      <c r="AJ12">
         <v>39672.0</v>
       </c>
-      <c r="AJ12">
-[...1 lines deleted...]
-      </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
+        <v>0.0</v>
+      </c>
+      <c r="AN12">
         <v>39672.0</v>
       </c>
-      <c r="AN12">
-[...1 lines deleted...]
-      </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AP12">
+        <v>0.0</v>
+      </c>
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>39672.0</v>
       </c>
     </row>
-    <row r="13" spans="1:43">
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B13">
+        <v>5879000.0</v>
+      </c>
+      <c r="C13">
         <v>6447000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>7254000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8345000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>8843000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>8606000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>9088000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>9029000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>9330000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>9658000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>10304000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>9172000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>10090000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>10232000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>9347000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3872000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1175000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>188000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1019000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>713000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>244000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>214000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1372000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>866000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1227000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1655000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4987730.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1842900.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3228270.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13">
+      <c r="AE13"/>
+      <c r="AF13">
         <v>2812990.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>870610.0</v>
       </c>
-      <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
-    </row>
-    <row r="14" spans="1:43">
+      <c r="AR13"/>
+    </row>
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
-      <c r="AP14"/>
-[...4 lines deleted...]
-    <row r="15" spans="1:43">
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14"/>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B15">
+        <v>-50825000.0</v>
+      </c>
+      <c r="C15">
         <v>-51016000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-50409000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-35963000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-40727000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-48438000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-81684000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-41671000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-80277000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-53471000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-95429000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-69152000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-120895000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-49144000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-61769000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-161190000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-137933000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-82394000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-211825000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-96412000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-163324000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-232910000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-76547000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-63741000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-80629000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-47988000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-46430454.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-65366947.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41637000.0</v>
       </c>
       <c r="AD15">
         <v>-41637000.0</v>
       </c>
       <c r="AE15">
+        <v>-41637000.0</v>
+      </c>
+      <c r="AF15">
         <v>-63357297.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-34227170.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20745214.0</v>
       </c>
       <c r="AH15">
         <v>-20745214.0</v>
       </c>
       <c r="AI15">
-        <v>-12982346.0</v>
+        <v>-20745214.0</v>
       </c>
       <c r="AJ15">
         <v>-12982346.0</v>
       </c>
       <c r="AK15">
-        <v>-12209742.0</v>
+        <v>-12982346.0</v>
       </c>
       <c r="AL15">
         <v>-12209742.0</v>
       </c>
       <c r="AM15">
+        <v>-12209742.0</v>
+      </c>
+      <c r="AN15">
         <v>-12838519.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-12838518.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-5917587.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-5917588.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-18021737.0</v>
       </c>
     </row>
-    <row r="16" spans="1:43">
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>-120895000.0</v>
       </c>
       <c r="O16">
+        <v>-120895000.0</v>
+      </c>
+      <c r="P16">
         <v>-61769000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-161190000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-137933000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-82394000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-211825000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-96412000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-163324000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-232910000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-70144000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-63741000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-64308500.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-47988000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-46430330.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-65366947.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41636862.0</v>
       </c>
       <c r="AD16">
         <v>-41636862.0</v>
       </c>
       <c r="AE16">
+        <v>-41636862.0</v>
+      </c>
+      <c r="AF16">
         <v>-97584470.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-34227170.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20745214.0</v>
       </c>
       <c r="AH16">
         <v>-20745214.0</v>
       </c>
       <c r="AI16">
+        <v>-20745214.0</v>
+      </c>
+      <c r="AJ16">
         <v>-37401830.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-25192088.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>24419484.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-12209742.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-24673694.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-12838518.0</v>
       </c>
-      <c r="AO16">
-[...3 lines deleted...]
-      <c r="AQ16">
+      <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>-18021737.0</v>
       </c>
     </row>
-    <row r="17" spans="1:43">
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B17">
+        <v>-50825000.0</v>
+      </c>
+      <c r="C17">
         <v>-51016000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-50409000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-35963000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-40727000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-48438000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-81684000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-41671000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-80277000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-53471000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-95429000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-69152000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-120895000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-49144000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-61769000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-161190000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-137933000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-82394000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-211825000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-96412000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-163324000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-232910000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-76547000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-63741000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-80629000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-47988000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-46430330.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-65366947.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41636862.0</v>
       </c>
       <c r="AD17">
         <v>-41636862.0</v>
       </c>
       <c r="AE17">
+        <v>-41636862.0</v>
+      </c>
+      <c r="AF17">
         <v>-48792234.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-34227170.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20745214.0</v>
       </c>
       <c r="AH17">
         <v>-20745214.0</v>
       </c>
       <c r="AI17">
+        <v>-20745214.0</v>
+      </c>
+      <c r="AJ17">
         <v>-37401830.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-25192088.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>24419484.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-12209742.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-24673694.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-12838518.0</v>
       </c>
-      <c r="AO17">
-[...3 lines deleted...]
-      <c r="AQ17">
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>-18021737.0</v>
       </c>
     </row>
-    <row r="18" spans="1:43">
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B18">
+        <v>4292000.0</v>
+      </c>
+      <c r="C18">
         <v>4810000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>5893000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>6945000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7581000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7419000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>8184000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>8284000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>8838000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>9545000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>10304000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>9172000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>10090000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>10232000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>9347000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3872000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1175000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>188000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1019000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>713000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>244000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>214000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1348000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>823000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1172000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1596000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2867827.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1842898.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
-      <c r="AP20"/>
-[...4 lines deleted...]
-    <row r="21" spans="1:43">
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20"/>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>-76489000.0</v>
+      </c>
+      <c r="C21">
         <v>-69279000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-69406000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-48822000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-54895000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-56311000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-67891000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-67853000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-76064000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-70309000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-123981000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-83570000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-89501000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-69522000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-97293000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-128583000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-98716000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-79764000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-219196000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-83205000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-170571000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-227092000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-95256000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-76257000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-83966000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-46322000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-52049533.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-65267493.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42939500.0</v>
       </c>
       <c r="AD21">
         <v>-42939500.0</v>
       </c>
       <c r="AE21">
+        <v>-42939500.0</v>
+      </c>
+      <c r="AF21">
         <v>-66543626.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-34228112.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20498172.0</v>
       </c>
       <c r="AH21">
         <v>-20498172.0</v>
       </c>
       <c r="AI21">
-        <v>-13238217.0</v>
+        <v>-20498172.0</v>
       </c>
       <c r="AJ21">
         <v>-13238217.0</v>
       </c>
       <c r="AK21">
-        <v>-12457301.0</v>
+        <v>-13238217.0</v>
       </c>
       <c r="AL21">
         <v>-12457301.0</v>
       </c>
       <c r="AM21">
+        <v>-12457301.0</v>
+      </c>
+      <c r="AN21">
         <v>-13686956.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-13686957.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5577694.0</v>
       </c>
       <c r="AP21">
         <v>-5577694.0</v>
       </c>
       <c r="AQ21">
+        <v>-5577694.0</v>
+      </c>
+      <c r="AR21">
         <v>-16349437.0</v>
       </c>
     </row>
-    <row r="22" spans="1:43">
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
-      <c r="AP22"/>
-[...4 lines deleted...]
-    <row r="23" spans="1:43">
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22"/>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>182800000.0</v>
+      </c>
+      <c r="C23">
         <v>168890000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>196973000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>164917000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>164872000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>162798000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>176961000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>170118000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>176568000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>157458000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>189811000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>152798000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>158365000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>132319000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>159894000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>186123000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>146892000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>126488000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>263367000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>126308000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>207506000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>247195000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>110350000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>90908000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>94961000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>54540000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>56694552.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>70187042.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44961000.0</v>
       </c>
       <c r="AD23">
         <v>44961000.0</v>
       </c>
       <c r="AE23">
+        <v>44961000.0</v>
+      </c>
+      <c r="AF23">
         <v>66673078.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>34228112.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20949203.0</v>
       </c>
       <c r="AH23">
         <v>20949203.0</v>
       </c>
       <c r="AI23">
-        <v>13103289.0</v>
+        <v>20949203.0</v>
       </c>
       <c r="AJ23">
         <v>13103289.0</v>
       </c>
       <c r="AK23">
-        <v>12352475.0</v>
+        <v>13103289.0</v>
       </c>
       <c r="AL23">
         <v>12352475.0</v>
       </c>
       <c r="AM23">
+        <v>12352475.0</v>
+      </c>
+      <c r="AN23">
         <v>13008325.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>13008324.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>5949414.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>5949415.0</v>
       </c>
-      <c r="AQ23">
-[...3 lines deleted...]
-    <row r="24" spans="1:43">
+      <c r="AR23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>4173000.0</v>
+      </c>
+      <c r="C25">
         <v>3944000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3916000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3901000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3735000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3458000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3032000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2871000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2941000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3012000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2459000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1918000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1995000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2657000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2127000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2226000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1861000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2013000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1875000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1637000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1527000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1448000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1387000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1146000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1037000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1070000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1288147.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>914853.0</v>
       </c>
-      <c r="AC25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD25"/>
       <c r="AE25">
         <v>499234.0</v>
       </c>
       <c r="AF25">
+        <v>499234.0</v>
+      </c>
+      <c r="AG25">
         <v>1150540.0</v>
       </c>
-      <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26">
+        <v>61766000.0</v>
+      </c>
+      <c r="C26">
         <v>65591000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>61633000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>47928000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>50614000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>60729000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>52252000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>65982000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>61625000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>54645000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>81948000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>58767000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>76682000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>48472000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>66946000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>99524000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>66084000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>53854000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>172086000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>55144000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>142224000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>203852000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>62562000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>58100000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>68307000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>33742000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>32095493.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>51197098.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29464000.0</v>
       </c>
       <c r="AD26">
         <v>29464000.0</v>
       </c>
       <c r="AE26">
+        <v>29464000.0</v>
+      </c>
+      <c r="AF26">
         <v>55652813.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>29992954.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17316128.0</v>
       </c>
       <c r="AH26">
         <v>17316128.0</v>
       </c>
       <c r="AI26">
-        <v>9233956.0</v>
+        <v>17316128.0</v>
       </c>
       <c r="AJ26">
         <v>9233956.0</v>
       </c>
       <c r="AK26">
-        <v>10436803.0</v>
+        <v>9233956.0</v>
       </c>
       <c r="AL26">
         <v>10436803.0</v>
       </c>
       <c r="AM26">
-        <v>11685600.0</v>
+        <v>10436803.0</v>
       </c>
       <c r="AN26">
         <v>11685600.0</v>
       </c>
       <c r="AO26">
+        <v>11685600.0</v>
+      </c>
+      <c r="AP26">
         <v>4388978.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>4388979.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>13587000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:43">
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>28786000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>28359000.0</v>
       </c>
-      <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
-[...1 lines deleted...]
-      </c>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
-      <c r="AB27"/>
-[...3 lines deleted...]
-      <c r="AD27"/>
+      <c r="AB27">
+        <v>0.0</v>
+      </c>
+      <c r="AC27"/>
+      <c r="AD27">
+        <v>0.0</v>
+      </c>
       <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>2128930.0</v>
       </c>
-      <c r="AG27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH27"/>
       <c r="AI27">
         <v>1983762.0</v>
       </c>
       <c r="AJ27">
         <v>1983762.0</v>
       </c>
       <c r="AK27">
-        <v>229638.0</v>
+        <v>1983762.0</v>
       </c>
       <c r="AL27">
         <v>229638.0</v>
       </c>
       <c r="AM27">
+        <v>229638.0</v>
+      </c>
+      <c r="AN27">
         <v>2409102.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31672.0</v>
       </c>
       <c r="AO27">
         <v>31672.0</v>
       </c>
       <c r="AP27">
         <v>31672.0</v>
       </c>
-      <c r="AQ27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:43">
+      <c r="AQ27">
+        <v>31672.0</v>
+      </c>
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>72872000.0</v>
+      </c>
+      <c r="C28">
         <v>65070000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>73039000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>41320000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>42679000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>63422000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>82618000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>67219000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>79710000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>69194000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>82626000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>68552000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>67920000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>62510000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>72024000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>66555000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>63401000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>56991000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>69577000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>59002000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>54414000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>35838000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>40966000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>27874000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>23758000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>18714000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>29488860.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>17697951.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>29488860.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10976675.0</v>
       </c>
       <c r="AE28">
         <v>10976675.0</v>
       </c>
       <c r="AF28">
+        <v>10976675.0</v>
+      </c>
+      <c r="AG28">
         <v>6364088.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3182044.0</v>
       </c>
       <c r="AH28">
         <v>3182044.0</v>
       </c>
       <c r="AI28">
-        <v>2020498.0</v>
+        <v>3182044.0</v>
       </c>
       <c r="AJ28">
         <v>2020498.0</v>
       </c>
       <c r="AK28">
         <v>2020498.0</v>
       </c>
       <c r="AL28">
         <v>2020498.0</v>
       </c>
       <c r="AM28">
+        <v>2020498.0</v>
+      </c>
+      <c r="AN28">
         <v>4378787.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2001356.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1188715.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1188716.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>16222000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:43">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>-1022000.0</v>
+      </c>
+      <c r="C29">
         <v>1440000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2927000.0</v>
       </c>
-      <c r="D29">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
@@ -12530,454 +12731,466 @@
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
         <v>0.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
-      <c r="AC29"/>
+      <c r="AC29">
+        <v>0.0</v>
+      </c>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29"/>
+    </row>
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>134638000.0</v>
+      </c>
+      <c r="C30">
         <v>130555000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>134672000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>118034000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>121652000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>124151000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>134870000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>133201000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>141335000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>123839000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>164574000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>127319000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>134602000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>110982000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>138970000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>166079000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>129485000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>56991000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>69577000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>59002000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>54414000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>35838000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-119183000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>85974000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>92065000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>52456000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>55119513.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>68895049.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44520000.0</v>
       </c>
       <c r="AD30">
         <v>44520000.0</v>
       </c>
       <c r="AE30">
+        <v>44520000.0</v>
+      </c>
+      <c r="AF30">
         <v>66629488.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>34228112.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20949203.0</v>
       </c>
       <c r="AH30">
         <v>20949203.0</v>
       </c>
       <c r="AI30">
-        <v>13103289.0</v>
+        <v>20949203.0</v>
       </c>
       <c r="AJ30">
         <v>13103289.0</v>
       </c>
       <c r="AK30">
-        <v>12352475.0</v>
+        <v>13103289.0</v>
       </c>
       <c r="AL30">
         <v>12352475.0</v>
       </c>
       <c r="AM30">
+        <v>12352475.0</v>
+      </c>
+      <c r="AN30">
         <v>13008325.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>13008324.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>5949414.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>5949415.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>16349437.0</v>
       </c>
     </row>
-    <row r="31" spans="1:43">
+    <row r="31" spans="1:44">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31">
+        <v>24642000.0</v>
+      </c>
+      <c r="C31">
         <v>19703000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>16070000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>12859000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>14168000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>7873000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-13793000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>26182000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-4213000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>16838000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>28552000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>14418000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-31394000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>20378000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>35524000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-32607000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-39217000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2630000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>7371000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-13207000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>7247000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-5818000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>18709000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>24782000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>6095000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-4595000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1713445.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>99473.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1302500.0</v>
       </c>
       <c r="AD31">
         <v>1302500.0</v>
       </c>
       <c r="AE31">
+        <v>1302500.0</v>
+      </c>
+      <c r="AF31">
         <v>3418615.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>148764.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-247042.0</v>
       </c>
       <c r="AH31">
         <v>-247042.0</v>
       </c>
       <c r="AI31">
-        <v>255871.0</v>
+        <v>-247042.0</v>
       </c>
       <c r="AJ31">
         <v>255871.0</v>
       </c>
       <c r="AK31">
-        <v>247559.0</v>
+        <v>255871.0</v>
       </c>
       <c r="AL31">
         <v>247559.0</v>
       </c>
       <c r="AM31">
+        <v>247559.0</v>
+      </c>
+      <c r="AN31">
         <v>848437.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>848439.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-339893.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-339894.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1672300.0</v>
       </c>
     </row>
-    <row r="32" spans="1:43">
+    <row r="32" spans="1:44">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B32">
+        <v>106311000.0</v>
+      </c>
+      <c r="C32">
         <v>99611000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>127597000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>116095000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>109977000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>106487000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>109070000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>102265000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>100504000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>87149000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>65830000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>69228000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>68864000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>62797000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>62601000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>57540000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>48176000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>46724000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>44171000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>43103000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>36935000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>20103000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>15094000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>14651000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>10995000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>8218000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>4645019.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>4919549.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1710000.0</v>
       </c>
       <c r="AD32">
         <v>1710000.0</v>
       </c>
       <c r="AE32">
+        <v>1710000.0</v>
+      </c>
+      <c r="AF32">
         <v>129452.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>64726.0</v>
       </c>
-      <c r="AG32">
-[...1 lines deleted...]
-      </c>
       <c r="AH32">
         <v>0.0</v>
       </c>
       <c r="AI32">
         <v>0.0</v>
       </c>
       <c r="AJ32">
         <v>0.0</v>
       </c>
       <c r="AK32">
         <v>0.0</v>
       </c>
       <c r="AL32">
         <v>0.0</v>
       </c>
       <c r="AM32">
         <v>0.0</v>
       </c>
       <c r="AN32">
         <v>0.0</v>
       </c>
       <c r="AO32">
         <v>0.0</v>
       </c>
-      <c r="AP32"/>
-      <c r="AQ32">
+      <c r="AP32">
+        <v>0.0</v>
+      </c>
+      <c r="AQ32"/>
+      <c r="AR32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -13020,975 +13233,975 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
         <v>550781000.0</v>
       </c>
       <c r="C2">
         <v>791264000.0</v>
       </c>
       <c r="D2">
         <v>1009273000.0</v>
       </c>
       <c r="E2">
         <v>964903000.0</v>
       </c>
       <c r="F2">
         <v>442859000.0</v>
       </c>
       <c r="G2">
         <v>76442000.0</v>
       </c>
       <c r="H2">
         <v>62952000.0</v>
       </c>
       <c r="I2">
         <v>229660148.0</v>
       </c>
       <c r="J2">
         <v>83948770.0</v>
       </c>
       <c r="K2">
         <v>13160696.0</v>
       </c>
       <c r="L2">
         <v>7152274.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
-        <v>8101000</v>
+        <v>13424000</v>
       </c>
       <c r="C3">
         <v>61522000</v>
       </c>
       <c r="D3">
         <v>8491000</v>
       </c>
       <c r="E3">
         <v>24984000</v>
       </c>
       <c r="F3">
         <v>18948000</v>
       </c>
       <c r="G3">
         <v>10669000</v>
       </c>
       <c r="H3">
         <v>15242000</v>
       </c>
       <c r="I3">
         <v>10117839</v>
       </c>
       <c r="J3">
         <v>9117020</v>
       </c>
       <c r="K3">
         <v>2229497</v>
       </c>
       <c r="L3">
         <v>738470</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
         <v>229908000.0</v>
       </c>
       <c r="C6">
         <v>-240483000.0</v>
       </c>
       <c r="D6">
         <v>-218009000.0</v>
       </c>
       <c r="E6">
         <v>44370000.0</v>
       </c>
       <c r="F6">
         <v>522044000.0</v>
       </c>
       <c r="G6">
         <v>366417000.0</v>
       </c>
       <c r="H6">
         <v>13490000.0</v>
       </c>
       <c r="I6">
         <v>-166708541.0</v>
       </c>
       <c r="J6">
         <v>145711378.0</v>
       </c>
       <c r="K6">
         <v>70788074.0</v>
       </c>
       <c r="L6">
         <v>6008422.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B7">
-        <v>-51506862.0</v>
+        <v>-54707000.0</v>
       </c>
       <c r="C7">
         <v>-68390000.0</v>
       </c>
       <c r="D7">
         <v>39606000.0</v>
       </c>
       <c r="E7">
         <v>-66247000.0</v>
       </c>
       <c r="F7">
         <v>23110000.0</v>
       </c>
       <c r="G7">
         <v>18246000.0</v>
       </c>
       <c r="H7">
         <v>-23283000.0</v>
       </c>
       <c r="I7">
         <v>27382200.0</v>
       </c>
       <c r="J7">
         <v>7475149.0</v>
       </c>
       <c r="K7">
         <v>-1690102.0</v>
       </c>
       <c r="L7">
         <v>1710499.0</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B9">
-        <v>-26718476.0</v>
+        <v>-29984000.0</v>
       </c>
       <c r="C9">
         <v>-26580000.0</v>
       </c>
       <c r="D9">
         <v>-17688000.0</v>
       </c>
       <c r="E9">
         <v>25135000.0</v>
       </c>
       <c r="F9">
         <v>-42319000.0</v>
       </c>
       <c r="G9">
         <v>-1375000.0</v>
       </c>
       <c r="H9">
         <v>-3701000.0</v>
       </c>
       <c r="I9">
         <v>-89708.0</v>
       </c>
       <c r="J9">
         <v>-89708.0</v>
       </c>
       <c r="K9">
         <v>-89708.0</v>
       </c>
       <c r="L9">
         <v>-89708.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B10">
-        <v>-47152376.0</v>
+        <v>-47028000.0</v>
       </c>
       <c r="C10">
         <v>3896000.0</v>
       </c>
       <c r="D10">
         <v>-14907000.0</v>
       </c>
       <c r="E10">
         <v>-15382000.0</v>
       </c>
       <c r="F10">
         <v>-7174000.0</v>
       </c>
       <c r="G10">
         <v>-7168000.0</v>
       </c>
       <c r="H10">
         <v>-6001000.0</v>
       </c>
       <c r="I10">
         <v>-3822.0</v>
       </c>
       <c r="J10">
         <v>-3822.0</v>
       </c>
       <c r="K10">
         <v>-3822.0</v>
       </c>
       <c r="L10">
         <v>-3822.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-55152000.0</v>
       </c>
       <c r="F11">
         <v>74671000.0</v>
       </c>
       <c r="G11">
         <v>54270000.0</v>
       </c>
       <c r="H11">
         <v>-13643000.0</v>
       </c>
       <c r="I11">
         <v>28446000.0</v>
       </c>
       <c r="J11">
         <v>10138000.0</v>
       </c>
       <c r="K11">
         <v>-212881.0</v>
       </c>
       <c r="L11">
         <v>1349286.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>133664000.0</v>
       </c>
       <c r="F12">
         <v>125643000.0</v>
       </c>
       <c r="G12">
         <v>29964000.0</v>
       </c>
       <c r="H12">
         <v>23577000.0</v>
       </c>
       <c r="I12">
         <v>12505000.0</v>
       </c>
       <c r="J12">
         <v>9916000.0</v>
       </c>
       <c r="K12">
         <v>6845278.0</v>
       </c>
       <c r="L12">
         <v>4719821.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-43000.0</v>
       </c>
       <c r="F13">
         <v>-2068000.0</v>
       </c>
       <c r="G13">
         <v>-27481000.0</v>
       </c>
       <c r="H13">
         <v>62000.0</v>
       </c>
       <c r="I13">
         <v>-970000.0</v>
       </c>
       <c r="J13">
         <v>-2585000.0</v>
       </c>
       <c r="K13">
         <v>-1477221.0</v>
       </c>
       <c r="L13">
         <v>361213.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B14">
         <v>15010000.0</v>
       </c>
       <c r="C14">
         <v>11856000.0</v>
       </c>
       <c r="D14">
         <v>9029000.0</v>
       </c>
       <c r="E14">
         <v>8227000.0</v>
       </c>
       <c r="F14">
         <v>6487000.0</v>
       </c>
       <c r="G14">
         <v>4640000.0</v>
       </c>
       <c r="H14">
         <v>3766000.0</v>
       </c>
       <c r="I14">
         <v>1649775.0</v>
       </c>
       <c r="J14">
         <v>548127.0</v>
       </c>
       <c r="K14">
         <v>199005.0</v>
       </c>
       <c r="L14">
         <v>126507.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>16055000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
         <v>780689000.0</v>
       </c>
       <c r="C16">
         <v>550781000.0</v>
       </c>
       <c r="D16">
         <v>791264000.0</v>
       </c>
       <c r="E16">
         <v>1009273000.0</v>
       </c>
       <c r="F16">
         <v>964903000.0</v>
       </c>
       <c r="G16">
         <v>442859000.0</v>
       </c>
       <c r="H16">
         <v>76442000.0</v>
       </c>
       <c r="I16">
         <v>62951607.0</v>
       </c>
       <c r="J16">
         <v>229660148.0</v>
       </c>
       <c r="K16">
         <v>83948770.0</v>
       </c>
       <c r="L16">
         <v>13160696.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
-        <v>-158890000.0</v>
+        <v>-164213000.0</v>
       </c>
       <c r="C18">
         <v>-276391000.0</v>
       </c>
       <c r="D18">
         <v>-206669000.0</v>
       </c>
       <c r="E18">
         <v>-392626000.0</v>
       </c>
       <c r="F18">
         <v>-568179000.0</v>
       </c>
       <c r="G18">
         <v>-226724000.0</v>
       </c>
       <c r="H18">
         <v>-206253000.0</v>
       </c>
       <c r="I18">
         <v>-107655861.0</v>
       </c>
       <c r="J18">
         <v>-41484201.0</v>
       </c>
       <c r="K18">
         <v>-34387528.0</v>
       </c>
       <c r="L18">
         <v>-12203380.0</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B19">
         <v>321203000.0</v>
       </c>
       <c r="C19">
         <v>-375193000.0</v>
       </c>
       <c r="D19">
         <v>-29606000.0</v>
       </c>
       <c r="E19">
         <v>420016000.0</v>
       </c>
       <c r="F19">
         <v>268902000.0</v>
       </c>
       <c r="G19">
         <v>-544161000.0</v>
       </c>
       <c r="H19">
         <v>350000.0</v>
       </c>
       <c r="I19">
         <v>-212553897.0</v>
       </c>
       <c r="J19">
         <v>-10434231.0</v>
       </c>
       <c r="K19">
         <v>-2729497.0</v>
       </c>
       <c r="L19">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>217350000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>1000.0</v>
       </c>
       <c r="F20">
         <v>818875000.0</v>
       </c>
       <c r="G20">
         <v>1137683000.0</v>
       </c>
       <c r="H20">
         <v>216200000.0</v>
       </c>
       <c r="I20">
         <v>141000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B21">
         <v>67944000.0</v>
       </c>
       <c r="C21">
         <v>131322000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>-6527000.0</v>
       </c>
       <c r="H21">
         <v>2901000.0</v>
       </c>
       <c r="I21">
         <v>3643000.0</v>
       </c>
       <c r="J21">
         <v>3643000.0</v>
       </c>
       <c r="K21">
         <v>3643000.0</v>
       </c>
       <c r="L21">
         <v>3642616.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
         <v>-175537000.0</v>
       </c>
       <c r="C22">
         <v>-257103000.0</v>
       </c>
       <c r="D22">
         <v>-334620000.0</v>
       </c>
       <c r="E22">
         <v>-443286000.0</v>
       </c>
       <c r="F22">
         <v>-704471000.0</v>
       </c>
       <c r="G22">
         <v>-268905000.0</v>
       </c>
       <c r="H22">
         <v>-195071000.0</v>
       </c>
       <c r="I22">
         <v>-139074895.0</v>
       </c>
       <c r="J22">
         <v>-50384176.0</v>
       </c>
       <c r="K22">
         <v>-37512212.0</v>
       </c>
       <c r="L22">
         <v>-18021737.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23">
-        <v>-8625601.0</v>
+        <v>-9266000.0</v>
       </c>
       <c r="C23">
         <v>1217000.0</v>
       </c>
       <c r="D23">
         <v>-6433000.0</v>
       </c>
       <c r="E23">
         <v>-1730000.0</v>
       </c>
       <c r="F23">
         <v>1327000.0</v>
       </c>
       <c r="G23">
         <v>1284000.0</v>
       </c>
       <c r="H23">
         <v>201000.0</v>
       </c>
       <c r="I23">
         <v>-496200.0</v>
       </c>
       <c r="J23">
         <v>27435000.0</v>
       </c>
       <c r="K23">
         <v>106200000.0</v>
       </c>
       <c r="L23">
         <v>18278572.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B24">
         <v>-5236000.0</v>
       </c>
       <c r="C24">
         <v>-55864999.0</v>
       </c>
       <c r="D24">
         <v>12736000.0</v>
       </c>
       <c r="E24">
         <v>-399000.0</v>
       </c>
       <c r="F24">
         <v>3000.0</v>
       </c>
       <c r="G24">
         <v>-539000.0</v>
       </c>
       <c r="H24">
         <v>-9207000.0</v>
       </c>
       <c r="I24">
         <v>-102834.0</v>
       </c>
       <c r="J24">
         <v>68099.0</v>
       </c>
       <c r="K24">
         <v>-505615.0</v>
       </c>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
-        <v>-1017138.0</v>
+        <v>-1153000.0</v>
       </c>
       <c r="C25">
         <v>28117000.0</v>
       </c>
       <c r="D25">
         <v>8173000.0</v>
       </c>
       <c r="E25">
         <v>72362000.0</v>
       </c>
       <c r="F25">
         <v>67848000.0</v>
       </c>
       <c r="G25">
         <v>4006000.0</v>
       </c>
       <c r="H25">
         <v>2519000.0</v>
       </c>
       <c r="I25">
         <v>-312000.0</v>
       </c>
       <c r="J25">
         <v>62613.0</v>
       </c>
       <c r="K25">
         <v>1920000.0</v>
       </c>
       <c r="L25">
         <v>2018417.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-8802000.0</v>
       </c>
       <c r="E26">
         <v>-7600000.0</v>
       </c>
       <c r="F26">
         <v>-4253000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>216401000.0</v>
       </c>
       <c r="I26">
         <v>140504180.0</v>
       </c>
       <c r="J26">
         <v>187860200.0</v>
       </c>
       <c r="K26">
         <v>106200000.0</v>
       </c>
       <c r="L26">
         <v>18278570.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27">
         <v>65598000.0</v>
       </c>
       <c r="C27">
         <v>70651000.0</v>
       </c>
       <c r="D27">
         <v>79634000.0</v>
       </c>
       <c r="E27">
         <v>61302000.0</v>
       </c>
       <c r="F27">
         <v>40714000.0</v>
       </c>
       <c r="G27">
         <v>24830000.0</v>
       </c>
       <c r="H27">
         <v>20291000.0</v>
       </c>
       <c r="I27">
         <v>12229643.0</v>
       </c>
       <c r="J27">
         <v>9931106.0</v>
       </c>
       <c r="K27">
         <v>4925278.0</v>
       </c>
       <c r="L27">
         <v>2701404.0</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28">
         <v>72353000.0</v>
       </c>
       <c r="C28">
         <v>349889000.0</v>
       </c>
       <c r="D28">
         <v>-6433000.0</v>
       </c>
       <c r="E28">
         <v>-1730000.0</v>
       </c>
       <c r="F28">
         <v>820202000.0</v>
       </c>
       <c r="G28">
         <v>1132440000.0</v>
       </c>
       <c r="H28">
         <v>219302000.0</v>
       </c>
       <c r="I28">
         <v>144146800.0</v>
       </c>
       <c r="J28">
         <v>187860195.0</v>
       </c>
       <c r="K28">
         <v>106200000.0</v>
       </c>
       <c r="L28">
         <v>18278572.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
         <v>-150789000.0</v>
       </c>
       <c r="C29">
         <v>-214869000.0</v>
       </c>
       <c r="D29">
         <v>-198178000.0</v>
       </c>
       <c r="E29">
         <v>-367642000.0</v>
       </c>
       <c r="F29">
         <v>-549231000.0</v>
       </c>
       <c r="G29">
         <v>-216055000.0</v>
       </c>
       <c r="H29">
         <v>-191011000.0</v>
       </c>
       <c r="I29">
         <v>-97538022.0</v>
       </c>
       <c r="J29">
         <v>-32367181.0</v>
       </c>
       <c r="K29">
         <v>-32158031.0</v>
       </c>
       <c r="L29">
         <v>-11464910.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30">
         <v>307866000.0</v>
       </c>
       <c r="C30">
         <v>-375193000.0</v>
       </c>
       <c r="D30">
         <v>-10776000.0</v>
       </c>
       <c r="E30">
         <v>420016000.0</v>
       </c>
       <c r="F30">
         <v>249957000.0</v>
       </c>
       <c r="G30">
         <v>-554830000.0</v>
       </c>
       <c r="H30">
         <v>-14892000.0</v>
       </c>
       <c r="I30">
         <v>-212553897.0</v>
       </c>
@@ -14001,3194 +14214,3266 @@
       <c r="L30">
         <v>-738470.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ30"/>
+  <dimension ref="A1:AR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
         <v>103</v>
       </c>
       <c r="AQ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:43">
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B2">
+        <v>752433000.0</v>
+      </c>
+      <c r="C2">
         <v>780689000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>818270000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>833384000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>858376000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>550781000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>717204000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>731164000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>751894000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>791264000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>790598000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>860946000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>880847000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1009273000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1120279000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>681623000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>847760000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>964903000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1399241000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1767316000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1014163000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>442859000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>176389000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>259114000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>364090000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>76442000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>69217759.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>91603000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>77277500.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>62952000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>104957732.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>75932000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>162576400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25478260.0</v>
       </c>
       <c r="AI2">
         <v>25478260.0</v>
       </c>
       <c r="AJ2">
+        <v>25478260.0</v>
+      </c>
+      <c r="AK2">
         <v>8613240.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>-20.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>83948770.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>97223408.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>110498046.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>61829370.0</v>
       </c>
-      <c r="AP2"/>
       <c r="AQ2"/>
-    </row>
-    <row r="3" spans="1:43">
+      <c r="AR2"/>
+    </row>
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B3">
+        <v>1460000</v>
+      </c>
+      <c r="C3">
         <v>22290000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1298000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4086000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>552000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3867000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>17754000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>29885000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>875000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13008000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>222000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1784000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2348000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3516000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4413000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6684000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3700000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9895000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6489000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6270000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4177000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1897000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5464000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3684000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>473000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1048000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1960124</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>8514876</v>
-      </c>
-[...1 lines deleted...]
-        <v>2038500</v>
       </c>
       <c r="AD3">
         <v>2038500</v>
       </c>
       <c r="AE3">
+        <v>2038500</v>
+      </c>
+      <c r="AF3">
         <v>105805</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>10012030</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4969480</v>
-      </c>
-[...1 lines deleted...]
-        <v>2477393</v>
       </c>
       <c r="AJ3">
         <v>2477393</v>
       </c>
       <c r="AK3">
-        <v>2073772</v>
+        <v>2477393</v>
       </c>
       <c r="AL3">
         <v>2073772</v>
       </c>
       <c r="AM3">
+        <v>2073772</v>
+      </c>
+      <c r="AN3">
         <v>1087439</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1087438</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>24502</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>24503</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>739000</v>
       </c>
     </row>
-    <row r="4" spans="1:43">
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
-    </row>
-    <row r="5" spans="1:43">
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
-    </row>
-    <row r="6" spans="1:43">
+      <c r="AR5"/>
+    </row>
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B6">
+        <v>-43793000.0</v>
+      </c>
+      <c r="C6">
         <v>-28256000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-37581000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-15114000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-24992000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>307595000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-166423000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-13960000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-20730000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-39370000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>666000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-70348000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-19901000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-128426000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-111006000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>438656000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-166137000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-117143000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-434338000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-368075000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>753153000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>571304000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>266470000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-82725000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-104976000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>287648000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>7224241.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-22385241.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14325500.0</v>
       </c>
       <c r="AD6">
         <v>14325500.0</v>
       </c>
       <c r="AE6">
+        <v>14325500.0</v>
+      </c>
+      <c r="AF6">
         <v>-42006125.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-124702420.0</v>
       </c>
-      <c r="AG6"/>
-      <c r="AH6">
+      <c r="AH6"/>
+      <c r="AI6">
         <v>137098140.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>68549067.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>4965553.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4306622.0</v>
       </c>
       <c r="AL6">
         <v>4306622.0</v>
       </c>
       <c r="AM6">
-        <v>-13274638.0</v>
+        <v>4306622.0</v>
       </c>
       <c r="AN6">
         <v>-13274638.0</v>
       </c>
       <c r="AO6">
+        <v>-13274638.0</v>
+      </c>
+      <c r="AP6">
         <v>48668676.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>48668674.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>6008422.0</v>
       </c>
     </row>
-    <row r="7" spans="1:43">
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B7">
+        <v>-19744000.0</v>
+      </c>
+      <c r="C7">
         <v>35865000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2331000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-11764000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-10335000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-34939000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-19138000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7544000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>384000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-57180000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>72251000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-7251000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>7038000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-32432000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-47987000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-28047000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>35253000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-25466000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>36927000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-91637000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>83656000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-8674000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>24957000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-25101000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>18898000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-508000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-3622456.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-7686544.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1437000.0</v>
       </c>
       <c r="AD7">
         <v>-1437000.0</v>
       </c>
       <c r="AE7">
+        <v>-1437000.0</v>
+      </c>
+      <c r="AF7">
         <v>13841084.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>134293370.0</v>
       </c>
-      <c r="AG7"/>
-      <c r="AH7">
+      <c r="AH7"/>
+      <c r="AI7">
         <v>5333299.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-724792.0</v>
       </c>
-      <c r="AJ7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK7"/>
       <c r="AL7">
         <v>-567652.0</v>
       </c>
       <c r="AM7">
+        <v>-567652.0</v>
+      </c>
+      <c r="AN7">
         <v>-473985.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-473986.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-264625.0</v>
       </c>
       <c r="AP7">
         <v>-264625.0</v>
       </c>
-      <c r="AQ7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:43">
+      <c r="AQ7">
+        <v>-264625.0</v>
+      </c>
+      <c r="AR7"/>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B9">
+        <v>-10955000.0</v>
+      </c>
+      <c r="C9">
         <v>57678000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-15487000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4941000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-11408000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1852000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-22168000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>8443000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2288000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-10567000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>698000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3191000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-6011000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2852000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-8919000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-6337000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>26732000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>13659000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-34264000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-2557000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-9341000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-5209000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>770000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-4892000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-4205000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1452000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-3701000.0</v>
       </c>
-      <c r="AB9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC9"/>
       <c r="AD9">
         <v>-1196500.0</v>
       </c>
       <c r="AE9">
+        <v>-1196500.0</v>
+      </c>
+      <c r="AF9">
         <v>-90000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
-    </row>
-    <row r="10" spans="1:43">
+      <c r="AR9"/>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B10">
+        <v>-10619000.0</v>
+      </c>
+      <c r="C10">
         <v>-11208000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-18916000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-6016000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-8898000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-13198000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-507000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2366000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4781000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6818000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-499000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-7781000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>59000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-6686000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2147000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-8653000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3107000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1475000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-7422000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1492000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1238000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>502000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3537000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3060000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-526000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-45000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-6001000.0</v>
       </c>
-      <c r="AB10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC10"/>
       <c r="AD10">
         <v>-68500.0</v>
       </c>
       <c r="AE10">
+        <v>-68500.0</v>
+      </c>
+      <c r="AF10">
         <v>-4000.0</v>
       </c>
-      <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
-    </row>
-    <row r="11" spans="1:43">
+      <c r="AR10"/>
+    </row>
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>3427000.0</v>
       </c>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>-26772000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-9337000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>8841000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-27884000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>85043000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-74282000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>85258000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-21348000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>15763500.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-3920000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>11371500.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4784000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-13643000.0</v>
       </c>
-      <c r="AB11">
-[...1 lines deleted...]
-      </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>8444000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3255354.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>3448000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1774665.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-212881.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-488262.0</v>
       </c>
-      <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>1349286.0</v>
       </c>
     </row>
-    <row r="12" spans="1:43">
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>53160000.0</v>
       </c>
       <c r="O12">
+        <v>53160000.0</v>
+      </c>
+      <c r="P12">
         <v>-1663000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>93298000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>21024000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>21005000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>20029000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>22685000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>74543000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8386000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7081500.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8295000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7900500.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7585000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8746801.0</v>
       </c>
       <c r="AB12">
         <v>8746801.0</v>
       </c>
       <c r="AC12">
         <v>8746801.0</v>
       </c>
       <c r="AD12">
         <v>8746801.0</v>
       </c>
-      <c r="AE12"/>
+      <c r="AE12">
+        <v>8746801.0</v>
+      </c>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-      <c r="AI12">
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>9993719.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2908027.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2088833.0</v>
       </c>
       <c r="AL12">
         <v>2088833.0</v>
       </c>
       <c r="AM12">
+        <v>2088833.0</v>
+      </c>
+      <c r="AN12">
         <v>6845278.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2072723.0</v>
       </c>
-      <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>4719821.0</v>
       </c>
     </row>
-    <row r="13" spans="1:43">
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>9563000.0</v>
       </c>
       <c r="O13">
+        <v>9563000.0</v>
+      </c>
+      <c r="P13">
         <v>-6915000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-38728000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>58072000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-12472000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-14233000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-10035000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>6377000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>15823000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-13467000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-17652000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-273500.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-4951000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19722544.0</v>
       </c>
       <c r="AB13">
         <v>19722544.0</v>
       </c>
       <c r="AC13">
         <v>19722544.0</v>
       </c>
       <c r="AD13">
         <v>19722544.0</v>
       </c>
-      <c r="AE13"/>
+      <c r="AE13">
+        <v>19722544.0</v>
+      </c>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-      <c r="AI13">
+      <c r="AI13"/>
+      <c r="AJ13">
         <v>-2584888.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-724792.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-567652.0</v>
       </c>
       <c r="AL13">
         <v>-567652.0</v>
       </c>
       <c r="AM13">
+        <v>-567652.0</v>
+      </c>
+      <c r="AN13">
         <v>-1477221.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-473986.0</v>
       </c>
-      <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>361213.0</v>
       </c>
     </row>
-    <row r="14" spans="1:43">
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B14">
+        <v>4173000.0</v>
+      </c>
+      <c r="C14">
         <v>3944000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3916000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3901000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3735000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3458000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3032000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2871000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2941000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3012000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2459000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1918000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1995000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2657000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2127000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2226000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1861000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2013000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1875000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1637000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1527000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1448000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1387000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1146000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1037000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1070000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1288147.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>914853.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>781500.0</v>
       </c>
       <c r="AD14">
         <v>781500.0</v>
       </c>
       <c r="AE14">
+        <v>781500.0</v>
+      </c>
+      <c r="AF14">
         <v>499234.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1150540.0</v>
       </c>
-      <c r="AG14"/>
-      <c r="AH14">
+      <c r="AH14"/>
+      <c r="AI14">
         <v>397350.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198675.0</v>
       </c>
       <c r="AJ14">
         <v>198675.0</v>
       </c>
       <c r="AK14">
-        <v>75389.0</v>
+        <v>198675.0</v>
       </c>
       <c r="AL14">
         <v>75389.0</v>
       </c>
       <c r="AM14">
+        <v>75389.0</v>
+      </c>
+      <c r="AN14">
         <v>53416.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>53417.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46086.0</v>
       </c>
       <c r="AP14">
         <v>46086.0</v>
       </c>
       <c r="AQ14">
+        <v>46086.0</v>
+      </c>
+      <c r="AR14">
         <v>126507.0</v>
       </c>
     </row>
-    <row r="15" spans="1:43">
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>8883999.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
+      <c r="Z15"/>
       <c r="AA15">
         <v>143827157.0</v>
       </c>
-      <c r="AB15"/>
+      <c r="AB15">
+        <v>143827157.0</v>
+      </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
-    </row>
-    <row r="16" spans="1:43">
+      <c r="AR15"/>
+    </row>
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B16">
+        <v>708640000.0</v>
+      </c>
+      <c r="C16">
         <v>752433000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>780689000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>818270000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>833384000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>858376000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>550781000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>717204000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>731164000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>751894000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>791264000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>790598000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>860946000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>880847000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1009273000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1120279000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>681623000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>847760000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>964903000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1399241000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1767316000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1014163000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>442859000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>176389000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>259114000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>364090000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>76442000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>69217759.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>91603000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>77277500.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>62951607.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-48770420.0</v>
       </c>
       <c r="AG16">
         <v>-48770420.0</v>
       </c>
       <c r="AH16">
+        <v>-48770420.0</v>
+      </c>
+      <c r="AI16">
         <v>162576400.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>68549067.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4965553.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>4306622.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>88255392.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>83948770.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>97223408.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>110498046.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>48668674.0</v>
       </c>
-      <c r="AQ16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:43">
+      <c r="AR16"/>
+    </row>
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B18">
+        <v>-64866000.0</v>
+      </c>
+      <c r="C18">
         <v>-34202000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-27320000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-36130000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-31576000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-65566000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-73523000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-56706000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-43048000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-103114000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-15139000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-57056000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-61050000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-72803000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-113705000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-133007000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-48600000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-97022000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-159483000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-167159000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-70025000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-171397000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-49799000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-83085000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-52951000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-40889000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-41977962.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-76324038.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-43630500.0</v>
       </c>
       <c r="AD18">
         <v>-43630500.0</v>
       </c>
       <c r="AE18">
+        <v>-43630500.0</v>
+      </c>
+      <c r="AF18">
         <v>-44735693.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-62920160.0</v>
       </c>
-      <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18">
         <v>-19659650.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-9822477.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>4965553.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10912279.0</v>
       </c>
       <c r="AL18">
         <v>-10912279.0</v>
       </c>
       <c r="AM18">
-        <v>-12762065.0</v>
+        <v>-10912279.0</v>
       </c>
       <c r="AN18">
         <v>-12762065.0</v>
       </c>
       <c r="AO18">
+        <v>-12762065.0</v>
+      </c>
+      <c r="AP18">
         <v>-4428891.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-4428892.0</v>
       </c>
-      <c r="AQ18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:43">
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-10000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-4049000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2922000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>326133000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-347754000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-29885000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-846000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>3292000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>14457000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-13981000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>42702000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-53954000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-4373000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>575274000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-110000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-30144000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-275000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-200000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4177000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>743902000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-269580500.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-744676000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2500000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>50000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>49639876.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>41485124.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>-1400000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-950000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250000.0</v>
       </c>
       <c r="AL19">
         <v>250000.0</v>
       </c>
       <c r="AM19">
+        <v>250000.0</v>
+      </c>
+      <c r="AN19">
         <v>-500000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-250000.0</v>
       </c>
-      <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:43">
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>1000.0</v>
       </c>
-      <c r="T20">
-[...1 lines deleted...]
-      </c>
       <c r="U20">
+        <v>0.0</v>
+      </c>
+      <c r="V20">
         <v>818874000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20"/>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B21">
+        <v>19961000.0</v>
+      </c>
+      <c r="C21">
         <v>7010000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-679000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>27092000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>545000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>40986000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>19866000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>40930000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>-2198500.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2162000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1065000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1430000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181304.0</v>
       </c>
       <c r="AB21">
         <v>181304.0</v>
       </c>
       <c r="AC21">
         <v>181304.0</v>
       </c>
       <c r="AD21">
         <v>181304.0</v>
       </c>
-      <c r="AE21"/>
+      <c r="AE21">
+        <v>181304.0</v>
+      </c>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
-    </row>
-    <row r="22" spans="1:43">
+      <c r="AR21"/>
+    </row>
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>-50825000.0</v>
+      </c>
+      <c r="C22">
         <v>-51016000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-50409000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-35963000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-40727000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-48438000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-81684000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-41671000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-80277000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-53471000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-95429000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-69152000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-120895000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-49144000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-61769000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-161190000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-137933000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-82394000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-211825000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-96412000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-163324000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-232910000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-76547000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-63741000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-80629000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-47988000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-46430330.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-65366670.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41637000.0</v>
       </c>
       <c r="AD22">
         <v>-41637000.0</v>
       </c>
       <c r="AE22">
+        <v>-41637000.0</v>
+      </c>
+      <c r="AF22">
         <v>-63357297.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-34227170.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20745214.0</v>
       </c>
       <c r="AH22">
         <v>-20745214.0</v>
       </c>
       <c r="AI22">
-        <v>-12982346.0</v>
+        <v>-20745214.0</v>
       </c>
       <c r="AJ22">
         <v>-12982346.0</v>
       </c>
       <c r="AK22">
-        <v>-12209742.0</v>
+        <v>-12982346.0</v>
       </c>
       <c r="AL22">
         <v>-12209742.0</v>
       </c>
       <c r="AM22">
+        <v>-12209742.0</v>
+      </c>
+      <c r="AN22">
         <v>-12838519.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-12838518.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-5917587.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-5917588.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-18021737.0</v>
       </c>
     </row>
-    <row r="23" spans="1:43">
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B23">
+        <v>-2202000.0</v>
+      </c>
+      <c r="C23">
         <v>-2270000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>76756120.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-6299000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-259120.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2155000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>216067000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1277000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>44000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-700000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>470000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1447000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>565000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1197000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>230000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1021000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2498000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>258000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-277000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2402000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2346000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-271000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1524000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>473000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2716000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-381000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>579915.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>156081.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108940000.0</v>
       </c>
       <c r="AD23">
         <v>108940000.0</v>
       </c>
       <c r="AE23">
+        <v>108940000.0</v>
+      </c>
+      <c r="AF23">
         <v>-411802.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1453650.0</v>
       </c>
-      <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>-2505300.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>79009870.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-1252653.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14920228.0</v>
       </c>
       <c r="AL23">
         <v>14920228.0</v>
       </c>
       <c r="AM23">
-        <v>-1340246.0</v>
+        <v>14920228.0</v>
       </c>
       <c r="AN23">
         <v>-1340246.0</v>
       </c>
       <c r="AO23">
-        <v>53100000.0</v>
+        <v>-1340246.0</v>
       </c>
       <c r="AP23">
         <v>53100000.0</v>
       </c>
       <c r="AQ23">
+        <v>53100000.0</v>
+      </c>
+      <c r="AR23">
         <v>-2730299.0</v>
       </c>
     </row>
-    <row r="24" spans="1:43">
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B24">
+        <v>-108000.0</v>
+      </c>
+      <c r="C24">
         <v>-21093000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-10619000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1044000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1240000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2333000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-15154000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-28543000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-105000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-12034000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>14679000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3875000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>10000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>112000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>40000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>574942000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>20000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-127000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-114000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-200112000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-213000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-214000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-169000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-152000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-205213000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-5000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-175306.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-8341694.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-50970000.0</v>
       </c>
       <c r="AD24">
         <v>-50970000.0</v>
       </c>
       <c r="AE24">
+        <v>-50970000.0</v>
+      </c>
+      <c r="AF24">
         <v>-12172.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-202406700.0</v>
       </c>
-      <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>-915951.0</v>
       </c>
-      <c r="AJ24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AK24"/>
       <c r="AL24">
         <v>250000.0</v>
       </c>
       <c r="AM24">
+        <v>250000.0</v>
+      </c>
+      <c r="AN24">
         <v>-252807.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-252808.0</v>
       </c>
-      <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B25">
+        <v>-8951000.0</v>
+      </c>
+      <c r="C25">
         <v>-14229000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2238000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-5141000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-670000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2420000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>24783000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-12360000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>16141000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-447000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-14668000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2779000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>785000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-7029000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-17223000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>41580000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>41695000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6310000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7421000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>14967000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2061000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>63318000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1443000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1317000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1252000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1122000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2753000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-1115000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3946500.0</v>
       </c>
       <c r="AD25">
         <v>-3946500.0</v>
       </c>
       <c r="AE25">
+        <v>-3946500.0</v>
+      </c>
+      <c r="AF25">
         <v>-78000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>26230332.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20745214.0</v>
       </c>
       <c r="AH25">
         <v>20745214.0</v>
       </c>
       <c r="AI25">
+        <v>20745214.0</v>
+      </c>
+      <c r="AJ25">
         <v>1197826.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>8016793.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1674665.0</v>
       </c>
       <c r="AL25">
         <v>1674665.0</v>
       </c>
       <c r="AM25">
+        <v>1674665.0</v>
+      </c>
+      <c r="AN25">
         <v>11739.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>11737.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>841821.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>841822.0</v>
       </c>
-      <c r="AQ25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:43">
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>159</v>
+      </c>
+      <c r="B26">
+        <v>-2202000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-77000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1584000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2058000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-5083000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-429000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-312000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-6820000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-39000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>-2873000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>-140915990.0</v>
       </c>
       <c r="AB26">
+        <v>-140915990.0</v>
+      </c>
+      <c r="AC26">
         <v>215821090.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>-331506480.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>140915990.0</v>
       </c>
-      <c r="AG26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH26"/>
       <c r="AI26">
         <v>160525040.0</v>
       </c>
       <c r="AJ26">
+        <v>160525040.0</v>
+      </c>
+      <c r="AK26">
         <v>80712523.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>30065450.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>32724.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>161490494.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>32724.0</v>
       </c>
-      <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>161490494.0</v>
       </c>
     </row>
-    <row r="27" spans="1:43">
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B27">
+        <v>11941000.0</v>
+      </c>
+      <c r="C27">
         <v>13524000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>15902000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>16923000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>16973000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>15800000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>17238000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>16795000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>18638000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>17980000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>20470000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>21992000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>20511000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>16661000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>15560000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>19108000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>14224000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>12410000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>12608000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>10556000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>10232000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>7318000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4425000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>6978000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>6964000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>6463000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5737951.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>5259049.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4647000.0</v>
       </c>
       <c r="AD27">
         <v>4647000.0</v>
       </c>
       <c r="AE27">
+        <v>4647000.0</v>
+      </c>
+      <c r="AF27">
         <v>4232805.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>7996838.0</v>
       </c>
-      <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
-[...1 lines deleted...]
-      </c>
+      <c r="AI27"/>
       <c r="AJ27">
         <v>4965553.0</v>
       </c>
       <c r="AK27">
-        <v>2188833.0</v>
+        <v>4965553.0</v>
       </c>
       <c r="AL27">
         <v>2188833.0</v>
       </c>
       <c r="AM27">
-        <v>1572723.0</v>
+        <v>2188833.0</v>
       </c>
       <c r="AN27">
         <v>1572723.0</v>
       </c>
       <c r="AO27">
-        <v>889916.0</v>
+        <v>1572723.0</v>
       </c>
       <c r="AP27">
         <v>889916.0</v>
       </c>
-      <c r="AQ27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:43">
+      <c r="AQ27">
+        <v>889916.0</v>
+      </c>
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B28">
+        <v>18705000.0</v>
+      </c>
+      <c r="C28">
         <v>5573000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-430000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>20793000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8849000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>43141000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>237812000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>42207000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>22322000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>47548000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>393000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1447000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1493000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3886000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-199000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>709000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2498000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>258000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-276000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-471000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>821220000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-271000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>107954000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>742986000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2016000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>279484000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>761219.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>660781.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108940000.0</v>
       </c>
       <c r="AD28">
         <v>108940000.0</v>
       </c>
       <c r="AE28">
+        <v>108940000.0</v>
+      </c>
+      <c r="AF28">
         <v>1777157.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>142369640.0</v>
       </c>
-      <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>158019740.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79009870.0</v>
       </c>
       <c r="AJ28">
         <v>79009870.0</v>
       </c>
       <c r="AK28">
-        <v>14920228.0</v>
+        <v>79009870.0</v>
       </c>
       <c r="AL28">
         <v>14920228.0</v>
       </c>
       <c r="AM28">
+        <v>14920228.0</v>
+      </c>
+      <c r="AN28">
         <v>97223408.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-97223408.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53100000.0</v>
       </c>
       <c r="AP28">
         <v>53100000.0</v>
       </c>
       <c r="AQ28">
+        <v>53100000.0</v>
+      </c>
+      <c r="AR28">
         <v>18279000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:43">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29">
+        <v>-63406000.0</v>
+      </c>
+      <c r="C29">
         <v>-11912000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-26022000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-32044000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-31024000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-61699000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-55769000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-26821000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-42173000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-90106000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-14917000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-55272000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-58702000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-69287000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-109292000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-126323000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-44900000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-87127000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-152994000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-160889000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-65848000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-169500000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-44335000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-79401000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-52478000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-39841000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-40017838.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-67809162.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41592000.0</v>
       </c>
       <c r="AD29">
         <v>-41592000.0</v>
       </c>
       <c r="AE29">
+        <v>-41592000.0</v>
+      </c>
+      <c r="AF29">
         <v>-44629888.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-52908130.0</v>
       </c>
-      <c r="AG29"/>
-      <c r="AH29">
+      <c r="AH29"/>
+      <c r="AI29">
         <v>-14690170.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-7345084.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>4965553.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8838507.0</v>
       </c>
       <c r="AL29">
         <v>-8838507.0</v>
       </c>
       <c r="AM29">
+        <v>-8838507.0</v>
+      </c>
+      <c r="AN29">
         <v>-11674626.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-11674627.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4404389.0</v>
       </c>
       <c r="AP29">
         <v>-4404389.0</v>
       </c>
       <c r="AQ29">
+        <v>-4404389.0</v>
+      </c>
+      <c r="AR29">
         <v>-11464910.0</v>
       </c>
     </row>
-    <row r="30" spans="1:43">
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B30">
+        <v>-1417000.0</v>
+      </c>
+      <c r="C30">
         <v>-22288000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-11296000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-4049000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2922000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>326133000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-347754000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-29885000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-846000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3292000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14457000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-13981000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>42702000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-53954000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4373000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>568258000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-113725000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-30144000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-281489000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-206382000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4177000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>742005000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>200051000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-748360000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-55473000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>48952000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>49639876.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>41485124.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-53008500.0</v>
       </c>
       <c r="AD30">
         <v>-53008500.0</v>
       </c>
       <c r="AE30">
+        <v>-53008500.0</v>
+      </c>
+      <c r="AF30">
         <v>-135168.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-212418730.0</v>
       </c>
-      <c r="AG30"/>
       <c r="AH30"/>
-      <c r="AI30">
-[...1 lines deleted...]
-      </c>
+      <c r="AI30"/>
       <c r="AJ30">
         <v>-3393344.0</v>
       </c>
       <c r="AK30">
-        <v>-1823772.0</v>
+        <v>-3393344.0</v>
       </c>
       <c r="AL30">
         <v>-1823772.0</v>
       </c>
       <c r="AM30">
-        <v>-1340246.0</v>
+        <v>-1823772.0</v>
       </c>
       <c r="AN30">
         <v>-1340246.0</v>
       </c>
       <c r="AO30">
+        <v>-1340246.0</v>
+      </c>
+      <c r="AP30">
         <v>-24502.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-24503.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-738470.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>