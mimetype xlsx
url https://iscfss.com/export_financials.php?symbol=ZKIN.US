--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -1546,51 +1546,53 @@
         <v>20796075.0</v>
       </c>
       <c r="I22">
         <v>17792187.0</v>
       </c>
       <c r="J22">
         <v>10048568.0</v>
       </c>
       <c r="K22">
         <v>6444088.0</v>
       </c>
       <c r="L22">
         <v>5956543.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
         <v>62867718.0</v>
       </c>
       <c r="C23">
         <v>79986873.0</v>
       </c>
-      <c r="D23"/>
+      <c r="D23">
+        <v>58668977.0</v>
+      </c>
       <c r="E23">
         <v>128923580.0</v>
       </c>
       <c r="F23">
         <v>133662301.0</v>
       </c>
       <c r="G23">
         <v>86450504.0</v>
       </c>
       <c r="H23">
         <v>78402367.0</v>
       </c>
       <c r="I23">
         <v>76398563.0</v>
       </c>
       <c r="J23">
         <v>61173069.0</v>
       </c>
       <c r="K23">
         <v>45550956.0</v>
       </c>
       <c r="L23">
         <v>36701630.0</v>
       </c>
     </row>
@@ -2773,51 +2775,51 @@
       <c r="H59"/>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
         <v>24622854.0</v>
       </c>
       <c r="C60">
         <v>28162913.0</v>
       </c>
       <c r="D60">
-        <v>25080812.0</v>
+        <v>25238792.0</v>
       </c>
       <c r="E60">
         <v>84677705.0</v>
       </c>
       <c r="F60">
         <v>88799785.0</v>
       </c>
       <c r="G60">
         <v>44993935.0</v>
       </c>
       <c r="H60">
         <v>43518039.0</v>
       </c>
       <c r="I60">
         <v>37041845.0</v>
       </c>
       <c r="J60">
         <v>21216918.0</v>
       </c>
       <c r="K60">
         <v>9489994.0</v>
       </c>
       <c r="L60">
         <v>4640916.0</v>
       </c>
@@ -5761,51 +5763,51 @@
       </c>
       <c r="AE38">
         <v>0.0</v>
       </c>
       <c r="AF38">
         <v>585620.0</v>
       </c>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38">
         <v>780000.0</v>
       </c>
       <c r="AJ38">
         <v>831000.0</v>
       </c>
     </row>
     <row r="39" spans="1:36">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
         <v>5424085.0</v>
       </c>
       <c r="C39"/>
       <c r="D39">
-        <v>8166269.0</v>
+        <v>16332538.0</v>
       </c>
       <c r="E39">
         <v>17745863.0</v>
       </c>
       <c r="F39"/>
       <c r="G39">
         <v>4861039.0</v>
       </c>
       <c r="H39">
         <v>15281393.0</v>
       </c>
       <c r="I39"/>
       <c r="J39">
         <v>7481315.0</v>
       </c>
       <c r="K39">
         <v>6424584.0</v>
       </c>
       <c r="L39">
         <v>6424584.0</v>
       </c>
       <c r="M39">
         <v>7044584.0</v>
       </c>
       <c r="N39">
@@ -5877,51 +5879,51 @@
       </c>
     </row>
     <row r="40" spans="1:36">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
         <v>7239709.0</v>
       </c>
       <c r="C40">
         <v>550680.0</v>
       </c>
       <c r="D40">
         <v>6411478.0</v>
       </c>
       <c r="E40">
         <v>12634380.0</v>
       </c>
       <c r="F40">
         <v>328783.0</v>
       </c>
       <c r="G40">
         <v>7994309.0</v>
       </c>
       <c r="H40">
-        <v>3630927.0</v>
+        <v>5265320.0</v>
       </c>
       <c r="I40">
         <v>1758571.0</v>
       </c>
       <c r="J40">
         <v>8071926.0</v>
       </c>
       <c r="K40">
         <v>22992790.0</v>
       </c>
       <c r="L40">
         <v>11699611.0</v>
       </c>
       <c r="M40">
         <v>5378049.0</v>
       </c>
       <c r="N40">
         <v>7847349.0</v>
       </c>
       <c r="O40">
         <v>4979642.0</v>
       </c>
       <c r="P40">
         <v>12155955.0</v>
       </c>
@@ -14210,51 +14212,51 @@
       <c r="W22">
         <v>2133719.0</v>
       </c>
       <c r="X22">
         <v>3839428.0</v>
       </c>
       <c r="Y22">
         <v>3370429.0</v>
       </c>
       <c r="Z22">
         <v>1685215.0</v>
       </c>
       <c r="AA22">
         <v>1685215.0</v>
       </c>
       <c r="AB22">
         <v>3647685.0</v>
       </c>
       <c r="AC22">
         <v>2962.31</v>
       </c>
       <c r="AD22">
         <v>5874000.0</v>
       </c>
       <c r="AE22">
-        <v>2911.96</v>
+        <v>2911.97</v>
       </c>
       <c r="AF22">
         <v>1455983.0</v>
       </c>
       <c r="AG22">
         <v>5250000.0</v>
       </c>
       <c r="AH22">
         <v>5009000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23">
         <v>342458.0</v>
       </c>
@@ -14454,51 +14456,51 @@
       </c>
       <c r="T25">
         <v>2500.0</v>
       </c>
       <c r="U25">
         <v>-4267438.0</v>
       </c>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25">
         <v>-3839428.0</v>
       </c>
       <c r="Y25">
         <v>-3574299.0</v>
       </c>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25">
         <v>-3851555.0</v>
       </c>
       <c r="AC25">
         <v>-2962.31</v>
       </c>
       <c r="AD25"/>
       <c r="AE25">
-        <v>-2911.96</v>
+        <v>-2911.97</v>
       </c>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
         <v>185760.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>