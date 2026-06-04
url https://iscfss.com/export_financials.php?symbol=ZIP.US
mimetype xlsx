--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -963,99 +966,105 @@
         <v>-398619000.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>12901000.0</v>
+      </c>
       <c r="C7">
         <v>9072000.0</v>
       </c>
       <c r="D7">
         <v>13150000.0</v>
       </c>
       <c r="E7">
         <v>18447000.0</v>
       </c>
       <c r="F7">
         <v>25288000.0</v>
       </c>
       <c r="G7">
         <v>26799000.0</v>
       </c>
       <c r="H7">
         <v>26942000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000.0</v>
+      </c>
       <c r="C8">
         <v>1000.0</v>
       </c>
       <c r="D8">
         <v>1000.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>15</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>0.0</v>
+      </c>
       <c r="C9">
         <v>32402000.0</v>
       </c>
       <c r="D9">
         <v>14526000.0</v>
       </c>
       <c r="E9">
         <v>35926000.0</v>
       </c>
       <c r="F9">
         <v>303395000.0</v>
       </c>
       <c r="G9">
         <v>21732000.0</v>
       </c>
       <c r="H9">
         <v>35339000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
         <v>188028000.0</v>
@@ -1333,75 +1342,79 @@
         <v>569743000.0</v>
       </c>
       <c r="C23">
         <v>664060000.0</v>
       </c>
       <c r="D23">
         <v>659500000.0</v>
       </c>
       <c r="E23">
         <v>714563000.0</v>
       </c>
       <c r="F23">
         <v>398619000.0</v>
       </c>
       <c r="G23">
         <v>212129000.0</v>
       </c>
       <c r="H23">
         <v>117724000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>30</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>544780000.0</v>
+      </c>
       <c r="C24">
         <v>543649000.0</v>
       </c>
       <c r="D24">
         <v>542577000.0</v>
       </c>
       <c r="E24">
         <v>541559000.0</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24">
         <v>25371000.0</v>
       </c>
       <c r="H24">
         <v>9722000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>31</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>544780000.0</v>
+      </c>
       <c r="C25">
         <v>543649000.0</v>
       </c>
       <c r="D25">
         <v>542577000.0</v>
       </c>
       <c r="E25">
         <v>541559000.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>25371000.0</v>
       </c>
       <c r="H25">
         <v>9722000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
@@ -1431,51 +1444,53 @@
         <v>380341000.0</v>
       </c>
       <c r="C28">
         <v>334289000.0</v>
       </c>
       <c r="D28">
         <v>272684000.0</v>
       </c>
       <c r="E28">
         <v>332626000.0</v>
       </c>
       <c r="F28">
         <v>-229333000.0</v>
       </c>
       <c r="G28">
         <v>-62369000.0</v>
       </c>
       <c r="H28">
         <v>1413000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>467579000.0</v>
+      </c>
       <c r="C29">
         <v>557079000.0</v>
       </c>
       <c r="D29">
         <v>550942000.0</v>
       </c>
       <c r="E29">
         <v>570179000.0</v>
       </c>
       <c r="F29">
         <v>234968000.0</v>
       </c>
       <c r="G29">
         <v>-24925000.0</v>
       </c>
       <c r="H29">
         <v>-112311000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
         <v>25666000.0</v>
@@ -1501,101 +1516,105 @@
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>11138000.0</v>
       </c>
       <c r="F31">
         <v>219587000.0</v>
       </c>
       <c r="G31">
         <v>-63211000.0</v>
       </c>
       <c r="H31">
         <v>-137237000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>377955000.0</v>
+      </c>
       <c r="C32">
         <v>462079000.0</v>
       </c>
       <c r="D32">
         <v>477418000.0</v>
       </c>
       <c r="E32">
         <v>502631000.0</v>
       </c>
       <c r="F32">
         <v>167745000.0</v>
       </c>
       <c r="G32">
         <v>73309000.0</v>
       </c>
       <c r="H32">
         <v>-5518000.0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>120892000.0</v>
       </c>
       <c r="C33">
         <v>120387000.0</v>
       </c>
       <c r="D33">
         <v>97212000.0</v>
       </c>
       <c r="E33">
         <v>82269000.0</v>
       </c>
       <c r="F33">
         <v>87980000.0</v>
       </c>
       <c r="G33">
         <v>67365000.0</v>
       </c>
       <c r="H33">
         <v>47082000.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>40</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>20580000.0</v>
+      </c>
       <c r="C34">
         <v>19101000.0</v>
       </c>
       <c r="D34">
         <v>14967000.0</v>
       </c>
       <c r="E34">
         <v>1703000.0</v>
       </c>
       <c r="F34">
         <v>20757000.0</v>
       </c>
       <c r="G34">
         <v>1795000.0</v>
       </c>
       <c r="H34">
         <v>61000.0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
         <v>576048000.0</v>
@@ -1639,51 +1658,53 @@
         <v>7353000.0</v>
       </c>
       <c r="G36">
         <v>3824000.0</v>
       </c>
       <c r="H36">
         <v>3619000.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>44</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>79164000.0</v>
+      </c>
       <c r="C38">
         <v>77124000.0</v>
       </c>
       <c r="D38">
         <v>61922000.0</v>
       </c>
       <c r="E38">
         <v>44505000.0</v>
       </c>
       <c r="F38">
         <v>45382000.0</v>
       </c>
       <c r="G38">
         <v>26907000.0</v>
       </c>
       <c r="H38">
         <v>3791000.0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
         <v>14048000.0</v>
@@ -1785,101 +1806,105 @@
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>19457000.0</v>
+      </c>
       <c r="C45">
         <v>19647000.0</v>
       </c>
       <c r="D45">
         <v>22415000.0</v>
       </c>
       <c r="E45">
         <v>30595000.0</v>
       </c>
       <c r="F45">
         <v>36082000.0</v>
       </c>
       <c r="G45">
         <v>27543000.0</v>
       </c>
       <c r="H45">
         <v>28365000.0</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
         <v>13791000.0</v>
       </c>
       <c r="C46">
         <v>10896000.0</v>
       </c>
       <c r="D46">
         <v>14957000.0</v>
       </c>
       <c r="E46">
         <v>20282000.0</v>
       </c>
       <c r="F46">
         <v>27217000.0</v>
       </c>
       <c r="G46">
         <v>27543000.0</v>
       </c>
       <c r="H46">
         <v>28365000.0</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>53</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>13791000.0</v>
+      </c>
       <c r="C47">
         <v>10896000.0</v>
       </c>
       <c r="D47">
         <v>14957000.0</v>
       </c>
       <c r="E47">
         <v>20282000.0</v>
       </c>
       <c r="F47">
         <v>8702000.0</v>
       </c>
       <c r="G47">
         <v>27543000.0</v>
       </c>
       <c r="H47">
         <v>28365000.0</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
         <v>-76590000.0</v>
@@ -2188,467 +2213,487 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>8365000.0</v>
+      </c>
+      <c r="C2">
         <v>9115000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11377000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8126000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8790000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10519000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8993000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7549000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9846000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11839000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8614000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12761000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16145000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>21175000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13736000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>25302000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>22000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>24862000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>32458000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>31978000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11485000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>13509000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>-30000.0</v>
+      </c>
+      <c r="C5">
         <v>32000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>68000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>9000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-16000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>56000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>170000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-51000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-67000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>13000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-127000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-276000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-212000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-373000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
+        <v>0.0</v>
+      </c>
+      <c r="T5">
         <v>-352169000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-290741000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
-      <c r="W5"/>
+      <c r="W5">
+        <v>0.0</v>
+      </c>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-122311000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>12304000.0</v>
+      </c>
       <c r="C7">
+        <v>12901000.0</v>
+      </c>
+      <c r="D7">
         <v>13757000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>14147000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8371000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>9072000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10421000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>11746000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>13079000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>13150000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>14399000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>16077000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>17683000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>18447000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>20016000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>21985000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>23563000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>25288000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>25540000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>26616000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>26068000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>26799000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000.0</v>
+      </c>
       <c r="C8">
         <v>1000.0</v>
       </c>
       <c r="D8">
         <v>1000.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
       <c r="H8">
         <v>1000.0</v>
       </c>
       <c r="I8">
         <v>1000.0</v>
       </c>
       <c r="J8">
         <v>1000.0</v>
       </c>
       <c r="K8">
@@ -2659,293 +2704,306 @@
       </c>
       <c r="M8">
         <v>1000.0</v>
       </c>
       <c r="N8">
         <v>1000.0</v>
       </c>
       <c r="O8">
         <v>1000.0</v>
       </c>
       <c r="P8">
         <v>1000.0</v>
       </c>
       <c r="Q8">
         <v>1000.0</v>
       </c>
       <c r="R8">
         <v>1000.0</v>
       </c>
       <c r="S8">
         <v>1000.0</v>
       </c>
       <c r="T8">
         <v>1000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>0.0</v>
       </c>
       <c r="D9">
         <v>0.0</v>
       </c>
       <c r="E9">
+        <v>0.0</v>
+      </c>
+      <c r="F9">
         <v>20549000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>32402000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>21656000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
+      <c r="K9"/>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
+        <v>0.0</v>
+      </c>
+      <c r="O9">
         <v>35926000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>159752000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>196480000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>263627000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>303395000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>285445000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>260378000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>25235000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>250976000.0</v>
+      </c>
+      <c r="C10">
         <v>188028000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>211809000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>203456000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>221077000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>218432000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>225614000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>271688000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>282500000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>283043000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>243339000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>238663000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>214526000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>227380000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>482978000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>699923000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>745393000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>254621000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>204881000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>153342000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>103432000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>114539000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-35529000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>393483000.0</v>
+      </c>
+      <c r="C12">
         <v>409137000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>410970000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>421167000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>468224000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>505881000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>497573000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>523339000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>512981000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>520117000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>497004000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>497228000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>519087000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>570355000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>669701000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>699923000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>745393000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>254621000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>204881000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>153342000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>103432000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>114539000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>35529000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>1000.0</v>
       </c>
       <c r="C13">
         <v>1000.0</v>
       </c>
       <c r="D13">
         <v>1000.0</v>
       </c>
       <c r="E13">
         <v>1000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
         <v>1000.0</v>
       </c>
       <c r="I13">
@@ -2965,2865 +3023,2989 @@
       </c>
       <c r="N13">
         <v>1000.0</v>
       </c>
       <c r="O13">
         <v>1000.0</v>
       </c>
       <c r="P13">
         <v>1000.0</v>
       </c>
       <c r="Q13">
         <v>1000.0</v>
       </c>
       <c r="R13">
         <v>1000.0</v>
       </c>
       <c r="S13">
         <v>1000.0</v>
       </c>
       <c r="T13">
         <v>1000.0</v>
       </c>
       <c r="U13">
         <v>1000.0</v>
       </c>
-      <c r="V13"/>
+      <c r="V13">
+        <v>1000.0</v>
+      </c>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>83670000.0</v>
+      </c>
+      <c r="C14">
         <v>89867000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>86295000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>90569000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>98066000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>98588000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>98485000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>103045000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>98962000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>103083000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>104707000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>105419000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>109984000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>116852480.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>119810000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>124091000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>127050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126474000.0</v>
       </c>
       <c r="S14">
         <v>126474000.0</v>
       </c>
       <c r="T14">
+        <v>126474000.0</v>
+      </c>
+      <c r="U14">
         <v>96726000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>104600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123364000.0</v>
       </c>
       <c r="W14">
         <v>123364000.0</v>
       </c>
       <c r="X14">
         <v>123364000.0</v>
       </c>
       <c r="Y14">
         <v>123364000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14">
+        <v>123364000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>1000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="N15">
         <v>1000.0</v>
       </c>
+      <c r="O15"/>
       <c r="P15">
         <v>1000.0</v>
       </c>
       <c r="Q15">
         <v>1000.0</v>
       </c>
       <c r="R15">
         <v>1000.0</v>
       </c>
       <c r="S15">
         <v>1000.0</v>
       </c>
       <c r="T15">
         <v>1000.0</v>
       </c>
-      <c r="U15"/>
+      <c r="U15">
+        <v>1000.0</v>
+      </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
+        <v>10616000.0</v>
+      </c>
+      <c r="C16">
         <v>9731000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>11268000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>11710000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11724000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10837000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>12215000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>12471000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>13019000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>12860000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>16224000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>17660000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>19486000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>19580000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>24059000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>25173000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>25498000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>23253000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>25414000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>23081000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>19355000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>15112000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>4383000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4495000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>4813000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>4522000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4135000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3962000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>4011000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3718000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>3474000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>3447000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
         <v>8518000.0</v>
       </c>
       <c r="C20">
         <v>8518000.0</v>
       </c>
       <c r="D20">
         <v>8518000.0</v>
       </c>
       <c r="E20">
         <v>8518000.0</v>
       </c>
       <c r="F20">
         <v>8518000.0</v>
       </c>
       <c r="G20">
         <v>8518000.0</v>
       </c>
       <c r="H20">
-        <v>1724000.0</v>
+        <v>8518000.0</v>
       </c>
       <c r="I20">
         <v>1724000.0</v>
       </c>
       <c r="J20">
         <v>1724000.0</v>
       </c>
       <c r="K20">
         <v>1724000.0</v>
       </c>
       <c r="L20">
         <v>1724000.0</v>
       </c>
       <c r="M20">
         <v>1724000.0</v>
       </c>
       <c r="N20">
         <v>1724000.0</v>
       </c>
       <c r="O20">
         <v>1724000.0</v>
       </c>
       <c r="P20">
         <v>1724000.0</v>
       </c>
       <c r="Q20">
         <v>1724000.0</v>
       </c>
       <c r="R20">
         <v>1724000.0</v>
       </c>
       <c r="S20">
         <v>1724000.0</v>
       </c>
       <c r="T20">
         <v>1724000.0</v>
       </c>
       <c r="U20">
         <v>1724000.0</v>
       </c>
       <c r="V20">
         <v>1724000.0</v>
       </c>
-      <c r="W20"/>
+      <c r="W20">
+        <v>1724000.0</v>
+      </c>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>2883000.0</v>
+      </c>
+      <c r="C21">
         <v>3369000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>20429000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>22040000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>23075000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>23849000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5836000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>19484000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>18359000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>18609000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>18186000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>17130000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>16737000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>15758000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>15433000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>15017000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>14466000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>13657000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>12810000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>12210000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>11114000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>11191000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>1.0</v>
       </c>
       <c r="J22">
         <v>1.0</v>
       </c>
       <c r="K22">
+        <v>1.0</v>
+      </c>
+      <c r="L22">
         <v>5090000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4958000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4910000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4870000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="P22">
         <v>1.0</v>
       </c>
       <c r="Q22">
         <v>1.0</v>
       </c>
-      <c r="R22"/>
+      <c r="R22">
+        <v>1.0</v>
+      </c>
       <c r="S22"/>
-      <c r="T22">
+      <c r="T22"/>
+      <c r="U22">
         <v>1.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>551248000.0</v>
+      </c>
+      <c r="C23">
         <v>569743000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>573552000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>592398000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>629376000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>664060000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>652032000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>665273000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>662444000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>659500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>643230000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>634208000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>657107000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>714563000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>818411000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>858129000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>901921000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>398619000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>352169000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>290741000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>206175000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>212129000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>10662000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>30</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>545072000.0</v>
+      </c>
       <c r="C24">
+        <v>544780000.0</v>
+      </c>
+      <c r="D24">
         <v>544491000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>544207000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>543926000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>543649000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>543376000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>543106000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>542840000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>542577000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>542317000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>542061000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>541808000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>541559000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>541313000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>541070000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>540862000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S24">
         <v>0.0</v>
       </c>
       <c r="T24">
         <v>0.0</v>
       </c>
       <c r="U24">
+        <v>0.0</v>
+      </c>
+      <c r="V24">
         <v>25545000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>25371000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>544780000.0</v>
+      </c>
+      <c r="D25">
         <v>544491000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>544207000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>543926000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>543649000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>543376000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>542317000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>542061000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>541808000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>541559000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>541313000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>541070000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>540862000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
       <c r="U25">
+        <v>0.0</v>
+      </c>
+      <c r="V25">
         <v>25545000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>306400000.0</v>
+      </c>
+      <c r="C28">
         <v>380341000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>346439000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>354898000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>331220000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>334289000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>328183000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>283164000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>273419000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>272684000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>313377000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>319475000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>344965000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>332626000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>78351000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-136868000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-180968000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-229333000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-179341000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-126726000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-51819000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-62369000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>35529000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>461308000.0</v>
+      </c>
       <c r="C29">
+        <v>467579000.0</v>
+      </c>
+      <c r="D29">
         <v>468343000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>478339000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>532600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>557079000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>556967000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>567537000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>555490000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>550942000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>530385000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>516209000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>537945000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>570179000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>674575000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>690650000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>744479000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>234968000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>196029000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>148902000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>98370000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-24925000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>23884000.0</v>
+      </c>
+      <c r="C30">
         <v>25666000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>24871000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>25777000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>24809000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>23454000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>24314000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>27829000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>26255000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>27247000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>32990000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>32899000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>36262000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>44421000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>47640000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>51996000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>51680000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>41657000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>43502000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>36312000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>25941000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>21036000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-31842000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-25852000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-3863000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>11138000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>133262000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>149580000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>187427000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>219587000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>181495000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>134968000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-46233000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-137237000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>372174000.0</v>
+      </c>
       <c r="C32">
+        <v>377955000.0</v>
+      </c>
+      <c r="D32">
         <v>374469000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>375933000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>434672000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>462079000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>470903000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>492876000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>469006000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>477418000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>455295000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>443853000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>466802000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>502631000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>605788000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>621351000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>674686000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>167745000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>131015000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>90177000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>60622000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>73309000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>119756000.0</v>
+      </c>
+      <c r="C33">
         <v>120892000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>126670000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>132719000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>122454000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>120387000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>107635000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>96626000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>110313000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>97212000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>97115000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>89199000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>87151000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>82269000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>84996000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>88456000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>89641000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>87980000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>88323000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>83878000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>64409000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>67365000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-35529000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>40</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>20565000.0</v>
+      </c>
       <c r="C34">
+        <v>20580000.0</v>
+      </c>
+      <c r="D34">
         <v>18570000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>18349000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>18240000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>19101000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>14899000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>14918000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>15709000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>14967000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>12090000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>16843000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>16008000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1703000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>16209000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>19157000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>19848000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>20757000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>23309000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1845000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>2066000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1795000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>575694000.0</v>
+      </c>
+      <c r="C35">
         <v>576048000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>574389000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>574520000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>568452000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>569036000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>564947000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>565071000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>566669000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>566265000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>564342000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>558904000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>557816000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>556280000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>557522000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>560227000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>560710000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>20757000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>23309000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>25153000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>26661000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>190970000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>19119000.0</v>
+      </c>
+      <c r="C36">
         <v>20022000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>7241000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4447000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>3167000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3387000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>22579000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4158000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4749000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4872000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>5206000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>5391000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>5677000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>5852000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>5547000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>5226000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5113000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3342000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>4951000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>4774000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3500000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3824000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-35529000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>79164000.0</v>
+      </c>
+      <c r="D38">
         <v>80302000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>86286000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>80447000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>77124000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>62318000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>60693000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>52344000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>48937000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>44505000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>46173000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>48611000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>48501000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>45382000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>46306000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>41300000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>23432000.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>14125000.0</v>
+      </c>
+      <c r="C39">
         <v>14048000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>11041000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>12735000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>13889000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>14338000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>22510000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>17479000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>12895000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>14924000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>16121000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>14882000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>14607000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>17518000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>16074000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>17754000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>15207000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>14361000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>15463000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>17209000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>12393000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>9189000.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>38090000.0</v>
+      </c>
+      <c r="C40">
         <v>49837000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>50237000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>61727000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>49651000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>57452000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>48537000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>51052000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>55301000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>54143000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>59779000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>63540000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>58534000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>79874000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>81463000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>89041000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>79493000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>77420000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>61029000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>55252000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>46167000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>40565000.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>12090000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>5710000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>1703000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1870000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3223000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2318000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1578000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>3453000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3674000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>3895000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
         <v>-644000.0</v>
       </c>
       <c r="C42">
         <v>-644000.0</v>
       </c>
       <c r="D42">
         <v>-644000.0</v>
       </c>
       <c r="E42">
+        <v>-644000.0</v>
+      </c>
+      <c r="F42">
         <v>19905000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>31758000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>21012000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>29503000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>24752000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>13882000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-644000.0</v>
       </c>
       <c r="L42">
         <v>-644000.0</v>
       </c>
       <c r="M42">
         <v>-644000.0</v>
       </c>
       <c r="N42">
+        <v>-644000.0</v>
+      </c>
+      <c r="O42">
         <v>35282000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>159108000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>195836000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>262983000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>302751000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>284801000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>259734000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>234565000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>21088000.0</v>
       </c>
-      <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>13169000.0</v>
+      </c>
       <c r="C45">
+        <v>19457000.0</v>
+      </c>
+      <c r="D45">
         <v>14523000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>15875000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>10414000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>19647000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>12074000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>13351000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>14745000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>22415000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>16512000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>7147000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>7828000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>30595000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>8521000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>8884000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>28644000.0</v>
       </c>
-      <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>13169000.0</v>
+      </c>
+      <c r="C46">
         <v>13791000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>14523000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>15875000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>10414000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>10896000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>12074000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>13351000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>14745000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>14957000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>16512000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>18001000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>19753000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>20282000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>21666000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>23104000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>24950000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>27217000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>27483000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>28644000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>28139000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>27543000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>13791000.0</v>
+      </c>
+      <c r="D47">
         <v>14523000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>15875000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>10414000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>10896000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>12074000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>16512000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>7147000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>7828000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>20282000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>8521000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>8884000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>9050000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>8702000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>9096000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>28644000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>28139000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-83091000.0</v>
+      </c>
+      <c r="C48">
         <v>-76590000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-75573000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-65234000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-31216000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-18385000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-7592000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-5022000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-12036000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-5531000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-11162000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-24933000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-3008000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-6290000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-25701000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-46257000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-59367000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-67784000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-88773000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-110833000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-136196000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-71384000.0</v>
       </c>
-      <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
-    </row>
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-24933000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-3008000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-25701000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-46257000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-59367000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-67784000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-88773000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-110833000.0</v>
       </c>
-      <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>557376000.0</v>
+      </c>
+      <c r="C51">
         <v>568369000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>558248000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>558354000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>552297000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>552721000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>553797000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>554852000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>555919000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>555727000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>556716000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>558138000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>559491000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>560006000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>561329000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>563055000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>564425000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>25288000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>25540000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>26616000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>51613000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>52170000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>2247000.0</v>
+      </c>
+      <c r="C52">
         <v>2213000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2429000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2183000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2085000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2786000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3749000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4699000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4959000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4429000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>4464000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>4944000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>5392000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>5429000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>5677000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>6051000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>6033000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>6109000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>5684000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>5137000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>3302000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1669000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>142507000.0</v>
+      </c>
+      <c r="C53">
         <v>221109000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>199161000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>217711000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>247147000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>287449000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>271959000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>251651000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>230481000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>237074000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>253665000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>258565000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>304561000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>342975000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>186723000.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>71058000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>551248000.0</v>
+      </c>
+      <c r="C55">
         <v>569743000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>573552000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>592398000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>629376000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>664060000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>652032000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>665273000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>662444000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>659500000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>643230000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>634208000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>657107000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>714563000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>818411000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>858129000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>901921000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>398619000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>352169000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>290741000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>206175000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>212129000.0</v>
       </c>
-      <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
-    </row>
-    <row r="56" spans="1:25">
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>431492000.0</v>
+      </c>
+      <c r="C56">
         <v>448851000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>446882000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>459679000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>506922000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>543673000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>544397000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>568647000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>552131000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>562288000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>546115000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>545009000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>569956000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>632294000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>733415000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>769673000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>812280000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>310639000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>263846000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>206863000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>141766000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>144764000.0</v>
       </c>
-      <c r="W56"/>
       <c r="X56"/>
-      <c r="Y56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>35529000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>59318000.0</v>
+      </c>
+      <c r="C57">
         <v>70896000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>75311000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>83746000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>72250000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>81594000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>73494000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>75771000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>83125000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>84870000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>90820000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>101156000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>103154000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>129663000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>127627000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>148322000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>137594000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>142894000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>132831000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>116686000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>81144000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>71455000.0</v>
       </c>
-      <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
-    </row>
-    <row r="58" spans="1:25">
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>635012000.0</v>
+      </c>
+      <c r="C58">
         <v>646944000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>649700000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>658266000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>640702000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>650630000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>638441000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>640842000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>649794000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>651135000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>655162000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>660060000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>660970000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>685943000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>685149000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>708549000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>698304000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>163651000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>156140000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>141839000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>107805000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>262425000.0</v>
       </c>
-      <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
-    </row>
-    <row r="59" spans="1:25">
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>-83764000.0</v>
+      </c>
+      <c r="C60">
         <v>-77201000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-76148000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-65868000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-11326000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>13430000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>13591000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>24431000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>12650000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>8365000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-11932000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-25852000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-3863000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>28620000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>133262000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>149580000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>203617000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>234968000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>196029000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>148902000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>98370000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-50296000.0</v>
       </c>
-      <c r="W60"/>
       <c r="X60"/>
-      <c r="Y60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>10662000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
-[...1 lines deleted...]
-      </c>
+      <c r="P61"/>
       <c r="Q61">
         <v>-644000.0</v>
       </c>
       <c r="R61">
         <v>-644000.0</v>
       </c>
       <c r="S61">
         <v>-644000.0</v>
       </c>
       <c r="T61">
         <v>-644000.0</v>
       </c>
       <c r="U61">
         <v>-644000.0</v>
       </c>
-      <c r="V61"/>
+      <c r="V61">
+        <v>-644000.0</v>
+      </c>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5848,2859 +6030,2956 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
         <v>48272000.0</v>
       </c>
       <c r="C2">
         <v>50150000.0</v>
       </c>
       <c r="D2">
         <v>64309000.0</v>
       </c>
       <c r="E2">
         <v>86298000.0</v>
       </c>
       <c r="F2">
         <v>79614000.0</v>
       </c>
       <c r="G2">
         <v>54163000.0</v>
       </c>
       <c r="H2">
         <v>54778000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
         <v>12462000.0</v>
       </c>
       <c r="C3">
         <v>12291000.0</v>
       </c>
       <c r="D3">
         <v>11624000.0</v>
       </c>
       <c r="E3">
         <v>10682000.0</v>
       </c>
       <c r="F3">
         <v>9463000.0</v>
       </c>
       <c r="G3">
         <v>15511000.0</v>
       </c>
       <c r="H3">
         <v>8944000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
         <v>-989000.0</v>
       </c>
       <c r="C5">
         <v>23100000.0</v>
       </c>
       <c r="D5">
         <v>99943000.0</v>
       </c>
       <c r="E5">
         <v>102582000.0</v>
       </c>
       <c r="F5">
         <v>-8360000.0</v>
       </c>
       <c r="G5">
         <v>65374000.0</v>
       </c>
       <c r="H5">
         <v>-5186000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
         <v>11473000.0</v>
       </c>
       <c r="C6">
         <v>35391000.0</v>
       </c>
       <c r="D6">
         <v>111567000.0</v>
       </c>
       <c r="E6">
         <v>113264000.0</v>
       </c>
       <c r="F6">
         <v>1103000.0</v>
       </c>
       <c r="G6">
         <v>80885000.0</v>
       </c>
       <c r="H6">
         <v>3758000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
         <v>400680000.0</v>
       </c>
       <c r="C9">
         <v>423851000.0</v>
       </c>
       <c r="D9">
         <v>581413000.0</v>
       </c>
       <c r="E9">
         <v>818351000.0</v>
       </c>
       <c r="F9">
         <v>661527000.0</v>
       </c>
       <c r="G9">
         <v>363979000.0</v>
       </c>
       <c r="H9">
         <v>374781000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
         <v>-30618000.0</v>
       </c>
       <c r="C10">
         <v>-6497000.0</v>
       </c>
       <c r="D10">
         <v>70550000.0</v>
       </c>
       <c r="E10">
         <v>74084000.0</v>
       </c>
       <c r="F10">
         <v>-9276000.0</v>
       </c>
       <c r="G10">
         <v>64337000.0</v>
       </c>
       <c r="H10">
         <v>-5761000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
         <v>2376000.0</v>
       </c>
       <c r="C11">
         <v>6357000.0</v>
       </c>
       <c r="D11">
         <v>21452000.0</v>
       </c>
       <c r="E11">
         <v>12590000.0</v>
       </c>
       <c r="F11">
         <v>-12876000.0</v>
       </c>
       <c r="G11">
         <v>-21711000.0</v>
       </c>
       <c r="H11">
         <v>588000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
         <v>29629000.0</v>
       </c>
       <c r="C12">
         <v>29597000.0</v>
       </c>
       <c r="D12">
         <v>29393000.0</v>
       </c>
       <c r="E12">
         <v>28498000.0</v>
       </c>
       <c r="F12">
         <v>916000.0</v>
       </c>
       <c r="G12">
         <v>1037000.0</v>
       </c>
       <c r="H12">
         <v>575000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>99</v>
+      </c>
+      <c r="B13">
+        <v>17996000.0</v>
+      </c>
       <c r="C13">
         <v>22537000.0</v>
       </c>
       <c r="D13">
         <v>19929000.0</v>
       </c>
       <c r="E13">
         <v>28498000.0</v>
       </c>
       <c r="F13">
         <v>916000.0</v>
       </c>
       <c r="G13">
         <v>1037000.0</v>
       </c>
       <c r="H13">
         <v>575000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
         <v>-32994000.0</v>
       </c>
       <c r="C15">
         <v>-12854000.0</v>
       </c>
       <c r="D15">
         <v>49098000.0</v>
       </c>
       <c r="E15">
         <v>61494000.0</v>
       </c>
       <c r="F15">
         <v>3600000.0</v>
       </c>
       <c r="G15">
         <v>86048000.0</v>
       </c>
       <c r="H15">
         <v>-6349000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>102</v>
+      </c>
+      <c r="B16">
+        <v>-32994000.0</v>
+      </c>
       <c r="C16">
         <v>-12854000.0</v>
       </c>
       <c r="D16">
         <v>49098000.0</v>
       </c>
       <c r="E16">
         <v>61494000.0</v>
       </c>
       <c r="F16">
         <v>1952000.0</v>
       </c>
       <c r="G16">
         <v>63017000.0</v>
       </c>
       <c r="H16">
         <v>-10071000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>103</v>
+      </c>
+      <c r="B17">
+        <v>-32994000.0</v>
+      </c>
       <c r="C17">
         <v>-12854000.0</v>
       </c>
       <c r="D17">
         <v>62878000.0</v>
       </c>
       <c r="E17">
         <v>61494000.0</v>
       </c>
       <c r="F17">
         <v>3600000.0</v>
       </c>
       <c r="G17">
         <v>86048000.0</v>
       </c>
       <c r="H17">
         <v>-6349000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>104</v>
+      </c>
+      <c r="B18">
+        <v>-11633000.0</v>
+      </c>
       <c r="C18">
         <v>-7060000.0</v>
       </c>
       <c r="D18">
         <v>-29379000.0</v>
       </c>
       <c r="E18">
         <v>-28498000.0</v>
       </c>
       <c r="F18">
         <v>-916000.0</v>
       </c>
       <c r="G18">
         <v>-1037000.0</v>
       </c>
       <c r="H18">
         <v>-575000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>32000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
         <v>-19358000.0</v>
       </c>
       <c r="C21">
         <v>1262000.0</v>
       </c>
       <c r="D21">
         <v>79437000.0</v>
       </c>
       <c r="E21">
         <v>97228000.0</v>
       </c>
       <c r="F21">
         <v>-8392000.0</v>
       </c>
       <c r="G21">
         <v>64432000.0</v>
       </c>
       <c r="H21">
         <v>-6318000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
         <v>468310000.0</v>
       </c>
       <c r="C23">
         <v>472739000.0</v>
       </c>
       <c r="D23">
         <v>566285000.0</v>
       </c>
       <c r="E23">
         <v>807421000.0</v>
       </c>
       <c r="F23">
         <v>749533000.0</v>
       </c>
       <c r="G23">
         <v>353710000.0</v>
       </c>
       <c r="H23">
         <v>435877000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>1480000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>111</v>
+      </c>
+      <c r="B25">
+        <v>12462000.0</v>
+      </c>
       <c r="C25">
         <v>12291000.0</v>
       </c>
       <c r="D25">
         <v>11152000.0</v>
       </c>
       <c r="E25">
         <v>10682000.0</v>
       </c>
       <c r="F25">
         <v>9463000.0</v>
       </c>
       <c r="G25">
         <v>9949000.0</v>
       </c>
       <c r="H25">
         <v>8944000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26">
         <v>124565000.0</v>
       </c>
       <c r="C26">
         <v>134831000.0</v>
       </c>
       <c r="D26">
         <v>141801000.0</v>
       </c>
       <c r="E26">
         <v>127737000.0</v>
       </c>
       <c r="F26">
         <v>110470000.0</v>
       </c>
       <c r="G26">
         <v>69408000.0</v>
       </c>
       <c r="H26">
         <v>65410000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27">
         <v>227908000.0</v>
       </c>
       <c r="C27">
         <v>215808000.0</v>
       </c>
       <c r="D27">
         <v>265253000.0</v>
       </c>
       <c r="E27">
         <v>484429000.0</v>
       </c>
       <c r="F27">
         <v>410665000.0</v>
       </c>
       <c r="G27">
         <v>191141000.0</v>
       </c>
       <c r="H27">
         <v>276197000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
         <v>67565000.0</v>
       </c>
       <c r="C28">
         <v>71950000.0</v>
       </c>
       <c r="D28">
         <v>94922000.0</v>
       </c>
       <c r="E28">
         <v>108957000.0</v>
       </c>
       <c r="F28">
         <v>148784000.0</v>
       </c>
       <c r="G28">
         <v>38998000.0</v>
       </c>
       <c r="H28">
         <v>39492000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>115</v>
+      </c>
+      <c r="B29">
+        <v>2376000.0</v>
+      </c>
       <c r="C29">
         <v>6357000.0</v>
       </c>
       <c r="D29">
         <v>22082000.0</v>
       </c>
       <c r="E29">
         <v>12590000.0</v>
       </c>
       <c r="F29">
         <v>-12876000.0</v>
       </c>
       <c r="G29">
         <v>-21711000.0</v>
       </c>
       <c r="H29">
         <v>588000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
         <v>420038000.0</v>
       </c>
       <c r="C30">
         <v>422589000.0</v>
       </c>
       <c r="D30">
         <v>501976000.0</v>
       </c>
       <c r="E30">
         <v>721123000.0</v>
       </c>
       <c r="F30">
         <v>669919000.0</v>
       </c>
       <c r="G30">
         <v>299547000.0</v>
       </c>
       <c r="H30">
         <v>381099000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
         <v>-11260000.0</v>
       </c>
       <c r="C31">
         <v>-7759000.0</v>
       </c>
       <c r="D31">
         <v>-8887000.0</v>
       </c>
       <c r="E31">
         <v>-23144000.0</v>
       </c>
       <c r="F31">
         <v>-884000.0</v>
       </c>
       <c r="G31">
         <v>-95000.0</v>
       </c>
       <c r="H31">
         <v>557000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
         <v>448952000.0</v>
       </c>
       <c r="C32">
         <v>474001000.0</v>
       </c>
       <c r="D32">
         <v>645722000.0</v>
       </c>
       <c r="E32">
         <v>904649000.0</v>
       </c>
       <c r="F32">
         <v>741141000.0</v>
       </c>
       <c r="G32">
         <v>418142000.0</v>
       </c>
       <c r="H32">
         <v>429559000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>11974000.0</v>
+      </c>
+      <c r="C2">
         <v>12139000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12515000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11963000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11655000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11504000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12382000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12943000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13321000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13478000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14533000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15676000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>20622000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>21096000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>21839000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>21757000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>21606000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>19776000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>22277000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>21600000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15961000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>14902000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12949000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11840000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>14472000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>89</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>2877000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3216000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3393000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2976000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3205000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3139000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2837000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3110000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3165000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2619000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3109000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2731000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2693000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2867000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2637000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2464000.0</v>
       </c>
       <c r="S3">
         <v>2464000.0</v>
       </c>
       <c r="T3">
+        <v>2464000.0</v>
+      </c>
+      <c r="U3">
         <v>2233000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2302000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2605000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2303000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2607000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2434000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>91</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>52340000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-908000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1709000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6314000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1024000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3081000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>15022000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3973000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>19062000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>37361000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>27538000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>15982000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>33458000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>29792000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>25133000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>14199000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>25472000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>17814000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-68498000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>16852000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>30683000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>23472000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>21855000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-10636000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-1548000.0</v>
+      </c>
+      <c r="C6">
         <v>55217000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2308000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1684000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3338000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4229000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6220000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>17859000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>7083000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>22227000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>39980000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>30647000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>18713000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>36151000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>32659000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>27770000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>16684000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>27936000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>20278000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-66265000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>19154000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>33288000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>25775000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>24462000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-8202000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>95573000.0</v>
+      </c>
+      <c r="C9">
         <v>99534000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>102467000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>100269000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>98410000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>99516000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>104702000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>110715000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>108918000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>122444000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>141097000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>154745000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>163127000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>189382000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>205129000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>218186000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>205654000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>200361000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>190395000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>161360000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>109411000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>99442000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>89902000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>75815000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>98820000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-5574000.0</v>
+      </c>
+      <c r="C10">
         <v>512000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-8314000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-9110000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-13706000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-6381000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-4394000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7661000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3383000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11707000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>30010000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>20192000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8641000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>26117000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>22431000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>17622000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>7914000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>25252000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>17593000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-68764000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>16643000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>30471000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>23293000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>21488000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-10915000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>-836000.0</v>
+      </c>
+      <c r="C11">
         <v>1347000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1508000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>396000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-875000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4412000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1824000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>647000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3122000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>6076000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>5934000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5812000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3630000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6706000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1875000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4512000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-503000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4263000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-4467000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-15917000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3245000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-22230000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>187000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>165000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>167000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>-7446000.0</v>
+      </c>
+      <c r="C12">
         <v>51828000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7406000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7401000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7392000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7405000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7475000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7361000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7356000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7355000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7351000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7346000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7341000.0</v>
       </c>
       <c r="N12">
         <v>7341000.0</v>
       </c>
       <c r="O12">
+        <v>7341000.0</v>
+      </c>
+      <c r="P12">
         <v>7361000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7511000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6285000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>220000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>221000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>266000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>209000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>212000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>179000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>367000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>279000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>7430000.0</v>
+      </c>
+      <c r="D13">
         <v>7406000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7401000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7392000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7405000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>7475000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>7351000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>7346000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7341000.0</v>
       </c>
       <c r="N13">
         <v>7341000.0</v>
       </c>
       <c r="O13">
+        <v>7341000.0</v>
+      </c>
+      <c r="P13">
         <v>7361000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>7511000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>6285000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>220000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>221000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>266000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>209000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>212000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>179000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>367000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>279000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-4738000.0</v>
+      </c>
+      <c r="C15">
         <v>-835000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-9822000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-9506000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-12831000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-10793000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-2570000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7014000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-6505000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>5631000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>24076000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>14380000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>5011000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>19411000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>20556000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>13110000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8417000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>20989000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>22060000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-52847000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>13398000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>52701000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>23106000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>21323000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-11082000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>-835000.0</v>
+      </c>
+      <c r="D16">
         <v>-9822000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-9506000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-12831000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-10793000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-2570000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>24076000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>14380000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5011000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>19411000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>20556000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>13110000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8417000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>22299520.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>22060000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-53330000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>12401000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>39647000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>17002000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>15622000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-9235000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>103</v>
+      </c>
+      <c r="B17">
+        <v>-4738000.0</v>
+      </c>
       <c r="C17">
+        <v>-835000.0</v>
+      </c>
+      <c r="D17">
         <v>-9822000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-9506000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-12831000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-10793000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-2570000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>7014000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-6505000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>5631000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>24076000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>14380000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>5011000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>19411000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>20556000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>13110000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>8417000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>20989000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>22060000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-52847000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>13398000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>52701000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>23106000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>21323000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-11082000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>104</v>
+      </c>
+      <c r="B18">
+        <v>-7446000.0</v>
+      </c>
       <c r="C18">
+        <v>10566000.0</v>
+      </c>
+      <c r="D18">
         <v>-7406000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7401000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7392000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>15132000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7475000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7361000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7356000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>12574000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-7351000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-7346000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7341000.0</v>
       </c>
       <c r="N18">
         <v>-7341000.0</v>
       </c>
       <c r="O18">
+        <v>-7341000.0</v>
+      </c>
+      <c r="P18">
         <v>-7361000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-7511000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-6285000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-220000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-221000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-266000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-209000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-212000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-179000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-367000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-279000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>5014000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>5022000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>321000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>36000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-25000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>-154000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-181000.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-1548000.0</v>
+      </c>
+      <c r="C21">
         <v>4000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-5027000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-6662000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-11669000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4016000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3239000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>9423000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-906000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>13287000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>32666000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>22524000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>10960000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>28436000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>29471000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>25097000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>14224000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>25491000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>17968000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-68317000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>16466000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>30464000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>23094000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>21648000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-10774000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>109095000.0</v>
+      </c>
+      <c r="C23">
         <v>107673000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>120009000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>118894000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>121734000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>115036000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>120323000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>114235000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>123145000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>122635000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>122964000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>147897000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>172789000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>182042000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>197497000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>214846000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>213036000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>194646000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>194704000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>251277000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>108906000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>83880000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>79757000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>66007000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>124066000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>483000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>111</v>
+      </c>
+      <c r="B25">
+        <v>2878000.0</v>
+      </c>
       <c r="C25">
+        <v>2877000.0</v>
+      </c>
+      <c r="D25">
         <v>3216000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3393000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2976000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3205000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3139000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2837000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3110000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3165000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2619000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3109000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2731000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2693000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2867000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2637000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2464000.0</v>
       </c>
       <c r="S25">
         <v>2464000.0</v>
       </c>
       <c r="T25">
+        <v>2464000.0</v>
+      </c>
+      <c r="U25">
         <v>2233000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2302000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2605000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2303000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2607000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2434000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>26081000.0</v>
+      </c>
+      <c r="C26">
         <v>28350000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>30854000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>32095000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>33266000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>31740000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>33705000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>33310000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>36076000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>32754000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>32136000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>38617000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>38294000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>34160000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>33008000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>30925000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>29644000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>28391000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>27155000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>37909000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>17015000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>17013000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>16863000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>16306000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>19226000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27">
+        <v>55009000.0</v>
+      </c>
+      <c r="C27">
         <v>51423000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>59952000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>58065000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>58468000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>54723000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>54928000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>51464000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>54693000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>58649000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>52580000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>72171000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>88352000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>97634000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>109684000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>134202000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>137590000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>120840000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>112178000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>114171000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>63476000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>42479000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>41713000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>28069000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>78880000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>16031000.0</v>
+      </c>
+      <c r="C28">
         <v>15761000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16688000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16771000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18345000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17069000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>19308000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>16518000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>19055000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>17754000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>23715000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>21433000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>25521000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>29152000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>32966000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>27962000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>24196000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>25639000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>33094000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>77597000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>12454000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9486000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>8232000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9792000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11488000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>115</v>
+      </c>
+      <c r="B29">
+        <v>-836000.0</v>
+      </c>
       <c r="C29">
+        <v>1347000.0</v>
+      </c>
+      <c r="D29">
         <v>1508000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>396000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-875000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4412000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1824000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>647000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3122000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6076000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5934000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5812000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3630000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6706000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1875000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4512000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-503000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4263000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-4467000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-15917000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3245000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-22230000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>187000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>165000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>167000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>97121000.0</v>
+      </c>
+      <c r="C30">
         <v>95534000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>107494000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>106931000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>110079000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>103532000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>107941000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>101292000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>109824000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>109157000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>108431000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>132221000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>152167000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>160946000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>175658000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>193089000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>191430000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>174870000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>172427000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>229677000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>92945000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>68978000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>66808000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>54167000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>109594000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>-4026000.0</v>
+      </c>
+      <c r="C31">
         <v>-3488000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-3287000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2448000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2037000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2365000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1155000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1762000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2477000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1580000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-2656000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-2332000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2319000.0</v>
       </c>
       <c r="N31">
         <v>-2319000.0</v>
       </c>
       <c r="O31">
+        <v>-2319000.0</v>
+      </c>
+      <c r="P31">
         <v>-7040000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-7475000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6310000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-239000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-375000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-447000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>177000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>7000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>199000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-160000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-141000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>107547000.0</v>
+      </c>
+      <c r="C32">
         <v>111673000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>114982000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>112232000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>110065000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>111020000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>117084000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>123658000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>122239000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>135922000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>155630000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>170421000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>183749000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>210478000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>226968000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>239943000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>227260000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>220137000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>212672000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>182960000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>125372000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>114344000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>102851000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>87655000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>113292000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8727,2681 +9006,2754 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
         <v>218432000.0</v>
       </c>
       <c r="C2">
         <v>283043000.0</v>
       </c>
       <c r="D2">
         <v>227380000.0</v>
       </c>
       <c r="E2">
         <v>254621000.0</v>
       </c>
       <c r="F2">
         <v>114539000.0</v>
       </c>
       <c r="G2">
         <v>35529000.0</v>
       </c>
       <c r="H2">
         <v>47083000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>1078000</v>
       </c>
       <c r="C3">
         <v>922000</v>
       </c>
       <c r="D3">
         <v>918000</v>
       </c>
       <c r="E3">
         <v>10544000</v>
       </c>
       <c r="F3">
         <v>13336000</v>
       </c>
       <c r="G3">
         <v>7373000</v>
       </c>
       <c r="H3">
         <v>10364000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>140082000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>2565000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
         <v>-30404000.0</v>
       </c>
       <c r="C6">
         <v>-64611000.0</v>
       </c>
       <c r="D6">
         <v>55663000.0</v>
       </c>
       <c r="E6">
         <v>-27241000.0</v>
       </c>
       <c r="F6">
         <v>140082000.0</v>
       </c>
       <c r="G6">
         <v>79010000.0</v>
       </c>
       <c r="H6">
         <v>-11554000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
         <v>-14153000.0</v>
       </c>
       <c r="C7">
         <v>281000.0</v>
       </c>
       <c r="D7">
         <v>-20544000.0</v>
       </c>
       <c r="E7">
         <v>-28859000.0</v>
       </c>
       <c r="F7">
         <v>31378000.0</v>
       </c>
       <c r="G7">
         <v>54000.0</v>
       </c>
       <c r="H7">
         <v>-18350000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-22417000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
         <v>-3352000.0</v>
       </c>
       <c r="C9">
         <v>3686000.0</v>
       </c>
       <c r="D9">
         <v>14438000.0</v>
       </c>
       <c r="E9">
         <v>-6668000.0</v>
       </c>
       <c r="F9">
         <v>-22417000.0</v>
       </c>
       <c r="G9">
         <v>1321000.0</v>
       </c>
       <c r="H9">
         <v>-9851000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>35644000.0</v>
       </c>
       <c r="G10">
         <v>-4851000.0</v>
       </c>
       <c r="H10">
         <v>-3730000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-7250000.0</v>
       </c>
       <c r="F11">
         <v>56617000.0</v>
       </c>
       <c r="G11">
         <v>1769000.0</v>
       </c>
       <c r="H11">
         <v>-861000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>85491000.0</v>
       </c>
       <c r="F12">
         <v>94138000.0</v>
       </c>
       <c r="G12">
         <v>-8038000.0</v>
       </c>
       <c r="H12">
         <v>13620000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-14941000.0</v>
       </c>
       <c r="F13">
         <v>34432000.0</v>
       </c>
       <c r="G13">
         <v>-3036000.0</v>
       </c>
       <c r="H13">
         <v>-7638000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
         <v>12462000.0</v>
       </c>
       <c r="C14">
         <v>12291000.0</v>
       </c>
       <c r="D14">
         <v>11624000.0</v>
       </c>
       <c r="E14">
         <v>10682000.0</v>
       </c>
       <c r="F14">
         <v>9463000.0</v>
       </c>
       <c r="G14">
         <v>9949000.0</v>
       </c>
       <c r="H14">
         <v>8944000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>2370000.0</v>
       </c>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
         <v>188028000.0</v>
       </c>
       <c r="C16">
         <v>218432000.0</v>
       </c>
       <c r="D16">
         <v>283043000.0</v>
       </c>
       <c r="E16">
         <v>227380000.0</v>
       </c>
       <c r="F16">
         <v>254621000.0</v>
       </c>
       <c r="G16">
         <v>114539000.0</v>
       </c>
       <c r="H16">
         <v>35529000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
         <v>9880000.0</v>
       </c>
       <c r="C18">
         <v>44813000.0</v>
       </c>
       <c r="D18">
         <v>102273999.0</v>
       </c>
       <c r="E18">
         <v>118264000.0</v>
       </c>
       <c r="F18">
         <v>130800000.0</v>
       </c>
       <c r="G18">
         <v>80640000.0</v>
       </c>
       <c r="H18">
         <v>-12499000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>136</v>
+      </c>
+      <c r="B19">
+        <v>72566000.0</v>
+      </c>
       <c r="C19">
         <v>-61983000.0</v>
       </c>
       <c r="D19">
         <v>-66464000.0</v>
       </c>
       <c r="E19">
         <v>-351134000.0</v>
       </c>
       <c r="F19">
         <v>-13336000.0</v>
       </c>
       <c r="G19">
         <v>-7373000.0</v>
       </c>
       <c r="H19">
         <v>-10364000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>540622000.0</v>
       </c>
       <c r="F21">
         <v>-1270000.0</v>
       </c>
       <c r="G21">
         <v>15000000.0</v>
       </c>
       <c r="H21">
         <v>15000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
         <v>-32994000.0</v>
       </c>
       <c r="C22">
         <v>-12854000.0</v>
       </c>
       <c r="D22">
         <v>49098000.0</v>
       </c>
       <c r="E22">
         <v>61494000.0</v>
       </c>
       <c r="F22">
         <v>3600000.0</v>
       </c>
       <c r="G22">
         <v>86048000.0</v>
       </c>
       <c r="H22">
         <v>-6349000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
         <v>-8855000.0</v>
       </c>
       <c r="C23">
         <v>-8017000.0</v>
       </c>
       <c r="D23">
         <v>-6700000.0</v>
       </c>
       <c r="E23">
         <v>-15659000.0</v>
       </c>
       <c r="F23">
         <v>12032000.0</v>
       </c>
       <c r="G23">
         <v>2370000.0</v>
       </c>
       <c r="H23">
         <v>945000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24">
         <v>-6397000.0</v>
       </c>
       <c r="C24">
         <v>-8609000.0</v>
       </c>
       <c r="D24">
         <v>-9744000.0</v>
       </c>
       <c r="E24">
         <v>-7852000.0</v>
       </c>
       <c r="F24">
         <v>-7253000.0</v>
       </c>
       <c r="G24">
         <v>-6018000.0</v>
       </c>
       <c r="H24">
         <v>-7845000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
         <v>-160000.0</v>
       </c>
       <c r="C25">
         <v>-2850000.0</v>
       </c>
       <c r="D25">
         <v>-2824000.0</v>
       </c>
       <c r="E25">
         <v>9159000.0</v>
       </c>
       <c r="F25">
         <v>7383000.0</v>
       </c>
       <c r="G25">
         <v>9121000.0</v>
       </c>
       <c r="H25">
         <v>6935000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
         <v>-102105000.0</v>
       </c>
       <c r="C26">
         <v>-40346000.0</v>
       </c>
       <c r="D26">
         <v>-147565000.0</v>
       </c>
       <c r="E26">
         <v>-339256000.0</v>
       </c>
       <c r="F26">
         <v>-2750000.0</v>
       </c>
       <c r="G26">
         <v>-19000000.0</v>
       </c>
       <c r="H26">
         <v>945000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
         <v>47646000.0</v>
       </c>
       <c r="C27">
         <v>64398000.0</v>
       </c>
       <c r="D27">
         <v>84235000.0</v>
       </c>
       <c r="E27">
         <v>76956000.0</v>
       </c>
       <c r="F27">
         <v>107258000.0</v>
       </c>
       <c r="G27">
         <v>5752000.0</v>
       </c>
       <c r="H27">
         <v>6740000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>-106453000.0</v>
       </c>
       <c r="C28">
         <v>-48363000.0</v>
       </c>
       <c r="D28">
         <v>-154265000.0</v>
       </c>
       <c r="E28">
         <v>195085000.0</v>
       </c>
       <c r="F28">
         <v>9282000.0</v>
       </c>
       <c r="G28">
         <v>-1630000.0</v>
       </c>
       <c r="H28">
         <v>945000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
         <v>10958000.0</v>
       </c>
       <c r="C29">
         <v>45735000.0</v>
       </c>
       <c r="D29">
         <v>103192000.0</v>
       </c>
       <c r="E29">
         <v>128808000.0</v>
       </c>
       <c r="F29">
         <v>144136000.0</v>
       </c>
       <c r="G29">
         <v>88013000.0</v>
       </c>
       <c r="H29">
         <v>-2135000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>65091000.0</v>
       </c>
       <c r="C30">
         <v>-61983000.0</v>
       </c>
       <c r="D30">
         <v>106736000.0</v>
       </c>
       <c r="E30">
         <v>-351134000.0</v>
       </c>
       <c r="F30">
         <v>-13336000.0</v>
       </c>
       <c r="G30">
         <v>-7373000.0</v>
       </c>
       <c r="H30">
         <v>-10364000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>188028000.0</v>
+      </c>
+      <c r="C2">
         <v>211809000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>203456000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>221077000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>218432000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>225614000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>271688000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>282500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>283043000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>243339000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>238663000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>214526000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>227380000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>482978000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>699923000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>745393000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>254621000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>204881000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>153342000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>135065000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>114539000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>102287000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>56198000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>55264000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>35529000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>140000</v>
+      </c>
+      <c r="C3">
         <v>2721000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1407000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2312000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2914000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1867000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2131000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2537000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2996000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2322000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2670000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2188000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3482000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1984000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>560000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>678000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3516000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>399000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2948000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3298000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3255000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1324000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1363000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1816000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2870000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>24137000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-12854000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-216945000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-45470000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>490772000.0</v>
       </c>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-2410000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2032000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-663000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3489000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3031000.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>62948000.0</v>
+      </c>
+      <c r="C6">
         <v>-23781000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>8353000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-17621000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2645000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-7182000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-46074000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-10812000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-543000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>39704000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4676000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>24137000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-12854000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-255598000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-216945000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-45470000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>490772000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>49740000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>51539000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>18277000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>20526000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>12252000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>46089000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>934000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>19735000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-9584000.0</v>
+      </c>
+      <c r="C7">
         <v>-4830000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-8293000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8863000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-9893000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>19700000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>13867000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-15429000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1562000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2409000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-7849000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2468000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-17572000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>148000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-18406000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>4684000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-15285000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>6104000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>8321000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>16593000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>360000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-3883000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>18141000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-14660000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>456000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>2987000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>7247000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>3383000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-788000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-10781000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>1442000.0</v>
+      </c>
+      <c r="C9">
         <v>-1014000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>492000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1177000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1653000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>649000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3204000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1717000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1550000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>5502000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1298000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2987000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7247000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1518000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3383000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-788000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-10781000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1345000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-7807000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-10806000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-5149000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-233000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-5514000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>7450000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-382000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-3623000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-967000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4590000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>14926000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>14139000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3260000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3319000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>774000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>12540000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-17490000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-675000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-5563000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2962000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-25820000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2953000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-20112000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>10110000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-6231000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-9621000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2517000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>24399000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2068000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>10062000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-5070000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2249000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>10454000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>14835000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>18189000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>22208000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>23220000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>19084000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17512000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>24740000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>19152000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>49539000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6094000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>2904000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4783000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4009000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-988000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4750000.0</v>
       </c>
       <c r="M13">
         <v>4750000.0</v>
       </c>
       <c r="N13">
+        <v>4750000.0</v>
+      </c>
+      <c r="O13">
         <v>-4323000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-9262000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2500000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-3856000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>14380000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>13611000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3441000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>13593000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-17040000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-1411000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>2878000.0</v>
+      </c>
+      <c r="C14">
         <v>2877000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3216000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3393000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2976000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3205000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3139000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2837000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3110000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3165000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2619000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3109000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2731000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2693000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3881000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3786000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2485000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3738000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2464000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3551000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2302000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2605000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2303000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2607000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2434000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>5293000.0</v>
       </c>
-      <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>250976000.0</v>
+      </c>
+      <c r="C16">
         <v>188028000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>211809000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>203456000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>221077000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>218432000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>225614000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>271688000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>282500000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>283043000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>243339000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>238663000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>214526000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>227380000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>482978000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>699923000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>745393000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>254621000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>204881000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>153342000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>135065000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>114539000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>102287000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>56198000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>55264000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-3625000.0</v>
+      </c>
+      <c r="C18">
         <v>4992000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1204000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>12860000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12828000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>10625000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>7215000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>19327000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-963000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>32117000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>26630000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>30895000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2888000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>42476000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>28691000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>39986000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>10917000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>52692000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>49112000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>12263000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>18899000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>30365000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>45091000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>12237000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-7053000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>136</v>
+      </c>
+      <c r="B19">
+        <v>78934000.0</v>
+      </c>
       <c r="C19">
+        <v>-20306000.0</v>
+      </c>
+      <c r="D19">
         <v>18382000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>29437000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>39054000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-14905000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-31717000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-21100000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>5739000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>17345000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>4812000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-84646000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-117122000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-155855000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-186719000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-797000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-3516000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2173000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-2948000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4960000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-3255000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1324000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1363000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1816000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2870000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>9378000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
-[...1 lines deleted...]
-      </c>
+      <c r="Q21"/>
       <c r="R21">
         <v>540622000.0</v>
       </c>
       <c r="S21">
         <v>540622000.0</v>
       </c>
       <c r="T21">
         <v>540622000.0</v>
       </c>
-      <c r="U21"/>
+      <c r="U21">
+        <v>540622000.0</v>
+      </c>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-11500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>26500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-4738000.0</v>
+      </c>
+      <c r="C22">
         <v>-835000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-9822000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-9506000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-12831000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-10793000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2570000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>7014000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-6505000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5631000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>24076000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>14380000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5011000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>19411000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>20556000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>13110000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8417000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>20821000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>22060000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-53330000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>13398000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>52701000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>23106000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>21323000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-11082000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-1066000.0</v>
+      </c>
+      <c r="C23">
         <v>-2048000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2628000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1899000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>980000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2058000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1076000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2941000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1942000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3668000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1167000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-3362000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1497000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-3625000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-5168000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-3665000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1582000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-5239000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2427000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>9976000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2077000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>887000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>998000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-36303000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>288000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24">
+        <v>-2063000.0</v>
+      </c>
+      <c r="C24">
         <v>-1374000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1033000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1371000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2619000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1418000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-7191000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-2380000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2870000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>17454000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2313000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-2150000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-3068000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-7852000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-190406000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-119000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-2530000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1774000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-1693000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1662000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-2124000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-976000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1227000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1175000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-2640000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>464000.0</v>
+      </c>
+      <c r="C25">
         <v>-305000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>570000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-239000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-186000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-867000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-19404000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-974000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1024000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1133000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-107000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-820000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-764000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>807000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>20411000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>19081000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3681000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>19102000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2011000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>65341000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1717000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1985000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1648000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3437000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2051000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>-9533000.0</v>
+      </c>
+      <c r="C26">
         <v>-8000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-10012000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-56618000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-27475000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-2711000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-22627000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-8635000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-6373000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-8412000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-28269000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-52144000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-58740000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-140578000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-53451000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-82878000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-62349000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>15791000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-450000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-2300000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-450000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-19000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1483000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>0.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>288000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>8370000.0</v>
+      </c>
+      <c r="C27">
         <v>9347000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>11060000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>12612000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>14627000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>15200000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>15033000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>15589000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>18576000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>25930000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>19095000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>17639000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>21571000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>19478000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>19324000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>17660000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>20494000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>19633000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>22033000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>64366000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1226000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1192000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1256000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1346000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1958000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>-10298000.0</v>
+      </c>
+      <c r="C28">
         <v>-9712000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-12640000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-57606000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-26495000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4769000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-23703000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-11576000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-8315000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-12080000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-29436000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-55506000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-57243000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-144203000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-55230000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-85337000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>479855000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1178000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2427000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7676000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1627000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-18113000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>998000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-11303000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>26788000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-3485000.0</v>
+      </c>
+      <c r="C29">
         <v>7713000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2611000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10548000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-9914000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12492000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9346000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>21864000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2033000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>34439000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>29300000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>33083000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6370000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>44460000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>29251000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>40664000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>14433000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>53091000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>52060000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>15561000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>22154000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>31689000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>46454000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>14053000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-4183000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>76731000.0</v>
+      </c>
+      <c r="C30">
         <v>-21782000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>18382000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>29437000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>39054000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-14905000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-31717000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-21100000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5739000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>17345000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4812000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>46560000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>38019000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-155855000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-190966000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-797000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-3516000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2173000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2948000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4960000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-3255000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1324000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1363000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1816000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2870000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>