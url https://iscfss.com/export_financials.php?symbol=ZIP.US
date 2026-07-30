--- v1 (2026-06-04)
+++ v2 (2026-07-30)
@@ -941,51 +941,51 @@
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
         <v>32000.0</v>
       </c>
       <c r="C5">
         <v>56000.0</v>
       </c>
       <c r="D5">
         <v>13000.0</v>
       </c>
       <c r="E5">
         <v>-373000.0</v>
       </c>
       <c r="F5">
-        <v>-398619000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
@@ -2498,78 +2498,78 @@
       <c r="D5">
         <v>68000.0</v>
       </c>
       <c r="E5">
         <v>9000.0</v>
       </c>
       <c r="F5">
         <v>-16000.0</v>
       </c>
       <c r="G5">
         <v>56000.0</v>
       </c>
       <c r="H5">
         <v>170000.0</v>
       </c>
       <c r="I5">
         <v>-51000.0</v>
       </c>
       <c r="J5">
         <v>-67000.0</v>
       </c>
       <c r="K5">
         <v>13000.0</v>
       </c>
       <c r="L5">
-        <v>-127000.0</v>
+        <v>-126999.0</v>
       </c>
       <c r="M5">
         <v>-276000.0</v>
       </c>
       <c r="N5">
-        <v>-212000.0</v>
+        <v>-211999.0</v>
       </c>
       <c r="O5">
         <v>-373000.0</v>
       </c>
       <c r="P5">
         <v>-146000.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
-        <v>-352169000.0</v>
+        <v>0.0</v>
       </c>
       <c r="U5">
-        <v>-290741000.0</v>
+        <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5">
         <v>-122311000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
@@ -4796,57 +4796,57 @@
       <c r="D42">
         <v>-644000.0</v>
       </c>
       <c r="E42">
         <v>-644000.0</v>
       </c>
       <c r="F42">
         <v>19905000.0</v>
       </c>
       <c r="G42">
         <v>31758000.0</v>
       </c>
       <c r="H42">
         <v>21012000.0</v>
       </c>
       <c r="I42">
         <v>29503000.0</v>
       </c>
       <c r="J42">
         <v>24752000.0</v>
       </c>
       <c r="K42">
         <v>13882000.0</v>
       </c>
       <c r="L42">
-        <v>-644000.0</v>
+        <v>-644001.0</v>
       </c>
       <c r="M42">
         <v>-644000.0</v>
       </c>
       <c r="N42">
-        <v>-644000.0</v>
+        <v>-644001.0</v>
       </c>
       <c r="O42">
         <v>35282000.0</v>
       </c>
       <c r="P42">
         <v>159108000.0</v>
       </c>
       <c r="Q42">
         <v>195836000.0</v>
       </c>
       <c r="R42">
         <v>262983000.0</v>
       </c>
       <c r="S42">
         <v>302751000.0</v>
       </c>
       <c r="T42">
         <v>284801000.0</v>
       </c>
       <c r="U42">
         <v>259734000.0</v>
       </c>
       <c r="V42">
         <v>234565000.0</v>
       </c>
@@ -6947,51 +6947,53 @@
         <v>22277000.0</v>
       </c>
       <c r="U2">
         <v>21600000.0</v>
       </c>
       <c r="V2">
         <v>15961000.0</v>
       </c>
       <c r="W2">
         <v>14902000.0</v>
       </c>
       <c r="X2">
         <v>12949000.0</v>
       </c>
       <c r="Y2">
         <v>11840000.0</v>
       </c>
       <c r="Z2">
         <v>14472000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>89</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>2878000.0</v>
+      </c>
       <c r="C3">
         <v>2877000.0</v>
       </c>
       <c r="D3">
         <v>3216000.0</v>
       </c>
       <c r="E3">
         <v>3393000.0</v>
       </c>
       <c r="F3">
         <v>2976000.0</v>
       </c>
       <c r="G3">
         <v>3205000.0</v>
       </c>
       <c r="H3">
         <v>3139000.0</v>
       </c>
       <c r="I3">
         <v>2837000.0</v>
       </c>
       <c r="J3">
         <v>3110000.0</v>
       </c>
       <c r="K3">
@@ -7055,51 +7057,53 @@
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>1872000.0</v>
+      </c>
       <c r="C5">
         <v>52340000.0</v>
       </c>
       <c r="D5">
         <v>-908000.0</v>
       </c>
       <c r="E5">
         <v>-1709000.0</v>
       </c>
       <c r="F5">
         <v>-6314000.0</v>
       </c>
       <c r="G5">
         <v>1024000.0</v>
       </c>
       <c r="H5">
         <v>3081000.0</v>
       </c>
       <c r="I5">
         <v>15022000.0</v>
       </c>
       <c r="J5">
         <v>3973000.0</v>
       </c>
       <c r="K5">
@@ -7134,51 +7138,51 @@
       </c>
       <c r="U5">
         <v>-68498000.0</v>
       </c>
       <c r="V5">
         <v>16852000.0</v>
       </c>
       <c r="W5">
         <v>30683000.0</v>
       </c>
       <c r="X5">
         <v>23472000.0</v>
       </c>
       <c r="Y5">
         <v>21855000.0</v>
       </c>
       <c r="Z5">
         <v>-10636000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-1548000.0</v>
+        <v>4750000.0</v>
       </c>
       <c r="C6">
         <v>55217000.0</v>
       </c>
       <c r="D6">
         <v>2308000.0</v>
       </c>
       <c r="E6">
         <v>1684000.0</v>
       </c>
       <c r="F6">
         <v>-3338000.0</v>
       </c>
       <c r="G6">
         <v>4229000.0</v>
       </c>
       <c r="H6">
         <v>6220000.0</v>
       </c>
       <c r="I6">
         <v>17859000.0</v>
       </c>
       <c r="J6">
         <v>7083000.0</v>
       </c>
@@ -11200,51 +11204,51 @@
       <c r="H24">
         <v>-7191000.0</v>
       </c>
       <c r="I24">
         <v>-2380000.0</v>
       </c>
       <c r="J24">
         <v>-2870000.0</v>
       </c>
       <c r="K24">
         <v>17454000.0</v>
       </c>
       <c r="L24">
         <v>-2313000.0</v>
       </c>
       <c r="M24">
         <v>-2150000.0</v>
       </c>
       <c r="N24">
         <v>-3068000.0</v>
       </c>
       <c r="O24">
         <v>-7852000.0</v>
       </c>
       <c r="P24">
-        <v>-190406000.0</v>
+        <v>-3687000.0</v>
       </c>
       <c r="Q24">
         <v>-119000.0</v>
       </c>
       <c r="R24">
         <v>-2530000.0</v>
       </c>
       <c r="S24">
         <v>-1774000.0</v>
       </c>
       <c r="T24">
         <v>-1693000.0</v>
       </c>
       <c r="U24">
         <v>-1662000.0</v>
       </c>
       <c r="V24">
         <v>-2124000.0</v>
       </c>
       <c r="W24">
         <v>-976000.0</v>
       </c>
       <c r="X24">
         <v>-1227000.0</v>
       </c>