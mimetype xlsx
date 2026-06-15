--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
@@ -836,11233 +839,11828 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>256020989.0</v>
+      </c>
+      <c r="C2">
         <v>248605000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>261099000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>220789000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>177801000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>150257000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>190397000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>228966000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>-213061281.0</v>
+      </c>
+      <c r="C5">
         <v>-126007000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-133678000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-125323000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-244486000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-295772000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-180708250.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-249578000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>731589000.0</v>
+      </c>
+      <c r="C7">
         <v>661685000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>593725000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>443507000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>438052000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>407687000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>508153000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>548328000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
         <v>9154000.0</v>
       </c>
       <c r="C8">
         <v>9154000.0</v>
       </c>
       <c r="D8">
-        <v>5939000.0</v>
+        <v>9154000.0</v>
       </c>
       <c r="E8">
         <v>5939000.0</v>
       </c>
       <c r="F8">
-        <v>4300000.0</v>
+        <v>5939000.0</v>
       </c>
       <c r="G8">
         <v>4300000.0</v>
       </c>
       <c r="H8">
         <v>4300000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8">
+        <v>4300000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9">
         <v>782587000.0</v>
       </c>
       <c r="C9">
         <v>782587000.0</v>
       </c>
       <c r="D9">
-        <v>721187000.0</v>
+        <v>782587000.0</v>
       </c>
       <c r="E9">
         <v>721187000.0</v>
       </c>
-      <c r="F9"/>
+      <c r="F9">
+        <v>721187000.0</v>
+      </c>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>220027315.0</v>
+      </c>
+      <c r="C10">
         <v>219130000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>296279000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>254321000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>459791000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>317291000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>210626000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>218331000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>295677104.0</v>
+      </c>
+      <c r="C12">
         <v>296129000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>387030000.0</v>
       </c>
-      <c r="D12">
-[...1 lines deleted...]
-      </c>
       <c r="E12">
+        <v>572991000.0</v>
+      </c>
+      <c r="F12">
         <v>800171000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>667454000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>595060000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>763211000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
-        <v>9154000.0</v>
+        <v>9150103.0</v>
       </c>
       <c r="C13">
         <v>9154000.0</v>
       </c>
       <c r="D13">
-        <v>5939000.0</v>
+        <v>9154000.0</v>
       </c>
       <c r="E13">
         <v>5939000.0</v>
       </c>
       <c r="F13">
+        <v>5939000.0</v>
+      </c>
+      <c r="G13">
         <v>4300000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1075000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4300000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>261471986.0</v>
+      </c>
+      <c r="C14">
         <v>254239096.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>252363769.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>240647513.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>203499933.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>222429330.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242343659.0</v>
       </c>
       <c r="H14">
         <v>242343659.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14">
+        <v>242343659.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16">
+        <v>7953612.0</v>
+      </c>
+      <c r="C16">
         <v>69273000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>834464.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>57797000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>48827000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>39709000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>36825000.0</v>
       </c>
-      <c r="H16">
-[...3 lines deleted...]
-    <row r="17" spans="1:8">
+      <c r="I16">
+        <v>36937000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20">
+        <v>247128775.0</v>
+      </c>
+      <c r="C20">
         <v>275630000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>256270000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>239709000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>227230000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>208881000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>226062000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>213721000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:8">
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21">
+        <v>306721401.0</v>
+      </c>
+      <c r="C21">
         <v>338733000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>316004000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>216199000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>197990000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>178966000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>193920000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>190050000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>506687259.0</v>
+      </c>
+      <c r="C22">
         <v>521015000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>522589000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>410851000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>338475000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>321471000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>78647750.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>314355000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>2833501533.0</v>
+      </c>
+      <c r="C23">
         <v>2833973000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2767011000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2426727000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2457724000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2415054000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2639397000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2793992000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24">
+        <v>162123000.0</v>
+      </c>
+      <c r="C24">
         <v>196401000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>113285000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>184880000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>471646000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>563009000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>518550000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>619952000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25">
+        <v>752775000.0</v>
+      </c>
+      <c r="C25">
         <v>715129000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>584368000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>516930000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>803055000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>877854000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>924187000.0</v>
       </c>
-      <c r="H25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26">
+        <v>61442000.0</v>
+      </c>
+      <c r="C26">
         <v>59591000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>51548000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>53420000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>54103000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>69425000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>81875000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>120628000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>757334536.0</v>
+      </c>
+      <c r="C28">
         <v>816122000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>700068000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>660241000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>607199000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>759434000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>939633000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1092800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>1277200000.0</v>
+      </c>
+      <c r="C29">
         <v>1289687000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1242916000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1150004000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1230148000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1270802000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1313351000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1454080000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>260376135.0</v>
+      </c>
+      <c r="C30">
         <v>281565000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>240457000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>177213000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>160360000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>138829000.0</v>
       </c>
-      <c r="G30">
-[...1 lines deleted...]
-      </c>
       <c r="H30">
+        <v>178222000.0</v>
+      </c>
+      <c r="I30">
         <v>161708000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>175990000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>213917000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>268790000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>287506000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>439821000.0</v>
+      </c>
+      <c r="C32">
         <v>353277000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>275513000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>418673000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>682215000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>703702000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>639247000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>726315000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:8">
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>1643795094.0</v>
+      </c>
+      <c r="C33">
         <v>1627811000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1479375000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1141070000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1073193000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1175898000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1392772000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1419144000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>41</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
         <v>110000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>9779000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>27000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>7976000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>3778000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>3603000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>207754000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:8">
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>984815678.0</v>
+      </c>
+      <c r="C35">
         <v>998201000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>853992000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>827422000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1111104000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1234566000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1302265000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1419972000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:8">
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B36">
+        <v>43</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36">
         <v>1585000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>160773301.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>5468000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>3716000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>50952000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>96324000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>54717000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:8">
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38">
+        <v>201308000.0</v>
+      </c>
+      <c r="C38">
         <v>205930000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>-1219699.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>155399000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>143582000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>150232000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>187918000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>122882000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>126965939.0</v>
+      </c>
+      <c r="C39">
         <v>107453000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>137560000.0</v>
       </c>
-      <c r="D39">
-[...1 lines deleted...]
-      </c>
       <c r="E39">
+        <v>124602000.0</v>
+      </c>
+      <c r="F39">
         <v>85525000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>111402000.0</v>
       </c>
-      <c r="G39">
-[...1 lines deleted...]
-      </c>
       <c r="H39">
-        <v>101361000.0</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:8">
+        <v>394695250.0</v>
+      </c>
+      <c r="I39">
+        <v>135574000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>261190789.0</v>
+      </c>
+      <c r="C40">
         <v>151267000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>296199929.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>149665000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>154371000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>93262000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>91990000.0</v>
       </c>
-      <c r="H40">
-[...3 lines deleted...]
-    <row r="41" spans="1:8">
+      <c r="I40">
+        <v>102901000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>308049000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>353118000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>374806000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>356947000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:8">
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>495173162.0</v>
+      </c>
+      <c r="C42">
         <v>364242000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>323832000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>270013000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>341165000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-76624000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-335697000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-4.0</v>
       </c>
     </row>
-    <row r="43" spans="1:8">
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>1999723000.0</v>
+      </c>
+      <c r="C45">
         <v>1824632000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1574267000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1326707000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1280798000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1397003000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1457813000.0</v>
       </c>
-      <c r="H45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:8">
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>863317411.0</v>
+      </c>
+      <c r="C46">
         <v>786243000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>694131819.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>501647000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>481944000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>595773000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>734980000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>771863000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47">
+        <v>863685000.0</v>
+      </c>
+      <c r="C47">
         <v>786243000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>693560000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>501647000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>481944000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>595773000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>734980000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>771863000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>739310211.0</v>
+      </c>
+      <c r="C48">
         <v>668731000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>640986000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>528320000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>498592000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>893236000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>944489000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>936555000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50">
+        <v>84066000.0</v>
+      </c>
+      <c r="C50">
         <v>177166000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>289337000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>286175000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>157292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106029000.0</v>
       </c>
       <c r="G50">
         <v>106029000.0</v>
       </c>
       <c r="H50">
+        <v>106029000.0</v>
+      </c>
+      <c r="I50">
         <v>142851000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:8">
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>977361851.0</v>
+      </c>
+      <c r="C51">
         <v>1035252000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>996347000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>914562000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1066990000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1076725000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1150259000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1311131000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:8">
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>224907237.0</v>
+      </c>
+      <c r="C52">
         <v>320123000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>411979000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>397632000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>263935000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>198871000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>222800000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>248106000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:8">
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>75649788.0</v>
+      </c>
+      <c r="C53">
         <v>76999000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>90751000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>318670000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>340380000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>350163000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>384434000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>544880000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:8">
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>2833501533.0</v>
+      </c>
+      <c r="C55">
         <v>2833973000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2767011000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2426727000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2457724000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2415054000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2639397000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2793992000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>1189706438.0</v>
+      </c>
+      <c r="C56">
         <v>1206162000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1287636000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1285657000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1384531000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1239156000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1246625000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1374848000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>750072629.0</v>
+      </c>
+      <c r="C57">
         <v>852885000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1012123000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>866984000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>702316000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>535454000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>607378000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>648533000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>1734888308.0</v>
+      </c>
+      <c r="C58">
         <v>1851086000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1866115000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1694406000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1813420000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1770020000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1909643000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2068505000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>1030572195.0</v>
+      </c>
+      <c r="C60">
         <v>916120000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>840294000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>678949000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>601210000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>601764000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>688772000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>691277000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="D1" t="s">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>2</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>3</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>3</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>4</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>4</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>5</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>5</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>6</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>6</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>7</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
-        <v>7</v>
+        <v>87</v>
       </c>
       <c r="AA1" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="AB1" t="s">
         <v>88</v>
       </c>
       <c r="AC1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>326106148.0</v>
+      </c>
+      <c r="C2">
         <v>273359000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>248605000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>281819000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261099000.0</v>
       </c>
       <c r="F2">
         <v>261099000.0</v>
       </c>
       <c r="G2">
         <v>261099000.0</v>
       </c>
       <c r="H2">
+        <v>261099000.0</v>
+      </c>
+      <c r="I2">
         <v>296965000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220789000.0</v>
       </c>
       <c r="J2">
         <v>220789000.0</v>
       </c>
       <c r="K2">
         <v>220789000.0</v>
       </c>
       <c r="L2">
-        <v>228626000.0</v>
+        <v>220789000.0</v>
       </c>
       <c r="M2">
         <v>228626000.0</v>
       </c>
       <c r="N2">
         <v>177801000.0</v>
       </c>
       <c r="O2">
         <v>177801000.0</v>
       </c>
       <c r="P2">
-        <v>190795000.0</v>
+        <v>177801000.0</v>
       </c>
       <c r="Q2">
         <v>190795000.0</v>
       </c>
       <c r="R2">
-        <v>150257000.0</v>
+        <v>190795000.0</v>
       </c>
       <c r="S2">
         <v>150257000.0</v>
       </c>
       <c r="T2">
-        <v>37564250.0</v>
+        <v>150257000.0</v>
       </c>
       <c r="U2">
         <v>37564250.0</v>
       </c>
       <c r="V2">
-        <v>47599250.0</v>
+        <v>37564250.0</v>
       </c>
       <c r="W2">
-        <v>47599250.0</v>
+        <v>190397000.0</v>
       </c>
       <c r="X2">
         <v>47599250.0</v>
       </c>
       <c r="Y2">
         <v>47599250.0</v>
       </c>
       <c r="Z2">
-        <v>57241500.0</v>
+        <v>47599250.0</v>
       </c>
       <c r="AA2">
-        <v>57241500.0</v>
+        <v>228966000.0</v>
       </c>
       <c r="AB2">
         <v>57241500.0</v>
       </c>
       <c r="AC2">
         <v>57241500.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2">
+        <v>57241500.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>-213061281.0</v>
+      </c>
+      <c r="C5">
         <v>-204229999.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-126007000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-161626000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-133678000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>-155811000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>212604000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-125323000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>144690000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-150601000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>135570000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-135301000.0</v>
       </c>
       <c r="N5">
         <v>96679000.0</v>
       </c>
       <c r="O5">
+        <v>96679000.0</v>
+      </c>
+      <c r="P5">
         <v>-170368000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-270384000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-197182000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-295772000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-220008000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-200307500.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>688772000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-180708250.0</v>
       </c>
       <c r="W5">
         <v>-180708250.0</v>
       </c>
       <c r="X5">
         <v>-180708250.0</v>
       </c>
       <c r="Y5">
         <v>-180708250.0</v>
       </c>
       <c r="Z5">
-        <v>-150374000.0</v>
+        <v>-180708250.0</v>
       </c>
       <c r="AA5">
         <v>-150374000.0</v>
       </c>
       <c r="AB5">
         <v>-150374000.0</v>
       </c>
       <c r="AC5">
         <v>-150374000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5">
+        <v>-150374000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>731589000.0</v>
+      </c>
+      <c r="C7">
         <v>686322000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>661685000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>631097000.0</v>
       </c>
-      <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>593725000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>585313000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>443507000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>445487000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>438052000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>378377000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>407687000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>15</v>
+      </c>
+      <c r="B8">
+        <v>9154000.0</v>
+      </c>
       <c r="C8">
         <v>9154000.0</v>
       </c>
       <c r="D8">
         <v>9154000.0</v>
       </c>
-      <c r="E8"/>
-      <c r="F8">
+      <c r="E8">
         <v>9154000.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8">
+      <c r="F8"/>
+      <c r="G8">
+        <v>9154000.0</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8">
         <v>6054000.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="J8"/>
+      <c r="K8">
         <v>5939000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>5939000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>5939000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>4300000.0</v>
       </c>
-      <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>16</v>
+      </c>
+      <c r="B9">
+        <v>782587000.0</v>
+      </c>
       <c r="C9">
         <v>782587000.0</v>
       </c>
       <c r="D9">
         <v>782587000.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9">
+      <c r="E9">
         <v>782587000.0</v>
       </c>
-      <c r="G9"/>
+      <c r="F9"/>
+      <c r="G9">
+        <v>782587000.0</v>
+      </c>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>721187000.0</v>
       </c>
-      <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>721187000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>721187000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>220027315.0</v>
+      </c>
+      <c r="C10">
         <v>159896000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>219130000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>225316000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>296279000.0</v>
       </c>
       <c r="F10">
         <v>296279000.0</v>
       </c>
       <c r="G10">
         <v>296279000.0</v>
       </c>
       <c r="H10">
+        <v>296279000.0</v>
+      </c>
+      <c r="I10">
         <v>255040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>254321000.0</v>
       </c>
       <c r="J10">
         <v>254321000.0</v>
       </c>
       <c r="K10">
         <v>254321000.0</v>
       </c>
       <c r="L10">
-        <v>346883000.0</v>
+        <v>254321000.0</v>
       </c>
       <c r="M10">
         <v>346883000.0</v>
       </c>
       <c r="N10">
         <v>459791000.0</v>
       </c>
       <c r="O10">
+        <v>459791000.0</v>
+      </c>
+      <c r="P10">
         <v>197699.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>285937000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>72890.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317291000.0</v>
       </c>
       <c r="S10">
         <v>317291000.0</v>
       </c>
       <c r="T10">
+        <v>317291000.0</v>
+      </c>
+      <c r="U10">
         <v>79322750.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-645531000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52656500.0</v>
       </c>
       <c r="W10">
         <v>52656500.0</v>
       </c>
       <c r="X10">
         <v>52656500.0</v>
       </c>
       <c r="Y10">
         <v>52656500.0</v>
       </c>
       <c r="Z10">
-        <v>54582750.0</v>
+        <v>52656500.0</v>
       </c>
       <c r="AA10">
         <v>54582750.0</v>
       </c>
       <c r="AB10">
         <v>54582750.0</v>
       </c>
       <c r="AC10">
         <v>54582750.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10">
+        <v>54582750.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>295677104.0</v>
+      </c>
+      <c r="C12">
         <v>231225000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>296129000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>324506000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>387030000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>387196000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>386338000.0</v>
       </c>
-      <c r="H12">
-[...1 lines deleted...]
-      </c>
       <c r="I12">
-        <v>572991000.0</v>
+        <v>360909319.0</v>
       </c>
       <c r="J12">
         <v>572991000.0</v>
       </c>
       <c r="K12">
+        <v>572991000.0</v>
+      </c>
+      <c r="L12">
         <v>580295000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>671378000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>668651000.0</v>
       </c>
       <c r="N12">
         <v>800171000.0</v>
       </c>
       <c r="O12">
+        <v>800171000.0</v>
+      </c>
+      <c r="P12">
         <v>197699.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>618852000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>72890.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>667454000.0</v>
       </c>
       <c r="S12">
         <v>667454000.0</v>
       </c>
       <c r="T12">
+        <v>667454000.0</v>
+      </c>
+      <c r="U12">
         <v>157735750.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>645531000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148765000.0</v>
       </c>
       <c r="W12">
         <v>148765000.0</v>
       </c>
       <c r="X12">
         <v>148765000.0</v>
       </c>
       <c r="Y12">
         <v>148765000.0</v>
       </c>
       <c r="Z12">
-        <v>190802750.0</v>
+        <v>148765000.0</v>
       </c>
       <c r="AA12">
         <v>190802750.0</v>
       </c>
       <c r="AB12">
         <v>190802750.0</v>
       </c>
       <c r="AC12">
         <v>190802750.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12">
+        <v>190802750.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
-        <v>9154000.0</v>
+        <v>9150103.0</v>
       </c>
       <c r="C13">
         <v>9154000.0</v>
       </c>
       <c r="D13">
         <v>9154000.0</v>
       </c>
       <c r="E13">
         <v>9154000.0</v>
       </c>
       <c r="F13">
         <v>9154000.0</v>
       </c>
       <c r="G13">
         <v>9154000.0</v>
       </c>
       <c r="H13">
+        <v>9154000.0</v>
+      </c>
+      <c r="I13">
         <v>6054000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5939000.0</v>
       </c>
       <c r="J13">
         <v>5939000.0</v>
       </c>
       <c r="K13">
         <v>5939000.0</v>
       </c>
       <c r="L13">
         <v>5939000.0</v>
       </c>
       <c r="M13">
         <v>5939000.0</v>
       </c>
       <c r="N13">
         <v>5939000.0</v>
       </c>
       <c r="O13">
+        <v>5939000.0</v>
+      </c>
+      <c r="P13">
         <v>868.76</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4300000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1157.15</v>
-      </c>
-[...1 lines deleted...]
-        <v>4300000.0</v>
       </c>
       <c r="S13">
         <v>4300000.0</v>
       </c>
       <c r="T13">
-        <v>1075000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="U13">
         <v>1075000.0</v>
       </c>
       <c r="V13">
         <v>1075000.0</v>
       </c>
       <c r="W13">
         <v>1075000.0</v>
       </c>
       <c r="X13">
         <v>1075000.0</v>
       </c>
       <c r="Y13">
         <v>1075000.0</v>
       </c>
       <c r="Z13">
         <v>1075000.0</v>
       </c>
       <c r="AA13">
         <v>1075000.0</v>
       </c>
       <c r="AB13">
         <v>1075000.0</v>
       </c>
       <c r="AC13">
         <v>1075000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13">
+        <v>1075000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>266280360.0</v>
+      </c>
+      <c r="C14">
         <v>255528012.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>255279000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>253198913.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>258414296.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>250310260.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>258414296.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>246313241.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>242364585.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>203499933.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>242364585.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>238930441.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>205419000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>205419316.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>50312500.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>202515000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>50312500.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>222429330.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>398947214.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>222429330.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4030986.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242343659.0</v>
       </c>
       <c r="W14">
         <v>242343659.0</v>
       </c>
       <c r="X14">
         <v>242343659.0</v>
       </c>
       <c r="Y14">
         <v>242343659.0</v>
       </c>
       <c r="Z14">
         <v>242343659.0</v>
       </c>
       <c r="AA14">
         <v>242343659.0</v>
       </c>
       <c r="AB14">
         <v>242343659.0</v>
       </c>
       <c r="AC14">
         <v>242343659.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14">
+        <v>242343659.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>23</v>
+      </c>
+      <c r="B16">
+        <v>7953612.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>69273000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>133554000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>834464.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>62386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57797000.0</v>
       </c>
       <c r="J16">
         <v>57797000.0</v>
       </c>
-      <c r="K16"/>
+      <c r="K16">
+        <v>57797000.0</v>
+      </c>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>48827000.0</v>
       </c>
       <c r="O16">
+        <v>48827000.0</v>
+      </c>
+      <c r="P16">
         <v>12206750.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>34338000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>12206750.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>39709000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9927250.0</v>
       </c>
       <c r="T16">
         <v>9927250.0</v>
       </c>
       <c r="U16">
         <v>9927250.0</v>
       </c>
       <c r="V16">
-        <v>9206250.0</v>
+        <v>9927250.0</v>
       </c>
       <c r="W16">
         <v>9206250.0</v>
       </c>
       <c r="X16">
         <v>9206250.0</v>
       </c>
       <c r="Y16">
         <v>9206250.0</v>
       </c>
       <c r="Z16">
-        <v>36937000.0</v>
+        <v>9206250.0</v>
       </c>
       <c r="AA16">
         <v>36937000.0</v>
       </c>
       <c r="AB16">
         <v>36937000.0</v>
       </c>
       <c r="AC16">
         <v>36937000.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16">
+        <v>36937000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20">
+        <v>247128775.0</v>
+      </c>
+      <c r="C20">
         <v>249612000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>275630000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>270328000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>256270000.0</v>
       </c>
       <c r="F20">
         <v>256270000.0</v>
       </c>
       <c r="G20">
         <v>256270000.0</v>
       </c>
       <c r="H20">
+        <v>256270000.0</v>
+      </c>
+      <c r="I20">
         <v>235770000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>239709000.0</v>
       </c>
       <c r="J20">
         <v>239709000.0</v>
       </c>
       <c r="K20">
         <v>239709000.0</v>
       </c>
-      <c r="L20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L20">
+        <v>239709000.0</v>
+      </c>
+      <c r="M20"/>
       <c r="N20">
         <v>227230000.0</v>
       </c>
       <c r="O20">
         <v>227230000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="P20">
+        <v>227230000.0</v>
+      </c>
+      <c r="Q20"/>
+      <c r="R20">
         <v>56807500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>208881000.0</v>
       </c>
       <c r="S20">
         <v>208881000.0</v>
       </c>
       <c r="T20">
-        <v>52220250.0</v>
+        <v>208881000.0</v>
       </c>
       <c r="U20">
         <v>52220250.0</v>
       </c>
       <c r="V20">
-        <v>56515500.0</v>
+        <v>52220250.0</v>
       </c>
       <c r="W20">
         <v>56515500.0</v>
       </c>
       <c r="X20">
         <v>56515500.0</v>
       </c>
       <c r="Y20">
         <v>56515500.0</v>
       </c>
       <c r="Z20">
-        <v>53430250.0</v>
+        <v>56515500.0</v>
       </c>
       <c r="AA20">
         <v>53430250.0</v>
       </c>
       <c r="AB20">
         <v>53430250.0</v>
       </c>
       <c r="AC20">
         <v>53430250.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20">
+        <v>53430250.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21">
+        <v>306721401.0</v>
+      </c>
+      <c r="C21">
         <v>302572000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>338733000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>324608000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>316004000.0</v>
       </c>
       <c r="F21">
         <v>316004000.0</v>
       </c>
       <c r="G21">
         <v>316004000.0</v>
       </c>
       <c r="H21">
+        <v>316004000.0</v>
+      </c>
+      <c r="I21">
         <v>308126000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216199000.0</v>
       </c>
       <c r="J21">
         <v>216199000.0</v>
       </c>
       <c r="K21">
         <v>216199000.0</v>
       </c>
       <c r="L21">
-        <v>463460000.0</v>
+        <v>216199000.0</v>
       </c>
       <c r="M21">
         <v>463460000.0</v>
       </c>
       <c r="N21">
         <v>197990000.0</v>
       </c>
       <c r="O21">
         <v>197990000.0</v>
       </c>
       <c r="P21">
-        <v>400303000.0</v>
+        <v>197990000.0</v>
       </c>
       <c r="Q21">
         <v>400303000.0</v>
       </c>
       <c r="R21">
-        <v>178966000.0</v>
+        <v>400303000.0</v>
       </c>
       <c r="S21">
         <v>178966000.0</v>
       </c>
       <c r="T21">
-        <v>44741500.0</v>
+        <v>178966000.0</v>
       </c>
       <c r="U21">
         <v>44741500.0</v>
       </c>
       <c r="V21">
-        <v>48480000.0</v>
+        <v>44741500.0</v>
       </c>
       <c r="W21">
         <v>48480000.0</v>
       </c>
       <c r="X21">
         <v>48480000.0</v>
       </c>
       <c r="Y21">
         <v>48480000.0</v>
       </c>
       <c r="Z21">
-        <v>47512500.0</v>
+        <v>48480000.0</v>
       </c>
       <c r="AA21">
         <v>47512500.0</v>
       </c>
       <c r="AB21">
         <v>47512500.0</v>
       </c>
       <c r="AC21">
         <v>47512500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21">
+        <v>47512500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>506687259.0</v>
+      </c>
+      <c r="C22">
         <v>505681000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>521015000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>540791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>522589000.0</v>
       </c>
       <c r="F22">
         <v>522589000.0</v>
       </c>
       <c r="G22">
         <v>522589000.0</v>
       </c>
       <c r="H22">
+        <v>522589000.0</v>
+      </c>
+      <c r="I22">
         <v>545176000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>410851000.0</v>
       </c>
       <c r="J22">
         <v>410851000.0</v>
       </c>
       <c r="K22">
         <v>410851000.0</v>
       </c>
       <c r="L22">
-        <v>390986000.0</v>
+        <v>410851000.0</v>
       </c>
       <c r="M22">
         <v>390986000.0</v>
       </c>
       <c r="N22">
         <v>338475000.0</v>
       </c>
       <c r="O22">
         <v>338475000.0</v>
       </c>
       <c r="P22">
-        <v>335141000.0</v>
+        <v>338475000.0</v>
       </c>
       <c r="Q22">
         <v>335141000.0</v>
       </c>
       <c r="R22">
-        <v>321471000.0</v>
+        <v>335141000.0</v>
       </c>
       <c r="S22">
         <v>321471000.0</v>
       </c>
       <c r="T22">
-        <v>80367750.0</v>
+        <v>321471000.0</v>
       </c>
       <c r="U22">
         <v>80367750.0</v>
       </c>
       <c r="V22">
-        <v>78647750.0</v>
+        <v>80367750.0</v>
       </c>
       <c r="W22">
         <v>78647750.0</v>
       </c>
       <c r="X22">
         <v>78647750.0</v>
       </c>
       <c r="Y22">
         <v>78647750.0</v>
       </c>
       <c r="Z22">
-        <v>78588750.0</v>
+        <v>78647750.0</v>
       </c>
       <c r="AA22">
         <v>78588750.0</v>
       </c>
       <c r="AB22">
         <v>78588750.0</v>
       </c>
       <c r="AC22">
         <v>78588750.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22">
+        <v>78588750.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>2833501533.0</v>
+      </c>
+      <c r="C23">
         <v>2727238000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2833973000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2781299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2767011000.0</v>
       </c>
       <c r="F23">
         <v>2767011000.0</v>
       </c>
       <c r="G23">
         <v>2767011000.0</v>
       </c>
       <c r="H23">
+        <v>2767011000.0</v>
+      </c>
+      <c r="I23">
         <v>2673512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2426727000.0</v>
       </c>
       <c r="J23">
         <v>2426727000.0</v>
       </c>
       <c r="K23">
         <v>2426727000.0</v>
       </c>
       <c r="L23">
-        <v>2472179000.0</v>
+        <v>2426727000.0</v>
       </c>
       <c r="M23">
         <v>2472179000.0</v>
       </c>
       <c r="N23">
         <v>2457724000.0</v>
       </c>
       <c r="O23">
+        <v>2457724000.0</v>
+      </c>
+      <c r="P23">
         <v>348517713.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2468504000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>343558007.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2415054000.0</v>
       </c>
       <c r="S23">
         <v>2415054000.0</v>
       </c>
       <c r="T23">
+        <v>2415054000.0</v>
+      </c>
+      <c r="U23">
         <v>603763500.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>729754000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>659849250.0</v>
       </c>
       <c r="W23">
         <v>659849250.0</v>
       </c>
       <c r="X23">
         <v>659849250.0</v>
       </c>
       <c r="Y23">
         <v>659849250.0</v>
       </c>
       <c r="Z23">
-        <v>698498000.0</v>
+        <v>659849250.0</v>
       </c>
       <c r="AA23">
         <v>698498000.0</v>
       </c>
       <c r="AB23">
         <v>698498000.0</v>
       </c>
       <c r="AC23">
         <v>698498000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23">
+        <v>698498000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24">
+        <v>162123000.0</v>
+      </c>
+      <c r="C24">
         <v>174418000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>196401000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>218132000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>113285000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>112747000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>184880000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>306178000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>471646000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>537569000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>563009000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25">
+        <v>752775000.0</v>
+      </c>
+      <c r="C25">
         <v>729243000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>715129000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>715675000.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>584368000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>576299000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25">
         <v>516930000.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>647402000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>803055000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>853274000.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26">
+        <v>61442000.0</v>
+      </c>
+      <c r="C26">
         <v>59604000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>59591000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>55187000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>51548000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>50357000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>53420000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>58483000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>54103000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>62511000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>69425000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>757334536.0</v>
+      </c>
+      <c r="C28">
         <v>875079000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>816122000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>794617000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>700068000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>106343000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>578323000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>726097000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>660241000.0</v>
       </c>
       <c r="J28">
         <v>660241000.0</v>
       </c>
       <c r="K28">
+        <v>660241000.0</v>
+      </c>
+      <c r="L28">
         <v>551146000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>651252000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>568507000.0</v>
       </c>
       <c r="N28">
         <v>607199000.0</v>
       </c>
       <c r="O28">
+        <v>607199000.0</v>
+      </c>
+      <c r="P28">
         <v>974287301.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>812251000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1049870110.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>759434000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>683378000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>189858500.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>914712250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230526500.0</v>
       </c>
       <c r="W28">
         <v>230526500.0</v>
       </c>
       <c r="X28">
         <v>230526500.0</v>
       </c>
       <c r="Y28">
         <v>230526500.0</v>
       </c>
       <c r="Z28">
-        <v>273200000.0</v>
+        <v>230526500.0</v>
       </c>
       <c r="AA28">
-        <v>273200000.0</v>
+        <v>1256548250.0</v>
       </c>
       <c r="AB28">
         <v>273200000.0</v>
       </c>
       <c r="AC28">
         <v>273200000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28">
+        <v>273200000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>1277200000.0</v>
+      </c>
+      <c r="C29">
         <v>1234003000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1289687000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1238773000.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>1242916000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>1157777000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>1150004000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>1185059000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>1230148000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>1379202000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>1270802000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>260376135.0</v>
+      </c>
+      <c r="C30">
         <v>243531000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>281565000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>216670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240457000.0</v>
       </c>
       <c r="F30">
         <v>240457000.0</v>
       </c>
       <c r="G30">
         <v>240457000.0</v>
       </c>
       <c r="H30">
-        <v>217208000.0</v>
+        <v>240457000.0</v>
       </c>
       <c r="I30">
+        <v>237142000.0</v>
+      </c>
+      <c r="J30">
         <v>177213000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>194787000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>177213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168637000.0</v>
       </c>
       <c r="M30">
         <v>168637000.0</v>
       </c>
       <c r="N30">
         <v>160360000.0</v>
       </c>
       <c r="O30">
         <v>160360000.0</v>
       </c>
       <c r="P30">
-        <v>145434000.0</v>
+        <v>160360000.0</v>
       </c>
       <c r="Q30">
         <v>145434000.0</v>
       </c>
       <c r="R30">
-        <v>138829000.0</v>
+        <v>145434000.0</v>
       </c>
       <c r="S30">
         <v>138829000.0</v>
       </c>
       <c r="T30">
-        <v>38610000.0</v>
+        <v>138829000.0</v>
       </c>
       <c r="U30">
         <v>38610000.0</v>
       </c>
       <c r="V30">
-        <v>46951250.0</v>
+        <v>38610000.0</v>
       </c>
       <c r="W30">
         <v>46951250.0</v>
       </c>
       <c r="X30">
         <v>46951250.0</v>
       </c>
       <c r="Y30">
         <v>46951250.0</v>
       </c>
       <c r="Z30">
-        <v>42116750.0</v>
+        <v>46951250.0</v>
       </c>
       <c r="AA30">
-        <v>42116750.0</v>
+        <v>161708000.0</v>
       </c>
       <c r="AB30">
         <v>42116750.0</v>
       </c>
       <c r="AC30">
         <v>42116750.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30">
+        <v>42116750.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
+      <c r="H31"/>
       <c r="I31">
         <v>218057000.0</v>
       </c>
-      <c r="J31"/>
+      <c r="J31">
+        <v>218057000.0</v>
+      </c>
       <c r="K31"/>
-      <c r="L31">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31">
         <v>168951000.0</v>
       </c>
       <c r="N31">
-        <v>175990000.0</v>
+        <v>168951000.0</v>
       </c>
       <c r="O31">
         <v>175990000.0</v>
       </c>
       <c r="P31">
-        <v>259088000.0</v>
+        <v>175990000.0</v>
       </c>
       <c r="Q31">
         <v>259088000.0</v>
       </c>
-      <c r="R31"/>
+      <c r="R31">
+        <v>259088000.0</v>
+      </c>
       <c r="S31"/>
       <c r="T31"/>
-      <c r="U31">
+      <c r="U31"/>
+      <c r="V31">
         <v>268790000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>439821000.0</v>
+      </c>
+      <c r="C32">
         <v>335539000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>353277000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>357123000.0</v>
       </c>
-      <c r="E32"/>
-      <c r="F32">
+      <c r="F32"/>
+      <c r="G32">
         <v>275513000.0</v>
       </c>
-      <c r="G32"/>
-      <c r="H32">
+      <c r="H32"/>
+      <c r="I32">
         <v>240821000.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32">
+      <c r="J32"/>
+      <c r="K32">
         <v>418673000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>506590000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>682215000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>860856000.0</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32">
         <v>703702000.0</v>
       </c>
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>1643795094.0</v>
+      </c>
+      <c r="C33">
         <v>1589948000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1627811000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1552647000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1479375000.0</v>
       </c>
       <c r="F33">
         <v>1479375000.0</v>
       </c>
       <c r="G33">
         <v>1479375000.0</v>
       </c>
       <c r="H33">
+        <v>1479375000.0</v>
+      </c>
+      <c r="I33">
         <v>1410771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1141070000.0</v>
       </c>
       <c r="J33">
         <v>1141070000.0</v>
       </c>
       <c r="K33">
         <v>1141070000.0</v>
       </c>
       <c r="L33">
-        <v>1129848000.0</v>
+        <v>1141070000.0</v>
       </c>
       <c r="M33">
         <v>1129848000.0</v>
       </c>
       <c r="N33">
         <v>1073193000.0</v>
       </c>
       <c r="O33">
+        <v>1073193000.0</v>
+      </c>
+      <c r="P33">
         <v>347606697.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>972293000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>342470907.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1175898000.0</v>
       </c>
       <c r="S33">
         <v>1175898000.0</v>
       </c>
       <c r="T33">
+        <v>1175898000.0</v>
+      </c>
+      <c r="U33">
         <v>293974500.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>-645531000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>348193000.0</v>
       </c>
       <c r="W33">
         <v>348193000.0</v>
       </c>
       <c r="X33">
         <v>348193000.0</v>
       </c>
       <c r="Y33">
         <v>348193000.0</v>
       </c>
       <c r="Z33">
-        <v>354786000.0</v>
+        <v>348193000.0</v>
       </c>
       <c r="AA33">
         <v>354786000.0</v>
       </c>
       <c r="AB33">
         <v>354786000.0</v>
       </c>
       <c r="AC33">
         <v>354786000.0</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33">
+        <v>354786000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>41</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
         <v>118560000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>110000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>4758000.0</v>
       </c>
-      <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>9779000.0</v>
       </c>
-      <c r="G34"/>
-      <c r="H34">
+      <c r="H34"/>
+      <c r="I34">
         <v>392000.0</v>
       </c>
-      <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>27000.0</v>
       </c>
-      <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>35000.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>7976000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>3379000.0</v>
       </c>
-      <c r="Q34"/>
-      <c r="R34">
+      <c r="R34"/>
+      <c r="S34">
         <v>3778000.0</v>
       </c>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>984815678.0</v>
+      </c>
+      <c r="C35">
         <v>973052000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>998201000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>995565000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>853992000.0</v>
       </c>
       <c r="F35">
         <v>853992000.0</v>
       </c>
       <c r="G35">
         <v>853992000.0</v>
       </c>
       <c r="H35">
+        <v>853992000.0</v>
+      </c>
+      <c r="I35">
         <v>836673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>827422000.0</v>
       </c>
       <c r="J35">
         <v>827422000.0</v>
       </c>
       <c r="K35">
         <v>827422000.0</v>
       </c>
       <c r="L35">
-        <v>957063000.0</v>
+        <v>827422000.0</v>
       </c>
       <c r="M35">
         <v>957063000.0</v>
       </c>
       <c r="N35">
         <v>1111104000.0</v>
       </c>
       <c r="O35">
+        <v>1111104000.0</v>
+      </c>
+      <c r="P35">
         <v>382167068.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1129469000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>338414606.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1234566000.0</v>
       </c>
       <c r="S35">
         <v>1234566000.0</v>
       </c>
       <c r="T35">
-        <v>308641500.0</v>
+        <v>1234566000.0</v>
       </c>
       <c r="U35">
         <v>308641500.0</v>
       </c>
       <c r="V35">
-        <v>325566250.0</v>
+        <v>308641500.0</v>
       </c>
       <c r="W35">
         <v>325566250.0</v>
       </c>
       <c r="X35">
         <v>325566250.0</v>
       </c>
       <c r="Y35">
         <v>325566250.0</v>
       </c>
       <c r="Z35">
-        <v>354993000.0</v>
+        <v>325566250.0</v>
       </c>
       <c r="AA35">
         <v>354993000.0</v>
       </c>
       <c r="AB35">
         <v>354993000.0</v>
       </c>
       <c r="AC35">
         <v>354993000.0</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35">
+        <v>354993000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36">
         <v>1585000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>165254000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1115000.0</v>
       </c>
-      <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>190355000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>176965000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5468000.0</v>
       </c>
       <c r="J36">
         <v>5468000.0</v>
       </c>
       <c r="K36">
+        <v>5468000.0</v>
+      </c>
+      <c r="L36">
         <v>156909000.0</v>
       </c>
-      <c r="L36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M36"/>
       <c r="N36">
         <v>3716000.0</v>
       </c>
       <c r="O36">
+        <v>3716000.0</v>
+      </c>
+      <c r="P36">
         <v>-934216500.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>400303000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-857723500.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>50952000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>132256750.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>24754250.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-914751250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37601250.0</v>
       </c>
       <c r="W36">
         <v>37601250.0</v>
       </c>
       <c r="X36">
         <v>37601250.0</v>
       </c>
       <c r="Y36">
         <v>37601250.0</v>
       </c>
       <c r="Z36">
-        <v>36359750.0</v>
+        <v>37601250.0</v>
       </c>
       <c r="AA36">
         <v>36359750.0</v>
       </c>
       <c r="AB36">
         <v>36359750.0</v>
       </c>
       <c r="AC36">
         <v>36359750.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36">
+        <v>36359750.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38">
+        <v>164047000.0</v>
+      </c>
+      <c r="C38">
         <v>162451000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>166029000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>165254000.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>160878000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>139351000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>176965000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>124627000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>156909000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154471000.0</v>
       </c>
       <c r="M38">
         <v>154471000.0</v>
       </c>
       <c r="N38">
+        <v>154471000.0</v>
+      </c>
+      <c r="O38">
         <v>143582000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>141325000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>79111000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1.0</v>
       </c>
-      <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
-      <c r="U38">
+      <c r="U38"/>
+      <c r="V38">
         <v>603763500.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>126965939.0</v>
+      </c>
+      <c r="C39">
         <v>156853000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>107453000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>146685000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>137560000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>106370000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>138252000.0</v>
       </c>
-      <c r="H39">
-[...1 lines deleted...]
-      </c>
       <c r="I39">
+        <v>119513681.0</v>
+      </c>
+      <c r="J39">
+        <v>124602000.0</v>
+      </c>
+      <c r="K39">
+        <v>84574000.0</v>
+      </c>
+      <c r="L39">
         <v>117298000.0</v>
       </c>
-      <c r="J39">
-[...7 lines deleted...]
-      </c>
       <c r="M39">
-        <v>114057000.0</v>
+        <v>111330000.0</v>
       </c>
       <c r="N39">
+        <v>85525000.0</v>
+      </c>
+      <c r="O39">
         <v>91661000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>885498301.0</v>
       </c>
-      <c r="P39">
-[...1 lines deleted...]
-      </c>
       <c r="Q39">
+        <v>396783999.0</v>
+      </c>
+      <c r="R39">
         <v>1015563110.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111402000.0</v>
       </c>
       <c r="S39">
         <v>111402000.0</v>
       </c>
       <c r="T39">
+        <v>111402000.0</v>
+      </c>
+      <c r="U39">
         <v>33075500.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>16679500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37292250.0</v>
       </c>
       <c r="W39">
         <v>37292250.0</v>
       </c>
       <c r="X39">
         <v>37292250.0</v>
       </c>
       <c r="Y39">
         <v>37292250.0</v>
       </c>
       <c r="Z39">
-        <v>32203750.0</v>
+        <v>37292250.0</v>
       </c>
       <c r="AA39">
-        <v>32203750.0</v>
+        <v>-87387500.0</v>
       </c>
       <c r="AB39">
         <v>32203750.0</v>
       </c>
       <c r="AC39">
         <v>32203750.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39">
+        <v>32203750.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>191105630.0</v>
+      </c>
+      <c r="C40">
         <v>189072000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>151267000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>243495000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>270237536.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>52486000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>338148000.0</v>
       </c>
-      <c r="H40">
-[...1 lines deleted...]
-      </c>
       <c r="I40">
-        <v>205100000.0</v>
+        <v>210803000.0</v>
       </c>
       <c r="J40">
+        <v>149665000.0</v>
+      </c>
+      <c r="K40">
         <v>190766000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>246201000.0</v>
       </c>
-      <c r="L40">
-[...1 lines deleted...]
-      </c>
       <c r="M40">
-        <v>234899000.0</v>
+        <v>219881000.0</v>
       </c>
       <c r="N40">
+        <v>154371000.0</v>
+      </c>
+      <c r="O40">
         <v>189060000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-466365656.0</v>
       </c>
-      <c r="P40">
-[...1 lines deleted...]
-      </c>
       <c r="Q40">
+        <v>128629000.0</v>
+      </c>
+      <c r="R40">
         <v>176391250.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>93262000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>173134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59864750.0</v>
       </c>
       <c r="U40">
         <v>59864750.0</v>
       </c>
       <c r="V40">
-        <v>68531750.0</v>
+        <v>59864750.0</v>
       </c>
       <c r="W40">
-        <v>68531750.0</v>
+        <v>-270558750.0</v>
       </c>
       <c r="X40">
         <v>68531750.0</v>
       </c>
       <c r="Y40">
         <v>68531750.0</v>
       </c>
       <c r="Z40">
-        <v>32242000.0</v>
+        <v>68531750.0</v>
       </c>
       <c r="AA40">
-        <v>32242000.0</v>
+        <v>-351875750.0</v>
       </c>
       <c r="AB40">
         <v>32242000.0</v>
       </c>
       <c r="AC40">
         <v>32242000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40">
+        <v>32242000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-      <c r="H41">
-[...1 lines deleted...]
-      </c>
+      <c r="H41"/>
       <c r="I41">
         <v>260374000.0</v>
       </c>
-      <c r="J41"/>
+      <c r="J41">
+        <v>260374000.0</v>
+      </c>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41">
         <v>309626000.0</v>
       </c>
       <c r="N41">
+        <v>309626000.0</v>
+      </c>
+      <c r="O41">
         <v>308049000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>300073000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>276195000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>272816000.0</v>
       </c>
-      <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>495173162.0</v>
+      </c>
+      <c r="C42">
         <v>377458000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>364242000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>363517000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>345965000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-1815000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>345965000.0</v>
       </c>
-      <c r="H42">
-[...1 lines deleted...]
-      </c>
       <c r="I42">
+        <v>349040023.0</v>
+      </c>
+      <c r="J42">
         <v>270013000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>678921000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>270013000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-135301000.0</v>
       </c>
       <c r="M42">
         <v>270011000.0</v>
       </c>
       <c r="N42">
+        <v>270011000.0</v>
+      </c>
+      <c r="O42">
         <v>102618000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>806942446.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-197182000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>852318759.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-76624000.0</v>
       </c>
       <c r="S42">
         <v>-76624000.0</v>
       </c>
       <c r="T42">
+        <v>-76624000.0</v>
+      </c>
+      <c r="U42">
         <v>137182000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-183402000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125949500.0</v>
       </c>
       <c r="W42">
         <v>125949500.0</v>
       </c>
       <c r="X42">
         <v>125949500.0</v>
       </c>
       <c r="Y42">
         <v>125949500.0</v>
       </c>
       <c r="Z42">
-        <v>96532000.0</v>
+        <v>125949500.0</v>
       </c>
       <c r="AA42">
         <v>96532000.0</v>
       </c>
       <c r="AB42">
         <v>96532000.0</v>
       </c>
       <c r="AC42">
         <v>96532000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42">
+        <v>96532000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>1999723000.0</v>
+      </c>
+      <c r="C45">
         <v>815709000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1824632000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1239094000.0</v>
       </c>
-      <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>1574267000.0</v>
       </c>
-      <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>1077826000.0</v>
       </c>
-      <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>1326707000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>863317411.0</v>
+      </c>
+      <c r="C46">
         <v>815709000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>786243000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>737270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>693560000.0</v>
       </c>
       <c r="F46">
         <v>693560000.0</v>
       </c>
       <c r="G46">
         <v>693560000.0</v>
       </c>
       <c r="H46">
+        <v>693560000.0</v>
+      </c>
+      <c r="I46">
         <v>677167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>501647000.0</v>
       </c>
       <c r="J46">
         <v>501647000.0</v>
       </c>
       <c r="K46">
         <v>501647000.0</v>
       </c>
       <c r="L46">
-        <v>488727000.0</v>
+        <v>501647000.0</v>
       </c>
       <c r="M46">
         <v>488727000.0</v>
       </c>
       <c r="N46">
         <v>481944000.0</v>
       </c>
       <c r="O46">
         <v>481944000.0</v>
       </c>
       <c r="P46">
-        <v>430368000.0</v>
+        <v>481944000.0</v>
       </c>
       <c r="Q46">
         <v>430368000.0</v>
       </c>
       <c r="R46">
-        <v>595773000.0</v>
+        <v>430368000.0</v>
       </c>
       <c r="S46">
         <v>595773000.0</v>
       </c>
       <c r="T46">
-        <v>148943250.0</v>
+        <v>595773000.0</v>
       </c>
       <c r="U46">
         <v>148943250.0</v>
       </c>
       <c r="V46">
-        <v>183745000.0</v>
+        <v>148943250.0</v>
       </c>
       <c r="W46">
         <v>183745000.0</v>
       </c>
       <c r="X46">
         <v>183745000.0</v>
       </c>
       <c r="Y46">
         <v>183745000.0</v>
       </c>
       <c r="Z46">
-        <v>192965750.0</v>
+        <v>183745000.0</v>
       </c>
       <c r="AA46">
         <v>192965750.0</v>
       </c>
       <c r="AB46">
         <v>192965750.0</v>
       </c>
       <c r="AC46">
         <v>192965750.0</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46">
+        <v>192965750.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47">
+        <v>863685000.0</v>
+      </c>
+      <c r="C47">
         <v>815709000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>786243000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>737270000.0</v>
       </c>
-      <c r="E47"/>
-      <c r="F47">
+      <c r="F47"/>
+      <c r="G47">
         <v>693560000.0</v>
       </c>
-      <c r="G47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H47"/>
       <c r="I47">
         <v>677167000.0</v>
       </c>
       <c r="J47">
+        <v>677167000.0</v>
+      </c>
+      <c r="K47">
         <v>501647000.0</v>
       </c>
-      <c r="K47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L47"/>
       <c r="M47">
         <v>488727000.0</v>
       </c>
       <c r="N47">
-        <v>481944000.0</v>
+        <v>488727000.0</v>
       </c>
       <c r="O47">
         <v>481944000.0</v>
       </c>
       <c r="P47">
-        <v>430368000.0</v>
+        <v>481944000.0</v>
       </c>
       <c r="Q47">
         <v>430368000.0</v>
       </c>
-      <c r="R47"/>
+      <c r="R47">
+        <v>430368000.0</v>
+      </c>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>739310211.0</v>
+      </c>
+      <c r="C48">
         <v>702968000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>668731000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>641633000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>618853000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-45640000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>640986000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>543295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>528320000.0</v>
       </c>
       <c r="J48">
         <v>528320000.0</v>
       </c>
       <c r="K48">
+        <v>528320000.0</v>
+      </c>
+      <c r="L48">
         <v>553598000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>490902000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>491762000.0</v>
       </c>
       <c r="N48">
         <v>498592000.0</v>
       </c>
       <c r="O48">
+        <v>498592000.0</v>
+      </c>
+      <c r="P48">
         <v>-35365317.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>925475000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>4253083.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>893236000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>894096000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>223309000.0</v>
       </c>
       <c r="U48">
         <v>223309000.0</v>
       </c>
       <c r="V48">
-        <v>236122250.0</v>
+        <v>223309000.0</v>
       </c>
       <c r="W48">
         <v>236122250.0</v>
       </c>
       <c r="X48">
         <v>236122250.0</v>
       </c>
       <c r="Y48">
         <v>236122250.0</v>
       </c>
       <c r="Z48">
-        <v>234138750.0</v>
+        <v>236122250.0</v>
       </c>
       <c r="AA48">
         <v>234138750.0</v>
       </c>
       <c r="AB48">
         <v>234138750.0</v>
       </c>
       <c r="AC48">
         <v>234138750.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48">
+        <v>234138750.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50">
+        <v>84066000.0</v>
+      </c>
+      <c r="C50">
         <v>174235000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>177166000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>167963000.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>289337000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>283077000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>286175000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>246470000.0</v>
       </c>
-      <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>157292000.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50">
         <v>182242000.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>106029000.0</v>
       </c>
-      <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>977361851.0</v>
+      </c>
+      <c r="C51">
         <v>1034975000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1035252000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1019933000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>996347000.0</v>
       </c>
-      <c r="F51"/>
-      <c r="G51">
+      <c r="G51"/>
+      <c r="H51">
         <v>874602000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>981137000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>914562000.0</v>
       </c>
       <c r="J51">
         <v>914562000.0</v>
       </c>
       <c r="K51">
+        <v>914562000.0</v>
+      </c>
+      <c r="L51">
         <v>805467000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>998135000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>915390000.0</v>
       </c>
       <c r="N51">
         <v>1066990000.0</v>
       </c>
       <c r="O51">
+        <v>1066990000.0</v>
+      </c>
+      <c r="P51">
         <v>974485000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1098188000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1049943000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1076725000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1000669000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269181250.0</v>
       </c>
       <c r="U51">
         <v>269181250.0</v>
       </c>
       <c r="V51">
-        <v>283183000.0</v>
+        <v>269181250.0</v>
       </c>
       <c r="W51">
-        <v>283183000.0</v>
+        <v>1150259000.0</v>
       </c>
       <c r="X51">
         <v>283183000.0</v>
       </c>
       <c r="Y51">
         <v>283183000.0</v>
       </c>
       <c r="Z51">
-        <v>327782750.0</v>
+        <v>283183000.0</v>
       </c>
       <c r="AA51">
-        <v>327782750.0</v>
+        <v>1311131000.0</v>
       </c>
       <c r="AB51">
         <v>327782750.0</v>
       </c>
       <c r="AC51">
         <v>327782750.0</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51">
+        <v>327782750.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>224907237.0</v>
+      </c>
+      <c r="C52">
         <v>305732000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>320123000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>304258000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>412876000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>0.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>412876000.0</v>
       </c>
-      <c r="H52">
-[...1 lines deleted...]
-      </c>
       <c r="I52">
-        <v>399994000.0</v>
+        <v>404838000.0</v>
       </c>
       <c r="J52">
         <v>397632000.0</v>
       </c>
       <c r="K52">
+        <v>397632000.0</v>
+      </c>
+      <c r="L52">
         <v>399994000.0</v>
       </c>
-      <c r="L52">
-[...1 lines deleted...]
-      </c>
       <c r="M52">
-        <v>372216000.0</v>
+        <v>350733000.0</v>
       </c>
       <c r="N52">
-        <v>278073000.0</v>
+        <v>263935000.0</v>
       </c>
       <c r="O52">
         <v>278073000.0</v>
       </c>
       <c r="P52">
-        <v>255962000.0</v>
+        <v>278073000.0</v>
       </c>
       <c r="Q52">
         <v>255962000.0</v>
       </c>
       <c r="R52">
+        <v>255962000.0</v>
+      </c>
+      <c r="S52">
         <v>198871000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>212063000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26507250.0</v>
       </c>
       <c r="U52">
         <v>26507250.0</v>
       </c>
       <c r="V52">
         <v>26507250.0</v>
       </c>
       <c r="W52">
-        <v>26507250.0</v>
+        <v>222800000.0</v>
       </c>
       <c r="X52">
         <v>26507250.0</v>
       </c>
       <c r="Y52">
         <v>26507250.0</v>
       </c>
       <c r="Z52">
-        <v>35712750.0</v>
+        <v>26507250.0</v>
       </c>
       <c r="AA52">
-        <v>35712750.0</v>
+        <v>248106000.0</v>
       </c>
       <c r="AB52">
         <v>35712750.0</v>
       </c>
       <c r="AC52">
         <v>35712750.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52">
+        <v>35712750.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>75649788.0</v>
+      </c>
+      <c r="C53">
         <v>71329000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>76999000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>99190000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>90751000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>90917000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>28440000.0</v>
       </c>
-      <c r="H53">
-[...1 lines deleted...]
-      </c>
       <c r="I53">
-        <v>318670000.0</v>
+        <v>105752000.0</v>
       </c>
       <c r="J53">
         <v>318670000.0</v>
       </c>
       <c r="K53">
+        <v>318670000.0</v>
+      </c>
+      <c r="L53">
         <v>26852000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>324495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27069000.0</v>
       </c>
       <c r="N53">
         <v>340380000.0</v>
       </c>
       <c r="O53">
+        <v>340380000.0</v>
+      </c>
+      <c r="P53">
         <v>25712000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>332915000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>25660000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>350163000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>27837000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>78413000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1291062000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96108500.0</v>
       </c>
       <c r="W53">
         <v>96108500.0</v>
       </c>
       <c r="X53">
         <v>96108500.0</v>
       </c>
       <c r="Y53">
         <v>96108500.0</v>
       </c>
       <c r="Z53">
-        <v>136220000.0</v>
+        <v>96108500.0</v>
       </c>
       <c r="AA53">
         <v>136220000.0</v>
       </c>
       <c r="AB53">
         <v>136220000.0</v>
       </c>
       <c r="AC53">
         <v>136220000.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53">
+        <v>136220000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>2833501533.0</v>
+      </c>
+      <c r="C55">
         <v>2727238000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2833973000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2781299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2767011000.0</v>
       </c>
       <c r="F55">
         <v>2767011000.0</v>
       </c>
       <c r="G55">
         <v>2767011000.0</v>
       </c>
       <c r="H55">
+        <v>2767011000.0</v>
+      </c>
+      <c r="I55">
         <v>2673512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2426727000.0</v>
       </c>
       <c r="J55">
         <v>2426727000.0</v>
       </c>
       <c r="K55">
         <v>2426727000.0</v>
       </c>
       <c r="L55">
-        <v>2472179000.0</v>
+        <v>2426727000.0</v>
       </c>
       <c r="M55">
         <v>2472179000.0</v>
       </c>
       <c r="N55">
         <v>2457724000.0</v>
       </c>
       <c r="O55">
+        <v>2457724000.0</v>
+      </c>
+      <c r="P55">
         <v>348517713.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2468504000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>343558007.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2415054000.0</v>
       </c>
       <c r="S55">
         <v>2415054000.0</v>
       </c>
       <c r="T55">
-        <v>603763500.0</v>
+        <v>2415054000.0</v>
       </c>
       <c r="U55">
         <v>603763500.0</v>
       </c>
       <c r="V55">
-        <v>659849250.0</v>
+        <v>603763500.0</v>
       </c>
       <c r="W55">
         <v>659849250.0</v>
       </c>
       <c r="X55">
         <v>659849250.0</v>
       </c>
       <c r="Y55">
         <v>659849250.0</v>
       </c>
       <c r="Z55">
-        <v>698498000.0</v>
+        <v>659849250.0</v>
       </c>
       <c r="AA55">
         <v>698498000.0</v>
       </c>
       <c r="AB55">
         <v>698498000.0</v>
       </c>
       <c r="AC55">
         <v>698498000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:29">
+      <c r="AD55">
+        <v>698498000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>1189706438.0</v>
+      </c>
+      <c r="C56">
         <v>1137290000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1206162000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1228652000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1287636000.0</v>
       </c>
       <c r="F56">
         <v>1287636000.0</v>
       </c>
       <c r="G56">
         <v>1287636000.0</v>
       </c>
       <c r="H56">
+        <v>1287636000.0</v>
+      </c>
+      <c r="I56">
         <v>1262741000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1285657000.0</v>
       </c>
       <c r="J56">
         <v>1285657000.0</v>
       </c>
       <c r="K56">
         <v>1285657000.0</v>
       </c>
       <c r="L56">
-        <v>1342331000.0</v>
+        <v>1285657000.0</v>
       </c>
       <c r="M56">
         <v>1342331000.0</v>
       </c>
       <c r="N56">
         <v>1384531000.0</v>
       </c>
       <c r="O56">
+        <v>1384531000.0</v>
+      </c>
+      <c r="P56">
         <v>911016.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1496211000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1087099.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1239156000.0</v>
       </c>
       <c r="S56">
         <v>1239156000.0</v>
       </c>
       <c r="T56">
+        <v>1239156000.0</v>
+      </c>
+      <c r="U56">
         <v>309789000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>645531000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>311656250.0</v>
       </c>
       <c r="W56">
         <v>311656250.0</v>
       </c>
       <c r="X56">
         <v>311656250.0</v>
       </c>
       <c r="Y56">
         <v>311656250.0</v>
       </c>
       <c r="Z56">
-        <v>343712000.0</v>
+        <v>311656250.0</v>
       </c>
       <c r="AA56">
         <v>343712000.0</v>
       </c>
       <c r="AB56">
         <v>343712000.0</v>
       </c>
       <c r="AC56">
         <v>343712000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:29">
+      <c r="AD56">
+        <v>343712000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>750072629.0</v>
+      </c>
+      <c r="C57">
         <v>801751000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>852885000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>871529000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012123000.0</v>
       </c>
       <c r="F57">
         <v>1012123000.0</v>
       </c>
       <c r="G57">
         <v>1012123000.0</v>
       </c>
       <c r="H57">
+        <v>1012123000.0</v>
+      </c>
+      <c r="I57">
         <v>1021920000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>866984000.0</v>
       </c>
       <c r="J57">
         <v>866984000.0</v>
       </c>
       <c r="K57">
         <v>866984000.0</v>
       </c>
       <c r="L57">
-        <v>835741000.0</v>
+        <v>866984000.0</v>
       </c>
       <c r="M57">
         <v>835741000.0</v>
       </c>
       <c r="N57">
         <v>702316000.0</v>
       </c>
       <c r="O57">
+        <v>702316000.0</v>
+      </c>
+      <c r="P57">
         <v>1715094.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>635355000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>889159.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>535454000.0</v>
       </c>
       <c r="S57">
         <v>535454000.0</v>
       </c>
       <c r="T57">
-        <v>133863500.0</v>
+        <v>535454000.0</v>
       </c>
       <c r="U57">
         <v>133863500.0</v>
       </c>
       <c r="V57">
-        <v>151844500.0</v>
+        <v>133863500.0</v>
       </c>
       <c r="W57">
         <v>151844500.0</v>
       </c>
       <c r="X57">
         <v>151844500.0</v>
       </c>
       <c r="Y57">
         <v>151844500.0</v>
       </c>
       <c r="Z57">
-        <v>162133250.0</v>
+        <v>151844500.0</v>
       </c>
       <c r="AA57">
         <v>162133250.0</v>
       </c>
       <c r="AB57">
         <v>162133250.0</v>
       </c>
       <c r="AC57">
         <v>162133250.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:29">
+      <c r="AD57">
+        <v>162133250.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>1734888308.0</v>
+      </c>
+      <c r="C58">
         <v>1774803000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1851086000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1867094000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1866115000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1926717000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1866115000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1858593000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1694406000.0</v>
       </c>
       <c r="J58">
         <v>1694406000.0</v>
       </c>
       <c r="K58">
         <v>1694406000.0</v>
       </c>
       <c r="L58">
-        <v>1792804000.0</v>
+        <v>1694406000.0</v>
       </c>
       <c r="M58">
         <v>1792804000.0</v>
       </c>
       <c r="N58">
         <v>1813420000.0</v>
       </c>
       <c r="O58">
+        <v>1813420000.0</v>
+      </c>
+      <c r="P58">
         <v>383882162.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1764824000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>339303766.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1770020000.0</v>
       </c>
       <c r="S58">
         <v>1770020000.0</v>
       </c>
       <c r="T58">
-        <v>442505000.0</v>
+        <v>1770020000.0</v>
       </c>
       <c r="U58">
         <v>442505000.0</v>
       </c>
       <c r="V58">
-        <v>477410750.0</v>
+        <v>442505000.0</v>
       </c>
       <c r="W58">
         <v>477410750.0</v>
       </c>
       <c r="X58">
         <v>477410750.0</v>
       </c>
       <c r="Y58">
         <v>477410750.0</v>
       </c>
       <c r="Z58">
-        <v>517126250.0</v>
+        <v>477410750.0</v>
       </c>
       <c r="AA58">
         <v>517126250.0</v>
       </c>
       <c r="AB58">
         <v>517126250.0</v>
       </c>
       <c r="AC58">
         <v>517126250.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:29">
+      <c r="AD58">
+        <v>517126250.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>1030572195.0</v>
+      </c>
+      <c r="C60">
         <v>885350000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>916120000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>852678000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>840294000.0</v>
       </c>
       <c r="F60">
         <v>840294000.0</v>
       </c>
       <c r="G60">
         <v>840294000.0</v>
       </c>
       <c r="H60">
+        <v>840294000.0</v>
+      </c>
+      <c r="I60">
         <v>761953000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>678949000.0</v>
       </c>
       <c r="J60">
         <v>678949000.0</v>
       </c>
       <c r="K60">
         <v>678949000.0</v>
       </c>
       <c r="L60">
-        <v>632411000.0</v>
+        <v>678949000.0</v>
       </c>
       <c r="M60">
         <v>632411000.0</v>
       </c>
       <c r="N60">
         <v>601210000.0</v>
       </c>
       <c r="O60">
+        <v>601210000.0</v>
+      </c>
+      <c r="P60">
         <v>-35364448.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>659391000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>4254240.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>601764000.0</v>
       </c>
       <c r="S60">
         <v>601764000.0</v>
       </c>
       <c r="T60">
+        <v>601764000.0</v>
+      </c>
+      <c r="U60">
         <v>161258500.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>729754000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182438500.0</v>
       </c>
       <c r="W60">
         <v>182438500.0</v>
       </c>
       <c r="X60">
         <v>182438500.0</v>
       </c>
       <c r="Y60">
         <v>182438500.0</v>
       </c>
       <c r="Z60">
-        <v>181371750.0</v>
+        <v>182438500.0</v>
       </c>
       <c r="AA60">
         <v>181371750.0</v>
       </c>
       <c r="AB60">
         <v>181371750.0</v>
       </c>
       <c r="AC60">
         <v>181371750.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:29">
+      <c r="AD60">
+        <v>181371750.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B2">
+        <v>817078096.0</v>
+      </c>
+      <c r="C2">
         <v>650087000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>680235000.0</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
-        <v>367269000.0</v>
+        <v>564832000.0</v>
       </c>
       <c r="F2">
-        <v>315962000.0</v>
+        <v>491616000.0</v>
       </c>
       <c r="G2">
+        <v>482204000.0</v>
+      </c>
+      <c r="H2">
         <v>389510000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>300770000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B3">
+        <v>235219087.0</v>
+      </c>
+      <c r="C3">
         <v>235950000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>193170000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>171882000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>154195000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>166205000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>177068000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>160588000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B5">
+        <v>156528407.0</v>
+      </c>
+      <c r="C5">
         <v>170279000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>199785000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>163623000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-83056000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-15175000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>87990000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>87724000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B6">
+        <v>391747494.0</v>
+      </c>
+      <c r="C6">
         <v>406229000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>392955000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>335505000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>71139000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>151030000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>265058000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>248312000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B9">
+        <v>1024212168.0</v>
+      </c>
+      <c r="C9">
         <v>1296560000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1224314000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>928008000.0</v>
       </c>
-      <c r="E9">
-[...1 lines deleted...]
-      </c>
       <c r="F9">
-        <v>698771000.0</v>
+        <v>800786000.0</v>
       </c>
       <c r="G9">
-        <v>931817000.0</v>
+        <v>537902000.0</v>
       </c>
       <c r="H9">
-        <v>881793000.0</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8">
+        <v>776739000.0</v>
+      </c>
+      <c r="I9">
+        <v>726620000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B10">
+        <v>134514918.0</v>
+      </c>
+      <c r="C10">
         <v>130608000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>169094000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>101081000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-96959000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-31557000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>69233000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>69909000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B11">
+        <v>29349076.0</v>
+      </c>
+      <c r="C11">
         <v>39747000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>33433000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>35802000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>30702000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>14983000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>43794000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>29395000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B12">
+        <v>42495886.0</v>
+      </c>
+      <c r="C12">
         <v>39671000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>30691000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>16023000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13903000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>16382000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>18757000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>17815000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B13">
+        <v>2303000.0</v>
+      </c>
+      <c r="C13">
         <v>2571000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2894000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1727000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3009000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3853000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6159000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>7355000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B14">
+        <v>-10905000.0</v>
+      </c>
+      <c r="C14">
         <v>-13778000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-14132000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-13797000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-8340000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-4037000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-3690000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-2800000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B15">
+        <v>94691233.0</v>
+      </c>
+      <c r="C15">
         <v>77083000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>121529000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>51482000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-136001000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-50577000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>21749000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>37714000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B16">
+        <v>98582000.0</v>
+      </c>
+      <c r="C16">
         <v>77083000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>121529000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>51482000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-136001000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-50577000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>21749000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>37714000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B17">
+        <v>109487000.0</v>
+      </c>
+      <c r="C17">
         <v>90861000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>135661000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>65279000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-127661000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-46540000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>25439000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>40514000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B18">
+        <v>-34633000.0</v>
+      </c>
+      <c r="C18">
         <v>-26596000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-25690000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-29440000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-20340000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-22399000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-21323000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-31373000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B21">
+        <v>156528407.0</v>
+      </c>
+      <c r="C21">
         <v>166852000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>208148000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>147777000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-94028000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-22555000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>88639000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>94801000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B23">
+        <v>1684761857.0</v>
+      </c>
+      <c r="C23">
         <v>1779795000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1696401000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1345063000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1386430000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1042661000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1212814000.0</v>
       </c>
-      <c r="H23">
-[...3 lines deleted...]
-    <row r="24" spans="1:8">
+      <c r="I23">
+        <v>1087762000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B25">
+        <v>259923000.0</v>
+      </c>
+      <c r="C25">
         <v>235950000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>193170000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>173521000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>163367000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>185930000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>177068000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>160588000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>116</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>121384000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>114802000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>85147000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>67831000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>103372000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>128266000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>132561000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B28">
+        <v>1154557000.0</v>
+      </c>
+      <c r="C28">
         <v>1008324000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>901364000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>679276000.0</v>
       </c>
-      <c r="E28">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
+        <v>822897000.0</v>
+      </c>
+      <c r="G28">
         <v>406935000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>513542000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>477492000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B29">
+        <v>30555000.0</v>
+      </c>
+      <c r="C29">
         <v>39747000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>33433000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>35802000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>30702000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>14983000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>43794000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>29395000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B30">
+        <v>867683760.0</v>
+      </c>
+      <c r="C30">
         <v>1129708000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1016166000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>780231000.0</v>
       </c>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
+        <v>890728000.0</v>
+      </c>
+      <c r="G30">
         <v>560457000.0</v>
       </c>
-      <c r="G30">
-[...1 lines deleted...]
-      </c>
       <c r="H30">
-        <v>778023000.0</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:8">
+        <v>688100000.0</v>
+      </c>
+      <c r="I30">
+        <v>631819000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B31">
+        <v>-22013488.0</v>
+      </c>
+      <c r="C31">
         <v>-36244000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-39054000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-46696000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2931000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-9002000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-19406000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-24892000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B32">
+        <v>1841290265.0</v>
+      </c>
+      <c r="C32">
         <v>1946647000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1904549000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1492840000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1292402000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1020106000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1321327000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1182563000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="D1" t="s">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>2</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>3</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>3</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>4</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>4</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>5</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>5</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>6</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>6</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>7</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
-        <v>7</v>
+        <v>87</v>
       </c>
       <c r="AA1" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="AB1" t="s">
         <v>88</v>
       </c>
       <c r="AC1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B2">
+        <v>431916107.0</v>
+      </c>
+      <c r="C2">
         <v>301658000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>327409000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>322678000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>356901000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>357007000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>178450500.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>323228000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>284612000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>91817250.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>142306000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>280182000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>223017000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>74670500.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>111508500.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>305437000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>152718500.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>244678000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>122339000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>237526000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>118763000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>194755000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>97377500.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>194755000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>97377500.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>150385000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>75192500.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>150385000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>75192500.0</v>
       </c>
     </row>
-    <row r="3" spans="1:29">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B3">
+        <v>121655786.0</v>
+      </c>
+      <c r="C3">
         <v>42023000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>39713000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>36359000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>36525000.0</v>
       </c>
-      <c r="F3"/>
-      <c r="G3">
+      <c r="G3"/>
+      <c r="H3">
         <v>18262500.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>29706000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>26668000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>38548750.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>13334000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>88204000.0</v>
       </c>
-      <c r="M3">
-[...1 lines deleted...]
-      </c>
       <c r="N3">
+        <v>130741000.0</v>
+      </c>
+      <c r="O3">
         <v>118740000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12481000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>23454000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11727000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>29260000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14630000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>28435000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>14217500.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>84105000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>42052500.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>84105000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>42052500.0</v>
       </c>
-      <c r="Z3">
-[...1 lines deleted...]
-      </c>
       <c r="AA3">
+        <v>83387000.0</v>
+      </c>
+      <c r="AB3">
         <v>38600500.0</v>
       </c>
-      <c r="AB3">
-[...1 lines deleted...]
-      </c>
       <c r="AC3">
+        <v>83387000.0</v>
+      </c>
+      <c r="AD3">
         <v>38600500.0</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B5">
+        <v>93592063.0</v>
+      </c>
+      <c r="C5">
         <v>68670000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>103110000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>80910000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>102857000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>51428500.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>124030000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>78927000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-22849000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>39463500.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>77502000.0</v>
       </c>
-      <c r="M5">
-[...1 lines deleted...]
-      </c>
       <c r="N5">
+        <v>-144824000.0</v>
+      </c>
+      <c r="O5">
         <v>36085500.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>36330500.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>61768000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>30884000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>67910000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>33955000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-72326000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-36163000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>43995000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>21075000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>43995000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>21075000.0</v>
       </c>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
       <c r="AA5">
+        <v>45262000.0</v>
+      </c>
+      <c r="AB5">
         <v>21231000.0</v>
       </c>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
       <c r="AC5">
+        <v>45262000.0</v>
+      </c>
+      <c r="AD5">
         <v>21231000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B6">
+        <v>215247849.0</v>
+      </c>
+      <c r="C6">
         <v>110693000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>142823000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>117269000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>139382000.0</v>
       </c>
-      <c r="F6"/>
-      <c r="G6">
+      <c r="G6"/>
+      <c r="H6">
         <v>69691000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>153736000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>105595000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>15699750.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>52797500.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>165706000.0</v>
       </c>
-      <c r="M6">
-[...1 lines deleted...]
-      </c>
       <c r="N6">
+        <v>-14083000.0</v>
+      </c>
+      <c r="O6">
         <v>154825500.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>48811500.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>85222000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>42611000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>97170000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>48585000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-43891000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-21945500.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>128100000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>63127500.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>128100000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>63127500.0</v>
       </c>
-      <c r="Z6">
-[...1 lines deleted...]
-      </c>
       <c r="AA6">
+        <v>128649000.0</v>
+      </c>
+      <c r="AB6">
         <v>59831500.0</v>
       </c>
-      <c r="AB6">
-[...1 lines deleted...]
-      </c>
       <c r="AC6">
+        <v>128649000.0</v>
+      </c>
+      <c r="AD6">
         <v>59831500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B9">
+        <v>550018393.0</v>
+      </c>
+      <c r="C9">
         <v>626032000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>659116000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>637444000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>644589000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>644483000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>322294500.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>579831000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>479235000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>231283250.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>239617500.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>448811000.0</v>
       </c>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
       <c r="N9">
+        <v>468938000.0</v>
+      </c>
+      <c r="O9">
         <v>263047000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>234469000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>303270000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>151635000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>367865000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>183932500.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>170037000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>85018500.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>465908500.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>232954250.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>465908500.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>232954250.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>440896500.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>220448250.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>440896500.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>220448250.0</v>
       </c>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B10">
+        <v>71490876.0</v>
+      </c>
+      <c r="C10">
         <v>68018000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>82058000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>48550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90816000.0</v>
       </c>
       <c r="F10">
         <v>90816000.0</v>
       </c>
       <c r="G10">
+        <v>90816000.0</v>
+      </c>
+      <c r="H10">
         <v>45408000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>78278000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>53010000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-24239750.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>26505000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>48071000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-161477000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-80738500.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-4783526.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>64518000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-240142.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>50548000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>25274000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-82105000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-41052500.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>34616500.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>17308250.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>34616500.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>17308250.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>34954500.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>17477250.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>34954500.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>17477250.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B11">
+        <v>10361729.0</v>
+      </c>
+      <c r="C11">
         <v>20116000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>22529000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>17218000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>7271000.0</v>
       </c>
-      <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>3635500.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>26162000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>8752000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>7675500.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4376000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>27050000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1582000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>791000.0</v>
       </c>
       <c r="O11">
         <v>791000.0</v>
       </c>
       <c r="P11">
+        <v>791000.0</v>
+      </c>
+      <c r="Q11">
         <v>32284000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>16142000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>9333000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4666500.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5650000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2825000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>21897000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>10948500.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>21897000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>10948500.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>14697500.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>7348750.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>14697500.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>7348750.0</v>
       </c>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B12">
+        <v>24877482.0</v>
+      </c>
+      <c r="C12">
         <v>15950000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>20536000.0</v>
       </c>
-      <c r="D12"/>
       <c r="E12"/>
-      <c r="F12"/>
+      <c r="F12">
+        <v>21936614.0</v>
+      </c>
       <c r="G12"/>
-      <c r="H12">
-[...1 lines deleted...]
-      </c>
+      <c r="H12"/>
       <c r="I12">
+        <v>16010965.0</v>
+      </c>
+      <c r="J12">
         <v>9117000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3475750.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12">
+        <v>6906000.0</v>
+      </c>
+      <c r="N12">
         <v>6502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3475750.0</v>
       </c>
       <c r="O12">
         <v>3475750.0</v>
       </c>
       <c r="P12">
+        <v>3475750.0</v>
+      </c>
+      <c r="Q12">
         <v>4937000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3475750.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8191000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4095500.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8191000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4095500.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9378500.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4689250.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9378500.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4689250.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>8907500.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4453750.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8907500.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4453750.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B13">
+        <v>6110000.0</v>
+      </c>
+      <c r="C13">
         <v>6672000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>11713000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>24531000.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="F13"/>
+      <c r="G13">
         <v>3399000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>38231000.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>15379000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>17642000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>7146000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>15248000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>4811000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13">
+      <c r="T13"/>
+      <c r="U13">
         <v>6950000.0</v>
       </c>
-      <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B15">
+        <v>55088194.0</v>
+      </c>
+      <c r="C15">
         <v>43083000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>51998000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>25085000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75562000.0</v>
       </c>
       <c r="F15">
         <v>75562000.0</v>
       </c>
       <c r="G15">
+        <v>75562000.0</v>
+      </c>
+      <c r="H15">
         <v>37781000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>45967000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>37444000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-34000250.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>18722000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>14038000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-164158000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-82079000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-4783526.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>28157000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-240142.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>36130000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>18065000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-86707000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-43353500.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10874500.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5437250.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>10874500.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>5437250.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>18857000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>9428500.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>18857000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>9428500.0</v>
       </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B16">
+        <v>55499000.0</v>
+      </c>
+      <c r="C16">
         <v>43083000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>51998000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>25085000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>75562000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>45967000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>22983500.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>37444000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>22983500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7019000.0</v>
       </c>
       <c r="M16">
         <v>7019000.0</v>
       </c>
       <c r="N16">
-        <v>-82079000.0</v>
+        <v>7019000.0</v>
       </c>
       <c r="O16">
         <v>-82079000.0</v>
       </c>
       <c r="P16">
-        <v>14078500.0</v>
+        <v>-82079000.0</v>
       </c>
       <c r="Q16">
         <v>14078500.0</v>
       </c>
       <c r="R16">
+        <v>14078500.0</v>
+      </c>
+      <c r="S16">
         <v>-50577000.0</v>
       </c>
-      <c r="S16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T16"/>
       <c r="U16">
         <v>-43353500.0</v>
       </c>
-      <c r="V16"/>
+      <c r="V16">
+        <v>-43353500.0</v>
+      </c>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B21">
+        <v>93592063.0</v>
+      </c>
+      <c r="C21">
         <v>61346000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>93771000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>73081000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91639000.0</v>
       </c>
       <c r="F21">
         <v>91639000.0</v>
       </c>
       <c r="G21">
+        <v>91639000.0</v>
+      </c>
+      <c r="H21">
         <v>51428500.0</v>
       </c>
-      <c r="H21">
-[...1 lines deleted...]
-      </c>
       <c r="I21">
-        <v>78927000.0</v>
+        <v>116509000.0</v>
       </c>
       <c r="J21">
+        <v>70275000.0</v>
+      </c>
+      <c r="K21">
         <v>21063750.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>39463500.0</v>
       </c>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
       <c r="M21">
-        <v>-157219000.0</v>
+        <v>81367000.0</v>
       </c>
       <c r="N21">
+        <v>-145774000.0</v>
+      </c>
+      <c r="O21">
         <v>36085500.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-445736.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>51746000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-240143.0</v>
       </c>
-      <c r="R21">
-[...1 lines deleted...]
-      </c>
       <c r="S21">
+        <v>49771000.0</v>
+      </c>
+      <c r="T21">
         <v>33955000.0</v>
       </c>
-      <c r="T21">
-[...1 lines deleted...]
-      </c>
       <c r="U21">
+        <v>-61231000.0</v>
+      </c>
+      <c r="V21">
         <v>-36163000.0</v>
       </c>
-      <c r="V21">
-[...1 lines deleted...]
-      </c>
       <c r="W21">
+        <v>34382500.0</v>
+      </c>
+      <c r="X21">
         <v>27128250.0</v>
       </c>
-      <c r="X21">
-[...1 lines deleted...]
-      </c>
       <c r="Y21">
+        <v>34382500.0</v>
+      </c>
+      <c r="Z21">
         <v>27128250.0</v>
       </c>
-      <c r="Z21">
-[...1 lines deleted...]
-      </c>
       <c r="AA21">
+        <v>42916000.0</v>
+      </c>
+      <c r="AB21">
         <v>25942500.0</v>
       </c>
-      <c r="AB21">
-[...1 lines deleted...]
-      </c>
       <c r="AC21">
+        <v>42916000.0</v>
+      </c>
+      <c r="AD21">
         <v>25942500.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B23">
+        <v>888342438.0</v>
+      </c>
+      <c r="C23">
         <v>866344000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>892754000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>887041000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>909851000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>447418000.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
-        <v>701720000.0</v>
+        <v>786550000.0</v>
       </c>
       <c r="J23">
+        <v>697437000.0</v>
+      </c>
+      <c r="K23">
         <v>302036750.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>350860000.0</v>
       </c>
-      <c r="L23">
-[...1 lines deleted...]
-      </c>
       <c r="M23">
-        <v>837729000.0</v>
+        <v>647626000.0</v>
       </c>
       <c r="N23">
+        <v>829469000.0</v>
+      </c>
+      <c r="O23">
         <v>415205000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>445732.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>556961000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>240142.0</v>
       </c>
-      <c r="R23">
-[...1 lines deleted...]
-      </c>
       <c r="S23">
+        <v>573867000.0</v>
+      </c>
+      <c r="T23">
         <v>277805000.0</v>
       </c>
-      <c r="T23">
-[...1 lines deleted...]
-      </c>
       <c r="U23">
+        <v>468794000.0</v>
+      </c>
+      <c r="V23">
         <v>241762000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>606407000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>303203500.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>606407000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>303203500.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>539396500.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>269698250.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>539396500.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>269698250.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25">
         <v>38600500.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>116</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>62882000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>54633000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>66751000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>67272000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>33636000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>47530000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>50557000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>26616250.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>25278500.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>34590000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>79849000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>39207000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>28612000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
+        <v>147680000.0</v>
+      </c>
+      <c r="R27">
         <v>26616250.0</v>
       </c>
-      <c r="Q27">
-[...2 lines deleted...]
-      <c r="R27">
+      <c r="S27">
         <v>47467000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>23733500.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>51686000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>25843000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>64133000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>32066500.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>64133000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>32066500.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>66280500.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>33140250.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>66280500.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>33140250.0</v>
       </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B28">
+        <v>459830000.0</v>
+      </c>
+      <c r="C28">
         <v>494480000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>501373000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>489783000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>474460000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>455616000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>237230000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>410817000.0</v>
       </c>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
       <c r="J28">
+        <v>342557000.0</v>
+      </c>
+      <c r="K28">
         <v>168488500.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>174875500.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>336719000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>505466000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168488500.0</v>
       </c>
       <c r="O28">
         <v>168488500.0</v>
       </c>
       <c r="P28">
         <v>168488500.0</v>
       </c>
       <c r="Q28">
+        <v>62023000.0</v>
+      </c>
+      <c r="R28">
         <v>168488500.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
+        <v>167488000.0</v>
+      </c>
+      <c r="T28">
+        <v>127576750.0</v>
+      </c>
+      <c r="U28">
         <v>255153500.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>127576750.0</v>
       </c>
-      <c r="T28">
-[...5 lines deleted...]
-      <c r="V28">
+      <c r="W28">
         <v>320904000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>160452000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>320904000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>160452000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>305026500.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>152513250.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>305026500.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>152513250.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B29">
+        <v>10439000.0</v>
+      </c>
+      <c r="C29">
         <v>20116000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>22529000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>17218000.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>7271000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>26162000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>8752000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>27050000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>30702000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>32284000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>14983000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29">
+      <c r="T29"/>
+      <c r="U29">
         <v>5650000.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B30">
+        <v>456426330.0</v>
+      </c>
+      <c r="C30">
         <v>564686000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>565345000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>564363000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>552950000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>268967500.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>489594000.0</v>
       </c>
-      <c r="I30">
-[...3 lines deleted...]
-      <c r="K30">
+      <c r="J30">
+        <v>412825000.0</v>
+      </c>
+      <c r="K30"/>
+      <c r="L30">
         <v>208554000.0</v>
       </c>
-      <c r="L30">
-[...1 lines deleted...]
-      </c>
       <c r="M30">
-        <v>1069593000.0</v>
+        <v>367444000.0</v>
       </c>
       <c r="N30">
+        <v>614712000.0</v>
+      </c>
+      <c r="O30">
         <v>340534500.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>445732.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>251524000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>240142.0</v>
       </c>
-      <c r="R30">
-[...1 lines deleted...]
-      </c>
       <c r="S30">
+        <v>314459000.0</v>
+      </c>
+      <c r="T30">
         <v>155466000.0</v>
       </c>
-      <c r="T30">
-[...1 lines deleted...]
-      </c>
       <c r="U30">
+        <v>249525000.0</v>
+      </c>
+      <c r="V30">
         <v>122999000.0</v>
       </c>
-      <c r="V30">
-[...1 lines deleted...]
-      </c>
       <c r="W30">
+        <v>1234956000.0</v>
+      </c>
+      <c r="X30">
         <v>-205826000.0</v>
       </c>
-      <c r="X30">
-[...1 lines deleted...]
-      </c>
       <c r="Y30">
+        <v>1234956000.0</v>
+      </c>
+      <c r="Z30">
         <v>-205826000.0</v>
       </c>
-      <c r="Z30">
-[...1 lines deleted...]
-      </c>
       <c r="AA30">
+        <v>1167034500.0</v>
+      </c>
+      <c r="AB30">
         <v>-194505750.0</v>
       </c>
-      <c r="AB30">
-[...1 lines deleted...]
-      </c>
       <c r="AC30">
+        <v>1167034500.0</v>
+      </c>
+      <c r="AD30">
         <v>-194505750.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B31">
+        <v>-22101186.0</v>
+      </c>
+      <c r="C31">
         <v>6672000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-11713000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-24531000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-823000.0</v>
       </c>
-      <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>-6020500.0</v>
       </c>
-      <c r="H31">
-[...1 lines deleted...]
-      </c>
       <c r="I31">
-        <v>-13400000.0</v>
+        <v>-38231000.0</v>
       </c>
       <c r="J31">
+        <v>-17265000.0</v>
+      </c>
+      <c r="K31">
         <v>-45303500.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-6700000.0</v>
       </c>
-      <c r="L31">
-[...1 lines deleted...]
-      </c>
       <c r="M31">
+        <v>-33296000.0</v>
+      </c>
+      <c r="N31">
         <v>-15703000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-7851500.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-80292764.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>12772000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>32499143.0</v>
       </c>
-      <c r="R31">
-[...1 lines deleted...]
-      </c>
       <c r="S31">
+        <v>777000.0</v>
+      </c>
+      <c r="T31">
         <v>5936000.0</v>
       </c>
-      <c r="T31">
-[...1 lines deleted...]
-      </c>
       <c r="U31">
+        <v>-20874000.0</v>
+      </c>
+      <c r="V31">
         <v>-4889500.0</v>
       </c>
-      <c r="V31">
-[...1 lines deleted...]
-      </c>
       <c r="W31">
+        <v>234000.0</v>
+      </c>
+      <c r="X31">
         <v>-9820000.0</v>
       </c>
-      <c r="X31">
-[...1 lines deleted...]
-      </c>
       <c r="Y31">
+        <v>234000.0</v>
+      </c>
+      <c r="Z31">
         <v>-9820000.0</v>
       </c>
-      <c r="Z31">
-[...1 lines deleted...]
-      </c>
       <c r="AA31">
+        <v>-7961500.0</v>
+      </c>
+      <c r="AB31">
         <v>-8465250.0</v>
       </c>
-      <c r="AB31">
-[...1 lines deleted...]
-      </c>
       <c r="AC31">
+        <v>-7961500.0</v>
+      </c>
+      <c r="AD31">
         <v>-8465250.0</v>
       </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B32">
+        <v>981934502.0</v>
+      </c>
+      <c r="C32">
         <v>927690000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>986525000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>960122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001490000.0</v>
       </c>
       <c r="F32">
         <v>1001490000.0</v>
       </c>
       <c r="G32">
+        <v>1001490000.0</v>
+      </c>
+      <c r="H32">
         <v>500745000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>903059000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>763847000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>323100500.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>381923500.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>728993000.0</v>
       </c>
-      <c r="M32">
-[...1 lines deleted...]
-      </c>
       <c r="N32">
+        <v>683695000.0</v>
+      </c>
+      <c r="O32">
         <v>337717500.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>345977500.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>608707000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>304353500.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>612543000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>306271500.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>407563000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>203781500.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>660663500.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>330331750.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>660663500.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>330331750.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>591281500.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>295640750.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>591281500.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>295640750.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>193122347.0</v>
+      </c>
+      <c r="C2">
         <v>296279000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>254321000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>459791000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>317291000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>210626000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>218331000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>228606000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>80128595</v>
+      </c>
+      <c r="C3">
         <v>125529000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>77877000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>73299000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>94326000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>39154000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>59505000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>60092000</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>26904967.0</v>
+      </c>
+      <c r="C6">
         <v>-77149000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>41958000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-205470000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>142500000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>106665000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-7705000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-10275000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7">
+        <v>-43664855.0</v>
+      </c>
+      <c r="C7">
         <v>-117939000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-141887000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-151218000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>11551000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-52327000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-36064000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-16590000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9">
+        <v>-2927703.0</v>
+      </c>
+      <c r="C9">
         <v>-12572000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-49976154.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-15623000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-12294000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>35675000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-8377000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-6233000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10">
+        <v>-22674334.0</v>
+      </c>
+      <c r="C10">
         <v>-5896000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-71278364.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-103112000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-27554000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-39486000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5400000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-33590000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>31426000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-38485000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-11002000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>17656000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>233898000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7605000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>20227000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>17239000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>19973000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-10031000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-11285000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>5577000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14">
+        <v>235219087.0</v>
+      </c>
+      <c r="C14">
         <v>235950000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>193170000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>173521000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>163367000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>185930000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>177068000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>160588000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15">
+        <v>29287602.0</v>
+      </c>
+      <c r="C15">
         <v>30290000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>25031000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>21852000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>102000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1731000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>12731000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>14652000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16">
+        <v>220027315.0</v>
+      </c>
+      <c r="C16">
         <v>219130000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>296279000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>254321000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>459791000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>317291000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>210626000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>218331000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>242186794.0</v>
+      </c>
+      <c r="C18">
         <v>153600000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>197505000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>73099000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>186829000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>31752000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>114617000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>132673000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19">
+        <v>1171000.0</v>
+      </c>
+      <c r="C19">
         <v>-126014000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>21786000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-57335000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>12755000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>132846000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>153127000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>29146000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:8">
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20">
+        <v>107216000.0</v>
+      </c>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>3654000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>14313000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>648083000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:8">
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21">
+        <v>-285558000.0</v>
+      </c>
+      <c r="C21">
         <v>-174610000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-227458000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-281352000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-141538000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-46376000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-252470000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>144072000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22">
+        <v>94691233.0</v>
+      </c>
+      <c r="C22">
         <v>90861000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>135661000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>65279000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-127661000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-46540000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>12719500.0</v>
       </c>
-      <c r="H22">
-[...3 lines deleted...]
-    <row r="23" spans="1:8">
+      <c r="I22">
+        <v>37714000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>-156545697.0</v>
+      </c>
+      <c r="C23">
         <v>-29634000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1659000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-4187000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8022000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>264407000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2191000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1505000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24">
+        <v>-7019000.0</v>
+      </c>
+      <c r="C24">
         <v>-29265000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-36023311.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>15964000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>12322000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>131726000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-7312000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>25403000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
+        <v>44664770.0</v>
+      </c>
+      <c r="C25">
         <v>30510000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>55005000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23014000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>228746000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-13978000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-23395500.0</v>
       </c>
-      <c r="H25">
-[...3 lines deleted...]
-    <row r="26" spans="1:8">
+      <c r="I25">
+        <v>-18342000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26">
+        <v>107216000.0</v>
+      </c>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>8063000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>14313000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-455000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-945000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-94000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2448000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>14251000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>13579000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>-25550000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>-17162000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>-45126000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>-46127000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>-206566397.0</v>
+      </c>
+      <c r="C28">
         <v>-234534000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-250494000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-296997000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-64105000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-49052000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-267486000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>131868000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
+        <v>322315389.0</v>
+      </c>
+      <c r="C29">
         <v>279129000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>275382000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>146398000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>281155000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>70906000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>174122000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>192765000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>-105576950.0</v>
+      </c>
+      <c r="C30">
         <v>-126014000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>21786000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-57335000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-82004000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>92572000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>83961000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-334546000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="D1" t="s">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>2</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>3</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>3</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>4</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>4</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>5</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>5</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>6</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>6</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>7</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
-        <v>7</v>
+        <v>87</v>
       </c>
       <c r="AA1" t="s">
-        <v>87</v>
+        <v>8</v>
       </c>
       <c r="AB1" t="s">
         <v>88</v>
       </c>
       <c r="AC1" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>122</v>
+      </c>
+      <c r="B2">
+        <v>159746294.0</v>
+      </c>
       <c r="C2">
+        <v>193689620.0</v>
+      </c>
+      <c r="D2">
         <v>225316000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
+        <v>304963787.0</v>
+      </c>
+      <c r="F2">
+        <v>252844141.0</v>
+      </c>
+      <c r="G2">
         <v>20619500.0</v>
       </c>
-      <c r="E2">
-[...5 lines deleted...]
-      <c r="G2">
+      <c r="H2">
         <v>359500.0</v>
       </c>
-      <c r="H2">
-[...1 lines deleted...]
-      </c>
       <c r="I2">
+        <v>248865578.0</v>
+      </c>
+      <c r="J2">
         <v>114947750.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>79322750.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>346883000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>403337000.0</v>
       </c>
-      <c r="M2">
-[...1 lines deleted...]
-      </c>
       <c r="N2">
-        <v>79322750.0</v>
+        <v>101379538.0</v>
       </c>
       <c r="O2">
         <v>79322750.0</v>
       </c>
       <c r="P2">
         <v>79322750.0</v>
       </c>
       <c r="Q2">
+        <v>79322750.0</v>
+      </c>
+      <c r="R2">
         <v>317291000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>52656500.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>220601000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52656500.0</v>
       </c>
       <c r="U2">
         <v>52656500.0</v>
       </c>
       <c r="V2">
-        <v>54582750.0</v>
+        <v>52656500.0</v>
       </c>
       <c r="W2">
         <v>54582750.0</v>
       </c>
       <c r="X2">
         <v>54582750.0</v>
       </c>
       <c r="Y2">
         <v>54582750.0</v>
       </c>
       <c r="Z2">
-        <v>57151500.0</v>
+        <v>54582750.0</v>
       </c>
       <c r="AA2">
         <v>57151500.0</v>
       </c>
       <c r="AB2">
         <v>57151500.0</v>
       </c>
       <c r="AC2">
         <v>57151500.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2">
+        <v>57151500.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>43714672</v>
+      </c>
+      <c r="C3">
         <v>42051000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>52178000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>47926000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>31335000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>77877000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15667500</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>25699000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>70744500</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>23581500</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16645000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>15824000</v>
       </c>
-      <c r="M3">
-[...1 lines deleted...]
-      </c>
       <c r="N3">
+        <v>62394260</v>
+      </c>
+      <c r="O3">
         <v>31351500</v>
-      </c>
-[...1 lines deleted...]
-        <v>23581500</v>
       </c>
       <c r="P3">
         <v>23581500</v>
       </c>
       <c r="Q3">
+        <v>23581500</v>
+      </c>
+      <c r="R3">
         <v>8498000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>17452000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8726000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10178000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5089000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>29752500</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>14876250</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>29752500</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>14876250</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>30046000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>15023000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>30046000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>15023000</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
-        <v>159896000.0</v>
+        <v>60281020.0</v>
       </c>
       <c r="C6">
-        <v>-225316000.0</v>
+        <v>-33474091.0</v>
       </c>
       <c r="D6">
-        <v>-35481500.0</v>
+        <v>-14073443.0</v>
       </c>
       <c r="E6">
+        <v>-79950465.0</v>
+      </c>
+      <c r="F6">
+        <v>44558904.0</v>
+      </c>
+      <c r="G6">
+        <v>41958000.0</v>
+      </c>
+      <c r="H6">
         <v>20619500.0</v>
       </c>
-      <c r="F6">
-[...7 lines deleted...]
-      </c>
       <c r="I6">
+        <v>6257353.0</v>
+      </c>
+      <c r="J6">
         <v>139373250.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-205470000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-46281000.0</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
-        <v>344843000.0</v>
+        <v>346883000.0</v>
       </c>
       <c r="N6">
+        <v>304137732.0</v>
+      </c>
+      <c r="O6">
         <v>380468250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35625000.0</v>
       </c>
       <c r="P6">
         <v>35625000.0</v>
       </c>
       <c r="Q6">
+        <v>35625000.0</v>
+      </c>
+      <c r="R6">
         <v>-317218110.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>264634500.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-141278250.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>167944500.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>26666250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1926250.0</v>
       </c>
       <c r="W6">
         <v>-1926250.0</v>
       </c>
       <c r="X6">
         <v>-1926250.0</v>
       </c>
       <c r="Y6">
         <v>-1926250.0</v>
       </c>
       <c r="Z6">
-        <v>-2568750.0</v>
+        <v>-1926250.0</v>
       </c>
       <c r="AA6">
         <v>-2568750.0</v>
       </c>
       <c r="AB6">
         <v>-2568750.0</v>
       </c>
       <c r="AC6">
         <v>-2568750.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6">
+        <v>-2568750.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7">
+        <v>20191027.0</v>
+      </c>
+      <c r="C7">
         <v>-52784000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-62291000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-42550000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-50122000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-218321000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-25061000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-103435000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-8663250.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2887750.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-35093000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-124543000.0</v>
       </c>
-      <c r="M7">
-[...1 lines deleted...]
-      </c>
       <c r="N7">
+        <v>-7582000.0</v>
+      </c>
+      <c r="O7">
         <v>-3791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2887750.0</v>
       </c>
       <c r="P7">
         <v>2887750.0</v>
       </c>
       <c r="Q7">
+        <v>2887750.0</v>
+      </c>
+      <c r="R7">
         <v>-1153400.0</v>
       </c>
-      <c r="R7">
-[...1 lines deleted...]
-      </c>
       <c r="S7">
+        <v>397325.0</v>
+      </c>
+      <c r="T7">
         <v>-1629500.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-10583000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-5291500.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-18032000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-9016000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-18032000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-9016000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-8295000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-4147500.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-8295000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-4147500.0</v>
       </c>
     </row>
-    <row r="8" spans="1:29">
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9">
+        <v>-27689403.0</v>
+      </c>
+      <c r="C9">
         <v>26533000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-33858000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>21286000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-24171000.0</v>
       </c>
-      <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>-12085500.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-26851000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-6402500.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-3073500.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-6141000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-3341000.0</v>
       </c>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
       <c r="N9">
+        <v>-5242000.0</v>
+      </c>
+      <c r="O9">
         <v>-2621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3073500.0</v>
       </c>
       <c r="P9">
         <v>-3073500.0</v>
       </c>
       <c r="Q9">
+        <v>-3073500.0</v>
+      </c>
+      <c r="R9">
         <v>-3526000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-13728000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-6864000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>49403000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>24701500.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-4188500.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-2094250.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-4188500.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-2094250.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-3116500.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-1558250.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-3116500.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1558250.0</v>
       </c>
     </row>
-    <row r="10" spans="1:29">
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10">
+        <v>1377707.0</v>
+      </c>
+      <c r="C10">
         <v>-26689000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>15672000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-21568000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6684000.0</v>
       </c>
-      <c r="F10"/>
-      <c r="G10">
+      <c r="G10"/>
+      <c r="H10">
         <v>3342000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-79454000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-82446500.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-6888500.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-25653000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-51806000.0</v>
       </c>
-      <c r="M10">
-[...1 lines deleted...]
-      </c>
       <c r="N10">
+        <v>8554000.0</v>
+      </c>
+      <c r="O10">
         <v>4277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6888500.0</v>
       </c>
       <c r="P10">
         <v>-6888500.0</v>
       </c>
       <c r="Q10">
+        <v>-6888500.0</v>
+      </c>
+      <c r="R10">
         <v>-18054000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>8270000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4135000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-47756000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-23878000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2700000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1350000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2700000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1350000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-16795000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-8397500.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-16795000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-8397500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
-[...1 lines deleted...]
-      </c>
+      <c r="H11"/>
       <c r="I11">
         <v>1855000.0</v>
       </c>
       <c r="J11">
-        <v>0.0</v>
+        <v>1855000.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
-        <v>-1007000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M11">
         <v>-1007000.0</v>
       </c>
       <c r="N11">
-        <v>16504500.0</v>
+        <v>-1007000.0</v>
       </c>
       <c r="O11">
         <v>16504500.0</v>
       </c>
       <c r="P11">
-        <v>-791500.0</v>
+        <v>16504500.0</v>
       </c>
       <c r="Q11">
         <v>-791500.0</v>
       </c>
-      <c r="R11"/>
+      <c r="R11">
+        <v>-791500.0</v>
+      </c>
       <c r="S11"/>
-      <c r="T11">
-[...1 lines deleted...]
-      </c>
+      <c r="T11"/>
       <c r="U11">
         <v>-28867000.0</v>
       </c>
-      <c r="V11"/>
+      <c r="V11">
+        <v>-28867000.0</v>
+      </c>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-      <c r="H12">
-[...1 lines deleted...]
-      </c>
+      <c r="H12"/>
       <c r="I12">
         <v>37179000.0</v>
       </c>
       <c r="J12">
         <v>37179000.0</v>
       </c>
       <c r="K12">
         <v>37179000.0</v>
       </c>
       <c r="L12">
-        <v>28215000.0</v>
+        <v>37179000.0</v>
       </c>
       <c r="M12">
         <v>28215000.0</v>
       </c>
       <c r="N12">
-        <v>124582000.0</v>
+        <v>28215000.0</v>
       </c>
       <c r="O12">
         <v>124582000.0</v>
       </c>
       <c r="P12">
-        <v>1123000.0</v>
+        <v>124582000.0</v>
       </c>
       <c r="Q12">
         <v>1123000.0</v>
       </c>
-      <c r="R12"/>
+      <c r="R12">
+        <v>1123000.0</v>
+      </c>
       <c r="S12"/>
-      <c r="T12">
-[...1 lines deleted...]
-      </c>
+      <c r="T12"/>
       <c r="U12">
         <v>2892000.0</v>
       </c>
-      <c r="V12"/>
+      <c r="V12">
+        <v>2892000.0</v>
+      </c>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
-[...1 lines deleted...]
-      </c>
+      <c r="H13"/>
       <c r="I13">
         <v>1435000.0</v>
       </c>
       <c r="J13">
         <v>1435000.0</v>
       </c>
       <c r="K13">
         <v>1435000.0</v>
       </c>
       <c r="L13">
-        <v>-34698000.0</v>
+        <v>1435000.0</v>
       </c>
       <c r="M13">
         <v>-34698000.0</v>
       </c>
       <c r="N13">
-        <v>-5447000.0</v>
+        <v>-34698000.0</v>
       </c>
       <c r="O13">
         <v>-5447000.0</v>
       </c>
       <c r="P13">
-        <v>15433500.0</v>
+        <v>-5447000.0</v>
       </c>
       <c r="Q13">
         <v>15433500.0</v>
       </c>
-      <c r="R13"/>
+      <c r="R13">
+        <v>15433500.0</v>
+      </c>
       <c r="S13"/>
-      <c r="T13">
-[...1 lines deleted...]
-      </c>
+      <c r="T13"/>
       <c r="U13">
         <v>-6115000.0</v>
       </c>
-      <c r="V13"/>
+      <c r="V13">
+        <v>-6115000.0</v>
+      </c>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14">
+        <v>121655786.0</v>
+      </c>
+      <c r="C14">
         <v>124337000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>116206000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>108548000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>106187000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>194952000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>53093500.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>86983000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>50995750.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>40841750.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>41839000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>88204000.0</v>
       </c>
-      <c r="M14">
-[...1 lines deleted...]
-      </c>
       <c r="N14">
+        <v>40841750.0</v>
+      </c>
+      <c r="O14">
         <v>40405500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40841750.0</v>
       </c>
       <c r="P14">
         <v>40841750.0</v>
       </c>
       <c r="Q14">
+        <v>40841750.0</v>
+      </c>
+      <c r="R14">
         <v>37172000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>81359000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>40679500.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>84846000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>42423000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>88534000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>44267000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>88534000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>44267000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>80294000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>40147000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>80294000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>40147000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>135</v>
+      </c>
+      <c r="B15">
+        <v>30265304.0</v>
+      </c>
       <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
         <v>30290000.0</v>
       </c>
-      <c r="D15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E15"/>
       <c r="F15">
         <v>25031000.0</v>
       </c>
       <c r="G15">
+        <v>25031000.0</v>
+      </c>
+      <c r="H15">
         <v>12515500.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3663000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>21775500.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>25500.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>10926000.0</v>
       </c>
-      <c r="L15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
+        <v>102000.0</v>
+      </c>
+      <c r="O15">
         <v>51000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25500.0</v>
       </c>
       <c r="P15">
         <v>25500.0</v>
       </c>
       <c r="Q15">
         <v>25500.0</v>
       </c>
       <c r="R15">
+        <v>25500.0</v>
+      </c>
+      <c r="S15">
         <v>865500.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>432750.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>865500.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>432750.0</v>
       </c>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>7326000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3663000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>7326000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3663000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16">
+        <v>220027315.0</v>
+      </c>
+      <c r="C16">
         <v>159896000.0</v>
       </c>
-      <c r="C16"/>
       <c r="D16">
+        <v>219126132.0</v>
+      </c>
+      <c r="E16">
         <v>-35481500.0</v>
       </c>
-      <c r="E16">
-[...1 lines deleted...]
-      </c>
       <c r="F16">
-        <v>20619500.0</v>
+        <v>297403045.0</v>
       </c>
       <c r="G16">
         <v>20619500.0</v>
       </c>
       <c r="H16">
+        <v>20619500.0</v>
+      </c>
+      <c r="I16">
         <v>359500.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>254321000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>114947750.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>300602000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>346883000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
+        <v>405517270.0</v>
+      </c>
+      <c r="O16">
         <v>459791000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>114947750.0</v>
       </c>
       <c r="P16">
         <v>114947750.0</v>
       </c>
       <c r="Q16">
+        <v>114947750.0</v>
+      </c>
+      <c r="R16">
         <v>72890.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>317291000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>79322750.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>220601000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>79322750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52656500.0</v>
       </c>
       <c r="W16">
         <v>52656500.0</v>
       </c>
       <c r="X16">
         <v>52656500.0</v>
       </c>
       <c r="Y16">
         <v>52656500.0</v>
       </c>
       <c r="Z16">
-        <v>54582750.0</v>
+        <v>52656500.0</v>
       </c>
       <c r="AA16">
         <v>54582750.0</v>
       </c>
       <c r="AB16">
         <v>54582750.0</v>
       </c>
       <c r="AC16">
         <v>54582750.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16">
+        <v>54582750.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>191093210.0</v>
+      </c>
+      <c r="C18">
         <v>63663000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>106503000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>72522000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>136464000.0</v>
       </c>
-      <c r="F18"/>
-      <c r="G18">
+      <c r="G18"/>
+      <c r="H18">
         <v>68232000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>81884000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6276250.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>46707250.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>42366500.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>12551000.0</v>
       </c>
-      <c r="M18">
-[...1 lines deleted...]
-      </c>
       <c r="N18">
+        <v>124385464.0</v>
+      </c>
+      <c r="O18">
         <v>63790500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46707250.0</v>
       </c>
       <c r="P18">
         <v>46707250.0</v>
       </c>
       <c r="Q18">
+        <v>46707250.0</v>
+      </c>
+      <c r="R18">
         <v>-9891542.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>117848000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>58924000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-74572000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-37286000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>57308500.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>28654250.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>57308500.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>28654250.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>66336500.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>33168250.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>66336500.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>33168250.0</v>
       </c>
     </row>
-    <row r="19" spans="1:29">
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-      <c r="H19">
-[...1 lines deleted...]
-      </c>
+      <c r="H19"/>
       <c r="I19">
         <v>102016500.0</v>
       </c>
       <c r="J19">
         <v>102016500.0</v>
       </c>
       <c r="K19">
         <v>102016500.0</v>
       </c>
       <c r="L19">
-        <v>5316000.0</v>
+        <v>102016500.0</v>
       </c>
       <c r="M19">
         <v>5316000.0</v>
       </c>
       <c r="N19">
-        <v>38621000.0</v>
+        <v>5316000.0</v>
       </c>
       <c r="O19">
         <v>38621000.0</v>
       </c>
       <c r="P19">
-        <v>-32243500.0</v>
+        <v>38621000.0</v>
       </c>
       <c r="Q19">
         <v>-32243500.0</v>
       </c>
-      <c r="R19"/>
+      <c r="R19">
+        <v>-32243500.0</v>
+      </c>
       <c r="S19"/>
-      <c r="T19">
-[...1 lines deleted...]
-      </c>
+      <c r="T19"/>
       <c r="U19">
         <v>39953000.0</v>
       </c>
-      <c r="V19"/>
+      <c r="V19">
+        <v>39953000.0</v>
+      </c>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
-[...1 lines deleted...]
-      </c>
+      <c r="H21"/>
       <c r="I21">
         <v>-83761000.0</v>
       </c>
       <c r="J21">
         <v>-83761000.0</v>
       </c>
       <c r="K21">
         <v>-83761000.0</v>
       </c>
       <c r="L21">
-        <v>-72623500.0</v>
+        <v>-83761000.0</v>
       </c>
       <c r="M21">
         <v>-72623500.0</v>
       </c>
       <c r="N21">
-        <v>-71147500.0</v>
+        <v>-72623500.0</v>
       </c>
       <c r="O21">
         <v>-71147500.0</v>
       </c>
       <c r="P21">
-        <v>378500.0</v>
+        <v>-71147500.0</v>
       </c>
       <c r="Q21">
         <v>378500.0</v>
       </c>
-      <c r="R21"/>
+      <c r="R21">
+        <v>378500.0</v>
+      </c>
       <c r="S21"/>
-      <c r="T21">
-[...1 lines deleted...]
-      </c>
+      <c r="T21"/>
       <c r="U21">
         <v>6955000.0</v>
       </c>
-      <c r="V21"/>
+      <c r="V21">
+        <v>6955000.0</v>
+      </c>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22">
+        <v>55088194.0</v>
+      </c>
+      <c r="C22">
         <v>43083000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>51998000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>25085000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>75562000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37781000.0</v>
       </c>
       <c r="G22">
         <v>37781000.0</v>
       </c>
       <c r="H22">
+        <v>37781000.0</v>
+      </c>
+      <c r="I22">
         <v>45967000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>118808750.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-31915250.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>18722000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>14038000.0</v>
       </c>
-      <c r="M22">
-[...1 lines deleted...]
-      </c>
       <c r="N22">
+        <v>288011093.0</v>
+      </c>
+      <c r="O22">
         <v>-82079000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31915250.0</v>
       </c>
       <c r="P22">
         <v>-31915250.0</v>
       </c>
       <c r="Q22">
+        <v>-31915250.0</v>
+      </c>
+      <c r="R22">
         <v>-240142.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>36130000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>18065000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-86707000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-43353500.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>12719500.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>6359750.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>12719500.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6359750.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>20257000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>10128500.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>20257000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>10128500.0</v>
       </c>
     </row>
-    <row r="23" spans="1:29">
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
-        <v>-5793000.0</v>
+        <v>-88366291.0</v>
       </c>
       <c r="C23">
-        <v>-92838000.0</v>
+        <v>1353403.0</v>
       </c>
       <c r="D23">
-        <v>-24946000.0</v>
+        <v>-86458786.0</v>
       </c>
       <c r="E23">
-        <v>-59936000.0</v>
+        <v>-2071916.0</v>
       </c>
       <c r="F23">
+        <v>-65128773.0</v>
+      </c>
+      <c r="G23">
         <v>-6068000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-29968000.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
+        <v>-64581854.0</v>
+      </c>
+      <c r="J23">
         <v>115340500.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-28887000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-70032000.0</v>
       </c>
-      <c r="L23">
-[...1 lines deleted...]
-      </c>
       <c r="M23">
+        <v>-64498562.0</v>
+      </c>
+      <c r="N23">
         <v>418879000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>209439500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18031750.0</v>
       </c>
       <c r="P23">
         <v>18031750.0</v>
       </c>
       <c r="Q23">
+        <v>18031750.0</v>
+      </c>
+      <c r="R23">
         <v>795498.0</v>
       </c>
-      <c r="R23">
-[...1 lines deleted...]
-      </c>
       <c r="S23">
+        <v>-61151500.0</v>
+      </c>
+      <c r="T23">
         <v>-31008500.0</v>
       </c>
-      <c r="T23">
-[...1 lines deleted...]
-      </c>
       <c r="U23">
+        <v>865500.0</v>
+      </c>
+      <c r="V23">
         <v>6955000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-199163500.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-99581750.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-199163500.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-99581750.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-165535500.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-82767750.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-165535500.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-82767750.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24">
-        <v>-7993000.0</v>
+        <v>1406421.0</v>
       </c>
       <c r="C24">
-        <v>12604000.0</v>
+        <v>-4604447.0</v>
       </c>
       <c r="D24">
-        <v>-19207000.0</v>
+        <v>10427549.0</v>
       </c>
       <c r="E24">
-        <v>1274000.0</v>
+        <v>-43460772.0</v>
       </c>
       <c r="F24">
+        <v>2005269.0</v>
+      </c>
+      <c r="G24">
         <v>99663000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>637000.0</v>
       </c>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
       <c r="I24">
+        <v>194669818.0</v>
+      </c>
+      <c r="J24">
         <v>-4403000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>15964000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-4403000.0</v>
       </c>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
       <c r="M24">
-        <v>-65807750.0</v>
+        <v>526157.0</v>
       </c>
       <c r="N24">
-        <v>35592500.0</v>
+        <v>21566224.0</v>
       </c>
       <c r="O24">
         <v>35592500.0</v>
       </c>
       <c r="P24">
+        <v>35592500.0</v>
+      </c>
+      <c r="Q24">
         <v>-64719000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-34633000.0</v>
       </c>
-      <c r="R24">
-[...1 lines deleted...]
-      </c>
       <c r="S24">
+        <v>5270500.0</v>
+      </c>
+      <c r="T24">
         <v>24352000.0</v>
       </c>
-      <c r="T24">
-[...1 lines deleted...]
-      </c>
       <c r="U24">
+        <v>30309500.0</v>
+      </c>
+      <c r="V24">
         <v>36871500.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-79894500.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-39947250.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-79894500.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-39947250.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-18908000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-9454000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-18908000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-9454000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:29">
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
-        <v>-11021000.0</v>
+        <v>40858453.0</v>
       </c>
       <c r="C25">
-        <v>48447000.0</v>
+        <v>-18179050.0</v>
       </c>
       <c r="D25">
-        <v>25214000.0</v>
+        <v>55839033.0</v>
       </c>
       <c r="E25">
-        <v>28457000.0</v>
-[...2 lines deleted...]
-      <c r="G25">
+        <v>26074384.0</v>
+      </c>
+      <c r="F25">
+        <v>25719596.0</v>
+      </c>
+      <c r="G25"/>
+      <c r="H25">
         <v>14228499.0</v>
       </c>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
       <c r="I25">
+        <v>70539822.0</v>
+      </c>
+      <c r="J25">
         <v>-202583000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>57186500.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>31164000.0</v>
       </c>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
       <c r="M25">
-        <v>-265421000.0</v>
+        <v>45239693.0</v>
       </c>
       <c r="N25">
+        <v>-236252257.0</v>
+      </c>
+      <c r="O25">
         <v>132461500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57186500.0</v>
       </c>
       <c r="P25">
         <v>57186500.0</v>
       </c>
       <c r="Q25">
+        <v>57186500.0</v>
+      </c>
+      <c r="R25">
         <v>331500.0</v>
       </c>
-      <c r="R25">
-[...1 lines deleted...]
-      </c>
       <c r="S25">
+        <v>18503174.0</v>
+      </c>
+      <c r="T25">
         <v>10535000.0</v>
       </c>
-      <c r="T25">
-[...1 lines deleted...]
-      </c>
       <c r="U25">
+        <v>-50860500.0</v>
+      </c>
+      <c r="V25">
         <v>-25975000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4505500.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2252750.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4505500.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2252750.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>12492500.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>6246250.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>12492500.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6246250.0</v>
       </c>
     </row>
-    <row r="26" spans="1:29">
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>144</v>
-[...4 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="B26">
+        <v>107216000.0</v>
+      </c>
+      <c r="C26"/>
       <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26">
         <v>8063000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>-23500.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>341250000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-113750000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>14313000.0</v>
       </c>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
       <c r="N26">
+        <v>-455000000.0</v>
+      </c>
+      <c r="O26">
         <v>-227500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-113750000.0</v>
       </c>
       <c r="P26">
         <v>-113750000.0</v>
       </c>
       <c r="Q26">
+        <v>-113750000.0</v>
+      </c>
+      <c r="R26">
         <v>-192000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-945000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-472500.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>0.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-47000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-23500.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-47000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-23500.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>146</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>2099000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4321000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4151000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7715000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>3857500.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6536000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2379500.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>2379500.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>6683000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>16290000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>8145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6387500.0</v>
       </c>
       <c r="P27">
         <v>-6387500.0</v>
       </c>
       <c r="Q27">
         <v>-6387500.0</v>
       </c>
       <c r="R27">
+        <v>-6387500.0</v>
+      </c>
+      <c r="S27">
         <v>-8581000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>-4290500.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>-8581000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>-4290500.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>-22563000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>-11281500.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>-22563000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-11281500.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>-23063500.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>-11531750.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>-23063500.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>-11531750.0</v>
       </c>
     </row>
-    <row r="28" spans="1:29">
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
-        <v>-105542000.0</v>
+        <v>-115354747.0</v>
       </c>
       <c r="C28">
-        <v>-123128000.0</v>
+        <v>-98395597.0</v>
       </c>
       <c r="D28">
-        <v>-111406000.0</v>
+        <v>-128854978.0</v>
       </c>
       <c r="E28">
-        <v>-84967000.0</v>
+        <v>-88531916.0</v>
       </c>
       <c r="F28">
+        <v>-83699881.0</v>
+      </c>
+      <c r="G28">
         <v>-250494000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-42483500.0</v>
       </c>
-      <c r="H28">
-[...1 lines deleted...]
-      </c>
       <c r="I28">
+        <v>-164000438.0</v>
+      </c>
+      <c r="J28">
         <v>-250078250.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-296997000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-80958000.0</v>
       </c>
-      <c r="L28">
-[...1 lines deleted...]
-      </c>
       <c r="M28">
-        <v>-64105000.0</v>
+        <v>-141015965.0</v>
       </c>
       <c r="N28">
+        <v>-36223000.0</v>
+      </c>
+      <c r="O28">
         <v>-18111500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46918750.0</v>
       </c>
       <c r="P28">
         <v>-46918750.0</v>
       </c>
       <c r="Q28">
+        <v>-46918750.0</v>
+      </c>
+      <c r="R28">
         <v>577998.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-62962000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-31481000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>13910000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6955000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-199163500.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-99581750.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-199163500.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-99581750.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-172861500.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-86430750.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-172861500.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-86430750.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
-        <v>105714000.0</v>
+        <v>234807882.0</v>
       </c>
       <c r="C29">
-        <v>158681000.0</v>
+        <v>98555950.0</v>
       </c>
       <c r="D29">
-        <v>120448000.0</v>
+        <v>166073033.0</v>
       </c>
       <c r="E29">
-        <v>167799000.0</v>
+        <v>121308384.0</v>
       </c>
       <c r="F29">
+        <v>165061596.0</v>
+      </c>
+      <c r="G29">
         <v>275382000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>83899500.0</v>
       </c>
-      <c r="H29">
-[...1 lines deleted...]
-      </c>
       <c r="I29">
+        <v>106590822.0</v>
+      </c>
+      <c r="J29">
         <v>-64468250.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>70288750.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>59011500.0</v>
       </c>
-      <c r="L29">
-[...1 lines deleted...]
-      </c>
       <c r="M29">
-        <v>70289000.0</v>
+        <v>29621693.0</v>
       </c>
       <c r="N29">
+        <v>61992086.0</v>
+      </c>
+      <c r="O29">
         <v>95142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70288750.0</v>
       </c>
       <c r="P29">
         <v>70288750.0</v>
       </c>
       <c r="Q29">
+        <v>70288750.0</v>
+      </c>
+      <c r="R29">
         <v>-1393542.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>135300000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>67650000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-64394000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-32197000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>87061000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>43530500.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>87061000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>43530500.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>96382500.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>48191250.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>96382500.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>48191250.0</v>
       </c>
     </row>
-    <row r="30" spans="1:29">
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
-        <v>-50044000.0</v>
+        <v>-62582602.0</v>
       </c>
       <c r="C30">
-        <v>-44273000.0</v>
+        <v>-46655447.0</v>
       </c>
       <c r="D30">
-        <v>-81741000.0</v>
+        <v>-46449451.0</v>
       </c>
       <c r="E30">
-        <v>-39172000.0</v>
+        <v>-105994772.0</v>
       </c>
       <c r="F30">
+        <v>-38440731.0</v>
+      </c>
+      <c r="G30">
         <v>21786000.0</v>
       </c>
-      <c r="G30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H30"/>
       <c r="I30">
+        <v>60395818.0</v>
+      </c>
+      <c r="J30">
         <v>30479000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-57335000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>30479000.0</v>
       </c>
-      <c r="L30">
-[...1 lines deleted...]
-      </c>
       <c r="M30">
-        <v>-82004000.0</v>
+        <v>-15297843.0</v>
       </c>
       <c r="N30">
-        <v>3641000.0</v>
+        <v>7282000.0</v>
       </c>
       <c r="O30">
         <v>3641000.0</v>
       </c>
       <c r="P30">
-        <v>-44643000.0</v>
+        <v>3641000.0</v>
       </c>
       <c r="Q30">
         <v>-44643000.0</v>
       </c>
       <c r="R30">
+        <v>-44643000.0</v>
+      </c>
+      <c r="S30">
         <v>30717000.0</v>
       </c>
-      <c r="S30"/>
-      <c r="T30">
+      <c r="T30"/>
+      <c r="U30">
         <v>61855000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>30927500.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>76401000.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30">
+      <c r="X30"/>
+      <c r="Y30">
         <v>76401000.0</v>
       </c>
-      <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>14573000.0</v>
       </c>
-      <c r="AA30"/>
-      <c r="AB30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>14573000.0</v>
       </c>
-      <c r="AC30"/>
+      <c r="AD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>