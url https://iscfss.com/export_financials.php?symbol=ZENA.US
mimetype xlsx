--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
@@ -223,50 +226,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -803,6599 +809,7422 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>9083415.0</v>
+      </c>
+      <c r="C2">
         <v>1423545.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>157311.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>251846.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>33811.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5">
+        <v>-57041264.0</v>
+      </c>
+      <c r="C5">
         <v>397061.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-36787.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-19457.88</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-26073.72</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-35225.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7">
+        <v>4200338.0</v>
+      </c>
+      <c r="C7">
         <v>211344.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>245663.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>0.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8">
+        <v>68016266.0</v>
+      </c>
+      <c r="C8">
         <v>60780337.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5052955.0</v>
       </c>
       <c r="D8">
         <v>5052955.0</v>
       </c>
       <c r="E8">
+        <v>5052955.0</v>
+      </c>
+      <c r="F8">
         <v>4567448.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>4468914.0</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>5986386.0</v>
+      </c>
+      <c r="C10">
         <v>3754075.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1184.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>200792.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1197370.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>94485.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>15089428.0</v>
+      </c>
+      <c r="C12">
         <v>3754075.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1184.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>200792.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1197370.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>94485.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
+        <v>16222580.0</v>
+      </c>
+      <c r="C13">
         <v>9330337.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5052955.0</v>
       </c>
       <c r="D13">
         <v>5052955.0</v>
       </c>
       <c r="E13">
+        <v>5052955.0</v>
+      </c>
+      <c r="F13">
         <v>4567448.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4468914.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
+        <v>34183348.0</v>
+      </c>
+      <c r="C14">
         <v>18426467.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>16843182.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16843183.0</v>
       </c>
       <c r="E14">
         <v>16843183.0</v>
       </c>
       <c r="F14">
         <v>16843183.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14">
+        <v>16843183.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>21</v>
+      </c>
+      <c r="B16">
+        <v>1272236.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>603875.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>827211.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>857053.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>213142.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20">
-        <v>2468722.0</v>
+        <v>12118494.0</v>
       </c>
       <c r="C20">
         <v>2468722.0</v>
       </c>
       <c r="D20">
         <v>2468722.0</v>
       </c>
       <c r="E20">
         <v>2468722.0</v>
       </c>
       <c r="F20">
         <v>2468722.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20">
+        <v>2468722.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21">
+        <v>17055025.0</v>
+      </c>
+      <c r="C21">
         <v>7112715.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6145037.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5779577.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2928746.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>444225.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="C22"/>
+        <v>27</v>
+      </c>
+      <c r="B22">
+        <v>2845654.0</v>
+      </c>
+      <c r="C22">
+        <v>0.0</v>
+      </c>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>99863876.0</v>
+      </c>
+      <c r="C23">
         <v>34646359.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>16453876.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>13543786.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10032852.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4324916.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24">
+        <v>13566956.0</v>
+      </c>
+      <c r="C24">
         <v>9783539.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>7862131.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4838103.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4714025.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>679804.0</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>15491965.0</v>
+      </c>
+      <c r="C28">
         <v>6365504.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8238705.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4772607.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3516655.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>585319.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29">
+        <v>33407864.0</v>
+      </c>
+      <c r="C29">
         <v>-19722422.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15313972.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>12545091.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8355603.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4062264.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>4900779.0</v>
+      </c>
+      <c r="C30">
         <v>206434.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>46448.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>121116.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>243081.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>431439.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-    </row>
-    <row r="32" spans="1:6">
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32">
+        <v>18254428.0</v>
+      </c>
+      <c r="C32">
         <v>3387365.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1493931.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1751890.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2128058.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>495096.0</v>
       </c>
     </row>
-    <row r="33" spans="1:6">
+    <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>66620251.0</v>
+      </c>
+      <c r="C33">
         <v>28367882.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>13882511.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>10672078.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6237481.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3582867.0</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
+    <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34">
         <v>-1.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>10001.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
-    </row>
-    <row r="35" spans="1:6">
+      <c r="G34"/>
+    </row>
+    <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>16863185.0</v>
+      </c>
+      <c r="C35">
         <v>9935904.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>8056696.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4852276.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4723961.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>695503.0</v>
       </c>
     </row>
-    <row r="36" spans="1:6">
+    <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36">
+        <v>21308553.0</v>
+      </c>
+      <c r="C36">
         <v>18159190.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4986933.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2381778.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>784872.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>666792.0</v>
       </c>
     </row>
-    <row r="37" spans="1:6">
+    <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-    </row>
-    <row r="38" spans="1:6">
+      <c r="G37"/>
+    </row>
+    <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-    </row>
-    <row r="39" spans="1:6">
+      <c r="G38"/>
+    </row>
+    <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
+        <v>10407762.0</v>
+      </c>
+      <c r="C39">
         <v>2317968.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2523733.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2549800.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2354920.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>216125.0</v>
       </c>
     </row>
-    <row r="40" spans="1:6">
+    <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>45</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>1283892.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>290367.0</v>
       </c>
-      <c r="D40"/>
-      <c r="E40">
+      <c r="E40"/>
+      <c r="F40">
         <v>558414.0</v>
       </c>
-      <c r="F40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:6">
+      <c r="G40"/>
+    </row>
+    <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-    </row>
-    <row r="42" spans="1:6">
+      <c r="G41"/>
+    </row>
+    <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42">
+        <v>110782684.0</v>
+      </c>
+      <c r="C42">
         <v>-30833942.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>6345940.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>6339052.88</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2915337.72</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2547806.0</v>
       </c>
     </row>
-    <row r="43" spans="1:6">
+    <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-    </row>
-    <row r="44" spans="1:6">
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-    </row>
-    <row r="45" spans="1:6">
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45">
+        <v>18764309.0</v>
+      </c>
+      <c r="C45">
         <v>1289228.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>356840.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>91821.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>79655.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3400.0</v>
       </c>
     </row>
-    <row r="46" spans="1:6">
+    <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>15795982.0</v>
+      </c>
+      <c r="C46">
         <v>627255.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>281819.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>42001.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>55141.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3128.0</v>
       </c>
     </row>
-    <row r="47" spans="1:6">
+    <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-    </row>
-    <row r="48" spans="1:6">
+      <c r="G47"/>
+    </row>
+    <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>-53796289.0</v>
+      </c>
+      <c r="C48">
         <v>-8524113.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-4042362.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-3800858.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-3815134.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-3599035.0</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
+    <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-    </row>
-    <row r="50" spans="1:6">
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50">
+        <v>3689457.0</v>
+      </c>
+      <c r="C50">
         <v>124696.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>132095.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>135296.0</v>
       </c>
-      <c r="E50"/>
       <c r="F50"/>
-    </row>
-    <row r="51" spans="1:6">
+      <c r="G50"/>
+    </row>
+    <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51">
+        <v>21478351.0</v>
+      </c>
+      <c r="C51">
         <v>10119579.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>8239889.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4973399.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4714025.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>679804.0</v>
       </c>
     </row>
-    <row r="52" spans="1:6">
+    <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
+        <v>4615166.0</v>
+      </c>
+      <c r="C52">
         <v>183675.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>183192.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>135296.0</v>
       </c>
-      <c r="E52"/>
       <c r="F52"/>
-    </row>
-    <row r="53" spans="1:6">
+      <c r="G52"/>
+    </row>
+    <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="C53"/>
+        <v>58</v>
+      </c>
+      <c r="B53">
+        <v>9103041.0</v>
+      </c>
+      <c r="C53">
+        <v>0.0</v>
+      </c>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-    </row>
-    <row r="54" spans="1:6">
+      <c r="G53"/>
+    </row>
+    <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-    </row>
-    <row r="55" spans="1:6">
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>99863876.0</v>
+      </c>
+      <c r="C55">
         <v>34646359.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>16453876.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>13543786.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>10032852.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4324916.0</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>33243625.0</v>
+      </c>
+      <c r="C56">
         <v>6278477.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2571365.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2871708.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3795371.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>742049.0</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>14970820.0</v>
+      </c>
+      <c r="C57">
         <v>2891112.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1077434.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1119818.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1667313.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>246953.0</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>31834006.0</v>
+      </c>
+      <c r="C58">
         <v>12827016.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>9134130.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5972094.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6391274.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>942456.0</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-    </row>
-    <row r="60" spans="1:6">
+      <c r="G59"/>
+    </row>
+    <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>68029870.0</v>
+      </c>
+      <c r="C60">
         <v>21819343.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>7319746.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>7571692.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3641578.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3382460.0</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-    </row>
-    <row r="62" spans="1:6">
+      <c r="G61"/>
+    </row>
+    <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
+      <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P62"/>
+  <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>79</v>
+      </c>
+      <c r="R1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>8858180.0</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2">
         <v>4009668.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1414116.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2991955.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1423545.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>598132.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>573092.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>469975.0</v>
       </c>
-      <c r="I2"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K2"/>
       <c r="L2"/>
       <c r="M2">
+        <v>200925.0</v>
+      </c>
+      <c r="N2"/>
+      <c r="O2">
         <v>157311.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2"/>
       <c r="P2"/>
-    </row>
-    <row r="3" spans="1:16">
+      <c r="Q2"/>
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
-    </row>
-    <row r="4" spans="1:16">
+      <c r="Q3"/>
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5">
+        <v>-124256246.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>-54143722.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-281862.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>394944.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-47031751.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-121833.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-12539.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-19232.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-36787.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-36244.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-39580.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>5602352.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-19457.88</v>
       </c>
-      <c r="N5"/>
-      <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
-    </row>
-    <row r="7" spans="1:16">
+      <c r="Q6"/>
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7">
+        <v>5801899.0</v>
+      </c>
+      <c r="C7">
+        <v>4200338.0</v>
+      </c>
+      <c r="D7">
         <v>779842.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>172484.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>201807.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>211344.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>215898.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="I7"/>
+      <c r="J7">
         <v>242669.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>245663.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>271042.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8">
+        <v>110389252.0</v>
+      </c>
+      <c r="C8">
+        <v>68016266.0</v>
+      </c>
+      <c r="D8">
         <v>65004337.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>63969337.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>61260337.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>60780337.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>5192495.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8">
+      <c r="I8"/>
+      <c r="J8">
         <v>5104955.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>5052955.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>5052955.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-    </row>
-    <row r="10" spans="1:16">
+      <c r="Q9"/>
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>8520492.0</v>
+      </c>
+      <c r="C10">
+        <v>5980366.0</v>
+      </c>
+      <c r="D10">
         <v>10261144.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>10286027.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2787221.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3754075.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>130843.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>30569.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>147828.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1184.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>4858.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>15829.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>148567.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>200792.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10"/>
       <c r="P10"/>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="Q10"/>
+      <c r="R10"/>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>14954056.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
         <v>19531374.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>10286027.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2787221.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>3754075.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>130843.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>30569.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>147828.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1184.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>4858.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>15829.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>148567.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>200792.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12"/>
       <c r="P12"/>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
+        <v>24062341.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
         <v>11394337.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>12159337.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>9450337.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>9330337.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>5192495.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>5104955.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>5104955.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5052955.0</v>
       </c>
       <c r="K13">
         <v>5052955.0</v>
       </c>
-      <c r="L13"/>
+      <c r="L13">
+        <v>5052955.0</v>
+      </c>
       <c r="M13">
         <v>5052955.0</v>
       </c>
       <c r="N13"/>
-      <c r="O13"/>
+      <c r="O13">
+        <v>5052955.0</v>
+      </c>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
+        <v>34183348.0</v>
+      </c>
+      <c r="C14">
+        <v>48020885.0</v>
+      </c>
+      <c r="D14">
         <v>36562646.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>31637388.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>22843011.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>22511192.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>17064892.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>17016482.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>17016516.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>16843183.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>16843182.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>16843181.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16843183.0</v>
       </c>
       <c r="N14">
         <v>16843183.0</v>
       </c>
       <c r="O14">
         <v>16843183.0</v>
       </c>
       <c r="P14">
         <v>16843183.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14">
+        <v>16843183.0</v>
+      </c>
+      <c r="R14">
+        <v>16843183.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>21</v>
+      </c>
+      <c r="B16">
+        <v>1141733.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>782472.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>860476.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>726692.0</v>
       </c>
       <c r="G16"/>
       <c r="H16">
+        <v>726692.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16">
         <v>412571.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>603875.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>626171.0</v>
       </c>
-      <c r="K16"/>
-[...1 lines deleted...]
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
         <v>827211.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20">
+        <v>12097805.0</v>
+      </c>
+      <c r="C20">
+        <v>12106307.0</v>
+      </c>
+      <c r="D20">
         <v>5543948.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>3999052.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>3065890.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2468722.0</v>
       </c>
       <c r="G20">
         <v>2468722.0</v>
       </c>
       <c r="H20">
         <v>2468722.0</v>
       </c>
       <c r="I20">
         <v>2468722.0</v>
       </c>
       <c r="J20">
         <v>2468722.0</v>
       </c>
       <c r="K20">
         <v>2468722.0</v>
       </c>
-      <c r="L20"/>
+      <c r="L20">
+        <v>2468722.0</v>
+      </c>
       <c r="M20">
         <v>2468722.0</v>
       </c>
       <c r="N20"/>
-      <c r="O20"/>
+      <c r="O20">
+        <v>2468722.0</v>
+      </c>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21">
+        <v>17724336.0</v>
+      </c>
+      <c r="C21">
+        <v>17037873.0</v>
+      </c>
+      <c r="D21">
         <v>13530350.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>10175857.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>8017449.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>7112715.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>6549053.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>6482137.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>6355814.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>6145037.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>6085026.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>6006886.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="N21"/>
+      <c r="O21">
         <v>5779577.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>2498394.0</v>
+      </c>
+      <c r="C22">
+        <v>2842794.0</v>
+      </c>
+      <c r="D22">
         <v>1204005.0</v>
       </c>
-      <c r="C22"/>
-      <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22">
+        <v>0.0</v>
+      </c>
+      <c r="H22"/>
+      <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>109445186.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>78552556.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>52937589.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>38099209.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>34646359.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>22002420.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>19317619.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>18210732.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>16453876.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>15927248.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>15470956.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="N23"/>
+      <c r="O23">
         <v>13543786.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23"/>
       <c r="P23"/>
-    </row>
-    <row r="24" spans="1:16">
+      <c r="Q23"/>
+      <c r="R23"/>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24">
+        <v>7073995.0</v>
+      </c>
+      <c r="C24">
+        <v>13566956.0</v>
+      </c>
+      <c r="D24">
         <v>31331694.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>18674050.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>15388430.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>9783539.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>9192684.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="I24"/>
+      <c r="J24">
         <v>8902139.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>7862131.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>7614713.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-    </row>
-    <row r="28" spans="1:16">
+      <c r="Q27"/>
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>7784697.0</v>
+      </c>
+      <c r="C28">
+        <v>11276047.0</v>
+      </c>
+      <c r="D28">
         <v>21850392.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>8560507.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>12874850.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>6365504.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>9412180.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>9571448.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>9131981.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>8238705.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>8016253.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>7197258.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="N28"/>
+      <c r="O28">
         <v>4772607.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28"/>
       <c r="P28"/>
-    </row>
-    <row r="29" spans="1:16">
+      <c r="Q28"/>
+      <c r="R28"/>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29">
+        <v>7403257.0</v>
+      </c>
+      <c r="C29">
+        <v>33407864.0</v>
+      </c>
+      <c r="D29">
         <v>20730872.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-1241483.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-17765029.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-19722422.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>20461699.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="I29"/>
+      <c r="J29">
         <v>17085517.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>15313972.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>14794791.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
-        <v>2501641.0</v>
+        <v>4548830.0</v>
       </c>
       <c r="C30">
+        <v>4166885.0</v>
+      </c>
+      <c r="D30">
+        <v>2868645.0</v>
+      </c>
+      <c r="E30">
         <v>1588358.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>376955.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>206434.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1327.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>656983.0</v>
       </c>
-      <c r="H30">
-[...2 lines deleted...]
-      <c r="I30">
+      <c r="J30">
+        <v>2269348.0</v>
+      </c>
+      <c r="K30">
         <v>46448.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>32156.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>745305.0</v>
       </c>
-      <c r="L30"/>
-      <c r="M30">
+      <c r="N30"/>
+      <c r="O30">
         <v>121116.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30"/>
       <c r="P30"/>
-    </row>
-    <row r="31" spans="1:16">
+      <c r="Q30"/>
+      <c r="R30"/>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
-    </row>
-    <row r="32" spans="1:16">
+      <c r="Q31"/>
+      <c r="R31"/>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32">
+        <v>23978953.0</v>
+      </c>
+      <c r="C32">
+        <v>18254428.0</v>
+      </c>
+      <c r="D32">
         <v>23602060.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>13022639.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1347680.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>3387365.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>858559.0</v>
       </c>
-      <c r="G32"/>
-      <c r="H32">
+      <c r="I32"/>
+      <c r="J32">
         <v>2022825.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1493931.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1512498.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
-    </row>
-    <row r="33" spans="1:16">
+      <c r="Q32"/>
+      <c r="R32"/>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>70847176.0</v>
+      </c>
+      <c r="C33">
+        <v>66553249.0</v>
+      </c>
+      <c r="D33">
         <v>49608569.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>37660840.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>32767672.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>28367882.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>19630395.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>16044306.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>15117589.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>13882511.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>13365692.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>12179748.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>-148567.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>10672078.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33"/>
       <c r="P33"/>
-    </row>
-    <row r="34" spans="1:16">
+      <c r="Q33"/>
+      <c r="R33"/>
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34">
         <v>-1.0</v>
       </c>
-      <c r="G34"/>
-[...1 lines deleted...]
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34">
         <v>-1.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>-2000.0</v>
       </c>
-      <c r="K34"/>
-      <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-    </row>
-    <row r="35" spans="1:16">
+      <c r="Q34"/>
+      <c r="R34"/>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>11669209.0</v>
+      </c>
+      <c r="C35">
+        <v>16846226.0</v>
+      </c>
+      <c r="D35">
         <v>32001451.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>18789012.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>15530645.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>9935904.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>9354380.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>9411235.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>9092037.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>8056696.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>7833468.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>7033384.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>-5602352.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>4852276.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35"/>
       <c r="P35"/>
-    </row>
-    <row r="36" spans="1:16">
+      <c r="Q35"/>
+      <c r="R35"/>
+    </row>
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36">
+        <v>22747511.0</v>
+      </c>
+      <c r="C36">
+        <v>4362879.0</v>
+      </c>
+      <c r="D36">
         <v>23556009.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>19644619.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>19753389.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>18159190.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>10337876.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>6836333.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>6021879.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>4986933.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>4508345.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>3390350.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-148567.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>2381778.0</v>
       </c>
-      <c r="N36"/>
-      <c r="O36"/>
       <c r="P36"/>
-    </row>
-    <row r="37" spans="1:16">
+      <c r="Q36"/>
+      <c r="R36"/>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
-    </row>
-    <row r="38" spans="1:16">
+      <c r="Q37"/>
+      <c r="R37"/>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
-    </row>
-    <row r="39" spans="1:16">
+      <c r="Q38"/>
+      <c r="R38"/>
+    </row>
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
-        <v>6910972.0</v>
+        <v>16596727.0</v>
       </c>
       <c r="C39">
+        <v>2030715.0</v>
+      </c>
+      <c r="D39">
+        <v>5339963.0</v>
+      </c>
+      <c r="E39">
         <v>3402364.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>2167361.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>2317968.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>2239855.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>2585761.0</v>
       </c>
-      <c r="H39">
-[...2 lines deleted...]
-      <c r="I39">
+      <c r="J39">
+        <v>675967.0</v>
+      </c>
+      <c r="K39">
         <v>2523733.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>2524542.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>2530074.0</v>
       </c>
-      <c r="L39"/>
-      <c r="M39">
+      <c r="N39"/>
+      <c r="O39">
         <v>2549800.0</v>
       </c>
-      <c r="N39"/>
-      <c r="O39"/>
       <c r="P39"/>
-    </row>
-    <row r="40" spans="1:16">
+      <c r="Q39"/>
+      <c r="R39"/>
+    </row>
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>45</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40">
         <v>1222174.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>1414116.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>1283892.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>1283892.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>726692.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>1343982.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>412571.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>290367.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>236230.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>800169.0</v>
       </c>
-      <c r="L40"/>
-      <c r="M40">
+      <c r="N40"/>
+      <c r="O40">
         <v>610962.0</v>
       </c>
-      <c r="N40"/>
-      <c r="O40"/>
       <c r="P40"/>
-    </row>
-    <row r="41" spans="1:16">
+      <c r="Q40"/>
+      <c r="R40"/>
+    </row>
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
-    </row>
-    <row r="42" spans="1:16">
+      <c r="Q41"/>
+      <c r="R41"/>
+    </row>
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42">
+        <v>177320303.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
         <v>63676430.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>-12537065.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>-29936142.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>16594870.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>11171802.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>7125940.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>7125940.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6345940.0</v>
       </c>
       <c r="K42">
         <v>6345940.0</v>
       </c>
-      <c r="L42"/>
+      <c r="L42">
+        <v>6345940.0</v>
+      </c>
       <c r="M42">
+        <v>6345940.0</v>
+      </c>
+      <c r="N42"/>
+      <c r="O42">
         <v>6339052.88</v>
       </c>
-      <c r="N42"/>
-      <c r="O42"/>
       <c r="P42"/>
-    </row>
-    <row r="43" spans="1:16">
+      <c r="Q42"/>
+      <c r="R42"/>
+    </row>
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
-    </row>
-    <row r="44" spans="1:16">
+      <c r="Q43"/>
+      <c r="R43"/>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
-    </row>
-    <row r="45" spans="1:16">
+      <c r="Q44"/>
+      <c r="R44"/>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45">
+        <v>22245385.0</v>
+      </c>
+      <c r="C45">
+        <v>18764309.0</v>
+      </c>
+      <c r="D45">
         <v>9435072.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>4061817.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>2135654.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1289228.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>398593.0</v>
       </c>
-      <c r="G45"/>
-      <c r="H45">
+      <c r="I45"/>
+      <c r="J45">
         <v>357933.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>356840.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>333835.0</v>
       </c>
-      <c r="K45"/>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
-    </row>
-    <row r="46" spans="1:16">
+      <c r="Q45"/>
+      <c r="R45"/>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>17935913.0</v>
+      </c>
+      <c r="C46">
+        <v>17488291.0</v>
+      </c>
+      <c r="D46">
         <v>6978262.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>3841312.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1930944.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>627255.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>274744.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>257114.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>271174.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>281819.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>303599.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>313790.0</v>
       </c>
-      <c r="L46"/>
-      <c r="M46">
+      <c r="N46"/>
+      <c r="O46">
         <v>42001.0</v>
       </c>
-      <c r="N46"/>
-      <c r="O46"/>
       <c r="P46"/>
-    </row>
-    <row r="47" spans="1:16">
+      <c r="Q46"/>
+      <c r="R46"/>
+    </row>
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
-    </row>
-    <row r="48" spans="1:16">
+      <c r="Q47"/>
+      <c r="R47"/>
+    </row>
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>-80235706.0</v>
+      </c>
+      <c r="C48">
+        <v>-53742186.0</v>
+      </c>
+      <c r="D48">
         <v>-31527867.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-19255943.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-13134432.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-8524113.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-5107890.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-4419828.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-4163286.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-4042362.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-4317929.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-4104615.0</v>
       </c>
-      <c r="L48"/>
-      <c r="M48">
+      <c r="N48"/>
+      <c r="O48">
         <v>-3800858.0</v>
       </c>
-      <c r="N48"/>
-      <c r="O48"/>
       <c r="P48"/>
-    </row>
-    <row r="49" spans="1:16">
+      <c r="Q48"/>
+      <c r="R48"/>
+    </row>
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
-    </row>
-    <row r="50" spans="1:16">
+      <c r="Q49"/>
+      <c r="R49"/>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      <c r="D50">
+        <v>55</v>
+      </c>
+      <c r="B50">
+        <v>3440755.0</v>
+      </c>
+      <c r="C50">
+        <v>3689457.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50">
         <v>71834.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>124696.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>134441.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="I50"/>
+      <c r="J50">
         <v>135001.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>132095.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>135356.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-    </row>
-    <row r="51" spans="1:16">
+      <c r="Q50"/>
+      <c r="R50"/>
+    </row>
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51">
+        <v>16305189.0</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51">
         <v>32111536.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>18846534.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>15662071.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>10119579.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>9543023.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>9602017.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>9279809.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>8239889.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>8021111.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>7213087.0</v>
       </c>
-      <c r="L51"/>
-      <c r="M51">
+      <c r="N51"/>
+      <c r="O51">
         <v>4973399.0</v>
       </c>
-      <c r="N51"/>
-      <c r="O51"/>
       <c r="P51"/>
-    </row>
-    <row r="52" spans="1:16">
+      <c r="Q51"/>
+      <c r="R51"/>
+    </row>
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
+        <v>4635980.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>110085.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>57522.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>131426.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>183675.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>188642.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>190782.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>187772.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>183192.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>186657.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>181778.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="N52"/>
+      <c r="O52">
         <v>135296.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52"/>
       <c r="P52"/>
-    </row>
-    <row r="53" spans="1:16">
+      <c r="Q52"/>
+      <c r="R52"/>
+    </row>
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53">
+        <v>6433562.0</v>
+      </c>
+      <c r="C53">
+        <v>9093887.0</v>
+      </c>
+      <c r="D53">
         <v>9270230.0</v>
       </c>
-      <c r="C53"/>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53"/>
+      <c r="G53">
+        <v>0.0</v>
+      </c>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-    </row>
-    <row r="54" spans="1:16">
+      <c r="Q53"/>
+      <c r="R53"/>
+    </row>
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
-    </row>
-    <row r="55" spans="1:16">
+      <c r="Q54"/>
+      <c r="R54"/>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>109445186.0</v>
+      </c>
+      <c r="C55">
+        <v>99763441.0</v>
+      </c>
+      <c r="D55">
         <v>78552556.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>52937589.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>38099209.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>34646359.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>22002420.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>19317619.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>18210732.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>16453876.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>15927248.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>15470956.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="N55"/>
+      <c r="O55">
         <v>13543786.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55"/>
       <c r="P55"/>
-    </row>
-    <row r="56" spans="1:16">
+      <c r="Q55"/>
+      <c r="R55"/>
+    </row>
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>38598008.0</v>
+      </c>
+      <c r="C56">
+        <v>33210192.0</v>
+      </c>
+      <c r="D56">
         <v>28943987.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>15276749.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>5331537.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>6278477.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>2372025.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>3273313.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>3093143.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>2571365.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>2561556.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>3291208.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>148567.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>2871708.0</v>
       </c>
-      <c r="N56"/>
-      <c r="O56"/>
       <c r="P56"/>
-    </row>
-    <row r="57" spans="1:16">
+      <c r="Q56"/>
+      <c r="R56"/>
+    </row>
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>14635895.0</v>
+      </c>
+      <c r="C57">
+        <v>14955764.0</v>
+      </c>
+      <c r="D57">
         <v>5341927.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>2254110.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>3983857.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>2891112.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1513466.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>2107856.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>1070318.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1077434.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1049058.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1182872.0</v>
       </c>
-      <c r="L57"/>
-      <c r="M57">
+      <c r="N57"/>
+      <c r="O57">
         <v>1119818.0</v>
       </c>
-      <c r="N57"/>
-      <c r="O57"/>
       <c r="P57"/>
-    </row>
-    <row r="58" spans="1:16">
+      <c r="Q57"/>
+      <c r="R57"/>
+    </row>
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>26305104.0</v>
+      </c>
+      <c r="C58">
+        <v>31801990.0</v>
+      </c>
+      <c r="D58">
         <v>37343378.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>21043122.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>19514502.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>12827016.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>10867846.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>11519091.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>10162355.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>9134130.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>8882526.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>8216256.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>-5602352.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>5972094.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58"/>
       <c r="P58"/>
-    </row>
-    <row r="59" spans="1:16">
+      <c r="Q58"/>
+      <c r="R58"/>
+    </row>
+    <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
-    </row>
-    <row r="60" spans="1:16">
+      <c r="Q59"/>
+      <c r="R59"/>
+    </row>
+    <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>83140081.0</v>
+      </c>
+      <c r="C60">
+        <v>67961451.0</v>
+      </c>
+      <c r="D60">
         <v>41209178.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>31894467.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>18584707.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>21819343.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>11134574.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>7798528.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>8048377.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>7319746.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>7044722.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>7254700.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>5602352.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>7571692.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60"/>
       <c r="P60"/>
-    </row>
-    <row r="61" spans="1:16">
+      <c r="Q60"/>
+      <c r="R60"/>
+    </row>
+    <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-    </row>
-    <row r="62" spans="1:16">
+      <c r="Q61"/>
+      <c r="R61"/>
+    </row>
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B2">
+        <v>17695347.0</v>
+      </c>
+      <c r="C2">
         <v>222010.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>149423.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>567119.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>930728.0</v>
       </c>
-      <c r="F2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:6">
+      <c r="G2"/>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B3">
+        <v>2181760.0</v>
+      </c>
+      <c r="C3">
         <v>281749.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>263059.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>246907.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>157973.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>32164.0</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B5">
+        <v>-25340795.0</v>
+      </c>
+      <c r="C5">
         <v>-3035003.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>224812.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>217959.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-50830.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-188090.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B6">
+        <v>-23159035.0</v>
+      </c>
+      <c r="C6">
         <v>-2753254.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>487871.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>464866.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>107143.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-155926.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B9">
+        <v>-4782625.0</v>
+      </c>
+      <c r="C9">
         <v>1741595.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1678317.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2458244.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1355012.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>992749.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B10">
+        <v>-45218074.0</v>
+      </c>
+      <c r="C10">
         <v>-4481751.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-245676.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1177.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-221862.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-217704.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>-4172.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-15453.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-5763.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-5771.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B12">
+        <v>19877279.0</v>
+      </c>
+      <c r="C12">
         <v>1446748.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>470488.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>226170.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>173862.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>29614.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B13">
+        <v>88426.0</v>
+      </c>
+      <c r="C13">
         <v>27348.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>0.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>29474.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>54830.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>53911.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14"/>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B15">
+        <v>-45218074.0</v>
+      </c>
+      <c r="C15">
         <v>-4481751.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-241504.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>14276.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-216099.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-211934.0</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B17">
+        <v>-45218074.0</v>
+      </c>
+      <c r="C17">
         <v>-4481751.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-241504.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>14276.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-216099.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-211933.0</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B18">
+        <v>-19788853.0</v>
+      </c>
+      <c r="C18">
         <v>-1419400.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-470488.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-189662.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-116202.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>24297.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B21">
+        <v>-25323027.0</v>
+      </c>
+      <c r="C21">
         <v>-3014246.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>244534.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>345476.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-52842.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-147585.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B23">
+        <v>38235749.0</v>
+      </c>
+      <c r="C23">
         <v>4977851.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1583206.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2679887.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2338582.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1140334.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B25">
+        <v>2181760.0</v>
+      </c>
+      <c r="C25">
         <v>281749.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>263059.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>246907.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>157973.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>32164.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>105</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>217603.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B27">
+        <v>6646240.0</v>
+      </c>
+      <c r="C27">
         <v>1100000.0</v>
       </c>
-      <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B28">
+        <v>11392420.0</v>
+      </c>
+      <c r="C28">
         <v>4474092.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1170724.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1865861.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1249881.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1108170.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>108</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>0.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-4172.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-15453.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-5763.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-5771.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B30">
+        <v>20540402.0</v>
+      </c>
+      <c r="C30">
         <v>4755841.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1433783.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2112768.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1407854.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1140334.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B31">
+        <v>-19895047.0</v>
+      </c>
+      <c r="C31">
         <v>-1467505.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-490210.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-346653.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-169020.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-70119.0</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B32">
+        <v>12912722.0</v>
+      </c>
+      <c r="C32">
         <v>1963605.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1827740.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3025363.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2285740.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>992749.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>79</v>
+      </c>
+      <c r="R1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B2">
+        <v>1398412.0</v>
+      </c>
+      <c r="C2">
+        <v>8160781.0</v>
+      </c>
+      <c r="D2">
         <v>5196132.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>597479.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>91952.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>191179.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4112.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2945.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>23774.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14813.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3390.0</v>
       </c>
-      <c r="K2"/>
-      <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
-    </row>
-    <row r="3" spans="1:16">
+      <c r="Q2"/>
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B3">
+        <v>1398412.0</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3">
         <v>467942.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>249054.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>122135.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>27562.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>69316.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>67550.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>66823.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>71567.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>72320.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>61541.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>57631.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>60853.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>62616.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>61719.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>61719.0</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B5">
+        <v>-21824284.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>-12271924.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-3558152.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-2992770.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-2419747.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-514659.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-88501.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>29837.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>413860.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-89671.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-81884.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-25715.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>117707.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>170223.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>84245.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-52605.0</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B6">
+        <v>-20425872.0</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6">
         <v>-11803982.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-3309098.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-2870635.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-2392185.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-445343.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-20951.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>96660.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>485427.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-17351.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-20343.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>31916.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>178560.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>232839.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>145964.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>9114.0</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-    </row>
-    <row r="8" spans="1:16">
+      <c r="Q7"/>
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B9">
+        <v>7143947.0</v>
+      </c>
+      <c r="C9">
+        <v>-2970783.0</v>
+      </c>
+      <c r="D9">
         <v>4345408.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1644183.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1043702.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>673299.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>323766.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>368104.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>567605.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>689507.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>262800.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>452387.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>404843.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>703277.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>744372.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>801070.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>788857.0</v>
       </c>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B10">
+        <v>-26992407.0</v>
+      </c>
+      <c r="C10">
+        <v>-22214320.0</v>
+      </c>
+      <c r="D10">
         <v>-12271924.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-6121511.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-4610319.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-3416223.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-688062.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-256542.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-120924.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>274553.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-220084.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-190468.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-115387.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>39482.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>121233.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>74589.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-79199.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11">
         <v>-1015.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-1061.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-1050.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-1047.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-11129.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-1453.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-1442.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1436.0</v>
       </c>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B12">
+        <v>5168123.0</v>
+      </c>
+      <c r="C12">
+        <v>8420440.0</v>
+      </c>
+      <c r="D12">
         <v>7275931.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2563359.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1617549.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>954543.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>173403.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>168041.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>150761.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>139307.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>130413.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>109581.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>89672.0</v>
       </c>
-      <c r="M12"/>
-[...1 lines deleted...]
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12">
         <v>47138.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>52890.0</v>
       </c>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B13">
+        <v>13889.0</v>
+      </c>
+      <c r="C13">
+        <v>64376.0</v>
+      </c>
+      <c r="D13">
         <v>9874.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>7074.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>7102.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6837.0</v>
       </c>
       <c r="G13">
         <v>6837.0</v>
       </c>
       <c r="H13">
         <v>6837.0</v>
       </c>
       <c r="I13">
+        <v>6837.0</v>
+      </c>
+      <c r="J13">
+        <v>6837.0</v>
+      </c>
+      <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="J13">
-[...2 lines deleted...]
-      <c r="K13"/>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13"/>
-      <c r="N13"/>
+      <c r="N13">
+        <v>0.0</v>
+      </c>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-    </row>
-    <row r="15" spans="1:16">
+      <c r="Q14"/>
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B15">
+        <v>-26992407.0</v>
+      </c>
+      <c r="C15">
+        <v>-22214320.0</v>
+      </c>
+      <c r="D15">
         <v>-12271924.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-6121511.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-4610319.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-3416223.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-688062.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-256542.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-120924.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>275567.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-219023.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-189418.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-114340.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>50611.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>122686.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>76031.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-77763.0</v>
       </c>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-    </row>
-    <row r="17" spans="1:16">
+      <c r="Q16"/>
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B17">
+        <v>-26549905.0</v>
+      </c>
+      <c r="C17">
+        <v>-22214320.0</v>
+      </c>
+      <c r="D17">
         <v>-12271924.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-6121511.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-4610319.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-3416223.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-688062.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-256542.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-120924.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>275568.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-219023.0</v>
       </c>
-      <c r="K17"/>
-      <c r="L17">
+      <c r="M17"/>
+      <c r="N17">
         <v>-114340.0</v>
       </c>
-      <c r="M17"/>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B18">
+        <v>-5069511.0</v>
+      </c>
+      <c r="C18">
+        <v>-8356064.0</v>
+      </c>
+      <c r="D18">
         <v>-7266057.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-2556285.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1610447.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-947706.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-166566.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-161204.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-143924.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-139307.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-130413.0</v>
       </c>
-      <c r="K18"/>
-      <c r="L18">
+      <c r="M18"/>
+      <c r="N18">
         <v>-89672.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-    </row>
-    <row r="19" spans="1:16">
+      <c r="Q18"/>
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B21">
+        <v>-21928650.0</v>
+      </c>
+      <c r="C21">
+        <v>-13620113.0</v>
+      </c>
+      <c r="D21">
         <v>-4374877.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-3909810.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-2992011.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-2392185.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-531603.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-93189.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>30293.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>424689.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-81746.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-20343.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-16525.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>178560.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>232839.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>147345.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>9114.0</v>
       </c>
     </row>
-    <row r="22" spans="1:16">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-    </row>
-    <row r="23" spans="1:16">
+      <c r="Q22"/>
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B23">
+        <v>30471010.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>8720285.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>6151472.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>4127665.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3065484.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>859481.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>464238.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>561086.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>279631.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>347936.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>472730.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>421368.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>524717.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>511533.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>653725.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>779743.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-    </row>
-    <row r="25" spans="1:16">
+      <c r="Q24"/>
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B25">
+        <v>1375487.0</v>
+      </c>
+      <c r="C25">
+        <v>1384355.0</v>
+      </c>
+      <c r="D25">
         <v>426216.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>249054.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>122135.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>78060.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>69316.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>67550.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>66823.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>71567.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>72320.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25">
+      <c r="M25"/>
+      <c r="N25">
         <v>57631.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-    </row>
-    <row r="26" spans="1:16">
+      <c r="Q25"/>
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26">
         <v>66630.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>50498.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-    </row>
-    <row r="27" spans="1:16">
+      <c r="Q26"/>
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B27">
+        <v>2398749.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27">
         <v>1010474.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1636621.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1600396.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1100000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="H27"/>
+      <c r="I27">
         <v>60133.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
-[...1 lines deleted...]
-      </c>
+      <c r="K27"/>
       <c r="L27"/>
       <c r="M27">
+        <v>293530.0</v>
+      </c>
+      <c r="N27"/>
+      <c r="O27">
         <v>58518.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>220128.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>421007.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>424528.0</v>
       </c>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B28">
+        <v>6866226.0</v>
+      </c>
+      <c r="C28">
+        <v>9264975.0</v>
+      </c>
+      <c r="D28">
         <v>3692707.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3668318.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2313182.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1689471.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>786053.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>393743.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>470489.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>193251.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>272226.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>179200.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>363737.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>158349.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>291405.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>232718.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>355215.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29">
         <v>0.0</v>
       </c>
-      <c r="F29">
-[...2 lines deleted...]
-      <c r="G29"/>
       <c r="H29">
         <v>0.0</v>
       </c>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
         <v>-1015.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-1061.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="M29"/>
+      <c r="N29">
         <v>-1047.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-    </row>
-    <row r="30" spans="1:16">
+      <c r="Q29"/>
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B30">
+        <v>29072598.0</v>
+      </c>
+      <c r="C30">
+        <v>18810111.0</v>
+      </c>
+      <c r="D30">
         <v>8720285.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>5553993.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>4035713.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>3065484.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>855369.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>461293.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>537312.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>264818.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>344546.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>472730.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>421368.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>524717.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>511533.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>653725.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>779743.0</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B31">
+        <v>-5063756.0</v>
+      </c>
+      <c r="C31">
+        <v>-238143.0</v>
+      </c>
+      <c r="D31">
         <v>-7897047.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-2211701.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-1618308.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-1024038.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-156459.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-163353.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-151217.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-150136.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-138338.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-170125.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-98862.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-139078.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-111606.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-72756.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-88313.0</v>
       </c>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B32">
+        <v>8542359.0</v>
+      </c>
+      <c r="C32">
+        <v>5189998.0</v>
+      </c>
+      <c r="D32">
         <v>4345408.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>2241662.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1135654.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>673299.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>327878.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>371049.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>591379.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>704320.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>266190.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>452387.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>404843.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>703277.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>744372.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>801070.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>788857.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B2">
+        <v>3581614.0</v>
+      </c>
+      <c r="C2">
         <v>1184.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>200792.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1197370.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>94485.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2409.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B3">
+        <v>7826403</v>
+      </c>
+      <c r="C3">
         <v>1448925</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>604157</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>800672</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
+        <v>5</v>
+      </c>
+      <c r="G3">
         <v>250000</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B6">
+        <v>2404771.0</v>
+      </c>
+      <c r="C6">
         <v>3752891.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-199608.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-996578.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1102885.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>92076.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B7">
+        <v>-15974456.0</v>
+      </c>
+      <c r="C7">
         <v>-8249972.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2295624.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2696670.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-8154.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-313149.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B9">
+        <v>-959385.0</v>
+      </c>
+      <c r="C9">
         <v>-8354457.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2219978.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-40790.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-16427.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-145804.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>120</v>
+      </c>
+      <c r="B10">
+        <v>-2791608.0</v>
+      </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-    </row>
-    <row r="11" spans="1:6">
+      <c r="G10"/>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-    </row>
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B14">
+        <v>2142476.0</v>
+      </c>
+      <c r="C14">
         <v>281749.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>263059.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>246907.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>157973.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>32164.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B16">
+        <v>5986386.0</v>
+      </c>
+      <c r="C16">
         <v>3754075.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1184.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>200792.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1197370.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>94485.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B18">
+        <v>-42649573.0</v>
+      </c>
+      <c r="C18">
         <v>-11314180.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2584432.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2661476.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>49717.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-488717.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B19">
+        <v>-11499703.0</v>
+      </c>
+      <c r="C19">
         <v>-1926244.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-923805.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1337290.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>2821.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-479463.0</v>
       </c>
     </row>
-    <row r="20" spans="1:6">
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>4133402.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>472963.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>19850.0</v>
       </c>
     </row>
-    <row r="21" spans="1:6">
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B21">
+        <v>64140752.0</v>
+      </c>
+      <c r="C21">
         <v>10779607.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2814467.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2005211.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2628535.0</v>
       </c>
-      <c r="F21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B22">
+        <v>-44403909.0</v>
+      </c>
+      <c r="C22">
         <v>-4481751.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-241504.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>14276.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-216099.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-211934.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B23">
-        <v>10784633.0</v>
+        <v>-327179.0</v>
       </c>
       <c r="C23">
+        <v>-22507.0</v>
+      </c>
+      <c r="D23">
         <v>-923805.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
+        <v>46038.0</v>
+      </c>
+      <c r="F23">
+        <v>-2073965.0</v>
+      </c>
+      <c r="G23">
+        <v>-479463.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B24">
+        <v>-2241124.0</v>
+      </c>
+      <c r="C24">
+        <v>-1026475.0</v>
+      </c>
+      <c r="D24">
+        <v>-921685.0</v>
+      </c>
+      <c r="E24">
+        <v>-770372.0</v>
+      </c>
+      <c r="F24">
+        <v>2250.08</v>
+      </c>
+      <c r="G24">
+        <v>-229463.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" t="s">
+        <v>134</v>
+      </c>
+      <c r="B25">
+        <v>23412719.0</v>
+      </c>
+      <c r="C25">
+        <v>2063172.0</v>
+      </c>
+      <c r="D25">
+        <v>297966.0</v>
+      </c>
+      <c r="E25">
+        <v>314047.0</v>
+      </c>
+      <c r="F25">
+        <v>121760.0</v>
+      </c>
+      <c r="G25">
+        <v>77573.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" t="s">
+        <v>135</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
+        <v>-46038.0</v>
+      </c>
+      <c r="F26"/>
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" t="s">
+        <v>136</v>
+      </c>
+      <c r="B27">
+        <v>2888503.0</v>
+      </c>
+      <c r="C27">
+        <v>521547.0</v>
+      </c>
+      <c r="D27">
+        <v>0.0</v>
+      </c>
+      <c r="E27">
+        <v>266400.0</v>
+      </c>
+      <c r="F27">
+        <v>0.0</v>
+      </c>
+      <c r="G27">
+        <v>182400.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" t="s">
+        <v>137</v>
+      </c>
+      <c r="B28">
+        <v>66247368.0</v>
+      </c>
+      <c r="C28">
+        <v>14913009.0</v>
+      </c>
+      <c r="D28">
+        <v>2814467.0</v>
+      </c>
+      <c r="E28">
+        <v>1959173.0</v>
+      </c>
+      <c r="F28">
+        <v>1027533.0</v>
+      </c>
+      <c r="G28">
+        <v>837714.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" t="s">
+        <v>138</v>
+      </c>
+      <c r="B29">
+        <v>-34823170.0</v>
+      </c>
+      <c r="C29">
+        <v>-9865255.0</v>
+      </c>
+      <c r="D29">
+        <v>-1980275.0</v>
+      </c>
+      <c r="E29">
+        <v>-1860804.0</v>
+      </c>
+      <c r="F29">
+        <v>49717.0</v>
+      </c>
+      <c r="G29">
+        <v>-238717.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" t="s">
+        <v>139</v>
+      </c>
+      <c r="B30">
+        <v>-28787347.0</v>
+      </c>
+      <c r="C30">
+        <v>-1926244.0</v>
+      </c>
+      <c r="D30">
+        <v>-923805.0</v>
+      </c>
+      <c r="E30">
         <v>-1337290.0</v>
       </c>
-      <c r="E23">
-[...131 lines deleted...]
-      <c r="E30">
+      <c r="F30">
         <v>2821.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-479463.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
-    </row>
-    <row r="2" spans="1:16">
+      <c r="Q1" t="s">
+        <v>79</v>
+      </c>
+      <c r="R1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B2">
+        <v>6084288.0</v>
+      </c>
+      <c r="C2">
+        <v>10261144.0</v>
+      </c>
+      <c r="D2">
         <v>7538312.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2787221.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3754075.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>130884.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>22340.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>109239.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>897.92</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4858.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>11962.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>78074.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>200792.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3098.0</v>
       </c>
-      <c r="N2"/>
-[...1 lines deleted...]
-      <c r="P2">
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2">
         <v>947923.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B3">
+        <v>2055723</v>
+      </c>
+      <c r="C3">
+        <v>5010759</v>
+      </c>
+      <c r="D3">
         <v>1441617</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1520610</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>754044</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>358470</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>28997</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>328.56</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>3.61</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>135543</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>0.93</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>204186</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2172</v>
       </c>
-      <c r="N3">
-[...4 lines deleted...]
-      </c>
       <c r="P3">
-        <v>3094.68</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:16">
+        <v>2939</v>
+      </c>
+      <c r="Q3">
+        <v>3869</v>
+      </c>
+      <c r="R3">
+        <v>3869</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-    </row>
-    <row r="5" spans="1:16">
+      <c r="Q4"/>
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-    </row>
-    <row r="6" spans="1:16">
+      <c r="Q5"/>
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B6">
+        <v>2436203.0</v>
+      </c>
+      <c r="C6">
+        <v>-4280778.0</v>
+      </c>
+      <c r="D6">
         <v>-163622.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>7497806.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-966854.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>3623191.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>74513.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-86899.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>108341.08</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-3674.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-8368.8</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-62245.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-122718.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>197694.0</v>
       </c>
-      <c r="N6">
-[...2 lines deleted...]
-      <c r="O6"/>
       <c r="P6">
+        <v>3098.0</v>
+      </c>
+      <c r="Q6"/>
+      <c r="R6">
         <v>-947923.0</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B7">
+        <v>-7318013.0</v>
+      </c>
+      <c r="C7">
+        <v>-3255270.0</v>
+      </c>
+      <c r="D7">
         <v>-3799056.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-2420504.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-2539889.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-3638061.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-2135594.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-517450.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-577069.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-2275834.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>425961.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-1486126.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-491695.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-2635278.0</v>
       </c>
-      <c r="N7">
-[...4 lines deleted...]
-      </c>
       <c r="P7">
-        <v>-346307.74</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:16">
+        <v>928900.0</v>
+      </c>
+      <c r="Q7">
+        <v>-432958.0</v>
+      </c>
+      <c r="R7">
+        <v>-432958.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-    </row>
-    <row r="9" spans="1:16">
+      <c r="Q8"/>
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B9">
+        <v>-598559.0</v>
+      </c>
+      <c r="C9">
+        <v>-100149.0</v>
+      </c>
+      <c r="D9">
         <v>338411.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-1326380.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-2385552.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>35240.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>479290.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-475938.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>29728.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-14314.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>525045.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-738685.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-152487.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-78025.0</v>
       </c>
-      <c r="N9">
-[...4 lines deleted...]
-      </c>
       <c r="P9">
-        <v>-348321.0</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:16">
+        <v>908184.0</v>
+      </c>
+      <c r="Q9">
+        <v>-435475.0</v>
+      </c>
+      <c r="R9">
+        <v>-435475.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>120</v>
+      </c>
+      <c r="B10">
+        <v>348352.0</v>
+      </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-    </row>
-    <row r="11" spans="1:16">
+      <c r="Q10"/>
+      <c r="R10"/>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-    </row>
-    <row r="12" spans="1:16">
+      <c r="Q11"/>
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-    </row>
-    <row r="13" spans="1:16">
+      <c r="Q12"/>
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-    </row>
-    <row r="14" spans="1:16">
+      <c r="Q13"/>
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B14">
+        <v>1398412.0</v>
+      </c>
+      <c r="C14">
+        <v>1384355.0</v>
+      </c>
+      <c r="D14">
         <v>309453.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>249054.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>122135.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>160951.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>50819.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>49368.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>49550.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>71567.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>53919.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>61541.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>57631.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>60853.0</v>
       </c>
-      <c r="N14">
-[...4 lines deleted...]
-      </c>
       <c r="P14">
-        <v>49366.0</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:16">
+        <v>62616.0</v>
+      </c>
+      <c r="Q14">
+        <v>61719.0</v>
+      </c>
+      <c r="R14">
+        <v>61719.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-    </row>
-    <row r="16" spans="1:16">
+      <c r="Q15"/>
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B16">
+        <v>8520492.0</v>
+      </c>
+      <c r="C16">
+        <v>5980366.0</v>
+      </c>
+      <c r="D16">
         <v>7374690.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>10285027.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2787221.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>3754075.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>96853.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>22340.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>109239.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1184.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>3593.2</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>15829.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>78074.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>200792.0</v>
       </c>
-      <c r="N16">
-[...5 lines deleted...]
-    <row r="17" spans="1:16">
+      <c r="P16">
+        <v>3098.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-    </row>
-    <row r="18" spans="1:16">
+      <c r="Q17"/>
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B18">
+        <v>-21218452.0</v>
+      </c>
+      <c r="C18">
+        <v>-20150512.0</v>
+      </c>
+      <c r="D18">
         <v>-8361390.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-7446727.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-5670724.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-5935970.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-2230450.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-539980.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-402470.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1994907.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>385120.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1166512.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-696738.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2556072.0</v>
       </c>
-      <c r="N18">
-[...4 lines deleted...]
-      </c>
       <c r="P18">
-        <v>-43282.33</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16">
+        <v>794986.0</v>
+      </c>
+      <c r="Q18">
+        <v>-54112.0</v>
+      </c>
+      <c r="R18">
+        <v>-54112.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B19">
+        <v>1964962.0</v>
+      </c>
+      <c r="C19">
+        <v>-731483.0</v>
+      </c>
+      <c r="D19">
         <v>-15538897.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-3430402.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-1521275.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-1499975.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-39634.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-179341.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-207294.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>1671219.0</v>
       </c>
-      <c r="J19"/>
-[...1 lines deleted...]
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>-198013.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-    </row>
-    <row r="20" spans="1:16">
+      <c r="Q19"/>
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B20">
+        <v>12791189.0</v>
+      </c>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
-[...1 lines deleted...]
-      <c r="E20"/>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20"/>
+      <c r="H20">
         <v>3517803.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-    </row>
-    <row r="21" spans="1:16">
+      <c r="Q20"/>
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B21">
+        <v>9934516.0</v>
+      </c>
+      <c r="C21">
+        <v>19862860.0</v>
+      </c>
+      <c r="D21">
         <v>23131354.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>16695649.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>4450889.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>5843150.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-73690.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-    </row>
-    <row r="22" spans="1:16">
+      <c r="Q21"/>
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B22">
+        <v>-26992407.0</v>
+      </c>
+      <c r="C22">
+        <v>-22214320.0</v>
+      </c>
+      <c r="D22">
         <v>-8910018.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-6080249.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-4651581.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-3416223.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-504454.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-187493.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-89666.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>275567.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-163296.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-189418.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-114340.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>50611.0</v>
       </c>
-      <c r="N22">
-[...4 lines deleted...]
-      </c>
       <c r="P22">
-        <v>-169582.0</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:16">
+        <v>122686.0</v>
+      </c>
+      <c r="Q22">
+        <v>76031.0</v>
+      </c>
+      <c r="R22">
+        <v>-77763.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B23">
+        <v>-274723.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-38726.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1458657.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1017821.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>10200366.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>18980.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-18980.0</v>
       </c>
-      <c r="H23">
-[...4 lines deleted...]
-      </c>
       <c r="J23">
+        <v>802545.0</v>
+      </c>
+      <c r="K23">
+        <v>334222.0</v>
+      </c>
+      <c r="L23">
         <v>769810.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1415522.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="N23">
+        <v>615017.0</v>
+      </c>
+      <c r="O23">
         <v>1005400.0</v>
       </c>
-      <c r="N23">
-[...4 lines deleted...]
-      </c>
       <c r="P23">
-        <v>-49375.7</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:16">
+        <v>1247606.0</v>
+      </c>
+      <c r="Q23">
+        <v>-61730.0</v>
+      </c>
+      <c r="R23">
+        <v>-61730.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B24">
-        <v>-11719870.0</v>
-[...1 lines deleted...]
-      <c r="C24">
+        <v>-4298338.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
+        <v>-13560298.0</v>
+      </c>
+      <c r="E24">
         <v>-538019.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-271590.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-1162387.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-44.8</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-12664.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>16830.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1673339.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-1593699.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-145624.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>6173.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1898291.0</v>
       </c>
-      <c r="N24">
-[...4 lines deleted...]
-      </c>
       <c r="P24">
-        <v>-121638.32</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:16">
+        <v>-2364515.0</v>
+      </c>
+      <c r="Q24">
+        <v>-152074.0</v>
+      </c>
+      <c r="R24">
+        <v>-152074.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B25">
+        <v>13749279.0</v>
+      </c>
+      <c r="C25">
+        <v>16277069.0</v>
+      </c>
+      <c r="D25">
         <v>5479849.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2290582.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1757655.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>541846.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>387777.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>115923.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>214712.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>70350.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>69329.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>447491.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>56899.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-34430.0</v>
       </c>
-      <c r="N25">
-[...4 lines deleted...]
-      </c>
       <c r="P25">
-        <v>169582.0</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:16">
+        <v>-316277.0</v>
+      </c>
+      <c r="Q25">
+        <v>111765.0</v>
+      </c>
+      <c r="R25">
+        <v>265559.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26">
         <v>-1.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-1.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
+      <c r="M26"/>
       <c r="N26"/>
       <c r="O26">
-        <v>-12501.55</v>
-[...5 lines deleted...]
-    <row r="27" spans="1:16">
+        <v>-13853.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26">
+        <v>-16093.0</v>
+      </c>
+      <c r="R26">
+        <v>-16093.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B27">
+        <v>2423503.0</v>
+      </c>
+      <c r="C27">
+        <v>2423503.0</v>
+      </c>
+      <c r="D27">
         <v>549438.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>35000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>395000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>773986.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>147895.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>146176.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>32000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="J27"/>
-[...1 lines deleted...]
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27">
         <v>0.0</v>
       </c>
-      <c r="M27"/>
-[...8 lines deleted...]
-    <row r="28" spans="1:16">
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27">
+        <v>133200.0</v>
+      </c>
+      <c r="R27">
+        <v>133200.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B28">
+        <v>23104470.0</v>
+      </c>
+      <c r="C28">
+        <v>19862860.0</v>
+      </c>
+      <c r="D28">
         <v>17489502.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>18154306.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5468710.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>9976552.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2553180.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>509734.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>556261.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>286967.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1203347.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1353376.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>582098.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>926338.0</v>
       </c>
-      <c r="N28">
-[...4 lines deleted...]
-      </c>
       <c r="P28">
-        <v>-62247.94</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:16">
+        <v>1188480.0</v>
+      </c>
+      <c r="Q28">
+        <v>-77823.0</v>
+      </c>
+      <c r="R28">
+        <v>-77823.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B29">
+        <v>-19162729.0</v>
+      </c>
+      <c r="C29">
+        <v>-15139753.0</v>
+      </c>
+      <c r="D29">
         <v>-6919772.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-5926117.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-4916680.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-5577501.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-2201452.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-539651.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-402473.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-1859364.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>385120.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-1166512.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-492552.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-2558244.0</v>
       </c>
-      <c r="N29">
-[...4 lines deleted...]
-      </c>
       <c r="P29">
-        <v>-40187.65</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:16">
+        <v>797925.0</v>
+      </c>
+      <c r="Q29">
+        <v>-50243.0</v>
+      </c>
+      <c r="R29">
+        <v>-50243.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B30">
+        <v>-309837.2</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
         <v>-4568470.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-3430402.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-1521275.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="G30"/>
+      <c r="H30">
         <v>-29947.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-128861.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-153711.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1671219.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-1678903.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-145624.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-198013.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1900463.0</v>
       </c>
-      <c r="N30">
-[...4 lines deleted...]
-      </c>
       <c r="P30">
-        <v>-348061.0</v>
+        <v>-2367454.0</v>
+      </c>
+      <c r="Q30">
+        <v>-435150.0</v>
+      </c>
+      <c r="R30">
+        <v>-435150.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">