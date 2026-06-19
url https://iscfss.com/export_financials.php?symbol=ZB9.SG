--- v0 (2026-06-17)
+++ v1 (2026-06-19)
@@ -9952,54 +9952,54 @@
       </c>
       <c r="I14">
         <v>5807000.0</v>
       </c>
       <c r="J14">
         <v>6893000.0</v>
       </c>
       <c r="K14">
         <v>6742000.0</v>
       </c>
       <c r="L14">
         <v>17980.0</v>
       </c>
       <c r="M14">
         <v>6058000.0</v>
       </c>
       <c r="N14">
         <v>5153000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>142</v>
       </c>
       <c r="B15">
-        <v>1536000.0</v>
+        <v>-1536000.0</v>
       </c>
       <c r="C15">
-        <v>1969000.0</v>
+        <v>-1969000.0</v>
       </c>
       <c r="D15">
         <v>394000.0</v>
       </c>
       <c r="E15">
         <v>1575000.0</v>
       </c>
       <c r="F15">
         <v>1575000.0</v>
       </c>
       <c r="G15">
         <v>1575000.0</v>
       </c>
       <c r="H15">
         <v>473000.0</v>
       </c>
       <c r="I15">
         <v>473000.0</v>
       </c>
       <c r="J15">
         <v>473000.0</v>
       </c>
       <c r="K15">
         <v>473000.0</v>
       </c>