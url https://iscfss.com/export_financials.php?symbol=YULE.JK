--- v0 (2026-03-02)
+++ v1 (2026-10-30)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -265,50 +268,59 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1007,81 +1019,82 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:U62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1098,2990 +1111,3156 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2">
+        <v>70168908000.0</v>
+      </c>
+      <c r="C2">
         <v>9467016000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>34839632000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>995551100.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15385664000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13788258000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>880609000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1722712815.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3665133379.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1336260553.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2389265781.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3436396000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1579896000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2646506000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1714180000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5365419000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9038539000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6397282000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11971047000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9221831000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
+      <c r="U3"/>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
+      <c r="U4"/>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5">
+        <v>78748098000.0</v>
+      </c>
+      <c r="C5">
         <v>-1097646000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>70190574000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>70753574975.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-310160000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-197300000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>500000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>364442818364.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>353722955074.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>48777489233.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3668232648.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4596412894.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1350655562.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
+      <c r="U5"/>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
+      <c r="U6"/>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7">
+        <v>2721539500.0</v>
+      </c>
+      <c r="C7">
         <v>4059846500.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1248456000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2440164000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>0.0</v>
       </c>
-      <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
+      <c r="U7"/>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8">
         <v>357000000000.0</v>
       </c>
       <c r="C8">
         <v>357000000000.0</v>
       </c>
       <c r="D8">
         <v>357000000000.0</v>
       </c>
       <c r="E8">
         <v>357000000000.0</v>
       </c>
       <c r="F8">
         <v>357000000000.0</v>
       </c>
-      <c r="G8"/>
+      <c r="G8">
+        <v>357000000000.0</v>
+      </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
+      <c r="U8"/>
     </row>
-    <row r="9" spans="1:20">
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B9">
         <v>-180418260.0</v>
       </c>
       <c r="C9">
         <v>-180418260.0</v>
       </c>
       <c r="D9">
         <v>-180418260.0</v>
       </c>
       <c r="E9">
         <v>-180418260.0</v>
       </c>
       <c r="F9">
         <v>-180418260.0</v>
       </c>
       <c r="G9">
         <v>-180418260.0</v>
       </c>
       <c r="H9">
         <v>-180418260.0</v>
       </c>
       <c r="I9">
+        <v>-180418260.0</v>
+      </c>
+      <c r="J9">
         <v>8419581740.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>353366880.0</v>
       </c>
       <c r="K9">
         <v>353366880.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>353366880.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
+      <c r="U9"/>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10">
+        <v>129565676000.0</v>
+      </c>
+      <c r="C10">
         <v>98562549000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>47015012000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>21754808306.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>179050404000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>80269474000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>95294257000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>315975341887.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>11412153380.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>26856547343.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>27234341286.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>25861408111.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>25510745238.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>22843176000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>25535552000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>25491548000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>23884214000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>26456504000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>20491844000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>19691119000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B11">
+        <v>129565676070.0</v>
+      </c>
+      <c r="C11">
         <v>98562549170.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>47015012070.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>21754808310.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>179050404190.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>80269474320.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>95294256620.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>315975341890.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>11412153380.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>26856547340.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
+      <c r="U11"/>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12">
+        <v>129565676000.0</v>
+      </c>
+      <c r="C12">
         <v>494953855000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>47015012000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>482064622648.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>427643657000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>80269474000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>112740250000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>342937362791.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>307084933380.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>26856547343.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>29420648849.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>25861408111.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>25510745238.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
+      <c r="U12"/>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13">
         <v>357000000000.0</v>
       </c>
       <c r="C13">
         <v>357000000000.0</v>
       </c>
       <c r="D13">
         <v>357000000000.0</v>
       </c>
       <c r="E13">
         <v>357000000000.0</v>
       </c>
       <c r="F13">
         <v>357000000000.0</v>
       </c>
       <c r="G13">
         <v>357000000000.0</v>
       </c>
       <c r="H13">
         <v>357000000000.0</v>
       </c>
       <c r="I13">
+        <v>357000000000.0</v>
+      </c>
+      <c r="J13">
         <v>9285790558.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000000000.0</v>
       </c>
       <c r="K13">
         <v>51000000000.0</v>
       </c>
       <c r="L13">
         <v>51000000000.0</v>
       </c>
       <c r="M13">
         <v>51000000000.0</v>
       </c>
       <c r="N13">
         <v>51000000000.0</v>
       </c>
       <c r="O13">
         <v>51000000000.0</v>
       </c>
       <c r="P13">
         <v>51000000000.0</v>
       </c>
       <c r="Q13">
         <v>51000000000.0</v>
       </c>
       <c r="R13">
         <v>51000000000.0</v>
       </c>
       <c r="S13">
         <v>51000000000.0</v>
       </c>
       <c r="T13">
         <v>51000000000.0</v>
       </c>
+      <c r="U13">
+        <v>51000000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14">
         <v>1587287000.0</v>
       </c>
       <c r="C14">
+        <v>1587287000.0</v>
+      </c>
+      <c r="D14">
         <v>1577687000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1549186800.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1498819000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1498816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1785000000.0</v>
       </c>
       <c r="H14">
         <v>1785000000.0</v>
       </c>
       <c r="I14">
+        <v>1785000000.0</v>
+      </c>
+      <c r="J14">
         <v>1020715524.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>255000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>259358967.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255000000.0</v>
       </c>
       <c r="M14">
         <v>255000000.0</v>
       </c>
-      <c r="N14"/>
+      <c r="N14">
+        <v>255000000.0</v>
+      </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
+      <c r="U14"/>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
+      <c r="U15"/>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>4002957214.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-1191708000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
+      <c r="U16"/>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
+      <c r="U17"/>
     </row>
-    <row r="18" spans="1:20">
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
+      <c r="U18"/>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
+      <c r="U19"/>
     </row>
-    <row r="20" spans="1:20">
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B20">
+        <v>3670965057.0</v>
+      </c>
+      <c r="C20">
         <v>3670965000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>2889339000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1585602000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>761089314.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>260387450.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>197620000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
+      <c r="U20"/>
     </row>
-    <row r="21" spans="1:20">
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B21">
-        <v>7500000000.0</v>
+        <v>3670965000.0</v>
       </c>
       <c r="C21">
         <v>7500000000.0</v>
       </c>
       <c r="D21">
-        <v>135000000.0</v>
+        <v>7500000000.0</v>
       </c>
       <c r="E21">
         <v>135000000.0</v>
       </c>
       <c r="F21">
+        <v>135000000.0</v>
+      </c>
+      <c r="G21">
         <v>-139482583000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>19076006000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
+      <c r="U21"/>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>32940784242.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>186771536741.0</v>
       </c>
-      <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-474473596075.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-681228850959.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-78024050142.0</v>
       </c>
-      <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
+      <c r="U22"/>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B23">
+        <v>777789323000.0</v>
+      </c>
+      <c r="C23">
         <v>589422686000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>566179895000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>509738705089.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>450241829000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>363109941000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>412379234000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>28644823750.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>356821316526.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>49737411482.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>53797186441.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>49081079042.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>52086114200.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
+      <c r="U23"/>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>28644823750.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
+      <c r="U24"/>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B25">
+        <v>1326484500.0</v>
+      </c>
+      <c r="C25">
         <v>2721539500.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>0.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2440164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
+      <c r="U25"/>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>27481721440.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>296550573516.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1122288458.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>135000000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
+      <c r="U26"/>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
+      <c r="U27"/>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B28">
-        <v>-94502703000.0</v>
+        <v>-125517652000.0</v>
       </c>
       <c r="C28">
+        <v>-94502702000.0</v>
+      </c>
+      <c r="D28">
         <v>-45766556000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-19314644306.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-178419424000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-80119982000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-95144764000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-315827849387.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>15532976620.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-26853636054.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-27234341286.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-25861408111.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-25510745238.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
+      <c r="U28"/>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B29">
+        <v>698020020305.0</v>
+      </c>
+      <c r="C29">
         <v>570316513354.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>525706965482.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>493623117279.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>427471798215.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>347580790555.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
+      <c r="U29"/>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B30">
+        <v>72001926000.0</v>
+      </c>
+      <c r="C30">
         <v>10876763777.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>39061704000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10092782689.0</v>
       </c>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
+        <v>7005559628.0</v>
+      </c>
+      <c r="G30">
         <v>141855920000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3080614641.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>38984135263.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>31002645721.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>15695035986.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2403935900.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
+      <c r="U30"/>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>427471798215.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>347580790555.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>410182655253.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>364441780520.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>353722955074.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>48777489233.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>50242611188.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
+      <c r="U31"/>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B32">
+        <v>632872012423.0</v>
+      </c>
+      <c r="C32">
         <v>500492353654.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>501823714770.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>479679536206.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>412594758896.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>343625638144.0</v>
       </c>
-      <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
+      <c r="U32"/>
     </row>
-    <row r="33" spans="1:20">
+    <row r="33" spans="1:21">
       <c r="A33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B33">
+        <v>576221721000.0</v>
+      </c>
+      <c r="C33">
         <v>77165190000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>24548875000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>16488106505.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>14877039000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4256303000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>317084977000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>80241098021.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>349106564525.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>26251582527.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>26562845155.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>27630937818.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>29099381667.0</v>
       </c>
-      <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
+      <c r="U33"/>
     </row>
-    <row r="34" spans="1:20">
+    <row r="34" spans="1:21">
       <c r="A34" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
+      <c r="U34"/>
     </row>
-    <row r="35" spans="1:20">
+    <row r="35" spans="1:21">
       <c r="A35" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B35">
+        <v>77374685000.0</v>
+      </c>
+      <c r="C35">
         <v>5003004000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2878796000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2544525432.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>22770030000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>15529151000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2195501000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>-362458876510.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>-325326523603.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>-47441826978.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3554575253.0</v>
       </c>
-      <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
+      <c r="U35"/>
     </row>
-    <row r="36" spans="1:20">
+    <row r="36" spans="1:21">
       <c r="A36" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B36">
+        <v>9251130000.0</v>
+      </c>
+      <c r="C36">
         <v>49097611000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>835270000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>96087974.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>347240000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>916911000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>469935000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>26962020904.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>295672780000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>26238740019.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2290000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>27558838595.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>29001595616.0</v>
       </c>
-      <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
+      <c r="U36"/>
     </row>
-    <row r="37" spans="1:20">
+    <row r="37" spans="1:21">
       <c r="A37" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      <c r="D37"/>
+        <v>56</v>
+      </c>
+      <c r="B37">
+        <v>999563459.0</v>
+      </c>
+      <c r="C37">
+        <v>999718686.0</v>
+      </c>
+      <c r="D37">
+        <v>0.0</v>
+      </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
+      <c r="U37"/>
     </row>
-    <row r="38" spans="1:20">
+    <row r="38" spans="1:21">
       <c r="A38" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B38">
+        <v>30350330.0</v>
+      </c>
+      <c r="C38">
         <v>9295954810.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>494616008000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>7258205620.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>4926602411.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3038831565.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1735094110.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-367571616158.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>262677450.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>199620000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1283945890.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1315595000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1237325000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1176201000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>9797067000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>9670764000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>11020774000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>11672956000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>9985439000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>649097000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:20">
+    <row r="39" spans="1:21">
       <c r="A39" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>58</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>6426877000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-39061704000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-31847590995.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7721133000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>136728244000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-17445993000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>12440821968.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>13443271297.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>911289.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1123160684.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
+      <c r="U39"/>
     </row>
-    <row r="40" spans="1:20">
+    <row r="40" spans="1:21">
       <c r="A40" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B40">
-        <v>-546122000.0</v>
+        <v>-70168908000.0</v>
       </c>
       <c r="C40">
+        <v>792185000.0</v>
+      </c>
+      <c r="D40">
         <v>1044796000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>12575511278.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-8667777000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-14043020000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>201859000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-366620324.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-566771927.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-376338304.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>9435000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>211490873.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>89438548.0</v>
       </c>
-      <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
+      <c r="U40"/>
     </row>
-    <row r="41" spans="1:20">
+    <row r="41" spans="1:21">
       <c r="A41" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
-      <c r="F41">
+      <c r="F41"/>
+      <c r="G41">
         <v>301150663.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>135924443.0</v>
       </c>
-      <c r="H41"/>
-      <c r="I41">
+      <c r="I41"/>
+      <c r="J41">
         <v>3112629000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>1040480003.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>902300806.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>214027000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>99900000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>68978000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>75571000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>106991000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>144545000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>421247000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>357186000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>631126000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:20">
+    <row r="42" spans="1:21">
       <c r="A42" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B42">
+        <v>-38425772000.0</v>
+      </c>
+      <c r="C42">
         <v>32057000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-40282782000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-45795780563.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-55848939000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-55539456000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-53043492000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-452721058.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>8005372295.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-3267492099.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>853366883.0</v>
       </c>
       <c r="L42">
         <v>853366883.0</v>
       </c>
       <c r="M42">
+        <v>853366883.0</v>
+      </c>
+      <c r="N42">
         <v>653366883.0</v>
       </c>
-      <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
+      <c r="U42"/>
     </row>
-    <row r="43" spans="1:20">
+    <row r="43" spans="1:21">
       <c r="A43" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
+      <c r="U43"/>
     </row>
-    <row r="44" spans="1:20">
+    <row r="44" spans="1:21">
       <c r="A44" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
+      <c r="U44"/>
     </row>
-    <row r="45" spans="1:20">
+    <row r="45" spans="1:21">
       <c r="A45" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B45">
+        <v>14176921827.0</v>
+      </c>
+      <c r="C45">
         <v>11549424893.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>12763195037.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>13780686578.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>9290938358.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3677199131.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
+      <c r="U45"/>
     </row>
-    <row r="46" spans="1:20">
+    <row r="46" spans="1:21">
       <c r="A46" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B46">
+        <v>57540699000.0</v>
+      </c>
+      <c r="C46">
         <v>7600659000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>6221030000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>8715072908.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5607986000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>341623000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>462323000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>425837536.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>263338325.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>12842508.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>26715396.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>72099223.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>97786051.0</v>
       </c>
-      <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
+      <c r="U46"/>
     </row>
-    <row r="47" spans="1:20">
+    <row r="47" spans="1:21">
       <c r="A47" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B47">
+        <v>4855214780.0</v>
+      </c>
+      <c r="C47">
         <v>7600658970.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>6221029860.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>8715072910.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>5607985575.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>341622711.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>462323428.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>425837536.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>263338325.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>12842508.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>26715400.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>72099000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>97786000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>54804000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>109220000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>204179000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>276555000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>412312000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>699818000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>874848000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:20">
+    <row r="48" spans="1:21">
       <c r="A48" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B48">
+        <v>300697694000.0</v>
+      </c>
+      <c r="C48">
         <v>181259513000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>138799173000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>111665322867.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>126320737000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>45637128000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>52863074000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>364441780520.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>353722955074.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>48777489233.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2557476954.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>2112634181.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1993964331.0</v>
       </c>
-      <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
-      <c r="R48">
+      <c r="R48"/>
+      <c r="S48">
         <v>743960000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>2212373000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1322159000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:20">
+    <row r="49" spans="1:21">
       <c r="A49" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
+      <c r="U49"/>
     </row>
-    <row r="50" spans="1:20">
+    <row r="50" spans="1:21">
       <c r="A50" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
+      <c r="U50"/>
     </row>
-    <row r="51" spans="1:20">
+    <row r="51" spans="1:21">
       <c r="A51" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B51">
+        <v>4048024000.0</v>
+      </c>
+      <c r="C51">
         <v>4059847000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1248456000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3631872000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>630980000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149493000.0</v>
       </c>
       <c r="G51">
         <v>149493000.0</v>
       </c>
       <c r="H51">
+        <v>149493000.0</v>
+      </c>
+      <c r="I51">
         <v>147492500.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>26945130000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2911289.0</v>
       </c>
-      <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
+      <c r="U51"/>
     </row>
-    <row r="52" spans="1:20">
+    <row r="52" spans="1:21">
       <c r="A52" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B52">
-        <v>2676614000.0</v>
+        <v>1395055000.0</v>
       </c>
       <c r="C52">
+        <v>1338307000.0</v>
+      </c>
+      <c r="D52">
         <v>1248456000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1191708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="K52"/>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
+      <c r="U52"/>
     </row>
-    <row r="53" spans="1:20">
+    <row r="53" spans="1:21">
       <c r="A53" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B53">
+        <v>505728577433.0</v>
+      </c>
+      <c r="C53">
         <v>396391306000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>398621367081.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>460309814342.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>248593253000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>136701673958.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>17445993000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>26962020904.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>295672780000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>9220884286.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2186307563.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>8204186000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>7800588000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>7371625000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>7020440000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>10892542000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>10183859000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>11612324000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>5369541000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>11908534000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:20">
+    <row r="54" spans="1:21">
       <c r="A54" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
+      <c r="U54"/>
     </row>
-    <row r="55" spans="1:20">
+    <row r="55" spans="1:21">
       <c r="A55" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B55">
+        <v>777789323000.0</v>
+      </c>
+      <c r="C55">
         <v>589422686000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>566179895000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>509738705089.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>450241829000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>363109941000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>412379234000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>28644823750.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>360518717905.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>53108129870.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>53797186441.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>53492345929.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>54610126905.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>54002164000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>50358391000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>53042814000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>59499656000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>56357378000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>68418770000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>61005054000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:20">
+    <row r="56" spans="1:21">
       <c r="A56" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B56">
+        <v>201567602000.0</v>
+      </c>
+      <c r="C56">
         <v>512257496000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>47015012000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>493250598584.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>435364789000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>358853638000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>95294257000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>315975341887.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>11412153380.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>26856547343.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>27234341286.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>25861408111.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>25510745238.0</v>
       </c>
-      <c r="N56"/>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
+      <c r="U56"/>
     </row>
-    <row r="57" spans="1:20">
+    <row r="57" spans="1:21">
       <c r="A57" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B57">
+        <v>1395055000.0</v>
+      </c>
+      <c r="C57">
         <v>11765143000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>37594133000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>13571062378.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6806267000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>15227999873.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1082468000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1356092491.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3098361452.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>959922249.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>253573666.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>211490873.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>89438548.0</v>
       </c>
-      <c r="N57"/>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57"/>
+      <c r="U57"/>
     </row>
-    <row r="58" spans="1:20">
+    <row r="58" spans="1:21">
       <c r="A58" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B58">
+        <v>78769740000.0</v>
+      </c>
+      <c r="C58">
         <v>18106454000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>40472930000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>16115587810.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>22770030000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>15529151000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2195501000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>357000000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>348761126400.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>51000000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3554575253.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>211490873.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>89438548.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3517074000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2465629000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>6064650000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>9709074000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>7304527000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>12741597000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>9852957000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:20">
+    <row r="59" spans="1:21">
       <c r="A59" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
+      <c r="U59"/>
     </row>
-    <row r="60" spans="1:20">
+    <row r="60" spans="1:21">
       <c r="A60" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B60">
+        <v>698020020000.0</v>
+      </c>
+      <c r="C60">
         <v>570316513000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>525706965000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>493623117279.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>427471798000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>347580791000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>410182655000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>396216439908.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>360518717905.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>53108129870.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>50242611188.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>48869588169.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>51996675652.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>50485091000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>47892762000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>46978164000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>49790582000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>49052851000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>55677173000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>51152097000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:20">
+    <row r="61" spans="1:21">
       <c r="A61" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
+      <c r="F61"/>
+      <c r="G61">
         <v>-55359037800.0</v>
       </c>
-      <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
+      <c r="U61"/>
     </row>
-    <row r="62" spans="1:20">
+    <row r="62" spans="1:21">
       <c r="A62" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CC62"/>
+  <dimension ref="A1:CG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81">
+    <row r="1" spans="1:85">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>1</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>2</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>3</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>4</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="T1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>5</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>6</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>7</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AF1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>8</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AI1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AJ1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>9</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AM1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AN1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>10</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AR1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>11</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AU1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AV1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>12</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AY1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AZ1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>13</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BC1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BD1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>14</v>
       </c>
       <c r="BF1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BG1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BH1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BI1" t="s">
         <v>15</v>
       </c>
       <c r="BJ1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BK1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BL1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BM1" t="s">
         <v>16</v>
       </c>
       <c r="BN1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
       </c>
-      <c r="BP1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BR1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BS1" t="s">
         <v>18</v>
       </c>
       <c r="BT1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BU1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BV1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BW1" t="s">
         <v>19</v>
       </c>
       <c r="BX1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BY1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BZ1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="CA1" t="s">
-        <v>139</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>140</v>
       </c>
       <c r="CC1" t="s">
         <v>141</v>
       </c>
+      <c r="CD1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>145</v>
+      </c>
     </row>
-    <row r="2" spans="1:81">
+    <row r="2" spans="1:85">
       <c r="A2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>21</v>
+      </c>
+      <c r="B2">
+        <v>239183718000.0</v>
+      </c>
       <c r="C2">
+        <v>39857725000.0</v>
+      </c>
+      <c r="D2">
+        <v>72207735000.0</v>
+      </c>
+      <c r="E2">
+        <v>70168908000.0</v>
+      </c>
+      <c r="F2"/>
+      <c r="G2">
         <v>10397018000.0</v>
       </c>
-      <c r="D2">
+      <c r="H2">
         <v>153071574000.0</v>
       </c>
-      <c r="E2">
+      <c r="I2">
         <v>9467016000.0</v>
       </c>
-      <c r="F2">
+      <c r="J2">
         <v>53078220000.0</v>
       </c>
-      <c r="G2">
+      <c r="K2">
         <v>82132595000.0</v>
       </c>
-      <c r="H2">
+      <c r="L2">
         <v>151682558000.0</v>
       </c>
-      <c r="I2">
+      <c r="M2">
         <v>34839632000.0</v>
       </c>
-      <c r="J2">
+      <c r="N2">
         <v>32996687570.0</v>
       </c>
-      <c r="K2">
+      <c r="O2">
         <v>1895280800.0</v>
       </c>
-      <c r="L2">
+      <c r="P2">
         <v>1718418800.0</v>
       </c>
-      <c r="M2">
+      <c r="Q2">
         <v>995551100.0</v>
       </c>
-      <c r="N2">
+      <c r="R2">
         <v>112366007094.0</v>
       </c>
-      <c r="O2">
+      <c r="S2">
         <v>5393949430.0</v>
       </c>
-      <c r="P2">
+      <c r="T2">
         <v>6128590671.0</v>
       </c>
-      <c r="Q2">
+      <c r="U2">
         <v>15774091614.0</v>
       </c>
-      <c r="R2">
+      <c r="V2">
         <v>7943763340.0</v>
       </c>
-      <c r="S2">
+      <c r="W2">
         <v>14206666156.0</v>
       </c>
-      <c r="T2">
+      <c r="X2">
         <v>5720990055.0</v>
       </c>
-      <c r="U2">
+      <c r="Y2">
         <v>13788258222.0</v>
       </c>
-      <c r="V2">
+      <c r="Z2">
         <v>3079980348.0</v>
       </c>
-      <c r="W2">
+      <c r="AA2">
         <v>1746431125.0</v>
       </c>
-      <c r="X2">
+      <c r="AB2">
         <v>2371849239.0</v>
       </c>
-      <c r="Y2">
+      <c r="AC2">
         <v>880608684.0</v>
       </c>
-      <c r="Z2">
+      <c r="AD2">
         <v>1536099916.0</v>
       </c>
-      <c r="AA2">
+      <c r="AE2">
         <v>3321280937.0</v>
       </c>
-      <c r="AB2">
+      <c r="AF2">
         <v>2779154779.0</v>
       </c>
-      <c r="AC2">
+      <c r="AG2">
         <v>1722712815.0</v>
       </c>
-      <c r="AD2">
+      <c r="AH2">
         <v>3176708006.0</v>
       </c>
-      <c r="AE2">
+      <c r="AI2">
         <v>5901281500.0</v>
       </c>
-      <c r="AF2">
+      <c r="AJ2">
         <v>4374169400.0</v>
       </c>
-      <c r="AG2">
+      <c r="AK2">
         <v>3683133400.0</v>
       </c>
-      <c r="AH2">
+      <c r="AL2">
         <v>4547425500.0</v>
       </c>
-      <c r="AI2">
+      <c r="AM2">
         <v>3343316800.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AN2">
         <v>5523247100.0</v>
       </c>
-      <c r="AK2">
+      <c r="AO2">
         <v>2324454300.0</v>
       </c>
-      <c r="AL2">
+      <c r="AP2">
         <v>3917573500.0</v>
       </c>
-      <c r="AM2">
+      <c r="AQ2">
         <v>2812754900.0</v>
       </c>
-      <c r="AN2">
+      <c r="AR2">
         <v>7611624300.0</v>
       </c>
-      <c r="AO2">
+      <c r="AS2">
         <v>2389265800.0</v>
       </c>
-      <c r="AP2">
+      <c r="AT2">
         <v>4695937500.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AU2">
         <v>870727500.0</v>
       </c>
-      <c r="AR2">
+      <c r="AV2">
         <v>2779867800.0</v>
       </c>
-      <c r="AS2">
+      <c r="AW2">
         <v>3436395800.0</v>
       </c>
-      <c r="AT2">
+      <c r="AX2">
         <v>10344472600.0</v>
       </c>
-      <c r="AU2">
+      <c r="AY2">
         <v>6954851100.0</v>
       </c>
-      <c r="AV2">
+      <c r="AZ2">
         <v>3736321400.0</v>
       </c>
-      <c r="AW2">
+      <c r="BA2">
         <v>1579895600.0</v>
       </c>
-      <c r="AX2">
+      <c r="BB2">
         <v>4341257100.0</v>
       </c>
-      <c r="AY2">
+      <c r="BC2">
         <v>11039898200.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BD2">
         <v>7132427300.0</v>
       </c>
-      <c r="BA2">
+      <c r="BE2">
         <v>2646505700.0</v>
       </c>
-      <c r="BB2">
+      <c r="BF2">
         <v>4457997800.0</v>
       </c>
-      <c r="BC2">
+      <c r="BG2">
         <v>3472722800.0</v>
       </c>
-      <c r="BD2">
+      <c r="BH2">
         <v>4908178200.0</v>
       </c>
-      <c r="BE2">
+      <c r="BI2">
         <v>1714179600.0</v>
       </c>
-      <c r="BF2">
+      <c r="BJ2">
         <v>15256628000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BK2">
         <v>11297761000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BL2">
         <v>16586650200.0</v>
       </c>
-      <c r="BI2">
+      <c r="BM2">
         <v>5365419300.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BN2">
         <v>23181775900.0</v>
       </c>
-      <c r="BK2">
+      <c r="BO2">
         <v>9562250500.0</v>
       </c>
-      <c r="BL2"/>
-      <c r="BM2">
+      <c r="BP2"/>
+      <c r="BQ2">
         <v>9038538700.0</v>
       </c>
-      <c r="BN2"/>
-      <c r="BO2">
+      <c r="BR2"/>
+      <c r="BS2">
         <v>6397282400.0</v>
       </c>
-      <c r="BP2">
+      <c r="BT2">
         <v>10316815900.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BU2">
         <v>11178464300.0</v>
       </c>
-      <c r="BR2">
+      <c r="BV2">
         <v>35995582100.0</v>
       </c>
-      <c r="BS2">
+      <c r="BW2">
         <v>11971046500.0</v>
       </c>
-      <c r="BT2">
+      <c r="BX2">
         <v>29496837000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BY2">
         <v>18765827800.0</v>
       </c>
-      <c r="BV2">
+      <c r="BZ2">
         <v>17613573500.0</v>
       </c>
-      <c r="BW2">
+      <c r="CA2">
         <v>9221831400.0</v>
       </c>
-      <c r="BX2">
+      <c r="CB2">
         <v>9078233900.0</v>
       </c>
-      <c r="BY2">
+      <c r="CC2">
         <v>17777573000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CD2">
         <v>16245543100.0</v>
       </c>
-      <c r="CA2">
+      <c r="CE2">
         <v>11726364800.0</v>
       </c>
-      <c r="CB2">
+      <c r="CF2">
         <v>6870253700.0</v>
       </c>
-      <c r="CC2">
+      <c r="CG2">
         <v>22933785000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:81">
+    <row r="3" spans="1:85">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4119,10269 +4298,58 @@
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
-    </row>
-[...10209 lines deleted...]
-      <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
     </row>
     <row r="4" spans="1:85">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -14426,430 +4394,384 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
     </row>
     <row r="5" spans="1:85">
       <c r="A5" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="B5"/>
       <c r="C5">
-        <v>18544803832.0</v>
+        <v>7167680000.0</v>
       </c>
       <c r="D5">
-        <v>-8386562500.0</v>
+        <v>78748098000.0</v>
       </c>
       <c r="E5">
-        <v>35161263861.0</v>
+        <v>78748098000.0</v>
       </c>
       <c r="F5">
-        <v>22362984588.0</v>
+        <v>77847772000.0</v>
       </c>
       <c r="G5">
-        <v>13474284444.0</v>
+        <v>77847772000.0</v>
       </c>
       <c r="H5">
-        <v>-24776284686.0</v>
+        <v>70482772000.0</v>
       </c>
       <c r="I5">
-        <v>52658708625.0</v>
+        <v>-1097646000.0</v>
       </c>
       <c r="J5">
-        <v>-4792849151.0</v>
+        <v>70190574000.0</v>
       </c>
       <c r="K5">
-        <v>-2813818227.0</v>
+        <v>70190574000.0</v>
       </c>
       <c r="L5">
-        <v>-18956698986.0</v>
+        <v>70190574000.0</v>
       </c>
       <c r="M5">
-        <v>31550355022.0</v>
+        <v>70190574000.0</v>
       </c>
       <c r="N5">
-        <v>10501731179.0</v>
+        <v>70753574975.0</v>
       </c>
       <c r="O5">
-        <v>29902776432.0</v>
+        <v>70753574975.0</v>
       </c>
       <c r="P5">
-        <v>-18870280143.0</v>
+        <v>70753574975.0</v>
       </c>
       <c r="Q5">
-        <v>10343216344.0</v>
+        <v>70753574975.0</v>
       </c>
       <c r="R5">
-        <v>-21889854282.0</v>
+        <v>70589840179.0</v>
       </c>
       <c r="S5">
-        <v>53676494688.0</v>
+        <v>-310159820.0</v>
       </c>
       <c r="T5">
-        <v>40912246915.0</v>
+        <v>-310159820.0</v>
       </c>
       <c r="U5">
-        <v>57606765132.0</v>
-[...3 lines deleted...]
-      <c r="X5"/>
+        <v>-310159820.0</v>
+      </c>
+      <c r="V5">
+        <v>483118216.0</v>
+      </c>
+      <c r="W5">
+        <v>483118216.0</v>
+      </c>
+      <c r="X5">
+        <v>483118216.0</v>
+      </c>
       <c r="Y5">
-        <v>38801352013.0</v>
+        <v>-197300046.0</v>
       </c>
       <c r="Z5">
-        <v>-1434052889.0</v>
+        <v>-55539456063.0</v>
       </c>
       <c r="AA5">
-        <v>-1715299548.0</v>
-[...1 lines deleted...]
-      <c r="AB5"/>
+        <v>-55539456063.0</v>
+      </c>
+      <c r="AB5">
+        <v>-35358063562.0</v>
+      </c>
       <c r="AC5">
-        <v>-2703373065.0</v>
+        <v>-180418263.0</v>
       </c>
       <c r="AD5">
-        <v>-1860442301.0</v>
+        <v>24455334355.0</v>
       </c>
       <c r="AE5">
-        <v>-1256205833.0</v>
-[...1 lines deleted...]
-      <c r="AF5"/>
+        <v>7737432287.0</v>
+      </c>
+      <c r="AF5">
+        <v>-929646376.0</v>
+      </c>
       <c r="AG5">
-        <v>-5388417177.0</v>
+        <v>-952721058.0</v>
       </c>
       <c r="AH5">
-        <v>-199703359.0</v>
+        <v>-744176175.0</v>
       </c>
       <c r="AI5">
-        <v>129827653.0</v>
+        <v>-1647534895.0</v>
       </c>
       <c r="AJ5">
-        <v>12210241.0</v>
+        <v>-1548699817.0</v>
       </c>
       <c r="AK5">
-        <v>-1201963185.0</v>
+        <v>8005372294.0</v>
       </c>
       <c r="AL5">
-        <v>-85697868.0</v>
+        <v>-3406254646.0</v>
       </c>
       <c r="AM5">
-        <v>214941814.0</v>
+        <v>-2984476521.0</v>
       </c>
       <c r="AN5">
-        <v>-562005064.0</v>
+        <v>-4120947908.0</v>
       </c>
       <c r="AO5">
-        <v>-46029296.0</v>
+        <v>-4120858981.0</v>
       </c>
       <c r="AP5">
-        <v>-1045765154.0</v>
+        <v>-4121524945.0</v>
       </c>
       <c r="AQ5">
-        <v>29789785.0</v>
+        <v>-4123381928.0</v>
       </c>
       <c r="AR5">
-        <v>620017823.0</v>
+        <v>-4123867626.0</v>
       </c>
       <c r="AS5">
-        <v>-124621470.0</v>
+        <v>-4168232648.0</v>
       </c>
       <c r="AT5">
-        <v>196012064.0</v>
+        <v>-4208492341.0</v>
       </c>
       <c r="AU5">
-        <v>-112540520.0</v>
+        <v>-4743722479.0</v>
       </c>
       <c r="AV5">
-        <v>-217360624.0</v>
+        <v>-4329647683.0</v>
       </c>
       <c r="AW5">
-        <v>-625401200.0</v>
+        <v>-4596412894.0</v>
       </c>
       <c r="AX5">
-        <v>-412164322.0</v>
+        <v>-3005997795.0</v>
       </c>
       <c r="AY5">
-        <v>309278017.0</v>
+        <v>-668606646.0</v>
       </c>
       <c r="AZ5">
-        <v>429943274.0</v>
-[...4 lines deleted...]
-      <c r="BD5"/>
+        <v>-1019534504.0</v>
+      </c>
+      <c r="BA5">
+        <v>-1350655562.0</v>
+      </c>
+      <c r="BB5">
+        <v>-3799422439.0</v>
+      </c>
+      <c r="BC5">
+        <v>-3563635572.0</v>
+      </c>
+      <c r="BD5">
+        <v>-12174153.0</v>
+      </c>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
     </row>
     <row r="6" spans="1:85">
       <c r="A6" t="s">
-        <v>146</v>
-[...60 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6">
-[...7 lines deleted...]
-      </c>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
       <c r="AB6"/>
-      <c r="AC6">
-[...7 lines deleted...]
-      </c>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
       <c r="AF6"/>
-      <c r="AG6">
-[...58 lines deleted...]
-      </c>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
     </row>
     <row r="7" spans="1:85">
       <c r="A7" t="s">
-        <v>147</v>
-[...4 lines deleted...]
-      <c r="E7"/>
+        <v>26</v>
+      </c>
+      <c r="B7">
+        <v>2702490004.0</v>
+      </c>
+      <c r="C7">
+        <v>2026376500.0</v>
+      </c>
+      <c r="D7">
+        <v>2373958000.0</v>
+      </c>
+      <c r="E7">
+        <v>2721539500.0</v>
+      </c>
       <c r="F7"/>
-      <c r="G7"/>
-[...9 lines deleted...]
-      <c r="Q7"/>
+      <c r="G7">
+        <v>3393057500.0</v>
+      </c>
+      <c r="H7">
+        <v>3726452000.0</v>
+      </c>
+      <c r="I7">
+        <v>4059846500.0</v>
+      </c>
+      <c r="J7">
+        <v>302656000.0</v>
+      </c>
+      <c r="K7">
+        <v>621863500.0</v>
+      </c>
+      <c r="L7">
+        <v>936342000.0</v>
+      </c>
+      <c r="M7">
+        <v>1248456000.0</v>
+      </c>
+      <c r="N7">
+        <v>1546383000.0</v>
+      </c>
+      <c r="O7">
+        <v>1844310000.0</v>
+      </c>
+      <c r="P7">
+        <v>2142237000.0</v>
+      </c>
+      <c r="Q7">
+        <v>2440164000.0</v>
+      </c>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
@@ -14877,68 +4799,98 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
     </row>
     <row r="8" spans="1:85">
       <c r="A8" t="s">
-        <v>148</v>
-[...4 lines deleted...]
-      <c r="E8"/>
+        <v>27</v>
+      </c>
+      <c r="B8">
+        <v>357000000000.0</v>
+      </c>
+      <c r="C8">
+        <v>357000000000.0</v>
+      </c>
+      <c r="D8">
+        <v>357000000000.0</v>
+      </c>
+      <c r="E8">
+        <v>357000000000.0</v>
+      </c>
       <c r="F8"/>
-      <c r="G8"/>
-[...9 lines deleted...]
-      <c r="Q8"/>
+      <c r="G8">
+        <v>357000000000.0</v>
+      </c>
+      <c r="H8">
+        <v>357000000000.0</v>
+      </c>
+      <c r="I8">
+        <v>357000000000.0</v>
+      </c>
+      <c r="J8">
+        <v>357000000000.0</v>
+      </c>
+      <c r="K8">
+        <v>357000000000.0</v>
+      </c>
+      <c r="L8">
+        <v>357000000000.0</v>
+      </c>
+      <c r="M8">
+        <v>357000000000.0</v>
+      </c>
+      <c r="N8">
+        <v>357000000000.0</v>
+      </c>
+      <c r="O8">
+        <v>357000000000.0</v>
+      </c>
+      <c r="P8">
+        <v>357000000000.0</v>
+      </c>
+      <c r="Q8">
+        <v>357000000000.0</v>
+      </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
@@ -14966,1410 +4918,1334 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
     </row>
     <row r="9" spans="1:85">
       <c r="A9" t="s">
-        <v>149</v>
-[...9 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
       <c r="E9">
-        <v>28734825679.0</v>
+        <v>-180418260.0</v>
       </c>
       <c r="F9">
-        <v>24081533952.0</v>
+        <v>-180418260.0</v>
       </c>
       <c r="G9">
-        <v>14948245041.0</v>
+        <v>-180418260.0</v>
       </c>
       <c r="H9">
-        <v>-22187669119.0</v>
+        <v>-180418260.0</v>
       </c>
       <c r="I9">
-        <v>45890065066.0</v>
+        <v>-180418260.0</v>
       </c>
       <c r="J9">
-        <v>-3350672238.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>-180418260.0</v>
+      </c>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
       <c r="O9">
-        <v>31858670585.0</v>
+        <v>-180418260.0</v>
       </c>
       <c r="P9">
-        <v>-19043426719.0</v>
+        <v>-180418260.0</v>
       </c>
       <c r="Q9">
-        <v>17284529458.0</v>
+        <v>-180418260.0</v>
       </c>
       <c r="R9">
-        <v>-21028293815.0</v>
+        <v>-180418260.0</v>
       </c>
       <c r="S9">
-        <v>63900683541.0</v>
+        <v>-180418260.0</v>
       </c>
       <c r="T9">
-        <v>42953291303.0</v>
+        <v>-180418260.0</v>
       </c>
       <c r="U9">
-        <v>59115945547.0</v>
+        <v>-180418260.0</v>
       </c>
       <c r="V9">
-        <v>1615269223.0</v>
+        <v>-55538779030.0</v>
       </c>
       <c r="W9">
-        <v>1367589936.0</v>
+        <v>-55538779030.0</v>
       </c>
       <c r="X9">
-        <v>-63755926286.0</v>
+        <v>-55538779030.0</v>
       </c>
       <c r="Y9">
-        <v>40680689364.0</v>
+        <v>-180418260.0</v>
       </c>
       <c r="Z9">
-        <v>322212503.0</v>
+        <v>-55539456060.0</v>
       </c>
       <c r="AA9">
-        <v>110936877.0</v>
+        <v>-55539456060.0</v>
       </c>
       <c r="AB9">
-        <v>-51920410.0</v>
+        <v>-35358063560.0</v>
       </c>
       <c r="AC9">
-        <v>-594026729.0</v>
+        <v>-180418260.0</v>
       </c>
       <c r="AD9">
-        <v>193941283.0</v>
-[...66 lines deleted...]
-      </c>
+        <v>-180418260.0</v>
+      </c>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
     </row>
     <row r="10" spans="1:85">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>14906780808.0</v>
+        <v>45450149000.0</v>
       </c>
       <c r="C10">
-        <v>18538528479.0</v>
+        <v>36024844000.0</v>
       </c>
       <c r="D10">
-        <v>-8386562500.0</v>
+        <v>82258312000.0</v>
       </c>
       <c r="E10">
-        <v>35150373861.0</v>
+        <v>129565676000.0</v>
       </c>
       <c r="F10">
-        <v>22292925311.0</v>
+        <v>116850796000.0</v>
       </c>
       <c r="G10">
-        <v>13401222736.0</v>
+        <v>68408219000.0</v>
       </c>
       <c r="H10">
-        <v>-24859674634.0</v>
+        <v>79410919000.0</v>
       </c>
       <c r="I10">
-        <v>52628307761.0</v>
+        <v>98562549000.0</v>
       </c>
       <c r="J10">
-        <v>-4965472735.0</v>
+        <v>39643455000.0</v>
       </c>
       <c r="K10">
-        <v>-3090018240.0</v>
+        <v>24704966000.0</v>
       </c>
       <c r="L10">
-        <v>-19316242062.0</v>
+        <v>19474614000.0</v>
       </c>
       <c r="M10">
-        <v>31760472077.0</v>
+        <v>47015012000.0</v>
       </c>
       <c r="N10">
-        <v>10489034225.0</v>
+        <v>20812963369.0</v>
       </c>
       <c r="O10">
-        <v>29902776432.0</v>
+        <v>16990756285.0</v>
       </c>
       <c r="P10">
-        <v>-18870280143.0</v>
+        <v>13315788611.0</v>
       </c>
       <c r="Q10">
-        <v>3417298609.0</v>
+        <v>21754808306.0</v>
       </c>
       <c r="R10">
-        <v>-20973850950.0</v>
+        <v>46389399970.0</v>
       </c>
       <c r="S10">
-        <v>54484028413.0</v>
+        <v>31177914576.0</v>
       </c>
       <c r="T10">
-        <v>42349849244.0</v>
+        <v>95234564249.0</v>
       </c>
       <c r="U10">
-        <v>57183420885.0</v>
+        <v>179050404191.0</v>
       </c>
       <c r="V10">
-        <v>-548096307.0</v>
+        <v>181104549454.0</v>
       </c>
       <c r="W10">
-        <v>36195437.0</v>
+        <v>187554810970.0</v>
       </c>
       <c r="X10">
-        <v>-65201202584.0</v>
+        <v>179240437271.0</v>
       </c>
       <c r="Y10">
-        <v>38180816582.0</v>
+        <v>80269474317.0</v>
       </c>
       <c r="Z10">
-        <v>986806143.0</v>
+        <v>42737887387.0</v>
       </c>
       <c r="AA10">
-        <v>3003125801.0</v>
+        <v>32341301260.0</v>
       </c>
       <c r="AB10">
-        <v>1973350842.0</v>
+        <v>46433257261.0</v>
       </c>
       <c r="AC10">
-        <v>4339776423.0</v>
+        <v>95294256616.0</v>
       </c>
       <c r="AD10">
-        <v>1984279509.0</v>
+        <v>109544712117.0</v>
       </c>
       <c r="AE10">
-        <v>2352201955.0</v>
+        <v>108904211212.0</v>
       </c>
       <c r="AF10">
-        <v>2261123292.0</v>
+        <v>347560360976.0</v>
       </c>
       <c r="AG10">
-        <v>-4432984860.0</v>
+        <v>315975341887.0</v>
       </c>
       <c r="AH10">
-        <v>-10155685.0</v>
+        <v>27944785614.0</v>
       </c>
       <c r="AI10">
-        <v>109014127.0</v>
+        <v>27974875923.0</v>
       </c>
       <c r="AJ10">
-        <v>-317165985.0</v>
+        <v>98339210.0</v>
       </c>
       <c r="AK10">
-        <v>-679309218.0</v>
+        <v>11412153380.0</v>
       </c>
       <c r="AL10">
-        <v>-189906610.0</v>
+        <v>28592122503.0</v>
       </c>
       <c r="AM10">
-        <v>-62766494.0</v>
+        <v>26763572353.0</v>
       </c>
       <c r="AN10">
-        <v>-641648246.0</v>
+        <v>26830982239.0</v>
       </c>
       <c r="AO10">
-        <v>-845892968.0</v>
+        <v>26856547343.0</v>
       </c>
       <c r="AP10">
-        <v>1055294058.0</v>
+        <v>26384676529.0</v>
       </c>
       <c r="AQ10">
-        <v>-104338044.0</v>
+        <v>26580012939.0</v>
       </c>
       <c r="AR10">
-        <v>620017823.0</v>
+        <v>26781571299.0</v>
       </c>
       <c r="AS10">
-        <v>-205563780.0</v>
+        <v>27234341286.0</v>
       </c>
       <c r="AT10">
-        <v>196012064.0</v>
+        <v>28215444254.0</v>
       </c>
       <c r="AU10">
-        <v>794510850.0</v>
+        <v>26774133990.0</v>
       </c>
       <c r="AV10">
-        <v>-810917920.0</v>
+        <v>26461675563.0</v>
       </c>
       <c r="AW10">
-        <v>486002328.0</v>
+        <v>25861408111.0</v>
       </c>
       <c r="AX10">
-        <v>1770705297.0</v>
+        <v>25605775222.0</v>
       </c>
       <c r="AY10">
-        <v>309278018.0</v>
+        <v>25298394272.0</v>
       </c>
       <c r="AZ10">
-        <v>429943274.0</v>
+        <v>24803169644.0</v>
       </c>
       <c r="BA10">
-        <v>1199691700.0</v>
+        <v>25510745238.0</v>
       </c>
       <c r="BB10">
-        <v>259195500.0</v>
+        <v>25069007025.0</v>
       </c>
       <c r="BC10">
-        <v>167843000.0</v>
+        <v>23230814286.0</v>
       </c>
       <c r="BD10">
-        <v>204364000.0</v>
+        <v>23005327230.0</v>
       </c>
       <c r="BE10">
-        <v>279391000.0</v>
+        <v>22843176400.0</v>
       </c>
       <c r="BF10">
-        <v>173540900.0</v>
-[...1 lines deleted...]
-      <c r="BG10"/>
+        <v>22188829800.0</v>
+      </c>
+      <c r="BG10">
+        <v>22135192400.0</v>
+      </c>
       <c r="BH10">
-        <v>285143700.0</v>
-[...1 lines deleted...]
-      <c r="BI10"/>
+        <v>22169248900.0</v>
+      </c>
+      <c r="BI10">
+        <v>25535552200.0</v>
+      </c>
       <c r="BJ10">
-        <v>90367100.0</v>
+        <v>26053640400.0</v>
       </c>
       <c r="BK10">
-        <v>53840500.0</v>
+        <v>26585600300.0</v>
       </c>
       <c r="BL10">
-        <v>95805000.0</v>
-[...1 lines deleted...]
-      <c r="BM10"/>
+        <v>26593566600.0</v>
+      </c>
+      <c r="BM10">
+        <v>25491548100.0</v>
+      </c>
       <c r="BN10">
-        <v>247563100.0</v>
-[...1 lines deleted...]
-      <c r="BO10"/>
+        <v>23701342000.0</v>
+      </c>
+      <c r="BO10">
+        <v>22857121100.0</v>
+      </c>
       <c r="BP10"/>
       <c r="BQ10">
-        <v>81534200.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>23884214400.0</v>
+      </c>
+      <c r="BR10"/>
       <c r="BS10">
-        <v>340964300.0</v>
+        <v>26456504000.0</v>
       </c>
       <c r="BT10">
-        <v>255363500.0</v>
+        <v>20777087600.0</v>
       </c>
       <c r="BU10">
-        <v>501349000.0</v>
+        <v>21375779000.0</v>
       </c>
       <c r="BV10">
-        <v>1920336700.0</v>
+        <v>20619025900.0</v>
       </c>
       <c r="BW10">
-        <v>2540957600.0</v>
+        <v>20491843600.0</v>
       </c>
       <c r="BX10">
-        <v>898920300.0</v>
-[...1 lines deleted...]
-      <c r="BY10"/>
+        <v>21472993500.0</v>
+      </c>
+      <c r="BY10">
+        <v>21386016400.0</v>
+      </c>
       <c r="BZ10">
-        <v>1479252100.0</v>
+        <v>20218030300.0</v>
       </c>
       <c r="CA10">
-        <v>254527900.0</v>
+        <v>19691119200.0</v>
       </c>
       <c r="CB10">
-        <v>241046900.0</v>
+        <v>21360417400.0</v>
       </c>
       <c r="CC10">
-        <v>433773600.0</v>
+        <v>22249033800.0</v>
       </c>
       <c r="CD10">
-        <v>1842488100.0</v>
+        <v>21218731000.0</v>
       </c>
       <c r="CE10">
-        <v>600627000.0</v>
+        <v>17480262100.0</v>
       </c>
       <c r="CF10">
-        <v>530651200.0</v>
+        <v>17466618600.0</v>
       </c>
       <c r="CG10">
-        <v>420171400.0</v>
+        <v>15436840500.0</v>
       </c>
     </row>
     <row r="11" spans="1:85">
       <c r="A11" t="s">
-        <v>151</v>
-[...9 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
       <c r="E11">
-        <v>1759570568.0</v>
+        <v>129565676070.0</v>
       </c>
       <c r="F11">
-        <v>1639567135.0</v>
+        <v>116850795630.0</v>
       </c>
       <c r="G11">
-        <v>619720310.0</v>
+        <v>68408218640.0</v>
       </c>
       <c r="H11">
-        <v>-493366749.0</v>
+        <v>79410918640.0</v>
       </c>
       <c r="I11">
-        <v>1620987262.0</v>
+        <v>98562549170.0</v>
       </c>
       <c r="J11">
-        <v>-1128013000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>39643455330.0</v>
+      </c>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
       <c r="O11">
-        <v>-776858000.0</v>
+        <v>16990756290.0</v>
       </c>
       <c r="P11">
-        <v>-560699000.0</v>
+        <v>13315788610.0</v>
       </c>
       <c r="Q11">
-        <v>1366082654.0</v>
-[...1 lines deleted...]
-      <c r="R11"/>
+        <v>21754808310.0</v>
+      </c>
+      <c r="R11">
+        <v>46389399970.0</v>
+      </c>
       <c r="S11">
-        <v>-2468369000.0</v>
+        <v>31177914580.0</v>
       </c>
       <c r="T11">
-        <v>-303997000.0</v>
+        <v>95234564250.0</v>
       </c>
       <c r="U11">
-        <v>-192373455.0</v>
+        <v>179050404190.0</v>
       </c>
       <c r="V11">
-        <v>-475238000.0</v>
+        <v>181104549450.0</v>
       </c>
       <c r="W11">
-        <v>-349161000.0</v>
-[...24 lines deleted...]
-      </c>
+        <v>187554810970.0</v>
+      </c>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
       <c r="AF11"/>
-      <c r="AG11">
-[...58 lines deleted...]
-      </c>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
       <c r="BA11"/>
-      <c r="BB11">
-[...7 lines deleted...]
-      </c>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
-[...19 lines deleted...]
-      </c>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
-[...1 lines deleted...]
-      </c>
+      <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
-[...4 lines deleted...]
-      </c>
+      <c r="BV11"/>
+      <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
-[...4 lines deleted...]
-      </c>
+      <c r="BZ11"/>
+      <c r="CA11"/>
       <c r="CB11"/>
-      <c r="CC11">
-[...13 lines deleted...]
-      </c>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
     </row>
     <row r="12" spans="1:85">
       <c r="A12" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>31</v>
+      </c>
+      <c r="B12">
+        <v>728210521000.0</v>
+      </c>
       <c r="C12">
-        <v>6275353.0</v>
+        <v>36024844000.0</v>
       </c>
       <c r="D12">
-        <v>0.0</v>
+        <v>82258312000.0</v>
       </c>
       <c r="E12">
-        <v>10890000.0</v>
+        <v>129565676000.0</v>
       </c>
       <c r="F12">
-        <v>70059277.0</v>
+        <v>116850796000.0</v>
       </c>
       <c r="G12">
-        <v>73061708.0</v>
+        <v>495069001000.0</v>
       </c>
       <c r="H12">
-        <v>83389948.0</v>
+        <v>487468010000.0</v>
       </c>
       <c r="I12">
-        <v>60491182.0</v>
+        <v>494953855000.0</v>
       </c>
       <c r="J12">
-        <v>172623584.0</v>
+        <v>460026194000.0</v>
       </c>
       <c r="K12">
-        <v>276200013.0</v>
+        <v>435705870000.0</v>
       </c>
       <c r="L12">
-        <v>359543076.0</v>
+        <v>19474614000.0</v>
       </c>
       <c r="M12">
-        <v>168002822.0</v>
+        <v>47015012000.0</v>
       </c>
       <c r="N12">
-        <v>12696954.0</v>
+        <v>397046345329.0</v>
       </c>
       <c r="O12">
-        <v>3458100.0</v>
+        <v>403312279235.0</v>
       </c>
       <c r="P12">
-        <v>0.0</v>
-[...13 lines deleted...]
-      <c r="AC12"/>
+        <v>462601750075.0</v>
+      </c>
+      <c r="Q12">
+        <v>482064622648.0</v>
+      </c>
+      <c r="R12">
+        <v>46389399970.0</v>
+      </c>
+      <c r="S12">
+        <v>31177914576.0</v>
+      </c>
+      <c r="T12">
+        <v>95234564249.0</v>
+      </c>
+      <c r="U12">
+        <v>179050404191.0</v>
+      </c>
+      <c r="V12">
+        <v>181104549454.0</v>
+      </c>
+      <c r="W12">
+        <v>187554810970.0</v>
+      </c>
+      <c r="X12">
+        <v>179240437271.0</v>
+      </c>
+      <c r="Y12">
+        <v>80269474317.0</v>
+      </c>
+      <c r="Z12">
+        <v>42737887387.0</v>
+      </c>
+      <c r="AA12">
+        <v>32341301260.0</v>
+      </c>
+      <c r="AB12">
+        <v>46433257261.0</v>
+      </c>
+      <c r="AC12">
+        <v>95294256616.0</v>
+      </c>
       <c r="AD12">
-        <v>20009300.0</v>
+        <v>109544712117.0</v>
       </c>
       <c r="AE12">
-        <v>20009300.0</v>
-[...20 lines deleted...]
-      <c r="AY12"/>
+        <v>108904211212.0</v>
+      </c>
+      <c r="AF12">
+        <v>347560360976.0</v>
+      </c>
+      <c r="AG12">
+        <v>315975341887.0</v>
+      </c>
+      <c r="AH12">
+        <v>27944785614.0</v>
+      </c>
+      <c r="AI12">
+        <v>27974875923.0</v>
+      </c>
+      <c r="AJ12">
+        <v>98339210.0</v>
+      </c>
+      <c r="AK12">
+        <v>11412153380.0</v>
+      </c>
+      <c r="AL12">
+        <v>28592122503.0</v>
+      </c>
+      <c r="AM12">
+        <v>26763572353.0</v>
+      </c>
+      <c r="AN12">
+        <v>26830982239.0</v>
+      </c>
+      <c r="AO12">
+        <v>26856547343.0</v>
+      </c>
+      <c r="AP12">
+        <v>26384676529.0</v>
+      </c>
+      <c r="AQ12">
+        <v>26580012939.0</v>
+      </c>
+      <c r="AR12">
+        <v>26781571299.0</v>
+      </c>
+      <c r="AS12">
+        <v>27234341286.0</v>
+      </c>
+      <c r="AT12">
+        <v>28215444254.0</v>
+      </c>
+      <c r="AU12">
+        <v>26774133990.0</v>
+      </c>
+      <c r="AV12">
+        <v>26461675563.0</v>
+      </c>
+      <c r="AW12">
+        <v>25861408111.0</v>
+      </c>
+      <c r="AX12">
+        <v>25605775222.0</v>
+      </c>
+      <c r="AY12">
+        <v>25298394272.0</v>
+      </c>
       <c r="AZ12">
-        <v>4350900.0</v>
-[...1 lines deleted...]
-      <c r="BA12"/>
+        <v>24803169644.0</v>
+      </c>
+      <c r="BA12">
+        <v>25510745238.0</v>
+      </c>
       <c r="BB12">
-        <v>3531200.0</v>
+        <v>25069007025.0</v>
       </c>
       <c r="BC12">
-        <v>2509500.0</v>
+        <v>23230814286.0</v>
       </c>
       <c r="BD12">
-        <v>2609000.0</v>
+        <v>23005327230.0</v>
       </c>
       <c r="BE12"/>
-      <c r="BF12">
-[...19 lines deleted...]
-      </c>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
       <c r="BM12"/>
-      <c r="BN12">
-[...7 lines deleted...]
-      </c>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
-[...16 lines deleted...]
-      </c>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
       <c r="BX12"/>
-      <c r="BY12">
-[...25 lines deleted...]
-      </c>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
     </row>
     <row r="13" spans="1:85">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>32</v>
       </c>
       <c r="B13">
-        <v>434059760.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="C13">
-        <v>372055590.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="D13">
-        <v>323091610.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="E13">
-        <v>216857700.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="F13">
-        <v>77497890.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="G13">
-        <v>105990863.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="H13">
-        <v>124660247.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="I13">
-        <v>152419322.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="J13">
-        <v>121343209.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="K13">
-        <v>139645240.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="L13">
-        <v>279943600.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="M13">
-        <v>34098530.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="N13">
-        <v>112405350.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="O13">
-        <v>217823740.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="P13">
-        <v>1387488780.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="Q13">
-        <v>1156370940.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="R13">
-        <v>3119139070.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="S13">
-        <v>793533630.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="T13">
-        <v>1423602200.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="U13">
-        <v>105949350.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="V13">
-        <v>619359750.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="W13">
-        <v>605308010.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="X13">
-        <v>1316290050.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="Y13">
-        <v>1408344870.0</v>
+        <v>357000000000.0</v>
       </c>
       <c r="Z13">
-        <v>1665977960.0</v>
-[...41 lines deleted...]
-      <c r="BO13"/>
+        <v>357000000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>357000000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>357000000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>357000000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>357000000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>357000000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>357000000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>357000000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>357000000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>357000000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>357000000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>348761126400.0</v>
+      </c>
+      <c r="AL13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BK13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BN13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BO13">
+        <v>51000000000.0</v>
+      </c>
       <c r="BP13"/>
-      <c r="BQ13"/>
+      <c r="BQ13">
+        <v>51000000000.0</v>
+      </c>
       <c r="BR13"/>
-      <c r="BS13"/>
-[...13 lines deleted...]
-      <c r="CG13"/>
+      <c r="BS13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BT13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BU13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BV13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BW13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BX13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BY13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="BZ13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="CA13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="CB13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="CC13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="CD13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="CE13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="CF13">
+        <v>51000000000.0</v>
+      </c>
+      <c r="CG13">
+        <v>51000000000.0</v>
+      </c>
     </row>
     <row r="14" spans="1:85">
       <c r="A14" t="s">
-        <v>154</v>
-[...20 lines deleted...]
-      <c r="U14"/>
+        <v>33</v>
+      </c>
+      <c r="B14">
+        <v>1587286800.0</v>
+      </c>
+      <c r="C14">
+        <v>1587660000.0</v>
+      </c>
+      <c r="D14">
+        <v>1587286800.0</v>
+      </c>
+      <c r="E14">
+        <v>1587286800.0</v>
+      </c>
+      <c r="F14">
+        <v>1587286800.0</v>
+      </c>
+      <c r="G14">
+        <v>1587286800.0</v>
+      </c>
+      <c r="H14">
+        <v>1587286800.0</v>
+      </c>
+      <c r="I14">
+        <v>1587287000.0</v>
+      </c>
+      <c r="J14">
+        <v>1587286800.0</v>
+      </c>
+      <c r="K14">
+        <v>1577686800.0</v>
+      </c>
+      <c r="L14">
+        <v>1577686800.0</v>
+      </c>
+      <c r="M14">
+        <v>1564218000.0</v>
+      </c>
+      <c r="N14">
+        <v>1549186800.0</v>
+      </c>
+      <c r="O14">
+        <v>1549186800.0</v>
+      </c>
+      <c r="P14">
+        <v>1549186800.0</v>
+      </c>
+      <c r="Q14">
+        <v>1549186800.0</v>
+      </c>
+      <c r="R14">
+        <v>1526239200.0</v>
+      </c>
+      <c r="S14">
+        <v>1507184599.0</v>
+      </c>
+      <c r="T14">
+        <v>1498819400.0</v>
+      </c>
+      <c r="U14">
+        <v>1498819400.0</v>
+      </c>
       <c r="V14">
-        <v>39674907.0</v>
+        <v>1498819400.0</v>
       </c>
       <c r="W14">
-        <v>1084840.0</v>
+        <v>1498819400.0</v>
       </c>
       <c r="X14">
-        <v>1081286.0</v>
+        <v>1498819400.0</v>
       </c>
       <c r="Y14">
-        <v>1077570.0</v>
+        <v>1498815900.0</v>
       </c>
       <c r="Z14">
-        <v>17120409.0</v>
+        <v>1498815900.0</v>
       </c>
       <c r="AA14">
-        <v>1055166.0</v>
+        <v>1396816700.0</v>
       </c>
       <c r="AB14">
-        <v>1047137.0</v>
+        <v>1600815100.0</v>
       </c>
       <c r="AC14">
-        <v>1037844.0</v>
+        <v>1785000000.0</v>
       </c>
       <c r="AD14">
-        <v>1037844.0</v>
-[...26 lines deleted...]
-      <c r="BD14"/>
+        <v>1785000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>1785000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>1785000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>1785000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>1785000000.0</v>
+      </c>
+      <c r="AI14">
+        <v>1785000000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>1785000000.0</v>
+      </c>
+      <c r="AK14">
+        <v>1020715524.0</v>
+      </c>
+      <c r="AL14">
+        <v>256431047.0</v>
+      </c>
+      <c r="AM14">
+        <v>255000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>255000000.0</v>
+      </c>
+      <c r="AO14">
+        <v>255000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>255000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>255000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>300913327.0</v>
+      </c>
+      <c r="AS14">
+        <v>292289313.0</v>
+      </c>
+      <c r="AT14">
+        <v>255000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>255000000.0</v>
+      </c>
+      <c r="AV14">
+        <v>255000000.0</v>
+      </c>
+      <c r="AW14">
+        <v>255000000.0</v>
+      </c>
+      <c r="AX14">
+        <v>255000000.0</v>
+      </c>
+      <c r="AY14">
+        <v>255000000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>255000000.0</v>
+      </c>
+      <c r="BA14">
+        <v>255000000.0</v>
+      </c>
+      <c r="BB14">
+        <v>255000000.0</v>
+      </c>
+      <c r="BC14">
+        <v>255000000.0</v>
+      </c>
+      <c r="BD14">
+        <v>255000000.0</v>
+      </c>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
     </row>
     <row r="15" spans="1:85">
       <c r="A15" t="s">
-        <v>155</v>
-[...153 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
     </row>
     <row r="16" spans="1:85">
       <c r="A16" t="s">
-        <v>156</v>
-[...15 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16">
-        <v>-1624439240.0</v>
+        <v>1006621000.0</v>
       </c>
       <c r="L16">
-        <v>-18411570910.0</v>
+        <v>3745293983.0</v>
       </c>
       <c r="M16">
-        <v>32617478290.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>4002957214.0</v>
+      </c>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
       <c r="Q16">
-        <v>2051215955.0</v>
-[...39 lines deleted...]
-      </c>
+        <v>-1191708000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
@@ -16384,119 +6260,81 @@
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
     </row>
     <row r="17" spans="1:85">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>36</v>
       </c>
       <c r="B17"/>
-      <c r="C17">
-[...40 lines deleted...]
-      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...13 lines deleted...]
-      </c>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
@@ -16511,95 +6349,67 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
     </row>
     <row r="18" spans="1:85">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>37</v>
       </c>
       <c r="B18"/>
-      <c r="C18">
-[...40 lines deleted...]
-      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
@@ -16628,51 +6438,51 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
     </row>
     <row r="19" spans="1:85">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -16717,51 +6527,11203 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
     </row>
     <row r="20" spans="1:85">
       <c r="A20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20">
+        <v>3670965000.0</v>
+      </c>
+      <c r="C20">
+        <v>3670965000.0</v>
+      </c>
+      <c r="D20">
+        <v>3670965057.0</v>
+      </c>
+      <c r="E20">
+        <v>3670965057.0</v>
+      </c>
+      <c r="F20">
+        <v>3670965000.0</v>
+      </c>
+      <c r="G20">
+        <v>3670965000.0</v>
+      </c>
+      <c r="H20">
+        <v>3670965000.0</v>
+      </c>
+      <c r="I20">
+        <v>3670965000.0</v>
+      </c>
+      <c r="J20">
+        <v>3670965000.0</v>
+      </c>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+    </row>
+    <row r="21" spans="1:85">
+      <c r="A21" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>3670965000.0</v>
+      </c>
+      <c r="D21">
+        <v>3670965000.0</v>
+      </c>
+      <c r="E21">
+        <v>3670965000.0</v>
+      </c>
+      <c r="F21">
+        <v>3670965057.0</v>
+      </c>
+      <c r="G21">
+        <v>3670965057.0</v>
+      </c>
+      <c r="H21">
+        <v>7500000000.0</v>
+      </c>
+      <c r="I21">
+        <v>7500000000.0</v>
+      </c>
+      <c r="J21">
+        <v>7500000000.0</v>
+      </c>
+      <c r="K21">
+        <v>7500000000.0</v>
+      </c>
+      <c r="L21">
+        <v>7500000000.0</v>
+      </c>
+      <c r="M21">
+        <v>7500000000.0</v>
+      </c>
+      <c r="N21">
+        <v>135000000.0</v>
+      </c>
+      <c r="O21">
+        <v>135000000.0</v>
+      </c>
+      <c r="P21">
+        <v>135000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>135000000.0</v>
+      </c>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21">
+        <v>135000000.0</v>
+      </c>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+    </row>
+    <row r="22" spans="1:85">
+      <c r="A22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22">
+        <v>112700888710.0</v>
+      </c>
+      <c r="O22">
+        <v>112738750480.0</v>
+      </c>
+      <c r="P22">
+        <v>243690442769.0</v>
+      </c>
+      <c r="Q22">
+        <v>32336663989.0</v>
+      </c>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+    </row>
+    <row r="23" spans="1:85">
+      <c r="A23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23">
+        <v>1052413659000.0</v>
+      </c>
+      <c r="C23">
+        <v>673857351000.0</v>
+      </c>
+      <c r="D23">
+        <v>772860498000.0</v>
+      </c>
+      <c r="E23">
+        <v>777789323000.0</v>
+      </c>
+      <c r="F23">
+        <v>740929093000.0</v>
+      </c>
+      <c r="G23">
+        <v>590319851000.0</v>
+      </c>
+      <c r="H23">
+        <v>724609265000.0</v>
+      </c>
+      <c r="I23">
+        <v>589422686000.0</v>
+      </c>
+      <c r="J23">
+        <v>594461548000.0</v>
+      </c>
+      <c r="K23">
+        <v>601230823000.0</v>
+      </c>
+      <c r="L23">
+        <v>658398850000.0</v>
+      </c>
+      <c r="M23">
+        <v>566179895000.0</v>
+      </c>
+      <c r="N23">
+        <v>507826856117.0</v>
+      </c>
+      <c r="O23">
+        <v>517545326488.0</v>
+      </c>
+      <c r="P23">
+        <v>710880651311.0</v>
+      </c>
+      <c r="Q23">
+        <v>509738705089.0</v>
+      </c>
+      <c r="R23">
+        <v>574910310269.0</v>
+      </c>
+      <c r="S23">
+        <v>456453621969.0</v>
+      </c>
+      <c r="T23">
+        <v>421783955685.0</v>
+      </c>
+      <c r="U23">
+        <v>450241828700.0</v>
+      </c>
+      <c r="V23">
+        <v>441428876108.0</v>
+      </c>
+      <c r="W23">
+        <v>470462313339.0</v>
+      </c>
+      <c r="X23">
+        <v>397441717963.0</v>
+      </c>
+      <c r="Y23">
+        <v>348687627429.0</v>
+      </c>
+      <c r="Z23">
+        <v>291213826759.0</v>
+      </c>
+      <c r="AA23">
+        <v>291273270304.0</v>
+      </c>
+      <c r="AB23">
+        <v>311076961890.0</v>
+      </c>
+      <c r="AC23">
+        <v>411266201021.0</v>
+      </c>
+      <c r="AD23">
+        <v>397271576251.0</v>
+      </c>
+      <c r="AE23">
+        <v>379621212015.0</v>
+      </c>
+      <c r="AF23">
+        <v>368262465925.0</v>
+      </c>
+      <c r="AG23">
+        <v>365798910855.0</v>
+      </c>
+      <c r="AH23">
+        <v>363540795307.0</v>
+      </c>
+      <c r="AI23">
+        <v>394501052581.0</v>
+      </c>
+      <c r="AJ23">
+        <v>357971107295.0</v>
+      </c>
+      <c r="AK23">
+        <v>356821316526.0</v>
+      </c>
+      <c r="AL23">
+        <v>50842092386.0</v>
+      </c>
+      <c r="AM23">
+        <v>52600545158.0</v>
+      </c>
+      <c r="AN23">
+        <v>51230151025.0</v>
+      </c>
+      <c r="AO23">
+        <v>49737411482.0</v>
+      </c>
+      <c r="AP23">
+        <v>51366506800.0</v>
+      </c>
+      <c r="AQ23">
+        <v>51307188061.0</v>
+      </c>
+      <c r="AR23">
+        <v>51104769210.0</v>
+      </c>
+      <c r="AS23">
+        <v>50496184854.0</v>
+      </c>
+      <c r="AT23">
+        <v>51960760234.0</v>
+      </c>
+      <c r="AU23">
+        <v>50662718560.0</v>
+      </c>
+      <c r="AV23">
+        <v>49837870988.0</v>
+      </c>
+      <c r="AW23">
+        <v>49081079042.0</v>
+      </c>
+      <c r="AX23">
+        <v>50678815308.0</v>
+      </c>
+      <c r="AY23">
+        <v>52935274837.0</v>
+      </c>
+      <c r="AZ23">
+        <v>51978517821.0</v>
+      </c>
+      <c r="BA23">
+        <v>52086114200.0</v>
+      </c>
+      <c r="BB23">
+        <v>48670110707.0</v>
+      </c>
+      <c r="BC23">
+        <v>47507829118.0</v>
+      </c>
+      <c r="BD23">
+        <v>50830556471.0</v>
+      </c>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+    </row>
+    <row r="24" spans="1:85">
+      <c r="A24" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24">
+        <v>28644823750.0</v>
+      </c>
+      <c r="AH24">
+        <v>27910018520.0</v>
+      </c>
+      <c r="AI24">
+        <v>27890009300.0</v>
+      </c>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24">
+        <v>198594300.0</v>
+      </c>
+      <c r="CG24">
+        <v>233715700.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:85">
+      <c r="A25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
+        <v>1326484500.0</v>
+      </c>
+      <c r="F25">
+        <v>2837400000.0</v>
+      </c>
+      <c r="G25">
+        <v>2837400000.0</v>
+      </c>
+      <c r="H25">
+        <v>2837400000.0</v>
+      </c>
+      <c r="I25">
+        <v>2721539500.0</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25">
+        <v>1844310000.0</v>
+      </c>
+      <c r="P25">
+        <v>2142237000.0</v>
+      </c>
+      <c r="Q25">
+        <v>2440164000.0</v>
+      </c>
+      <c r="R25">
+        <v>0.0</v>
+      </c>
+      <c r="S25">
+        <v>0.0</v>
+      </c>
+      <c r="T25">
+        <v>0.0</v>
+      </c>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
+      <c r="V25">
+        <v>0.0</v>
+      </c>
+      <c r="W25">
+        <v>0.0</v>
+      </c>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+    </row>
+    <row r="26" spans="1:85">
+      <c r="A26" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26">
+        <v>283708294570.0</v>
+      </c>
+      <c r="AE26">
+        <v>266776794268.0</v>
+      </c>
+      <c r="AF26">
+        <v>17347797299.0</v>
+      </c>
+      <c r="AG26">
+        <v>27481721440.0</v>
+      </c>
+      <c r="AH26">
+        <v>313075170299.0</v>
+      </c>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+    </row>
+    <row r="27" spans="1:85">
+      <c r="A27" t="s">
+        <v>46</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+    </row>
+    <row r="28" spans="1:85">
+      <c r="A28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B28">
+        <v>57252341000.0</v>
+      </c>
+      <c r="C28">
+        <v>-33998467000.0</v>
+      </c>
+      <c r="D28">
+        <v>-79884354000.0</v>
+      </c>
+      <c r="E28">
+        <v>-125517652000.0</v>
+      </c>
+      <c r="F28">
+        <v>-110953733000.0</v>
+      </c>
+      <c r="G28">
+        <v>-65015161000.0</v>
+      </c>
+      <c r="H28">
+        <v>-75684467000.0</v>
+      </c>
+      <c r="I28">
+        <v>-94502703000.0</v>
+      </c>
+      <c r="J28">
+        <v>-39340799000.0</v>
+      </c>
+      <c r="K28">
+        <v>-24083102000.0</v>
+      </c>
+      <c r="L28">
+        <v>-18538272000.0</v>
+      </c>
+      <c r="M28">
+        <v>-45766556000.0</v>
+      </c>
+      <c r="N28">
+        <v>-19266580369.0</v>
+      </c>
+      <c r="O28">
+        <v>-15146446285.0</v>
+      </c>
+      <c r="P28">
+        <v>-11173551611.0</v>
+      </c>
+      <c r="Q28">
+        <v>-19314644306.0</v>
+      </c>
+      <c r="R28">
+        <v>-46389399970.0</v>
+      </c>
+      <c r="S28">
+        <v>-31177914576.0</v>
+      </c>
+      <c r="T28">
+        <v>-95234564249.0</v>
+      </c>
+      <c r="U28">
+        <v>-179050404191.0</v>
+      </c>
+      <c r="V28">
+        <v>-181104549454.0</v>
+      </c>
+      <c r="W28">
+        <v>-187554810970.0</v>
+      </c>
+      <c r="X28">
+        <v>-179240437271.0</v>
+      </c>
+      <c r="Y28">
+        <v>-80269474317.0</v>
+      </c>
+      <c r="Z28">
+        <v>-42737887387.0</v>
+      </c>
+      <c r="AA28">
+        <v>-32341301260.0</v>
+      </c>
+      <c r="AB28">
+        <v>-46433257261.0</v>
+      </c>
+      <c r="AC28">
+        <v>-95294256616.0</v>
+      </c>
+      <c r="AD28">
+        <v>-109544712117.0</v>
+      </c>
+      <c r="AE28">
+        <v>-108904211212.0</v>
+      </c>
+      <c r="AF28">
+        <v>-347560360976.0</v>
+      </c>
+      <c r="AG28">
+        <v>-315975341887.0</v>
+      </c>
+      <c r="AH28">
+        <v>-27944785614.0</v>
+      </c>
+      <c r="AI28">
+        <v>-84866663.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-98339210.0</v>
+      </c>
+      <c r="AK28">
+        <v>-11412153380.0</v>
+      </c>
+      <c r="AL28">
+        <v>-28592122503.0</v>
+      </c>
+      <c r="AM28">
+        <v>-26763572353.0</v>
+      </c>
+      <c r="AN28">
+        <v>-26830982239.0</v>
+      </c>
+      <c r="AO28">
+        <v>-26856547343.0</v>
+      </c>
+      <c r="AP28">
+        <v>-26384676529.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-26580012939.0</v>
+      </c>
+      <c r="AR28">
+        <v>-26781571299.0</v>
+      </c>
+      <c r="AS28">
+        <v>-27234341286.0</v>
+      </c>
+      <c r="AT28">
+        <v>-28215444254.0</v>
+      </c>
+      <c r="AU28">
+        <v>-26774133990.0</v>
+      </c>
+      <c r="AV28">
+        <v>-26461675563.0</v>
+      </c>
+      <c r="AW28">
+        <v>-25861408111.0</v>
+      </c>
+      <c r="AX28">
+        <v>-25605775222.0</v>
+      </c>
+      <c r="AY28">
+        <v>-25298394272.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-24803169644.0</v>
+      </c>
+      <c r="BA28">
+        <v>-25510745238.0</v>
+      </c>
+      <c r="BB28">
+        <v>-25069007025.0</v>
+      </c>
+      <c r="BC28">
+        <v>-23230814286.0</v>
+      </c>
+      <c r="BD28">
+        <v>-23005327230.0</v>
+      </c>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+    </row>
+    <row r="29" spans="1:85">
+      <c r="A29" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29">
+        <v>804831106149.0</v>
+      </c>
+      <c r="C29">
+        <v>625299733648.0</v>
+      </c>
+      <c r="D29">
+        <v>691177310663.0</v>
+      </c>
+      <c r="E29">
+        <v>698020020305.0</v>
+      </c>
+      <c r="F29"/>
+      <c r="G29">
+        <v>570074671028.0</v>
+      </c>
+      <c r="H29">
+        <v>561716635340.0</v>
+      </c>
+      <c r="I29">
+        <v>570316513354.0</v>
+      </c>
+      <c r="J29">
+        <v>536632528231.0</v>
+      </c>
+      <c r="K29">
+        <v>515979170055.0</v>
+      </c>
+      <c r="L29">
+        <v>501340657597.0</v>
+      </c>
+      <c r="M29">
+        <v>525706965482.0</v>
+      </c>
+      <c r="N29">
+        <v>469749647395.0</v>
+      </c>
+      <c r="O29">
+        <v>473587107130.0</v>
+      </c>
+      <c r="P29">
+        <v>475211546370.0</v>
+      </c>
+      <c r="Q29">
+        <v>493623117279.0</v>
+      </c>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+    </row>
+    <row r="30" spans="1:85">
+      <c r="A30" t="s">
+        <v>49</v>
+      </c>
+      <c r="B30">
+        <v>248103838000.0</v>
+      </c>
+      <c r="C30">
+        <v>59721054000.0</v>
+      </c>
+      <c r="D30">
+        <v>73994687000.0</v>
+      </c>
+      <c r="E30">
+        <v>72001926000.0</v>
+      </c>
+      <c r="F30">
+        <v>147748581000.0</v>
+      </c>
+      <c r="G30">
+        <v>18046595000.0</v>
+      </c>
+      <c r="H30">
+        <v>154614394000.0</v>
+      </c>
+      <c r="I30">
+        <v>10876764000.0</v>
+      </c>
+      <c r="J30">
+        <v>54024992620.0</v>
+      </c>
+      <c r="K30">
+        <v>84085526000.0</v>
+      </c>
+      <c r="L30">
+        <v>154468655000.0</v>
+      </c>
+      <c r="M30">
+        <v>39061704000.0</v>
+      </c>
+      <c r="N30">
+        <v>35874742871.0</v>
+      </c>
+      <c r="O30">
+        <v>39882768936.0</v>
+      </c>
+      <c r="P30">
+        <v>229779233194.0</v>
+      </c>
+      <c r="Q30">
+        <v>10092782689.0</v>
+      </c>
+      <c r="R30">
+        <v>113996939719.0</v>
+      </c>
+      <c r="S30">
+        <v>6812260158.0</v>
+      </c>
+      <c r="T30">
+        <v>11095923381.0</v>
+      </c>
+      <c r="U30">
+        <v>11213010961.0</v>
+      </c>
+      <c r="V30">
+        <v>7112613207.0</v>
+      </c>
+      <c r="W30">
+        <v>15573673997.0</v>
+      </c>
+      <c r="X30">
+        <v>7693620945.0</v>
+      </c>
+      <c r="Y30">
+        <v>141855919973.0</v>
+      </c>
+      <c r="Z30">
+        <v>5988847192.0</v>
+      </c>
+      <c r="AA30">
+        <v>3889370703.0</v>
+      </c>
+      <c r="AB30">
+        <v>4682447258.0</v>
+      </c>
+      <c r="AC30">
+        <v>3080614641.0</v>
+      </c>
+      <c r="AD30">
+        <v>2668208300.0</v>
+      </c>
+      <c r="AE30">
+        <v>5157369197.0</v>
+      </c>
+      <c r="AF30">
+        <v>4061806073.0</v>
+      </c>
+      <c r="AG30">
+        <v>51295135263.0</v>
+      </c>
+      <c r="AH30">
+        <v>24623394091.0</v>
+      </c>
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30"/>
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30"/>
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30"/>
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+    </row>
+    <row r="31" spans="1:85">
+      <c r="A31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31">
+        <v>456402953839.0</v>
+      </c>
+      <c r="S31">
+        <v>443888549070.0</v>
+      </c>
+      <c r="T31">
+        <v>409162217072.0</v>
+      </c>
+      <c r="U31">
+        <v>427471798215.0</v>
+      </c>
+      <c r="V31">
+        <v>426213860297.0</v>
+      </c>
+      <c r="W31">
+        <v>447187711247.0</v>
+      </c>
+      <c r="X31">
+        <v>390235313834.0</v>
+      </c>
+      <c r="Y31">
+        <v>347580790555.0</v>
+      </c>
+      <c r="Z31">
+        <v>290183280662.0</v>
+      </c>
+      <c r="AA31">
+        <v>290294729036.0</v>
+      </c>
+      <c r="AB31">
+        <v>310090768653.0</v>
+      </c>
+      <c r="AC31">
+        <v>410182655253.0</v>
+      </c>
+      <c r="AD31">
+        <v>396319302155.0</v>
+      </c>
+      <c r="AE31">
+        <v>378605356187.0</v>
+      </c>
+      <c r="AF31">
+        <v>366877973543.0</v>
+      </c>
+      <c r="AG31">
+        <v>364441780520.0</v>
+      </c>
+      <c r="AH31">
+        <v>360638234237.0</v>
+      </c>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+    </row>
+    <row r="32" spans="1:85">
+      <c r="A32" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32">
+        <v>635181939998.0</v>
+      </c>
+      <c r="C32">
+        <v>557338173518.0</v>
+      </c>
+      <c r="D32">
+        <v>623484185711.0</v>
+      </c>
+      <c r="E32">
+        <v>632872012423.0</v>
+      </c>
+      <c r="F32"/>
+      <c r="G32">
+        <v>500965535913.0</v>
+      </c>
+      <c r="H32">
+        <v>487260512997.0</v>
+      </c>
+      <c r="I32">
+        <v>500492353654.0</v>
+      </c>
+      <c r="J32">
+        <v>460466001117.0</v>
+      </c>
+      <c r="K32">
+        <v>492800478437.0</v>
+      </c>
+      <c r="L32">
+        <v>477147720690.0</v>
+      </c>
+      <c r="M32">
+        <v>501539974770.0</v>
+      </c>
+      <c r="N32">
+        <v>451316098380.0</v>
+      </c>
+      <c r="O32">
+        <v>455859017504.0</v>
+      </c>
+      <c r="P32">
+        <v>458362189724.0</v>
+      </c>
+      <c r="Q32">
+        <v>479075415953.0</v>
+      </c>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+    </row>
+    <row r="33" spans="1:85">
+      <c r="A33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B33">
+        <v>74001148000.0</v>
+      </c>
+      <c r="C33">
+        <v>578111453000.0</v>
+      </c>
+      <c r="D33">
+        <v>616607500000.0</v>
+      </c>
+      <c r="E33">
+        <v>576221721000.0</v>
+      </c>
+      <c r="F33">
+        <v>476329717000.0</v>
+      </c>
+      <c r="G33">
+        <v>75227706000.0</v>
+      </c>
+      <c r="H33">
+        <v>80574703000.0</v>
+      </c>
+      <c r="I33">
+        <v>77165190000.0</v>
+      </c>
+      <c r="J33">
+        <v>78797570000.0</v>
+      </c>
+      <c r="K33">
+        <v>24809032000.0</v>
+      </c>
+      <c r="L33">
+        <v>25823277000.0</v>
+      </c>
+      <c r="M33">
+        <v>566179895000.0</v>
+      </c>
+      <c r="N33">
+        <v>18892585447.0</v>
+      </c>
+      <c r="O33">
+        <v>18485053058.0</v>
+      </c>
+      <c r="P33">
+        <v>17904247078.0</v>
+      </c>
+      <c r="Q33">
+        <v>17092226758.0</v>
+      </c>
+      <c r="R33">
+        <v>528520910299.0</v>
+      </c>
+      <c r="S33">
+        <v>425275707393.0</v>
+      </c>
+      <c r="T33">
+        <v>326549391436.0</v>
+      </c>
+      <c r="U33">
+        <v>271191424509.0</v>
+      </c>
+      <c r="V33">
+        <v>260324326654.0</v>
+      </c>
+      <c r="W33">
+        <v>282907502369.0</v>
+      </c>
+      <c r="X33">
+        <v>218201280692.0</v>
+      </c>
+      <c r="Y33">
+        <v>282840466774.0</v>
+      </c>
+      <c r="Z33">
+        <v>251823212163.0</v>
+      </c>
+      <c r="AA33">
+        <v>260967564221.0</v>
+      </c>
+      <c r="AB33">
+        <v>267305056602.0</v>
+      </c>
+      <c r="AC33">
+        <v>317084977205.0</v>
+      </c>
+      <c r="AD33">
+        <v>289348889866.0</v>
+      </c>
+      <c r="AE33">
+        <v>274073388044.0</v>
+      </c>
+      <c r="AF33">
+        <v>23502823155.0</v>
+      </c>
+      <c r="AG33">
+        <v>80241098021.0</v>
+      </c>
+      <c r="AH33">
+        <v>366710901969.0</v>
+      </c>
+      <c r="AI33">
+        <v>366526176658.0</v>
+      </c>
+      <c r="AJ33">
+        <v>362252790086.0</v>
+      </c>
+      <c r="AK33">
+        <v>349106564525.0</v>
+      </c>
+      <c r="AL33">
+        <v>27842081403.0</v>
+      </c>
+      <c r="AM33">
+        <v>29180495635.0</v>
+      </c>
+      <c r="AN33">
+        <v>29929921219.0</v>
+      </c>
+      <c r="AO33">
+        <v>26251582527.0</v>
+      </c>
+      <c r="AP33">
+        <v>28899640244.0</v>
+      </c>
+      <c r="AQ33">
+        <v>27540140061.0</v>
+      </c>
+      <c r="AR33">
+        <v>31951120096.0</v>
+      </c>
+      <c r="AS33">
+        <v>26562845155.0</v>
+      </c>
+      <c r="AT33">
+        <v>28597847834.0</v>
+      </c>
+      <c r="AU33">
+        <v>24759322040.0</v>
+      </c>
+      <c r="AV33">
+        <v>27258769987.0</v>
+      </c>
+      <c r="AW33">
+        <v>27630937818.0</v>
+      </c>
+      <c r="AX33">
+        <v>36355881228.0</v>
+      </c>
+      <c r="AY33">
+        <v>35527713282.0</v>
+      </c>
+      <c r="AZ33">
+        <v>31848378013.0</v>
+      </c>
+      <c r="BA33">
+        <v>29099381667.0</v>
+      </c>
+      <c r="BB33">
+        <v>29183992892.0</v>
+      </c>
+      <c r="BC33">
+        <v>36142562901.0</v>
+      </c>
+      <c r="BD33">
+        <v>35759656410.0</v>
+      </c>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+    </row>
+    <row r="34" spans="1:85">
+      <c r="A34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+    </row>
+    <row r="35" spans="1:85">
+      <c r="A35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B35">
+        <v>3352599000.0</v>
+      </c>
+      <c r="C35">
+        <v>46978755000.0</v>
+      </c>
+      <c r="D35">
+        <v>79756742000.0</v>
+      </c>
+      <c r="E35">
+        <v>77374685000.0</v>
+      </c>
+      <c r="F35">
+        <v>156863839000.0</v>
+      </c>
+      <c r="G35">
+        <v>5118865000.0</v>
+      </c>
+      <c r="H35">
+        <v>5118865000.0</v>
+      </c>
+      <c r="I35">
+        <v>5003004000.0</v>
+      </c>
+      <c r="J35">
+        <v>1630340000.0</v>
+      </c>
+      <c r="K35">
+        <v>85251653000.0</v>
+      </c>
+      <c r="L35">
+        <v>1630340000.0</v>
+      </c>
+      <c r="M35">
+        <v>2878796000.0</v>
+      </c>
+      <c r="N35">
+        <v>459036432.0</v>
+      </c>
+      <c r="O35">
+        <v>756963432.0</v>
+      </c>
+      <c r="P35">
+        <v>1054890432.0</v>
+      </c>
+      <c r="Q35">
+        <v>2544525432.0</v>
+      </c>
+      <c r="R35">
+        <v>118507356430.0</v>
+      </c>
+      <c r="S35">
+        <v>12565072899.0</v>
+      </c>
+      <c r="T35">
+        <v>12621738613.0</v>
+      </c>
+      <c r="U35">
+        <v>22770030485.0</v>
+      </c>
+      <c r="V35">
+        <v>15215015811.0</v>
+      </c>
+      <c r="W35">
+        <v>23274602092.0</v>
+      </c>
+      <c r="X35">
+        <v>7206404129.0</v>
+      </c>
+      <c r="Y35"/>
+      <c r="Z35"/>
+      <c r="AA35"/>
+      <c r="AB35"/>
+      <c r="AC35"/>
+      <c r="AD35"/>
+      <c r="AE35"/>
+      <c r="AF35"/>
+      <c r="AG35"/>
+      <c r="AH35"/>
+      <c r="AI35">
+        <v>33818828027.0</v>
+      </c>
+      <c r="AJ35"/>
+      <c r="AK35"/>
+      <c r="AL35"/>
+      <c r="AM35"/>
+      <c r="AN35"/>
+      <c r="AO35"/>
+      <c r="AP35"/>
+      <c r="AQ35"/>
+      <c r="AR35"/>
+      <c r="AS35"/>
+      <c r="AT35"/>
+      <c r="AU35"/>
+      <c r="AV35"/>
+      <c r="AW35"/>
+      <c r="AX35"/>
+      <c r="AY35"/>
+      <c r="AZ35"/>
+      <c r="BA35"/>
+      <c r="BB35"/>
+      <c r="BC35"/>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+    </row>
+    <row r="36" spans="1:85">
+      <c r="A36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B36">
+        <v>65679043000.0</v>
+      </c>
+      <c r="C36">
+        <v>62660868000.0</v>
+      </c>
+      <c r="D36">
+        <v>9923375000.0</v>
+      </c>
+      <c r="E36">
+        <v>9251130000.0</v>
+      </c>
+      <c r="F36">
+        <v>9930495000.0</v>
+      </c>
+      <c r="G36">
+        <v>60680905000.0</v>
+      </c>
+      <c r="H36">
+        <v>53204449000.0</v>
+      </c>
+      <c r="I36">
+        <v>49097611000.0</v>
+      </c>
+      <c r="J36">
+        <v>52845157000.0</v>
+      </c>
+      <c r="K36">
+        <v>547167000.0</v>
+      </c>
+      <c r="L36">
+        <v>-401069696000.0</v>
+      </c>
+      <c r="M36">
+        <v>541217834000.0</v>
+      </c>
+      <c r="N36">
+        <v>154104010.0</v>
+      </c>
+      <c r="O36">
+        <v>75627973.0</v>
+      </c>
+      <c r="P36">
+        <v>82806763.0</v>
+      </c>
+      <c r="Q36">
+        <v>96087974.0</v>
+      </c>
+      <c r="R36">
+        <v>1497953335.0</v>
+      </c>
+      <c r="S36">
+        <v>1445593931.0</v>
+      </c>
+      <c r="T36">
+        <v>315546305336.0</v>
+      </c>
+      <c r="U36">
+        <v>630980000.0</v>
+      </c>
+      <c r="V36">
+        <v>252805474964.0</v>
+      </c>
+      <c r="W36">
+        <v>800298944.0</v>
+      </c>
+      <c r="X36">
+        <v>1128869500.0</v>
+      </c>
+      <c r="Y36">
+        <v>282498844063.0</v>
+      </c>
+      <c r="Z36">
+        <v>251454629664.0</v>
+      </c>
+      <c r="AA36">
+        <v>260569618704.0</v>
+      </c>
+      <c r="AB36">
+        <v>266874061609.0</v>
+      </c>
+      <c r="AC36">
+        <v>316622653777.0</v>
+      </c>
+      <c r="AD36">
+        <v>288842375502.0</v>
+      </c>
+      <c r="AE36">
+        <v>273522682752.0</v>
+      </c>
+      <c r="AF36">
+        <v>22910661313.0</v>
+      </c>
+      <c r="AG36">
+        <v>79815260485.0</v>
+      </c>
+      <c r="AH36">
+        <v>366430281857.0</v>
+      </c>
+      <c r="AI36">
+        <v>366250031957.0</v>
+      </c>
+      <c r="AJ36">
+        <v>361970863296.0</v>
+      </c>
+      <c r="AK36">
+        <v>348843226200.0</v>
+      </c>
+      <c r="AL36">
+        <v>27838811021.0</v>
+      </c>
+      <c r="AM36">
+        <v>29173375962.0</v>
+      </c>
+      <c r="AN36">
+        <v>29920157156.0</v>
+      </c>
+      <c r="AO36">
+        <v>26238740019.0</v>
+      </c>
+      <c r="AP36">
+        <v>28882943198.0</v>
+      </c>
+      <c r="AQ36">
+        <v>27520103565.0</v>
+      </c>
+      <c r="AR36">
+        <v>31927744150.0</v>
+      </c>
+      <c r="AS36">
+        <v>26536129759.0</v>
+      </c>
+      <c r="AT36">
+        <v>28564235832.0</v>
+      </c>
+      <c r="AU36">
+        <v>24718987599.0</v>
+      </c>
+      <c r="AV36">
+        <v>27195728240.0</v>
+      </c>
+      <c r="AW36">
+        <v>27558838595.0</v>
+      </c>
+      <c r="AX36">
+        <v>36282153520.0</v>
+      </c>
+      <c r="AY36">
+        <v>35449737373.0</v>
+      </c>
+      <c r="AZ36">
+        <v>31762518520.0</v>
+      </c>
+      <c r="BA36">
+        <v>29001595616.0</v>
+      </c>
+      <c r="BB36">
+        <v>29135101168.0</v>
+      </c>
+      <c r="BC36">
+        <v>36087365747.0</v>
+      </c>
+      <c r="BD36">
+        <v>35703581178.0</v>
+      </c>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+    </row>
+    <row r="37" spans="1:85">
+      <c r="A37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37">
+        <v>999382507.0</v>
+      </c>
+      <c r="C37">
+        <v>999560017.0</v>
+      </c>
+      <c r="D37">
+        <v>999561738.0</v>
+      </c>
+      <c r="E37">
+        <v>999563459.0</v>
+      </c>
+      <c r="F37"/>
+      <c r="G37">
+        <v>999705898.0</v>
+      </c>
+      <c r="H37">
+        <v>999715885.0</v>
+      </c>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+    </row>
+    <row r="38" spans="1:85">
+      <c r="A38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
+        <v>30350330.0</v>
+      </c>
+      <c r="F38">
+        <v>740929093000.0</v>
+      </c>
+      <c r="G38">
+        <v>4662058100.0</v>
+      </c>
+      <c r="H38">
+        <v>9295954810.0</v>
+      </c>
+      <c r="I38">
+        <v>9295954810.0</v>
+      </c>
+      <c r="J38">
+        <v>10573287710.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38">
+        <v>10092213620.0</v>
+      </c>
+      <c r="P38">
+        <v>8626634620.0</v>
+      </c>
+      <c r="Q38">
+        <v>7258205620.0</v>
+      </c>
+      <c r="R38">
+        <v>6774389652.0</v>
+      </c>
+      <c r="S38">
+        <v>5985234411.0</v>
+      </c>
+      <c r="T38">
+        <v>5638376411.0</v>
+      </c>
+      <c r="U38">
+        <v>4926602411.0</v>
+      </c>
+      <c r="V38">
+        <v>5811197565.0</v>
+      </c>
+      <c r="W38">
+        <v>5811197565.0</v>
+      </c>
+      <c r="X38">
+        <v>3215576065.0</v>
+      </c>
+      <c r="Y38">
+        <v>3038831565.0</v>
+      </c>
+      <c r="Z38">
+        <v>2846458110.0</v>
+      </c>
+      <c r="AA38">
+        <v>2243727610.0</v>
+      </c>
+      <c r="AB38">
+        <v>1894566610.0</v>
+      </c>
+      <c r="AC38">
+        <v>1735094110.0</v>
+      </c>
+      <c r="AD38">
+        <v>18509161010.0</v>
+      </c>
+      <c r="AE38">
+        <v>1280052314.0</v>
+      </c>
+      <c r="AF38">
+        <v>1220866106.0</v>
+      </c>
+      <c r="AG38">
+        <v>908581814.0</v>
+      </c>
+      <c r="AH38">
+        <v>1108736727.0</v>
+      </c>
+      <c r="AI38">
+        <v>28810245500.0</v>
+      </c>
+      <c r="AJ38">
+        <v>27716824100.0</v>
+      </c>
+      <c r="AK38">
+        <v>27255299600.0</v>
+      </c>
+      <c r="AL38">
+        <v>1433768400.0</v>
+      </c>
+      <c r="AM38">
+        <v>576669900.0</v>
+      </c>
+      <c r="AN38">
+        <v>419577600.0</v>
+      </c>
+      <c r="AO38">
+        <v>200531300.0</v>
+      </c>
+      <c r="AP38">
+        <v>1791140000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>1674868000.0</v>
+      </c>
+      <c r="AR38">
+        <v>1409902100.0</v>
+      </c>
+      <c r="AS38">
+        <v>1286235900.0</v>
+      </c>
+      <c r="AT38">
+        <v>1177407800.0</v>
+      </c>
+      <c r="AU38">
+        <v>1316311400.0</v>
+      </c>
+      <c r="AV38">
+        <v>1249105700.0</v>
+      </c>
+      <c r="AW38">
+        <v>1283835300.0</v>
+      </c>
+      <c r="AX38">
+        <v>1331049300.0</v>
+      </c>
+      <c r="AY38">
+        <v>1502381900.0</v>
+      </c>
+      <c r="AZ38">
+        <v>1493734700.0</v>
+      </c>
+      <c r="BA38">
+        <v>1237324700.0</v>
+      </c>
+      <c r="BB38">
+        <v>1126575600.0</v>
+      </c>
+      <c r="BC38">
+        <v>1257194400.0</v>
+      </c>
+      <c r="BD38">
+        <v>1357860000.0</v>
+      </c>
+      <c r="BE38">
+        <v>1176200500.0</v>
+      </c>
+      <c r="BF38">
+        <v>10234970700.0</v>
+      </c>
+      <c r="BG38">
+        <v>9816032100.0</v>
+      </c>
+      <c r="BH38">
+        <v>9788685600.0</v>
+      </c>
+      <c r="BI38">
+        <v>9797067400.0</v>
+      </c>
+      <c r="BJ38">
+        <v>9729188600.0</v>
+      </c>
+      <c r="BK38">
+        <v>9657241800.0</v>
+      </c>
+      <c r="BL38">
+        <v>9699471500.0</v>
+      </c>
+      <c r="BM38">
+        <v>9670764100.0</v>
+      </c>
+      <c r="BN38">
+        <v>13554840100.0</v>
+      </c>
+      <c r="BO38">
+        <v>13527864200.0</v>
+      </c>
+      <c r="BP38"/>
+      <c r="BQ38">
+        <v>11020774000.0</v>
+      </c>
+      <c r="BR38"/>
+      <c r="BS38">
+        <v>11672955900.0</v>
+      </c>
+      <c r="BT38">
+        <v>10102419800.0</v>
+      </c>
+      <c r="BU38">
+        <v>10021972900.0</v>
+      </c>
+      <c r="BV38">
+        <v>10050802000.0</v>
+      </c>
+      <c r="BW38">
+        <v>9985439500.0</v>
+      </c>
+      <c r="BX38">
+        <v>9704663000.0</v>
+      </c>
+      <c r="BY38">
+        <v>9476142200.0</v>
+      </c>
+      <c r="BZ38">
+        <v>9548445500.0</v>
+      </c>
+      <c r="CA38">
+        <v>649096600.0</v>
+      </c>
+      <c r="CB38">
+        <v>814935900.0</v>
+      </c>
+      <c r="CC38">
+        <v>819304600.0</v>
+      </c>
+      <c r="CD38">
+        <v>817049900.0</v>
+      </c>
+      <c r="CE38">
+        <v>3664431500.0</v>
+      </c>
+      <c r="CF38">
+        <v>593818600.0</v>
+      </c>
+      <c r="CG38">
+        <v>656737900.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:85">
+      <c r="A39" t="s">
+        <v>58</v>
+      </c>
+      <c r="B39">
+        <v>2098152000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
+        <v>-1000.0</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39">
+        <v>-264599377000.0</v>
+      </c>
+      <c r="G39">
+        <v>1976549000.0</v>
+      </c>
+      <c r="H39">
+        <v>1952158000.0</v>
+      </c>
+      <c r="I39">
+        <v>6426877000.0</v>
+      </c>
+      <c r="J39">
+        <v>1612791000.0</v>
+      </c>
+      <c r="K39">
+        <v>56630394000.0</v>
+      </c>
+      <c r="L39">
+        <v>458632303000.0</v>
+      </c>
+      <c r="M39">
+        <v>-86076716000.0</v>
+      </c>
+      <c r="N39">
+        <v>91887925341.0</v>
+      </c>
+      <c r="O39">
+        <v>-56873525221.0</v>
+      </c>
+      <c r="P39">
+        <v>-243095021805.0</v>
+      </c>
+      <c r="Q39">
+        <v>-31847590995.0</v>
+      </c>
+      <c r="R39">
+        <v>-160386339689.0</v>
+      </c>
+      <c r="S39">
+        <v>-37990174734.0</v>
+      </c>
+      <c r="T39">
+        <v>1026084210.0</v>
+      </c>
+      <c r="U39">
+        <v>715572922.0</v>
+      </c>
+      <c r="V39">
+        <v>711678273.0</v>
+      </c>
+      <c r="W39">
+        <v>650806444.0</v>
+      </c>
+      <c r="X39">
+        <v>1106629500.0</v>
+      </c>
+      <c r="Y39">
+        <v>767418567.0</v>
+      </c>
+      <c r="Z39">
+        <v>446268976.0</v>
+      </c>
+      <c r="AA39">
+        <v>651095834.0</v>
+      </c>
+      <c r="AB39">
+        <v>685071460.0</v>
+      </c>
+      <c r="AC39">
+        <v>320442292.0</v>
+      </c>
+      <c r="AD39">
+        <v>432167760.0</v>
+      </c>
+      <c r="AE39">
+        <v>308466973.0</v>
+      </c>
+      <c r="AF39">
+        <v>280191835.0</v>
+      </c>
+      <c r="AG39">
+        <v>129821968.0</v>
+      </c>
+      <c r="AH39">
+        <v>27622980740.0</v>
+      </c>
+      <c r="AI39"/>
+      <c r="AJ39"/>
+      <c r="AK39"/>
+      <c r="AL39"/>
+      <c r="AM39"/>
+      <c r="AN39"/>
+      <c r="AO39"/>
+      <c r="AP39"/>
+      <c r="AQ39"/>
+      <c r="AR39"/>
+      <c r="AS39"/>
+      <c r="AT39"/>
+      <c r="AU39"/>
+      <c r="AV39"/>
+      <c r="AW39"/>
+      <c r="AX39"/>
+      <c r="AY39"/>
+      <c r="AZ39"/>
+      <c r="BA39"/>
+      <c r="BB39"/>
+      <c r="BC39"/>
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39"/>
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39"/>
+      <c r="CG39"/>
+    </row>
+    <row r="40" spans="1:85">
+      <c r="A40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40">
+        <v>2051506000.0</v>
+      </c>
+      <c r="C40">
+        <v>-39857725000.0</v>
+      </c>
+      <c r="D40">
+        <v>-72207735000.0</v>
+      </c>
+      <c r="E40">
+        <v>-70168908000.0</v>
+      </c>
+      <c r="F40">
+        <v>151744974000.0</v>
+      </c>
+      <c r="G40">
+        <v>2454059000.0</v>
+      </c>
+      <c r="H40">
+        <v>2354711000.0</v>
+      </c>
+      <c r="I40">
+        <v>792185000.0</v>
+      </c>
+      <c r="J40">
+        <v>1433933000.0</v>
+      </c>
+      <c r="K40">
+        <v>-946723000.0</v>
+      </c>
+      <c r="L40">
+        <v>2428011000.0</v>
+      </c>
+      <c r="M40">
+        <v>-36549337000.0</v>
+      </c>
+      <c r="N40">
+        <v>3223415298.0</v>
+      </c>
+      <c r="O40">
+        <v>40114267126.0</v>
+      </c>
+      <c r="P40">
+        <v>231704087709.0</v>
+      </c>
+      <c r="Q40">
+        <v>12575511278.0</v>
+      </c>
+      <c r="R40">
+        <v>185007215.0</v>
+      </c>
+      <c r="S40">
+        <v>144849427.0</v>
+      </c>
+      <c r="T40">
+        <v>141793107.0</v>
+      </c>
+      <c r="U40">
+        <v>189671794.0</v>
+      </c>
+      <c r="V40">
+        <v>128726372.0</v>
+      </c>
+      <c r="W40">
+        <v>115009059.0</v>
+      </c>
+      <c r="X40">
+        <v>100246807.0</v>
+      </c>
+      <c r="Y40">
+        <v>1106836874.0</v>
+      </c>
+      <c r="Z40">
+        <v>990871190.0</v>
+      </c>
+      <c r="AA40">
+        <v>977456428.0</v>
+      </c>
+      <c r="AB40">
+        <v>985111951.0</v>
+      </c>
+      <c r="AC40">
+        <v>1082468198.0</v>
+      </c>
+      <c r="AD40">
+        <v>935153687.0</v>
+      </c>
+      <c r="AE40">
+        <v>1014800662.0</v>
+      </c>
+      <c r="AF40">
+        <v>1383445245.0</v>
+      </c>
+      <c r="AG40">
+        <v>1356092491.0</v>
+      </c>
+      <c r="AH40">
+        <v>2902561070.0</v>
+      </c>
+      <c r="AI40"/>
+      <c r="AJ40">
+        <v>3302227441.0</v>
+      </c>
+      <c r="AK40">
+        <v>3098361452.0</v>
+      </c>
+      <c r="AL40">
+        <v>1328566360.0</v>
+      </c>
+      <c r="AM40">
+        <v>2719730446.0</v>
+      </c>
+      <c r="AN40">
+        <v>2615179091.0</v>
+      </c>
+      <c r="AO40">
+        <v>959922249.0</v>
+      </c>
+      <c r="AP40">
+        <v>1740729142.0</v>
+      </c>
+      <c r="AQ40">
+        <v>1545465147.0</v>
+      </c>
+      <c r="AR40">
+        <v>1419619655.0</v>
+      </c>
+      <c r="AS40">
+        <v>253573666.0</v>
+      </c>
+      <c r="AT40">
+        <v>1585680508.0</v>
+      </c>
+      <c r="AU40">
+        <v>1614766967.0</v>
+      </c>
+      <c r="AV40">
+        <v>338570471.0</v>
+      </c>
+      <c r="AW40">
+        <v>211490873.0</v>
+      </c>
+      <c r="AX40">
+        <v>154938582.0</v>
+      </c>
+      <c r="AY40">
+        <v>234943293.0</v>
+      </c>
+      <c r="AZ40">
+        <v>245570170.0</v>
+      </c>
+      <c r="BA40">
+        <v>89438548.0</v>
+      </c>
+      <c r="BB40">
+        <v>216350437.0</v>
+      </c>
+      <c r="BC40"/>
+      <c r="BD40"/>
+      <c r="BE40"/>
+      <c r="BF40"/>
+      <c r="BG40"/>
+      <c r="BH40"/>
+      <c r="BI40"/>
+      <c r="BJ40"/>
+      <c r="BK40"/>
+      <c r="BL40"/>
+      <c r="BM40"/>
+      <c r="BN40"/>
+      <c r="BO40"/>
+      <c r="BP40"/>
+      <c r="BQ40"/>
+      <c r="BR40"/>
+      <c r="BS40"/>
+      <c r="BT40"/>
+      <c r="BU40"/>
+      <c r="BV40"/>
+      <c r="BW40"/>
+      <c r="BX40"/>
+      <c r="BY40"/>
+      <c r="BZ40"/>
+      <c r="CA40"/>
+      <c r="CB40"/>
+      <c r="CC40"/>
+      <c r="CD40"/>
+      <c r="CE40"/>
+      <c r="CF40"/>
+      <c r="CG40"/>
+    </row>
+    <row r="41" spans="1:85">
+      <c r="A41" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41">
+        <v>301150663.0</v>
+      </c>
+      <c r="W41">
+        <v>301150663.0</v>
+      </c>
+      <c r="X41">
+        <v>301150663.0</v>
+      </c>
+      <c r="Y41">
+        <v>301150663.0</v>
+      </c>
+      <c r="Z41">
+        <v>135924443.0</v>
+      </c>
+      <c r="AA41">
+        <v>135924443.0</v>
+      </c>
+      <c r="AB41">
+        <v>135924443.0</v>
+      </c>
+      <c r="AC41">
+        <v>135924443.0</v>
+      </c>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41">
+        <v>2930726800.0</v>
+      </c>
+      <c r="AI41">
+        <v>3420403400.0</v>
+      </c>
+      <c r="AJ41">
+        <v>3308080100.0</v>
+      </c>
+      <c r="AK41">
+        <v>3112629500.0</v>
+      </c>
+      <c r="AL41">
+        <v>2373252400.0</v>
+      </c>
+      <c r="AM41">
+        <v>2719936400.0</v>
+      </c>
+      <c r="AN41">
+        <v>2622684400.0</v>
+      </c>
+      <c r="AO41">
+        <v>2006186300.0</v>
+      </c>
+      <c r="AP41">
+        <v>1740965600.0</v>
+      </c>
+      <c r="AQ41">
+        <v>1545675100.0</v>
+      </c>
+      <c r="AR41">
+        <v>1435917600.0</v>
+      </c>
+      <c r="AS41">
+        <v>1165309500.0</v>
+      </c>
+      <c r="AT41">
+        <v>1742274800.0</v>
+      </c>
+      <c r="AU41">
+        <v>1614777000.0</v>
+      </c>
+      <c r="AV41">
+        <v>1441277200.0</v>
+      </c>
+      <c r="AW41">
+        <v>1186361900.0</v>
+      </c>
+      <c r="AX41">
+        <v>1093307200.0</v>
+      </c>
+      <c r="AY41">
+        <v>1170924900.0</v>
+      </c>
+      <c r="AZ41">
+        <v>1182278600.0</v>
+      </c>
+      <c r="BA41">
+        <v>1033555600.0</v>
+      </c>
+      <c r="BB41">
+        <v>1457982600.0</v>
+      </c>
+      <c r="BC41">
+        <v>971537000.0</v>
+      </c>
+      <c r="BD41">
+        <v>980344700.0</v>
+      </c>
+      <c r="BE41">
+        <v>870567800.0</v>
+      </c>
+      <c r="BF41">
+        <v>791705200.0</v>
+      </c>
+      <c r="BG41">
+        <v>765487500.0</v>
+      </c>
+      <c r="BH41">
+        <v>755816700.0</v>
+      </c>
+      <c r="BI41">
+        <v>751449200.0</v>
+      </c>
+      <c r="BJ41">
+        <v>895226400.0</v>
+      </c>
+      <c r="BK41">
+        <v>1519194700.0</v>
+      </c>
+      <c r="BL41">
+        <v>774348200.0</v>
+      </c>
+      <c r="BM41">
+        <v>699230400.0</v>
+      </c>
+      <c r="BN41">
+        <v>842171900.0</v>
+      </c>
+      <c r="BO41">
+        <v>739053900.0</v>
+      </c>
+      <c r="BP41"/>
+      <c r="BQ41">
+        <v>670535600.0</v>
+      </c>
+      <c r="BR41"/>
+      <c r="BS41">
+        <v>907244700.0</v>
+      </c>
+      <c r="BT41">
+        <v>3090113200.0</v>
+      </c>
+      <c r="BU41">
+        <v>3178672200.0</v>
+      </c>
+      <c r="BV41">
+        <v>810440800.0</v>
+      </c>
+      <c r="BW41">
+        <v>770550400.0</v>
+      </c>
+      <c r="BX41">
+        <v>1354524000.0</v>
+      </c>
+      <c r="BY41">
+        <v>3345721500.0</v>
+      </c>
+      <c r="BZ41">
+        <v>1040933500.0</v>
+      </c>
+      <c r="CA41">
+        <v>631126000.0</v>
+      </c>
+      <c r="CB41">
+        <v>437841300.0</v>
+      </c>
+      <c r="CC41">
+        <v>2720644800.0</v>
+      </c>
+      <c r="CD41">
+        <v>508070300.0</v>
+      </c>
+      <c r="CE41">
+        <v>2286661700.0</v>
+      </c>
+      <c r="CF41">
+        <v>557776900.0</v>
+      </c>
+      <c r="CG41">
+        <v>781562200.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:85">
+      <c r="A42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42">
+        <v>40322326000.0</v>
+      </c>
+      <c r="C42">
+        <v>-38425772000.0</v>
+      </c>
+      <c r="D42">
+        <v>-38425772000.0</v>
+      </c>
+      <c r="E42">
+        <v>-38425772000.0</v>
+      </c>
+      <c r="F42">
+        <v>-38425772000.0</v>
+      </c>
+      <c r="G42">
+        <v>-38425772000.0</v>
+      </c>
+      <c r="H42">
+        <v>-38425772000.0</v>
+      </c>
+      <c r="I42">
+        <v>32057000000.0</v>
+      </c>
+      <c r="J42">
+        <v>-38425772000.0</v>
+      </c>
+      <c r="K42">
+        <v>-38425772000.0</v>
+      </c>
+      <c r="L42">
+        <v>-40282782000.0</v>
+      </c>
+      <c r="M42">
+        <v>-40282782000.0</v>
+      </c>
+      <c r="N42">
+        <v>-45795780563.0</v>
+      </c>
+      <c r="O42">
+        <v>-45795780563.0</v>
+      </c>
+      <c r="P42">
+        <v>-45795780563.0</v>
+      </c>
+      <c r="Q42">
+        <v>-45795780563.0</v>
+      </c>
+      <c r="R42">
+        <v>-50234730918.0</v>
+      </c>
+      <c r="S42">
+        <v>-51492081462.0</v>
+      </c>
+      <c r="T42">
+        <v>-111077558057.0</v>
+      </c>
+      <c r="U42">
+        <v>-55538779028.0</v>
+      </c>
+      <c r="V42">
+        <v>-111077558056.0</v>
+      </c>
+      <c r="W42">
+        <v>-111077558056.0</v>
+      </c>
+      <c r="X42">
+        <v>-110897139793.0</v>
+      </c>
+      <c r="Y42">
+        <v>-55359037800.0</v>
+      </c>
+      <c r="Z42">
+        <v>-55539456063.0</v>
+      </c>
+      <c r="AA42">
+        <v>-55539456063.0</v>
+      </c>
+      <c r="AB42">
+        <v>-35358063563.0</v>
+      </c>
+      <c r="AC42">
+        <v>-180418263.0</v>
+      </c>
+      <c r="AD42">
+        <v>-180418263.0</v>
+      </c>
+      <c r="AE42">
+        <v>-180418263.0</v>
+      </c>
+      <c r="AF42">
+        <v>-929646376.0</v>
+      </c>
+      <c r="AG42">
+        <v>-952721058.0</v>
+      </c>
+      <c r="AH42">
+        <v>-744176175.0</v>
+      </c>
+      <c r="AI42"/>
+      <c r="AJ42"/>
+      <c r="AK42">
+        <v>-780418263.0</v>
+      </c>
+      <c r="AL42">
+        <v>1030606883.0</v>
+      </c>
+      <c r="AM42">
+        <v>853366883.0</v>
+      </c>
+      <c r="AN42">
+        <v>853366883.0</v>
+      </c>
+      <c r="AO42">
+        <v>853366883.0</v>
+      </c>
+      <c r="AP42">
+        <v>853366883.0</v>
+      </c>
+      <c r="AQ42">
+        <v>353366883.0</v>
+      </c>
+      <c r="AR42">
+        <v>353366883.0</v>
+      </c>
+      <c r="AS42">
+        <v>353366883.0</v>
+      </c>
+      <c r="AT42">
+        <v>353366883.0</v>
+      </c>
+      <c r="AU42">
+        <v>353366883.0</v>
+      </c>
+      <c r="AV42">
+        <v>353366883.0</v>
+      </c>
+      <c r="AW42">
+        <v>353366883.0</v>
+      </c>
+      <c r="AX42">
+        <v>353366883.0</v>
+      </c>
+      <c r="AY42">
+        <v>353366883.0</v>
+      </c>
+      <c r="AZ42">
+        <v>353366883.0</v>
+      </c>
+      <c r="BA42">
+        <v>353366883.0</v>
+      </c>
+      <c r="BB42">
+        <v>353366883.0</v>
+      </c>
+      <c r="BC42">
+        <v>353366882.0</v>
+      </c>
+      <c r="BD42">
+        <v>353366883.0</v>
+      </c>
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+    </row>
+    <row r="43" spans="1:85">
+      <c r="A43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+    </row>
+    <row r="44" spans="1:85">
+      <c r="A44" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+    </row>
+    <row r="45" spans="1:85">
+      <c r="A45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45">
+        <v>14102440926.0</v>
+      </c>
+      <c r="C45">
+        <v>13514833139.0</v>
+      </c>
+      <c r="D45">
+        <v>13830514639.0</v>
+      </c>
+      <c r="E45">
+        <v>14176921827.0</v>
+      </c>
+      <c r="F45"/>
+      <c r="G45">
+        <v>14951214893.0</v>
+      </c>
+      <c r="H45">
+        <v>15277496893.0</v>
+      </c>
+      <c r="I45">
+        <v>11549424893.0</v>
+      </c>
+      <c r="J45">
+        <v>11851100893.0</v>
+      </c>
+      <c r="K45">
+        <v>12157702537.0</v>
+      </c>
+      <c r="L45">
+        <v>12461381037.0</v>
+      </c>
+      <c r="M45">
+        <v>12763195037.0</v>
+      </c>
+      <c r="N45">
+        <v>13061122037.0</v>
+      </c>
+      <c r="O45">
+        <v>13359049037.0</v>
+      </c>
+      <c r="P45">
+        <v>13625684337.0</v>
+      </c>
+      <c r="Q45">
+        <v>13780686578.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+    </row>
+    <row r="46" spans="1:85">
+      <c r="A46" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46">
+        <v>4620789000.0</v>
+      </c>
+      <c r="C46">
+        <v>3805658000.0</v>
+      </c>
+      <c r="D46">
+        <v>56976813000.0</v>
+      </c>
+      <c r="E46">
+        <v>57540699000.0</v>
+      </c>
+      <c r="F46">
+        <v>58200811000.0</v>
+      </c>
+      <c r="G46">
+        <v>6213778000.0</v>
+      </c>
+      <c r="H46">
+        <v>6903334000.0</v>
+      </c>
+      <c r="I46">
+        <v>7600659000.0</v>
+      </c>
+      <c r="J46">
+        <v>4208160000.0</v>
+      </c>
+      <c r="K46">
+        <v>4881420000.0</v>
+      </c>
+      <c r="L46">
+        <v>5552246000.0</v>
+      </c>
+      <c r="M46">
+        <v>6221030000.0</v>
+      </c>
+      <c r="N46">
+        <v>6886569352.0</v>
+      </c>
+      <c r="O46">
+        <v>7552108831.0</v>
+      </c>
+      <c r="P46">
+        <v>8183323463.0</v>
+      </c>
+      <c r="Q46">
+        <v>8715072908.0</v>
+      </c>
+      <c r="R46">
+        <v>6619493785.0</v>
+      </c>
+      <c r="S46">
+        <v>6492354192.0</v>
+      </c>
+      <c r="T46">
+        <v>6146764689.0</v>
+      </c>
+      <c r="U46">
+        <v>5607985575.0</v>
+      </c>
+      <c r="V46">
+        <v>1857146625.0</v>
+      </c>
+      <c r="W46">
+        <v>953268594.0</v>
+      </c>
+      <c r="X46">
+        <v>302759113.0</v>
+      </c>
+      <c r="Y46">
+        <v>341622711.0</v>
+      </c>
+      <c r="Z46">
+        <v>368582499.0</v>
+      </c>
+      <c r="AA46">
+        <v>397945517.0</v>
+      </c>
+      <c r="AB46">
+        <v>430994993.0</v>
+      </c>
+      <c r="AC46">
+        <v>462323428.0</v>
+      </c>
+      <c r="AD46">
+        <v>506514364.0</v>
+      </c>
+      <c r="AE46">
+        <v>550705292.0</v>
+      </c>
+      <c r="AF46">
+        <v>592161842.0</v>
+      </c>
+      <c r="AG46">
+        <v>425837536.0</v>
+      </c>
+      <c r="AH46">
+        <v>280620112.0</v>
+      </c>
+      <c r="AI46">
+        <v>276144701.0</v>
+      </c>
+      <c r="AJ46">
+        <v>281926790.0</v>
+      </c>
+      <c r="AK46">
+        <v>263338325.0</v>
+      </c>
+      <c r="AL46">
+        <v>3270382.0</v>
+      </c>
+      <c r="AM46">
+        <v>7119673.0</v>
+      </c>
+      <c r="AN46">
+        <v>9764063.0</v>
+      </c>
+      <c r="AO46">
+        <v>12842508.0</v>
+      </c>
+      <c r="AP46">
+        <v>16697046.0</v>
+      </c>
+      <c r="AQ46">
+        <v>20036496.0</v>
+      </c>
+      <c r="AR46">
+        <v>23375946.0</v>
+      </c>
+      <c r="AS46">
+        <v>26715396.0</v>
+      </c>
+      <c r="AT46">
+        <v>33612002.0</v>
+      </c>
+      <c r="AU46">
+        <v>40334441.0</v>
+      </c>
+      <c r="AV46">
+        <v>63041747.0</v>
+      </c>
+      <c r="AW46">
+        <v>72099223.0</v>
+      </c>
+      <c r="AX46">
+        <v>73727708.0</v>
+      </c>
+      <c r="AY46">
+        <v>77975909.0</v>
+      </c>
+      <c r="AZ46">
+        <v>85859493.0</v>
+      </c>
+      <c r="BA46">
+        <v>97786051.0</v>
+      </c>
+      <c r="BB46">
+        <v>48891724.0</v>
+      </c>
+      <c r="BC46">
+        <v>55197154.0</v>
+      </c>
+      <c r="BD46">
+        <v>56075232.0</v>
+      </c>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+    </row>
+    <row r="47" spans="1:85">
+      <c r="A47" t="s">
+        <v>66</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
+        <v>4855214780.0</v>
+      </c>
+      <c r="F47">
+        <v>5515326560.0</v>
+      </c>
+      <c r="G47">
+        <v>6213777900.0</v>
+      </c>
+      <c r="H47">
+        <v>6903334450.0</v>
+      </c>
+      <c r="I47">
+        <v>7600658970.0</v>
+      </c>
+      <c r="J47">
+        <v>4208160340.0</v>
+      </c>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47">
+        <v>7552108830.0</v>
+      </c>
+      <c r="P47">
+        <v>8183323460.0</v>
+      </c>
+      <c r="Q47">
+        <v>8715072910.0</v>
+      </c>
+      <c r="R47">
+        <v>6619493785.0</v>
+      </c>
+      <c r="S47">
+        <v>6492354192.0</v>
+      </c>
+      <c r="T47">
+        <v>6146764689.0</v>
+      </c>
+      <c r="U47">
+        <v>5607985575.0</v>
+      </c>
+      <c r="V47">
+        <v>1857146625.0</v>
+      </c>
+      <c r="W47">
+        <v>953268594.0</v>
+      </c>
+      <c r="X47">
+        <v>302759113.0</v>
+      </c>
+      <c r="Y47">
+        <v>341622711.0</v>
+      </c>
+      <c r="Z47">
+        <v>368582499.0</v>
+      </c>
+      <c r="AA47">
+        <v>397945517.0</v>
+      </c>
+      <c r="AB47">
+        <v>430994993.0</v>
+      </c>
+      <c r="AC47">
+        <v>462323428.0</v>
+      </c>
+      <c r="AD47">
+        <v>506514360.0</v>
+      </c>
+      <c r="AE47">
+        <v>550705292.0</v>
+      </c>
+      <c r="AF47">
+        <v>592161842.0</v>
+      </c>
+      <c r="AG47">
+        <v>425837536.0</v>
+      </c>
+      <c r="AH47">
+        <v>280620112.0</v>
+      </c>
+      <c r="AI47">
+        <v>276144700.0</v>
+      </c>
+      <c r="AJ47">
+        <v>281926800.0</v>
+      </c>
+      <c r="AK47">
+        <v>263338300.0</v>
+      </c>
+      <c r="AL47">
+        <v>3270400.0</v>
+      </c>
+      <c r="AM47">
+        <v>7119700.0</v>
+      </c>
+      <c r="AN47">
+        <v>9764100.0</v>
+      </c>
+      <c r="AO47">
+        <v>12842500.0</v>
+      </c>
+      <c r="AP47">
+        <v>16697000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>20036500.0</v>
+      </c>
+      <c r="AR47">
+        <v>23375900.0</v>
+      </c>
+      <c r="AS47">
+        <v>26715400.0</v>
+      </c>
+      <c r="AT47">
+        <v>33612000.0</v>
+      </c>
+      <c r="AU47">
+        <v>40334400.0</v>
+      </c>
+      <c r="AV47">
+        <v>63041700.0</v>
+      </c>
+      <c r="AW47">
+        <v>72099200.0</v>
+      </c>
+      <c r="AX47">
+        <v>73727700.0</v>
+      </c>
+      <c r="AY47">
+        <v>77975900.0</v>
+      </c>
+      <c r="AZ47">
+        <v>85859500.0</v>
+      </c>
+      <c r="BA47">
+        <v>97786100.0</v>
+      </c>
+      <c r="BB47">
+        <v>48891700.0</v>
+      </c>
+      <c r="BC47">
+        <v>55197200.0</v>
+      </c>
+      <c r="BD47">
+        <v>56075200.0</v>
+      </c>
+      <c r="BE47">
+        <v>54803900.0</v>
+      </c>
+      <c r="BF47">
+        <v>58859800.0</v>
+      </c>
+      <c r="BG47">
+        <v>102468200.0</v>
+      </c>
+      <c r="BH47">
+        <v>90516800.0</v>
+      </c>
+      <c r="BI47">
+        <v>109220100.0</v>
+      </c>
+      <c r="BJ47">
+        <v>126323100.0</v>
+      </c>
+      <c r="BK47">
+        <v>159991600.0</v>
+      </c>
+      <c r="BL47">
+        <v>193456200.0</v>
+      </c>
+      <c r="BM47">
+        <v>204179300.0</v>
+      </c>
+      <c r="BN47">
+        <v>217039800.0</v>
+      </c>
+      <c r="BO47">
+        <v>233382800.0</v>
+      </c>
+      <c r="BP47"/>
+      <c r="BQ47">
+        <v>276555200.0</v>
+      </c>
+      <c r="BR47"/>
+      <c r="BS47">
+        <v>412312100.0</v>
+      </c>
+      <c r="BT47">
+        <v>475588700.0</v>
+      </c>
+      <c r="BU47">
+        <v>538770200.0</v>
+      </c>
+      <c r="BV47">
+        <v>605417700.0</v>
+      </c>
+      <c r="BW47">
+        <v>699817800.0</v>
+      </c>
+      <c r="BX47">
+        <v>798692600.0</v>
+      </c>
+      <c r="BY47">
+        <v>863694400.0</v>
+      </c>
+      <c r="BZ47">
+        <v>794064900.0</v>
+      </c>
+      <c r="CA47">
+        <v>874848000.0</v>
+      </c>
+      <c r="CB47">
+        <v>1017599200.0</v>
+      </c>
+      <c r="CC47">
+        <v>1165194100.0</v>
+      </c>
+      <c r="CD47">
+        <v>1288145900.0</v>
+      </c>
+      <c r="CE47">
+        <v>1102566900.0</v>
+      </c>
+      <c r="CF47">
+        <v>1186018700.0</v>
+      </c>
+      <c r="CG47">
+        <v>1322855600.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:85">
+      <c r="A48" t="s">
+        <v>67</v>
+      </c>
+      <c r="B48">
+        <v>307508780000.0</v>
+      </c>
+      <c r="C48">
+        <v>299377407000.0</v>
+      </c>
+      <c r="D48">
+        <v>293854984000.0</v>
+      </c>
+      <c r="E48">
+        <v>300697694000.0</v>
+      </c>
+      <c r="F48">
+        <v>186421468000.0</v>
+      </c>
+      <c r="G48">
+        <v>173652671000.0</v>
+      </c>
+      <c r="H48">
+        <v>172659635000.0</v>
+      </c>
+      <c r="I48">
+        <v>181259513000.0</v>
+      </c>
+      <c r="J48">
+        <v>147867726000.0</v>
+      </c>
+      <c r="K48">
+        <v>127214368000.0</v>
+      </c>
+      <c r="L48">
+        <v>114432866000.0</v>
+      </c>
+      <c r="M48">
+        <v>138799173000.0</v>
+      </c>
+      <c r="N48">
+        <v>87791852983.0</v>
+      </c>
+      <c r="O48">
+        <v>91629312718.0</v>
+      </c>
+      <c r="P48">
+        <v>93253751958.0</v>
+      </c>
+      <c r="Q48">
+        <v>111665322867.0</v>
+      </c>
+      <c r="R48">
+        <v>79047844578.0</v>
+      </c>
+      <c r="S48">
+        <v>138690790353.0</v>
+      </c>
+      <c r="T48">
+        <v>108011155921.0</v>
+      </c>
+      <c r="U48">
+        <v>126320737064.0</v>
+      </c>
+      <c r="V48">
+        <v>124269521109.0</v>
+      </c>
+      <c r="W48">
+        <v>145243372059.0</v>
+      </c>
+      <c r="X48">
+        <v>88290974646.0</v>
+      </c>
+      <c r="Y48">
+        <v>46137128402.0</v>
+      </c>
+      <c r="Z48">
+        <v>-11277263275.0</v>
+      </c>
+      <c r="AA48">
+        <v>-11165814901.0</v>
+      </c>
+      <c r="AB48">
+        <v>-11551167784.0</v>
+      </c>
+      <c r="AC48">
+        <v>53363073516.0</v>
+      </c>
+      <c r="AD48">
+        <v>14863967799.0</v>
+      </c>
+      <c r="AE48">
+        <v>13867923899.0</v>
+      </c>
+      <c r="AF48">
+        <v>10807619919.0</v>
+      </c>
+      <c r="AG48">
+        <v>8394501577.0</v>
+      </c>
+      <c r="AH48">
+        <v>4382410412.0</v>
+      </c>
+      <c r="AI48">
+        <v>1936893281.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-782420329.0</v>
+      </c>
+      <c r="AK48">
+        <v>-3043543621.0</v>
+      </c>
+      <c r="AL48">
+        <v>1389173789.0</v>
+      </c>
+      <c r="AM48">
+        <v>1511924350.0</v>
+      </c>
+      <c r="AN48">
+        <v>1382552960.0</v>
+      </c>
+      <c r="AO48">
+        <v>1544981332.0</v>
+      </c>
+      <c r="AP48">
+        <v>2393935720.0</v>
+      </c>
+      <c r="AQ48">
+        <v>2531737959.0</v>
+      </c>
+      <c r="AR48">
+        <v>2455650299.0</v>
+      </c>
+      <c r="AS48">
+        <v>3057476954.0</v>
+      </c>
+      <c r="AT48">
+        <v>3230205185.0</v>
+      </c>
+      <c r="AU48">
+        <v>2438307189.0</v>
+      </c>
+      <c r="AV48">
+        <v>2475581318.0</v>
+      </c>
+      <c r="AW48">
+        <v>2112634181.0</v>
+      </c>
+      <c r="AX48">
+        <v>2176507639.0</v>
+      </c>
+      <c r="AY48">
+        <v>2015571308.0</v>
+      </c>
+      <c r="AZ48">
+        <v>1399115273.0</v>
+      </c>
+      <c r="BA48">
+        <v>1993964331.0</v>
+      </c>
+      <c r="BB48">
+        <v>899815826.0</v>
+      </c>
+      <c r="BC48">
+        <v>-427789295.0</v>
+      </c>
+      <c r="BD48">
+        <v>-688981104.0</v>
+      </c>
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+      <c r="BZ48"/>
+      <c r="CA48"/>
+      <c r="CB48"/>
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
+      <c r="CF48"/>
+      <c r="CG48"/>
+    </row>
+    <row r="49" spans="1:85">
+      <c r="A49" t="s">
+        <v>68</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+    </row>
+    <row r="50" spans="1:85">
+      <c r="A50" t="s">
+        <v>69</v>
+      </c>
+      <c r="B50">
+        <v>100000000000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+    </row>
+    <row r="51" spans="1:85">
+      <c r="A51" t="s">
+        <v>70</v>
+      </c>
+      <c r="B51">
+        <v>102702490000.0</v>
+      </c>
+      <c r="C51">
+        <v>2026377000.0</v>
+      </c>
+      <c r="D51">
+        <v>2373958000.0</v>
+      </c>
+      <c r="E51">
+        <v>4048024000.0</v>
+      </c>
+      <c r="F51">
+        <v>5897063000.0</v>
+      </c>
+      <c r="G51">
+        <v>3393058000.0</v>
+      </c>
+      <c r="H51">
+        <v>3726452000.0</v>
+      </c>
+      <c r="I51">
+        <v>4059847000.0</v>
+      </c>
+      <c r="J51">
+        <v>302656000.0</v>
+      </c>
+      <c r="K51">
+        <v>621864000.0</v>
+      </c>
+      <c r="L51">
+        <v>936342000.0</v>
+      </c>
+      <c r="M51">
+        <v>1248456000.0</v>
+      </c>
+      <c r="N51">
+        <v>1546383000.0</v>
+      </c>
+      <c r="O51">
+        <v>3036018000.0</v>
+      </c>
+      <c r="P51">
+        <v>3333945000.0</v>
+      </c>
+      <c r="Q51">
+        <v>3631872000.0</v>
+      </c>
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51"/>
+      <c r="U51"/>
+      <c r="V51"/>
+      <c r="W51"/>
+      <c r="X51"/>
+      <c r="Y51"/>
+      <c r="Z51"/>
+      <c r="AA51"/>
+      <c r="AB51"/>
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51"/>
+      <c r="AF51"/>
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51">
+        <v>27890009260.0</v>
+      </c>
+      <c r="AJ51"/>
+      <c r="AK51"/>
+      <c r="AL51"/>
+      <c r="AM51"/>
+      <c r="AN51"/>
+      <c r="AO51"/>
+      <c r="AP51"/>
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51"/>
+      <c r="AT51"/>
+      <c r="AU51"/>
+      <c r="AV51"/>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+    </row>
+    <row r="52" spans="1:85">
+      <c r="A52" t="s">
+        <v>71</v>
+      </c>
+      <c r="B52">
+        <v>101255416000.0</v>
+      </c>
+      <c r="C52">
+        <v>579303000.0</v>
+      </c>
+      <c r="D52">
+        <v>926884000.0</v>
+      </c>
+      <c r="E52">
+        <v>1395055000.0</v>
+      </c>
+      <c r="F52">
+        <v>222263000.0</v>
+      </c>
+      <c r="G52">
+        <v>555658000.0</v>
+      </c>
+      <c r="H52">
+        <v>889052000.0</v>
+      </c>
+      <c r="I52">
+        <v>1338307000.0</v>
+      </c>
+      <c r="J52">
+        <v>302656000.0</v>
+      </c>
+      <c r="K52">
+        <v>1243728000.0</v>
+      </c>
+      <c r="L52">
+        <v>936342000.0</v>
+      </c>
+      <c r="M52">
+        <v>1248456000.0</v>
+      </c>
+      <c r="N52">
+        <v>1191708000.0</v>
+      </c>
+      <c r="O52">
+        <v>1191708000.0</v>
+      </c>
+      <c r="P52">
+        <v>1191708000.0</v>
+      </c>
+      <c r="Q52">
+        <v>1191708000.0</v>
+      </c>
+      <c r="R52">
+        <v>0.0</v>
+      </c>
+      <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
+      <c r="W52">
+        <v>0.0</v>
+      </c>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+    </row>
+    <row r="53" spans="1:85">
+      <c r="A53" t="s">
+        <v>72</v>
+      </c>
+      <c r="B53">
+        <v>682760372000.0</v>
+      </c>
+      <c r="C53">
+        <v>504718962480.0</v>
+      </c>
+      <c r="D53">
+        <v>542750996655.0</v>
+      </c>
+      <c r="E53">
+        <v>505728577433.0</v>
+      </c>
+      <c r="F53"/>
+      <c r="G53">
+        <v>426660783000.0</v>
+      </c>
+      <c r="H53">
+        <v>408057091000.0</v>
+      </c>
+      <c r="I53">
+        <v>396391306000.0</v>
+      </c>
+      <c r="J53">
+        <v>420382739000.0</v>
+      </c>
+      <c r="K53">
+        <v>411000905000.0</v>
+      </c>
+      <c r="L53">
+        <v>401748427090.0</v>
+      </c>
+      <c r="M53">
+        <v>398621367081.0</v>
+      </c>
+      <c r="N53">
+        <v>376233381960.0</v>
+      </c>
+      <c r="O53">
+        <v>386321522950.0</v>
+      </c>
+      <c r="P53">
+        <v>449285961464.0</v>
+      </c>
+      <c r="Q53">
+        <v>460309814342.0</v>
+      </c>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53">
+        <v>8666547300.0</v>
+      </c>
+      <c r="AL53">
+        <v>8541601300.0</v>
+      </c>
+      <c r="AM53">
+        <v>9026964800.0</v>
+      </c>
+      <c r="AN53">
+        <v>8894423900.0</v>
+      </c>
+      <c r="AO53">
+        <v>9220884300.0</v>
+      </c>
+      <c r="AP53">
+        <v>9088337400.0</v>
+      </c>
+      <c r="AQ53">
+        <v>8955790600.0</v>
+      </c>
+      <c r="AR53">
+        <v>8824684400.0</v>
+      </c>
+      <c r="AS53">
+        <v>8698803000.0</v>
+      </c>
+      <c r="AT53">
+        <v>8573280500.0</v>
+      </c>
+      <c r="AU53">
+        <v>8447758000.0</v>
+      </c>
+      <c r="AV53">
+        <v>8323599800.0</v>
+      </c>
+      <c r="AW53">
+        <v>8204186200.0</v>
+      </c>
+      <c r="AX53">
+        <v>8086767400.0</v>
+      </c>
+      <c r="AY53">
+        <v>7968058300.0</v>
+      </c>
+      <c r="AZ53">
+        <v>7846768600.0</v>
+      </c>
+      <c r="BA53">
+        <v>7800588100.0</v>
+      </c>
+      <c r="BB53">
+        <v>7739511500.0</v>
+      </c>
+      <c r="BC53">
+        <v>7614435900.0</v>
+      </c>
+      <c r="BD53">
+        <v>7491994700.0</v>
+      </c>
+      <c r="BE53">
+        <v>7371624600.0</v>
+      </c>
+      <c r="BF53">
+        <v>7249757400.0</v>
+      </c>
+      <c r="BG53">
+        <v>7262234500.0</v>
+      </c>
+      <c r="BH53">
+        <v>7138350600.0</v>
+      </c>
+      <c r="BI53">
+        <v>7020439800.0</v>
+      </c>
+      <c r="BJ53">
+        <v>8965717500.0</v>
+      </c>
+      <c r="BK53">
+        <v>11293018200.0</v>
+      </c>
+      <c r="BL53">
+        <v>11094483500.0</v>
+      </c>
+      <c r="BM53">
+        <v>10892542500.0</v>
+      </c>
+      <c r="BN53">
+        <v>10684080800.0</v>
+      </c>
+      <c r="BO53">
+        <v>10476684200.0</v>
+      </c>
+      <c r="BP53"/>
+      <c r="BQ53">
+        <v>10183858900.0</v>
+      </c>
+      <c r="BR53"/>
+      <c r="BS53">
+        <v>11612323700.0</v>
+      </c>
+      <c r="BT53">
+        <v>4760686000.0</v>
+      </c>
+      <c r="BU53">
+        <v>4590234400.0</v>
+      </c>
+      <c r="BV53">
+        <v>4182441500.0</v>
+      </c>
+      <c r="BW53">
+        <v>5369541200.0</v>
+      </c>
+      <c r="BX53">
+        <v>4939114100.0</v>
+      </c>
+      <c r="BY53">
+        <v>6059350000.0</v>
+      </c>
+      <c r="BZ53">
+        <v>5464750000.0</v>
+      </c>
+      <c r="CA53">
+        <v>11908533600.0</v>
+      </c>
+      <c r="CB53">
+        <v>11436790000.0</v>
+      </c>
+      <c r="CC53">
+        <v>12827500000.0</v>
+      </c>
+      <c r="CD53">
+        <v>12177550000.0</v>
+      </c>
+      <c r="CE53">
+        <v>12660700000.0</v>
+      </c>
+      <c r="CF53">
+        <v>12448800000.0</v>
+      </c>
+      <c r="CG53">
+        <v>15886095700.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:85">
+      <c r="A54" t="s">
+        <v>73</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+    </row>
+    <row r="55" spans="1:85">
+      <c r="A55" t="s">
+        <v>74</v>
+      </c>
+      <c r="B55">
+        <v>1052413659000.0</v>
+      </c>
+      <c r="C55">
+        <v>673857351000.0</v>
+      </c>
+      <c r="D55">
+        <v>772860498000.0</v>
+      </c>
+      <c r="E55">
+        <v>777789323000.0</v>
+      </c>
+      <c r="F55">
+        <v>740929093000.0</v>
+      </c>
+      <c r="G55">
+        <v>590319851000.0</v>
+      </c>
+      <c r="H55">
+        <v>724609265000.0</v>
+      </c>
+      <c r="I55">
+        <v>589422686000.0</v>
+      </c>
+      <c r="J55">
+        <v>594461548000.0</v>
+      </c>
+      <c r="K55">
+        <v>601230823000.0</v>
+      </c>
+      <c r="L55">
+        <v>658398850000.0</v>
+      </c>
+      <c r="M55">
+        <v>566179895000.0</v>
+      </c>
+      <c r="N55">
+        <v>507826856117.0</v>
+      </c>
+      <c r="O55">
+        <v>517545326488.0</v>
+      </c>
+      <c r="P55">
+        <v>710880651311.0</v>
+      </c>
+      <c r="Q55">
+        <v>509738705089.0</v>
+      </c>
+      <c r="R55">
+        <v>574910310269.0</v>
+      </c>
+      <c r="S55">
+        <v>456453621969.0</v>
+      </c>
+      <c r="T55">
+        <v>421783955685.0</v>
+      </c>
+      <c r="U55">
+        <v>450241828700.0</v>
+      </c>
+      <c r="V55">
+        <v>441428876108.0</v>
+      </c>
+      <c r="W55">
+        <v>470462313339.0</v>
+      </c>
+      <c r="X55">
+        <v>397441717963.0</v>
+      </c>
+      <c r="Y55">
+        <v>363109941091.0</v>
+      </c>
+      <c r="Z55">
+        <v>294561099550.0</v>
+      </c>
+      <c r="AA55">
+        <v>293308865481.0</v>
+      </c>
+      <c r="AB55">
+        <v>313738313863.0</v>
+      </c>
+      <c r="AC55">
+        <v>412379233821.0</v>
+      </c>
+      <c r="AD55">
+        <v>398893601983.0</v>
+      </c>
+      <c r="AE55">
+        <v>382977599256.0</v>
+      </c>
+      <c r="AF55">
+        <v>371063184131.0</v>
+      </c>
+      <c r="AG55">
+        <v>396216439908.0</v>
+      </c>
+      <c r="AH55">
+        <v>394655687583.0</v>
+      </c>
+      <c r="AI55">
+        <v>394501052581.0</v>
+      </c>
+      <c r="AJ55">
+        <v>362351129296.0</v>
+      </c>
+      <c r="AK55">
+        <v>360518717905.0</v>
+      </c>
+      <c r="AL55">
+        <v>56434203906.0</v>
+      </c>
+      <c r="AM55">
+        <v>55944067988.0</v>
+      </c>
+      <c r="AN55">
+        <v>56760903458.0</v>
+      </c>
+      <c r="AO55">
+        <v>53108129870.0</v>
+      </c>
+      <c r="AP55">
+        <v>55284316773.0</v>
+      </c>
+      <c r="AQ55">
+        <v>54120153000.0</v>
+      </c>
+      <c r="AR55">
+        <v>58732691395.0</v>
+      </c>
+      <c r="AS55">
+        <v>53797186441.0</v>
+      </c>
+      <c r="AT55">
+        <v>56813292088.0</v>
+      </c>
+      <c r="AU55">
+        <v>51533456030.0</v>
+      </c>
+      <c r="AV55">
+        <v>53720445550.0</v>
+      </c>
+      <c r="AW55">
+        <v>53492345929.0</v>
+      </c>
+      <c r="AX55">
+        <v>61961656450.0</v>
+      </c>
+      <c r="AY55">
+        <v>60826107554.0</v>
+      </c>
+      <c r="AZ55">
+        <v>56651547657.0</v>
+      </c>
+      <c r="BA55">
+        <v>54610126905.0</v>
+      </c>
+      <c r="BB55">
+        <v>54252999917.0</v>
+      </c>
+      <c r="BC55">
+        <v>59373377187.0</v>
+      </c>
+      <c r="BD55">
+        <v>58764983640.0</v>
+      </c>
+      <c r="BE55">
+        <v>54002164400.0</v>
+      </c>
+      <c r="BF55">
+        <v>53963858500.0</v>
+      </c>
+      <c r="BG55">
+        <v>52566205200.0</v>
+      </c>
+      <c r="BH55">
+        <v>53675567700.0</v>
+      </c>
+      <c r="BI55">
+        <v>50358391000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>63477195600.0</v>
+      </c>
+      <c r="BK55">
+        <v>60014709500.0</v>
+      </c>
+      <c r="BL55">
+        <v>64541304500.0</v>
+      </c>
+      <c r="BM55">
+        <v>53042813800.0</v>
+      </c>
+      <c r="BN55">
+        <v>72418029000.0</v>
+      </c>
+      <c r="BO55">
+        <v>58409212700.0</v>
+      </c>
+      <c r="BP55"/>
+      <c r="BQ55">
+        <v>59499655900.0</v>
+      </c>
+      <c r="BR55"/>
+      <c r="BS55">
+        <v>56357378100.0</v>
+      </c>
+      <c r="BT55">
+        <v>62416501200.0</v>
+      </c>
+      <c r="BU55">
+        <v>65883079900.0</v>
+      </c>
+      <c r="BV55">
+        <v>92055416600.0</v>
+      </c>
+      <c r="BW55">
+        <v>68418770500.0</v>
+      </c>
+      <c r="BX55">
+        <v>86019391900.0</v>
+      </c>
+      <c r="BY55">
+        <v>76051164400.0</v>
+      </c>
+      <c r="BZ55">
+        <v>71674517800.0</v>
+      </c>
+      <c r="CA55">
+        <v>61005054000.0</v>
+      </c>
+      <c r="CB55">
+        <v>59727524400.0</v>
+      </c>
+      <c r="CC55">
+        <v>71387270800.0</v>
+      </c>
+      <c r="CD55">
+        <v>68449430000.0</v>
+      </c>
+      <c r="CE55">
+        <v>65674146600.0</v>
+      </c>
+      <c r="CF55">
+        <v>61236696000.0</v>
+      </c>
+      <c r="CG55">
+        <v>77499736100.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:85">
+      <c r="A56" t="s">
+        <v>75</v>
+      </c>
+      <c r="B56">
+        <v>978412511000.0</v>
+      </c>
+      <c r="C56">
+        <v>95745898000.0</v>
+      </c>
+      <c r="D56">
+        <v>156252998000.0</v>
+      </c>
+      <c r="E56">
+        <v>201567602000.0</v>
+      </c>
+      <c r="F56">
+        <v>264599377000.0</v>
+      </c>
+      <c r="G56">
+        <v>515092145000.0</v>
+      </c>
+      <c r="H56">
+        <v>644034562000.0</v>
+      </c>
+      <c r="I56">
+        <v>512257496000.0</v>
+      </c>
+      <c r="J56">
+        <v>515663978000.0</v>
+      </c>
+      <c r="K56">
+        <v>576421791000.0</v>
+      </c>
+      <c r="L56">
+        <v>632575572000.0</v>
+      </c>
+      <c r="M56">
+        <v>541631019991.0</v>
+      </c>
+      <c r="N56">
+        <v>488934270670.0</v>
+      </c>
+      <c r="O56">
+        <v>499060273430.0</v>
+      </c>
+      <c r="P56">
+        <v>692976404233.0</v>
+      </c>
+      <c r="Q56">
+        <v>492646478331.0</v>
+      </c>
+      <c r="R56">
+        <v>46389399970.0</v>
+      </c>
+      <c r="S56">
+        <v>31177914576.0</v>
+      </c>
+      <c r="T56">
+        <v>95234564249.0</v>
+      </c>
+      <c r="U56">
+        <v>179050404191.0</v>
+      </c>
+      <c r="V56">
+        <v>181104549454.0</v>
+      </c>
+      <c r="W56">
+        <v>187554810970.0</v>
+      </c>
+      <c r="X56">
+        <v>179240437271.0</v>
+      </c>
+      <c r="Y56">
+        <v>80269474317.0</v>
+      </c>
+      <c r="Z56">
+        <v>42737887387.0</v>
+      </c>
+      <c r="AA56">
+        <v>32341301260.0</v>
+      </c>
+      <c r="AB56">
+        <v>46433257261.0</v>
+      </c>
+      <c r="AC56">
+        <v>95294256616.0</v>
+      </c>
+      <c r="AD56">
+        <v>109544712117.0</v>
+      </c>
+      <c r="AE56">
+        <v>108904211212.0</v>
+      </c>
+      <c r="AF56">
+        <v>347560360976.0</v>
+      </c>
+      <c r="AG56">
+        <v>315975341887.0</v>
+      </c>
+      <c r="AH56">
+        <v>27944785614.0</v>
+      </c>
+      <c r="AI56">
+        <v>27974875923.0</v>
+      </c>
+      <c r="AJ56">
+        <v>98339210.0</v>
+      </c>
+      <c r="AK56">
+        <v>11412153380.0</v>
+      </c>
+      <c r="AL56">
+        <v>28592122503.0</v>
+      </c>
+      <c r="AM56">
+        <v>26763572353.0</v>
+      </c>
+      <c r="AN56">
+        <v>26830982239.0</v>
+      </c>
+      <c r="AO56">
+        <v>26856547343.0</v>
+      </c>
+      <c r="AP56">
+        <v>26384676529.0</v>
+      </c>
+      <c r="AQ56">
+        <v>26580012939.0</v>
+      </c>
+      <c r="AR56">
+        <v>26781571299.0</v>
+      </c>
+      <c r="AS56">
+        <v>27234341286.0</v>
+      </c>
+      <c r="AT56">
+        <v>28215444254.0</v>
+      </c>
+      <c r="AU56">
+        <v>26774133990.0</v>
+      </c>
+      <c r="AV56">
+        <v>26461675563.0</v>
+      </c>
+      <c r="AW56">
+        <v>25861408111.0</v>
+      </c>
+      <c r="AX56">
+        <v>25605775222.0</v>
+      </c>
+      <c r="AY56">
+        <v>25298394272.0</v>
+      </c>
+      <c r="AZ56">
+        <v>24803169644.0</v>
+      </c>
+      <c r="BA56">
+        <v>25510745238.0</v>
+      </c>
+      <c r="BB56">
+        <v>25069007025.0</v>
+      </c>
+      <c r="BC56">
+        <v>23230814286.0</v>
+      </c>
+      <c r="BD56">
+        <v>23005327230.0</v>
+      </c>
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+    </row>
+    <row r="57" spans="1:85">
+      <c r="A57" t="s">
+        <v>76</v>
+      </c>
+      <c r="B57">
+        <v>343230571000.0</v>
+      </c>
+      <c r="C57">
+        <v>579303000.0</v>
+      </c>
+      <c r="D57">
+        <v>926884000.0</v>
+      </c>
+      <c r="E57">
+        <v>1395055000.0</v>
+      </c>
+      <c r="F57">
+        <v>222263000.0</v>
+      </c>
+      <c r="G57">
+        <v>14126609000.0</v>
+      </c>
+      <c r="H57">
+        <v>156774049000.0</v>
+      </c>
+      <c r="I57">
+        <v>11765143000.0</v>
+      </c>
+      <c r="J57">
+        <v>55197977000.0</v>
+      </c>
+      <c r="K57">
+        <v>83621313000.0</v>
+      </c>
+      <c r="L57">
+        <v>155427852000.0</v>
+      </c>
+      <c r="M57">
+        <v>37594133221.0</v>
+      </c>
+      <c r="N57">
+        <v>37618172290.0</v>
+      </c>
+      <c r="O57">
+        <v>43201255926.0</v>
+      </c>
+      <c r="P57">
+        <v>234614214509.0</v>
+      </c>
+      <c r="Q57">
+        <v>13571062378.0</v>
+      </c>
+      <c r="R57">
+        <v>5956342121.0</v>
+      </c>
+      <c r="S57">
+        <v>7026274042.0</v>
+      </c>
+      <c r="T57">
+        <v>6351354835.0</v>
+      </c>
+      <c r="U57">
+        <v>6806267077.0</v>
+      </c>
+      <c r="V57">
+        <v>6841375436.0</v>
+      </c>
+      <c r="W57">
+        <v>8651776214.0</v>
+      </c>
+      <c r="X57">
+        <v>1084016604.0</v>
+      </c>
+      <c r="Y57">
+        <v>1106836874.0</v>
+      </c>
+      <c r="Z57">
+        <v>990871190.0</v>
+      </c>
+      <c r="AA57">
+        <v>977456428.0</v>
+      </c>
+      <c r="AB57">
+        <v>985111951.0</v>
+      </c>
+      <c r="AC57">
+        <v>1082468198.0</v>
+      </c>
+      <c r="AD57">
+        <v>935153687.0</v>
+      </c>
+      <c r="AE57">
+        <v>1014800662.0</v>
+      </c>
+      <c r="AF57">
+        <v>1383445245.0</v>
+      </c>
+      <c r="AG57">
+        <v>1356092491.0</v>
+      </c>
+      <c r="AH57">
+        <v>2902561070.0</v>
+      </c>
+      <c r="AI57">
+        <v>3392866168.0</v>
+      </c>
+      <c r="AJ57">
+        <v>3302227441.0</v>
+      </c>
+      <c r="AK57">
+        <v>3098361452.0</v>
+      </c>
+      <c r="AL57">
+        <v>1328566360.0</v>
+      </c>
+      <c r="AM57">
+        <v>2719730446.0</v>
+      </c>
+      <c r="AN57">
+        <v>2615179091.0</v>
+      </c>
+      <c r="AO57">
+        <v>959922249.0</v>
+      </c>
+      <c r="AP57">
+        <v>1740729142.0</v>
+      </c>
+      <c r="AQ57">
+        <v>1545465147.0</v>
+      </c>
+      <c r="AR57">
+        <v>1419619655.0</v>
+      </c>
+      <c r="AS57">
+        <v>253573666.0</v>
+      </c>
+      <c r="AT57">
+        <v>1585680508.0</v>
+      </c>
+      <c r="AU57">
+        <v>1614766967.0</v>
+      </c>
+      <c r="AV57">
+        <v>338570471.0</v>
+      </c>
+      <c r="AW57">
+        <v>211490873.0</v>
+      </c>
+      <c r="AX57">
+        <v>154938582.0</v>
+      </c>
+      <c r="AY57">
+        <v>234943293.0</v>
+      </c>
+      <c r="AZ57">
+        <v>245570170.0</v>
+      </c>
+      <c r="BA57">
+        <v>89438548.0</v>
+      </c>
+      <c r="BB57">
+        <v>216350437.0</v>
+      </c>
+      <c r="BC57">
+        <v>145887103.0</v>
+      </c>
+      <c r="BD57">
+        <v>178344845.0</v>
+      </c>
+      <c r="BE57"/>
+      <c r="BF57"/>
+      <c r="BG57"/>
+      <c r="BH57"/>
+      <c r="BI57"/>
+      <c r="BJ57"/>
+      <c r="BK57"/>
+      <c r="BL57"/>
+      <c r="BM57"/>
+      <c r="BN57"/>
+      <c r="BO57"/>
+      <c r="BP57"/>
+      <c r="BQ57"/>
+      <c r="BR57"/>
+      <c r="BS57"/>
+      <c r="BT57"/>
+      <c r="BU57"/>
+      <c r="BV57"/>
+      <c r="BW57"/>
+      <c r="BX57"/>
+      <c r="BY57"/>
+      <c r="BZ57"/>
+      <c r="CA57"/>
+      <c r="CB57"/>
+      <c r="CC57"/>
+      <c r="CD57"/>
+      <c r="CE57"/>
+      <c r="CF57"/>
+      <c r="CG57"/>
+    </row>
+    <row r="58" spans="1:85">
+      <c r="A58" t="s">
+        <v>77</v>
+      </c>
+      <c r="B58">
+        <v>346583171000.0</v>
+      </c>
+      <c r="C58">
+        <v>47558057000.0</v>
+      </c>
+      <c r="D58">
+        <v>80683626000.0</v>
+      </c>
+      <c r="E58">
+        <v>78769740000.0</v>
+      </c>
+      <c r="F58">
+        <v>157086102000.0</v>
+      </c>
+      <c r="G58">
+        <v>19245474000.0</v>
+      </c>
+      <c r="H58">
+        <v>161892914000.0</v>
+      </c>
+      <c r="I58">
+        <v>18106454000.0</v>
+      </c>
+      <c r="J58">
+        <v>56828317000.0</v>
+      </c>
+      <c r="K58">
+        <v>85251653000.0</v>
+      </c>
+      <c r="L58">
+        <v>157058192000.0</v>
+      </c>
+      <c r="M58">
+        <v>40472930000.0</v>
+      </c>
+      <c r="N58">
+        <v>38077208722.0</v>
+      </c>
+      <c r="O58">
+        <v>43958219358.0</v>
+      </c>
+      <c r="P58">
+        <v>235669104941.0</v>
+      </c>
+      <c r="Q58">
+        <v>16115587810.0</v>
+      </c>
+      <c r="R58">
+        <v>118507356430.0</v>
+      </c>
+      <c r="S58">
+        <v>12565072899.0</v>
+      </c>
+      <c r="T58">
+        <v>12621738613.0</v>
+      </c>
+      <c r="U58">
+        <v>22770030485.0</v>
+      </c>
+      <c r="V58">
+        <v>15215015811.0</v>
+      </c>
+      <c r="W58">
+        <v>23274602092.0</v>
+      </c>
+      <c r="X58">
+        <v>7206404129.0</v>
+      </c>
+      <c r="Y58">
+        <v>1106836874.0</v>
+      </c>
+      <c r="Z58">
+        <v>990871190.0</v>
+      </c>
+      <c r="AA58">
+        <v>977456428.0</v>
+      </c>
+      <c r="AB58">
+        <v>985111951.0</v>
+      </c>
+      <c r="AC58">
+        <v>1082468198.0</v>
+      </c>
+      <c r="AD58">
+        <v>935153687.0</v>
+      </c>
+      <c r="AE58">
+        <v>1014800662.0</v>
+      </c>
+      <c r="AF58">
+        <v>1383445245.0</v>
+      </c>
+      <c r="AG58">
+        <v>1356092491.0</v>
+      </c>
+      <c r="AH58">
+        <v>2902561070.0</v>
+      </c>
+      <c r="AI58">
+        <v>37211694195.0</v>
+      </c>
+      <c r="AJ58">
+        <v>3302227441.0</v>
+      </c>
+      <c r="AK58">
+        <v>3098361452.0</v>
+      </c>
+      <c r="AL58">
+        <v>1328566360.0</v>
+      </c>
+      <c r="AM58">
+        <v>2719730446.0</v>
+      </c>
+      <c r="AN58">
+        <v>2615179091.0</v>
+      </c>
+      <c r="AO58">
+        <v>959922249.0</v>
+      </c>
+      <c r="AP58">
+        <v>1740729142.0</v>
+      </c>
+      <c r="AQ58">
+        <v>1545465147.0</v>
+      </c>
+      <c r="AR58">
+        <v>1419619655.0</v>
+      </c>
+      <c r="AS58">
+        <v>253573666.0</v>
+      </c>
+      <c r="AT58">
+        <v>1585680508.0</v>
+      </c>
+      <c r="AU58">
+        <v>1614766967.0</v>
+      </c>
+      <c r="AV58">
+        <v>338570471.0</v>
+      </c>
+      <c r="AW58">
+        <v>211490873.0</v>
+      </c>
+      <c r="AX58">
+        <v>154938582.0</v>
+      </c>
+      <c r="AY58">
+        <v>234943293.0</v>
+      </c>
+      <c r="AZ58">
+        <v>245570170.0</v>
+      </c>
+      <c r="BA58">
+        <v>89438548.0</v>
+      </c>
+      <c r="BB58">
+        <v>216350437.0</v>
+      </c>
+      <c r="BC58">
+        <v>145887103.0</v>
+      </c>
+      <c r="BD58">
+        <v>178344845.0</v>
+      </c>
+      <c r="BE58">
+        <v>3517073500.0</v>
+      </c>
+      <c r="BF58">
+        <v>5249703100.0</v>
+      </c>
+      <c r="BG58">
+        <v>4238210300.0</v>
+      </c>
+      <c r="BH58">
+        <v>5663994900.0</v>
+      </c>
+      <c r="BI58">
+        <v>2465628800.0</v>
+      </c>
+      <c r="BJ58">
+        <v>16151854400.0</v>
+      </c>
+      <c r="BK58">
+        <v>12816955800.0</v>
+      </c>
+      <c r="BL58">
+        <v>17360998400.0</v>
+      </c>
+      <c r="BM58">
+        <v>6064649700.0</v>
+      </c>
+      <c r="BN58">
+        <v>24023947800.0</v>
+      </c>
+      <c r="BO58">
+        <v>10301304300.0</v>
+      </c>
+      <c r="BP58"/>
+      <c r="BQ58">
+        <v>9709074200.0</v>
+      </c>
+      <c r="BR58"/>
+      <c r="BS58">
+        <v>7304527100.0</v>
+      </c>
+      <c r="BT58">
+        <v>13406929200.0</v>
+      </c>
+      <c r="BU58">
+        <v>14357136500.0</v>
+      </c>
+      <c r="BV58">
+        <v>36806022900.0</v>
+      </c>
+      <c r="BW58">
+        <v>12741597000.0</v>
+      </c>
+      <c r="BX58">
+        <v>30851361100.0</v>
+      </c>
+      <c r="BY58">
+        <v>22111549300.0</v>
+      </c>
+      <c r="BZ58">
+        <v>18654506900.0</v>
+      </c>
+      <c r="CA58">
+        <v>9852957400.0</v>
+      </c>
+      <c r="CB58">
+        <v>9516075200.0</v>
+      </c>
+      <c r="CC58">
+        <v>20498217800.0</v>
+      </c>
+      <c r="CD58">
+        <v>16837900600.0</v>
+      </c>
+      <c r="CE58">
+        <v>14013026500.0</v>
+      </c>
+      <c r="CF58">
+        <v>7626624900.0</v>
+      </c>
+      <c r="CG58">
+        <v>23949062900.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:85">
+      <c r="A59" t="s">
+        <v>78</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+    </row>
+    <row r="60" spans="1:85">
+      <c r="A60" t="s">
+        <v>79</v>
+      </c>
+      <c r="B60">
+        <v>704831106000.0</v>
+      </c>
+      <c r="C60">
+        <v>625299734000.0</v>
+      </c>
+      <c r="D60">
+        <v>691177311000.0</v>
+      </c>
+      <c r="E60">
+        <v>698020020000.0</v>
+      </c>
+      <c r="F60">
+        <v>582843468000.0</v>
+      </c>
+      <c r="G60">
+        <v>570074671000.0</v>
+      </c>
+      <c r="H60">
+        <v>561716635000.0</v>
+      </c>
+      <c r="I60">
+        <v>570316513000.0</v>
+      </c>
+      <c r="J60">
+        <v>536632528000.0</v>
+      </c>
+      <c r="K60">
+        <v>515979170000.0</v>
+      </c>
+      <c r="L60">
+        <v>501340658000.0</v>
+      </c>
+      <c r="M60">
+        <v>525706965000.0</v>
+      </c>
+      <c r="N60">
+        <v>469749647395.0</v>
+      </c>
+      <c r="O60">
+        <v>473587107130.0</v>
+      </c>
+      <c r="P60">
+        <v>475211546370.0</v>
+      </c>
+      <c r="Q60">
+        <v>493623117279.0</v>
+      </c>
+      <c r="R60">
+        <v>456402953839.0</v>
+      </c>
+      <c r="S60">
+        <v>443888549070.0</v>
+      </c>
+      <c r="T60">
+        <v>409162217072.0</v>
+      </c>
+      <c r="U60">
+        <v>427471798215.0</v>
+      </c>
+      <c r="V60">
+        <v>426213860297.0</v>
+      </c>
+      <c r="W60">
+        <v>447187711247.0</v>
+      </c>
+      <c r="X60">
+        <v>390235313834.0</v>
+      </c>
+      <c r="Y60">
+        <v>347580790555.0</v>
+      </c>
+      <c r="Z60">
+        <v>290183280662.0</v>
+      </c>
+      <c r="AA60">
+        <v>290294729036.0</v>
+      </c>
+      <c r="AB60">
+        <v>310090768653.0</v>
+      </c>
+      <c r="AC60">
+        <v>410182655253.0</v>
+      </c>
+      <c r="AD60">
+        <v>396319302155.0</v>
+      </c>
+      <c r="AE60">
+        <v>378605356187.0</v>
+      </c>
+      <c r="AF60">
+        <v>366877973543.0</v>
+      </c>
+      <c r="AG60">
+        <v>364441780520.0</v>
+      </c>
+      <c r="AH60">
+        <v>360638234237.0</v>
+      </c>
+      <c r="AI60">
+        <v>357289358386.0</v>
+      </c>
+      <c r="AJ60">
+        <v>354668879854.0</v>
+      </c>
+      <c r="AK60">
+        <v>353722955074.0</v>
+      </c>
+      <c r="AL60">
+        <v>49513526026.0</v>
+      </c>
+      <c r="AM60">
+        <v>49880814712.0</v>
+      </c>
+      <c r="AN60">
+        <v>48614971934.0</v>
+      </c>
+      <c r="AO60">
+        <v>48777489233.0</v>
+      </c>
+      <c r="AP60">
+        <v>49625777658.0</v>
+      </c>
+      <c r="AQ60">
+        <v>49761722914.0</v>
+      </c>
+      <c r="AR60">
+        <v>49685149555.0</v>
+      </c>
+      <c r="AS60">
+        <v>50242611188.0</v>
+      </c>
+      <c r="AT60">
+        <v>50375079726.0</v>
+      </c>
+      <c r="AU60">
+        <v>49047951593.0</v>
+      </c>
+      <c r="AV60">
+        <v>49499300517.0</v>
+      </c>
+      <c r="AW60">
+        <v>48869588169.0</v>
+      </c>
+      <c r="AX60">
+        <v>50523876726.0</v>
+      </c>
+      <c r="AY60">
+        <v>52700331544.0</v>
+      </c>
+      <c r="AZ60">
+        <v>51732947651.0</v>
+      </c>
+      <c r="BA60">
+        <v>51996675652.0</v>
+      </c>
+      <c r="BB60">
+        <v>48453760270.0</v>
+      </c>
+      <c r="BC60">
+        <v>47361942015.0</v>
+      </c>
+      <c r="BD60">
+        <v>50652211626.0</v>
+      </c>
+      <c r="BE60">
+        <v>50485090900.0</v>
+      </c>
+      <c r="BF60">
+        <v>48714155400.0</v>
+      </c>
+      <c r="BG60">
+        <v>48327994900.0</v>
+      </c>
+      <c r="BH60">
+        <v>48011572800.0</v>
+      </c>
+      <c r="BI60">
+        <v>47892762200.0</v>
+      </c>
+      <c r="BJ60">
+        <v>47325341200.0</v>
+      </c>
+      <c r="BK60">
+        <v>47197753700.0</v>
+      </c>
+      <c r="BL60">
+        <v>47180306100.0</v>
+      </c>
+      <c r="BM60">
+        <v>46978164200.0</v>
+      </c>
+      <c r="BN60">
+        <v>48394081100.0</v>
+      </c>
+      <c r="BO60">
+        <v>48107908400.0</v>
+      </c>
+      <c r="BP60">
+        <v>49790581700.0</v>
+      </c>
+      <c r="BQ60">
+        <v>49790581700.0</v>
+      </c>
+      <c r="BR60">
+        <v>49052851000.0</v>
+      </c>
+      <c r="BS60">
+        <v>49052851000.0</v>
+      </c>
+      <c r="BT60">
+        <v>49009572000.0</v>
+      </c>
+      <c r="BU60">
+        <v>51525943300.0</v>
+      </c>
+      <c r="BV60">
+        <v>55249393700.0</v>
+      </c>
+      <c r="BW60">
+        <v>55677173500.0</v>
+      </c>
+      <c r="BX60">
+        <v>55168030800.0</v>
+      </c>
+      <c r="BY60">
+        <v>53939615100.0</v>
+      </c>
+      <c r="BZ60">
+        <v>53020010900.0</v>
+      </c>
+      <c r="CA60">
+        <v>51152096600.0</v>
+      </c>
+      <c r="CB60">
+        <v>50211449200.0</v>
+      </c>
+      <c r="CC60">
+        <v>50889053000.0</v>
+      </c>
+      <c r="CD60">
+        <v>51611529400.0</v>
+      </c>
+      <c r="CE60">
+        <v>51661120100.0</v>
+      </c>
+      <c r="CF60">
+        <v>53610071100.0</v>
+      </c>
+      <c r="CG60">
+        <v>53550673300.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:85">
+      <c r="A61" t="s">
+        <v>80</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61">
+        <v>-55359037800.0</v>
+      </c>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+    </row>
+    <row r="62" spans="1:85">
+      <c r="A62" t="s">
+        <v>81</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:U32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B2">
+        <v>1411532000.0</v>
+      </c>
+      <c r="C2">
+        <v>13786699539.0</v>
+      </c>
+      <c r="D2">
+        <v>13702613663.0</v>
+      </c>
+      <c r="E2">
+        <v>22693704299.0</v>
+      </c>
+      <c r="F2">
+        <v>28566478000.0</v>
+      </c>
+      <c r="G2">
+        <v>1889382028.0</v>
+      </c>
+      <c r="H2">
+        <v>1740580427.0</v>
+      </c>
+      <c r="I2">
+        <v>1415041054.0</v>
+      </c>
+      <c r="J2">
+        <v>928111010.0</v>
+      </c>
+      <c r="K2">
+        <v>417531262.0</v>
+      </c>
+      <c r="L2">
+        <v>184648008.0</v>
+      </c>
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B3">
+        <v>1411532000.0</v>
+      </c>
+      <c r="C3">
+        <v>1466447000.0</v>
+      </c>
+      <c r="D3">
+        <v>1476552000.0</v>
+      </c>
+      <c r="E3">
+        <v>1382661000.0</v>
+      </c>
+      <c r="F3">
+        <v>347376000.0</v>
+      </c>
+      <c r="G3">
+        <v>185783154.0</v>
+      </c>
+      <c r="H3">
+        <v>166648429.0</v>
+      </c>
+      <c r="I3">
+        <v>80562150.0</v>
+      </c>
+      <c r="J3">
+        <v>10363283.0</v>
+      </c>
+      <c r="K3">
+        <v>3541588212.0</v>
+      </c>
+      <c r="L3">
+        <v>45383821.0</v>
+      </c>
+      <c r="M3">
+        <v>1872589706.0</v>
+      </c>
+      <c r="N3">
+        <v>358472033.0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>148</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>149</v>
+      </c>
+      <c r="B5">
+        <v>142113225000.0</v>
+      </c>
+      <c r="C5">
+        <v>46222248207.0</v>
+      </c>
+      <c r="D5">
+        <v>25661674732.0</v>
+      </c>
+      <c r="E5">
+        <v>54122484863.0</v>
+      </c>
+      <c r="F5">
+        <v>85050367000.0</v>
+      </c>
+      <c r="G5">
+        <v>-8517035769.0</v>
+      </c>
+      <c r="H5">
+        <v>44165373677.0</v>
+      </c>
+      <c r="I5">
+        <v>11725320228.0</v>
+      </c>
+      <c r="J5">
+        <v>-4651292403.0</v>
+      </c>
+      <c r="K5">
+        <v>-2621670319.0</v>
+      </c>
+      <c r="L5">
+        <v>-841579696.0</v>
+      </c>
+      <c r="M5">
+        <v>60860152.0</v>
+      </c>
+      <c r="N5">
+        <v>-40928470.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>150</v>
+      </c>
+      <c r="B6">
+        <v>143524757000.0</v>
+      </c>
+      <c r="C6">
+        <v>47688695207.0</v>
+      </c>
+      <c r="D6">
+        <v>27138226732.0</v>
+      </c>
+      <c r="E6">
+        <v>55505145863.0</v>
+      </c>
+      <c r="F6">
+        <v>85397743000.0</v>
+      </c>
+      <c r="G6">
+        <v>-8331252615.0</v>
+      </c>
+      <c r="H6">
+        <v>44332022106.0</v>
+      </c>
+      <c r="I6">
+        <v>11805882378.0</v>
+      </c>
+      <c r="J6">
+        <v>-4640929120.0</v>
+      </c>
+      <c r="K6">
+        <v>919917893.0</v>
+      </c>
+      <c r="L6">
+        <v>-796195875.0</v>
+      </c>
+      <c r="M6">
+        <v>1933449858.0</v>
+      </c>
+      <c r="N6">
+        <v>317543563.0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" t="s">
+        <v>153</v>
+      </c>
+      <c r="B9">
+        <v>164834481000.0</v>
+      </c>
+      <c r="C9">
+        <v>44738089900.0</v>
+      </c>
+      <c r="D9">
+        <v>66446549031.0</v>
+      </c>
+      <c r="E9">
+        <v>52266161635.0</v>
+      </c>
+      <c r="F9">
+        <v>103510057000.0</v>
+      </c>
+      <c r="G9">
+        <v>41103445414.0</v>
+      </c>
+      <c r="H9">
+        <v>1951130957.0</v>
+      </c>
+      <c r="I9">
+        <v>-605766666.0</v>
+      </c>
+      <c r="J9">
+        <v>-3603393664.0</v>
+      </c>
+      <c r="K9">
+        <v>2348179048.0</v>
+      </c>
+      <c r="L9">
+        <v>1947575866.0</v>
+      </c>
+      <c r="M9">
+        <v>1128393491.0</v>
+      </c>
+      <c r="N9">
+        <v>2452518448.0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" t="s">
+        <v>154</v>
+      </c>
+      <c r="B10">
+        <v>142039542000.0</v>
+      </c>
+      <c r="C10">
+        <v>45984847274.0</v>
+      </c>
+      <c r="D10">
+        <v>24792816877.0</v>
+      </c>
+      <c r="E10">
+        <v>53941785087.0</v>
+      </c>
+      <c r="F10">
+        <v>79277325000.0</v>
+      </c>
+      <c r="G10">
+        <v>-8529682569.0</v>
+      </c>
+      <c r="H10">
+        <v>44144099368.0</v>
+      </c>
+      <c r="I10">
+        <v>10937381179.0</v>
+      </c>
+      <c r="J10">
+        <v>-4651292403.0</v>
+      </c>
+      <c r="K10">
+        <v>-1179536270.0</v>
+      </c>
+      <c r="L10">
+        <v>725080869.0</v>
+      </c>
+      <c r="M10">
+        <v>-25958786.0</v>
+      </c>
+      <c r="N10">
+        <v>2995928917.0</v>
+      </c>
+      <c r="O10">
+        <v>1831094000.0</v>
+      </c>
+      <c r="P10">
+        <v>731230000.0</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
+        <v>825463000.0</v>
+      </c>
+      <c r="T10">
+        <v>2894971000.0</v>
+      </c>
+      <c r="U10">
+        <v>1830523000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" t="s">
+        <v>155</v>
+      </c>
+      <c r="B11">
+        <v>9903222000.0</v>
+      </c>
+      <c r="C11">
+        <v>3525491264.0</v>
+      </c>
+      <c r="D11">
+        <v>-2341033738.0</v>
+      </c>
+      <c r="E11">
+        <v>-2302800716.0</v>
+      </c>
+      <c r="F11">
+        <v>-1406283000.0</v>
+      </c>
+      <c r="G11">
+        <v>-1303737455.0</v>
+      </c>
+      <c r="H11">
+        <v>-824512296.0</v>
+      </c>
+      <c r="I11">
+        <v>-500701864.0</v>
+      </c>
+      <c r="J11">
+        <v>-62767450.0</v>
+      </c>
+      <c r="K11">
+        <v>-1193409160.0</v>
+      </c>
+      <c r="L11">
+        <v>-41809146.0</v>
+      </c>
+      <c r="M11">
+        <v>-43409469.0</v>
+      </c>
+      <c r="N11">
+        <v>-33016433.0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11">
+        <v>968113000.0</v>
+      </c>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11">
+        <v>347257000.0</v>
+      </c>
+      <c r="U11">
+        <v>45577000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" t="s">
+        <v>156</v>
+      </c>
+      <c r="B12">
+        <v>73683000.0</v>
+      </c>
+      <c r="C12">
+        <v>237400933.0</v>
+      </c>
+      <c r="D12">
+        <v>868857855.0</v>
+      </c>
+      <c r="E12">
+        <v>180699776.0</v>
+      </c>
+      <c r="F12">
+        <v>13643000.0</v>
+      </c>
+      <c r="G12">
+        <v>12646800.0</v>
+      </c>
+      <c r="H12">
+        <v>21274309.0</v>
+      </c>
+      <c r="I12">
+        <v>787939049.0</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" t="s">
+        <v>157</v>
+      </c>
+      <c r="B13">
+        <v>1893098670.0</v>
+      </c>
+      <c r="C13">
+        <v>368555040.0</v>
+      </c>
+      <c r="D13">
+        <v>500898081.0</v>
+      </c>
+      <c r="E13">
+        <v>1683619320.0</v>
+      </c>
+      <c r="F13">
+        <v>4275510020.0</v>
+      </c>
+      <c r="G13">
+        <v>2428891760.0</v>
+      </c>
+      <c r="H13">
+        <v>10343543660.0</v>
+      </c>
+      <c r="I13">
+        <v>15718923210.0</v>
+      </c>
+      <c r="J13">
+        <v>2506830710.0</v>
+      </c>
+      <c r="K13">
+        <v>821810500.0</v>
+      </c>
+      <c r="L13">
+        <v>2772543580.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" t="s">
+        <v>158</v>
+      </c>
+      <c r="B14">
+        <v>155227.0</v>
+      </c>
+      <c r="C14">
+        <v>983845.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14">
+        <v>1077570.0</v>
+      </c>
+      <c r="I14">
+        <v>1037844.0</v>
+      </c>
+      <c r="J14">
+        <v>1037844.0</v>
+      </c>
+      <c r="K14">
+        <v>1037844.0</v>
+      </c>
+      <c r="L14">
+        <v>1037844.0</v>
+      </c>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" t="s">
+        <v>159</v>
+      </c>
+      <c r="B15">
+        <v>132136475000.0</v>
+      </c>
+      <c r="C15">
+        <v>42459356010.0</v>
+      </c>
+      <c r="D15">
+        <v>27133850615.0</v>
+      </c>
+      <c r="E15">
+        <v>56244585803.0</v>
+      </c>
+      <c r="F15">
+        <v>80683609000.0</v>
+      </c>
+      <c r="G15">
+        <v>-7225945114.0</v>
+      </c>
+      <c r="H15">
+        <v>44968611664.0</v>
+      </c>
+      <c r="I15">
+        <v>11438083043.0</v>
+      </c>
+      <c r="J15">
+        <v>-4588524953.0</v>
+      </c>
+      <c r="K15">
+        <v>-1573630568.0</v>
+      </c>
+      <c r="L15">
+        <v>766890015.0</v>
+      </c>
+      <c r="M15">
+        <v>17450683.0</v>
+      </c>
+      <c r="N15">
+        <v>3028945351.0</v>
+      </c>
+      <c r="O15">
+        <v>1875298000.0</v>
+      </c>
+      <c r="P15">
+        <v>754740000.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15">
+        <v>954087000.0</v>
+      </c>
+      <c r="T15">
+        <v>2547714000.0</v>
+      </c>
+      <c r="U15">
+        <v>1784946000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" t="s">
         <v>160</v>
+      </c>
+      <c r="B16">
+        <v>132136474970.0</v>
+      </c>
+      <c r="C16">
+        <v>42460339860.0</v>
+      </c>
+      <c r="D16">
+        <v>27133850620.0</v>
+      </c>
+      <c r="E16">
+        <v>56244585800.0</v>
+      </c>
+      <c r="F16">
+        <v>80683608662.0</v>
+      </c>
+      <c r="G16">
+        <v>-7225945114.0</v>
+      </c>
+      <c r="H16">
+        <v>44968571938.0</v>
+      </c>
+      <c r="I16">
+        <v>11438045199.0</v>
+      </c>
+      <c r="J16">
+        <v>-4588524953.0</v>
+      </c>
+      <c r="K16">
+        <v>-1532438232.0</v>
+      </c>
+      <c r="L16">
+        <v>766890020.0</v>
+      </c>
+      <c r="M16">
+        <v>23390000.0</v>
+      </c>
+      <c r="N16">
+        <v>3028945000.0</v>
+      </c>
+      <c r="O16">
+        <v>1875298000.0</v>
+      </c>
+      <c r="P16">
+        <v>754740000.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
+        <v>954087000.0</v>
+      </c>
+      <c r="T16">
+        <v>2547714000.0</v>
+      </c>
+      <c r="U16">
+        <v>1784946000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21">
+      <c r="A17" t="s">
+        <v>161</v>
+      </c>
+      <c r="B17">
+        <v>132136319742.0</v>
+      </c>
+      <c r="C17">
+        <v>42459356010.0</v>
+      </c>
+      <c r="D17">
+        <v>27133850615.0</v>
+      </c>
+      <c r="E17">
+        <v>56244585803.0</v>
+      </c>
+      <c r="F17">
+        <v>80683608662.0</v>
+      </c>
+      <c r="G17">
+        <v>-7225945114.0</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17">
+        <v>11438083043.0</v>
+      </c>
+      <c r="J17">
+        <v>-4588524953.0</v>
+      </c>
+      <c r="K17">
+        <v>-1532438232.0</v>
+      </c>
+      <c r="L17">
+        <v>766890015.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" t="s">
+        <v>162</v>
+      </c>
+      <c r="B18">
+        <v>1819415936.0</v>
+      </c>
+      <c r="C18">
+        <v>341506460.0</v>
+      </c>
+      <c r="D18">
+        <v>-392389049.0</v>
+      </c>
+      <c r="E18">
+        <v>1656253174.0</v>
+      </c>
+      <c r="F18">
+        <v>4275510015.0</v>
+      </c>
+      <c r="G18">
+        <v>2428891764.0</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
+      <c r="A19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
+      <c r="A20" t="s">
+        <v>164</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B21">
+        <v>140213652000.0</v>
+      </c>
+      <c r="C21">
+        <v>45038047190.0</v>
+      </c>
+      <c r="D21">
+        <v>25148609945.0</v>
+      </c>
+      <c r="E21">
+        <v>52266161635.0</v>
+      </c>
+      <c r="F21">
+        <v>85050367000.0</v>
+      </c>
+      <c r="G21">
+        <v>-11017162226.0</v>
+      </c>
+      <c r="H21">
+        <v>33663368424.0</v>
+      </c>
+      <c r="I21">
+        <v>-5286046839.0</v>
+      </c>
+      <c r="J21">
+        <v>-2161179588.0</v>
+      </c>
+      <c r="K21">
+        <v>13872888.0</v>
+      </c>
+      <c r="L21">
+        <v>-841579700.0</v>
+      </c>
+      <c r="M21">
+        <v>-1872589706.0</v>
+      </c>
+      <c r="N21">
+        <v>-358472033.0</v>
+      </c>
+      <c r="O21">
+        <v>1661094000.0</v>
+      </c>
+      <c r="P21">
+        <v>731230000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21">
+        <v>825463000.0</v>
+      </c>
+      <c r="T21">
+        <v>2894971000.0</v>
+      </c>
+      <c r="U21">
+        <v>1839089000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21">
+      <c r="A22" t="s">
+        <v>166</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+    </row>
+    <row r="23" spans="1:21">
+      <c r="A23" t="s">
+        <v>167</v>
+      </c>
+      <c r="B23">
+        <v>26032362000.0</v>
+      </c>
+      <c r="C23">
+        <v>13486742249.0</v>
+      </c>
+      <c r="D23">
+        <v>55000552749.0</v>
+      </c>
+      <c r="E23">
+        <v>22693704299.0</v>
+      </c>
+      <c r="F23">
+        <v>18473332000.0</v>
+      </c>
+      <c r="G23">
+        <v>54009989668.0</v>
+      </c>
+      <c r="H23">
+        <v>29971657040.0</v>
+      </c>
+      <c r="I23">
+        <v>6095321227.0</v>
+      </c>
+      <c r="J23">
+        <v>514103066.0</v>
+      </c>
+      <c r="K23">
+        <v>3921809616.0</v>
+      </c>
+      <c r="L23">
+        <v>2789155562.0</v>
+      </c>
+      <c r="M23">
+        <v>2099801908.0</v>
+      </c>
+      <c r="N23">
+        <v>104880226.0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" t="s">
+        <v>168</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
+      <c r="A25" t="s">
+        <v>169</v>
+      </c>
+      <c r="B25">
+        <v>1411532125.0</v>
+      </c>
+      <c r="C25">
+        <v>1466447242.0</v>
+      </c>
+      <c r="D25">
+        <v>1476551510.0</v>
+      </c>
+      <c r="E25">
+        <v>1382660887.0</v>
+      </c>
+      <c r="F25">
+        <v>347376363.0</v>
+      </c>
+      <c r="G25">
+        <v>185783154.0</v>
+      </c>
+      <c r="H25">
+        <v>166648429.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
+      <c r="A26" t="s">
+        <v>170</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
+      <c r="A27" t="s">
+        <v>171</v>
+      </c>
+      <c r="B27">
+        <v>2555771000.0</v>
+      </c>
+      <c r="C27">
+        <v>2345705869.0</v>
+      </c>
+      <c r="D27">
+        <v>2764724378.0</v>
+      </c>
+      <c r="E27">
+        <v>1198405171.0</v>
+      </c>
+      <c r="F27">
+        <v>3042000.0</v>
+      </c>
+      <c r="G27">
+        <v>7098000.0</v>
+      </c>
+      <c r="H27">
+        <v>13835785.0</v>
+      </c>
+      <c r="I27">
+        <v>13271000.0</v>
+      </c>
+      <c r="J27">
+        <v>34201800.0</v>
+      </c>
+      <c r="K27"/>
+      <c r="L27">
+        <v>1680058433.0</v>
+      </c>
+      <c r="M27">
+        <v>1635455068.0</v>
+      </c>
+      <c r="N27">
+        <v>1535768920.0</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
+      <c r="A28" t="s">
+        <v>172</v>
+      </c>
+      <c r="B28">
+        <v>4985827000.0</v>
+      </c>
+      <c r="C28">
+        <v>2056481751.0</v>
+      </c>
+      <c r="D28">
+        <v>2246713594.0</v>
+      </c>
+      <c r="E28">
+        <v>2486713552.0</v>
+      </c>
+      <c r="F28">
+        <v>4011069000.0</v>
+      </c>
+      <c r="G28">
+        <v>1558008160.0</v>
+      </c>
+      <c r="H28">
+        <v>1572701425.0</v>
+      </c>
+      <c r="I28">
+        <v>1989479773.0</v>
+      </c>
+      <c r="J28">
+        <v>1645392617.0</v>
+      </c>
+      <c r="K28">
+        <v>1373358621.0</v>
+      </c>
+      <c r="L28">
+        <v>842074291.0</v>
+      </c>
+      <c r="M28">
+        <v>1004743326.0</v>
+      </c>
+      <c r="N28">
+        <v>524419954.0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" t="s">
+        <v>173</v>
+      </c>
+      <c r="B29">
+        <v>11229098117.0</v>
+      </c>
+      <c r="C29">
+        <v>3525491260.0</v>
+      </c>
+      <c r="D29">
+        <v>-2341033738.0</v>
+      </c>
+      <c r="E29">
+        <v>-2962583210.0</v>
+      </c>
+      <c r="F29">
+        <v>-1406283350.0</v>
+      </c>
+      <c r="G29">
+        <v>-1303737460.0</v>
+      </c>
+      <c r="H29">
+        <v>-824512300.0</v>
+      </c>
+      <c r="I29">
+        <v>-500701860.0</v>
+      </c>
+      <c r="J29">
+        <v>-62767450.0</v>
+      </c>
+      <c r="K29">
+        <v>-41192340.0</v>
+      </c>
+      <c r="L29">
+        <v>-41809150.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" t="s">
+        <v>174</v>
+      </c>
+      <c r="B30">
+        <v>24620829000.0</v>
+      </c>
+      <c r="C30">
+        <v>-299957290.0</v>
+      </c>
+      <c r="D30">
+        <v>41297939086.0</v>
+      </c>
+      <c r="E30">
+        <v>13923737479.0</v>
+      </c>
+      <c r="F30">
+        <v>14315275000.0</v>
+      </c>
+      <c r="G30">
+        <v>52120607640.0</v>
+      </c>
+      <c r="H30">
+        <v>-31712237467.0</v>
+      </c>
+      <c r="I30">
+        <v>4680280173.0</v>
+      </c>
+      <c r="J30">
+        <v>-1442214076.0</v>
+      </c>
+      <c r="K30">
+        <v>3921809616.0</v>
+      </c>
+      <c r="L30">
+        <v>2743771740.0</v>
+      </c>
+      <c r="M30">
+        <v>2099801908.0</v>
+      </c>
+      <c r="N30">
+        <v>104880226.0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+    </row>
+    <row r="31" spans="1:21">
+      <c r="A31" t="s">
+        <v>175</v>
+      </c>
+      <c r="B31">
+        <v>1825890000.0</v>
+      </c>
+      <c r="C31">
+        <v>946800084.0</v>
+      </c>
+      <c r="D31">
+        <v>-355793068.0</v>
+      </c>
+      <c r="E31">
+        <v>1675623452.0</v>
+      </c>
+      <c r="F31">
+        <v>-5773042000.0</v>
+      </c>
+      <c r="G31">
+        <v>2487479657.0</v>
+      </c>
+      <c r="H31">
+        <v>10480730944.0</v>
+      </c>
+      <c r="I31">
+        <v>16223428018.0</v>
+      </c>
+      <c r="J31">
+        <v>-2490112815.0</v>
+      </c>
+      <c r="K31">
+        <v>1231627519.0</v>
+      </c>
+      <c r="L31">
+        <v>2886403439.0</v>
+      </c>
+      <c r="M31">
+        <v>1846630920.0</v>
+      </c>
+      <c r="N31">
+        <v>3354400950.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+    </row>
+    <row r="32" spans="1:21">
+      <c r="A32" t="s">
+        <v>176</v>
+      </c>
+      <c r="B32">
+        <v>166246014000.0</v>
+      </c>
+      <c r="C32">
+        <v>58524789439.0</v>
+      </c>
+      <c r="D32">
+        <v>80149162694.0</v>
+      </c>
+      <c r="E32">
+        <v>74959865934.0</v>
+      </c>
+      <c r="F32">
+        <v>103523699000.0</v>
+      </c>
+      <c r="G32">
+        <v>42992827442.0</v>
+      </c>
+      <c r="H32">
+        <v>3691711384.0</v>
+      </c>
+      <c r="I32">
+        <v>809274388.0</v>
+      </c>
+      <c r="J32">
+        <v>-2675282654.0</v>
+      </c>
+      <c r="K32">
+        <v>2348179048.0</v>
+      </c>
+      <c r="L32">
+        <v>1947575866.0</v>
+      </c>
+      <c r="M32">
+        <v>1128393491.0</v>
+      </c>
+      <c r="N32">
+        <v>2452518448.0</v>
+      </c>
+      <c r="O32">
+        <v>2687769000.0</v>
+      </c>
+      <c r="P32">
+        <v>3334700000.0</v>
+      </c>
+      <c r="Q32">
+        <v>3256991000.0</v>
+      </c>
+      <c r="R32">
+        <v>4610799000.0</v>
+      </c>
+      <c r="S32">
+        <v>1774431000.0</v>
+      </c>
+      <c r="T32">
+        <v>5941741000.0</v>
+      </c>
+      <c r="U32">
+        <v>5772739000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CK32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:89">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E1" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" t="s">
+        <v>2</v>
+      </c>
+      <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
+        <v>90</v>
+      </c>
+      <c r="M1" t="s">
+        <v>3</v>
+      </c>
+      <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>4</v>
+      </c>
+      <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
+        <v>96</v>
+      </c>
+      <c r="U1" t="s">
+        <v>5</v>
+      </c>
+      <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>177</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>178</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>179</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>180</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="2" spans="1:89">
+      <c r="A2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B2">
+        <v>4035586000.0</v>
+      </c>
+      <c r="C2">
+        <v>169988883.0</v>
+      </c>
+      <c r="D2">
+        <v>217478978.0</v>
+      </c>
+      <c r="E2">
+        <v>324213217.0</v>
+      </c>
+      <c r="F2">
+        <v>777117680.0</v>
+      </c>
+      <c r="G2">
+        <v>3543957393.0</v>
+      </c>
+      <c r="H2">
+        <v>3785227814.0</v>
+      </c>
+      <c r="I2">
+        <v>2160350942.0</v>
+      </c>
+      <c r="J2">
+        <v>3522270224.0</v>
+      </c>
+      <c r="K2">
+        <v>3537081003.0</v>
+      </c>
+      <c r="L2">
+        <v>3728151717.0</v>
+      </c>
+      <c r="M2">
+        <v>11806167505.0</v>
+      </c>
+      <c r="N2">
+        <v>4059006447.0</v>
+      </c>
+      <c r="O2">
+        <v>4501190877.0</v>
+      </c>
+      <c r="P2">
+        <v>4214083113.0</v>
+      </c>
+      <c r="Q2">
+        <v>17075056841.0</v>
+      </c>
+      <c r="R2">
+        <v>2412370193.0</v>
+      </c>
+      <c r="S2">
+        <v>2101224244.0</v>
+      </c>
+      <c r="T2">
+        <v>1764835517.0</v>
+      </c>
+      <c r="U2">
+        <v>154953217.0</v>
+      </c>
+      <c r="V2">
+        <v>152783201.0</v>
+      </c>
+      <c r="W2">
+        <v>132891053.0</v>
+      </c>
+      <c r="X2">
+        <v>127814398.0</v>
+      </c>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+      <c r="AB2"/>
+      <c r="AC2"/>
+      <c r="AD2">
+        <v>98284844.0</v>
+      </c>
+      <c r="AE2">
+        <v>130298757.0</v>
+      </c>
+      <c r="AF2">
+        <v>187309361.0</v>
+      </c>
+      <c r="AG2">
+        <v>136933082.0</v>
+      </c>
+      <c r="AH2">
+        <v>119807622.0</v>
+      </c>
+      <c r="AI2"/>
+      <c r="AJ2"/>
+      <c r="AK2"/>
+      <c r="AL2"/>
+      <c r="AM2"/>
+      <c r="AN2"/>
+      <c r="AO2"/>
+      <c r="AP2"/>
+      <c r="AQ2"/>
+      <c r="AR2"/>
+      <c r="AS2"/>
+      <c r="AT2"/>
+      <c r="AU2"/>
+      <c r="AV2"/>
+      <c r="AW2"/>
+      <c r="AX2"/>
+      <c r="AY2"/>
+      <c r="AZ2"/>
+      <c r="BA2"/>
+      <c r="BB2"/>
+      <c r="BC2"/>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+    </row>
+    <row r="3" spans="1:89">
+      <c r="A3" t="s">
+        <v>147</v>
+      </c>
+      <c r="B3">
+        <v>182377000.0</v>
+      </c>
+      <c r="C3">
+        <v>169989000.0</v>
+      </c>
+      <c r="D3">
+        <v>217479000.0</v>
+      </c>
+      <c r="E3">
+        <v>324213217.0</v>
+      </c>
+      <c r="F3">
+        <v>358494000.0</v>
+      </c>
+      <c r="G3">
+        <v>363274543.0</v>
+      </c>
+      <c r="H3">
+        <v>365550025.0</v>
+      </c>
+      <c r="I3">
+        <v>365671871.0</v>
+      </c>
+      <c r="J3">
+        <v>366658121.0</v>
+      </c>
+      <c r="K3">
+        <v>367147687.0</v>
+      </c>
+      <c r="L3">
+        <v>366969563.0</v>
+      </c>
+      <c r="M3">
+        <v>367612000.0</v>
+      </c>
+      <c r="N3">
+        <v>367612479.0</v>
+      </c>
+      <c r="O3">
+        <v>364579332.0</v>
+      </c>
+      <c r="P3">
+        <v>376747204.0</v>
+      </c>
+      <c r="Q3">
+        <v>378119877.0</v>
+      </c>
+      <c r="R3">
+        <v>365893045.0</v>
+      </c>
+      <c r="S3">
+        <v>342907679.0</v>
+      </c>
+      <c r="T3">
+        <v>295740286.0</v>
+      </c>
+      <c r="U3">
+        <v>154953217.0</v>
+      </c>
+      <c r="V3">
+        <v>80158129.0</v>
+      </c>
+      <c r="W3">
+        <v>63742519.0</v>
+      </c>
+      <c r="X3">
+        <v>48522498.0</v>
+      </c>
+      <c r="Y3">
+        <v>48258588.0</v>
+      </c>
+      <c r="Z3">
+        <v>1180622851.0</v>
+      </c>
+      <c r="AA3">
+        <v>580612642.0</v>
+      </c>
+      <c r="AB3">
+        <v>66532335020.0</v>
+      </c>
+      <c r="AC3">
+        <v>44190936.0</v>
+      </c>
+      <c r="AD3">
+        <v>1242898867.0</v>
+      </c>
+      <c r="AE3">
+        <v>1712056215.0</v>
+      </c>
+      <c r="AF3">
+        <v>2294019795.0</v>
+      </c>
+      <c r="AG3">
+        <v>2422142405.0</v>
+      </c>
+      <c r="AH3">
+        <v>1880451561.0</v>
+      </c>
+      <c r="AI3">
+        <v>1276215093.0</v>
+      </c>
+      <c r="AJ3">
+        <v>495176829.0</v>
+      </c>
+      <c r="AK3">
+        <v>949026135.0</v>
+      </c>
+      <c r="AL3">
+        <v>303159249.0</v>
+      </c>
+      <c r="AM3">
+        <v>415621436.0</v>
+      </c>
+      <c r="AN3">
+        <v>493372768.0</v>
+      </c>
+      <c r="AO3">
+        <v>1415700172.0</v>
+      </c>
+      <c r="AP3">
+        <v>163263471.0</v>
+      </c>
+      <c r="AQ3">
+        <v>441453484.0</v>
+      </c>
+      <c r="AR3">
+        <v>390746662.0</v>
+      </c>
+      <c r="AS3">
+        <v>451498109.0</v>
+      </c>
+      <c r="AT3">
+        <v>522882577.0</v>
+      </c>
+      <c r="AU3">
+        <v>734165175.0</v>
+      </c>
+      <c r="AV3">
+        <v>452776708.0</v>
+      </c>
+      <c r="AW3">
+        <v>1464191525.0</v>
+      </c>
+      <c r="AX3">
+        <v>243447609.0</v>
+      </c>
+      <c r="AY3">
+        <v>56270260.0</v>
+      </c>
+      <c r="AZ3">
+        <v>108680312.0</v>
+      </c>
+      <c r="BA3">
+        <v>312700600.0</v>
+      </c>
+      <c r="BB3">
+        <v>206082161.0</v>
+      </c>
+      <c r="BC3">
+        <v>72548217.0</v>
+      </c>
+      <c r="BD3">
+        <v>3428621.0</v>
+      </c>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+    </row>
+    <row r="4" spans="1:89">
+      <c r="A4" t="s">
+        <v>148</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+    </row>
+    <row r="5" spans="1:89">
+      <c r="A5" t="s">
+        <v>149</v>
+      </c>
+      <c r="B5">
+        <v>82075239000.0</v>
+      </c>
+      <c r="C5">
+        <v>-49415348102.0</v>
+      </c>
+      <c r="D5">
+        <v>-6418096736.0</v>
+      </c>
+      <c r="E5">
+        <v>117918244502.0</v>
+      </c>
+      <c r="F5">
+        <v>14460251107.0</v>
+      </c>
+      <c r="G5">
+        <v>18544803832.0</v>
+      </c>
+      <c r="H5">
+        <v>-8386562500.0</v>
+      </c>
+      <c r="I5">
+        <v>35161263861.0</v>
+      </c>
+      <c r="J5">
+        <v>22362984588.0</v>
+      </c>
+      <c r="K5">
+        <v>13474284444.0</v>
+      </c>
+      <c r="L5">
+        <v>-24776284686.0</v>
+      </c>
+      <c r="M5">
+        <v>52688798943.0</v>
+      </c>
+      <c r="N5">
+        <v>-4792849151.0</v>
+      </c>
+      <c r="O5">
+        <v>-2813818227.0</v>
+      </c>
+      <c r="P5">
+        <v>-18956698986.0</v>
+      </c>
+      <c r="Q5">
+        <v>31928474899.0</v>
+      </c>
+      <c r="R5">
+        <v>10501731179.0</v>
+      </c>
+      <c r="S5">
+        <v>29902776432.0</v>
+      </c>
+      <c r="T5">
+        <v>-18870280143.0</v>
+      </c>
+      <c r="U5">
+        <v>10343216344.0</v>
+      </c>
+      <c r="V5">
+        <v>-21889854282.0</v>
+      </c>
+      <c r="W5">
+        <v>53676494688.0</v>
+      </c>
+      <c r="X5">
+        <v>40912246915.0</v>
+      </c>
+      <c r="Y5">
+        <v>57251301837.0</v>
+      </c>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5">
+        <v>38718194293.0</v>
+      </c>
+      <c r="AD5">
+        <v>-1434052889.0</v>
+      </c>
+      <c r="AE5">
+        <v>-1715299548.0</v>
+      </c>
+      <c r="AF5"/>
+      <c r="AG5">
+        <v>-2703373065.0</v>
+      </c>
+      <c r="AH5">
+        <v>-1860442301.0</v>
+      </c>
+      <c r="AI5">
+        <v>-1256205833.0</v>
+      </c>
+      <c r="AJ5"/>
+      <c r="AK5">
+        <v>-5388417177.0</v>
+      </c>
+      <c r="AL5">
+        <v>-199703359.0</v>
+      </c>
+      <c r="AM5">
+        <v>129827653.0</v>
+      </c>
+      <c r="AN5">
+        <v>12210241.0</v>
+      </c>
+      <c r="AO5">
+        <v>-1201963185.0</v>
+      </c>
+      <c r="AP5">
+        <v>-85697868.0</v>
+      </c>
+      <c r="AQ5">
+        <v>214941814.0</v>
+      </c>
+      <c r="AR5">
+        <v>-562005064.0</v>
+      </c>
+      <c r="AS5">
+        <v>-46029296.0</v>
+      </c>
+      <c r="AT5">
+        <v>-1045765154.0</v>
+      </c>
+      <c r="AU5">
+        <v>29789785.0</v>
+      </c>
+      <c r="AV5">
+        <v>620017823.0</v>
+      </c>
+      <c r="AW5">
+        <v>-124621470.0</v>
+      </c>
+      <c r="AX5">
+        <v>196012064.0</v>
+      </c>
+      <c r="AY5">
+        <v>-112540520.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-217360624.0</v>
+      </c>
+      <c r="BA5">
+        <v>-625401200.0</v>
+      </c>
+      <c r="BB5">
+        <v>-412164322.0</v>
+      </c>
+      <c r="BC5">
+        <v>309278017.0</v>
+      </c>
+      <c r="BD5">
+        <v>0.0</v>
+      </c>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+    </row>
+    <row r="6" spans="1:89">
+      <c r="A6" t="s">
+        <v>150</v>
+      </c>
+      <c r="B6">
+        <v>82257616000.0</v>
+      </c>
+      <c r="C6">
+        <v>-49245359102.0</v>
+      </c>
+      <c r="D6">
+        <v>-6200617736.0</v>
+      </c>
+      <c r="E6">
+        <v>118242457719.0</v>
+      </c>
+      <c r="F6">
+        <v>14818745107.0</v>
+      </c>
+      <c r="G6">
+        <v>18908078375.0</v>
+      </c>
+      <c r="H6">
+        <v>-8021012475.0</v>
+      </c>
+      <c r="I6">
+        <v>35526935732.0</v>
+      </c>
+      <c r="J6">
+        <v>22729642709.0</v>
+      </c>
+      <c r="K6">
+        <v>13841432131.0</v>
+      </c>
+      <c r="L6">
+        <v>-24409315123.0</v>
+      </c>
+      <c r="M6">
+        <v>53056410943.0</v>
+      </c>
+      <c r="N6">
+        <v>-4425236672.0</v>
+      </c>
+      <c r="O6">
+        <v>-2449238895.0</v>
+      </c>
+      <c r="P6">
+        <v>-18579951782.0</v>
+      </c>
+      <c r="Q6">
+        <v>32306594776.0</v>
+      </c>
+      <c r="R6">
+        <v>10867624224.0</v>
+      </c>
+      <c r="S6">
+        <v>30245684111.0</v>
+      </c>
+      <c r="T6">
+        <v>-18574539857.0</v>
+      </c>
+      <c r="U6">
+        <v>10498169561.0</v>
+      </c>
+      <c r="V6">
+        <v>-21809696153.0</v>
+      </c>
+      <c r="W6">
+        <v>53740237207.0</v>
+      </c>
+      <c r="X6">
+        <v>40960769413.0</v>
+      </c>
+      <c r="Y6">
+        <v>57299560425.0</v>
+      </c>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6">
+        <v>38762385229.0</v>
+      </c>
+      <c r="AD6">
+        <v>-191154022.0</v>
+      </c>
+      <c r="AE6">
+        <v>-3243333.0</v>
+      </c>
+      <c r="AF6"/>
+      <c r="AG6">
+        <v>-281230660.0</v>
+      </c>
+      <c r="AH6">
+        <v>20009260.0</v>
+      </c>
+      <c r="AI6">
+        <v>20009260.0</v>
+      </c>
+      <c r="AJ6"/>
+      <c r="AK6">
+        <v>-4439391042.0</v>
+      </c>
+      <c r="AL6">
+        <v>103455890.0</v>
+      </c>
+      <c r="AM6">
+        <v>545449089.0</v>
+      </c>
+      <c r="AN6">
+        <v>505583009.0</v>
+      </c>
+      <c r="AO6">
+        <v>213736987.0</v>
+      </c>
+      <c r="AP6">
+        <v>77565603.0</v>
+      </c>
+      <c r="AQ6">
+        <v>656395298.0</v>
+      </c>
+      <c r="AR6">
+        <v>-171258402.0</v>
+      </c>
+      <c r="AS6">
+        <v>405468813.0</v>
+      </c>
+      <c r="AT6">
+        <v>-522882577.0</v>
+      </c>
+      <c r="AU6">
+        <v>763954960.0</v>
+      </c>
+      <c r="AV6">
+        <v>1072794531.0</v>
+      </c>
+      <c r="AW6">
+        <v>1339570055.0</v>
+      </c>
+      <c r="AX6">
+        <v>439459673.0</v>
+      </c>
+      <c r="AY6">
+        <v>-56270260.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-108680312.0</v>
+      </c>
+      <c r="BA6">
+        <v>-312700600.0</v>
+      </c>
+      <c r="BB6">
+        <v>-206082161.0</v>
+      </c>
+      <c r="BC6">
+        <v>381826234.0</v>
+      </c>
+      <c r="BD6">
+        <v>3428621.0</v>
+      </c>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+    </row>
+    <row r="7" spans="1:89">
+      <c r="A7" t="s">
+        <v>151</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+    </row>
+    <row r="8" spans="1:89">
+      <c r="A8" t="s">
+        <v>152</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+    </row>
+    <row r="9" spans="1:89">
+      <c r="A9" t="s">
+        <v>153</v>
+      </c>
+      <c r="B9">
+        <v>52413069000.0</v>
+      </c>
+      <c r="C9">
+        <v>-44771949000.0</v>
+      </c>
+      <c r="D9">
+        <v>-279538167.0</v>
+      </c>
+      <c r="E9">
+        <v>124568170671.0</v>
+      </c>
+      <c r="F9">
+        <v>19772501379.0</v>
+      </c>
+      <c r="G9">
+        <v>19762809351.0</v>
+      </c>
+      <c r="H9">
+        <v>-6287983980.0</v>
+      </c>
+      <c r="I9">
+        <v>28734825679.0</v>
+      </c>
+      <c r="J9">
+        <v>24081533952.0</v>
+      </c>
+      <c r="K9">
+        <v>14948245041.0</v>
+      </c>
+      <c r="L9">
+        <v>-22187669119.0</v>
+      </c>
+      <c r="M9">
+        <v>45890065066.0</v>
+      </c>
+      <c r="N9">
+        <v>-3350672238.0</v>
+      </c>
+      <c r="O9">
+        <v>-76329560.0</v>
+      </c>
+      <c r="P9">
+        <v>-17126094314.0</v>
+      </c>
+      <c r="Q9">
+        <v>26438191100.0</v>
+      </c>
+      <c r="R9">
+        <v>12352944173.0</v>
+      </c>
+      <c r="S9">
+        <v>31858670585.0</v>
+      </c>
+      <c r="T9">
+        <v>-19043426719.0</v>
+      </c>
+      <c r="U9">
+        <v>17284529458.0</v>
+      </c>
+      <c r="V9">
+        <v>-21028293815.0</v>
+      </c>
+      <c r="W9">
+        <v>63900683541.0</v>
+      </c>
+      <c r="X9">
+        <v>42953291303.0</v>
+      </c>
+      <c r="Y9">
+        <v>59115945547.0</v>
+      </c>
+      <c r="Z9">
+        <v>1615269223.0</v>
+      </c>
+      <c r="AA9">
+        <v>1367589936.0</v>
+      </c>
+      <c r="AB9">
+        <v>-63755926286.0</v>
+      </c>
+      <c r="AC9">
+        <v>40680689364.0</v>
+      </c>
+      <c r="AD9">
+        <v>322212503.0</v>
+      </c>
+      <c r="AE9">
+        <v>110936877.0</v>
+      </c>
+      <c r="AF9">
+        <v>-51920410.0</v>
+      </c>
+      <c r="AG9">
+        <v>-594026729.0</v>
+      </c>
+      <c r="AH9">
+        <v>193941283.0</v>
+      </c>
+      <c r="AI9">
+        <v>155723370.0</v>
+      </c>
+      <c r="AJ9">
+        <v>265697414.0</v>
+      </c>
+      <c r="AK9">
+        <v>338310974.0</v>
+      </c>
+      <c r="AL9">
+        <v>347891218.0</v>
+      </c>
+      <c r="AM9">
+        <v>297154158.0</v>
+      </c>
+      <c r="AN9">
+        <v>319290643.0</v>
+      </c>
+      <c r="AO9">
+        <v>319027265.0</v>
+      </c>
+      <c r="AP9">
+        <v>281347075.0</v>
+      </c>
+      <c r="AQ9">
+        <v>308682110.0</v>
+      </c>
+      <c r="AR9">
+        <v>221367973.0</v>
+      </c>
+      <c r="AS9">
+        <v>254985262.0</v>
+      </c>
+      <c r="AT9">
+        <v>43580434.0</v>
+      </c>
+      <c r="AU9">
+        <v>-43775064.0</v>
+      </c>
+      <c r="AV9">
+        <v>373042360.0</v>
+      </c>
+      <c r="AW9">
+        <v>-390204234.0</v>
+      </c>
+      <c r="AX9">
+        <v>378060960.0</v>
+      </c>
+      <c r="AY9">
+        <v>617161839.0</v>
+      </c>
+      <c r="AZ9">
+        <v>523374925.0</v>
+      </c>
+      <c r="BA9">
+        <v>555594780.0</v>
+      </c>
+      <c r="BB9">
+        <v>675824581.0</v>
+      </c>
+      <c r="BC9">
+        <v>570462442.0</v>
+      </c>
+      <c r="BD9">
+        <v>650636645.0</v>
+      </c>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+    </row>
+    <row r="10" spans="1:89">
+      <c r="A10" t="s">
+        <v>154</v>
+      </c>
+      <c r="B10">
+        <v>80195646000.0</v>
+      </c>
+      <c r="C10">
+        <v>-49696396000.0</v>
+      </c>
+      <c r="D10">
+        <v>-6456872255.0</v>
+      </c>
+      <c r="E10">
+        <v>117911694639.0</v>
+      </c>
+      <c r="F10">
+        <v>14906780808.0</v>
+      </c>
+      <c r="G10">
+        <v>18538528479.0</v>
+      </c>
+      <c r="H10">
+        <v>-8386562500.0</v>
+      </c>
+      <c r="I10">
+        <v>35150373861.0</v>
+      </c>
+      <c r="J10">
+        <v>22292925311.0</v>
+      </c>
+      <c r="K10">
+        <v>13401222736.0</v>
+      </c>
+      <c r="L10">
+        <v>-24859674634.0</v>
+      </c>
+      <c r="M10">
+        <v>52628307761.0</v>
+      </c>
+      <c r="N10">
+        <v>-4965472735.0</v>
+      </c>
+      <c r="O10">
+        <v>-3090018240.0</v>
+      </c>
+      <c r="P10">
+        <v>-19316242062.0</v>
+      </c>
+      <c r="Q10">
+        <v>31760472077.0</v>
+      </c>
+      <c r="R10">
+        <v>10489034225.0</v>
+      </c>
+      <c r="S10">
+        <v>29902776432.0</v>
+      </c>
+      <c r="T10">
+        <v>-18870280143.0</v>
+      </c>
+      <c r="U10">
+        <v>3417298609.0</v>
+      </c>
+      <c r="V10">
+        <v>-20973850950.0</v>
+      </c>
+      <c r="W10">
+        <v>54484028413.0</v>
+      </c>
+      <c r="X10">
+        <v>42349849244.0</v>
+      </c>
+      <c r="Y10">
+        <v>57183420885.0</v>
+      </c>
+      <c r="Z10">
+        <v>-548096307.0</v>
+      </c>
+      <c r="AA10">
+        <v>36195437.0</v>
+      </c>
+      <c r="AB10">
+        <v>-65201202584.0</v>
+      </c>
+      <c r="AC10">
+        <v>38180816582.0</v>
+      </c>
+      <c r="AD10">
+        <v>986806143.0</v>
+      </c>
+      <c r="AE10">
+        <v>3003125801.0</v>
+      </c>
+      <c r="AF10">
+        <v>1973350842.0</v>
+      </c>
+      <c r="AG10">
+        <v>4339776423.0</v>
+      </c>
+      <c r="AH10">
+        <v>1984279509.0</v>
+      </c>
+      <c r="AI10">
+        <v>2352201955.0</v>
+      </c>
+      <c r="AJ10">
+        <v>2261123292.0</v>
+      </c>
+      <c r="AK10">
+        <v>-4432984860.0</v>
+      </c>
+      <c r="AL10">
+        <v>-10155685.0</v>
+      </c>
+      <c r="AM10">
+        <v>109014127.0</v>
+      </c>
+      <c r="AN10">
+        <v>-317165985.0</v>
+      </c>
+      <c r="AO10">
+        <v>-679309218.0</v>
+      </c>
+      <c r="AP10">
+        <v>-189906610.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-62766494.0</v>
+      </c>
+      <c r="AR10">
+        <v>-641648246.0</v>
+      </c>
+      <c r="AS10">
+        <v>-845892968.0</v>
+      </c>
+      <c r="AT10">
+        <v>1055294058.0</v>
+      </c>
+      <c r="AU10">
+        <v>-104338044.0</v>
+      </c>
+      <c r="AV10">
+        <v>620017823.0</v>
+      </c>
+      <c r="AW10">
+        <v>-205563780.0</v>
+      </c>
+      <c r="AX10">
+        <v>196012064.0</v>
+      </c>
+      <c r="AY10">
+        <v>794510850.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-810917920.0</v>
+      </c>
+      <c r="BA10">
+        <v>486002328.0</v>
+      </c>
+      <c r="BB10">
+        <v>1770705297.0</v>
+      </c>
+      <c r="BC10">
+        <v>309278018.0</v>
+      </c>
+      <c r="BD10">
+        <v>429943274.0</v>
+      </c>
+      <c r="BE10">
+        <v>1199691700.0</v>
+      </c>
+      <c r="BF10">
+        <v>259195500.0</v>
+      </c>
+      <c r="BG10">
+        <v>167843000.0</v>
+      </c>
+      <c r="BH10">
+        <v>204364000.0</v>
+      </c>
+      <c r="BI10">
+        <v>279391000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>173540900.0</v>
+      </c>
+      <c r="BK10"/>
+      <c r="BL10">
+        <v>285143700.0</v>
+      </c>
+      <c r="BM10"/>
+      <c r="BN10">
+        <v>90367100.0</v>
+      </c>
+      <c r="BO10">
+        <v>53840500.0</v>
+      </c>
+      <c r="BP10">
+        <v>95805000.0</v>
+      </c>
+      <c r="BQ10"/>
+      <c r="BR10">
+        <v>247563100.0</v>
+      </c>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10">
+        <v>81534200.0</v>
+      </c>
+      <c r="BV10">
+        <v>147600900.0</v>
+      </c>
+      <c r="BW10">
+        <v>340964300.0</v>
+      </c>
+      <c r="BX10">
+        <v>255363500.0</v>
+      </c>
+      <c r="BY10">
+        <v>501349000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>1920336700.0</v>
+      </c>
+      <c r="CA10">
+        <v>2540957600.0</v>
+      </c>
+      <c r="CB10">
+        <v>898920300.0</v>
+      </c>
+      <c r="CC10"/>
+      <c r="CD10">
+        <v>1479252100.0</v>
+      </c>
+      <c r="CE10">
+        <v>254527900.0</v>
+      </c>
+      <c r="CF10">
+        <v>241046900.0</v>
+      </c>
+      <c r="CG10">
+        <v>433773600.0</v>
+      </c>
+      <c r="CH10">
+        <v>1842488100.0</v>
+      </c>
+      <c r="CI10">
+        <v>600627000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>530651200.0</v>
+      </c>
+      <c r="CK10">
+        <v>420171400.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:89">
+      <c r="A11" t="s">
+        <v>155</v>
+      </c>
+      <c r="B11">
+        <v>664451000.0</v>
+      </c>
+      <c r="C11">
+        <v>308314000.0</v>
+      </c>
+      <c r="D11">
+        <v>385839108.0</v>
+      </c>
+      <c r="E11">
+        <v>3635429055.0</v>
+      </c>
+      <c r="F11">
+        <v>2138165935.0</v>
+      </c>
+      <c r="G11">
+        <v>4847211180.0</v>
+      </c>
+      <c r="H11">
+        <v>213315513.0</v>
+      </c>
+      <c r="I11">
+        <v>1759570568.0</v>
+      </c>
+      <c r="J11">
+        <v>1639567135.0</v>
+      </c>
+      <c r="K11">
+        <v>619720310.0</v>
+      </c>
+      <c r="L11">
+        <v>-493366749.0</v>
+      </c>
+      <c r="M11">
+        <v>1620987262.0</v>
+      </c>
+      <c r="N11">
+        <v>-1128013000.0</v>
+      </c>
+      <c r="O11">
+        <v>-1465579000.0</v>
+      </c>
+      <c r="P11">
+        <v>-904671153.0</v>
+      </c>
+      <c r="Q11">
+        <v>-857006212.0</v>
+      </c>
+      <c r="R11">
+        <v>-768020000.0</v>
+      </c>
+      <c r="S11">
+        <v>-776858000.0</v>
+      </c>
+      <c r="T11">
+        <v>-560699000.0</v>
+      </c>
+      <c r="U11">
+        <v>1366082654.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11">
+        <v>-2468369000.0</v>
+      </c>
+      <c r="X11">
+        <v>-303997000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-192373455.0</v>
+      </c>
+      <c r="Z11">
+        <v>-475238000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-349161000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-286965000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-302246296.0</v>
+      </c>
+      <c r="AD11">
+        <v>-25303000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-57186208.0</v>
+      </c>
+      <c r="AF11">
+        <v>-439776792.0</v>
+      </c>
+      <c r="AG11">
+        <v>327647413.0</v>
+      </c>
+      <c r="AH11">
+        <v>-461237622.0</v>
+      </c>
+      <c r="AI11">
+        <v>-367111655.0</v>
+      </c>
+      <c r="AJ11"/>
+      <c r="AK11">
+        <v>-267450.0</v>
+      </c>
+      <c r="AL11">
+        <v>112594876.0</v>
+      </c>
+      <c r="AM11">
+        <v>-10406763.0</v>
+      </c>
+      <c r="AN11">
+        <v>164688113.0</v>
+      </c>
+      <c r="AO11">
+        <v>189587780.0</v>
+      </c>
+      <c r="AP11">
+        <v>-52104371.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-138854154.0</v>
+      </c>
+      <c r="AR11">
+        <v>-39821591.0</v>
+      </c>
+      <c r="AS11">
+        <v>-399931836.0</v>
+      </c>
+      <c r="AT11">
+        <v>263396061.0</v>
+      </c>
+      <c r="AU11">
+        <v>-67063914.0</v>
+      </c>
+      <c r="AV11">
+        <v>161790543.0</v>
+      </c>
+      <c r="AW11">
+        <v>-40471155.0</v>
+      </c>
+      <c r="AX11">
+        <v>35075733.0</v>
+      </c>
+      <c r="AY11">
+        <v>178054815.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-216068862.0</v>
+      </c>
+      <c r="BA11">
+        <v>-608146177.0</v>
+      </c>
+      <c r="BB11">
+        <v>443100176.0</v>
+      </c>
+      <c r="BC11">
+        <v>48086209.0</v>
+      </c>
+      <c r="BD11">
+        <v>83943358.0</v>
+      </c>
+      <c r="BE11"/>
+      <c r="BF11">
+        <v>19926700.0</v>
+      </c>
+      <c r="BG11">
+        <v>5315300.0</v>
+      </c>
+      <c r="BH11">
+        <v>34443300.0</v>
+      </c>
+      <c r="BI11"/>
+      <c r="BJ11">
+        <v>27694400.0</v>
+      </c>
+      <c r="BK11">
+        <v>1082000.0</v>
+      </c>
+      <c r="BL11">
+        <v>68390400.0</v>
+      </c>
+      <c r="BM11">
+        <v>898732800.0</v>
+      </c>
+      <c r="BN11">
+        <v>8135500.0</v>
+      </c>
+      <c r="BO11">
+        <v>36722300.0</v>
+      </c>
+      <c r="BP11">
+        <v>24522100.0</v>
+      </c>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11">
+        <v>39658000.0</v>
+      </c>
+      <c r="BY11"/>
+      <c r="BZ11">
+        <v>428700600.0</v>
+      </c>
+      <c r="CA11">
+        <v>685840200.0</v>
+      </c>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11">
+        <v>58931700.0</v>
+      </c>
+      <c r="CE11">
+        <v>68503100.0</v>
+      </c>
+      <c r="CF11"/>
+      <c r="CG11">
+        <v>8819700.0</v>
+      </c>
+      <c r="CH11">
+        <v>149332800.0</v>
+      </c>
+      <c r="CI11">
+        <v>222224700.0</v>
+      </c>
+      <c r="CJ11">
+        <v>26342800.0</v>
+      </c>
+      <c r="CK11">
+        <v>78650100.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:89">
+      <c r="A12" t="s">
+        <v>156</v>
+      </c>
+      <c r="B12">
+        <v>1879594000.0</v>
+      </c>
+      <c r="C12">
+        <v>281048329.0</v>
+      </c>
+      <c r="D12">
+        <v>38775519.0</v>
+      </c>
+      <c r="E12">
+        <v>6549863.0</v>
+      </c>
+      <c r="F12"/>
+      <c r="G12">
+        <v>6275353.0</v>
+      </c>
+      <c r="H12">
+        <v>0.0</v>
+      </c>
+      <c r="I12">
+        <v>10890000.0</v>
+      </c>
+      <c r="J12">
+        <v>70059277.0</v>
+      </c>
+      <c r="K12">
+        <v>73061708.0</v>
+      </c>
+      <c r="L12">
+        <v>83389948.0</v>
+      </c>
+      <c r="M12">
+        <v>60491182.0</v>
+      </c>
+      <c r="N12">
+        <v>172623584.0</v>
+      </c>
+      <c r="O12">
+        <v>276200013.0</v>
+      </c>
+      <c r="P12">
+        <v>359543076.0</v>
+      </c>
+      <c r="Q12">
+        <v>168002822.0</v>
+      </c>
+      <c r="R12">
+        <v>12696954.0</v>
+      </c>
+      <c r="S12">
+        <v>3458100.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12">
+        <v>20009300.0</v>
+      </c>
+      <c r="AI12">
+        <v>20009300.0</v>
+      </c>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12">
+        <v>4350900.0</v>
+      </c>
+      <c r="BE12"/>
+      <c r="BF12">
+        <v>3531200.0</v>
+      </c>
+      <c r="BG12">
+        <v>2509500.0</v>
+      </c>
+      <c r="BH12">
+        <v>2609000.0</v>
+      </c>
+      <c r="BI12"/>
+      <c r="BJ12">
+        <v>4297700.0</v>
+      </c>
+      <c r="BK12">
+        <v>3337400.0</v>
+      </c>
+      <c r="BL12">
+        <v>3393200.0</v>
+      </c>
+      <c r="BM12">
+        <v>5550400.0</v>
+      </c>
+      <c r="BN12">
+        <v>6336900.0</v>
+      </c>
+      <c r="BO12">
+        <v>5718100.0</v>
+      </c>
+      <c r="BP12">
+        <v>6699000.0</v>
+      </c>
+      <c r="BQ12"/>
+      <c r="BR12">
+        <v>6507300.0</v>
+      </c>
+      <c r="BS12">
+        <v>4123600.0</v>
+      </c>
+      <c r="BT12">
+        <v>4123600.0</v>
+      </c>
+      <c r="BU12"/>
+      <c r="BV12">
+        <v>4837000.0</v>
+      </c>
+      <c r="BW12">
+        <v>6885100.0</v>
+      </c>
+      <c r="BX12">
+        <v>6650400.0</v>
+      </c>
+      <c r="BY12">
+        <v>8160900.0</v>
+      </c>
+      <c r="BZ12">
+        <v>7215700.0</v>
+      </c>
+      <c r="CA12">
+        <v>7295000.0</v>
+      </c>
+      <c r="CB12"/>
+      <c r="CC12">
+        <v>5355700.0</v>
+      </c>
+      <c r="CD12">
+        <v>7843700.0</v>
+      </c>
+      <c r="CE12">
+        <v>9417800.0</v>
+      </c>
+      <c r="CF12">
+        <v>26840300.0</v>
+      </c>
+      <c r="CG12">
+        <v>32225400.0</v>
+      </c>
+      <c r="CH12">
+        <v>34175200.0</v>
+      </c>
+      <c r="CI12">
+        <v>71567900.0</v>
+      </c>
+      <c r="CJ12">
+        <v>5920600.0</v>
+      </c>
+      <c r="CK12">
+        <v>31970500.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:89">
+      <c r="A13" t="s">
+        <v>157</v>
+      </c>
+      <c r="B13">
+        <v>110631394.0</v>
+      </c>
+      <c r="C13">
+        <v>276017155.0</v>
+      </c>
+      <c r="D13">
+        <v>646326434.0</v>
+      </c>
+      <c r="E13">
+        <v>719186829.0</v>
+      </c>
+      <c r="F13">
+        <v>434059760.0</v>
+      </c>
+      <c r="G13">
+        <v>372055590.0</v>
+      </c>
+      <c r="H13">
+        <v>323091610.0</v>
+      </c>
+      <c r="I13">
+        <v>216857700.0</v>
+      </c>
+      <c r="J13">
+        <v>77497890.0</v>
+      </c>
+      <c r="K13">
+        <v>105990863.0</v>
+      </c>
+      <c r="L13">
+        <v>124660247.0</v>
+      </c>
+      <c r="M13">
+        <v>152419322.0</v>
+      </c>
+      <c r="N13">
+        <v>121343209.0</v>
+      </c>
+      <c r="O13">
+        <v>139645240.0</v>
+      </c>
+      <c r="P13">
+        <v>279943600.0</v>
+      </c>
+      <c r="Q13">
+        <v>34098530.0</v>
+      </c>
+      <c r="R13">
+        <v>112405350.0</v>
+      </c>
+      <c r="S13">
+        <v>217823740.0</v>
+      </c>
+      <c r="T13">
+        <v>1387488780.0</v>
+      </c>
+      <c r="U13">
+        <v>1156370940.0</v>
+      </c>
+      <c r="V13">
+        <v>3119139070.0</v>
+      </c>
+      <c r="W13">
+        <v>793533630.0</v>
+      </c>
+      <c r="X13">
+        <v>1423602200.0</v>
+      </c>
+      <c r="Y13">
+        <v>105949350.0</v>
+      </c>
+      <c r="Z13">
+        <v>619359750.0</v>
+      </c>
+      <c r="AA13">
+        <v>605308010.0</v>
+      </c>
+      <c r="AB13">
+        <v>1316290050.0</v>
+      </c>
+      <c r="AC13">
+        <v>1408344870.0</v>
+      </c>
+      <c r="AD13">
+        <v>1665977960.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+    </row>
+    <row r="14" spans="1:89">
+      <c r="A14" t="s">
+        <v>158</v>
+      </c>
+      <c r="B14">
+        <v>177510.0</v>
+      </c>
+      <c r="C14">
+        <v>1721.0</v>
+      </c>
+      <c r="D14">
+        <v>1721.0</v>
+      </c>
+      <c r="E14">
+        <v>-40138.0</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14">
+        <v>2801.0</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14">
+        <v>39674907.0</v>
+      </c>
+      <c r="AA14">
+        <v>1084840.0</v>
+      </c>
+      <c r="AB14">
+        <v>1081286.0</v>
+      </c>
+      <c r="AC14">
+        <v>1077570.0</v>
+      </c>
+      <c r="AD14">
+        <v>17120409.0</v>
+      </c>
+      <c r="AE14">
+        <v>1055166.0</v>
+      </c>
+      <c r="AF14">
+        <v>1047137.0</v>
+      </c>
+      <c r="AG14">
+        <v>1037844.0</v>
+      </c>
+      <c r="AH14">
+        <v>1037844.0</v>
+      </c>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+    </row>
+    <row r="15" spans="1:89">
+      <c r="A15" t="s">
+        <v>159</v>
+      </c>
+      <c r="B15">
+        <v>79531373000.0</v>
+      </c>
+      <c r="C15">
+        <v>-50004709000.0</v>
+      </c>
+      <c r="D15">
+        <v>-6842709642.0</v>
+      </c>
+      <c r="E15">
+        <v>114276225446.0</v>
+      </c>
+      <c r="F15">
+        <v>12768797449.0</v>
+      </c>
+      <c r="G15">
+        <v>13691330087.0</v>
+      </c>
+      <c r="H15">
+        <v>-8599878013.0</v>
+      </c>
+      <c r="I15">
+        <v>33390808456.0</v>
+      </c>
+      <c r="J15">
+        <v>20653353013.0</v>
+      </c>
+      <c r="K15">
+        <v>12781502426.0</v>
+      </c>
+      <c r="L15">
+        <v>-24366307885.0</v>
+      </c>
+      <c r="M15">
+        <v>51007320499.0</v>
+      </c>
+      <c r="N15">
+        <v>-3837459735.0</v>
+      </c>
+      <c r="O15">
+        <v>-1624439240.0</v>
+      </c>
+      <c r="P15">
+        <v>-18411570909.0</v>
+      </c>
+      <c r="Q15">
+        <v>32617478289.0</v>
+      </c>
+      <c r="R15">
+        <v>11257054225.0</v>
+      </c>
+      <c r="S15">
+        <v>30679634432.0</v>
+      </c>
+      <c r="T15">
+        <v>-18309581143.0</v>
+      </c>
+      <c r="U15">
+        <v>2051215955.0</v>
+      </c>
+      <c r="V15">
+        <v>-20973850950.0</v>
+      </c>
+      <c r="W15">
+        <v>56952397413.0</v>
+      </c>
+      <c r="X15">
+        <v>42653846244.0</v>
+      </c>
+      <c r="Y15">
+        <v>57414391677.0</v>
+      </c>
+      <c r="Z15">
+        <v>-111448374.0</v>
+      </c>
+      <c r="AA15">
+        <v>385352883.0</v>
+      </c>
+      <c r="AB15">
+        <v>-64914241300.0</v>
+      </c>
+      <c r="AC15">
+        <v>38499105717.0</v>
+      </c>
+      <c r="AD15">
+        <v>996043900.0</v>
+      </c>
+      <c r="AE15">
+        <v>3060303980.0</v>
+      </c>
+      <c r="AF15">
+        <v>2413118341.0</v>
+      </c>
+      <c r="AG15">
+        <v>4012091166.0</v>
+      </c>
+      <c r="AH15">
+        <v>2445517131.0</v>
+      </c>
+      <c r="AI15">
+        <v>2719313610.0</v>
+      </c>
+      <c r="AJ15">
+        <v>2261123292.0</v>
+      </c>
+      <c r="AK15">
+        <v>-4432717410.0</v>
+      </c>
+      <c r="AL15">
+        <v>-122750561.0</v>
+      </c>
+      <c r="AM15">
+        <v>119420890.0</v>
+      </c>
+      <c r="AN15">
+        <v>-152477872.0</v>
+      </c>
+      <c r="AO15">
+        <v>-868896998.0</v>
+      </c>
+      <c r="AP15">
+        <v>-137802239.0</v>
+      </c>
+      <c r="AQ15">
+        <v>76087660.0</v>
+      </c>
+      <c r="AR15">
+        <v>-601826655.0</v>
+      </c>
+      <c r="AS15">
+        <v>-445961132.0</v>
+      </c>
+      <c r="AT15">
+        <v>791897996.0</v>
+      </c>
+      <c r="AU15">
+        <v>-37274129.0</v>
+      </c>
+      <c r="AV15">
+        <v>458227280.0</v>
+      </c>
+      <c r="AW15">
+        <v>-165092625.0</v>
+      </c>
+      <c r="AX15">
+        <v>160936331.0</v>
+      </c>
+      <c r="AY15">
+        <v>616456035.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-594849058.0</v>
+      </c>
+      <c r="BA15">
+        <v>1094148505.0</v>
+      </c>
+      <c r="BB15">
+        <v>1327605121.0</v>
+      </c>
+      <c r="BC15">
+        <v>261191808.0</v>
+      </c>
+      <c r="BD15">
+        <v>345999916.0</v>
+      </c>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+    </row>
+    <row r="16" spans="1:89">
+      <c r="A16" t="s">
+        <v>160</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>114276225450.0</v>
+      </c>
+      <c r="F16">
+        <v>12768797450.0</v>
+      </c>
+      <c r="G16">
+        <v>13691330090.0</v>
+      </c>
+      <c r="H16">
+        <v>-8599878010.0</v>
+      </c>
+      <c r="I16">
+        <v>33391792300.0</v>
+      </c>
+      <c r="J16">
+        <v>20653353010.0</v>
+      </c>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
+        <v>-1624439240.0</v>
+      </c>
+      <c r="P16">
+        <v>-18411570910.0</v>
+      </c>
+      <c r="Q16">
+        <v>32617478290.0</v>
+      </c>
+      <c r="R16">
+        <v>11257054225.0</v>
+      </c>
+      <c r="S16">
+        <v>30679634432.0</v>
+      </c>
+      <c r="T16">
+        <v>-18309581143.0</v>
+      </c>
+      <c r="U16">
+        <v>2051215955.0</v>
+      </c>
+      <c r="V16">
+        <v>-20973850950.0</v>
+      </c>
+      <c r="W16">
+        <v>56952397413.0</v>
+      </c>
+      <c r="X16">
+        <v>42653846244.0</v>
+      </c>
+      <c r="Y16">
+        <v>57397509893.0</v>
+      </c>
+      <c r="Z16">
+        <v>-111448374.0</v>
+      </c>
+      <c r="AA16">
+        <v>385352883.0</v>
+      </c>
+      <c r="AB16">
+        <v>-64914241300.0</v>
+      </c>
+      <c r="AC16">
+        <v>38499105717.0</v>
+      </c>
+      <c r="AD16">
+        <v>996043900.0</v>
+      </c>
+      <c r="AE16">
+        <v>3064189047.0</v>
+      </c>
+      <c r="AF16">
+        <v>2409233274.0</v>
+      </c>
+      <c r="AG16">
+        <v>4012091166.0</v>
+      </c>
+      <c r="AH16">
+        <v>2445517131.0</v>
+      </c>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+    </row>
+    <row r="17" spans="1:89">
+      <c r="A17" t="s">
+        <v>161</v>
+      </c>
+      <c r="B17">
+        <v>79531194991.0</v>
+      </c>
+      <c r="C17">
+        <v>-50004710736.0</v>
+      </c>
+      <c r="D17">
+        <v>-6842711363.0</v>
+      </c>
+      <c r="E17">
+        <v>114276265584.0</v>
+      </c>
+      <c r="F17"/>
+      <c r="G17">
+        <v>13691317299.0</v>
+      </c>
+      <c r="H17">
+        <v>-8599878013.0</v>
+      </c>
+      <c r="I17">
+        <v>33390803293.0</v>
+      </c>
+      <c r="J17">
+        <v>20653358176.0</v>
+      </c>
+      <c r="K17">
+        <v>12781502426.0</v>
+      </c>
+      <c r="L17">
+        <v>-24366307885.0</v>
+      </c>
+      <c r="M17">
+        <v>51007320499.0</v>
+      </c>
+      <c r="N17">
+        <v>-3837459735.0</v>
+      </c>
+      <c r="O17">
+        <v>-1624439240.0</v>
+      </c>
+      <c r="P17">
+        <v>-18411570909.0</v>
+      </c>
+      <c r="Q17">
+        <v>32617478289.0</v>
+      </c>
+      <c r="R17">
+        <v>11257054225.0</v>
+      </c>
+      <c r="S17">
+        <v>30679634432.0</v>
+      </c>
+      <c r="T17">
+        <v>-18309581143.0</v>
+      </c>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17">
+        <v>1012109143.0</v>
+      </c>
+      <c r="AE17">
+        <v>3060312009.0</v>
+      </c>
+      <c r="AF17">
+        <v>2413127634.0</v>
+      </c>
+      <c r="AG17">
+        <v>4012129010.0</v>
+      </c>
+      <c r="AH17">
+        <v>2445517131.0</v>
+      </c>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+    </row>
+    <row r="18" spans="1:89">
+      <c r="A18" t="s">
+        <v>162</v>
+      </c>
+      <c r="B18">
+        <v>-1928404586.0</v>
+      </c>
+      <c r="C18">
+        <v>-5031174.0</v>
+      </c>
+      <c r="D18">
+        <v>607550915.0</v>
+      </c>
+      <c r="E18">
+        <v>712636966.0</v>
+      </c>
+      <c r="F18"/>
+      <c r="G18">
+        <v>365442332.0</v>
+      </c>
+      <c r="H18">
+        <v>315869914.0</v>
+      </c>
+      <c r="I18">
+        <v>210983665.0</v>
+      </c>
+      <c r="J18">
+        <v>70477767.0</v>
+      </c>
+      <c r="K18">
+        <v>25720304.0</v>
+      </c>
+      <c r="L18">
+        <v>34324724.0</v>
+      </c>
+      <c r="M18">
+        <v>85009365.0</v>
+      </c>
+      <c r="N18">
+        <v>-57809575.0</v>
+      </c>
+      <c r="O18">
+        <v>-139645240.0</v>
+      </c>
+      <c r="P18">
+        <v>-279943599.0</v>
+      </c>
+      <c r="Q18">
+        <v>-61464686.0</v>
+      </c>
+      <c r="R18">
+        <v>112405345.0</v>
+      </c>
+      <c r="S18">
+        <v>217823740.0</v>
+      </c>
+      <c r="T18">
+        <v>1387488775.0</v>
+      </c>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+    </row>
+    <row r="19" spans="1:89">
+      <c r="A19" t="s">
+        <v>163</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+    </row>
+    <row r="20" spans="1:89">
+      <c r="A20" t="s">
+        <v>164</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -16803,245 +17765,261 @@
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B21">
+        <v>82158103000.0</v>
+      </c>
+      <c r="C21">
+        <v>-49693200000.0</v>
+      </c>
+      <c r="D21">
+        <v>-7064898033.0</v>
+      </c>
+      <c r="E21">
+        <v>117223294493.0</v>
+      </c>
+      <c r="F21">
         <v>14460251107.0</v>
       </c>
-      <c r="C21">
+      <c r="G21">
         <v>18168700654.0</v>
       </c>
-      <c r="D21">
+      <c r="H21">
         <v>-8707695134.0</v>
       </c>
-      <c r="E21">
+      <c r="I21">
         <v>34852524523.0</v>
       </c>
-      <c r="F21">
+      <c r="J21">
         <v>21818414584.0</v>
       </c>
-      <c r="G21">
+      <c r="K21">
         <v>13270981295.0</v>
       </c>
-      <c r="H21">
+      <c r="L21">
         <v>-24903873212.0</v>
       </c>
-      <c r="I21">
+      <c r="M21">
         <v>52527843095.0</v>
       </c>
-      <c r="J21">
+      <c r="N21">
         <v>-4914483222.0</v>
       </c>
-      <c r="K21">
+      <c r="O21">
         <v>-2957650611.0</v>
       </c>
-      <c r="L21">
+      <c r="P21">
         <v>-19043341470.0</v>
       </c>
-      <c r="M21">
+      <c r="Q21">
         <v>31813920070.0</v>
       </c>
-      <c r="N21">
+      <c r="R21">
         <v>10372128728.0</v>
       </c>
-      <c r="O21">
+      <c r="S21">
         <v>29681452631.0</v>
       </c>
-      <c r="P21">
+      <c r="T21">
         <v>-20261122290.0</v>
       </c>
-      <c r="Q21">
+      <c r="U21">
         <v>10343216340.0</v>
       </c>
-      <c r="R21">
+      <c r="V21">
         <v>-21889854280.0</v>
       </c>
-      <c r="S21">
+      <c r="W21">
         <v>53676494690.0</v>
       </c>
-      <c r="T21">
+      <c r="X21">
         <v>40912246920.0</v>
       </c>
-      <c r="U21">
+      <c r="Y21">
         <v>57449190787.0</v>
       </c>
-      <c r="V21">
+      <c r="Z21">
         <v>-1180622851.0</v>
       </c>
-      <c r="W21">
+      <c r="AA21">
         <v>-580612642.0</v>
       </c>
-      <c r="X21">
+      <c r="AB21">
         <v>-66532335020.0</v>
       </c>
-      <c r="Y21">
+      <c r="AC21">
         <v>38891068992.0</v>
       </c>
-      <c r="Z21">
+      <c r="AD21">
         <v>-1242898867.0</v>
       </c>
-      <c r="AA21">
+      <c r="AE21">
         <v>-1712056215.0</v>
       </c>
-      <c r="AB21">
+      <c r="AF21">
         <v>-2294019795.0</v>
       </c>
-      <c r="AC21">
+      <c r="AG21">
         <v>-2422142405.0</v>
       </c>
-      <c r="AD21">
+      <c r="AH21">
         <v>-1880451561.0</v>
       </c>
-      <c r="AE21">
+      <c r="AI21">
         <v>-1276215093.0</v>
       </c>
-      <c r="AF21">
+      <c r="AJ21">
         <v>-495176829.0</v>
       </c>
-      <c r="AG21">
+      <c r="AK21">
         <v>-949026135.0</v>
       </c>
-      <c r="AH21">
+      <c r="AL21">
         <v>-303159249.0</v>
       </c>
-      <c r="AI21">
+      <c r="AM21">
         <v>-415621436.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AN21">
         <v>-493372768.0</v>
       </c>
-      <c r="AK21">
+      <c r="AO21">
         <v>-1415700172.0</v>
       </c>
-      <c r="AL21">
+      <c r="AP21">
         <v>-163263471.0</v>
       </c>
-      <c r="AM21">
+      <c r="AQ21">
         <v>-441453484.0</v>
       </c>
-      <c r="AN21">
+      <c r="AR21">
         <v>-390746662.0</v>
       </c>
-      <c r="AO21">
+      <c r="AS21">
         <v>-451498109.0</v>
       </c>
-      <c r="AP21">
+      <c r="AT21">
         <v>-522882577.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AU21">
         <v>-734165175.0</v>
       </c>
-      <c r="AR21">
+      <c r="AV21">
         <v>-452776708.0</v>
       </c>
-      <c r="AS21">
+      <c r="AW21">
         <v>-1464191525.0</v>
       </c>
-      <c r="AT21">
+      <c r="AX21">
         <v>-243447609.0</v>
       </c>
-      <c r="AU21">
+      <c r="AY21">
         <v>-56270260.0</v>
       </c>
-      <c r="AV21">
+      <c r="AZ21">
         <v>-108680312.0</v>
       </c>
-      <c r="AW21">
+      <c r="BA21">
         <v>-312700600.0</v>
       </c>
-      <c r="AX21">
+      <c r="BB21">
         <v>-206082161.0</v>
       </c>
-      <c r="AY21">
+      <c r="BC21">
         <v>-72548217.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BD21">
         <v>232858945.0</v>
       </c>
-      <c r="BA21"/>
-[...2 lines deleted...]
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -17083,245 +18061,261 @@
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B23">
+        <v>25709449000.0</v>
+      </c>
+      <c r="C23">
+        <v>4878890132.0</v>
+      </c>
+      <c r="D23">
+        <v>7002838844.0</v>
+      </c>
+      <c r="E23">
+        <v>7669089395.0</v>
+      </c>
+      <c r="F23">
         <v>6089367952.0</v>
       </c>
-      <c r="C23">
+      <c r="G23">
         <v>5138066090.0</v>
       </c>
-      <c r="D23">
+      <c r="H23">
         <v>6204938968.0</v>
       </c>
-      <c r="E23">
+      <c r="I23">
         <v>3957347902.0</v>
       </c>
-      <c r="F23">
+      <c r="J23">
         <v>5785389592.0</v>
       </c>
-      <c r="G23">
+      <c r="K23">
         <v>5214344749.0</v>
       </c>
-      <c r="H23">
+      <c r="L23">
         <v>6444355810.0</v>
       </c>
-      <c r="I23">
+      <c r="M23">
         <v>5168389476.0</v>
       </c>
-      <c r="J23">
+      <c r="N23">
         <v>5622817431.0</v>
       </c>
-      <c r="K23">
+      <c r="O23">
         <v>7382511928.0</v>
       </c>
-      <c r="L23">
+      <c r="P23">
         <v>6131330269.0</v>
       </c>
-      <c r="M23">
+      <c r="Q23">
         <v>11699327871.0</v>
       </c>
-      <c r="N23">
+      <c r="R23">
         <v>4393185638.0</v>
       </c>
-      <c r="O23">
+      <c r="S23">
         <v>4278442198.0</v>
       </c>
-      <c r="P23">
+      <c r="T23">
         <v>2982531088.0</v>
       </c>
-      <c r="Q23">
+      <c r="U23">
         <v>6941313114.0</v>
       </c>
-      <c r="R23">
+      <c r="V23">
         <v>1014343668.0</v>
       </c>
-      <c r="S23">
+      <c r="W23">
         <v>10357079906.0</v>
       </c>
-      <c r="T23">
+      <c r="X23">
         <v>2168858786.0</v>
       </c>
-      <c r="U23">
+      <c r="Y23">
         <v>1829156415.0</v>
       </c>
-      <c r="V23">
+      <c r="Z23">
         <v>2782725283.0</v>
       </c>
-      <c r="W23">
+      <c r="AA23">
         <v>1936702506.0</v>
       </c>
-      <c r="X23">
+      <c r="AB23">
         <v>2765515348.0</v>
       </c>
-      <c r="Y23">
+      <c r="AC23">
         <v>3823795105.0</v>
       </c>
-      <c r="Z23">
+      <c r="AD23">
         <v>810223737.0</v>
       </c>
-      <c r="AA23">
+      <c r="AE23">
         <v>406576772.0</v>
       </c>
-      <c r="AB23">
+      <c r="AF23">
         <v>2827363823.0</v>
       </c>
-      <c r="AC23">
+      <c r="AG23">
         <v>327336303.0</v>
       </c>
-      <c r="AD23">
+      <c r="AH23">
         <v>2064083034.0</v>
       </c>
-      <c r="AE23">
+      <c r="AI23">
         <v>1418060624.0</v>
       </c>
-      <c r="AF23">
+      <c r="AJ23">
         <v>495600937.0</v>
       </c>
-      <c r="AG23">
+      <c r="AK23">
         <v>5203541297.0</v>
       </c>
-      <c r="AH23">
+      <c r="AL23">
         <v>460005789.0</v>
       </c>
-      <c r="AI23">
+      <c r="AM23">
         <v>701733661.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AN23">
         <v>938598796.0</v>
       </c>
-      <c r="AK23">
+      <c r="AO23">
         <v>1212073470.0</v>
       </c>
-      <c r="AL23">
+      <c r="AP23">
         <v>689339784.0</v>
       </c>
-      <c r="AM23">
+      <c r="AQ23">
         <v>845936420.0</v>
       </c>
-      <c r="AN23">
+      <c r="AR23">
         <v>1174459942.0</v>
       </c>
-      <c r="AO23">
+      <c r="AS23">
         <v>1595951758.0</v>
       </c>
-      <c r="AP23">
+      <c r="AT23">
         <v>854268078.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AU23">
         <v>418112833.0</v>
       </c>
-      <c r="AR23">
+      <c r="AV23">
         <v>62698482.0</v>
       </c>
-      <c r="AS23">
+      <c r="AW23">
         <v>185003346.0</v>
       </c>
-      <c r="AT23">
+      <c r="AX23">
         <v>362644742.0</v>
       </c>
-      <c r="AU23">
+      <c r="AY23">
         <v>67514340.0</v>
       </c>
-      <c r="AV23">
+      <c r="AZ23">
         <v>1484639479.0</v>
       </c>
-      <c r="AW23">
+      <c r="BA23">
         <v>237705427.0</v>
       </c>
-      <c r="AX23">
+      <c r="BB23">
         <v>934578470.0</v>
       </c>
-      <c r="AY23">
+      <c r="BC23">
         <v>430324815.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BD23">
         <v>371428455.0</v>
       </c>
-      <c r="BA23"/>
-[...2 lines deleted...]
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -17363,98 +18357,110 @@
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>169</v>
+      </c>
+      <c r="B25">
+        <v>182376572.0</v>
+      </c>
       <c r="C25">
+        <v>169988883.0</v>
+      </c>
+      <c r="D25">
+        <v>217478978.0</v>
+      </c>
+      <c r="E25">
+        <v>324213217.0</v>
+      </c>
+      <c r="F25"/>
+      <c r="G25">
         <v>363274543.0</v>
       </c>
-      <c r="D25">
+      <c r="H25">
         <v>365550025.0</v>
       </c>
-      <c r="E25">
+      <c r="I25">
         <v>365671871.0</v>
       </c>
-      <c r="F25">
+      <c r="J25">
         <v>366658121.0</v>
       </c>
-      <c r="G25">
+      <c r="K25">
         <v>367147687.0</v>
       </c>
-      <c r="H25">
+      <c r="L25">
         <v>366969563.0</v>
-      </c>
-[...8 lines deleted...]
-        <v>376747204.0</v>
       </c>
       <c r="M25"/>
       <c r="N25">
+        <v>367612479.0</v>
+      </c>
+      <c r="O25">
+        <v>364579332.0</v>
+      </c>
+      <c r="P25">
+        <v>376747204.0</v>
+      </c>
+      <c r="Q25"/>
+      <c r="R25">
         <v>365893045.0</v>
       </c>
-      <c r="O25">
+      <c r="S25">
         <v>342907679.0</v>
       </c>
-      <c r="P25">
+      <c r="T25">
         <v>295740286.0</v>
       </c>
-      <c r="Q25"/>
-[...2 lines deleted...]
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
@@ -17476,54 +18482,58 @@
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -17565,514 +18575,550 @@
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>171</v>
+      </c>
+      <c r="B27">
+        <v>1032056000.0</v>
+      </c>
       <c r="C27">
+        <v>619018900.0</v>
+      </c>
+      <c r="D27">
+        <v>717168713.0</v>
+      </c>
+      <c r="E27">
+        <v>631246167.0</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27">
         <v>355219515.0</v>
       </c>
-      <c r="D27">
+      <c r="H27">
         <v>431045732.0</v>
       </c>
-      <c r="E27">
+      <c r="I27">
         <v>2245908549.0</v>
       </c>
-      <c r="F27">
+      <c r="J27">
         <v>28160000.0</v>
       </c>
-      <c r="G27">
+      <c r="K27">
         <v>13131210.0</v>
       </c>
-      <c r="H27">
+      <c r="L27">
         <v>674703633.0</v>
       </c>
-      <c r="I27">
+      <c r="M27">
         <v>2531482469.0</v>
       </c>
-      <c r="J27">
+      <c r="N27">
         <v>166796173.0</v>
       </c>
-      <c r="K27">
+      <c r="O27">
         <v>153671853.0</v>
       </c>
-      <c r="L27">
+      <c r="P27">
         <v>178121702.0</v>
       </c>
-      <c r="M27">
+      <c r="Q27">
         <v>1015172301.0</v>
       </c>
-      <c r="N27">
+      <c r="R27">
         <v>109609960.0</v>
       </c>
-      <c r="O27">
+      <c r="S27">
         <v>27538000.0</v>
       </c>
-      <c r="P27">
+      <c r="T27">
         <v>46084910.0</v>
       </c>
-      <c r="Q27">
+      <c r="U27">
         <v>84951958.0</v>
       </c>
-      <c r="R27">
+      <c r="V27">
         <v>477199085.0</v>
       </c>
-      <c r="S27">
+      <c r="W27">
         <v>33762000.0</v>
       </c>
-      <c r="T27">
+      <c r="X27">
         <v>1245172665.0</v>
       </c>
-      <c r="U27">
+      <c r="Y27">
         <v>8458000.0</v>
       </c>
-      <c r="V27">
+      <c r="Z27">
         <v>1500000.0</v>
       </c>
-      <c r="W27">
+      <c r="AA27">
         <v>13510000.0</v>
       </c>
-      <c r="X27">
+      <c r="AB27">
         <v>546000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AC27">
         <v>1236700534.0</v>
       </c>
-      <c r="Z27">
+      <c r="AD27">
         <v>3467425.0</v>
       </c>
-      <c r="AA27">
+      <c r="AE27">
         <v>10368360.0</v>
       </c>
-      <c r="AB27">
+      <c r="AF27">
         <v>1208555388.0</v>
       </c>
-      <c r="AC27">
+      <c r="AG27">
         <v>1258477745.0</v>
       </c>
-      <c r="AD27">
+      <c r="AH27">
         <v>3744000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AI27">
         <v>100245105.0</v>
       </c>
-      <c r="AF27">
+      <c r="AJ27">
         <v>31240930.0</v>
       </c>
-      <c r="AG27">
+      <c r="AK27">
         <v>7878000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AL27">
         <v>108878847.0</v>
       </c>
-      <c r="AI27">
+      <c r="AM27">
         <v>11425800.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AN27">
         <v>193912184.0</v>
       </c>
-      <c r="AK27">
+      <c r="AO27">
         <v>17070000.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>18781200.0</v>
       </c>
       <c r="AP27">
         <v>1872000.0</v>
       </c>
       <c r="AQ27">
+        <v>15198000.0</v>
+      </c>
+      <c r="AR27">
+        <v>360936560.0</v>
+      </c>
+      <c r="AS27">
+        <v>18781200.0</v>
+      </c>
+      <c r="AT27">
+        <v>1872000.0</v>
+      </c>
+      <c r="AU27">
         <v>14444000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AV27">
         <v>2465200.0</v>
       </c>
-      <c r="AS27">
+      <c r="AW27">
         <v>13909150.0</v>
       </c>
-      <c r="AT27">
+      <c r="AX27">
         <v>13909150.0</v>
       </c>
-      <c r="AU27">
+      <c r="AY27">
         <v>326327627.0</v>
       </c>
-      <c r="AV27">
+      <c r="AZ27">
         <v>309926494.0</v>
       </c>
-      <c r="AW27">
+      <c r="BA27">
         <v>212197497.0</v>
       </c>
-      <c r="AX27">
+      <c r="BB27">
         <v>464354560.0</v>
       </c>
-      <c r="AY27">
+      <c r="BC27">
         <v>367738927.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BD27">
         <v>245831487.0</v>
       </c>
-      <c r="BA27"/>
-[...2 lines deleted...]
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B28">
+        <v>1444558000.0</v>
+      </c>
+      <c r="C28">
+        <v>397195528.0</v>
+      </c>
+      <c r="D28">
+        <v>1376532951.0</v>
+      </c>
+      <c r="E28">
+        <v>2365717431.0</v>
+      </c>
+      <c r="F28">
         <v>4882648130.0</v>
       </c>
-      <c r="C28">
+      <c r="G28">
         <v>418407691.0</v>
       </c>
-      <c r="D28">
+      <c r="H28">
         <v>441427875.0</v>
       </c>
-      <c r="E28">
+      <c r="I28">
         <v>1481108361.0</v>
       </c>
-      <c r="F28">
+      <c r="J28">
         <v>162278412.0</v>
       </c>
-      <c r="G28">
+      <c r="K28">
         <v>185611192.0</v>
       </c>
-      <c r="H28">
+      <c r="L28">
         <v>482775378.0</v>
       </c>
-      <c r="I28">
-[...2 lines deleted...]
-      <c r="J28">
+      <c r="M28">
+        <v>1645699480.0</v>
+      </c>
+      <c r="N28">
         <v>20714454.0</v>
       </c>
-      <c r="K28">
+      <c r="O28">
         <v>568694724.0</v>
       </c>
-      <c r="L28">
+      <c r="P28">
         <v>353195462.0</v>
       </c>
-      <c r="M28">
+      <c r="Q28">
         <v>886076527.0</v>
       </c>
-      <c r="N28">
+      <c r="R28">
         <v>449554642.0</v>
       </c>
-      <c r="O28">
+      <c r="S28">
         <v>291450473.0</v>
       </c>
-      <c r="P28">
+      <c r="T28">
         <v>160451954.0</v>
       </c>
-      <c r="Q28">
+      <c r="U28">
         <v>2361903628.0</v>
       </c>
-      <c r="R28">
+      <c r="V28">
         <v>129570530.0</v>
       </c>
-      <c r="S28">
+      <c r="W28">
         <v>1361355857.0</v>
       </c>
-      <c r="T28">
+      <c r="X28">
         <v>279788703.0</v>
       </c>
-      <c r="U28">
+      <c r="Y28">
         <v>185503360.0</v>
       </c>
-      <c r="V28">
+      <c r="Z28">
         <v>885514703.0</v>
       </c>
-      <c r="W28">
+      <c r="AA28">
         <v>345451395.0</v>
       </c>
-      <c r="X28">
+      <c r="AB28">
         <v>111157154.0</v>
       </c>
-      <c r="Y28">
+      <c r="AC28">
         <v>429632642.0</v>
       </c>
-      <c r="Z28">
+      <c r="AD28">
         <v>397449380.0</v>
       </c>
-      <c r="AA28">
+      <c r="AE28">
         <v>132570193.0</v>
       </c>
-      <c r="AB28">
+      <c r="AF28">
         <v>576602390.0</v>
       </c>
-      <c r="AC28">
+      <c r="AG28">
         <v>334546308.0</v>
       </c>
-      <c r="AD28">
+      <c r="AH28">
         <v>962164782.0</v>
       </c>
-      <c r="AE28">
+      <c r="AI28">
         <v>458617499.0</v>
       </c>
-      <c r="AF28">
+      <c r="AJ28">
         <v>334162044.0</v>
       </c>
-      <c r="AG28">
+      <c r="AK28">
         <v>712132467.0</v>
       </c>
-      <c r="AH28">
+      <c r="AL28">
         <v>288243947.0</v>
       </c>
-      <c r="AI28">
+      <c r="AM28">
         <v>195754552.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AN28">
         <v>442950847.0</v>
       </c>
-      <c r="AK28">
+      <c r="AO28">
         <v>924569353.0</v>
       </c>
-      <c r="AL28">
+      <c r="AP28">
         <v>169946883.0</v>
       </c>
-      <c r="AM28">
+      <c r="AQ28">
         <v>160957693.0</v>
       </c>
-      <c r="AN28">
+      <c r="AR28">
         <v>117884692.0</v>
       </c>
-      <c r="AO28">
+      <c r="AS28">
         <v>114740071.0</v>
       </c>
-      <c r="AP28">
+      <c r="AT28">
         <v>65646780.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AU28">
         <v>310282049.0</v>
       </c>
-      <c r="AR28">
+      <c r="AV28">
         <v>351405391.0</v>
       </c>
-      <c r="AS28">
+      <c r="AW28">
         <v>263693863.0</v>
       </c>
-      <c r="AT28">
+      <c r="AX28">
         <v>216630124.0</v>
       </c>
-      <c r="AU28">
+      <c r="AY28">
         <v>282375676.0</v>
       </c>
-      <c r="AV28">
+      <c r="AZ28">
         <v>242043663.0</v>
       </c>
-      <c r="AW28">
+      <c r="BA28">
         <v>122823224.0</v>
       </c>
-      <c r="AX28">
+      <c r="BB28">
         <v>247843538.0</v>
       </c>
-      <c r="AY28">
+      <c r="BC28">
         <v>161424164.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BD28">
         <v>133394177.0</v>
       </c>
-      <c r="BA28"/>
-[...2 lines deleted...]
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B29">
+        <v>664450688.0</v>
+      </c>
+      <c r="C29">
+        <v>308314305.0</v>
+      </c>
+      <c r="D29">
+        <v>385839108.0</v>
+      </c>
+      <c r="E29">
+        <v>4030405488.0</v>
+      </c>
+      <c r="F29">
         <v>2138165940.0</v>
       </c>
-      <c r="C29">
+      <c r="G29">
         <v>4847211180.0</v>
       </c>
-      <c r="D29">
+      <c r="H29">
         <v>213315510.0</v>
       </c>
-      <c r="E29">
+      <c r="I29">
         <v>1759570570.0</v>
       </c>
-      <c r="F29">
+      <c r="J29">
         <v>1639567140.0</v>
       </c>
-      <c r="G29">
+      <c r="K29">
         <v>619720310.0</v>
       </c>
-      <c r="H29">
+      <c r="L29">
         <v>-493366749.0</v>
       </c>
-      <c r="I29">
+      <c r="M29">
         <v>1620987262.0</v>
       </c>
-      <c r="J29">
+      <c r="N29">
         <v>-1128013000.0</v>
       </c>
-      <c r="K29">
+      <c r="O29">
         <v>-1465579000.0</v>
       </c>
-      <c r="L29">
+      <c r="P29">
         <v>-1368429000.0</v>
       </c>
-      <c r="M29">
+      <c r="Q29">
         <v>-857006210.0</v>
       </c>
-      <c r="N29">
+      <c r="R29">
         <v>-768020000.0</v>
       </c>
-      <c r="O29">
+      <c r="S29">
         <v>-776858000.0</v>
       </c>
-      <c r="P29">
+      <c r="T29">
         <v>-560699000.0</v>
       </c>
-      <c r="Q29">
+      <c r="U29">
         <v>1366082650.0</v>
       </c>
-      <c r="R29">
+      <c r="V29">
         <v>-2772366000.0</v>
       </c>
-      <c r="S29">
+      <c r="W29">
         <v>-2468369000.0</v>
       </c>
-      <c r="T29">
+      <c r="X29">
         <v>-303997000.0</v>
       </c>
-      <c r="U29">
+      <c r="Y29">
         <v>-192373460.0</v>
       </c>
-      <c r="V29">
+      <c r="Z29">
         <v>-475238000.0</v>
       </c>
-      <c r="W29">
+      <c r="AA29">
         <v>-349161000.0</v>
       </c>
-      <c r="X29">
+      <c r="AB29">
         <v>-286965000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AC29">
         <v>-302246300.0</v>
       </c>
-      <c r="Z29">
+      <c r="AD29">
         <v>-25303000.0</v>
       </c>
-      <c r="AA29"/>
-[...2 lines deleted...]
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -18084,2465 +19130,2598 @@
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B30">
+        <v>-29745035000.0</v>
+      </c>
+      <c r="C30">
+        <v>4721393311.0</v>
+      </c>
+      <c r="D30">
+        <v>6785359866.0</v>
+      </c>
+      <c r="E30">
+        <v>7344876178.0</v>
+      </c>
+      <c r="F30">
         <v>5312250272.0</v>
       </c>
-      <c r="C30">
+      <c r="G30">
         <v>1594108697.0</v>
       </c>
-      <c r="D30">
+      <c r="H30">
         <v>2419711154.0</v>
       </c>
-      <c r="E30">
+      <c r="I30">
         <v>-6117698844.0</v>
       </c>
-      <c r="F30">
+      <c r="J30">
         <v>2263119368.0</v>
       </c>
-      <c r="G30">
+      <c r="K30">
         <v>1677263746.0</v>
       </c>
-      <c r="H30">
+      <c r="L30">
         <v>2716204093.0</v>
       </c>
-      <c r="I30">
+      <c r="M30">
         <v>-6637778029.0</v>
       </c>
-      <c r="J30">
+      <c r="N30">
         <v>1563810984.0</v>
       </c>
-      <c r="K30">
+      <c r="O30">
         <v>2881321051.0</v>
       </c>
-      <c r="L30">
+      <c r="P30">
         <v>1917247156.0</v>
       </c>
-      <c r="M30">
+      <c r="Q30">
         <v>-5375728970.0</v>
       </c>
-      <c r="N30">
+      <c r="R30">
         <v>1980815445.0</v>
       </c>
-      <c r="O30">
+      <c r="S30">
         <v>2177217954.0</v>
       </c>
-      <c r="P30">
+      <c r="T30">
         <v>1217695571.0</v>
       </c>
-      <c r="Q30">
+      <c r="U30">
         <v>10734449178.0</v>
       </c>
-      <c r="R30">
+      <c r="V30">
         <v>1000343576.0</v>
       </c>
-      <c r="S30">
+      <c r="W30">
         <v>10224188852.0</v>
       </c>
-      <c r="T30">
+      <c r="X30">
         <v>2041044385.0</v>
       </c>
-      <c r="U30">
+      <c r="Y30">
         <v>1829156415.0</v>
       </c>
-      <c r="V30">
+      <c r="Z30">
         <v>2782725283.0</v>
       </c>
-      <c r="W30">
+      <c r="AA30">
         <v>1936702506.0</v>
       </c>
-      <c r="X30">
+      <c r="AB30">
         <v>2765515348.0</v>
       </c>
-      <c r="Y30">
+      <c r="AC30">
         <v>3823795105.0</v>
       </c>
-      <c r="Z30">
+      <c r="AD30">
         <v>810223737.0</v>
       </c>
-      <c r="AA30">
+      <c r="AE30">
         <v>406576772.0</v>
       </c>
-      <c r="AB30">
+      <c r="AF30">
         <v>2827363823.0</v>
       </c>
-      <c r="AC30">
+      <c r="AG30">
         <v>327336303.0</v>
       </c>
-      <c r="AD30">
+      <c r="AH30">
         <v>2064083034.0</v>
       </c>
-      <c r="AE30">
+      <c r="AI30">
         <v>1418060624.0</v>
       </c>
-      <c r="AF30">
+      <c r="AJ30">
         <v>495600937.0</v>
       </c>
-      <c r="AG30">
+      <c r="AK30">
         <v>5203541297.0</v>
       </c>
-      <c r="AH30">
+      <c r="AL30">
         <v>460005789.0</v>
       </c>
-      <c r="AI30">
+      <c r="AM30">
         <v>701733661.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AN30">
         <v>938598796.0</v>
       </c>
-      <c r="AK30">
+      <c r="AO30">
         <v>1212073470.0</v>
       </c>
-      <c r="AL30">
+      <c r="AP30">
         <v>689339784.0</v>
       </c>
-      <c r="AM30">
+      <c r="AQ30">
         <v>845936420.0</v>
       </c>
-      <c r="AN30">
+      <c r="AR30">
         <v>1174459942.0</v>
       </c>
-      <c r="AO30">
+      <c r="AS30">
         <v>1595951758.0</v>
       </c>
-      <c r="AP30">
+      <c r="AT30">
         <v>854268078.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AU30">
         <v>418112833.0</v>
       </c>
-      <c r="AR30">
+      <c r="AV30">
         <v>62698482.0</v>
       </c>
-      <c r="AS30">
+      <c r="AW30">
         <v>185003346.0</v>
       </c>
-      <c r="AT30">
+      <c r="AX30">
         <v>362644742.0</v>
       </c>
-      <c r="AU30">
+      <c r="AY30">
         <v>67514340.0</v>
       </c>
-      <c r="AV30">
+      <c r="AZ30">
         <v>1484639479.0</v>
       </c>
-      <c r="AW30">
+      <c r="BA30">
         <v>237705427.0</v>
       </c>
-      <c r="AX30">
+      <c r="BB30">
         <v>934578470.0</v>
       </c>
-      <c r="AY30">
+      <c r="BC30">
         <v>430324815.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BD30">
         <v>371428455.0</v>
       </c>
-      <c r="BA30"/>
-[...2 lines deleted...]
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
-    <row r="31" spans="1:85">
+    <row r="31" spans="1:89">
       <c r="A31" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B31">
+        <v>-1962458000.0</v>
+      </c>
+      <c r="C31">
+        <v>-3197000.0</v>
+      </c>
+      <c r="D31">
+        <v>608025778.0</v>
+      </c>
+      <c r="E31">
+        <v>688400146.0</v>
+      </c>
+      <c r="F31">
         <v>446529701.0</v>
       </c>
-      <c r="C31">
+      <c r="G31">
         <v>369827825.0</v>
       </c>
-      <c r="D31">
+      <c r="H31">
         <v>321132634.0</v>
       </c>
-      <c r="E31">
+      <c r="I31">
         <v>297849338.0</v>
       </c>
-      <c r="F31">
+      <c r="J31">
         <v>474510727.0</v>
       </c>
-      <c r="G31">
+      <c r="K31">
         <v>130241441.0</v>
       </c>
-      <c r="H31">
+      <c r="L31">
         <v>44198578.0</v>
       </c>
-      <c r="I31">
+      <c r="M31">
         <v>100464666.0</v>
       </c>
-      <c r="J31">
+      <c r="N31">
         <v>-50989513.0</v>
       </c>
-      <c r="K31">
+      <c r="O31">
         <v>-132367629.0</v>
       </c>
-      <c r="L31">
+      <c r="P31">
         <v>-272900592.0</v>
       </c>
-      <c r="M31">
+      <c r="Q31">
         <v>-53447993.0</v>
       </c>
-      <c r="N31">
+      <c r="R31">
         <v>116905497.0</v>
       </c>
-      <c r="O31">
+      <c r="S31">
         <v>221323801.0</v>
       </c>
-      <c r="P31">
+      <c r="T31">
         <v>1390842147.0</v>
       </c>
-      <c r="Q31">
+      <c r="U31">
         <v>-6925917731.0</v>
       </c>
-      <c r="R31">
+      <c r="V31">
         <v>916003332.0</v>
       </c>
-      <c r="S31">
+      <c r="W31">
         <v>807533725.0</v>
       </c>
-      <c r="T31">
+      <c r="X31">
         <v>1437602329.0</v>
       </c>
-      <c r="U31">
+      <c r="Y31">
         <v>-82921702.0</v>
       </c>
-      <c r="V31">
+      <c r="Z31">
         <v>632526544.0</v>
       </c>
-      <c r="W31">
+      <c r="AA31">
         <v>616808079.0</v>
       </c>
-      <c r="X31">
+      <c r="AB31">
         <v>1327183436.0</v>
       </c>
-      <c r="Y31">
+      <c r="AC31">
         <v>-716800324.0</v>
       </c>
-      <c r="Z31">
+      <c r="AD31">
         <v>2229705010.0</v>
       </c>
-      <c r="AA31">
+      <c r="AE31">
         <v>4715182016.0</v>
       </c>
-      <c r="AB31">
+      <c r="AF31">
         <v>4267370637.0</v>
       </c>
-      <c r="AC31">
+      <c r="AG31">
         <v>6761918828.0</v>
       </c>
-      <c r="AD31">
+      <c r="AH31">
         <v>3864731070.0</v>
       </c>
-      <c r="AE31">
+      <c r="AI31">
         <v>3628417048.0</v>
       </c>
-      <c r="AF31">
+      <c r="AJ31">
         <v>2756300121.0</v>
       </c>
-      <c r="AG31">
+      <c r="AK31">
         <v>-3483958725.0</v>
       </c>
-      <c r="AH31">
+      <c r="AL31">
         <v>293003564.0</v>
       </c>
-      <c r="AI31">
+      <c r="AM31">
         <v>524635563.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AN31">
         <v>176206783.0</v>
       </c>
-      <c r="AK31">
+      <c r="AO31">
         <v>736390954.0</v>
       </c>
-      <c r="AL31">
+      <c r="AP31">
         <v>-26643139.0</v>
       </c>
-      <c r="AM31">
+      <c r="AQ31">
         <v>378686990.0</v>
       </c>
-      <c r="AN31">
+      <c r="AR31">
         <v>-250901584.0</v>
       </c>
-      <c r="AO31">
+      <c r="AS31">
         <v>-394394859.0</v>
       </c>
-      <c r="AP31">
+      <c r="AT31">
         <v>1578176635.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AU31">
         <v>629827131.0</v>
       </c>
-      <c r="AR31">
+      <c r="AV31">
         <v>1072794531.0</v>
       </c>
-      <c r="AS31">
+      <c r="AW31">
         <v>1258627745.0</v>
       </c>
-      <c r="AT31">
+      <c r="AX31">
         <v>439459673.0</v>
       </c>
-      <c r="AU31">
+      <c r="AY31">
         <v>850781110.0</v>
       </c>
-      <c r="AV31">
+      <c r="AZ31">
         <v>-702237608.0</v>
       </c>
-      <c r="AW31">
+      <c r="BA31">
         <v>798702928.0</v>
       </c>
-      <c r="AX31">
+      <c r="BB31">
         <v>1976787458.0</v>
       </c>
-      <c r="AY31">
+      <c r="BC31">
         <v>381826235.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BD31">
         <v>197084329.0</v>
       </c>
-      <c r="BA31"/>
-[...2 lines deleted...]
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
     </row>
-    <row r="32" spans="1:85">
+    <row r="32" spans="1:89">
       <c r="A32" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B32">
+        <v>56448655000.0</v>
+      </c>
+      <c r="C32">
+        <v>-44771949000.0</v>
+      </c>
+      <c r="D32">
+        <v>-62059189.0</v>
+      </c>
+      <c r="E32">
+        <v>124892383888.0</v>
+      </c>
+      <c r="F32">
         <v>20549619059.0</v>
       </c>
-      <c r="C32">
+      <c r="G32">
         <v>23306766744.0</v>
       </c>
-      <c r="D32">
+      <c r="H32">
         <v>-2502756166.0</v>
       </c>
-      <c r="E32">
+      <c r="I32">
         <v>30895176621.0</v>
       </c>
-      <c r="F32">
+      <c r="J32">
         <v>27603804176.0</v>
       </c>
-      <c r="G32">
+      <c r="K32">
         <v>18485326044.0</v>
       </c>
-      <c r="H32">
+      <c r="L32">
         <v>-18459517402.0</v>
       </c>
-      <c r="I32">
+      <c r="M32">
         <v>57696232571.0</v>
       </c>
-      <c r="J32">
+      <c r="N32">
         <v>708334209.0</v>
       </c>
-      <c r="K32">
+      <c r="O32">
         <v>4424861317.0</v>
       </c>
-      <c r="L32">
+      <c r="P32">
         <v>-12912011201.0</v>
       </c>
-      <c r="M32">
+      <c r="Q32">
         <v>43513247941.0</v>
       </c>
-      <c r="N32">
+      <c r="R32">
         <v>14765314366.0</v>
       </c>
-      <c r="O32">
+      <c r="S32">
         <v>33959894829.0</v>
       </c>
-      <c r="P32">
+      <c r="T32">
         <v>-17278591202.0</v>
       </c>
-      <c r="Q32">
+      <c r="U32">
         <v>17284529458.0</v>
       </c>
-      <c r="R32">
+      <c r="V32">
         <v>-20875510614.0</v>
       </c>
-      <c r="S32">
+      <c r="W32">
         <v>64033574594.0</v>
       </c>
-      <c r="T32">
+      <c r="X32">
         <v>43081105701.0</v>
       </c>
-      <c r="U32">
+      <c r="Y32">
         <v>59115945547.0</v>
       </c>
-      <c r="V32">
+      <c r="Z32">
         <v>1615269223.0</v>
       </c>
-      <c r="W32">
+      <c r="AA32">
         <v>1367589936.0</v>
       </c>
-      <c r="X32">
+      <c r="AB32">
         <v>-63755926286.0</v>
       </c>
-      <c r="Y32">
+      <c r="AC32">
         <v>40680689364.0</v>
       </c>
-      <c r="Z32">
+      <c r="AD32">
         <v>322212503.0</v>
       </c>
-      <c r="AA32">
+      <c r="AE32">
         <v>110936877.0</v>
       </c>
-      <c r="AB32">
+      <c r="AF32">
         <v>-51920410.0</v>
       </c>
-      <c r="AC32">
+      <c r="AG32">
         <v>-594026729.0</v>
       </c>
-      <c r="AD32">
+      <c r="AH32">
         <v>193941283.0</v>
       </c>
-      <c r="AE32">
+      <c r="AI32">
         <v>155723370.0</v>
       </c>
-      <c r="AF32">
+      <c r="AJ32">
         <v>265697414.0</v>
       </c>
-      <c r="AG32">
+      <c r="AK32">
         <v>338310974.0</v>
       </c>
-      <c r="AH32">
+      <c r="AL32">
         <v>347891218.0</v>
       </c>
-      <c r="AI32">
+      <c r="AM32">
         <v>297154158.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AN32">
         <v>319290643.0</v>
       </c>
-      <c r="AK32">
+      <c r="AO32">
         <v>319027265.0</v>
       </c>
-      <c r="AL32">
+      <c r="AP32">
         <v>281347075.0</v>
       </c>
-      <c r="AM32">
+      <c r="AQ32">
         <v>308682110.0</v>
       </c>
-      <c r="AN32">
+      <c r="AR32">
         <v>221367973.0</v>
       </c>
-      <c r="AO32">
+      <c r="AS32">
         <v>254985262.0</v>
       </c>
-      <c r="AP32">
+      <c r="AT32">
         <v>43580434.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AU32">
         <v>-43775064.0</v>
       </c>
-      <c r="AR32">
+      <c r="AV32">
         <v>373042360.0</v>
       </c>
-      <c r="AS32">
+      <c r="AW32">
         <v>-390204234.0</v>
       </c>
-      <c r="AT32">
+      <c r="AX32">
         <v>378060960.0</v>
       </c>
-      <c r="AU32">
+      <c r="AY32">
         <v>617161839.0</v>
       </c>
-      <c r="AV32">
+      <c r="AZ32">
         <v>523374925.0</v>
       </c>
-      <c r="AW32">
+      <c r="BA32">
         <v>555594780.0</v>
       </c>
-      <c r="AX32">
+      <c r="BB32">
         <v>675824581.0</v>
       </c>
-      <c r="AY32">
+      <c r="BC32">
         <v>570462442.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BD32">
         <v>650636645.0</v>
       </c>
-      <c r="BA32">
+      <c r="BE32">
         <v>657149400.0</v>
       </c>
-      <c r="BB32">
+      <c r="BF32">
         <v>900650900.0</v>
       </c>
-      <c r="BC32">
+      <c r="BG32">
         <v>560719500.0</v>
       </c>
-      <c r="BD32">
+      <c r="BH32">
         <v>569249100.0</v>
       </c>
-      <c r="BE32">
+      <c r="BI32">
         <v>838138400.0</v>
       </c>
-      <c r="BF32">
+      <c r="BJ32">
         <v>830045200.0</v>
       </c>
-      <c r="BG32">
+      <c r="BK32">
         <v>705329800.0</v>
       </c>
-      <c r="BH32">
+      <c r="BL32">
         <v>961186300.0</v>
       </c>
-      <c r="BI32">
+      <c r="BM32">
         <v>750946300.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BN32">
         <v>794664000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BO32">
         <v>868959800.0</v>
       </c>
-      <c r="BL32">
+      <c r="BP32">
         <v>842421300.0</v>
       </c>
-      <c r="BM32">
+      <c r="BQ32">
         <v>997014600.0</v>
       </c>
-      <c r="BN32">
+      <c r="BR32">
         <v>1296267800.0</v>
       </c>
-      <c r="BO32">
+      <c r="BS32">
         <v>1158758500.0</v>
       </c>
-      <c r="BP32">
+      <c r="BT32">
         <v>1158758500.0</v>
       </c>
-      <c r="BQ32"/>
-      <c r="BR32">
+      <c r="BU32"/>
+      <c r="BV32">
         <v>1075924500.0</v>
       </c>
-      <c r="BS32">
+      <c r="BW32">
         <v>1247605300.0</v>
       </c>
-      <c r="BT32">
+      <c r="BX32">
         <v>1397909200.0</v>
       </c>
-      <c r="BU32">
+      <c r="BY32">
         <v>1172854300.0</v>
       </c>
-      <c r="BV32">
+      <c r="BZ32">
         <v>2947186700.0</v>
       </c>
-      <c r="BW32">
+      <c r="CA32">
         <v>3161275300.0</v>
       </c>
-      <c r="BX32">
+      <c r="CB32">
         <v>2953766400.0</v>
       </c>
-      <c r="BY32"/>
-      <c r="BZ32">
+      <c r="CC32"/>
+      <c r="CD32">
         <v>2147985600.0</v>
       </c>
-      <c r="CA32">
+      <c r="CE32">
         <v>854501800.0</v>
       </c>
-      <c r="CB32">
+      <c r="CF32">
         <v>962464000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CG32">
         <v>1198182900.0</v>
       </c>
-      <c r="CD32">
+      <c r="CH32">
         <v>2436098400.0</v>
       </c>
-      <c r="CE32">
+      <c r="CI32">
         <v>1020794000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CJ32">
         <v>1103315700.0</v>
       </c>
-      <c r="CG32">
+      <c r="CK32">
         <v>880414200.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>18</v>
       </c>
       <c r="R1" t="s">
         <v>19</v>
       </c>
+      <c r="S1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B2">
+        <v>98562549000.0</v>
+      </c>
+      <c r="C2">
         <v>47015012067.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>21754808000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>179050404000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>80269474317.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>95294257000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>315975342000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11412153380.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26856547343.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27234341286.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>25861408111.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>25510745238.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>22843176352.0</v>
       </c>
-      <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
+      <c r="S2"/>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B3">
+        <v>10957000</v>
+      </c>
+      <c r="C3">
         <v>360101284</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>174216000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2049584000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5613739227</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>65082000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>203134000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>243061361</v>
-      </c>
-[...1 lines deleted...]
-        <v>260859100</v>
       </c>
       <c r="J3">
         <v>260859100</v>
       </c>
       <c r="K3">
         <v>260859100</v>
       </c>
       <c r="L3">
+        <v>260859100</v>
+      </c>
+      <c r="M3">
         <v>21050000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>70707100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
+      <c r="S4"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
+      <c r="S5"/>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B6">
+        <v>31003127000.0</v>
+      </c>
+      <c r="C6">
         <v>51547537103.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>25260204000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-157295596000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>98780929874.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-15024782000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-220681085000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>304563188507.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-15444393963.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-377793943.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1372933175.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>350662873.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2667568886.0</v>
       </c>
-      <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
+      <c r="S6"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B7">
+        <v>40598546220.0</v>
+      </c>
+      <c r="C7">
         <v>30450393110.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>21337948800.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-262586922660.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>103531192640.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>23232851170.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-202903584780.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-5088670740.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1169528230.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-977869320.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1107795500.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
+      <c r="S7"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
+      <c r="S8"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
+      <c r="S9"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
+      <c r="S10"/>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
+      <c r="S11"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>23363007041.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>31238004999.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-247622148940.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-15856068997.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6360145553.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1140771401.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>490659339.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
+      <c r="S12"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
+      <c r="S13"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>194</v>
+      </c>
+      <c r="B14">
+        <v>1411532000.0</v>
+      </c>
       <c r="C14">
+        <v>1466447000.0</v>
+      </c>
+      <c r="D14">
         <v>1476552000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1382661000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>347376363.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>185783000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>166648000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>80562150.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10363283.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13872888.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>45383821.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>46736829.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>27724900.0</v>
       </c>
-      <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
+      <c r="S14"/>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>195</v>
+      </c>
+      <c r="B15">
+        <v>12698294000.0</v>
+      </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
+      <c r="S15"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B16">
+        <v>129565676000.0</v>
+      </c>
+      <c r="C16">
         <v>98562549170.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>47015012000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>21754808000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>179050404191.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>80269474000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>95294257000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>315975341887.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>11412153380.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>26856547343.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>27234341286.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>25861408111.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>25510745238.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>22843176352.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
+      <c r="S16"/>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
+      <c r="S17"/>
     </row>
-    <row r="18" spans="1:18">
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B18">
+        <v>41822281000.0</v>
+      </c>
+      <c r="C18">
         <v>28660918291.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>18349306000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-262825794000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>98780252839.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>24132761000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-202537340000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4580523009.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1521124783.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-377793943.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1302933175.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>350662873.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2667568886.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
+      <c r="S18"/>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>-154150933.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-54713318378.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2049584220.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-5613739227.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>16201494899.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>10645256498.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>282234837916.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-322615620000.0</v>
       </c>
       <c r="J19">
         <v>-322615620000.0</v>
       </c>
       <c r="K19">
         <v>-322615620000.0</v>
       </c>
-      <c r="L19"/>
+      <c r="L19">
+        <v>-322615620000.0</v>
+      </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
+      <c r="S19"/>
     </row>
-    <row r="20" spans="1:18">
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>22672000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>61450000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>105530198000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>677035.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
+      <c r="S20"/>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>-28706278875.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27870000000.0</v>
       </c>
       <c r="I21">
         <v>27870000000.0</v>
       </c>
       <c r="J21">
         <v>27870000000.0</v>
       </c>
       <c r="K21">
         <v>27870000000.0</v>
       </c>
-      <c r="L21"/>
+      <c r="L21">
+        <v>27870000000.0</v>
+      </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
+      <c r="S21"/>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B22">
+        <v>132136475000.0</v>
+      </c>
+      <c r="C22">
         <v>42459356010.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>27133851000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>56244586000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>80683608662.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-7225945000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>44968572000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>11438045199.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4588524953.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1532438232.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>766890015.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>17450683.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3028945351.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1875298000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>754740000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>954087000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2547714000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1784946000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>61450000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>105530198000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>677035.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>16136412462.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>21125.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-961126400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1311025146.0</v>
       </c>
       <c r="J23">
         <v>-1311025146.0</v>
       </c>
       <c r="K23">
         <v>-1311025146.0</v>
       </c>
-      <c r="L23"/>
+      <c r="L23">
+        <v>-1311025146.0</v>
+      </c>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
+      <c r="S23"/>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="B24">
+        <v>1879141000.0</v>
+      </c>
+      <c r="C24">
         <v>605950351.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-54038204000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>16201494900.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>10715256000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>282234837920.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26942840000.0</v>
       </c>
       <c r="J24">
         <v>-26942840000.0</v>
       </c>
       <c r="K24">
+        <v>-26942840000.0</v>
+      </c>
+      <c r="L24">
         <v>70000000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
+      <c r="S24"/>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B25">
-        <v>29021019575.0</v>
+        <v>-91714769000.0</v>
       </c>
       <c r="C25">
-        <v>-10086880000.0</v>
+        <v>27554572575.0</v>
       </c>
       <c r="D25">
+        <v>-10086881000.0</v>
+      </c>
+      <c r="E25">
         <v>-318403456000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>23363007041.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>31238005000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-247469427000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-4337461648.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1781983883.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1140771401.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>581426981.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>307525361.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-318394265.0</v>
       </c>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
+      <c r="S25"/>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>22672000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>61450000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>105530198000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-55359038000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
+      <c r="S26"/>
     </row>
-    <row r="27" spans="1:18">
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
+      <c r="S27"/>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B28">
+        <v>-12698294000.0</v>
+      </c>
+      <c r="C28">
         <v>22672000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>61450000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>105530198000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>677035.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-55359038000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-28706279000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>26908873600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>305650101254.0</v>
       </c>
       <c r="J28">
         <v>305650101254.0</v>
       </c>
       <c r="K28">
         <v>305650101254.0</v>
       </c>
-      <c r="L28"/>
+      <c r="L28">
+        <v>305650101254.0</v>
+      </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
+      <c r="S28"/>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B29">
+        <v>41833238000.0</v>
+      </c>
+      <c r="C29">
         <v>29021019575.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>18523522000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-260776210000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>104393992066.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>24197843000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-202334206000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-4337461648.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1781983883.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-377793943.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1302933175.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>371712873.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2738275986.0</v>
       </c>
-      <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
+      <c r="S29"/>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B30">
+        <v>1868183000.0</v>
+      </c>
+      <c r="C30">
         <v>-154150933.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-54713318000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2049584000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-5613739227.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>16136412000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10359400000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>281991776555.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-322876479100.0</v>
       </c>
       <c r="J30">
         <v>-322876479100.0</v>
       </c>
       <c r="K30">
+        <v>-322876479100.0</v>
+      </c>
+      <c r="L30">
         <v>70000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-21050000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-70707100.0</v>
       </c>
-      <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
+      <c r="S30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CA30"/>
+  <dimension ref="A1:CE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79">
+    <row r="1" spans="1:83">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E1" t="s">
         <v>1</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I1" t="s">
         <v>2</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M1" t="s">
         <v>3</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Q1" t="s">
         <v>4</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="T1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="U1" t="s">
         <v>5</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="X1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="Y1" t="s">
         <v>6</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AB1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AC1" t="s">
         <v>7</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AF1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AG1" t="s">
         <v>8</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AI1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AJ1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AK1" t="s">
         <v>9</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AM1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AN1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AO1" t="s">
         <v>10</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AR1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AS1" t="s">
         <v>11</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AU1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AV1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AW1" t="s">
         <v>12</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AY1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AZ1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BA1" t="s">
         <v>13</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BC1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BD1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BE1" t="s">
         <v>14</v>
       </c>
       <c r="BF1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BG1" t="s">
         <v>125</v>
       </c>
       <c r="BH1" t="s">
         <v>126</v>
       </c>
       <c r="BI1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>127</v>
       </c>
-      <c r="BJ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BK1" t="s">
-        <v>173</v>
+        <v>129</v>
       </c>
       <c r="BL1" t="s">
-        <v>17</v>
+        <v>130</v>
       </c>
       <c r="BM1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BN1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BO1" t="s">
-        <v>132</v>
+        <v>177</v>
       </c>
       <c r="BP1" t="s">
-        <v>133</v>
+        <v>18</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
       <c r="BS1" t="s">
-        <v>19</v>
+        <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
         <v>139</v>
       </c>
       <c r="BW1" t="s">
-        <v>140</v>
+        <v>20</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
-        <v>175</v>
+        <v>142</v>
       </c>
       <c r="BZ1" t="s">
-        <v>176</v>
+        <v>143</v>
       </c>
       <c r="CA1" t="s">
-        <v>177</v>
+        <v>144</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>179</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>180</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>181</v>
       </c>
     </row>
-    <row r="2" spans="1:79">
+    <row r="2" spans="1:83">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B2">
-        <v>68408218641.0</v>
+        <v>36024843684.0</v>
       </c>
       <c r="C2">
+        <v>82258311579.0</v>
+      </c>
+      <c r="D2">
+        <v>129565676000.0</v>
+      </c>
+      <c r="E2">
+        <v>116850795634.0</v>
+      </c>
+      <c r="F2">
+        <v>68408219000.0</v>
+      </c>
+      <c r="G2">
         <v>79410918643.0</v>
       </c>
-      <c r="D2">
+      <c r="H2">
         <v>98562549170.0</v>
       </c>
-      <c r="E2">
+      <c r="I2">
         <v>39643455332.0</v>
       </c>
-      <c r="F2">
+      <c r="J2">
         <v>24704965642.0</v>
       </c>
-      <c r="G2">
+      <c r="K2">
         <v>19474614147.0</v>
       </c>
-      <c r="H2">
+      <c r="L2">
         <v>47015012067.0</v>
       </c>
-      <c r="I2">
+      <c r="M2">
         <v>20812963000.0</v>
       </c>
-      <c r="J2">
+      <c r="N2">
         <v>16990756285.0</v>
       </c>
-      <c r="K2">
+      <c r="O2">
         <v>13315788611.0</v>
       </c>
-      <c r="L2">
+      <c r="P2">
         <v>21754808306.0</v>
       </c>
-      <c r="M2">
+      <c r="Q2">
         <v>46389399970.0</v>
       </c>
-      <c r="N2">
+      <c r="R2">
         <v>31177914576.0</v>
       </c>
-      <c r="O2">
+      <c r="S2">
         <v>95234564249.0</v>
       </c>
-      <c r="P2">
+      <c r="T2">
         <v>179050404191.0</v>
       </c>
-      <c r="Q2">
+      <c r="U2">
         <v>181104549454.0</v>
       </c>
-      <c r="R2">
+      <c r="V2">
         <v>187554810970.0</v>
       </c>
-      <c r="S2">
+      <c r="W2">
         <v>194708502995.0</v>
       </c>
-      <c r="T2">
+      <c r="X2">
         <v>80269474317.0</v>
       </c>
-      <c r="U2">
+      <c r="Y2">
         <v>42737887387.0</v>
       </c>
-      <c r="V2">
+      <c r="Z2">
         <v>32341301260.0</v>
       </c>
-      <c r="W2">
+      <c r="AA2">
         <v>46433257261.0</v>
       </c>
-      <c r="X2">
+      <c r="AB2">
         <v>95294256616.0</v>
       </c>
-      <c r="Y2">
+      <c r="AC2">
         <v>109544712117.0</v>
       </c>
-      <c r="Z2">
+      <c r="AD2">
         <v>108904211212.0</v>
       </c>
-      <c r="AA2">
+      <c r="AE2">
         <v>347560360976.0</v>
       </c>
-      <c r="AB2">
+      <c r="AF2">
         <v>315975341887.0</v>
       </c>
-      <c r="AC2">
+      <c r="AG2">
         <v>27944785614.0</v>
       </c>
-      <c r="AD2">
+      <c r="AH2">
         <v>27974875923.0</v>
       </c>
-      <c r="AE2">
+      <c r="AI2">
         <v>98339210.0</v>
       </c>
-      <c r="AF2">
+      <c r="AJ2">
         <v>11412153380.0</v>
       </c>
-      <c r="AG2">
+      <c r="AK2">
         <v>28592122503.0</v>
       </c>
-      <c r="AH2">
+      <c r="AL2">
         <v>26763572353.0</v>
       </c>
-      <c r="AI2">
+      <c r="AM2">
         <v>26830982239.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AN2">
         <v>26856547343.0</v>
       </c>
-      <c r="AK2">
+      <c r="AO2">
         <v>26384676529.0</v>
       </c>
-      <c r="AL2">
+      <c r="AP2">
         <v>26580012939.0</v>
       </c>
-      <c r="AM2">
+      <c r="AQ2">
         <v>26781571299.0</v>
       </c>
-      <c r="AN2">
+      <c r="AR2">
         <v>27234341286.0</v>
       </c>
-      <c r="AO2">
+      <c r="AS2">
         <v>28215444254.0</v>
       </c>
-      <c r="AP2">
+      <c r="AT2">
         <v>26774133990.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AU2">
         <v>26461675563.0</v>
       </c>
-      <c r="AR2">
+      <c r="AV2">
         <v>25861408111.0</v>
       </c>
-      <c r="AS2">
+      <c r="AW2">
         <v>25605775222.0</v>
       </c>
-      <c r="AT2">
+      <c r="AX2">
         <v>25298394272.0</v>
       </c>
-      <c r="AU2">
+      <c r="AY2">
         <v>24803169644.0</v>
       </c>
-      <c r="AV2">
+      <c r="AZ2">
         <v>25510745238.0</v>
       </c>
-      <c r="AW2">
+      <c r="BA2">
         <v>25069007025.0</v>
       </c>
-      <c r="AX2">
+      <c r="BB2">
         <v>23230814286.0</v>
       </c>
-      <c r="AY2">
+      <c r="BC2">
         <v>23005327230.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BD2">
         <v>22843176352.0</v>
       </c>
-      <c r="BA2"/>
-[...2 lines deleted...]
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
     </row>
-    <row r="3" spans="1:79">
+    <row r="3" spans="1:83">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B3">
+        <v>779026354</v>
+      </c>
+      <c r="C3">
+        <v>31899999</v>
+      </c>
+      <c r="D3">
+        <v>1174000</v>
+      </c>
+      <c r="E3">
+        <v>2224934</v>
+      </c>
+      <c r="F3">
         <v>8732500</v>
       </c>
-      <c r="C3">
+      <c r="G3">
         <v>7112500</v>
       </c>
-      <c r="D3">
+      <c r="H3">
         <v>15584600</v>
       </c>
-      <c r="E3">
+      <c r="I3">
         <v>326395428</v>
       </c>
-      <c r="F3">
+      <c r="J3">
         <v>12605856</v>
       </c>
-      <c r="G3">
+      <c r="K3">
         <v>10800000</v>
       </c>
-      <c r="H3">
+      <c r="L3">
         <v>10300000</v>
       </c>
-      <c r="I3">
-[...5 lines deleted...]
-      <c r="K3">
+      <c r="M3">
+        <v>2</v>
+      </c>
+      <c r="N3">
+        <v>4</v>
+      </c>
+      <c r="O3">
         <v>31291700</v>
       </c>
-      <c r="L3">
+      <c r="P3">
         <v>142924759</v>
       </c>
-      <c r="M3">
+      <c r="Q3">
         <v>33535000</v>
       </c>
-      <c r="N3">
+      <c r="R3">
         <v>493032638</v>
       </c>
-      <c r="O3">
+      <c r="S3">
         <v>688497182</v>
       </c>
-      <c r="P3">
+      <c r="T3">
         <v>834519400</v>
       </c>
-      <c r="Q3">
+      <c r="U3">
         <v>3905792167</v>
       </c>
-      <c r="R3">
+      <c r="V3">
         <v>984036160</v>
       </c>
-      <c r="S3">
+      <c r="W3">
         <v>714252000</v>
       </c>
-      <c r="T3">
+      <c r="X3">
         <v>9658900</v>
       </c>
-      <c r="U3">
+      <c r="Y3">
         <v>21298800</v>
       </c>
-      <c r="V3">
+      <c r="Z3">
         <v>17363637</v>
       </c>
-      <c r="W3">
+      <c r="AA3">
         <v>12700000</v>
       </c>
-      <c r="X3">
+      <c r="AB3">
         <v>13720000</v>
       </c>
-      <c r="Y3">
+      <c r="AC3">
         <v>13720000</v>
       </c>
-      <c r="Z3">
+      <c r="AD3">
         <v>203134320</v>
       </c>
-      <c r="AA3">
+      <c r="AE3">
         <v>2625000</v>
       </c>
-      <c r="AB3">
+      <c r="AF3">
         <v>200509320</v>
       </c>
-      <c r="AC3">
+      <c r="AG3">
         <v>191142244</v>
       </c>
-      <c r="AD3">
+      <c r="AH3">
         <v>10700000</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
-        <v>0</v>
+        <v>41219117</v>
       </c>
       <c r="AK3">
-        <v>0</v>
+        <v>260859100</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
-        <v>20150000</v>
+        <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
-        <v>900000</v>
+        <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
-        <v>59057100</v>
+        <v>20150000</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
-        <v>6950000</v>
+        <v>900000</v>
       </c>
       <c r="AZ3">
-        <v>4700000</v>
+        <v>0</v>
       </c>
       <c r="BA3">
-        <v>0</v>
+        <v>59057100</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
-        <v>0</v>
+        <v>6950000</v>
       </c>
       <c r="BD3">
-        <v>0</v>
+        <v>4700000</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
@@ -20569,54 +21748,66 @@
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
+      <c r="CB3">
+        <v>0</v>
+      </c>
+      <c r="CC3">
+        <v>0</v>
+      </c>
+      <c r="CD3">
+        <v>0</v>
+      </c>
+      <c r="CE3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:79">
+    <row r="4" spans="1:83">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -20652,54 +21843,58 @@
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
     </row>
-    <row r="5" spans="1:79">
+    <row r="5" spans="1:83">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -20735,364 +21930,386 @@
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
     </row>
-    <row r="6" spans="1:79">
+    <row r="6" spans="1:83">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B6">
-        <v>18288246460.0</v>
+        <v>9425305783.0</v>
       </c>
       <c r="C6">
+        <v>-46233467895.0</v>
+      </c>
+      <c r="D6">
+        <v>-47307364000.0</v>
+      </c>
+      <c r="E6">
+        <v>12714880440.0</v>
+      </c>
+      <c r="F6">
+        <v>48442577000.0</v>
+      </c>
+      <c r="G6">
         <v>-11002700000.0</v>
       </c>
-      <c r="D6">
+      <c r="H6">
         <v>-19151630527.0</v>
       </c>
-      <c r="E6">
+      <c r="I6">
         <v>58919093838.0</v>
       </c>
-      <c r="F6">
+      <c r="J6">
         <v>14938489690.0</v>
       </c>
-      <c r="G6">
+      <c r="K6">
         <v>5230351495.0</v>
       </c>
-      <c r="H6">
+      <c r="L6">
         <v>-27540397920.0</v>
       </c>
-      <c r="I6">
+      <c r="M6">
         <v>26202049000.0</v>
       </c>
-      <c r="J6">
+      <c r="N6">
         <v>3822207084.0</v>
       </c>
-      <c r="K6">
+      <c r="O6">
         <v>3674967674.0</v>
       </c>
-      <c r="L6">
+      <c r="P6">
         <v>-8439019695.0</v>
       </c>
-      <c r="M6">
+      <c r="Q6">
         <v>-24634591664.0</v>
       </c>
-      <c r="N6">
+      <c r="R6">
         <v>15211485394.0</v>
       </c>
-      <c r="O6">
+      <c r="S6">
         <v>-64056649673.0</v>
       </c>
-      <c r="P6">
+      <c r="T6">
         <v>-83815839942.0</v>
       </c>
-      <c r="Q6">
+      <c r="U6">
         <v>-2054145263.0</v>
       </c>
-      <c r="R6">
+      <c r="V6">
         <v>-6450261516.0</v>
       </c>
-      <c r="S6">
+      <c r="W6">
         <v>-7153692025.0</v>
       </c>
-      <c r="T6">
+      <c r="X6">
         <v>98970962954.0</v>
       </c>
-      <c r="U6">
+      <c r="Y6">
         <v>37531586930.0</v>
       </c>
-      <c r="V6">
+      <c r="Z6">
         <v>10396586127.0</v>
       </c>
-      <c r="W6">
+      <c r="AA6">
         <v>-14091956000.0</v>
       </c>
-      <c r="X6">
+      <c r="AB6">
         <v>-48860999355.0</v>
       </c>
-      <c r="Y6">
+      <c r="AC6">
         <v>-14250455501.0</v>
       </c>
-      <c r="Z6">
+      <c r="AD6">
         <v>640500905.0</v>
       </c>
-      <c r="AA6">
+      <c r="AE6">
         <v>-238656149764.0</v>
       </c>
-      <c r="AB6">
+      <c r="AF6">
         <v>31585019089.0</v>
       </c>
-      <c r="AC6">
+      <c r="AG6">
         <v>288030556273.0</v>
       </c>
-      <c r="AD6">
+      <c r="AH6">
         <v>-30090309.0</v>
       </c>
-      <c r="AE6">
+      <c r="AI6">
         <v>27876536713.0</v>
       </c>
-      <c r="AF6">
+      <c r="AJ6">
         <v>-11313814170.0</v>
       </c>
-      <c r="AG6">
+      <c r="AK6">
         <v>-17179969123.0</v>
       </c>
-      <c r="AH6">
+      <c r="AL6">
         <v>1828550150.0</v>
       </c>
-      <c r="AI6">
+      <c r="AM6">
         <v>-67409886.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AN6">
         <v>-25565104.0</v>
       </c>
-      <c r="AK6">
+      <c r="AO6">
         <v>471870814.0</v>
       </c>
-      <c r="AL6">
+      <c r="AP6">
         <v>-195336410.0</v>
       </c>
-      <c r="AM6">
+      <c r="AQ6">
         <v>-201558360.0</v>
       </c>
-      <c r="AN6">
+      <c r="AR6">
         <v>-452769987.0</v>
       </c>
-      <c r="AO6">
+      <c r="AS6">
         <v>-981102968.0</v>
       </c>
-      <c r="AP6">
+      <c r="AT6">
         <v>1441310264.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AU6">
         <v>312458427.0</v>
       </c>
-      <c r="AR6">
+      <c r="AV6">
         <v>600267452.0</v>
       </c>
-      <c r="AS6">
+      <c r="AW6">
         <v>255632889.0</v>
       </c>
-      <c r="AT6">
+      <c r="AX6">
         <v>307380950.0</v>
       </c>
-      <c r="AU6">
+      <c r="AY6">
         <v>495224628.0</v>
       </c>
-      <c r="AV6">
+      <c r="AZ6">
         <v>-707575594.0</v>
       </c>
-      <c r="AW6">
+      <c r="BA6">
         <v>441738213.0</v>
       </c>
-      <c r="AX6">
+      <c r="BB6">
         <v>1838192739.0</v>
       </c>
-      <c r="AY6">
+      <c r="BC6">
         <v>225487056.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BD6">
         <v>162150878.0</v>
       </c>
-      <c r="BA6"/>
-[...2 lines deleted...]
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
     </row>
-    <row r="7" spans="1:79">
+    <row r="7" spans="1:83">
       <c r="A7" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>187</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7">
+        <v>40598546220.0</v>
+      </c>
+      <c r="F7">
         <v>29948238090.0</v>
       </c>
-      <c r="C7">
+      <c r="G7">
         <v>-17630272310.0</v>
       </c>
-      <c r="D7">
+      <c r="H7">
         <v>-19812390280.0</v>
       </c>
-      <c r="E7">
+      <c r="I7">
         <v>30450393110.0</v>
       </c>
-      <c r="F7">
+      <c r="J7">
         <v>-28836236370.0</v>
       </c>
-      <c r="G7"/>
-[...3 lines deleted...]
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7">
         <v>51779010720.0</v>
       </c>
-      <c r="L7">
+      <c r="P7">
         <v>-7206956510.0</v>
       </c>
-      <c r="M7">
+      <c r="Q7">
         <v>-262586922660.0</v>
       </c>
-      <c r="N7">
+      <c r="R7">
         <v>-189496156070.0</v>
       </c>
-      <c r="O7">
+      <c r="S7">
         <v>-191291649040.0</v>
       </c>
-      <c r="P7">
+      <c r="T7">
         <v>-84448042780.0</v>
       </c>
-      <c r="Q7">
+      <c r="U7">
         <v>103531192640.0</v>
       </c>
-      <c r="R7">
+      <c r="V7">
         <v>-4817687730.0</v>
       </c>
-      <c r="S7">
+      <c r="W7">
         <v>-2957858630.0</v>
       </c>
-      <c r="T7">
+      <c r="X7">
         <v>-2124618280.0</v>
       </c>
-      <c r="U7">
+      <c r="Y7">
         <v>23232851170.0</v>
       </c>
-      <c r="V7">
+      <c r="Z7">
         <v>-6281815480.0</v>
       </c>
-      <c r="W7">
+      <c r="AA7">
         <v>-4091176620.0</v>
       </c>
-      <c r="X7">
+      <c r="AB7">
         <v>-2979046310.0</v>
       </c>
-      <c r="Y7">
+      <c r="AC7">
         <v>-202903584780.0</v>
       </c>
-      <c r="Z7">
+      <c r="AD7">
         <v>43177934720.0</v>
       </c>
-      <c r="AA7"/>
-[...2 lines deleted...]
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
     </row>
-    <row r="8" spans="1:79">
+    <row r="8" spans="1:83">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -21128,54 +22345,58 @@
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
     </row>
-    <row r="9" spans="1:79">
+    <row r="9" spans="1:83">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -21211,54 +22432,58 @@
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
     </row>
-    <row r="10" spans="1:79">
+    <row r="10" spans="1:83">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -21294,296 +22519,308 @@
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
     </row>
-    <row r="11" spans="1:79">
+    <row r="11" spans="1:83">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...10 lines deleted...]
-      </c>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-[...2 lines deleted...]
-      <c r="AH11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
     </row>
-    <row r="12" spans="1:79">
+    <row r="12" spans="1:83">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12">
         <v>9738728769.0</v>
       </c>
-      <c r="M12">
+      <c r="Q12">
         <v>9738728769.0</v>
       </c>
-      <c r="N12">
+      <c r="R12">
         <v>-9648657621.0</v>
       </c>
-      <c r="O12">
+      <c r="S12">
         <v>-137504959076.0</v>
       </c>
-      <c r="P12">
+      <c r="T12">
         <v>-66361072908.0</v>
       </c>
-      <c r="Q12">
+      <c r="U12">
         <v>2792690505.0</v>
       </c>
-      <c r="R12">
+      <c r="V12">
         <v>14517453306.0</v>
       </c>
-      <c r="S12">
+      <c r="W12">
         <v>-48789522072.0</v>
       </c>
-      <c r="T12">
+      <c r="X12">
         <v>54842385302.0</v>
       </c>
-      <c r="U12">
+      <c r="Y12">
         <v>-27547985884.0</v>
       </c>
-      <c r="V12">
+      <c r="Z12">
         <v>-1862080775.0</v>
       </c>
-      <c r="W12">
+      <c r="AA12">
         <v>-1305982354.0</v>
       </c>
-      <c r="X12">
+      <c r="AB12">
         <v>61970935796.0</v>
       </c>
-      <c r="Y12">
+      <c r="AC12">
         <v>-284524573912.0</v>
       </c>
-      <c r="Z12">
+      <c r="AD12">
         <v>-1849557633.0</v>
       </c>
-      <c r="AA12">
+      <c r="AE12">
         <v>-4195096932.0</v>
       </c>
-      <c r="AB12">
+      <c r="AF12">
         <v>42947079537.0</v>
       </c>
-      <c r="AC12">
+      <c r="AG12">
         <v>-5318063964.0</v>
       </c>
-      <c r="AD12">
+      <c r="AH12">
         <v>-3750748630.0</v>
       </c>
-      <c r="AE12"/>
-[...2 lines deleted...]
-      <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
     </row>
-    <row r="13" spans="1:79">
+    <row r="13" spans="1:83">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -21619,240 +22856,268 @@
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
     </row>
-    <row r="14" spans="1:79">
+    <row r="14" spans="1:83">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B14"/>
       <c r="C14">
+        <v>169989000.0</v>
+      </c>
+      <c r="D14">
+        <v>217479000.0</v>
+      </c>
+      <c r="E14">
+        <v>324213217.0</v>
+      </c>
+      <c r="F14">
+        <v>358494000.0</v>
+      </c>
+      <c r="G14">
         <v>363274543.0</v>
       </c>
-      <c r="D14"/>
-[...2 lines deleted...]
-      <c r="G14"/>
       <c r="H14">
+        <v>365550025.0</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14">
+        <v>366658121.0</v>
+      </c>
+      <c r="K14">
+        <v>367147687.0</v>
+      </c>
+      <c r="L14">
         <v>366969563.0</v>
       </c>
-      <c r="I14">
+      <c r="M14">
         <v>367612000.0</v>
       </c>
-      <c r="J14">
+      <c r="N14">
         <v>367612479.0</v>
       </c>
-      <c r="K14">
+      <c r="O14">
         <v>364579332.0</v>
       </c>
-      <c r="L14">
+      <c r="P14">
         <v>376747204.0</v>
       </c>
-      <c r="M14">
+      <c r="Q14">
         <v>378119877.0</v>
       </c>
-      <c r="N14">
+      <c r="R14">
         <v>365893045.0</v>
       </c>
-      <c r="O14">
+      <c r="S14">
         <v>342907679.0</v>
       </c>
-      <c r="P14">
+      <c r="T14">
         <v>295740286.0</v>
       </c>
-      <c r="Q14">
+      <c r="U14">
         <v>154953217.0</v>
       </c>
-      <c r="R14">
+      <c r="V14">
         <v>80158129.0</v>
       </c>
-      <c r="S14">
+      <c r="W14">
         <v>63742519.0</v>
       </c>
-      <c r="T14">
+      <c r="X14">
         <v>48522498.0</v>
       </c>
-      <c r="U14">
+      <c r="Y14">
         <v>48258588.0</v>
       </c>
-      <c r="V14">
+      <c r="Z14">
         <v>46726655.0</v>
       </c>
-      <c r="W14">
+      <c r="AA14">
         <v>45749476.0</v>
       </c>
-      <c r="X14">
+      <c r="AB14">
         <v>45048435.0</v>
       </c>
-      <c r="Y14">
+      <c r="AC14">
         <v>44190936.0</v>
       </c>
-      <c r="Z14">
+      <c r="AD14">
         <v>44190928.0</v>
       </c>
-      <c r="AA14">
+      <c r="AE14">
         <v>44081550.0</v>
       </c>
-      <c r="AB14">
+      <c r="AF14">
         <v>34185015.0</v>
       </c>
-      <c r="AC14">
+      <c r="AG14">
         <v>45924820.0</v>
       </c>
-      <c r="AD14">
+      <c r="AH14">
         <v>6224589.0</v>
       </c>
-      <c r="AE14">
+      <c r="AI14">
         <v>5782089.0</v>
       </c>
-      <c r="AF14">
+      <c r="AJ14">
         <v>22630652.0</v>
       </c>
-      <c r="AG14">
+      <c r="AK14">
         <v>791157.0</v>
       </c>
-      <c r="AH14">
+      <c r="AL14">
         <v>3849298.0</v>
       </c>
-      <c r="AI14">
+      <c r="AM14">
         <v>2644383.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AN14">
         <v>3078445.0</v>
       </c>
-      <c r="AK14">
+      <c r="AO14">
         <v>3854538.0</v>
       </c>
-      <c r="AL14">
+      <c r="AP14">
         <v>3339450.0</v>
       </c>
-      <c r="AM14">
+      <c r="AQ14">
         <v>3339450.0</v>
       </c>
-      <c r="AN14">
+      <c r="AR14">
         <v>3339450.0</v>
       </c>
-      <c r="AO14">
+      <c r="AS14">
         <v>6896606.0</v>
       </c>
-      <c r="AP14">
+      <c r="AT14">
         <v>6722439.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AU14">
         <v>22707306.0</v>
       </c>
-      <c r="AR14">
+      <c r="AV14">
         <v>9057470.0</v>
       </c>
-      <c r="AS14">
+      <c r="AW14">
         <v>21778491.0</v>
       </c>
-      <c r="AT14">
+      <c r="AX14">
         <v>4248201.0</v>
       </c>
-      <c r="AU14">
+      <c r="AY14">
         <v>8783584.0</v>
       </c>
-      <c r="AV14">
+      <c r="AZ14">
         <v>11926553.0</v>
       </c>
-      <c r="AW14">
+      <c r="BA14">
         <v>10162773.0</v>
       </c>
-      <c r="AX14">
+      <c r="BB14">
         <v>6305430.0</v>
       </c>
-      <c r="AY14">
+      <c r="BC14">
         <v>7828074.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BD14">
         <v>3428621.0</v>
       </c>
-      <c r="BA14"/>
-[...2 lines deleted...]
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
     </row>
-    <row r="15" spans="1:79">
+    <row r="15" spans="1:83">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15">
+        <v>15872868000.0</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15">
         <v>12698294400.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>12698294400.0</v>
       </c>
-      <c r="D15"/>
-[...2 lines deleted...]
-      <c r="G15"/>
+      <c r="G15">
+        <v>12698294400.0</v>
+      </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
@@ -21881,239 +23146,257 @@
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
     </row>
-    <row r="16" spans="1:79">
+    <row r="16" spans="1:83">
       <c r="A16" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>196</v>
+      </c>
+      <c r="B16">
+        <v>45450149467.0</v>
+      </c>
       <c r="C16">
+        <v>36024843684.0</v>
+      </c>
+      <c r="D16">
+        <v>82258312000.0</v>
+      </c>
+      <c r="E16">
+        <v>129565676074.0</v>
+      </c>
+      <c r="F16">
+        <v>116850796000.0</v>
+      </c>
+      <c r="G16">
         <v>68408218641.0</v>
       </c>
-      <c r="D16">
+      <c r="H16">
         <v>79410918643.0</v>
       </c>
-      <c r="E16">
+      <c r="I16">
         <v>98562549170.0</v>
       </c>
-      <c r="F16">
+      <c r="J16">
         <v>39643455332.0</v>
       </c>
-      <c r="G16">
+      <c r="K16">
         <v>24704965642.0</v>
       </c>
-      <c r="H16">
+      <c r="L16">
         <v>19474614147.0</v>
       </c>
-      <c r="I16">
+      <c r="M16">
         <v>47015012000.0</v>
       </c>
-      <c r="J16">
+      <c r="N16">
         <v>20812963369.0</v>
       </c>
-      <c r="K16">
+      <c r="O16">
         <v>16990756285.0</v>
       </c>
-      <c r="L16">
+      <c r="P16">
         <v>13315788611.0</v>
       </c>
-      <c r="M16">
+      <c r="Q16">
         <v>21754808306.0</v>
       </c>
-      <c r="N16">
+      <c r="R16">
         <v>46389399970.0</v>
       </c>
-      <c r="O16">
+      <c r="S16">
         <v>31177914576.0</v>
       </c>
-      <c r="P16">
+      <c r="T16">
         <v>95234564249.0</v>
       </c>
-      <c r="Q16">
+      <c r="U16">
         <v>179050404191.0</v>
       </c>
-      <c r="R16">
+      <c r="V16">
         <v>181104549454.0</v>
       </c>
-      <c r="S16">
+      <c r="W16">
         <v>187554810970.0</v>
       </c>
-      <c r="T16">
+      <c r="X16">
         <v>179240437271.0</v>
       </c>
-      <c r="U16">
+      <c r="Y16">
         <v>80269474317.0</v>
       </c>
-      <c r="V16">
+      <c r="Z16">
         <v>42737887387.0</v>
       </c>
-      <c r="W16">
+      <c r="AA16">
         <v>32341301260.0</v>
       </c>
-      <c r="X16">
+      <c r="AB16">
         <v>46433257261.0</v>
       </c>
-      <c r="Y16">
+      <c r="AC16">
         <v>95294256616.0</v>
       </c>
-      <c r="Z16">
+      <c r="AD16">
         <v>109544712117.0</v>
       </c>
-      <c r="AA16">
+      <c r="AE16">
         <v>108904211212.0</v>
       </c>
-      <c r="AB16">
+      <c r="AF16">
         <v>347560360976.0</v>
       </c>
-      <c r="AC16">
+      <c r="AG16">
         <v>315975341887.0</v>
       </c>
-      <c r="AD16">
+      <c r="AH16">
         <v>27944785614.0</v>
       </c>
-      <c r="AE16">
+      <c r="AI16">
         <v>27974875923.0</v>
       </c>
-      <c r="AF16">
+      <c r="AJ16">
         <v>98339210.0</v>
       </c>
-      <c r="AG16">
+      <c r="AK16">
         <v>11412153380.0</v>
       </c>
-      <c r="AH16">
+      <c r="AL16">
         <v>28592122503.0</v>
       </c>
-      <c r="AI16">
+      <c r="AM16">
         <v>26763572353.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AN16">
         <v>26830982239.0</v>
       </c>
-      <c r="AK16">
+      <c r="AO16">
         <v>26856547343.0</v>
       </c>
-      <c r="AL16">
+      <c r="AP16">
         <v>26384676529.0</v>
       </c>
-      <c r="AM16">
+      <c r="AQ16">
         <v>26580012939.0</v>
       </c>
-      <c r="AN16">
+      <c r="AR16">
         <v>26781571299.0</v>
       </c>
-      <c r="AO16">
+      <c r="AS16">
         <v>27234341286.0</v>
       </c>
-      <c r="AP16">
+      <c r="AT16">
         <v>28215444254.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AU16">
         <v>26774133990.0</v>
       </c>
-      <c r="AR16">
+      <c r="AV16">
         <v>26461675563.0</v>
       </c>
-      <c r="AS16">
+      <c r="AW16">
         <v>25861408111.0</v>
       </c>
-      <c r="AT16">
+      <c r="AX16">
         <v>25605775222.0</v>
       </c>
-      <c r="AU16">
+      <c r="AY16">
         <v>25298394272.0</v>
       </c>
-      <c r="AV16">
+      <c r="AZ16">
         <v>24803169644.0</v>
       </c>
-      <c r="AW16">
+      <c r="BA16">
         <v>25510745238.0</v>
       </c>
-      <c r="AX16">
+      <c r="BB16">
         <v>25069007025.0</v>
       </c>
-      <c r="AY16">
+      <c r="BC16">
         <v>23230814286.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BD16">
         <v>23005327230.0</v>
       </c>
-      <c r="BA16">
+      <c r="BE16">
         <v>22843176352.0</v>
       </c>
-      <c r="BB16"/>
-[...2 lines deleted...]
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
     </row>
-    <row r="17" spans="1:79">
+    <row r="17" spans="1:83">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -22149,412 +23432,436 @@
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
     </row>
-    <row r="18" spans="1:79">
+    <row r="18" spans="1:83">
       <c r="A18" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>198</v>
+      </c>
+      <c r="B18">
+        <v>-90865325611.0</v>
+      </c>
       <c r="C18">
+        <v>-30636617050.0</v>
+      </c>
+      <c r="D18">
+        <v>-44698691000.0</v>
+      </c>
+      <c r="E18">
+        <v>12009648211.0</v>
+      </c>
+      <c r="F18">
+        <v>47970088000.0</v>
+      </c>
+      <c r="G18">
         <v>1303298863.0</v>
       </c>
-      <c r="D18">
+      <c r="H18">
         <v>-19474718618.0</v>
       </c>
-      <c r="E18">
+      <c r="I18">
         <v>58682683303.0</v>
       </c>
-      <c r="F18">
+      <c r="J18">
         <v>14790932523.0</v>
       </c>
-      <c r="G18">
+      <c r="K18">
         <v>-17147639368.0</v>
       </c>
-      <c r="H18">
+      <c r="L18">
         <v>-27665058167.0</v>
       </c>
-      <c r="I18">
+      <c r="M18">
         <v>-35247951000.0</v>
       </c>
-      <c r="J18">
+      <c r="N18">
         <v>3862207084.0</v>
       </c>
-      <c r="K18">
+      <c r="O18">
         <v>58674967674.0</v>
       </c>
-      <c r="L18">
+      <c r="P18">
         <v>-8439019694.0</v>
       </c>
-      <c r="M18">
+      <c r="Q18">
         <v>-73624551664.0</v>
       </c>
-      <c r="N18">
+      <c r="R18">
         <v>1481257011.0</v>
       </c>
-      <c r="O18">
+      <c r="S18">
         <v>-106946887673.0</v>
       </c>
-      <c r="P18">
+      <c r="T18">
         <v>-85209433165.0</v>
       </c>
-      <c r="Q18">
+      <c r="U18">
         <v>-2053387298.0</v>
       </c>
-      <c r="R18">
+      <c r="V18">
         <v>-6450261516.0</v>
       </c>
-      <c r="S18">
+      <c r="W18">
         <v>9748806509.0</v>
       </c>
-      <c r="T18">
+      <c r="X18">
         <v>97535095144.0</v>
       </c>
-      <c r="U18">
+      <c r="Y18">
         <v>29876483797.0</v>
       </c>
-      <c r="V18">
+      <c r="Z18">
         <v>-1944166131.0</v>
       </c>
-      <c r="W18">
+      <c r="AA18">
         <v>-887579995.0</v>
       </c>
-      <c r="X18">
+      <c r="AB18">
         <v>-2911977069.0</v>
       </c>
-      <c r="Y18">
+      <c r="AC18">
         <v>-245981277259.0</v>
       </c>
-      <c r="Z18">
+      <c r="AD18">
         <v>-809322805.0</v>
       </c>
-      <c r="AA18">
+      <c r="AE18">
         <v>-1093336403.0</v>
       </c>
-      <c r="AB18">
+      <c r="AF18">
         <v>45193873573.0</v>
       </c>
-      <c r="AC18">
+      <c r="AG18">
         <v>-1451190222.0</v>
       </c>
-      <c r="AD18">
+      <c r="AH18">
         <v>-1309706910.0</v>
       </c>
-      <c r="AE18">
+      <c r="AI18">
         <v>48009676681.0</v>
       </c>
-      <c r="AF18">
+      <c r="AJ18">
         <v>-49829302558.0</v>
       </c>
-      <c r="AG18">
+      <c r="AK18">
         <v>874476512.0</v>
       </c>
-      <c r="AH18">
+      <c r="AL18">
         <v>1427109060.0</v>
       </c>
-      <c r="AI18">
+      <c r="AM18">
         <v>-579195973.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AN18">
         <v>-201264816.0</v>
       </c>
-      <c r="AK18">
+      <c r="AO18">
         <v>688707694.0</v>
       </c>
-      <c r="AL18">
+      <c r="AP18">
         <v>-290441751.0</v>
       </c>
-      <c r="AM18">
+      <c r="AQ18">
         <v>-572366176.0</v>
       </c>
-      <c r="AN18">
+      <c r="AR18">
         <v>-203693710.0</v>
       </c>
-      <c r="AO18">
+      <c r="AS18">
         <v>2240106098.0</v>
       </c>
-      <c r="AP18">
+      <c r="AT18">
         <v>-149315002.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AU18">
         <v>-312132219.0</v>
       </c>
-      <c r="AR18">
+      <c r="AV18">
         <v>-475725702.0</v>
       </c>
-      <c r="AS18">
+      <c r="AW18">
         <v>856278720.0</v>
       </c>
-      <c r="AT18">
+      <c r="AX18">
         <v>-135654896.0</v>
       </c>
-      <c r="AU18">
+      <c r="AY18">
         <v>-359838724.0</v>
       </c>
-      <c r="AV18">
+      <c r="AZ18">
         <v>-10122227.0</v>
       </c>
-      <c r="AW18">
+      <c r="BA18">
         <v>3003421097.0</v>
       </c>
-      <c r="AX18">
+      <c r="BB18">
         <v>-403614670.0</v>
       </c>
-      <c r="AY18">
+      <c r="BC18">
         <v>56346665.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BD18">
         <v>11415794.0</v>
       </c>
-      <c r="BA18"/>
-[...2 lines deleted...]
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
     </row>
-    <row r="19" spans="1:79">
+    <row r="19" spans="1:83">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19">
         <v>385183035.0</v>
       </c>
-      <c r="D19">
+      <c r="H19">
         <v>307503491.0</v>
       </c>
-      <c r="E19">
+      <c r="I19">
         <v>-498653354.0</v>
       </c>
-      <c r="F19">
+      <c r="J19">
         <v>134951311.0</v>
       </c>
-      <c r="G19">
+      <c r="K19">
         <v>95190863.0</v>
       </c>
-      <c r="H19">
+      <c r="L19">
         <v>114360247.0</v>
       </c>
-      <c r="I19">
+      <c r="M19">
         <v>500898081.0</v>
       </c>
-      <c r="J19">
+      <c r="N19">
         <v>-40000000.0</v>
       </c>
-      <c r="K19">
+      <c r="O19">
         <v>-55031291700.0</v>
       </c>
-      <c r="L19">
+      <c r="P19">
         <v>-142924759.0</v>
       </c>
-      <c r="M19">
+      <c r="Q19">
         <v>-1731383080.0</v>
       </c>
-      <c r="N19">
+      <c r="R19">
         <v>-412804255.0</v>
       </c>
-      <c r="O19">
+      <c r="S19">
         <v>-464470708.0</v>
       </c>
-      <c r="P19">
+      <c r="T19">
         <v>559073823.0</v>
       </c>
-      <c r="Q19"/>
-[...1 lines deleted...]
-      <c r="S19">
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19">
         <v>-1434432810.0</v>
       </c>
-      <c r="T19">
+      <c r="X19">
         <v>1434432810.0</v>
       </c>
-      <c r="U19">
+      <c r="Y19">
         <v>7689450959.0</v>
       </c>
-      <c r="V19">
+      <c r="Z19">
         <v>13815397440.0</v>
       </c>
-      <c r="W19">
+      <c r="AA19">
         <v>6580032500.0</v>
       </c>
-      <c r="X19">
+      <c r="AB19">
         <v>-11883386000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AC19">
         <v>251199989424.0</v>
       </c>
-      <c r="Z19">
+      <c r="AD19">
         <v>174.0</v>
       </c>
-      <c r="AA19">
+      <c r="AE19">
         <v>-240554733100.0</v>
       </c>
-      <c r="AB19">
+      <c r="AF19">
         <v>-240554733100.0</v>
       </c>
-      <c r="AC19">
+      <c r="AG19">
         <v>240968926350.0</v>
       </c>
-      <c r="AD19">
+      <c r="AH19">
         <v>265911566.0</v>
       </c>
-      <c r="AE19"/>
-[...2 lines deleted...]
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
     </row>
-    <row r="20" spans="1:79">
+    <row r="20" spans="1:83">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>22272000000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
-        <v>61450000000.0</v>
+        <v>400000000.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
+      <c r="K20">
+        <v>22272000000.0</v>
+      </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
+        <v>61450000000.0</v>
+      </c>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
         <v>48989960000.0</v>
       </c>
-      <c r="N20">
+      <c r="R20">
         <v>13650000000.0</v>
       </c>
-      <c r="O20"/>
-[...2 lines deleted...]
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
@@ -22572,933 +23879,983 @@
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
     </row>
-    <row r="21" spans="1:79">
+    <row r="21" spans="1:83">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
-      <c r="AB21">
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
         <v>-28706278875.0</v>
       </c>
-      <c r="AC21">
+      <c r="AG21">
         <v>-28706278875.0</v>
       </c>
-      <c r="AD21">
+      <c r="AH21">
         <v>-28706278875.0</v>
       </c>
-      <c r="AE21"/>
-[...2 lines deleted...]
-      <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
     </row>
-    <row r="22" spans="1:79">
+    <row r="22" spans="1:83">
       <c r="A22" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B22"/>
+        <v>159</v>
+      </c>
+      <c r="B22">
+        <v>79531372501.0</v>
+      </c>
       <c r="C22">
+        <v>-50004709015.0</v>
+      </c>
+      <c r="D22">
+        <v>-6842710000.0</v>
+      </c>
+      <c r="E22">
+        <v>114276225446.0</v>
+      </c>
+      <c r="F22">
+        <v>12768797000.0</v>
+      </c>
+      <c r="G22">
         <v>13691330088.0</v>
       </c>
-      <c r="D22">
-[...2 lines deleted...]
-      <c r="E22">
+      <c r="H22">
+        <v>-8599878014.0</v>
+      </c>
+      <c r="I22">
         <v>33390808456.0</v>
       </c>
-      <c r="F22">
+      <c r="J22">
         <v>20653353013.0</v>
       </c>
-      <c r="G22">
+      <c r="K22">
         <v>12781502426.0</v>
       </c>
-      <c r="H22">
+      <c r="L22">
         <v>-24366307885.0</v>
       </c>
-      <c r="I22">
+      <c r="M22">
         <v>51007320000.0</v>
       </c>
-      <c r="J22">
+      <c r="N22">
         <v>-3837459735.0</v>
       </c>
-      <c r="K22">
+      <c r="O22">
         <v>-1624439240.0</v>
       </c>
-      <c r="L22">
+      <c r="P22">
         <v>-18411570909.0</v>
       </c>
-      <c r="M22">
+      <c r="Q22">
         <v>32617478289.0</v>
       </c>
-      <c r="N22">
+      <c r="R22">
         <v>11257054225.0</v>
       </c>
-      <c r="O22">
+      <c r="S22">
         <v>30679634432.0</v>
       </c>
-      <c r="P22">
+      <c r="T22">
         <v>-18309581143.0</v>
       </c>
-      <c r="Q22">
+      <c r="U22">
         <v>2051215955.0</v>
       </c>
-      <c r="R22">
+      <c r="V22">
         <v>-20973850950.0</v>
       </c>
-      <c r="S22">
+      <c r="W22">
         <v>56952397413.0</v>
       </c>
-      <c r="T22">
+      <c r="X22">
         <v>42653846244.0</v>
       </c>
-      <c r="U22">
+      <c r="Y22">
         <v>57414391677.0</v>
       </c>
-      <c r="V22">
+      <c r="Z22">
         <v>-111448374.0</v>
       </c>
-      <c r="W22">
+      <c r="AA22">
         <v>385352883.0</v>
       </c>
-      <c r="X22">
+      <c r="AB22">
         <v>-64914241300.0</v>
       </c>
-      <c r="Y22">
+      <c r="AC22">
         <v>38499105717.0</v>
       </c>
-      <c r="Z22">
+      <c r="AD22">
         <v>996043900.0</v>
       </c>
-      <c r="AA22">
+      <c r="AE22">
         <v>3060303980.0</v>
       </c>
-      <c r="AB22">
+      <c r="AF22">
         <v>2413118341.0</v>
       </c>
-      <c r="AC22">
+      <c r="AG22">
         <v>4012091166.0</v>
       </c>
-      <c r="AD22">
+      <c r="AH22">
         <v>2445517131.0</v>
       </c>
-      <c r="AE22">
+      <c r="AI22">
         <v>2719313610.0</v>
       </c>
-      <c r="AF22">
+      <c r="AJ22">
         <v>2261123292.0</v>
       </c>
-      <c r="AG22">
+      <c r="AK22">
         <v>-4432717410.0</v>
       </c>
-      <c r="AH22">
+      <c r="AL22">
         <v>-122750561.0</v>
       </c>
-      <c r="AI22">
+      <c r="AM22">
         <v>119420890.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AN22">
         <v>-152477872.0</v>
       </c>
-      <c r="AK22">
+      <c r="AO22">
         <v>-868896998.0</v>
       </c>
-      <c r="AL22">
+      <c r="AP22">
         <v>-137802239.0</v>
       </c>
-      <c r="AM22">
+      <c r="AQ22">
         <v>76087660.0</v>
       </c>
-      <c r="AN22">
+      <c r="AR22">
         <v>-601826655.0</v>
       </c>
-      <c r="AO22">
+      <c r="AS22">
         <v>-445961132.0</v>
       </c>
-      <c r="AP22">
+      <c r="AT22">
         <v>791897996.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AU22">
         <v>-37274129.0</v>
       </c>
-      <c r="AR22">
+      <c r="AV22">
         <v>458227280.0</v>
       </c>
-      <c r="AS22">
+      <c r="AW22">
         <v>-165092625.0</v>
       </c>
-      <c r="AT22">
+      <c r="AX22">
         <v>160936331.0</v>
       </c>
-      <c r="AU22">
+      <c r="AY22">
         <v>616456035.0</v>
       </c>
-      <c r="AV22">
+      <c r="AZ22">
         <v>-594849058.0</v>
       </c>
-      <c r="AW22">
+      <c r="BA22">
         <v>1094148505.0</v>
       </c>
-      <c r="AX22">
+      <c r="BB22">
         <v>1327605121.0</v>
       </c>
-      <c r="AY22">
+      <c r="BC22">
         <v>261191808.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BD22">
         <v>345999916.0</v>
       </c>
-      <c r="BA22">
+      <c r="BE22">
         <v>1303581000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BF22">
         <v>239268800.0</v>
       </c>
-      <c r="BC22">
+      <c r="BG22">
         <v>162527700.0</v>
       </c>
-      <c r="BD22">
+      <c r="BH22">
         <v>169920700.0</v>
       </c>
-      <c r="BE22">
+      <c r="BI22">
         <v>400068500.0</v>
       </c>
-      <c r="BF22">
+      <c r="BJ22">
         <v>145846500.0</v>
       </c>
-      <c r="BG22">
+      <c r="BK22">
         <v>216753300.0</v>
       </c>
-      <c r="BH22">
+      <c r="BL22">
         <v>82231500.0</v>
       </c>
-      <c r="BI22">
+      <c r="BM22">
         <v>17118200.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BN22">
         <v>71282900.0</v>
       </c>
-      <c r="BK22">
+      <c r="BO22">
         <v>258582800.0</v>
       </c>
-      <c r="BL22">
+      <c r="BP22">
         <v>134234900.0</v>
       </c>
-      <c r="BM22">
+      <c r="BQ22">
         <v>210797000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BR22">
         <v>393349400.0</v>
       </c>
-      <c r="BO22">
+      <c r="BS22">
         <v>215705500.0</v>
       </c>
-      <c r="BP22">
+      <c r="BT22">
         <v>557922000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BU22">
         <v>1491636100.0</v>
       </c>
-      <c r="BR22">
+      <c r="BV22">
         <v>1855117300.0</v>
       </c>
-      <c r="BS22">
+      <c r="BW22">
         <v>933828100.0</v>
       </c>
-      <c r="BT22">
+      <c r="BX22">
         <v>1420320400.0</v>
       </c>
-      <c r="BU22">
+      <c r="BY22">
         <v>186024900.0</v>
       </c>
-      <c r="BV22">
+      <c r="BZ22">
         <v>270738100.0</v>
       </c>
-      <c r="BW22">
+      <c r="CA22">
         <v>424953900.0</v>
       </c>
-      <c r="BX22">
+      <c r="CB22">
         <v>1693155300.0</v>
       </c>
-      <c r="BY22">
+      <c r="CC22">
         <v>378402200.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CD22">
         <v>504308400.0</v>
       </c>
-      <c r="CA22">
+      <c r="CE22">
         <v>341521300.0</v>
       </c>
     </row>
-    <row r="23" spans="1:79">
+    <row r="23" spans="1:83">
       <c r="A23" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23">
         <v>-10300000.0</v>
       </c>
-      <c r="I23">
+      <c r="M23">
         <v>61450000000.0</v>
       </c>
-      <c r="J23">
+      <c r="N23">
         <v>-40000000.0</v>
       </c>
-      <c r="K23">
+      <c r="O23">
         <v>-55031291700.0</v>
       </c>
-      <c r="L23">
+      <c r="P23">
         <v>-142924759.0</v>
       </c>
-      <c r="M23">
+      <c r="Q23">
         <v>48989960000.0</v>
       </c>
-      <c r="N23">
+      <c r="R23">
         <v>13650000000.0</v>
       </c>
-      <c r="O23">
+      <c r="S23">
         <v>42890238000.0</v>
       </c>
-      <c r="P23">
+      <c r="T23">
         <v>559073823.0</v>
       </c>
-      <c r="Q23">
+      <c r="U23">
         <v>-1435000.0</v>
       </c>
-      <c r="R23">
+      <c r="V23">
         <v>-1435000.0</v>
       </c>
-      <c r="S23">
+      <c r="W23">
         <v>1435000.0</v>
       </c>
-      <c r="T23">
+      <c r="X23">
         <v>1435000.0</v>
       </c>
-      <c r="U23">
+      <c r="Y23">
         <v>-34347826.0</v>
       </c>
-      <c r="V23">
+      <c r="Z23">
         <v>34347826.0</v>
       </c>
-      <c r="W23">
+      <c r="AA23">
         <v>34347826.0</v>
       </c>
-      <c r="X23">
+      <c r="AB23">
         <v>34347826.0</v>
       </c>
-      <c r="Y23">
+      <c r="AC23">
         <v>-10492534093.0</v>
       </c>
-      <c r="Z23">
+      <c r="AD23">
         <v>-10492534093.0</v>
       </c>
-      <c r="AA23">
+      <c r="AE23">
         <v>-10492534093.0</v>
       </c>
-      <c r="AB23">
+      <c r="AF23">
         <v>-18213744782.0</v>
       </c>
-      <c r="AC23">
+      <c r="AG23">
         <v>10492534093.0</v>
       </c>
-      <c r="AD23">
+      <c r="AH23">
         <v>10492534093.0</v>
       </c>
-      <c r="AE23">
+      <c r="AI23">
         <v>29306025212.0</v>
       </c>
-      <c r="AF23">
+      <c r="AJ23">
         <v>-2397151612.0</v>
       </c>
-      <c r="AG23">
+      <c r="AK23">
         <v>305472861254.0</v>
       </c>
-      <c r="AH23">
+      <c r="AL23">
         <v>177240000.0</v>
       </c>
-      <c r="AI23"/>
-[...2 lines deleted...]
-      <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
     </row>
-    <row r="24" spans="1:79">
+    <row r="24" spans="1:83">
       <c r="A24" t="s">
-        <v>199</v>
-[...3 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
+        <v>276017155.0</v>
+      </c>
+      <c r="D24">
+        <v>-2608674000.0</v>
+      </c>
+      <c r="E24">
+        <v>705232229.0</v>
+      </c>
+      <c r="F24">
+        <v>472489000.0</v>
+      </c>
+      <c r="G24">
         <v>392295535.0</v>
       </c>
-      <c r="D24">
+      <c r="H24">
         <v>323088091.0</v>
       </c>
-      <c r="E24">
+      <c r="I24">
         <v>227742074.0</v>
       </c>
-      <c r="F24">
+      <c r="J24">
         <v>147557167.0</v>
       </c>
-      <c r="G24">
+      <c r="K24">
         <v>105990863.0</v>
       </c>
-      <c r="H24">
+      <c r="L24">
         <v>124660247.0</v>
       </c>
-      <c r="I24">
+      <c r="M24">
         <v>500898000.0</v>
       </c>
-      <c r="J24">
+      <c r="N24">
         <v>40000000.0</v>
       </c>
-      <c r="K24">
+      <c r="O24">
         <v>55000000000.0</v>
       </c>
-      <c r="L24">
+      <c r="P24">
         <v>0.0</v>
       </c>
-      <c r="M24">
+      <c r="Q24">
         <v>-1697848080.0</v>
       </c>
-      <c r="N24">
+      <c r="R24">
         <v>80228383.0</v>
       </c>
-      <c r="O24">
+      <c r="S24">
         <v>224026474.0</v>
       </c>
-      <c r="P24">
+      <c r="T24">
         <v>1393593223.0</v>
       </c>
-      <c r="Q24">
+      <c r="U24">
         <v>-3146454808.0</v>
       </c>
-      <c r="R24">
+      <c r="V24">
         <v>910014159.0</v>
       </c>
-      <c r="S24">
+      <c r="W24">
         <v>17115739792.0</v>
       </c>
-      <c r="T24">
+      <c r="X24">
         <v>-14879299143.0</v>
       </c>
-      <c r="U24">
+      <c r="Y24">
         <v>7689450959.0</v>
       </c>
-      <c r="V24">
+      <c r="Z24">
         <v>12306404432.0</v>
       </c>
-      <c r="W24">
+      <c r="AA24">
         <v>6977016494.0</v>
       </c>
-      <c r="X24">
+      <c r="AB24">
         <v>-10771376986.0</v>
       </c>
-      <c r="Y24">
+      <c r="AC24">
         <v>231730821758.0</v>
       </c>
-      <c r="Z24">
+      <c r="AD24">
         <v>11942357803.0</v>
       </c>
-      <c r="AA24">
+      <c r="AE24">
         <v>-237562813361.0</v>
       </c>
-      <c r="AB24">
+      <c r="AF24">
         <v>4604890298.0</v>
       </c>
-      <c r="AC24">
+      <c r="AG24">
         <v>238482746495.0</v>
       </c>
-      <c r="AD24">
+      <c r="AH24">
         <v>1279616601.0</v>
       </c>
-      <c r="AE24">
+      <c r="AI24">
         <v>1737074820.0</v>
       </c>
-      <c r="AF24">
+      <c r="AJ24">
         <v>40735400000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AK24">
         <v>-323527306889.0</v>
       </c>
-      <c r="AH24">
+      <c r="AL24">
         <v>222311090.0</v>
       </c>
-      <c r="AI24">
+      <c r="AM24">
         <v>513676087.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AN24">
         <v>175699712.0</v>
       </c>
-      <c r="AK24">
+      <c r="AO24">
         <v>-216836880.0</v>
       </c>
-      <c r="AL24">
+      <c r="AP24">
         <v>95105341.0</v>
       </c>
-      <c r="AM24">
+      <c r="AQ24">
         <v>370807816.0</v>
       </c>
-      <c r="AN24">
+      <c r="AR24">
         <v>-249076277.0</v>
       </c>
-      <c r="AO24">
+      <c r="AS24">
         <v>-3221209066.0</v>
       </c>
-      <c r="AP24">
+      <c r="AT24">
         <v>1590625266.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AU24">
         <v>624590646.0</v>
       </c>
-      <c r="AR24">
+      <c r="AV24">
         <v>1075993154.0</v>
       </c>
-      <c r="AS24">
+      <c r="AW24">
         <v>-600645831.0</v>
       </c>
-      <c r="AT24">
+      <c r="AX24">
         <v>443035846.0</v>
       </c>
-      <c r="AU24">
+      <c r="AY24">
         <v>855063352.0</v>
       </c>
-      <c r="AV24">
+      <c r="AZ24">
         <v>-697453367.0</v>
       </c>
-      <c r="AW24">
+      <c r="BA24">
         <v>-2561682884.0</v>
       </c>
-      <c r="AX24">
+      <c r="BB24">
         <v>2241807409.0</v>
       </c>
-      <c r="AY24">
+      <c r="BC24">
         <v>169140391.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BD24">
         <v>150735084.0</v>
       </c>
-      <c r="BA24"/>
-[...2 lines deleted...]
-      <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
     </row>
-    <row r="25" spans="1:79">
+    <row r="25" spans="1:83">
       <c r="A25" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>19230002964.0</v>
+      </c>
+      <c r="D25">
+        <v>-38072286000.0</v>
+      </c>
+      <c r="E25">
+        <v>-102588565518.0</v>
+      </c>
+      <c r="F25">
+        <v>34842797000.0</v>
+      </c>
+      <c r="G25">
         <v>-12744193268.0</v>
       </c>
-      <c r="D25">
-[...2 lines deleted...]
-      <c r="E25">
+      <c r="H25">
+        <v>-11224806029.0</v>
+      </c>
+      <c r="I25">
         <v>59009078731.0</v>
       </c>
-      <c r="F25">
-[...8 lines deleted...]
-      <c r="I25">
+      <c r="J25">
+        <v>-6216472755.0</v>
+      </c>
+      <c r="K25">
+        <v>-30285489481.0</v>
+      </c>
+      <c r="L25">
+        <v>-3655419845.0</v>
+      </c>
+      <c r="M25">
         <v>-86622884000.0</v>
       </c>
-      <c r="J25">
+      <c r="N25">
         <v>7332054340.0</v>
       </c>
-      <c r="K25">
+      <c r="O25">
         <v>59966119282.0</v>
       </c>
-      <c r="L25">
+      <c r="P25">
         <v>9738728770.0</v>
       </c>
-      <c r="M25">
+      <c r="Q25">
         <v>-106586614830.0</v>
       </c>
-      <c r="N25">
-[...2 lines deleted...]
-      <c r="O25">
+      <c r="R25">
+        <v>-9648657621.0</v>
+      </c>
+      <c r="S25">
         <v>-136595117244.0</v>
       </c>
-      <c r="P25">
-[...2 lines deleted...]
-      <c r="Q25">
+      <c r="T25">
+        <v>-66361072908.0</v>
+      </c>
+      <c r="U25">
         <v>-43857869.0</v>
       </c>
-      <c r="R25">
+      <c r="V25">
         <v>15587783723.0</v>
       </c>
-      <c r="S25">
+      <c r="W25">
         <v>-46425596385.0</v>
       </c>
-      <c r="T25">
+      <c r="X25">
         <v>54939430298.0</v>
       </c>
-      <c r="U25">
+      <c r="Y25">
         <v>-27564867668.0</v>
       </c>
-      <c r="V25">
+      <c r="Z25">
         <v>-1862080775.0</v>
       </c>
-      <c r="W25">
+      <c r="AA25">
         <v>-1305982354.0</v>
       </c>
-      <c r="X25">
+      <c r="AB25">
         <v>61970935796.0</v>
       </c>
-      <c r="Y25">
+      <c r="AC25">
         <v>-284524573912.0</v>
       </c>
-      <c r="Z25">
+      <c r="AD25">
         <v>-1849557633.0</v>
       </c>
-      <c r="AA25">
+      <c r="AE25">
         <v>-4195096932.0</v>
       </c>
-      <c r="AB25">
+      <c r="AF25">
         <v>42947079537.0</v>
       </c>
-      <c r="AC25">
+      <c r="AG25">
         <v>-5318063964.0</v>
       </c>
-      <c r="AD25">
+      <c r="AH25">
         <v>-3750748630.0</v>
       </c>
-      <c r="AE25">
+      <c r="AI25">
         <v>45284580982.0</v>
       </c>
-      <c r="AF25">
+      <c r="AJ25">
         <v>-52071837385.0</v>
       </c>
-      <c r="AG25">
+      <c r="AK25">
         <v>5567261865.0</v>
       </c>
-      <c r="AH25">
+      <c r="AL25">
         <v>1546010323.0</v>
       </c>
-      <c r="AI25">
+      <c r="AM25">
         <v>-701261246.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AN25">
         <v>-51865389.0</v>
       </c>
-      <c r="AK25">
+      <c r="AO25">
         <v>1553750154.0</v>
       </c>
-      <c r="AL25">
+      <c r="AP25">
         <v>-155978962.0</v>
       </c>
-      <c r="AM25">
+      <c r="AQ25">
         <v>-651793286.0</v>
       </c>
-      <c r="AN25">
+      <c r="AR25">
         <v>394793495.0</v>
       </c>
-      <c r="AO25">
+      <c r="AS25">
         <v>2679170624.0</v>
       </c>
-      <c r="AP25">
+      <c r="AT25">
         <v>-947935437.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AU25">
         <v>-297565396.0</v>
       </c>
-      <c r="AR25">
+      <c r="AV25">
         <v>-943010452.0</v>
       </c>
-      <c r="AS25">
+      <c r="AW25">
         <v>1019742854.0</v>
       </c>
-      <c r="AT25">
+      <c r="AX25">
         <v>-300839428.0</v>
       </c>
-      <c r="AU25">
+      <c r="AY25">
         <v>-984178343.0</v>
       </c>
-      <c r="AV25">
+      <c r="AZ25">
         <v>572800278.0</v>
       </c>
-      <c r="AW25">
+      <c r="BA25">
         <v>1958166919.0</v>
       </c>
-      <c r="AX25">
+      <c r="BB25">
         <v>-1737525221.0</v>
       </c>
-      <c r="AY25">
+      <c r="BC25">
         <v>-205723217.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BD25">
         <v>-333312743.0</v>
       </c>
-      <c r="BA25"/>
-[...2 lines deleted...]
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
     </row>
-    <row r="26" spans="1:79">
+    <row r="26" spans="1:83">
       <c r="A26" t="s">
-        <v>201</v>
-[...6 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26">
         <v>22672000000.0</v>
       </c>
-      <c r="F26">
+      <c r="J26">
         <v>22272000000.0</v>
       </c>
-      <c r="G26"/>
-[...2 lines deleted...]
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
-[...4 lines deleted...]
-      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26">
+        <v>-757965.0</v>
+      </c>
+      <c r="V26">
+        <v>1435000.0</v>
+      </c>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26">
         <v>-55359037800.0</v>
       </c>
-      <c r="V26">
+      <c r="Z26">
         <v>-55359037800.0</v>
       </c>
-      <c r="W26">
+      <c r="AA26">
         <v>-20181392500.0</v>
       </c>
-      <c r="X26">
+      <c r="AB26">
         <v>-35177645300.0</v>
       </c>
-      <c r="Y26"/>
-[...2 lines deleted...]
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
@@ -23506,54 +24863,58 @@
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
     </row>
-    <row r="27" spans="1:79">
+    <row r="27" spans="1:83">
       <c r="A27" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -23589,559 +24950,591 @@
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
     </row>
-    <row r="28" spans="1:79">
+    <row r="28" spans="1:83">
       <c r="A28" t="s">
-        <v>203</v>
-[...3 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="B28"/>
       <c r="C28">
-        <v>-12698294400.0</v>
+        <v>-15872868000.0</v>
       </c>
       <c r="D28"/>
       <c r="E28">
-        <v>400000000.0</v>
+        <v>-12698294400.0</v>
       </c>
       <c r="F28">
-        <v>22272000000.0</v>
+        <v>-12698294400.0</v>
       </c>
       <c r="G28">
-        <v>22272000000.0</v>
+        <v>-12698294400.0</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>61450000000.0</v>
-[...1 lines deleted...]
-      <c r="J28"/>
+        <v>400000000.0</v>
+      </c>
+      <c r="J28">
+        <v>22272000000.0</v>
+      </c>
       <c r="K28">
-        <v>0.0</v>
+        <v>22272000000.0</v>
       </c>
       <c r="L28"/>
       <c r="M28">
+        <v>61450000000.0</v>
+      </c>
+      <c r="N28"/>
+      <c r="O28">
+        <v>0.0</v>
+      </c>
+      <c r="P28"/>
+      <c r="Q28">
         <v>48989960000.0</v>
       </c>
-      <c r="N28">
+      <c r="R28">
         <v>13650000000.0</v>
       </c>
-      <c r="O28">
+      <c r="S28">
         <v>42890238000.0</v>
       </c>
-      <c r="P28">
+      <c r="T28">
         <v>42890238000.0</v>
       </c>
-      <c r="Q28">
+      <c r="U28">
         <v>-757965.0</v>
       </c>
-      <c r="R28">
+      <c r="V28">
         <v>-757965.0</v>
       </c>
-      <c r="S28">
+      <c r="W28">
         <v>1435000.0</v>
       </c>
-      <c r="T28">
+      <c r="X28">
         <v>1435000.0</v>
       </c>
-      <c r="U28">
+      <c r="Y28">
         <v>-34347826.0</v>
       </c>
-      <c r="V28">
+      <c r="Z28">
         <v>34347826.0</v>
       </c>
-      <c r="W28">
+      <c r="AA28">
         <v>-20181392500.0</v>
       </c>
-      <c r="X28">
+      <c r="AB28">
         <v>-35177645300.0</v>
       </c>
-      <c r="Y28">
+      <c r="AC28">
         <v>-10492534093.0</v>
       </c>
-      <c r="Z28">
+      <c r="AD28">
         <v>-10492534093.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28">
+      <c r="AE28"/>
+      <c r="AF28">
         <v>-18213744782.0</v>
       </c>
-      <c r="AC28">
+      <c r="AG28">
         <v>-18213744782.0</v>
       </c>
-      <c r="AD28">
+      <c r="AH28">
         <v>-18213744782.0</v>
       </c>
-      <c r="AE28">
+      <c r="AI28">
         <v>27995000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AJ28">
         <v>-1086126400.0</v>
       </c>
-      <c r="AG28">
+      <c r="AK28">
         <v>305472861254.0</v>
       </c>
-      <c r="AH28">
+      <c r="AL28">
         <v>177240000.0</v>
       </c>
-      <c r="AI28"/>
-[...2 lines deleted...]
-      <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
     </row>
-    <row r="29" spans="1:79">
+    <row r="29" spans="1:83">
       <c r="A29" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="B29"/>
       <c r="C29">
+        <v>-30604717051.0</v>
+      </c>
+      <c r="D29">
+        <v>-44697517000.0</v>
+      </c>
+      <c r="E29">
+        <v>12011873145.0</v>
+      </c>
+      <c r="F29">
+        <v>47970088000.0</v>
+      </c>
+      <c r="G29">
         <v>1310411363.0</v>
       </c>
-      <c r="D29">
+      <c r="H29">
         <v>-19459134018.0</v>
       </c>
-      <c r="E29">
+      <c r="I29">
         <v>59009078731.0</v>
       </c>
-      <c r="F29">
+      <c r="J29">
         <v>14803538379.0</v>
       </c>
-      <c r="G29">
+      <c r="K29">
         <v>-17136839368.0</v>
       </c>
-      <c r="H29">
+      <c r="L29">
         <v>-27654758167.0</v>
       </c>
-      <c r="I29">
+      <c r="M29">
         <v>-35247951000.0</v>
       </c>
-      <c r="J29">
+      <c r="N29">
         <v>3862207084.0</v>
       </c>
-      <c r="K29">
+      <c r="O29">
         <v>58706259374.0</v>
       </c>
-      <c r="L29">
+      <c r="P29">
         <v>-8296094935.0</v>
       </c>
-      <c r="M29">
+      <c r="Q29">
         <v>-73591016664.0</v>
       </c>
-      <c r="N29">
+      <c r="R29">
         <v>1974289649.0</v>
       </c>
-      <c r="O29">
+      <c r="S29">
         <v>-106258390491.0</v>
       </c>
-      <c r="P29">
+      <c r="T29">
         <v>-84374913765.0</v>
       </c>
-      <c r="Q29">
+      <c r="U29">
         <v>1852404869.0</v>
       </c>
-      <c r="R29">
+      <c r="V29">
         <v>-5466225356.0</v>
       </c>
-      <c r="S29">
+      <c r="W29">
         <v>10463058509.0</v>
       </c>
-      <c r="T29">
+      <c r="X29">
         <v>97544754044.0</v>
       </c>
-      <c r="U29">
+      <c r="Y29">
         <v>29897782597.0</v>
       </c>
-      <c r="V29">
+      <c r="Z29">
         <v>-1926802494.0</v>
       </c>
-      <c r="W29">
+      <c r="AA29">
         <v>-874879995.0</v>
       </c>
-      <c r="X29">
+      <c r="AB29">
         <v>-2898257069.0</v>
       </c>
-      <c r="Y29">
+      <c r="AC29">
         <v>-245981277259.0</v>
       </c>
-      <c r="Z29">
+      <c r="AD29">
         <v>-809322805.0</v>
       </c>
-      <c r="AA29">
+      <c r="AE29">
         <v>-1090711402.0</v>
       </c>
-      <c r="AB29">
+      <c r="AF29">
         <v>45394382893.0</v>
       </c>
-      <c r="AC29">
+      <c r="AG29">
         <v>-1260047978.0</v>
       </c>
-      <c r="AD29">
+      <c r="AH29">
         <v>-1299006910.0</v>
       </c>
-      <c r="AE29">
+      <c r="AI29">
         <v>48009676681.0</v>
       </c>
-      <c r="AF29">
+      <c r="AJ29">
         <v>-49788083441.0</v>
       </c>
-      <c r="AG29">
+      <c r="AK29">
         <v>1135335612.0</v>
       </c>
-      <c r="AH29">
+      <c r="AL29">
         <v>1427109060.0</v>
       </c>
-      <c r="AI29">
+      <c r="AM29">
         <v>-579195973.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AN29">
         <v>-201264816.0</v>
       </c>
-      <c r="AK29">
+      <c r="AO29">
         <v>688707694.0</v>
       </c>
-      <c r="AL29">
+      <c r="AP29">
         <v>-290441751.0</v>
       </c>
-      <c r="AM29">
+      <c r="AQ29">
         <v>-572366176.0</v>
       </c>
-      <c r="AN29">
+      <c r="AR29">
         <v>-203693710.0</v>
       </c>
-      <c r="AO29">
+      <c r="AS29">
         <v>2240106098.0</v>
       </c>
-      <c r="AP29">
+      <c r="AT29">
         <v>-149315002.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AU29">
         <v>-312132219.0</v>
       </c>
-      <c r="AR29">
+      <c r="AV29">
         <v>-475725702.0</v>
       </c>
-      <c r="AS29">
+      <c r="AW29">
         <v>876428720.0</v>
       </c>
-      <c r="AT29">
+      <c r="AX29">
         <v>-135654896.0</v>
       </c>
-      <c r="AU29">
+      <c r="AY29">
         <v>-358938724.0</v>
       </c>
-      <c r="AV29">
+      <c r="AZ29">
         <v>-10122227.0</v>
       </c>
-      <c r="AW29">
+      <c r="BA29">
         <v>3062478197.0</v>
       </c>
-      <c r="AX29">
+      <c r="BB29">
         <v>-403614670.0</v>
       </c>
-      <c r="AY29">
+      <c r="BC29">
         <v>63296665.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BD29">
         <v>16115794.0</v>
       </c>
-      <c r="BA29"/>
-[...2 lines deleted...]
-      <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
     </row>
-    <row r="30" spans="1:79">
+    <row r="30" spans="1:83">
       <c r="A30" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      </c>
+        <v>209</v>
+      </c>
+      <c r="B30"/>
       <c r="C30">
+        <v>244117156.0</v>
+      </c>
+      <c r="D30">
+        <v>-2609848000.0</v>
+      </c>
+      <c r="E30">
+        <v>703007295.0</v>
+      </c>
+      <c r="F30">
+        <v>472489000.0</v>
+      </c>
+      <c r="G30">
         <v>385183035.0</v>
       </c>
-      <c r="D30">
+      <c r="H30">
         <v>307503491.0</v>
       </c>
-      <c r="E30">
+      <c r="I30">
         <v>-498653354.0</v>
       </c>
-      <c r="F30">
+      <c r="J30">
         <v>134951311.0</v>
       </c>
-      <c r="G30">
+      <c r="K30">
         <v>95190863.0</v>
       </c>
-      <c r="H30">
+      <c r="L30">
         <v>114360247.0</v>
       </c>
-      <c r="I30">
+      <c r="M30">
         <v>500898000.0</v>
       </c>
-      <c r="J30">
+      <c r="N30">
         <v>-40000000.0</v>
       </c>
-      <c r="K30">
+      <c r="O30">
         <v>-55031291700.0</v>
       </c>
-      <c r="L30">
+      <c r="P30">
         <v>-142924759.0</v>
       </c>
-      <c r="M30">
+      <c r="Q30">
         <v>-1731383080.0</v>
       </c>
-      <c r="N30">
+      <c r="R30">
         <v>-412804255.0</v>
       </c>
-      <c r="O30">
+      <c r="S30">
         <v>-688497182.0</v>
       </c>
-      <c r="P30">
+      <c r="T30">
         <v>559073823.0</v>
       </c>
-      <c r="Q30">
+      <c r="U30">
         <v>-3905792167.0</v>
       </c>
-      <c r="R30">
+      <c r="V30">
         <v>-984036160.0</v>
       </c>
-      <c r="S30">
+      <c r="W30">
         <v>-2148684810.0</v>
       </c>
-      <c r="T30">
+      <c r="X30">
         <v>1424773910.0</v>
       </c>
-      <c r="U30">
+      <c r="Y30">
         <v>7668152159.0</v>
       </c>
-      <c r="V30">
+      <c r="Z30">
         <v>12289040795.0</v>
       </c>
-      <c r="W30">
+      <c r="AA30">
         <v>6964316494.0</v>
       </c>
-      <c r="X30">
+      <c r="AB30">
         <v>-10785096986.0</v>
       </c>
-      <c r="Y30">
+      <c r="AC30">
         <v>231730821758.0</v>
       </c>
-      <c r="Z30">
+      <c r="AD30">
         <v>11942357803.0</v>
       </c>
-      <c r="AA30">
+      <c r="AE30">
         <v>-237565438362.0</v>
       </c>
-      <c r="AB30">
+      <c r="AF30">
         <v>4404380978.0</v>
       </c>
-      <c r="AC30">
+      <c r="AG30">
         <v>289290604251.0</v>
       </c>
-      <c r="AD30">
+      <c r="AH30">
         <v>1268916601.0</v>
       </c>
-      <c r="AE30">
+      <c r="AI30">
         <v>-49261925180.0</v>
       </c>
-      <c r="AF30">
+      <c r="AJ30">
         <v>40694180883.0</v>
       </c>
-      <c r="AG30">
+      <c r="AK30">
         <v>-323788165989.0</v>
       </c>
-      <c r="AH30">
+      <c r="AL30">
         <v>222311090.0</v>
       </c>
-      <c r="AI30">
+      <c r="AM30">
         <v>513676087.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AN30">
         <v>175699712.0</v>
       </c>
-      <c r="AK30">
+      <c r="AO30">
         <v>-216836880.0</v>
       </c>
-      <c r="AL30">
+      <c r="AP30">
         <v>95105341.0</v>
       </c>
-      <c r="AM30">
+      <c r="AQ30">
         <v>370807816.0</v>
       </c>
-      <c r="AN30">
+      <c r="AR30">
         <v>-249076277.0</v>
       </c>
-      <c r="AO30">
+      <c r="AS30">
         <v>-3221209066.0</v>
       </c>
-      <c r="AP30">
+      <c r="AT30">
         <v>1590625266.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AU30">
         <v>624590646.0</v>
       </c>
-      <c r="AR30">
+      <c r="AV30">
         <v>1075993154.0</v>
       </c>
-      <c r="AS30">
+      <c r="AW30">
         <v>-620795831.0</v>
       </c>
-      <c r="AT30">
+      <c r="AX30">
         <v>443035846.0</v>
       </c>
-      <c r="AU30">
+      <c r="AY30">
         <v>854163352.0</v>
       </c>
-      <c r="AV30">
+      <c r="AZ30">
         <v>-697453367.0</v>
       </c>
-      <c r="AW30">
+      <c r="BA30">
         <v>-2620739984.0</v>
       </c>
-      <c r="AX30">
+      <c r="BB30">
         <v>2241807409.0</v>
       </c>
-      <c r="AY30">
+      <c r="BC30">
         <v>162190391.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BD30">
         <v>146035084.0</v>
       </c>
-      <c r="BA30"/>
-[...2 lines deleted...]
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>