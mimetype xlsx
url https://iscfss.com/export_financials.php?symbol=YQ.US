--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -235,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -854,8430 +860,8974 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2">
         <v>127776000.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="E2"/>
+      <c r="F2">
         <v>386734000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7402000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13698000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7477000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7857000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>348000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>77576365.0</v>
+      </c>
+      <c r="C5">
         <v>86410000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>77363000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>62689000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>18690000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>49614000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>88216000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>100188000.0</v>
       </c>
-      <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>14676000.0</v>
+      </c>
+      <c r="C7">
         <v>11059000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>17307000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>26253000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>147214000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>187516000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>64434000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>44070000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
+        <v>396000.0</v>
+      </c>
+      <c r="C8">
         <v>322000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>343000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>317000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>331000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>313000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>54293000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>54289000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>246448000.0</v>
+      </c>
+      <c r="C10">
         <v>234144000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>306929000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>707895000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1180898000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2834962000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>653859000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1252983000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>24397000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>9400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>407227151.0</v>
+      </c>
+      <c r="C12">
         <v>359252000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>476685000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>733442000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1190866000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2834962000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>653859000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1272983000.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12"/>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
+        <v>396249.0</v>
+      </c>
+      <c r="C13">
         <v>322000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>343000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>317000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>331000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>313000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>37000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>33000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2258000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>10028994.0</v>
+      </c>
+      <c r="C14">
         <v>8038000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9172727.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10056039.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>9881114.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9576355.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9304891.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>930489.0</v>
       </c>
-      <c r="I14"/>
       <c r="J14"/>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>313000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>37000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>33000.0</v>
       </c>
-      <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>166044664.0</v>
+      </c>
+      <c r="C16">
         <v>40397000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>44949000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>42385000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>243878000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>596307000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>243521000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>75737000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
-    </row>
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>67333000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>723000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:10">
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>86666000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>836000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="C22">
+        <v>31</v>
+      </c>
+      <c r="B22">
+        <v>15662000.0</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22">
         <v>89923000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10231000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-23100000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-7232000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>88184000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>56072000.0</v>
       </c>
-      <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>590899034.0</v>
+      </c>
+      <c r="C23">
         <v>549517000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>684526000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>980524000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1580421000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3389742000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>918289000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1441244000.0</v>
       </c>
-      <c r="I23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:10">
+      <c r="J23">
+        <v>127708000.0</v>
+      </c>
+      <c r="K23">
+        <v>24746000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>116780000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>27447000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>-231762659.0</v>
+      </c>
+      <c r="C28">
         <v>-223085000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-289622000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-681642000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1033684000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2647446000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-504425000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1208913000.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
-    </row>
-    <row r="29" spans="1:10">
+      <c r="K28"/>
+    </row>
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>286628000.0</v>
+      </c>
+      <c r="C29">
         <v>393639000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>494269000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>758863000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>797036000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2064150000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4415486000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3030470000.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
-    </row>
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>42604107.0</v>
+      </c>
+      <c r="C30">
         <v>67586000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>59723000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>52029000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23100000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7402000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13885000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7477000.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
-    </row>
-    <row r="31" spans="1:10">
+      <c r="K30"/>
+    </row>
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>758863000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>797036000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2064150000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-4514184000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3030470000.0</v>
       </c>
-      <c r="I31"/>
       <c r="J31"/>
-    </row>
-    <row r="32" spans="1:10">
+      <c r="K31"/>
+    </row>
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>256469000.0</v>
+      </c>
+      <c r="C32">
         <v>357294000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>450129000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>699248000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>659668000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1841077000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>76920000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1013830000.0</v>
       </c>
-      <c r="I32"/>
       <c r="J32"/>
-    </row>
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>39868364.0</v>
+      </c>
+      <c r="C33">
         <v>40606000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>53800000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>67149000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>237697000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>343162000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>160665000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>104687000.0</v>
       </c>
-      <c r="I33"/>
       <c r="J33"/>
-    </row>
-    <row r="34" spans="1:10">
+      <c r="K33"/>
+    </row>
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>9690163.0</v>
+      </c>
+      <c r="C35">
         <v>4261000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>9660000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>7534000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>100329000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>120089000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4697513000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4094731000.0</v>
       </c>
-      <c r="I35"/>
       <c r="J35"/>
-    </row>
-    <row r="36" spans="1:10">
+      <c r="K35"/>
+    </row>
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>2386518.0</v>
+      </c>
+      <c r="C36">
         <v>2428000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-2129000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4802000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>13923000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>37782000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>15223000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>11059000.0</v>
       </c>
-      <c r="I36"/>
       <c r="J36"/>
-    </row>
-    <row r="37" spans="1:10">
+      <c r="K36"/>
+    </row>
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B38"/>
+        <v>47</v>
+      </c>
+      <c r="B38">
+        <v>6.99</v>
+      </c>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>4802000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>13923000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>37782000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>16859000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>13087000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1020000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>77000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>101199404.0</v>
+      </c>
+      <c r="C39">
         <v>82073000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>94835000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>117673000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>151858000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>204216000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1696000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>62530000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5999000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>105000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>123361683.0</v>
+      </c>
+      <c r="C40">
         <v>103021000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>126806000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>151010000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>383320000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>535387000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>288692000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>285267000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>16458000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>10657000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
-      <c r="F41">
+      <c r="F41"/>
+      <c r="G41">
         <v>1982000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>652000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>148000.0</v>
       </c>
-      <c r="I41"/>
       <c r="J41"/>
-    </row>
-    <row r="42" spans="1:10">
+      <c r="K41"/>
+    </row>
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>11133880452.0</v>
+      </c>
+      <c r="C42">
         <v>11070581000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>10987310000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>10954801000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>10859107000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>10653403000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>54256000.0</v>
       </c>
-      <c r="I42"/>
       <c r="J42"/>
-    </row>
-    <row r="43" spans="1:10">
+      <c r="K42"/>
+    </row>
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>128316000.0</v>
+      </c>
+      <c r="C45">
         <v>119294000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>139081000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>62347000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>223774000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>325179000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>145442000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>93628000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
-    </row>
-    <row r="46" spans="1:10">
+      <c r="K45"/>
+    </row>
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>37481846.0</v>
+      </c>
+      <c r="C46">
         <v>38178000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>52020000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>62347000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>223774000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>305380000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>145442000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>93628000.0</v>
       </c>
-      <c r="I46"/>
       <c r="J46"/>
-    </row>
-    <row r="47" spans="1:10">
+      <c r="K46"/>
+    </row>
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>62347000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>223774000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>305380000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>143806000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>91600000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>671000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>144000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-10925042552.0</v>
+      </c>
+      <c r="C48">
         <v>-10763674000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-10570747000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-10258965000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-10081092000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-8639180000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-4602437000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-3130691000.0</v>
       </c>
-      <c r="I48"/>
       <c r="J48"/>
-    </row>
-    <row r="49" spans="1:10">
+      <c r="K48"/>
+    </row>
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>98698000.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-    </row>
-    <row r="51" spans="1:10">
+      <c r="K50"/>
+    </row>
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>14685341.0</v>
+      </c>
+      <c r="C51">
         <v>11059000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>17307000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>26253000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>147214000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>187516000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>149434000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>44070000.0</v>
       </c>
-      <c r="I51"/>
       <c r="J51"/>
-    </row>
-    <row r="52" spans="1:10">
+      <c r="K51"/>
+    </row>
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>4992000.0</v>
+      </c>
+      <c r="C52">
         <v>6798000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>7647000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>18719000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>46885000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>69409000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>128152000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>24531000.0</v>
       </c>
-      <c r="I52"/>
       <c r="J52"/>
-    </row>
-    <row r="53" spans="1:10">
+      <c r="K52"/>
+    </row>
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53">
+        <v>160573185.0</v>
+      </c>
+      <c r="C53">
         <v>125108000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>169756000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>19531000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>9968000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>11217000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1767000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>20000000.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
-    </row>
-    <row r="54" spans="1:10">
+      <c r="K53"/>
+    </row>
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>590899034.0</v>
+      </c>
+      <c r="C55">
         <v>549517000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>684526000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>980524000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1580421000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3389742000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>918289000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1441244000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>127708000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>24746000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>551030662.0</v>
+      </c>
+      <c r="C56">
         <v>508911000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>630726000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>913375000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1342724000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3046580000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>757624000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1336557000.0</v>
       </c>
-      <c r="I56"/>
       <c r="J56"/>
-    </row>
-    <row r="57" spans="1:10">
+      <c r="K56"/>
+    </row>
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>294398347.0</v>
+      </c>
+      <c r="C57">
         <v>151617000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>180597000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>214127000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>683056000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1205503000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>680704000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>322727000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>26260000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>19908000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>304088517.0</v>
+      </c>
+      <c r="C58">
         <v>155878000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>190257000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>221661000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>783385000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1325592000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5378217000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4417458000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>144532000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>47361000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>286810516.0</v>
+      </c>
+      <c r="C60">
         <v>393639000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>494269000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>758863000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>797036000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2064150000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-4459928000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-2976214000.0</v>
       </c>
-      <c r="I60"/>
-[...2 lines deleted...]
-    <row r="61" spans="1:10">
+      <c r="J60">
+        <v>-16824000.0</v>
+      </c>
+      <c r="K60">
+        <v>-22615000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>8</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AF1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
-      <c r="J2">
+      <c r="J2"/>
+      <c r="K2"/>
+      <c r="L2">
         <v>127776000.0</v>
       </c>
-      <c r="K2"/>
-      <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
-      <c r="P2">
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2">
         <v>386734000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>386734000.0</v>
       </c>
-      <c r="R2"/>
-[...1 lines deleted...]
-      <c r="T2">
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2">
         <v>7402000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>516918000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>12585000.0</v>
       </c>
-      <c r="W2"/>
-[...1 lines deleted...]
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2">
         <v>13698000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2">
         <v>9252000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>7857000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4992000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>348000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-[...4935 lines deleted...]
-      <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="B5">
-        <v>-46649000.0</v>
-[...7 lines deleted...]
-      </c>
+        <v>77576365.0</v>
+      </c>
+      <c r="C5">
+        <v>77576365.0</v>
+      </c>
+      <c r="D5">
+        <v>80516000.0</v>
+      </c>
+      <c r="E5">
+        <v>81851000.0</v>
+      </c>
+      <c r="F5">
+        <v>84869000.0</v>
+      </c>
+      <c r="G5"/>
       <c r="H5">
-        <v>-62911000.0</v>
+        <v>75769000.0</v>
       </c>
       <c r="I5">
-        <v>-102260000.0</v>
+        <v>86119000.0</v>
       </c>
       <c r="J5">
-        <v>-78669000.0</v>
+        <v>84190000.0</v>
       </c>
       <c r="K5">
-        <v>-57801000.0</v>
+        <v>77363000.0</v>
       </c>
       <c r="L5">
-        <v>-104020000.0</v>
+        <v>88843000.0</v>
       </c>
       <c r="M5">
-        <v>-120343000.0</v>
+        <v>86107000.0</v>
       </c>
       <c r="N5">
-        <v>-27611000.0</v>
+        <v>57828000.0</v>
       </c>
       <c r="O5">
-        <v>-34081000.0</v>
+        <v>62689000.0</v>
       </c>
       <c r="P5">
-        <v>-29113000.0</v>
+        <v>78440000.0</v>
       </c>
       <c r="Q5">
-        <v>-29113000.0</v>
+        <v>44547000.0</v>
       </c>
       <c r="R5">
-        <v>-467452000.0</v>
+        <v>14423000.0</v>
       </c>
       <c r="S5">
-        <v>-222877000.0</v>
+        <v>14423000.0</v>
       </c>
       <c r="T5">
-        <v>-668665000.0</v>
+        <v>34977000.0</v>
       </c>
       <c r="U5">
-        <v>-668665000.0</v>
+        <v>29553000.0</v>
       </c>
       <c r="V5">
-        <v>-580785000.0</v>
+        <v>48836000.0</v>
       </c>
       <c r="W5">
-        <v>-170306000.0</v>
+        <v>48836000.0</v>
       </c>
       <c r="X5">
-        <v>-228854750.0</v>
+        <v>62496000.0</v>
       </c>
       <c r="Y5">
-        <v>-177594000.0</v>
+        <v>91192000.0</v>
       </c>
       <c r="Z5">
-        <v>-322275000.0</v>
+        <v>-4514184000.0</v>
       </c>
       <c r="AA5">
-        <v>-248196000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>88216000.0</v>
+      </c>
+      <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>98</v>
-[...9 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
       <c r="E6"/>
-      <c r="F6">
-[...67 lines deleted...]
-      </c>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>14676000.0</v>
+      </c>
+      <c r="D7">
+        <v>9087000.0</v>
+      </c>
+      <c r="E7">
+        <v>10593000.0</v>
+      </c>
+      <c r="F7">
+        <v>11822000.0</v>
+      </c>
+      <c r="G7">
+        <v>11059000.0</v>
+      </c>
+      <c r="H7">
+        <v>16796000.0</v>
+      </c>
+      <c r="I7">
+        <v>18100000.0</v>
+      </c>
+      <c r="J7">
+        <v>15293000.0</v>
+      </c>
+      <c r="K7">
+        <v>17307000.0</v>
+      </c>
+      <c r="L7">
+        <v>18559000.0</v>
+      </c>
+      <c r="M7">
+        <v>15555000.0</v>
+      </c>
+      <c r="N7">
+        <v>23374000.0</v>
+      </c>
+      <c r="O7">
+        <v>26253000.0</v>
+      </c>
+      <c r="P7">
+        <v>31150000.0</v>
+      </c>
+      <c r="Q7">
+        <v>47148000.0</v>
+      </c>
+      <c r="R7">
+        <v>104282000.0</v>
+      </c>
+      <c r="S7">
+        <v>147214000.0</v>
+      </c>
+      <c r="T7">
+        <v>211610000.0</v>
+      </c>
+      <c r="U7">
+        <v>296150000.0</v>
+      </c>
+      <c r="V7">
+        <v>232903000.0</v>
+      </c>
+      <c r="W7">
+        <v>187516000.0</v>
+      </c>
+      <c r="X7">
+        <v>126003000.0</v>
+      </c>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7">
+        <v>64434000.0</v>
+      </c>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
+      <c r="A8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
+        <v>396000.0</v>
+      </c>
+      <c r="D8">
+        <v>396000.0</v>
+      </c>
+      <c r="E8">
+        <v>324000.0</v>
+      </c>
+      <c r="F8">
+        <v>324000.0</v>
+      </c>
+      <c r="G8">
+        <v>322000.0</v>
+      </c>
+      <c r="H8">
+        <v>342000.0</v>
+      </c>
+      <c r="I8">
+        <v>343000.0</v>
+      </c>
+      <c r="J8">
+        <v>343000.0</v>
+      </c>
+      <c r="K8">
+        <v>343000.0</v>
+      </c>
+      <c r="L8">
+        <v>342000.0</v>
+      </c>
+      <c r="M8">
+        <v>340000.0</v>
+      </c>
+      <c r="N8">
+        <v>339000.0</v>
+      </c>
+      <c r="O8">
+        <v>317000.0</v>
+      </c>
+      <c r="P8">
+        <v>323000.0</v>
+      </c>
+      <c r="Q8">
+        <v>332000.0</v>
+      </c>
+      <c r="R8">
+        <v>332000.0</v>
+      </c>
+      <c r="S8">
+        <v>331000.0</v>
+      </c>
+      <c r="T8">
+        <v>320000.0</v>
+      </c>
+      <c r="U8">
+        <v>315000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
+      <c r="A9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
+      <c r="A10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10">
+        <v>407227151.0</v>
+      </c>
+      <c r="C10">
+        <v>246448000.0</v>
+      </c>
+      <c r="D10">
+        <v>243570000.0</v>
+      </c>
+      <c r="E10">
+        <v>231516000.0</v>
+      </c>
+      <c r="F10">
+        <v>270406000.0</v>
+      </c>
+      <c r="G10">
+        <v>234144000.0</v>
+      </c>
+      <c r="H10">
+        <v>280180000.0</v>
+      </c>
+      <c r="I10">
+        <v>349066000.0</v>
+      </c>
+      <c r="J10">
+        <v>274549000.0</v>
+      </c>
+      <c r="K10">
+        <v>306929000.0</v>
+      </c>
+      <c r="L10">
+        <v>431379000.0</v>
+      </c>
+      <c r="M10">
+        <v>259933000.0</v>
+      </c>
+      <c r="N10">
+        <v>418395000.0</v>
+      </c>
+      <c r="O10">
+        <v>707895000.0</v>
+      </c>
+      <c r="P10">
+        <v>850943000.0</v>
+      </c>
+      <c r="Q10">
+        <v>893773000.0</v>
+      </c>
+      <c r="R10">
+        <v>813384000.0</v>
+      </c>
+      <c r="S10">
+        <v>813384000.0</v>
+      </c>
+      <c r="T10">
+        <v>1422365000.0</v>
+      </c>
+      <c r="U10">
+        <v>2159971000.0</v>
+      </c>
+      <c r="V10">
+        <v>2240347000.0</v>
+      </c>
+      <c r="W10">
+        <v>2240347000.0</v>
+      </c>
+      <c r="X10">
+        <v>814085000.0</v>
+      </c>
+      <c r="Y10">
+        <v>1254616000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-655626000.0</v>
+      </c>
+      <c r="AA10">
+        <v>653859000.0</v>
+      </c>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10">
+        <v>31350000.0</v>
+      </c>
+      <c r="AF10">
+        <v>24397000.0</v>
+      </c>
+      <c r="AG10">
+        <v>11989000.0</v>
+      </c>
+      <c r="AH10">
+        <v>9400000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
+      <c r="A11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
+      <c r="A12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12">
+        <v>407227151.0</v>
+      </c>
+      <c r="C12">
+        <v>407227151.0</v>
+      </c>
+      <c r="D12">
+        <v>341857000.0</v>
+      </c>
+      <c r="E12">
+        <v>350889000.0</v>
+      </c>
+      <c r="F12">
+        <v>333260000.0</v>
+      </c>
+      <c r="G12"/>
+      <c r="H12">
+        <v>339677000.0</v>
+      </c>
+      <c r="I12">
+        <v>410679000.0</v>
+      </c>
+      <c r="J12">
+        <v>447183000.0</v>
+      </c>
+      <c r="K12">
+        <v>476685000.0</v>
+      </c>
+      <c r="L12">
+        <v>504339000.0</v>
+      </c>
+      <c r="M12">
+        <v>551747000.0</v>
+      </c>
+      <c r="N12">
+        <v>619109000.0</v>
+      </c>
+      <c r="O12">
+        <v>727426000.0</v>
+      </c>
+      <c r="P12">
+        <v>850943000.0</v>
+      </c>
+      <c r="Q12">
+        <v>893773000.0</v>
+      </c>
+      <c r="R12">
+        <v>813384000.0</v>
+      </c>
+      <c r="S12">
+        <v>813384000.0</v>
+      </c>
+      <c r="T12">
+        <v>1422365000.0</v>
+      </c>
+      <c r="U12">
+        <v>2159971000.0</v>
+      </c>
+      <c r="V12">
+        <v>2240347000.0</v>
+      </c>
+      <c r="W12">
+        <v>2240347000.0</v>
+      </c>
+      <c r="X12">
+        <v>814085000.0</v>
+      </c>
+      <c r="Y12">
+        <v>1257822000.0</v>
+      </c>
+      <c r="Z12">
+        <v>655626000.0</v>
+      </c>
+      <c r="AA12">
+        <v>653859000.0</v>
+      </c>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
+      <c r="A13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13">
+        <v>396249.0</v>
+      </c>
+      <c r="C13">
+        <v>396249.0</v>
+      </c>
+      <c r="D13">
+        <v>396000.0</v>
+      </c>
+      <c r="E13">
+        <v>324000.0</v>
+      </c>
+      <c r="F13">
+        <v>324000.0</v>
+      </c>
+      <c r="G13"/>
+      <c r="H13">
+        <v>342000.0</v>
+      </c>
+      <c r="I13">
+        <v>343000.0</v>
+      </c>
+      <c r="J13">
+        <v>343000.0</v>
+      </c>
+      <c r="K13">
+        <v>343000.0</v>
+      </c>
+      <c r="L13">
+        <v>342000.0</v>
+      </c>
+      <c r="M13">
+        <v>340000.0</v>
+      </c>
+      <c r="N13">
+        <v>339000.0</v>
+      </c>
+      <c r="O13">
+        <v>317000.0</v>
+      </c>
+      <c r="P13">
+        <v>323000.0</v>
+      </c>
+      <c r="Q13">
+        <v>332000.0</v>
+      </c>
+      <c r="R13">
+        <v>332000.0</v>
+      </c>
+      <c r="S13">
+        <v>332000.0</v>
+      </c>
+      <c r="T13">
+        <v>320000.0</v>
+      </c>
+      <c r="U13">
+        <v>315000.0</v>
+      </c>
+      <c r="V13">
+        <v>315000.0</v>
+      </c>
+      <c r="W13">
+        <v>315000.0</v>
+      </c>
+      <c r="X13">
+        <v>265000.0</v>
+      </c>
+      <c r="Y13">
+        <v>47000.0</v>
+      </c>
+      <c r="Z13">
+        <v>47000.0</v>
+      </c>
+      <c r="AA13">
+        <v>37000.0</v>
+      </c>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13">
+        <v>5000.0</v>
+      </c>
+      <c r="AF13">
+        <v>5000.0</v>
+      </c>
+      <c r="AG13">
+        <v>5000.0</v>
+      </c>
+      <c r="AH13">
+        <v>2258000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
+      <c r="A14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14">
+        <v>11378243.0</v>
+      </c>
+      <c r="C14">
+        <v>11378243.0</v>
+      </c>
+      <c r="D14">
+        <v>10245663.0</v>
+      </c>
+      <c r="E14">
+        <v>9220019.0</v>
+      </c>
+      <c r="F14">
+        <v>9246240.0</v>
+      </c>
+      <c r="G14">
+        <v>396180396.0</v>
+      </c>
+      <c r="H14">
+        <v>7758000.0</v>
+      </c>
+      <c r="I14">
+        <v>7760000.0</v>
+      </c>
+      <c r="J14">
+        <v>7751000.0</v>
+      </c>
+      <c r="K14">
+        <v>8696307.0</v>
+      </c>
+      <c r="L14">
+        <v>8713497.0</v>
+      </c>
+      <c r="M14">
+        <v>9566341.0</v>
+      </c>
+      <c r="N14">
+        <v>9731180.0</v>
+      </c>
+      <c r="O14">
+        <v>9846475.0</v>
+      </c>
+      <c r="P14">
+        <v>10026339.0</v>
+      </c>
+      <c r="Q14">
+        <v>10183069.0</v>
+      </c>
+      <c r="R14">
+        <v>10172177.0</v>
+      </c>
+      <c r="S14">
+        <v>10172177.0</v>
+      </c>
+      <c r="T14">
+        <v>9915585.0</v>
+      </c>
+      <c r="U14">
+        <v>9656240.0</v>
+      </c>
+      <c r="V14">
+        <v>9627568.0</v>
+      </c>
+      <c r="W14">
+        <v>9627568.0</v>
+      </c>
+      <c r="X14">
+        <v>9379635.0</v>
+      </c>
+      <c r="Y14">
+        <v>9393301.0</v>
+      </c>
+      <c r="Z14">
+        <v>9393301.0</v>
+      </c>
+      <c r="AA14">
+        <v>9349096.0</v>
+      </c>
+      <c r="AB14">
+        <v>1163666.0</v>
+      </c>
+      <c r="AC14">
+        <v>1129640.0</v>
+      </c>
+      <c r="AD14">
+        <v>1129640.0</v>
+      </c>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
+      <c r="A15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
+        <v>315000.0</v>
+      </c>
+      <c r="V15">
+        <v>315000.0</v>
+      </c>
+      <c r="W15">
+        <v>313000.0</v>
+      </c>
+      <c r="X15">
+        <v>265000.0</v>
+      </c>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
+        <v>37000.0</v>
+      </c>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
+      <c r="A16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16">
+        <v>166044664.0</v>
+      </c>
+      <c r="C16">
+        <v>166044664.0</v>
+      </c>
+      <c r="D16">
+        <v>36467000.0</v>
+      </c>
+      <c r="E16">
+        <v>39567000.0</v>
+      </c>
+      <c r="F16">
+        <v>36851000.0</v>
+      </c>
+      <c r="G16"/>
+      <c r="H16">
+        <v>38192000.0</v>
+      </c>
+      <c r="I16">
+        <v>54122000.0</v>
+      </c>
+      <c r="J16">
+        <v>40881000.0</v>
+      </c>
+      <c r="K16">
+        <v>44949000.0</v>
+      </c>
+      <c r="L16">
+        <v>41238000.0</v>
+      </c>
+      <c r="M16">
+        <v>40503000.0</v>
+      </c>
+      <c r="N16">
+        <v>44053000.0</v>
+      </c>
+      <c r="O16">
+        <v>42385000.0</v>
+      </c>
+      <c r="P16">
+        <v>41099000.0</v>
+      </c>
+      <c r="Q16">
+        <v>141805000.0</v>
+      </c>
+      <c r="R16">
+        <v>32097000.0</v>
+      </c>
+      <c r="S16">
+        <v>32097000.0</v>
+      </c>
+      <c r="T16">
+        <v>539836000.0</v>
+      </c>
+      <c r="U16">
+        <v>715513000.0</v>
+      </c>
+      <c r="V16">
+        <v>720776000.0</v>
+      </c>
+      <c r="W16">
+        <v>720776000.0</v>
+      </c>
+      <c r="X16">
+        <v>510844000.0</v>
+      </c>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16">
+        <v>243521000.0</v>
+      </c>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
+      <c r="A17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
+      <c r="A18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
+      <c r="A19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
+      <c r="A20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20">
+        <v>67334000.0</v>
+      </c>
+      <c r="AF20">
+        <v>67333000.0</v>
+      </c>
+      <c r="AG20">
+        <v>67333000.0</v>
+      </c>
+      <c r="AH20">
+        <v>723000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34">
+      <c r="A21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21">
+        <v>85268000.0</v>
+      </c>
+      <c r="AF21">
+        <v>86666000.0</v>
+      </c>
+      <c r="AG21">
+        <v>92191000.0</v>
+      </c>
+      <c r="AH21">
+        <v>836000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
+      <c r="A22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22">
+        <v>15662000.0</v>
+      </c>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22">
+        <v>89923000.0</v>
+      </c>
+      <c r="L22">
+        <v>19186000.0</v>
+      </c>
+      <c r="M22">
+        <v>33904000.0</v>
+      </c>
+      <c r="N22">
+        <v>20415000.0</v>
+      </c>
+      <c r="O22">
+        <v>10231000.0</v>
+      </c>
+      <c r="P22">
+        <v>10231000.0</v>
+      </c>
+      <c r="Q22"/>
+      <c r="R22">
+        <v>-23100000.0</v>
+      </c>
+      <c r="S22">
+        <v>-23100000.0</v>
+      </c>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22">
+        <v>-7232000.0</v>
+      </c>
+      <c r="W22">
+        <v>-7232000.0</v>
+      </c>
+      <c r="X22">
+        <v>160330000.0</v>
+      </c>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22">
+        <v>88184000.0</v>
+      </c>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
+      <c r="A23" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23">
+        <v>590899034.0</v>
+      </c>
+      <c r="C23">
+        <v>590899034.0</v>
+      </c>
+      <c r="D23">
+        <v>482512000.0</v>
+      </c>
+      <c r="E23">
+        <v>493899000.0</v>
+      </c>
+      <c r="F23">
+        <v>518184000.0</v>
+      </c>
+      <c r="G23"/>
+      <c r="H23">
+        <v>555711000.0</v>
+      </c>
+      <c r="I23">
+        <v>588594000.0</v>
+      </c>
+      <c r="J23">
+        <v>616655000.0</v>
+      </c>
+      <c r="K23">
+        <v>684526000.0</v>
+      </c>
+      <c r="L23">
+        <v>795446000.0</v>
+      </c>
+      <c r="M23">
+        <v>841813000.0</v>
+      </c>
+      <c r="N23">
+        <v>896508000.0</v>
+      </c>
+      <c r="O23">
+        <v>980524000.0</v>
+      </c>
+      <c r="P23">
+        <v>1082448000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1196964000.0</v>
+      </c>
+      <c r="R23">
+        <v>1135187000.0</v>
+      </c>
+      <c r="S23">
+        <v>1135187000.0</v>
+      </c>
+      <c r="T23">
+        <v>1929919000.0</v>
+      </c>
+      <c r="U23">
+        <v>2811252000.0</v>
+      </c>
+      <c r="V23">
+        <v>2855592000.0</v>
+      </c>
+      <c r="W23">
+        <v>2855592000.0</v>
+      </c>
+      <c r="X23">
+        <v>1248992000.0</v>
+      </c>
+      <c r="Y23">
+        <v>1581687000.0</v>
+      </c>
+      <c r="Z23">
+        <v>215651000.0</v>
+      </c>
+      <c r="AA23">
+        <v>918289000.0</v>
+      </c>
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23"/>
+      <c r="AF23"/>
+      <c r="AG23"/>
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
+      <c r="A24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24">
+        <v>118800000.0</v>
+      </c>
+      <c r="AF24">
+        <v>116780000.0</v>
+      </c>
+      <c r="AG24">
+        <v>72815000.0</v>
+      </c>
+      <c r="AH24">
+        <v>27447000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34">
+      <c r="A25" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
+      <c r="A26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
+        <v>5002000.0</v>
+      </c>
+      <c r="M26">
+        <v>5003000.0</v>
+      </c>
+      <c r="N26">
+        <v>4984000.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
+      <c r="A27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
+      <c r="A28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28">
+        <v>-392541810.0</v>
+      </c>
+      <c r="C28">
+        <v>-231762659.0</v>
+      </c>
+      <c r="D28">
+        <v>-234483000.0</v>
+      </c>
+      <c r="E28">
+        <v>-220923000.0</v>
+      </c>
+      <c r="F28">
+        <v>-258584000.0</v>
+      </c>
+      <c r="G28"/>
+      <c r="H28">
+        <v>-263384000.0</v>
+      </c>
+      <c r="I28">
+        <v>-330966000.0</v>
+      </c>
+      <c r="J28">
+        <v>-259256000.0</v>
+      </c>
+      <c r="K28">
+        <v>-289622000.0</v>
+      </c>
+      <c r="L28">
+        <v>-412820000.0</v>
+      </c>
+      <c r="M28">
+        <v>-244378000.0</v>
+      </c>
+      <c r="N28">
+        <v>-395021000.0</v>
+      </c>
+      <c r="O28">
+        <v>-681642000.0</v>
+      </c>
+      <c r="P28">
+        <v>-819793000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-846625000.0</v>
+      </c>
+      <c r="R28">
+        <v>-709102000.0</v>
+      </c>
+      <c r="S28">
+        <v>-709102000.0</v>
+      </c>
+      <c r="T28">
+        <v>-1210755000.0</v>
+      </c>
+      <c r="U28">
+        <v>-1863821000.0</v>
+      </c>
+      <c r="V28">
+        <v>-2007444000.0</v>
+      </c>
+      <c r="W28">
+        <v>-2007444000.0</v>
+      </c>
+      <c r="X28">
+        <v>-670082000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-1098941000.0</v>
+      </c>
+      <c r="Z28">
+        <v>655626000.0</v>
+      </c>
+      <c r="AA28">
+        <v>-504425000.0</v>
+      </c>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+      <c r="AF28"/>
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
+      <c r="A29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>286628000.0</v>
+      </c>
+      <c r="D29">
+        <v>334148000.0</v>
+      </c>
+      <c r="E29">
+        <v>345239000.0</v>
+      </c>
+      <c r="F29">
+        <v>368716000.0</v>
+      </c>
+      <c r="G29">
+        <v>393639000.0</v>
+      </c>
+      <c r="H29">
+        <v>401843000.0</v>
+      </c>
+      <c r="I29">
+        <v>417601000.0</v>
+      </c>
+      <c r="J29">
+        <v>458154000.0</v>
+      </c>
+      <c r="K29">
+        <v>494269000.0</v>
+      </c>
+      <c r="L29">
+        <v>599571000.0</v>
+      </c>
+      <c r="M29">
+        <v>652108000.0</v>
+      </c>
+      <c r="N29">
+        <v>692172000.0</v>
+      </c>
+      <c r="O29">
+        <v>758863000.0</v>
+      </c>
+      <c r="P29">
+        <v>857165000.0</v>
+      </c>
+      <c r="Q29">
+        <v>833418000.0</v>
+      </c>
+      <c r="R29">
+        <v>790542000.0</v>
+      </c>
+      <c r="S29">
+        <v>797036000.0</v>
+      </c>
+      <c r="T29">
+        <v>788388000.0</v>
+      </c>
+      <c r="U29">
+        <v>1237055000.0</v>
+      </c>
+      <c r="V29">
+        <v>1474554000.0</v>
+      </c>
+      <c r="W29">
+        <v>2064150000.0</v>
+      </c>
+      <c r="X29">
+        <v>204987000.0</v>
+      </c>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
+      <c r="A30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30">
+        <v>42604107.0</v>
+      </c>
+      <c r="C30">
+        <v>42604107.0</v>
+      </c>
+      <c r="D30">
+        <v>22845000.0</v>
+      </c>
+      <c r="E30">
+        <v>27662000.0</v>
+      </c>
+      <c r="F30">
+        <v>60160000.0</v>
+      </c>
+      <c r="G30">
+        <v>67097000.0</v>
+      </c>
+      <c r="H30">
+        <v>70397000.0</v>
+      </c>
+      <c r="I30">
+        <v>35656000.0</v>
+      </c>
+      <c r="J30">
+        <v>26842000.0</v>
+      </c>
+      <c r="K30">
+        <v>59206000.0</v>
+      </c>
+      <c r="L30">
+        <v>84140000.0</v>
+      </c>
+      <c r="M30">
+        <v>58286000.0</v>
+      </c>
+      <c r="N30">
+        <v>33438000.0</v>
+      </c>
+      <c r="O30">
+        <v>51927000.0</v>
+      </c>
+      <c r="P30">
+        <v>31632000.0</v>
+      </c>
+      <c r="Q30">
+        <v>61376000.0</v>
+      </c>
+      <c r="R30">
+        <v>23100000.0</v>
+      </c>
+      <c r="S30">
+        <v>23100000.0</v>
+      </c>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30">
+        <v>7402000.0</v>
+      </c>
+      <c r="W30">
+        <v>7402000.0</v>
+      </c>
+      <c r="X30">
+        <v>12585000.0</v>
+      </c>
+      <c r="Y30">
+        <v>26317000.0</v>
+      </c>
+      <c r="Z30">
+        <v>26317000.0</v>
+      </c>
+      <c r="AA30">
+        <v>13885000.0</v>
+      </c>
+      <c r="AB30"/>
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30"/>
+    </row>
+    <row r="31" spans="1:34">
+      <c r="A31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>599571000.0</v>
+      </c>
+      <c r="M31">
+        <v>652108000.0</v>
+      </c>
+      <c r="N31">
+        <v>692172000.0</v>
+      </c>
+      <c r="O31">
+        <v>758863000.0</v>
+      </c>
+      <c r="P31">
+        <v>857165000.0</v>
+      </c>
+      <c r="Q31">
+        <v>833418000.0</v>
+      </c>
+      <c r="R31">
+        <v>790542000.0</v>
+      </c>
+      <c r="S31">
+        <v>797036000.0</v>
+      </c>
+      <c r="T31">
+        <v>788388000.0</v>
+      </c>
+      <c r="U31">
+        <v>1237055000.0</v>
+      </c>
+      <c r="V31">
+        <v>1474554000.0</v>
+      </c>
+      <c r="W31">
+        <v>2064150000.0</v>
+      </c>
+      <c r="X31">
+        <v>-9148055000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-5412306000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-4514184000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-4514184000.0</v>
+      </c>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
+      <c r="A32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32">
+        <v>256469000.0</v>
+      </c>
+      <c r="D32">
+        <v>302993000.0</v>
+      </c>
+      <c r="E32">
+        <v>310931000.0</v>
+      </c>
+      <c r="F32">
+        <v>332458000.0</v>
+      </c>
+      <c r="G32">
+        <v>357294000.0</v>
+      </c>
+      <c r="H32">
+        <v>362216000.0</v>
+      </c>
+      <c r="I32">
+        <v>380425000.0</v>
+      </c>
+      <c r="J32">
+        <v>419221000.0</v>
+      </c>
+      <c r="K32">
+        <v>450129000.0</v>
+      </c>
+      <c r="L32">
+        <v>554053000.0</v>
+      </c>
+      <c r="M32">
+        <v>602150000.0</v>
+      </c>
+      <c r="N32">
+        <v>636774000.0</v>
+      </c>
+      <c r="O32">
+        <v>699248000.0</v>
+      </c>
+      <c r="P32">
+        <v>789814000.0</v>
+      </c>
+      <c r="Q32">
+        <v>744038000.0</v>
+      </c>
+      <c r="R32">
+        <v>661736000.0</v>
+      </c>
+      <c r="S32">
+        <v>659668000.0</v>
+      </c>
+      <c r="T32">
+        <v>561288000.0</v>
+      </c>
+      <c r="U32">
+        <v>957718000.0</v>
+      </c>
+      <c r="V32">
+        <v>1198152000.0</v>
+      </c>
+      <c r="W32">
+        <v>1841077000.0</v>
+      </c>
+      <c r="X32">
+        <v>9789000.0</v>
+      </c>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
+      <c r="A33" t="s">
+        <v>42</v>
+      </c>
+      <c r="B33">
+        <v>39868364.0</v>
+      </c>
+      <c r="C33">
+        <v>39868364.0</v>
+      </c>
+      <c r="D33">
+        <v>35145000.0</v>
+      </c>
+      <c r="E33">
+        <v>38984000.0</v>
+      </c>
+      <c r="F33">
+        <v>42308000.0</v>
+      </c>
+      <c r="G33">
+        <v>40606000.0</v>
+      </c>
+      <c r="H33">
+        <v>48844000.0</v>
+      </c>
+      <c r="I33">
+        <v>48340000.0</v>
+      </c>
+      <c r="J33">
+        <v>47872000.0</v>
+      </c>
+      <c r="K33">
+        <v>53800000.0</v>
+      </c>
+      <c r="L33">
+        <v>54333000.0</v>
+      </c>
+      <c r="M33">
+        <v>54821000.0</v>
+      </c>
+      <c r="N33">
+        <v>62630000.0</v>
+      </c>
+      <c r="O33">
+        <v>67149000.0</v>
+      </c>
+      <c r="P33">
+        <v>79450000.0</v>
+      </c>
+      <c r="Q33">
+        <v>111486000.0</v>
+      </c>
+      <c r="R33">
+        <v>177930000.0</v>
+      </c>
+      <c r="S33">
+        <v>177930000.0</v>
+      </c>
+      <c r="T33">
+        <v>353248000.0</v>
+      </c>
+      <c r="U33">
+        <v>465571000.0</v>
+      </c>
+      <c r="V33">
+        <v>429351000.0</v>
+      </c>
+      <c r="W33">
+        <v>429351000.0</v>
+      </c>
+      <c r="X33">
+        <v>259729000.0</v>
+      </c>
+      <c r="Y33">
+        <v>192598000.0</v>
+      </c>
+      <c r="Z33">
+        <v>-655626000.0</v>
+      </c>
+      <c r="AA33">
+        <v>160665000.0</v>
+      </c>
+      <c r="AB33"/>
+      <c r="AC33"/>
+      <c r="AD33"/>
+      <c r="AE33"/>
+      <c r="AF33"/>
+      <c r="AG33"/>
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
+      <c r="A34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
+      <c r="A35" t="s">
+        <v>44</v>
+      </c>
+      <c r="B35">
+        <v>9690163.0</v>
+      </c>
+      <c r="C35">
+        <v>9690163.0</v>
+      </c>
+      <c r="D35">
+        <v>3990000.0</v>
+      </c>
+      <c r="E35">
+        <v>4676000.0</v>
+      </c>
+      <c r="F35">
+        <v>6050000.0</v>
+      </c>
+      <c r="G35">
+        <v>4261000.0</v>
+      </c>
+      <c r="H35">
+        <v>9217000.0</v>
+      </c>
+      <c r="I35">
+        <v>11164000.0</v>
+      </c>
+      <c r="J35">
+        <v>8939000.0</v>
+      </c>
+      <c r="K35">
+        <v>9660000.0</v>
+      </c>
+      <c r="L35">
+        <v>8815000.0</v>
+      </c>
+      <c r="M35">
+        <v>4863000.0</v>
+      </c>
+      <c r="N35">
+        <v>7232000.0</v>
+      </c>
+      <c r="O35">
+        <v>7534000.0</v>
+      </c>
+      <c r="P35">
+        <v>12099000.0</v>
+      </c>
+      <c r="Q35">
+        <v>22106000.0</v>
+      </c>
+      <c r="R35">
+        <v>49124000.0</v>
+      </c>
+      <c r="S35">
+        <v>49124000.0</v>
+      </c>
+      <c r="T35">
+        <v>126148000.0</v>
+      </c>
+      <c r="U35">
+        <v>186234000.0</v>
+      </c>
+      <c r="V35">
+        <v>152949000.0</v>
+      </c>
+      <c r="W35">
+        <v>152949000.0</v>
+      </c>
+      <c r="X35">
+        <v>82531000.0</v>
+      </c>
+      <c r="Y35">
+        <v>35202000.0</v>
+      </c>
+      <c r="Z35"/>
+      <c r="AA35">
+        <v>4697513000.0</v>
+      </c>
+      <c r="AB35"/>
+      <c r="AC35"/>
+      <c r="AD35"/>
+      <c r="AE35"/>
+      <c r="AF35"/>
+      <c r="AG35"/>
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
+      <c r="A36" t="s">
+        <v>45</v>
+      </c>
+      <c r="B36">
+        <v>2386518.0</v>
+      </c>
+      <c r="C36">
+        <v>2386518.0</v>
+      </c>
+      <c r="D36">
+        <v>1499000.0</v>
+      </c>
+      <c r="E36">
+        <v>2406000.0</v>
+      </c>
+      <c r="F36">
+        <v>2417000.0</v>
+      </c>
+      <c r="G36">
+        <v>179000.0</v>
+      </c>
+      <c r="H36">
+        <v>2803000.0</v>
+      </c>
+      <c r="I36">
+        <v>2976000.0</v>
+      </c>
+      <c r="J36">
+        <v>1927000.0</v>
+      </c>
+      <c r="K36">
+        <v>-2150000.0</v>
+      </c>
+      <c r="L36">
+        <v>5032000.0</v>
+      </c>
+      <c r="M36">
+        <v>4363000.0</v>
+      </c>
+      <c r="N36">
+        <v>4391000.0</v>
+      </c>
+      <c r="O36">
+        <v>4802000.0</v>
+      </c>
+      <c r="P36">
+        <v>7855000.0</v>
+      </c>
+      <c r="Q36">
+        <v>9615000.0</v>
+      </c>
+      <c r="R36">
+        <v>12331000.0</v>
+      </c>
+      <c r="S36">
+        <v>12331000.0</v>
+      </c>
+      <c r="T36">
+        <v>12466000.0</v>
+      </c>
+      <c r="U36">
+        <v>37320000.0</v>
+      </c>
+      <c r="V36">
+        <v>36461000.0</v>
+      </c>
+      <c r="W36">
+        <v>36461000.0</v>
+      </c>
+      <c r="X36">
+        <v>13865000.0</v>
+      </c>
+      <c r="Y36">
+        <v>26658000.0</v>
+      </c>
+      <c r="Z36">
+        <v>-655626000.0</v>
+      </c>
+      <c r="AA36">
+        <v>15223000.0</v>
+      </c>
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36"/>
+      <c r="AE36"/>
+      <c r="AF36"/>
+      <c r="AG36"/>
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
+      <c r="A37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
+      <c r="A38" t="s">
+        <v>47</v>
+      </c>
+      <c r="B38">
+        <v>6.99</v>
+      </c>
+      <c r="C38">
+        <v>6.99</v>
+      </c>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>5032000.0</v>
+      </c>
+      <c r="M38">
+        <v>4363000.0</v>
+      </c>
+      <c r="N38">
+        <v>4391000.0</v>
+      </c>
+      <c r="O38">
+        <v>4802000.0</v>
+      </c>
+      <c r="P38">
+        <v>7855000.0</v>
+      </c>
+      <c r="Q38">
+        <v>9615000.0</v>
+      </c>
+      <c r="R38">
+        <v>12331000.0</v>
+      </c>
+      <c r="S38">
+        <v>13923000.0</v>
+      </c>
+      <c r="T38">
+        <v>12466000.0</v>
+      </c>
+      <c r="U38">
+        <v>37320000.0</v>
+      </c>
+      <c r="V38">
+        <v>36461000.0</v>
+      </c>
+      <c r="W38">
+        <v>37782000.0</v>
+      </c>
+      <c r="X38">
+        <v>22393000.0</v>
+      </c>
+      <c r="Y38">
+        <v>26658000.0</v>
+      </c>
+      <c r="Z38">
+        <v>26658000.0</v>
+      </c>
+      <c r="AA38">
+        <v>16859000.0</v>
+      </c>
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38"/>
+      <c r="AE38">
+        <v>85785000.0</v>
+      </c>
+      <c r="AF38">
+        <v>87686000.0</v>
+      </c>
+      <c r="AG38">
+        <v>92406000.0</v>
+      </c>
+      <c r="AH38">
+        <v>9679000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34">
+      <c r="A39" t="s">
+        <v>48</v>
+      </c>
+      <c r="B39">
+        <v>101199404.0</v>
+      </c>
+      <c r="C39">
+        <v>101199404.0</v>
+      </c>
+      <c r="D39">
+        <v>82665000.0</v>
+      </c>
+      <c r="E39">
+        <v>76364000.0</v>
+      </c>
+      <c r="F39">
+        <v>82456000.0</v>
+      </c>
+      <c r="G39">
+        <v>4211000.0</v>
+      </c>
+      <c r="H39">
+        <v>96793000.0</v>
+      </c>
+      <c r="I39">
+        <v>93919000.0</v>
+      </c>
+      <c r="J39">
+        <v>94758000.0</v>
+      </c>
+      <c r="K39">
+        <v>90926000.0</v>
+      </c>
+      <c r="L39">
+        <v>152634000.0</v>
+      </c>
+      <c r="M39">
+        <v>176959000.0</v>
+      </c>
+      <c r="N39">
+        <v>181331000.0</v>
+      </c>
+      <c r="O39">
+        <v>145109000.0</v>
+      </c>
+      <c r="P39">
+        <v>120423000.0</v>
+      </c>
+      <c r="Q39">
+        <v>130329000.0</v>
+      </c>
+      <c r="R39">
+        <v>143873000.0</v>
+      </c>
+      <c r="S39">
+        <v>143873000.0</v>
+      </c>
+      <c r="T39">
+        <v>154306000.0</v>
+      </c>
+      <c r="U39">
+        <v>185710000.0</v>
+      </c>
+      <c r="V39">
+        <v>185894000.0</v>
+      </c>
+      <c r="W39">
+        <v>185894000.0</v>
+      </c>
+      <c r="X39">
+        <v>164557000.0</v>
+      </c>
+      <c r="Y39">
+        <v>131267000.0</v>
+      </c>
+      <c r="Z39">
+        <v>76510000.0</v>
+      </c>
+      <c r="AA39">
+        <v>101998000.0</v>
+      </c>
+      <c r="AB39"/>
+      <c r="AC39"/>
+      <c r="AD39"/>
+      <c r="AE39">
+        <v>4645000.0</v>
+      </c>
+      <c r="AF39">
+        <v>5999000.0</v>
+      </c>
+      <c r="AG39">
+        <v>3297000.0</v>
+      </c>
+      <c r="AH39">
+        <v>105000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34">
+      <c r="A40" t="s">
+        <v>49</v>
+      </c>
+      <c r="B40">
+        <v>123358506.0</v>
+      </c>
+      <c r="C40">
+        <v>123361683.0</v>
+      </c>
+      <c r="D40">
+        <v>102810000.0</v>
+      </c>
+      <c r="E40">
+        <v>97674238.0</v>
+      </c>
+      <c r="F40">
+        <v>100795000.0</v>
+      </c>
+      <c r="G40">
+        <v>211000.0</v>
+      </c>
+      <c r="H40">
+        <v>98880000.0</v>
+      </c>
+      <c r="I40">
+        <v>98771000.0</v>
+      </c>
+      <c r="J40">
+        <v>102327000.0</v>
+      </c>
+      <c r="K40">
+        <v>171755000.0</v>
+      </c>
+      <c r="L40">
+        <v>136078000.0</v>
+      </c>
+      <c r="M40">
+        <v>133647000.0</v>
+      </c>
+      <c r="N40">
+        <v>136909000.0</v>
+      </c>
+      <c r="O40">
+        <v>193395000.0</v>
+      </c>
+      <c r="P40">
+        <v>153034000.0</v>
+      </c>
+      <c r="Q40">
+        <v>174593000.0</v>
+      </c>
+      <c r="R40">
+        <v>208266000.0</v>
+      </c>
+      <c r="S40">
+        <v>208266000.0</v>
+      </c>
+      <c r="T40">
+        <v>387385000.0</v>
+      </c>
+      <c r="U40">
+        <v>559652000.0</v>
+      </c>
+      <c r="V40">
+        <v>424987000.0</v>
+      </c>
+      <c r="W40">
+        <v>424987000.0</v>
+      </c>
+      <c r="X40">
+        <v>895845000.0</v>
+      </c>
+      <c r="Y40">
+        <v>685610000.0</v>
+      </c>
+      <c r="Z40">
+        <v>383767000.0</v>
+      </c>
+      <c r="AA40">
+        <v>532213000.0</v>
+      </c>
+      <c r="AB40"/>
+      <c r="AC40"/>
+      <c r="AD40"/>
+      <c r="AE40">
+        <v>19137000.0</v>
+      </c>
+      <c r="AF40">
+        <v>16458000.0</v>
+      </c>
+      <c r="AG40">
+        <v>5880000.0</v>
+      </c>
+      <c r="AH40">
+        <v>10657000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34">
+      <c r="A41" t="s">
+        <v>50</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41">
+        <v>2700000.0</v>
+      </c>
+      <c r="U41">
+        <v>2882000.0</v>
+      </c>
+      <c r="V41">
+        <v>2372000.0</v>
+      </c>
+      <c r="W41">
+        <v>1982000.0</v>
+      </c>
+      <c r="X41">
+        <v>1527000.0</v>
+      </c>
+      <c r="Y41">
+        <v>1144000.0</v>
+      </c>
+      <c r="Z41">
+        <v>1144000.0</v>
+      </c>
+      <c r="AA41">
+        <v>652000.0</v>
+      </c>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
+      <c r="A42" t="s">
+        <v>51</v>
+      </c>
+      <c r="B42">
+        <v>11133880452.0</v>
+      </c>
+      <c r="C42">
+        <v>11133880452.0</v>
+      </c>
+      <c r="D42">
+        <v>11118319000.0</v>
+      </c>
+      <c r="E42">
+        <v>11083634000.0</v>
+      </c>
+      <c r="F42">
+        <v>11078141000.0</v>
+      </c>
+      <c r="G42"/>
+      <c r="H42">
+        <v>11025658000.0</v>
+      </c>
+      <c r="I42">
+        <v>11013704000.0</v>
+      </c>
+      <c r="J42">
+        <v>11000445000.0</v>
+      </c>
+      <c r="K42">
+        <v>10987310000.0</v>
+      </c>
+      <c r="L42">
+        <v>10982692000.0</v>
+      </c>
+      <c r="M42">
+        <v>10965089000.0</v>
+      </c>
+      <c r="N42">
+        <v>10985507000.0</v>
+      </c>
+      <c r="O42">
+        <v>10954801000.0</v>
+      </c>
+      <c r="P42">
+        <v>10934229000.0</v>
+      </c>
+      <c r="Q42">
+        <v>10920829000.0</v>
+      </c>
+      <c r="R42">
+        <v>10881646000.0</v>
+      </c>
+      <c r="S42">
+        <v>10881646000.0</v>
+      </c>
+      <c r="T42">
+        <v>10808630000.0</v>
+      </c>
+      <c r="U42">
+        <v>10772795000.0</v>
+      </c>
+      <c r="V42">
+        <v>10724270000.0</v>
+      </c>
+      <c r="W42">
+        <v>10724270000.0</v>
+      </c>
+      <c r="X42">
+        <v>9334825000.0</v>
+      </c>
+      <c r="Y42">
+        <v>91192000.0</v>
+      </c>
+      <c r="Z42">
+        <v>91192000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1.0</v>
+      </c>
+      <c r="AB42"/>
+      <c r="AC42"/>
+      <c r="AD42"/>
+      <c r="AE42"/>
+      <c r="AF42"/>
+      <c r="AG42"/>
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
+      <c r="A43" t="s">
+        <v>52</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
+      <c r="A44" t="s">
+        <v>53</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
+      <c r="A45" t="s">
+        <v>54</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
+        <v>128316000.0</v>
+      </c>
+      <c r="D45">
+        <v>33646000.0</v>
+      </c>
+      <c r="E45">
+        <v>36578000.0</v>
+      </c>
+      <c r="F45">
+        <v>39891000.0</v>
+      </c>
+      <c r="G45">
+        <v>119294000.0</v>
+      </c>
+      <c r="H45">
+        <v>46041000.0</v>
+      </c>
+      <c r="I45">
+        <v>45364000.0</v>
+      </c>
+      <c r="J45">
+        <v>45945000.0</v>
+      </c>
+      <c r="K45">
+        <v>139081000.0</v>
+      </c>
+      <c r="L45">
+        <v>44299000.0</v>
+      </c>
+      <c r="M45">
+        <v>45455000.0</v>
+      </c>
+      <c r="N45">
+        <v>53255000.0</v>
+      </c>
+      <c r="O45">
+        <v>62347000.0</v>
+      </c>
+      <c r="P45">
+        <v>71595000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>428251000.0</v>
+      </c>
+      <c r="V45">
+        <v>392890000.0</v>
+      </c>
+      <c r="W45">
+        <v>325179000.0</v>
+      </c>
+      <c r="X45">
+        <v>245864000.0</v>
+      </c>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45">
+        <v>145442000.0</v>
+      </c>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
+      <c r="A46" t="s">
+        <v>55</v>
+      </c>
+      <c r="B46">
+        <v>37481846.0</v>
+      </c>
+      <c r="C46">
+        <v>37481846.0</v>
+      </c>
+      <c r="D46">
+        <v>33646000.0</v>
+      </c>
+      <c r="E46">
+        <v>36578000.0</v>
+      </c>
+      <c r="F46">
+        <v>39891000.0</v>
+      </c>
+      <c r="G46">
+        <v>38178000.0</v>
+      </c>
+      <c r="H46">
+        <v>46041000.0</v>
+      </c>
+      <c r="I46">
+        <v>45364000.0</v>
+      </c>
+      <c r="J46">
+        <v>45945000.0</v>
+      </c>
+      <c r="K46">
+        <v>52041000.0</v>
+      </c>
+      <c r="L46">
+        <v>44299000.0</v>
+      </c>
+      <c r="M46">
+        <v>45455000.0</v>
+      </c>
+      <c r="N46">
+        <v>53255000.0</v>
+      </c>
+      <c r="O46">
+        <v>62347000.0</v>
+      </c>
+      <c r="P46">
+        <v>71595000.0</v>
+      </c>
+      <c r="Q46">
+        <v>101871000.0</v>
+      </c>
+      <c r="R46">
+        <v>165599000.0</v>
+      </c>
+      <c r="S46">
+        <v>165599000.0</v>
+      </c>
+      <c r="T46">
+        <v>340782000.0</v>
+      </c>
+      <c r="U46">
+        <v>428251000.0</v>
+      </c>
+      <c r="V46">
+        <v>392890000.0</v>
+      </c>
+      <c r="W46">
+        <v>392890000.0</v>
+      </c>
+      <c r="X46">
+        <v>245864000.0</v>
+      </c>
+      <c r="Y46">
+        <v>165940000.0</v>
+      </c>
+      <c r="Z46"/>
+      <c r="AA46">
+        <v>145442000.0</v>
+      </c>
+      <c r="AB46"/>
+      <c r="AC46"/>
+      <c r="AD46"/>
+      <c r="AE46"/>
+      <c r="AF46"/>
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
+      <c r="A47" t="s">
+        <v>56</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>44299000.0</v>
+      </c>
+      <c r="M47">
+        <v>45455000.0</v>
+      </c>
+      <c r="N47">
+        <v>53255000.0</v>
+      </c>
+      <c r="O47">
+        <v>62347000.0</v>
+      </c>
+      <c r="P47">
+        <v>71595000.0</v>
+      </c>
+      <c r="Q47">
+        <v>101871000.0</v>
+      </c>
+      <c r="R47">
+        <v>165599000.0</v>
+      </c>
+      <c r="S47">
+        <v>223774000.0</v>
+      </c>
+      <c r="T47">
+        <v>340782000.0</v>
+      </c>
+      <c r="U47">
+        <v>428251000.0</v>
+      </c>
+      <c r="V47">
+        <v>392890000.0</v>
+      </c>
+      <c r="W47">
+        <v>305380000.0</v>
+      </c>
+      <c r="X47">
+        <v>237336000.0</v>
+      </c>
+      <c r="Y47">
+        <v>165940000.0</v>
+      </c>
+      <c r="Z47">
+        <v>165940000.0</v>
+      </c>
+      <c r="AA47">
+        <v>143806000.0</v>
+      </c>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47">
+        <v>812000.0</v>
+      </c>
+      <c r="AF47">
+        <v>671000.0</v>
+      </c>
+      <c r="AG47">
+        <v>340000.0</v>
+      </c>
+      <c r="AH47">
+        <v>144000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34">
+      <c r="A48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B48">
+        <v>-10925042552.0</v>
+      </c>
+      <c r="C48">
+        <v>-10925042552.0</v>
+      </c>
+      <c r="D48">
+        <v>-10865083000.0</v>
+      </c>
+      <c r="E48">
+        <v>-10820570000.0</v>
+      </c>
+      <c r="F48">
+        <v>-10794618000.0</v>
+      </c>
+      <c r="G48">
+        <v>-10763674000.0</v>
+      </c>
+      <c r="H48">
+        <v>-10699926000.0</v>
+      </c>
+      <c r="I48">
+        <v>-10682565000.0</v>
+      </c>
+      <c r="J48">
+        <v>-10626824000.0</v>
+      </c>
+      <c r="K48">
+        <v>-10570747000.0</v>
+      </c>
+      <c r="L48">
+        <v>-10472306000.0</v>
+      </c>
+      <c r="M48">
+        <v>-10399428000.0</v>
+      </c>
+      <c r="N48">
+        <v>-10351502000.0</v>
+      </c>
+      <c r="O48">
+        <v>-10258965000.0</v>
+      </c>
+      <c r="P48">
+        <v>-10155827000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-10132290000.0</v>
+      </c>
+      <c r="R48">
+        <v>-10105859000.0</v>
+      </c>
+      <c r="S48">
+        <v>-10105859000.0</v>
+      </c>
+      <c r="T48">
+        <v>-10055539000.0</v>
+      </c>
+      <c r="U48">
+        <v>-9565608000.0</v>
+      </c>
+      <c r="V48">
+        <v>-9298867000.0</v>
+      </c>
+      <c r="W48">
+        <v>-9298867000.0</v>
+      </c>
+      <c r="X48">
+        <v>-9210599000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-5503545000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-5503545000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-4602437000.0</v>
+      </c>
+      <c r="AB48"/>
+      <c r="AC48"/>
+      <c r="AD48"/>
+      <c r="AE48"/>
+      <c r="AF48"/>
+      <c r="AG48"/>
+      <c r="AH48"/>
+    </row>
+    <row r="49" spans="1:34">
+      <c r="A49" t="s">
+        <v>58</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
+      <c r="A50" t="s">
+        <v>59</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50">
+        <v>18000000.0</v>
+      </c>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50">
+        <v>98698000.0</v>
+      </c>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
+      <c r="A51" t="s">
+        <v>60</v>
+      </c>
+      <c r="B51">
+        <v>14685341.0</v>
+      </c>
+      <c r="C51">
+        <v>14685341.0</v>
+      </c>
+      <c r="D51">
+        <v>9087000.0</v>
+      </c>
+      <c r="E51">
+        <v>10593000.0</v>
+      </c>
+      <c r="F51">
+        <v>11822000.0</v>
+      </c>
+      <c r="G51"/>
+      <c r="H51">
+        <v>16796000.0</v>
+      </c>
+      <c r="I51">
+        <v>18100000.0</v>
+      </c>
+      <c r="J51">
+        <v>15293000.0</v>
+      </c>
+      <c r="K51">
+        <v>17307000.0</v>
+      </c>
+      <c r="L51">
+        <v>18559000.0</v>
+      </c>
+      <c r="M51">
+        <v>15555000.0</v>
+      </c>
+      <c r="N51">
+        <v>23374000.0</v>
+      </c>
+      <c r="O51">
+        <v>26253000.0</v>
+      </c>
+      <c r="P51">
+        <v>31150000.0</v>
+      </c>
+      <c r="Q51">
+        <v>47148000.0</v>
+      </c>
+      <c r="R51">
+        <v>104282000.0</v>
+      </c>
+      <c r="S51">
+        <v>104282000.0</v>
+      </c>
+      <c r="T51">
+        <v>211610000.0</v>
+      </c>
+      <c r="U51">
+        <v>296150000.0</v>
+      </c>
+      <c r="V51">
+        <v>232903000.0</v>
+      </c>
+      <c r="W51">
+        <v>232903000.0</v>
+      </c>
+      <c r="X51">
+        <v>144003000.0</v>
+      </c>
+      <c r="Y51">
+        <v>155675000.0</v>
+      </c>
+      <c r="Z51"/>
+      <c r="AA51">
+        <v>149434000.0</v>
+      </c>
+      <c r="AB51"/>
+      <c r="AC51"/>
+      <c r="AD51"/>
+      <c r="AE51"/>
+      <c r="AF51"/>
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
+      <c r="A52" t="s">
+        <v>61</v>
+      </c>
+      <c r="B52">
+        <v>4995177.0</v>
+      </c>
+      <c r="C52">
+        <v>4992000.0</v>
+      </c>
+      <c r="D52">
+        <v>5097000.0</v>
+      </c>
+      <c r="E52">
+        <v>6742762.0</v>
+      </c>
+      <c r="F52">
+        <v>5772000.0</v>
+      </c>
+      <c r="G52"/>
+      <c r="H52">
+        <v>7579000.0</v>
+      </c>
+      <c r="I52">
+        <v>6936000.0</v>
+      </c>
+      <c r="J52">
+        <v>6354000.0</v>
+      </c>
+      <c r="K52">
+        <v>7647000.0</v>
+      </c>
+      <c r="L52">
+        <v>9744000.0</v>
+      </c>
+      <c r="M52">
+        <v>10692000.0</v>
+      </c>
+      <c r="N52">
+        <v>16142000.0</v>
+      </c>
+      <c r="O52">
+        <v>18719000.0</v>
+      </c>
+      <c r="P52">
+        <v>19051000.0</v>
+      </c>
+      <c r="Q52">
+        <v>25042000.0</v>
+      </c>
+      <c r="R52">
+        <v>55158000.0</v>
+      </c>
+      <c r="S52">
+        <v>55158000.0</v>
+      </c>
+      <c r="T52">
+        <v>88162000.0</v>
+      </c>
+      <c r="U52">
+        <v>112798000.0</v>
+      </c>
+      <c r="V52">
+        <v>82326000.0</v>
+      </c>
+      <c r="W52">
+        <v>82326000.0</v>
+      </c>
+      <c r="X52">
+        <v>62999000.0</v>
+      </c>
+      <c r="Y52">
+        <v>121617000.0</v>
+      </c>
+      <c r="Z52"/>
+      <c r="AA52">
+        <v>128152000.0</v>
+      </c>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
+      <c r="A53" t="s">
+        <v>62</v>
+      </c>
+      <c r="B53">
+        <v>160573185.0</v>
+      </c>
+      <c r="C53">
+        <v>160573185.0</v>
+      </c>
+      <c r="D53">
+        <v>98287000.0</v>
+      </c>
+      <c r="E53">
+        <v>119373000.0</v>
+      </c>
+      <c r="F53">
+        <v>62854000.0</v>
+      </c>
+      <c r="G53">
+        <v>125108000.0</v>
+      </c>
+      <c r="H53">
+        <v>59497000.0</v>
+      </c>
+      <c r="I53">
+        <v>61613000.0</v>
+      </c>
+      <c r="J53">
+        <v>172634000.0</v>
+      </c>
+      <c r="K53">
+        <v>169756000.0</v>
+      </c>
+      <c r="L53">
+        <v>72960000.0</v>
+      </c>
+      <c r="M53">
+        <v>291814000.0</v>
+      </c>
+      <c r="N53">
+        <v>200714000.0</v>
+      </c>
+      <c r="O53">
+        <v>19531000.0</v>
+      </c>
+      <c r="P53">
+        <v>19531000.0</v>
+      </c>
+      <c r="Q53"/>
+      <c r="R53">
+        <v>9968000.0</v>
+      </c>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53">
+        <v>11217000.0</v>
+      </c>
+      <c r="W53"/>
+      <c r="X53">
+        <v>10621000.0</v>
+      </c>
+      <c r="Y53">
+        <v>3206000.0</v>
+      </c>
+      <c r="Z53">
+        <v>1311252000.0</v>
+      </c>
+      <c r="AA53">
+        <v>1767000.0</v>
+      </c>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
+      <c r="A54" t="s">
+        <v>63</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
+      <c r="A55" t="s">
+        <v>64</v>
+      </c>
+      <c r="B55">
+        <v>590899034.0</v>
+      </c>
+      <c r="C55">
+        <v>590899034.0</v>
+      </c>
+      <c r="D55">
+        <v>482512000.0</v>
+      </c>
+      <c r="E55">
+        <v>493899000.0</v>
+      </c>
+      <c r="F55">
+        <v>518184000.0</v>
+      </c>
+      <c r="G55">
+        <v>549517000.0</v>
+      </c>
+      <c r="H55">
+        <v>555711000.0</v>
+      </c>
+      <c r="I55">
+        <v>588594000.0</v>
+      </c>
+      <c r="J55">
+        <v>616655000.0</v>
+      </c>
+      <c r="K55">
+        <v>684526000.0</v>
+      </c>
+      <c r="L55">
+        <v>795446000.0</v>
+      </c>
+      <c r="M55">
+        <v>841813000.0</v>
+      </c>
+      <c r="N55">
+        <v>896508000.0</v>
+      </c>
+      <c r="O55">
+        <v>980524000.0</v>
+      </c>
+      <c r="P55">
+        <v>1082448000.0</v>
+      </c>
+      <c r="Q55">
+        <v>1196964000.0</v>
+      </c>
+      <c r="R55">
+        <v>1135187000.0</v>
+      </c>
+      <c r="S55">
+        <v>1135187000.0</v>
+      </c>
+      <c r="T55">
+        <v>1929919000.0</v>
+      </c>
+      <c r="U55">
+        <v>2811252000.0</v>
+      </c>
+      <c r="V55">
+        <v>2855592000.0</v>
+      </c>
+      <c r="W55">
+        <v>2855592000.0</v>
+      </c>
+      <c r="X55">
+        <v>1248992000.0</v>
+      </c>
+      <c r="Y55">
+        <v>1581687000.0</v>
+      </c>
+      <c r="Z55"/>
+      <c r="AA55">
+        <v>918289000.0</v>
+      </c>
+      <c r="AB55"/>
+      <c r="AC55"/>
+      <c r="AD55"/>
+      <c r="AE55">
+        <v>135185000.0</v>
+      </c>
+      <c r="AF55">
+        <v>127708000.0</v>
+      </c>
+      <c r="AG55">
+        <v>111489000.0</v>
+      </c>
+      <c r="AH55">
+        <v>24746000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:34">
+      <c r="A56" t="s">
+        <v>65</v>
+      </c>
+      <c r="B56">
+        <v>551030662.0</v>
+      </c>
+      <c r="C56">
+        <v>551030662.0</v>
+      </c>
+      <c r="D56">
+        <v>447367000.0</v>
+      </c>
+      <c r="E56">
+        <v>454915000.0</v>
+      </c>
+      <c r="F56">
+        <v>475876000.0</v>
+      </c>
+      <c r="G56">
+        <v>508911000.0</v>
+      </c>
+      <c r="H56">
+        <v>506867000.0</v>
+      </c>
+      <c r="I56">
+        <v>540254000.0</v>
+      </c>
+      <c r="J56">
+        <v>568783000.0</v>
+      </c>
+      <c r="K56">
+        <v>630726000.0</v>
+      </c>
+      <c r="L56">
+        <v>741113000.0</v>
+      </c>
+      <c r="M56">
+        <v>786992000.0</v>
+      </c>
+      <c r="N56">
+        <v>833878000.0</v>
+      </c>
+      <c r="O56">
+        <v>913375000.0</v>
+      </c>
+      <c r="P56">
+        <v>1002998000.0</v>
+      </c>
+      <c r="Q56">
+        <v>1085478000.0</v>
+      </c>
+      <c r="R56">
+        <v>957257000.0</v>
+      </c>
+      <c r="S56">
+        <v>957257000.0</v>
+      </c>
+      <c r="T56">
+        <v>1576671000.0</v>
+      </c>
+      <c r="U56">
+        <v>2345681000.0</v>
+      </c>
+      <c r="V56">
+        <v>2426241000.0</v>
+      </c>
+      <c r="W56">
+        <v>2426241000.0</v>
+      </c>
+      <c r="X56">
+        <v>989263000.0</v>
+      </c>
+      <c r="Y56">
+        <v>1389089000.0</v>
+      </c>
+      <c r="Z56">
+        <v>655626000.0</v>
+      </c>
+      <c r="AA56">
+        <v>757624000.0</v>
+      </c>
+      <c r="AB56"/>
+      <c r="AC56"/>
+      <c r="AD56"/>
+      <c r="AE56"/>
+      <c r="AF56"/>
+      <c r="AG56"/>
+      <c r="AH56"/>
+    </row>
+    <row r="57" spans="1:34">
+      <c r="A57" t="s">
+        <v>66</v>
+      </c>
+      <c r="B57">
+        <v>294398347.0</v>
+      </c>
+      <c r="C57">
+        <v>294398347.0</v>
+      </c>
+      <c r="D57">
+        <v>144374000.0</v>
+      </c>
+      <c r="E57">
+        <v>143984000.0</v>
+      </c>
+      <c r="F57">
+        <v>143418000.0</v>
+      </c>
+      <c r="G57">
+        <v>151617000.0</v>
+      </c>
+      <c r="H57">
+        <v>144651000.0</v>
+      </c>
+      <c r="I57">
+        <v>159829000.0</v>
+      </c>
+      <c r="J57">
+        <v>149562000.0</v>
+      </c>
+      <c r="K57">
+        <v>180597000.0</v>
+      </c>
+      <c r="L57">
+        <v>187060000.0</v>
+      </c>
+      <c r="M57">
+        <v>184842000.0</v>
+      </c>
+      <c r="N57">
+        <v>197104000.0</v>
+      </c>
+      <c r="O57">
+        <v>214127000.0</v>
+      </c>
+      <c r="P57">
+        <v>213184000.0</v>
+      </c>
+      <c r="Q57">
+        <v>341440000.0</v>
+      </c>
+      <c r="R57">
+        <v>295521000.0</v>
+      </c>
+      <c r="S57">
+        <v>295521000.0</v>
+      </c>
+      <c r="T57">
+        <v>1015383000.0</v>
+      </c>
+      <c r="U57">
+        <v>1387963000.0</v>
+      </c>
+      <c r="V57">
+        <v>1228089000.0</v>
+      </c>
+      <c r="W57">
+        <v>1228089000.0</v>
+      </c>
+      <c r="X57">
+        <v>979474000.0</v>
+      </c>
+      <c r="Y57">
+        <v>807227000.0</v>
+      </c>
+      <c r="Z57">
+        <v>807227000.0</v>
+      </c>
+      <c r="AA57">
+        <v>680704000.0</v>
+      </c>
+      <c r="AB57"/>
+      <c r="AC57"/>
+      <c r="AD57"/>
+      <c r="AE57">
+        <v>52301000.0</v>
+      </c>
+      <c r="AF57">
+        <v>26260000.0</v>
+      </c>
+      <c r="AG57">
+        <v>10927000.0</v>
+      </c>
+      <c r="AH57">
+        <v>19908000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:34">
+      <c r="A58" t="s">
+        <v>67</v>
+      </c>
+      <c r="B58">
+        <v>304088517.0</v>
+      </c>
+      <c r="C58">
+        <v>304088517.0</v>
+      </c>
+      <c r="D58">
+        <v>148364000.0</v>
+      </c>
+      <c r="E58">
+        <v>148660000.0</v>
+      </c>
+      <c r="F58">
+        <v>149468000.0</v>
+      </c>
+      <c r="G58">
+        <v>155878000.0</v>
+      </c>
+      <c r="H58">
+        <v>153868000.0</v>
+      </c>
+      <c r="I58">
+        <v>170993000.0</v>
+      </c>
+      <c r="J58">
+        <v>158501000.0</v>
+      </c>
+      <c r="K58">
+        <v>190257000.0</v>
+      </c>
+      <c r="L58">
+        <v>195875000.0</v>
+      </c>
+      <c r="M58">
+        <v>189705000.0</v>
+      </c>
+      <c r="N58">
+        <v>204336000.0</v>
+      </c>
+      <c r="O58">
+        <v>221661000.0</v>
+      </c>
+      <c r="P58">
+        <v>225283000.0</v>
+      </c>
+      <c r="Q58">
+        <v>363546000.0</v>
+      </c>
+      <c r="R58">
+        <v>344645000.0</v>
+      </c>
+      <c r="S58">
+        <v>344645000.0</v>
+      </c>
+      <c r="T58">
+        <v>1141531000.0</v>
+      </c>
+      <c r="U58">
+        <v>1574197000.0</v>
+      </c>
+      <c r="V58">
+        <v>1381038000.0</v>
+      </c>
+      <c r="W58">
+        <v>1381038000.0</v>
+      </c>
+      <c r="X58">
+        <v>1062005000.0</v>
+      </c>
+      <c r="Y58">
+        <v>842429000.0</v>
+      </c>
+      <c r="Z58"/>
+      <c r="AA58">
+        <v>5378217000.0</v>
+      </c>
+      <c r="AB58"/>
+      <c r="AC58"/>
+      <c r="AD58"/>
+      <c r="AE58">
+        <v>172583000.0</v>
+      </c>
+      <c r="AF58">
+        <v>144532000.0</v>
+      </c>
+      <c r="AG58">
+        <v>85920000.0</v>
+      </c>
+      <c r="AH58">
+        <v>47361000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:34">
+      <c r="A59" t="s">
+        <v>68</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
+      <c r="A60" t="s">
+        <v>69</v>
+      </c>
+      <c r="B60">
+        <v>286810516.0</v>
+      </c>
+      <c r="C60">
+        <v>286810516.0</v>
+      </c>
+      <c r="D60">
+        <v>334148000.0</v>
+      </c>
+      <c r="E60">
+        <v>345239000.0</v>
+      </c>
+      <c r="F60">
+        <v>368716000.0</v>
+      </c>
+      <c r="G60">
+        <v>393639000.0</v>
+      </c>
+      <c r="H60">
+        <v>401843000.0</v>
+      </c>
+      <c r="I60">
+        <v>417601000.0</v>
+      </c>
+      <c r="J60">
+        <v>458154000.0</v>
+      </c>
+      <c r="K60">
+        <v>494269000.0</v>
+      </c>
+      <c r="L60">
+        <v>599571000.0</v>
+      </c>
+      <c r="M60">
+        <v>652108000.0</v>
+      </c>
+      <c r="N60">
+        <v>692172000.0</v>
+      </c>
+      <c r="O60">
+        <v>758863000.0</v>
+      </c>
+      <c r="P60">
+        <v>857165000.0</v>
+      </c>
+      <c r="Q60">
+        <v>833418000.0</v>
+      </c>
+      <c r="R60">
+        <v>790542000.0</v>
+      </c>
+      <c r="S60">
+        <v>790542000.0</v>
+      </c>
+      <c r="T60">
+        <v>788388000.0</v>
+      </c>
+      <c r="U60">
+        <v>1237055000.0</v>
+      </c>
+      <c r="V60">
+        <v>1474554000.0</v>
+      </c>
+      <c r="W60">
+        <v>1474554000.0</v>
+      </c>
+      <c r="X60">
+        <v>186987000.0</v>
+      </c>
+      <c r="Y60">
+        <v>739258000.0</v>
+      </c>
+      <c r="Z60">
+        <v>215651000.0</v>
+      </c>
+      <c r="AA60">
+        <v>-4459928000.0</v>
+      </c>
+      <c r="AB60"/>
+      <c r="AC60"/>
+      <c r="AD60"/>
+      <c r="AE60"/>
+      <c r="AF60"/>
+      <c r="AG60">
+        <v>25569000.0</v>
+      </c>
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
+      <c r="A61" t="s">
+        <v>70</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
+      <c r="A62" t="s">
+        <v>71</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:K32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B2">
+        <v>53887716.0</v>
+      </c>
+      <c r="C2">
+        <v>120004000.0</v>
+      </c>
+      <c r="D2">
+        <v>90259000.0</v>
+      </c>
+      <c r="E2">
+        <v>206208000.0</v>
+      </c>
+      <c r="F2">
+        <v>878236000.0</v>
+      </c>
+      <c r="G2">
+        <v>495671000.0</v>
+      </c>
+      <c r="H2">
+        <v>173476000.0</v>
+      </c>
+      <c r="I2">
+        <v>104967000.0</v>
+      </c>
+      <c r="J2">
+        <v>65504191.0</v>
+      </c>
+      <c r="K2">
+        <v>967449.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>12280000.0</v>
+      </c>
+      <c r="D3">
+        <v>16171000.0</v>
+      </c>
+      <c r="E3">
+        <v>24728000.0</v>
+      </c>
+      <c r="F3">
+        <v>64756000.0</v>
+      </c>
+      <c r="G3">
+        <v>39700000.0</v>
+      </c>
+      <c r="H3">
+        <v>22675000.0</v>
+      </c>
+      <c r="I3">
+        <v>15760000.0</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" t="s">
+        <v>98</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" t="s">
         <v>99</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>-213812000.0</v>
+      </c>
+      <c r="D5">
+        <v>-342750000.0</v>
+      </c>
+      <c r="E5">
+        <v>-211148000.0</v>
+      </c>
+      <c r="F5">
+        <v>-1352192000.0</v>
+      </c>
+      <c r="G5">
+        <v>-1334116000.0</v>
+      </c>
+      <c r="H5">
+        <v>-963265000.0</v>
+      </c>
+      <c r="I5">
+        <v>-656071000.0</v>
+      </c>
+      <c r="J5">
+        <v>-16647311.0</v>
+      </c>
+      <c r="K5">
+        <v>-16218755.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" t="s">
+        <v>100</v>
+      </c>
+      <c r="B6">
+        <v>-159094103.0</v>
+      </c>
+      <c r="C6">
+        <v>-201532000.0</v>
+      </c>
+      <c r="D6">
+        <v>-326579000.0</v>
+      </c>
+      <c r="E6">
+        <v>-186420000.0</v>
+      </c>
+      <c r="F6">
+        <v>-1287436000.0</v>
+      </c>
+      <c r="G6">
+        <v>-1294416000.0</v>
+      </c>
+      <c r="H6">
+        <v>-940590000.0</v>
+      </c>
+      <c r="I6">
+        <v>-640311000.0</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" t="s">
+        <v>103</v>
+      </c>
+      <c r="B9">
+        <v>49247672.0</v>
+      </c>
+      <c r="C9">
+        <v>69208000.0</v>
+      </c>
+      <c r="D9">
+        <v>80703000.0</v>
+      </c>
+      <c r="E9">
+        <v>324856000.0</v>
+      </c>
+      <c r="F9">
+        <v>1306284000.0</v>
+      </c>
+      <c r="G9">
+        <v>798700000.0</v>
+      </c>
+      <c r="H9">
+        <v>232769000.0</v>
+      </c>
+      <c r="I9">
+        <v>205739000.0</v>
+      </c>
+      <c r="J9">
+        <v>13997943.0</v>
+      </c>
+      <c r="K9">
+        <v>2714731.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" t="s">
+        <v>104</v>
+      </c>
+      <c r="B10">
+        <v>-150208956.0</v>
+      </c>
+      <c r="C10">
+        <v>-192927000.0</v>
+      </c>
+      <c r="D10">
+        <v>-311782000.0</v>
+      </c>
+      <c r="E10">
+        <v>-177872000.0</v>
+      </c>
+      <c r="F10">
+        <v>-1441913000.0</v>
+      </c>
+      <c r="G10">
+        <v>-1339908000.0</v>
+      </c>
+      <c r="H10">
+        <v>-963750000.0</v>
+      </c>
+      <c r="I10">
+        <v>-656071000.0</v>
+      </c>
+      <c r="J10">
+        <v>-22705395.0</v>
+      </c>
+      <c r="K10">
+        <v>-16355459.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" t="s">
+        <v>105</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>-27010000.0</v>
+      </c>
+      <c r="E11">
+        <v>-159000.0</v>
+      </c>
+      <c r="F11">
+        <v>-60082000.0</v>
+      </c>
+      <c r="G11">
+        <v>-32507000.0</v>
+      </c>
+      <c r="H11">
+        <v>587000.0</v>
+      </c>
+      <c r="I11">
+        <v>43438000.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" t="s">
+        <v>106</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>33276000.0</v>
+      </c>
+      <c r="F12">
+        <v>89721000.0</v>
+      </c>
+      <c r="G12">
+        <v>2925000.0</v>
+      </c>
+      <c r="H12">
+        <v>485000.0</v>
+      </c>
+      <c r="I12">
+        <v>0.0</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" t="s">
+        <v>107</v>
+      </c>
+      <c r="B13">
+        <v>8655000.0</v>
+      </c>
+      <c r="C13">
+        <v>16260000.0</v>
+      </c>
+      <c r="D13">
+        <v>27811000.0</v>
+      </c>
+      <c r="E13">
+        <v>11352000.0</v>
+      </c>
+      <c r="F13">
+        <v>24573000.0</v>
+      </c>
+      <c r="G13">
+        <v>8422000.0</v>
+      </c>
+      <c r="H13">
+        <v>23834000.0</v>
+      </c>
+      <c r="I13">
+        <v>33980000.0</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" t="s">
+        <v>108</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" t="s">
+        <v>109</v>
+      </c>
+      <c r="B15">
+        <v>-150208956.0</v>
+      </c>
+      <c r="C15">
+        <v>-192927000.0</v>
+      </c>
+      <c r="D15">
+        <v>-311782000.0</v>
+      </c>
+      <c r="E15">
+        <v>-177713000.0</v>
+      </c>
+      <c r="F15">
+        <v>-1441913000.0</v>
+      </c>
+      <c r="G15">
+        <v>-1339908000.0</v>
+      </c>
+      <c r="H15">
+        <v>-964337000.0</v>
+      </c>
+      <c r="I15">
+        <v>-656071000.0</v>
+      </c>
+      <c r="J15">
+        <v>-22013230.0</v>
+      </c>
+      <c r="K15">
+        <v>-16355459.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" t="s">
+        <v>110</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>-177872000.0</v>
+      </c>
+      <c r="F16">
+        <v>-1441913000.0</v>
+      </c>
+      <c r="G16">
+        <v>-4177899000.0</v>
+      </c>
+      <c r="H16">
+        <v>-1564285000.0</v>
+      </c>
+      <c r="I16">
+        <v>-900442000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" t="s">
+        <v>111</v>
+      </c>
+      <c r="B17">
+        <v>-154416000.0</v>
+      </c>
+      <c r="C17">
+        <v>-192927000.0</v>
+      </c>
+      <c r="D17">
+        <v>-311782000.0</v>
+      </c>
+      <c r="E17">
+        <v>-177872000.0</v>
+      </c>
+      <c r="F17">
+        <v>-1441913000.0</v>
+      </c>
+      <c r="G17">
+        <v>-1339908000.0</v>
+      </c>
+      <c r="H17">
+        <v>-963750000.0</v>
+      </c>
+      <c r="I17">
+        <v>-656071000.0</v>
+      </c>
+      <c r="J17">
+        <v>-22013230.0</v>
+      </c>
+      <c r="K17">
+        <v>-16355459.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" t="s">
+        <v>112</v>
+      </c>
+      <c r="B18">
+        <v>8655000.0</v>
+      </c>
+      <c r="C18">
+        <v>16260000.0</v>
+      </c>
+      <c r="D18">
+        <v>27811000.0</v>
+      </c>
+      <c r="E18">
+        <v>11352000.0</v>
+      </c>
+      <c r="F18">
+        <v>24573000.0</v>
+      </c>
+      <c r="G18">
+        <v>5497000.0</v>
+      </c>
+      <c r="H18">
+        <v>23349000.0</v>
+      </c>
+      <c r="I18">
+        <v>33980000.0</v>
+      </c>
+      <c r="J18">
+        <v>-251698.0</v>
+      </c>
+      <c r="K18">
+        <v>-28461.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" t="s">
+        <v>113</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" t="s">
+        <v>114</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" t="s">
+        <v>115</v>
+      </c>
+      <c r="B21">
+        <v>-159094103.0</v>
+      </c>
+      <c r="C21">
+        <v>-213812000.0</v>
+      </c>
+      <c r="D21">
+        <v>-342750000.0</v>
+      </c>
+      <c r="E21">
+        <v>-211148000.0</v>
+      </c>
+      <c r="F21">
+        <v>-1473486000.0</v>
+      </c>
+      <c r="G21">
+        <v>-1334116000.0</v>
+      </c>
+      <c r="H21">
+        <v>-1000108000.0</v>
+      </c>
+      <c r="I21">
+        <v>-699509000.0</v>
+      </c>
+      <c r="J21">
+        <v>-36439940.0</v>
+      </c>
+      <c r="K21">
+        <v>-4842180.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" t="s">
+        <v>116</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" t="s">
+        <v>117</v>
+      </c>
+      <c r="B23">
+        <v>262229499.0</v>
+      </c>
+      <c r="C23">
+        <v>403024000.0</v>
+      </c>
+      <c r="D23">
+        <v>513712000.0</v>
+      </c>
+      <c r="E23">
+        <v>742212000.0</v>
+      </c>
+      <c r="F23">
+        <v>3658006000.0</v>
+      </c>
+      <c r="G23">
+        <v>2628487000.0</v>
+      </c>
+      <c r="H23">
+        <v>1406353000.0</v>
+      </c>
+      <c r="I23">
+        <v>1010215000.0</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23"/>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" t="s">
+        <v>119</v>
+      </c>
+      <c r="B25">
+        <v>9997000.0</v>
+      </c>
+      <c r="C25">
+        <v>12280000.0</v>
+      </c>
+      <c r="D25">
+        <v>16171000.0</v>
+      </c>
+      <c r="E25">
+        <v>24728000.0</v>
+      </c>
+      <c r="F25">
+        <v>64756000.0</v>
+      </c>
+      <c r="G25">
+        <v>39700000.0</v>
+      </c>
+      <c r="H25">
+        <v>22675000.0</v>
+      </c>
+      <c r="I25">
+        <v>15760000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" t="s">
+        <v>120</v>
+      </c>
+      <c r="B26">
+        <v>54638679.0</v>
+      </c>
+      <c r="C26">
+        <v>71997000.0</v>
+      </c>
+      <c r="D26">
+        <v>167932000.0</v>
+      </c>
+      <c r="E26">
+        <v>235846000.0</v>
+      </c>
+      <c r="F26">
+        <v>800163000.0</v>
+      </c>
+      <c r="G26">
+        <v>614770000.0</v>
+      </c>
+      <c r="H26">
+        <v>491266000.0</v>
+      </c>
+      <c r="I26">
+        <v>398627000.0</v>
+      </c>
+      <c r="J26">
+        <v>7498434.0</v>
+      </c>
+      <c r="K26">
+        <v>1876483.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" t="s">
+        <v>121</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>27705000.0</v>
+      </c>
+      <c r="D27">
+        <v>101260000.0</v>
+      </c>
+      <c r="E27">
+        <v>17001000.0</v>
+      </c>
+      <c r="F27">
+        <v>1412873000.0</v>
+      </c>
+      <c r="G27">
+        <v>1097932000.0</v>
+      </c>
+      <c r="H27">
+        <v>583818000.0</v>
+      </c>
+      <c r="I27">
+        <v>303492000.0</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28">
+        <v>158008000.0</v>
+      </c>
+      <c r="C28">
+        <v>183318000.0</v>
+      </c>
+      <c r="D28">
+        <v>154261000.0</v>
+      </c>
+      <c r="E28">
+        <v>317159000.0</v>
+      </c>
+      <c r="F28">
+        <v>445440000.0</v>
+      </c>
+      <c r="G28">
+        <v>420114000.0</v>
+      </c>
+      <c r="H28">
+        <v>157793000.0</v>
+      </c>
+      <c r="I28">
+        <v>203129000.0</v>
+      </c>
+      <c r="J28">
+        <v>42939449.0</v>
+      </c>
+      <c r="K28">
+        <v>5680428.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
+        <v>-692165.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30">
+        <v>208341782.0</v>
+      </c>
+      <c r="C30">
+        <v>283020000.0</v>
+      </c>
+      <c r="D30">
+        <v>423453000.0</v>
+      </c>
+      <c r="E30">
+        <v>536004000.0</v>
+      </c>
+      <c r="F30">
+        <v>2658476000.0</v>
+      </c>
+      <c r="G30">
+        <v>2132816000.0</v>
+      </c>
+      <c r="H30">
+        <v>1232877000.0</v>
+      </c>
+      <c r="I30">
+        <v>905248000.0</v>
+      </c>
+      <c r="J30">
+        <v>115942074.0</v>
+      </c>
+      <c r="K30">
+        <v>8524360.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" t="s">
+        <v>125</v>
+      </c>
+      <c r="B31">
+        <v>8885147.0</v>
+      </c>
+      <c r="C31">
+        <v>20885000.0</v>
+      </c>
+      <c r="D31">
+        <v>30968000.0</v>
+      </c>
+      <c r="E31">
+        <v>33276000.0</v>
+      </c>
+      <c r="F31">
+        <v>31573000.0</v>
+      </c>
+      <c r="G31">
+        <v>-5792000.0</v>
+      </c>
+      <c r="H31">
+        <v>36358000.0</v>
+      </c>
+      <c r="I31">
+        <v>43438000.0</v>
+      </c>
+      <c r="J31">
+        <v>13986243.0</v>
+      </c>
+      <c r="K31">
+        <v>-11484818.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32">
+        <v>103135388.0</v>
+      </c>
+      <c r="C32">
+        <v>189212000.0</v>
+      </c>
+      <c r="D32">
+        <v>170962000.0</v>
+      </c>
+      <c r="E32">
+        <v>531064000.0</v>
+      </c>
+      <c r="F32">
+        <v>2184520000.0</v>
+      </c>
+      <c r="G32">
+        <v>1294371000.0</v>
+      </c>
+      <c r="H32">
+        <v>406245000.0</v>
+      </c>
+      <c r="I32">
+        <v>310706000.0</v>
+      </c>
+      <c r="J32">
+        <v>79502134.0</v>
+      </c>
+      <c r="K32">
+        <v>3682180.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AJ32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:36">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E1" t="s">
+        <v>74</v>
+      </c>
+      <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>76</v>
+      </c>
+      <c r="I1" t="s">
+        <v>77</v>
+      </c>
+      <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>79</v>
+      </c>
+      <c r="M1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>83</v>
+      </c>
+      <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>85</v>
+      </c>
+      <c r="U1" t="s">
+        <v>86</v>
+      </c>
+      <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>88</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
+      <c r="A2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B2">
+        <v>20712123.0</v>
+      </c>
+      <c r="C2">
+        <v>20712123.0</v>
+      </c>
+      <c r="D2">
+        <v>9762000.0</v>
+      </c>
+      <c r="E2">
+        <v>10798000.0</v>
+      </c>
+      <c r="F2">
+        <v>13835000.0</v>
+      </c>
+      <c r="G2">
+        <v>24309000.0</v>
+      </c>
+      <c r="H2">
+        <v>23289000.0</v>
+      </c>
+      <c r="I2">
+        <v>56707000.0</v>
+      </c>
+      <c r="J2">
+        <v>15699000.0</v>
+      </c>
+      <c r="K2">
+        <v>26775000.0</v>
+      </c>
+      <c r="L2">
+        <v>20708000.0</v>
+      </c>
+      <c r="M2">
+        <v>35766000.0</v>
+      </c>
+      <c r="N2">
+        <v>7010000.0</v>
+      </c>
+      <c r="O2">
+        <v>18938000.0</v>
+      </c>
+      <c r="P2">
+        <v>31712000.0</v>
+      </c>
+      <c r="Q2">
+        <v>63773000.0</v>
+      </c>
+      <c r="R2">
+        <v>91785000.0</v>
+      </c>
+      <c r="S2">
+        <v>91785000.0</v>
+      </c>
+      <c r="T2">
+        <v>251426000.0</v>
+      </c>
+      <c r="U2">
+        <v>248003000.0</v>
+      </c>
+      <c r="V2">
+        <v>187625000.0</v>
+      </c>
+      <c r="W2">
+        <v>187625000.0</v>
+      </c>
+      <c r="X2">
+        <v>141916000.0</v>
+      </c>
+      <c r="Y2">
+        <v>97995000.0</v>
+      </c>
+      <c r="Z2">
+        <v>82192000.0</v>
+      </c>
+      <c r="AA2">
+        <v>71260000.0</v>
+      </c>
+      <c r="AB2">
+        <v>55402000.0</v>
+      </c>
+      <c r="AC2">
+        <v>23407000.0</v>
+      </c>
+      <c r="AD2">
+        <v>23407000.0</v>
+      </c>
+      <c r="AE2">
+        <v>26479000.0</v>
+      </c>
+      <c r="AF2">
+        <v>22809000.0</v>
+      </c>
+      <c r="AG2">
+        <v>21619000.0</v>
+      </c>
+      <c r="AH2">
+        <v>20503000.0</v>
+      </c>
+      <c r="AI2">
+        <v>572000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>967000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:36">
+      <c r="A3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3">
+        <v>3070000.0</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3">
+        <v>4042750.0</v>
+      </c>
+      <c r="J3">
+        <v>43276.0</v>
+      </c>
+      <c r="K3">
+        <v>4042750.0</v>
+      </c>
+      <c r="L3">
+        <v>6182000.0</v>
+      </c>
+      <c r="M3">
+        <v>6182000.0</v>
+      </c>
+      <c r="N3">
+        <v>6182000.0</v>
+      </c>
+      <c r="O3">
+        <v>6182000.0</v>
+      </c>
+      <c r="P3">
+        <v>16189000.0</v>
+      </c>
+      <c r="Q3">
+        <v>16189000.0</v>
+      </c>
+      <c r="R3">
+        <v>16189000.0</v>
+      </c>
+      <c r="S3">
+        <v>16189000.0</v>
+      </c>
+      <c r="T3">
+        <v>9925000.0</v>
+      </c>
+      <c r="U3">
+        <v>9925000.0</v>
+      </c>
+      <c r="V3">
+        <v>9925000.0</v>
+      </c>
+      <c r="W3">
+        <v>9925000.0</v>
+      </c>
+      <c r="X3">
+        <v>11039000.0</v>
+      </c>
+      <c r="Y3">
+        <v>8583500.0</v>
+      </c>
+      <c r="Z3">
+        <v>5668750.0</v>
+      </c>
+      <c r="AA3">
+        <v>6052000.0</v>
+      </c>
+      <c r="AB3">
+        <v>5979000.0</v>
+      </c>
+      <c r="AC3">
+        <v>5322000.0</v>
+      </c>
+      <c r="AD3">
+        <v>5322000.0</v>
+      </c>
+      <c r="AE3"/>
+      <c r="AF3"/>
+      <c r="AG3"/>
+      <c r="AH3"/>
+      <c r="AI3"/>
+      <c r="AJ3"/>
+    </row>
+    <row r="4" spans="1:36">
+      <c r="A4" t="s">
+        <v>98</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
+      <c r="A5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5">
+        <v>-46649000.0</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
+        <v>-60182000.0</v>
+      </c>
+      <c r="J5">
+        <v>-62911000.0</v>
+      </c>
+      <c r="K5">
+        <v>-102260000.0</v>
+      </c>
+      <c r="L5">
+        <v>-78669000.0</v>
+      </c>
+      <c r="M5">
+        <v>-57801000.0</v>
+      </c>
+      <c r="N5">
+        <v>-104020000.0</v>
+      </c>
+      <c r="O5">
+        <v>-120343000.0</v>
+      </c>
+      <c r="P5">
+        <v>-27611000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-34081000.0</v>
+      </c>
+      <c r="R5">
+        <v>-29113000.0</v>
+      </c>
+      <c r="S5">
+        <v>-29113000.0</v>
+      </c>
+      <c r="T5">
+        <v>-467452000.0</v>
+      </c>
+      <c r="U5">
+        <v>-222877000.0</v>
+      </c>
+      <c r="V5">
+        <v>-668665000.0</v>
+      </c>
+      <c r="W5">
+        <v>-668665000.0</v>
+      </c>
+      <c r="X5">
+        <v>-580785000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-170306000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-228854750.0</v>
+      </c>
+      <c r="AA5">
+        <v>-177594000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-322275000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-248196000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-248196000.0</v>
+      </c>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
+      <c r="A6" t="s">
+        <v>100</v>
+      </c>
+      <c r="B6">
+        <v>-53817804.0</v>
+      </c>
+      <c r="C6">
+        <v>-53817804.0</v>
+      </c>
+      <c r="D6">
+        <v>-43579000.0</v>
+      </c>
+      <c r="E6">
+        <v>-28451000.0</v>
+      </c>
+      <c r="F6">
+        <v>-33873000.0</v>
+      </c>
+      <c r="G6"/>
+      <c r="H6">
+        <v>-21645000.0</v>
+      </c>
+      <c r="I6">
+        <v>-56139250.0</v>
+      </c>
+      <c r="J6">
+        <v>-62867724.0</v>
+      </c>
+      <c r="K6">
+        <v>-98217250.0</v>
+      </c>
+      <c r="L6">
+        <v>-72487000.0</v>
+      </c>
+      <c r="M6">
+        <v>-51619000.0</v>
+      </c>
+      <c r="N6">
+        <v>-97838000.0</v>
+      </c>
+      <c r="O6">
+        <v>-114161000.0</v>
+      </c>
+      <c r="P6">
+        <v>-11422000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-17892000.0</v>
+      </c>
+      <c r="R6">
+        <v>-12924000.0</v>
+      </c>
+      <c r="S6">
+        <v>-12924000.0</v>
+      </c>
+      <c r="T6">
+        <v>-457527000.0</v>
+      </c>
+      <c r="U6">
+        <v>-212952000.0</v>
+      </c>
+      <c r="V6">
+        <v>-658740000.0</v>
+      </c>
+      <c r="W6">
+        <v>-658740000.0</v>
+      </c>
+      <c r="X6">
+        <v>-569746000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-161722500.0</v>
+      </c>
+      <c r="Z6">
+        <v>-223186000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-171542000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-316296000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-242874000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-242874000.0</v>
+      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
+      <c r="A7" t="s">
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>17687453.0</v>
+      </c>
+      <c r="C9">
+        <v>17687453.0</v>
+      </c>
+      <c r="D9">
         <v>10247000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>14612000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>7833000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>12284000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>36338000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>10784000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>9802000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>20571000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>24389000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>33480000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>2263000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>20618000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>92858000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>69719000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>141661000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>141661000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>245408000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>422889000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>286621000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>286621000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>165217000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>173408000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>146856000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>121042000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>50191000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>30768000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>30768000.0</v>
       </c>
-      <c r="AC9"/>
-      <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>-52275390.0</v>
+      </c>
+      <c r="C10">
+        <v>-52275390.0</v>
+      </c>
+      <c r="D10">
         <v>-44513000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-25946000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-30944000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-63748000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-17401000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-55701000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-56077000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-98439000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-79040000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-56014000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-92521000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-103138000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-23537000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-26431000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-24766000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-24766000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-489930000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-266741000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-659687000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-659687000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-580900000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-169742000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-224207000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-177745000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-308190000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-238907500.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-238907500.0</v>
       </c>
-      <c r="AC10"/>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10">
         <v>22338000.0</v>
       </c>
-      <c r="AH10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:34">
+      <c r="AJ10"/>
+    </row>
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
         <v>6000.0</v>
       </c>
-      <c r="D11"/>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>-5137000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-8972750.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-6162000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-8088000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-11483000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-17205000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-7075000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-9231000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-6412000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-6412000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-37012000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-64974000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-6997000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-6997000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-13026000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-1410000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-563000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>226000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>153509000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>145097000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>145097000.0</v>
       </c>
-      <c r="AC11"/>
-      <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>17205000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>11499000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3001000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1581000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2065000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2065000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>0.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>0.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>84000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>84000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>115000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1705000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1021000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>151000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12">
         <v>2412000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-      <c r="AH12">
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>10270000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>107</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>1582000.0</v>
+      </c>
+      <c r="D13">
         <v>2149000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2248000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2676000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2899000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>3835000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>4389000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>5137000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>5805000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>6163000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>8069000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>7774000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>4705000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3001000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1581000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>2065000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3298000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>6186000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>8092000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>6997000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2875000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>848000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>1584000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>5138000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+      <c r="AJ14"/>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>-52275390.0</v>
+      </c>
+      <c r="C15">
+        <v>-52275390.0</v>
+      </c>
+      <c r="D15">
         <v>-44513000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-25952000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-30944000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-63748000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-17401000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-55701000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-56077000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-98441000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-72878000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-47926000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-81038000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-85933000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-16462000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-17200000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-18354000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-18354000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-489930000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-266741000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-659687000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-659687000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-580900000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-169742000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-224207000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-177745000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-461699000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-384004500.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-384004500.0</v>
       </c>
-      <c r="AC15"/>
-      <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15">
         <v>22338000.0</v>
       </c>
-      <c r="AH15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:34">
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-72878000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-47926000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-92537000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-103138000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-23537000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-26431000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-24766000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-25555000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-489930000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-266741000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-659687000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>552629000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-3764378000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-483075000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-348631000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-334577000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16">
         <v>22338000.0</v>
       </c>
-      <c r="AH16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:34">
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>111</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>-53007000.0</v>
+      </c>
+      <c r="D17">
         <v>-44513000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-25952000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-30944000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-63748000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-17401000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-55701000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-56077000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-98441000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-72878000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-47926000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-92537000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-103138000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-23537000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-26431000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-24766000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-25555000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-489930000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-266741000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-659687000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-365059000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-580900000.0</v>
       </c>
-      <c r="W17"/>
-      <c r="X17">
+      <c r="Y17"/>
+      <c r="Z17">
         <v>-224207000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-177745000.0</v>
       </c>
-      <c r="Z17"/>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>112</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>1582000.0</v>
+      </c>
+      <c r="D18">
         <v>2149000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>2248000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>2676000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>2899000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>3835000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>4389000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>5137000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>5805000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>6163000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>8069000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>7774000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>4705000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>3001000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1581000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>2065000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>3298000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>6186000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>8092000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>6997000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2791000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>733000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>563000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>4987000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>-53817804.0</v>
+      </c>
+      <c r="C21">
+        <v>-53817804.0</v>
+      </c>
+      <c r="D21">
         <v>-46649000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-28451000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-33873000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-69074000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-21645000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-60182000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-62911000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-102260000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-78669000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-57801000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-104020000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-120343000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-27611000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-34081000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-29113000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-29113000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-498278000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-279759000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-666551000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-666551000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-572878000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-170306000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-227777000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-181441000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-322275000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-248196000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-248196000.0</v>
       </c>
-      <c r="AC21"/>
-      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+      <c r="AJ22"/>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>92217394.0</v>
+      </c>
+      <c r="C23">
+        <v>92217394.0</v>
+      </c>
+      <c r="D23">
         <v>66658000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>53861000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>55541000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="G23"/>
+      <c r="H23">
         <v>81272000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>127673000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>88412000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>149606000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>123766000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>127047000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>113293000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>159899000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>152181000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>167573000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>262559000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>262559000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>964286000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>893769000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1140797000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1140797000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>880011000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>441709000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>456825000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>373743000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>418413000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>299948500.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>299948500.0</v>
       </c>
-      <c r="AC23"/>
-      <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-    </row>
-    <row r="24" spans="1:34">
+      <c r="AI23"/>
+      <c r="AJ23"/>
+    </row>
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25">
         <v>11494000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>11039000.0</v>
       </c>
-      <c r="W25"/>
-[...1 lines deleted...]
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25">
         <v>6052000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B26">
+        <v>16101650.0</v>
+      </c>
+      <c r="C26">
+        <v>16101650.0</v>
+      </c>
+      <c r="D26">
         <v>15248000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>12002000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>12592000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>16969000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>12789000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>23158000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>19081000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>40930000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>45933000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>36796000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>44273000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>51792000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>50869000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>35709000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>97476000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>97476000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>201177000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>229535000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>209927000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>209927000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>153545000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>136397000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>132689000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>128614000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>123930000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>119361000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>119361000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>3327000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>2737000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>2227000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>2027000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>507000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>1876000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:34">
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>121</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
         <v>15869000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>13995000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>13013000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27">
+      <c r="G27"/>
+      <c r="H27">
         <v>20244000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>16874000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>18787000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>28954000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>27948000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>21581000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>21828000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>17562000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>27920000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>8282000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>21997000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>21997000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>388561000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>306731000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>613527000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>613527000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>495567000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>162252000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>193049000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>141561000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>219717000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>111270000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>111270000.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>122</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>56185000.0</v>
+      </c>
+      <c r="D28">
         <v>25779000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>17066000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>16101000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>64389000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>24950000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>30934000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>34845000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>110855000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>29177000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>32904000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>40182000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>71607000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>41680000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>59809000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>51301000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>51301000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>123122000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>109500000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>129718000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>129718000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>88983000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>45065000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>48895000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>32308000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>28819000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>48333000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>48333000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>34480000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>22511000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>13493000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>12352000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>7448000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>121</v>
-[...6 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
-        <v>0.0</v>
+        <v>6000.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
@@ -9286,2717 +9836,2936 @@
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
         <v>0.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
-      <c r="W29"/>
+      <c r="W29">
+        <v>0.0</v>
+      </c>
       <c r="X29">
         <v>0.0</v>
       </c>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>0.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
+      <c r="AA29">
+        <v>0.0</v>
+      </c>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>71505264.0</v>
+      </c>
+      <c r="C30">
+        <v>71505264.0</v>
+      </c>
+      <c r="D30">
         <v>56896000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>43063000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>41706000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>105667000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>57983000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>70966000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>72713000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>122831000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>103058000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>91281000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>106283000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>140961000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>120469000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>103800000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>170774000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>170774000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>712860000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>645766000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>953172000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>953172000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>738095000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>343714000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>374633000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>302483000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>363011000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>276541500.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>276541500.0</v>
       </c>
-      <c r="AC30"/>
-      <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
-    </row>
-    <row r="31" spans="1:34">
+      <c r="AI30"/>
+      <c r="AJ30"/>
+    </row>
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>1542413.0</v>
+      </c>
+      <c r="C31">
+        <v>1542413.0</v>
+      </c>
+      <c r="D31">
         <v>2136000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>2505000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>2929000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>2427000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>4244000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>4481000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>6834000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>3821000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-371000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1787000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>11499000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>17205000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>4074000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>7650000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>4347000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>4347000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>8348000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>13018000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>6864000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>6864000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-8022000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>564000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>3570000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>3696000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>14085000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>9288500.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>9288500.0</v>
       </c>
-      <c r="AC31"/>
-      <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+      <c r="AJ31"/>
+    </row>
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>38399583.0</v>
+      </c>
+      <c r="C32">
+        <v>38399583.0</v>
+      </c>
+      <c r="D32">
         <v>20009000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>25410000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>21668000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>36593000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>59627000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>67491000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>25501000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>47346000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>45097000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>69246000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>9273000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>39556000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>124570000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>133492000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>233446000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>233446000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>496834000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>670892000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>474246000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>474246000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>307133000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>271403000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>229048000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>192302000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>105593000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>54175000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>54175000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>37904000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>31426000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>26187000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>20714000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>1175000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>3682000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>224354277.0</v>
+      </c>
+      <c r="C2">
         <v>306929000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>718126000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1180898000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2835132000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>688702000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1275844000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>120481000.0</v>
       </c>
-      <c r="I2"/>
       <c r="J2"/>
-    </row>
-    <row r="3" spans="1:10">
+      <c r="K2"/>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>6675045</v>
+      </c>
+      <c r="C3">
         <v>9368000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>26590000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2763000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>129356000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>89504000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>48594000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>33947000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>510621</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>310915</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>22299688.0</v>
+      </c>
+      <c r="C6">
         <v>-72736000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-411197000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-462772000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1654234000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2146430000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-587142000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1155363000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>14998372.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>5919922.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B7">
+        <v>141941514.0</v>
+      </c>
+      <c r="C7">
         <v>-42874000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-36076000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-483777000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-546839000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>358223000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>175174000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>80570000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B9">
+        <v>24513426.0</v>
+      </c>
+      <c r="C9">
         <v>-20576000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-31170000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-36433000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
-      <c r="G9"/>
+      <c r="G9">
+        <v>0.0</v>
+      </c>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>-3638355.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-137341.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-    </row>
-    <row r="11" spans="1:10">
+      <c r="K10"/>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
         <v>354116000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>168288000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>23974000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3069000.0</v>
       </c>
-      <c r="J11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>418997000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>134613000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>140876000.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
-    </row>
-    <row r="13" spans="1:10">
+      <c r="K12"/>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-      <c r="F13">
+      <c r="F13"/>
+      <c r="G13">
         <v>4107000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6886000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>56596000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>9724629.0</v>
+      </c>
+      <c r="C14">
         <v>12280000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>16171000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>24728000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>64756000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>39700000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>22675000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>15760000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5806386.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>108243.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>246653965.0</v>
+      </c>
+      <c r="C16">
         <v>234193000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>306929000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>718126000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1180898000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2835132000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>688702000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1275844000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>120481000.0</v>
       </c>
-      <c r="J16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>29634009.0</v>
+      </c>
+      <c r="C18">
         <v>-148586000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-238665000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-466689000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1636048000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-612492000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-679882000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-452812000.0</v>
       </c>
-      <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B19">
+        <v>-35363000.0</v>
+      </c>
+      <c r="C19">
         <v>35594000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-161141000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-8931000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-117603000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-89504000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>20000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-15000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-7291791.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1610641.0</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B20">
+        <v>28900000.0</v>
+      </c>
+      <c r="C20">
         <v>22388000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>2901223000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1588067000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
+      <c r="D21"/>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>-85000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000000.0</v>
       </c>
       <c r="H21">
         <v>85000000.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>85000000.0</v>
+      </c>
       <c r="J21"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>-150208956.0</v>
+      </c>
+      <c r="C22">
         <v>-192927000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-311782000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-177872000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1441913000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1339908000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-963750000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-656071000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-22013230.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-16355459.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>149</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>15000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>36000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>91000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>952000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>830726000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-551000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1571454000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
-    </row>
-    <row r="24" spans="1:10">
+      <c r="K23"/>
+    </row>
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B24">
+        <v>6.99</v>
+      </c>
+      <c r="C24">
         <v>314000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>15674000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>13363000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>11753000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>20000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-15000000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>34851866.0</v>
+      </c>
+      <c r="C25">
         <v>22386000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>35917000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>43437000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>100828000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>62997000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>41814000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>21248000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B26">
+        <v>-3420206.0</v>
+      </c>
+      <c r="C26">
         <v>-1070000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-51393000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-33948000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>-21082000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B27">
+        <v>30828000.0</v>
+      </c>
+      <c r="C27">
         <v>61917000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>83695000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>129558000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>195214000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>356038000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>93090000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>123530000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>24766341.0</v>
+      </c>
+      <c r="C28">
         <v>21333000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-51357000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-33857000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>952000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2797421000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>84449000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1550372000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>47165279.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11894859.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>36309054.0</v>
+      </c>
+      <c r="C29">
         <v>-139218000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-212075000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-463926000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1506692000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-522988000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-631288000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-418865000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-24904466.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4179947.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>-40470504.0</v>
+      </c>
+      <c r="C30">
         <v>35594000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-161141000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-8931000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-117603000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-89504000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-28594000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-48947000.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
+      <c r="K30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>129</v>
+      </c>
+      <c r="B2">
+        <v>246653965.0</v>
+      </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2"/>
+      <c r="I2">
         <v>306929000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>61687009.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>61687009.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>40450850.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>63856166.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>103302213.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>119999858.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>133512540.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>133512540.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2835132000.0</v>
       </c>
-      <c r="Q2"/>
-[...1 lines deleted...]
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2">
         <v>2835132000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>858863000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>858863000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>26946000.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2">
+      <c r="Y2"/>
+      <c r="Z2">
         <v>688702000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>677202000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>6675045</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>6675045</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
-        <v>64006000</v>
+        <v>0</v>
       </c>
       <c r="M3">
-        <v>64006000</v>
+        <v>0</v>
       </c>
       <c r="N3">
         <v>64006000</v>
       </c>
       <c r="O3">
-        <v>0</v>
+        <v>64006000</v>
       </c>
       <c r="P3">
-        <v>62587000</v>
+        <v>64006000</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
-        <v>0</v>
+        <v>62587000</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
         <v>29569000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>29569000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>26946000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>16494500</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>16494500</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>10254000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>233000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>511000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>188000</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-      <c r="C6"/>
+        <v>133</v>
+      </c>
+      <c r="B6">
+        <v>246653965.0</v>
+      </c>
+      <c r="C6">
+        <v>246653965.0</v>
+      </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-      <c r="J6">
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6">
         <v>21236159.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-23405316.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-39446047.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-16697645.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-13512682.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-13512682.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1654234000.0</v>
       </c>
-      <c r="Q6"/>
-      <c r="R6"/>
       <c r="S6"/>
-      <c r="T6">
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6">
         <v>1976269000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1976269000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-93931000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>300510000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>300510000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>11500000.0</v>
       </c>
-      <c r="Z6"/>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-      <c r="C7"/>
+        <v>134</v>
+      </c>
+      <c r="B7">
+        <v>141941514.0</v>
+      </c>
+      <c r="C7">
+        <v>141941514.0</v>
+      </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
-[...4 lines deleted...]
-      </c>
+      <c r="L7"/>
+      <c r="M7"/>
       <c r="N7">
         <v>228778000.0</v>
       </c>
-      <c r="O7"/>
+      <c r="O7">
+        <v>228778000.0</v>
+      </c>
       <c r="P7">
         <v>228778000.0</v>
       </c>
       <c r="Q7"/>
-      <c r="R7"/>
+      <c r="R7">
+        <v>228778000.0</v>
+      </c>
       <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7">
         <v>107651000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>107651000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-430859000.0</v>
       </c>
-      <c r="W7"/>
-[...1 lines deleted...]
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7">
         <v>94430000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="C9"/>
+        <v>136</v>
+      </c>
+      <c r="B9">
+        <v>24513426.0</v>
+      </c>
+      <c r="C9">
+        <v>24513426.0</v>
+      </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...4 lines deleted...]
-      </c>
+      <c r="L9"/>
+      <c r="M9"/>
       <c r="N9">
         <v>-36433000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
+      <c r="O9">
+        <v>-36433000.0</v>
+      </c>
+      <c r="P9">
+        <v>-36433000.0</v>
+      </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10"/>
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...4 lines deleted...]
-      </c>
+      <c r="J11"/>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>85918000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>153646000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>57276000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>57276000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>33201000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1395000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>3069000.0</v>
       </c>
-      <c r="AB11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12">
         <v>249326000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>75974000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>46848500.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>46848500.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>34117000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13">
         <v>21733000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>32330000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-24978000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-24978000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>61229000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-      <c r="C14"/>
+        <v>141</v>
+      </c>
+      <c r="B14">
+        <v>9724629.0</v>
+      </c>
+      <c r="C14">
+        <v>9724629.0</v>
+      </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
-      <c r="L14">
-[...4 lines deleted...]
-      </c>
+      <c r="L14"/>
+      <c r="M14"/>
       <c r="N14">
         <v>-3857000.0</v>
       </c>
-      <c r="O14"/>
+      <c r="O14">
+        <v>-3857000.0</v>
+      </c>
       <c r="P14">
+        <v>-3857000.0</v>
+      </c>
+      <c r="Q14"/>
+      <c r="R14">
         <v>36171000.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14"/>
       <c r="S14"/>
-      <c r="T14">
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14">
         <v>11494000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>11494000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>11039000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>8583500.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>8583500.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>6052000.0</v>
       </c>
-      <c r="Z14"/>
-      <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-      <c r="C16"/>
+        <v>143</v>
+      </c>
+      <c r="B16">
+        <v>246653965.0</v>
+      </c>
+      <c r="C16">
+        <v>246653965.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>306929000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>61687009.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>61687009.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>40450850.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>63856166.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>103302213.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>119999858.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>119999858.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1180898000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2835132000.0</v>
       </c>
-      <c r="R16"/>
-[...1 lines deleted...]
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16">
         <v>2835132000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2835132000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-66985000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>26946000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>688702000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>677202000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-      <c r="C18"/>
+        <v>145</v>
+      </c>
+      <c r="B18">
+        <v>29634009.0</v>
+      </c>
+      <c r="C18">
+        <v>29634009.0</v>
+      </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
-[...4 lines deleted...]
-      </c>
+      <c r="L18"/>
+      <c r="M18"/>
       <c r="N18">
         <v>-360186000.0</v>
       </c>
-      <c r="O18"/>
+      <c r="O18">
+        <v>-360186000.0</v>
+      </c>
       <c r="P18">
+        <v>-360186000.0</v>
+      </c>
+      <c r="Q18"/>
+      <c r="R18">
         <v>-1529545000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18"/>
       <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18">
         <v>-26157000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-26157000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-26946000.0</v>
       </c>
-      <c r="W18"/>
-[...1 lines deleted...]
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18">
         <v>-53400000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19">
         <v>-29569000.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19">
         <v>-10254000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21">
         <v>-18000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-67000000.0</v>
       </c>
       <c r="X21">
         <v>-67000000.0</v>
       </c>
       <c r="Y21">
+        <v>-67000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-67000000.0</v>
+      </c>
+      <c r="AA21">
         <v>85000000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>-48799956.0</v>
+      </c>
+      <c r="C22">
+        <v>-48799956.0</v>
+      </c>
+      <c r="D22">
         <v>-44513000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-25952000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-30944000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-63748000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-17401000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-55701000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-56077000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-98441000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-10056531.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-6826964.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-13524798.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-14493154.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-3434420.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-3434420.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-318209000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-25555000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-489930000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-266741000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-365059000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-365059000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-580900000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-196974500.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-224207000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-177745000.0</v>
       </c>
-      <c r="Z22"/>
-[...1 lines deleted...]
-      <c r="AB22">
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22">
         <v>22338000.0</v>
       </c>
-      <c r="AC22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:29">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23">
         <v>-1981904000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-2066904000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-2066904000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>-2032095000.0</v>
       </c>
-      <c r="Q23"/>
-      <c r="R23"/>
       <c r="S23"/>
-      <c r="T23">
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23">
         <v>2033265000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2033265000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>15000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-264000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-264000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>72465729.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23"/>
+      <c r="AE23"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="C24"/>
+        <v>150</v>
+      </c>
+      <c r="B24">
+        <v>8.0</v>
+      </c>
+      <c r="C24">
+        <v>8.0</v>
+      </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>-13583000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-13583000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>-15193000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24">
         <v>26946000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>-44651133.0</v>
+      </c>
+      <c r="C25">
+        <v>-44651133.0</v>
+      </c>
+      <c r="D25">
         <v>38215000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>18890000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>22398000.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="G25"/>
+      <c r="H25">
         <v>5653000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>42589000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>42689000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>81795000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>10056531.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>6826964.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>13524798.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>14493154.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3434420.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3434420.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-1363727000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25"/>
       <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25">
         <v>18906000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>18906000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1000720000.0</v>
       </c>
-      <c r="W25"/>
-[...1 lines deleted...]
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25">
         <v>11998000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>152</v>
+      </c>
+      <c r="B26">
+        <v>-3420206.0</v>
+      </c>
+      <c r="C26">
+        <v>-3420206.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B27">
+        <v>-21906000.0</v>
+      </c>
+      <c r="C27">
+        <v>-21906000.0</v>
+      </c>
+      <c r="D27">
         <v>6298000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>7062000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>8546000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27">
+      <c r="G27"/>
+      <c r="H27">
         <v>11748000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>13112000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>13388000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>16646000.0</v>
       </c>
-      <c r="J27"/>
-[...6 lines deleted...]
-      </c>
+      <c r="L27"/>
+      <c r="M27"/>
       <c r="N27">
         <v>-115627000.0</v>
       </c>
-      <c r="O27"/>
+      <c r="O27">
+        <v>-115627000.0</v>
+      </c>
       <c r="P27">
+        <v>-115627000.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27">
         <v>-49971000.0</v>
       </c>
-      <c r="Q27"/>
-      <c r="R27"/>
       <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27">
         <v>230458000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>230458000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27">
         <v>14727000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="C28"/>
+        <v>154</v>
+      </c>
+      <c r="B28">
+        <v>24766341.0</v>
+      </c>
+      <c r="C28">
+        <v>24766341.0</v>
+      </c>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
-[...4 lines deleted...]
-      </c>
+      <c r="L28"/>
+      <c r="M28"/>
       <c r="N28">
         <v>-2066904000.0</v>
       </c>
-      <c r="O28"/>
+      <c r="O28">
+        <v>-2066904000.0</v>
+      </c>
       <c r="P28">
+        <v>-2066904000.0</v>
+      </c>
+      <c r="Q28"/>
+      <c r="R28">
         <v>-2032095000.0</v>
       </c>
-      <c r="Q28"/>
-      <c r="R28"/>
       <c r="S28"/>
-      <c r="T28">
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28">
         <v>2015265000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2015265000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-66985000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>424570500.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>424570500.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>84767000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>22021000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>47165000.0</v>
       </c>
-      <c r="AB28"/>
-      <c r="AC28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>11895000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="C29"/>
+        <v>155</v>
+      </c>
+      <c r="B29">
+        <v>36309054.0</v>
+      </c>
+      <c r="C29">
+        <v>36309054.0</v>
+      </c>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-      <c r="L29">
-[...4 lines deleted...]
-      </c>
+      <c r="L29"/>
+      <c r="M29"/>
       <c r="N29">
         <v>-424192000.0</v>
       </c>
-      <c r="O29"/>
+      <c r="O29">
+        <v>-424192000.0</v>
+      </c>
       <c r="P29">
+        <v>-424192000.0</v>
+      </c>
+      <c r="Q29"/>
+      <c r="R29">
         <v>-1466958000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29"/>
       <c r="S29"/>
-      <c r="T29">
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29">
         <v>3412000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3412000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-307911000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-109244500.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-109244500.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-43146000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-      <c r="C30"/>
+        <v>156</v>
+      </c>
+      <c r="B30">
+        <v>-40470504.0</v>
+      </c>
+      <c r="C30">
+        <v>-40470504.0</v>
+      </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30">
         <v>30892000.0</v>
       </c>
-      <c r="N30"/>
-[...1 lines deleted...]
-      <c r="P30">
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30">
         <v>-77780000.0</v>
       </c>
-      <c r="Q30"/>
-      <c r="R30"/>
       <c r="S30"/>
-      <c r="T30">
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30">
         <v>-29569000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-29569000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-26946000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-16494500.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-16494500.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-10254000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>