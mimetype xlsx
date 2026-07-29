--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3377,51 +3377,51 @@
         <v>170846481109.0</v>
       </c>
       <c r="O51">
         <v>142280704575.0</v>
       </c>
       <c r="P51">
         <v>48142599123.0</v>
       </c>
       <c r="Q51">
         <v>49490524814.0</v>
       </c>
       <c r="R51">
         <v>44260078184.0</v>
       </c>
       <c r="S51">
         <v>39420924855.0</v>
       </c>
       <c r="T51"/>
       <c r="U51"/>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
-        <v>59678317000.0</v>
+        <v>59756634000.0</v>
       </c>
       <c r="C52">
         <v>91119826000.0</v>
       </c>
       <c r="D52">
         <v>70078317493.0</v>
       </c>
       <c r="E52">
         <v>93450202864.0</v>
       </c>
       <c r="F52">
         <v>59830908421.0</v>
       </c>
       <c r="G52">
         <v>75160922214.0</v>
       </c>
       <c r="H52">
         <v>72342493205.0</v>
       </c>
       <c r="I52">
         <v>157158344573.0</v>
       </c>
       <c r="J52">
         <v>145201257070.0</v>
       </c>
@@ -4551,51 +4551,53 @@
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
     </row>
     <row r="5" spans="1:77">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5">
         <v>16685947000.0</v>
       </c>
       <c r="C5">
         <v>16609873000.0</v>
       </c>
       <c r="D5">
         <v>16357422000.0</v>
       </c>
-      <c r="E5"/>
+      <c r="E5">
+        <v>16340140181.0</v>
+      </c>
       <c r="F5">
         <v>16322858000.0</v>
       </c>
       <c r="G5">
         <v>16305577000.0</v>
       </c>
       <c r="H5">
         <v>14000000000.0</v>
       </c>
       <c r="I5">
         <v>14000000000.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>14000000000.0</v>
       </c>
       <c r="L5">
         <v>14000000000.0</v>
       </c>
       <c r="M5">
         <v>14000000000.0</v>
       </c>
       <c r="N5">
@@ -6109,52 +6111,56 @@
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
     </row>
     <row r="16" spans="1:77">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16">
         <v>2829640000.0</v>
       </c>
       <c r="C16">
         <v>921996000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16"/>
+      <c r="D16">
+        <v>1379751392.0</v>
+      </c>
+      <c r="E16">
+        <v>2779356696.0</v>
+      </c>
       <c r="F16"/>
       <c r="G16">
         <v>904147000.0</v>
       </c>
       <c r="H16">
         <v>1349291000.0</v>
       </c>
       <c r="I16">
         <v>1208054042.0</v>
       </c>
       <c r="J16">
         <v>-71368535.0</v>
       </c>
       <c r="K16">
         <v>587438167.0</v>
       </c>
       <c r="L16">
         <v>647349569.0</v>
       </c>
       <c r="M16">
         <v>1115527288.0</v>
       </c>
       <c r="N16">
         <v>449144170.0</v>
       </c>
@@ -9584,54 +9590,54 @@
         <v>1719125000.0</v>
       </c>
       <c r="BU39">
         <v>6093049200.0</v>
       </c>
       <c r="BV39"/>
       <c r="BW39">
         <v>2674176900.0</v>
       </c>
       <c r="BX39"/>
       <c r="BY39">
         <v>2822678700.0</v>
       </c>
     </row>
     <row r="40" spans="1:77">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
         <v>9575744000.0</v>
       </c>
       <c r="C40">
         <v>9797183000.0</v>
       </c>
       <c r="D40">
-        <v>11961151000.0</v>
+        <v>19691641271.0</v>
       </c>
       <c r="E40">
-        <v>12749223000.0</v>
+        <v>19683329045.0</v>
       </c>
       <c r="F40">
         <v>9969113000.0</v>
       </c>
       <c r="G40">
         <v>9936799000.0</v>
       </c>
       <c r="H40">
         <v>10791999000.0</v>
       </c>
       <c r="I40">
         <v>10603433433.0</v>
       </c>
       <c r="J40">
         <v>9242634776.0</v>
       </c>
       <c r="K40">
         <v>10230612713.0</v>
       </c>
       <c r="L40">
         <v>9769669096.0</v>
       </c>
       <c r="M40">
         <v>8741821539.0</v>
       </c>
@@ -10031,51 +10037,51 @@
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
         <v>28054022000.0</v>
       </c>
       <c r="C42">
         <v>28054022000.0</v>
       </c>
       <c r="D42">
         <v>28054022000.0</v>
       </c>
       <c r="E42">
         <v>44394162000.0</v>
       </c>
       <c r="F42">
         <v>28054022000.0</v>
       </c>
       <c r="G42">
         <v>28054022000.0</v>
       </c>
       <c r="H42">
         <v>28054022000.0</v>
       </c>
       <c r="I42">
-        <v>42054021637.0</v>
+        <v>28054021637.0</v>
       </c>
       <c r="J42">
         <v>28054021637.0</v>
       </c>
       <c r="K42">
         <v>28054021637.0</v>
       </c>
       <c r="L42">
         <v>28054021637.0</v>
       </c>
       <c r="M42">
         <v>28054021637.0</v>
       </c>
       <c r="N42">
         <v>28054021637.0</v>
       </c>
       <c r="O42">
         <v>28054021637.0</v>
       </c>
       <c r="P42">
         <v>28054021637.0</v>
       </c>
       <c r="Q42">
         <v>28054021637.0</v>
       </c>
@@ -10136,51 +10142,51 @@
       <c r="AJ42">
         <v>42054021637.0</v>
       </c>
       <c r="AK42">
         <v>42054021637.0</v>
       </c>
       <c r="AL42">
         <v>42054021637.0</v>
       </c>
       <c r="AM42">
         <v>42054021637.0</v>
       </c>
       <c r="AN42">
         <v>42054021637.0</v>
       </c>
       <c r="AO42">
         <v>28054021637.0</v>
       </c>
       <c r="AP42">
         <v>28054021637.0</v>
       </c>
       <c r="AQ42">
         <v>28054021637.0</v>
       </c>
       <c r="AR42">
-        <v>26622483247.0</v>
+        <v>28054021637.0</v>
       </c>
       <c r="AS42">
         <v>28054021637.0</v>
       </c>
       <c r="AT42">
         <v>28054021637.0</v>
       </c>
       <c r="AU42">
         <v>29217684287.0</v>
       </c>
       <c r="AV42">
         <v>28054021637.0</v>
       </c>
       <c r="AW42">
         <v>28054021637.0</v>
       </c>
       <c r="AX42">
         <v>28054021637.0</v>
       </c>
       <c r="AY42">
         <v>28054021637.0</v>
       </c>
       <c r="AZ42">
         <v>28054021637.0</v>
       </c>
@@ -11538,54 +11544,54 @@
       </c>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
     </row>
     <row r="52" spans="1:77">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
-        <v>61639159000.0</v>
+        <v>61678318000.0</v>
       </c>
       <c r="C52">
-        <v>59678317000.0</v>
+        <v>59756634492.0</v>
       </c>
       <c r="D52">
         <v>65678317000.0</v>
       </c>
       <c r="E52">
         <v>78636795000.0</v>
       </c>
       <c r="F52">
         <v>100744357000.0</v>
       </c>
       <c r="G52">
         <v>91119826000.0</v>
       </c>
       <c r="H52">
         <v>97711419000.0</v>
       </c>
       <c r="I52">
         <v>75071368535.0</v>
       </c>
       <c r="J52">
         <v>75071368535.0</v>
       </c>
       <c r="K52">
         <v>70078317493.0</v>
       </c>
@@ -14512,51 +14518,53 @@
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
         <v>163</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>8297731000.0</v>
+      </c>
       <c r="C27">
         <v>9661978000.0</v>
       </c>
       <c r="D27">
         <v>9604778438.0</v>
       </c>
       <c r="E27">
         <v>8747241254.0</v>
       </c>
       <c r="F27">
         <v>7009483310.0</v>
       </c>
       <c r="G27">
         <v>7737882098.0</v>
       </c>
       <c r="H27">
         <v>9482956975.0</v>
       </c>
       <c r="I27">
         <v>12792428374.0</v>
       </c>
       <c r="J27">
         <v>5593681229.0</v>
       </c>
       <c r="K27">
@@ -14572,51 +14580,51 @@
         <v>7208055787.0</v>
       </c>
       <c r="O27">
         <v>5860379779.0</v>
       </c>
       <c r="P27">
         <v>6714527543.0</v>
       </c>
       <c r="Q27">
         <v>6413599608.0</v>
       </c>
       <c r="R27">
         <v>5257600519.0</v>
       </c>
       <c r="S27">
         <v>2782313262.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
         <v>164</v>
       </c>
       <c r="B28">
-        <v>15584721949.0</v>
+        <v>7286991000.0</v>
       </c>
       <c r="C28">
         <v>8442147000.0</v>
       </c>
       <c r="D28">
         <v>8133179505.0</v>
       </c>
       <c r="E28">
         <v>5050867519.0</v>
       </c>
       <c r="F28">
         <v>7851013371.0</v>
       </c>
       <c r="G28">
         <v>5819252736.0</v>
       </c>
       <c r="H28">
         <v>6893106352.0</v>
       </c>
       <c r="I28">
         <v>6661441889.0</v>
       </c>
       <c r="J28">
         <v>6898702167.0</v>
       </c>
@@ -15376,51 +15384,51 @@
       </c>
       <c r="BU2">
         <v>51892990100.0</v>
       </c>
       <c r="BV2">
         <v>49105882500.0</v>
       </c>
       <c r="BW2">
         <v>39647216100.0</v>
       </c>
       <c r="BX2">
         <v>46641353800.0</v>
       </c>
       <c r="BY2">
         <v>58670366200.0</v>
       </c>
       <c r="BZ2">
         <v>58670366200.0</v>
       </c>
     </row>
     <row r="3" spans="1:78">
       <c r="A3" t="s">
         <v>139</v>
       </c>
       <c r="B3">
-        <v>3700144725.0</v>
+        <v>205904870.0</v>
       </c>
       <c r="C3">
         <v>3693649826.0</v>
       </c>
       <c r="D3">
         <v>194439993.0</v>
       </c>
       <c r="E3">
         <v>195179930.0</v>
       </c>
       <c r="F3">
         <v>185157814.0</v>
       </c>
       <c r="G3">
         <v>104094000.0</v>
       </c>
       <c r="H3">
         <v>3491789517.0</v>
       </c>
       <c r="I3">
         <v>3442384490.0</v>
       </c>
       <c r="J3">
         <v>3466415885.0</v>
       </c>
@@ -15658,51 +15666,51 @@
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
     </row>
     <row r="5" spans="1:78">
       <c r="A5" t="s">
         <v>141</v>
       </c>
       <c r="B5">
-        <v>-492724293.0</v>
+        <v>-391873826.0</v>
       </c>
       <c r="C5">
         <v>6453650543.0</v>
       </c>
       <c r="D5">
         <v>3401604191.0</v>
       </c>
       <c r="E5">
         <v>1631169818.0</v>
       </c>
       <c r="F5">
         <v>-3805735008.0</v>
       </c>
       <c r="G5">
         <v>-2700225000.0</v>
       </c>
       <c r="H5">
         <v>3561484204.0</v>
       </c>
       <c r="I5">
         <v>-4632726046.0</v>
       </c>
       <c r="J5">
         <v>1111961348.0</v>
       </c>
@@ -15858,51 +15866,51 @@
       </c>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
     </row>
     <row r="6" spans="1:78">
       <c r="A6" t="s">
         <v>142</v>
       </c>
       <c r="B6">
-        <v>3207420432.0</v>
+        <v>-185968956.0</v>
       </c>
       <c r="C6">
         <v>10147300369.0</v>
       </c>
       <c r="D6">
         <v>3596044184.0</v>
       </c>
       <c r="E6">
         <v>1826349748.0</v>
       </c>
       <c r="F6">
         <v>-3620577194.0</v>
       </c>
       <c r="G6">
         <v>-2596131000.0</v>
       </c>
       <c r="H6">
         <v>7053273721.0</v>
       </c>
       <c r="I6">
         <v>-1190341556.0</v>
       </c>
       <c r="J6">
         <v>4578377233.0</v>
       </c>
@@ -18979,52 +18987,56 @@
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
     </row>
     <row r="27" spans="1:78">
       <c r="A27" t="s">
         <v>163</v>
       </c>
-      <c r="B27"/>
-      <c r="C27"/>
+      <c r="B27">
+        <v>1693655077.0</v>
+      </c>
+      <c r="C27">
+        <v>1958328052.0</v>
+      </c>
       <c r="D27">
         <v>1651557108.0</v>
       </c>
       <c r="E27">
         <v>2128268774.0</v>
       </c>
       <c r="F27">
         <v>2559576945.0</v>
       </c>
       <c r="G27">
         <v>2663461000.0</v>
       </c>
       <c r="H27">
         <v>2777893625.0</v>
       </c>
       <c r="I27">
         <v>2219323545.0</v>
       </c>
       <c r="J27">
         <v>2173500128.0</v>
       </c>
       <c r="K27">
         <v>2891958745.0</v>
       </c>
       <c r="L27">
@@ -19176,54 +19188,54 @@
       </c>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
     </row>
     <row r="28" spans="1:78">
       <c r="A28" t="s">
         <v>164</v>
       </c>
       <c r="B28">
-        <v>3685599430.0</v>
+        <v>1991944353.0</v>
       </c>
       <c r="C28">
-        <v>3220552681.0</v>
+        <v>1262224629.0</v>
       </c>
       <c r="D28">
         <v>2048295260.0</v>
       </c>
       <c r="E28">
         <v>1876400126.0</v>
       </c>
       <c r="F28">
         <v>2100071055.0</v>
       </c>
       <c r="G28">
         <v>2400063000.0</v>
       </c>
       <c r="H28">
         <v>2258464292.0</v>
       </c>
       <c r="I28">
         <v>4420558030.0</v>
       </c>
       <c r="J28">
         <v>1705575224.0</v>
       </c>
       <c r="K28">
         <v>1866104007.0</v>
       </c>
@@ -23384,53 +23396,59 @@
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
     </row>
     <row r="14" spans="1:79">
       <c r="A14" t="s">
         <v>183</v>
       </c>
       <c r="B14">
         <v>3700144725.0</v>
       </c>
       <c r="C14">
         <v>3693650000.0</v>
       </c>
-      <c r="D14"/>
-[...1 lines deleted...]
-      <c r="F14"/>
+      <c r="D14">
+        <v>3662526530.0</v>
+      </c>
+      <c r="E14">
+        <v>3690625224.0</v>
+      </c>
+      <c r="F14">
+        <v>3582647718.0</v>
+      </c>
       <c r="G14">
         <v>3660453000.0</v>
       </c>
       <c r="H14">
         <v>3491790000.0</v>
       </c>
       <c r="I14">
         <v>3442384490.0</v>
       </c>
       <c r="J14">
         <v>3466415885.0</v>
       </c>
       <c r="K14">
         <v>3437567900.0</v>
       </c>
       <c r="L14">
         <v>3372514459.0</v>
       </c>
       <c r="M14">
         <v>3332641735.0</v>
       </c>
       <c r="N14">
         <v>3360579201.0</v>
       </c>
       <c r="O14">
@@ -24748,94 +24766,98 @@
       </c>
       <c r="BX22">
         <v>4168785400.0</v>
       </c>
       <c r="BY22">
         <v>3434669200.0</v>
       </c>
       <c r="BZ22">
         <v>3434669200.0</v>
       </c>
       <c r="CA22"/>
     </row>
     <row r="23" spans="1:79">
       <c r="A23" t="s">
         <v>191</v>
       </c>
       <c r="B23">
         <v>-65878746.0</v>
       </c>
       <c r="C23">
         <v>-19840000.0</v>
       </c>
       <c r="D23">
         <v>-36795000.0</v>
       </c>
-      <c r="E23"/>
+      <c r="E23">
+        <v>-40080000.0</v>
+      </c>
       <c r="F23">
         <v>-36795000.0</v>
       </c>
-      <c r="G23"/>
+      <c r="G23">
+        <v>-6411312296.0</v>
+      </c>
       <c r="H23">
         <v>-34574000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23">
         <v>-34573675.0</v>
       </c>
       <c r="K23">
         <v>8175156.0</v>
       </c>
       <c r="L23">
         <v>-41674500.0</v>
       </c>
       <c r="M23">
-        <v>-1.0</v>
+        <v>-31352482753.0</v>
       </c>
       <c r="N23">
         <v>-30575214.0</v>
       </c>
       <c r="O23">
         <v>15548464.0</v>
       </c>
       <c r="P23">
         <v>-41674500.0</v>
       </c>
       <c r="Q23">
-        <v>31955182159.0</v>
+        <v>8069478584.0</v>
       </c>
       <c r="R23">
         <v>-41674500.0</v>
       </c>
       <c r="S23">
         <v>22198572.0</v>
       </c>
       <c r="T23">
         <v>-41674500.0</v>
       </c>
       <c r="U23">
-        <v>238000000000.0</v>
+        <v>-7000000000.0</v>
       </c>
       <c r="V23">
         <v>-41674500.0</v>
       </c>
       <c r="W23">
         <v>9261000.0</v>
       </c>
       <c r="X23">
         <v>-92610000.0</v>
       </c>
       <c r="Y23">
         <v>25000000000.0</v>
       </c>
       <c r="Z23">
         <v>-46305000.0</v>
       </c>
       <c r="AA23">
         <v>-4899129470.0</v>
       </c>
       <c r="AB23">
         <v>4041251861.0</v>
       </c>
       <c r="AC23">
         <v>32000000000.0</v>
       </c>