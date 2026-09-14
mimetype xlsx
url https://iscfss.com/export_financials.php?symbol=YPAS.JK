--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3902,525 +3905,531 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BY62"/>
+  <dimension ref="A1:BZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
+    <row r="1" spans="1:78">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
       <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
         <v>133</v>
       </c>
       <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
         <v>136</v>
       </c>
       <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
       </c>
-      <c r="BX1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BY1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:77">
+    <row r="2" spans="1:78">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>10782835000.0</v>
+      </c>
+      <c r="C2">
         <v>12530238000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8424643000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10304929000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12041952000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12963314000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16480842000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14173954000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11511613951.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10640143754.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12485371974.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13544126387.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9487573018.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10459008711.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>12000675505.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13248364890.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11610440485.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15143134559.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14261420922.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9762418623.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11622293515.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>11826520574.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8992000270.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>12733150279.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7722720042.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>13035047937.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>14825220137.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12918748247.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9092324820.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>15624865799.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>18756784582.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>24146439180.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>17668926178.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>9917208159.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>14570526534.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>15000829293.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>11368142982.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6898334884.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>9954182546.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>14813525706.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>12411890343.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>19901581273.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>12012955466.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>11748852629.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>18939381379.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>21455391399.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>14219118720.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>18603844303.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>21127409862.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>17449137255.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>13892411809.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>21642264418.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>28487726879.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>29864020659.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>26821051774.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>27044499090.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4096957900.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>26355231600.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>14791539692.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>19525409400.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>21200046600.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>18938394800.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>13813282000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>20712837100.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>27631550700.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>16436912500.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>17691098100.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>17007300800.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>15941063200.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>10812644900.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>16393801700.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>31329049100.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>10451937100.0</v>
       </c>
-      <c r="BV2"/>
-      <c r="BW2">
+      <c r="BW2"/>
+      <c r="BX2">
         <v>17207023800.0</v>
       </c>
-      <c r="BX2"/>
-      <c r="BY2">
+      <c r="BY2"/>
+      <c r="BZ2">
         <v>13856269900.0</v>
       </c>
     </row>
-    <row r="3" spans="1:77">
+    <row r="3" spans="1:78">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4456,11176 +4465,55 @@
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
-    </row>
-[...11119 lines deleted...]
-      <c r="BY3"/>
       <c r="BZ3"/>
     </row>
     <row r="4" spans="1:78">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -15663,478 +4551,338 @@
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
     </row>
     <row r="5" spans="1:78">
       <c r="A5" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
       <c r="B5">
-        <v>-391873826.0</v>
+        <v>2762021000.0</v>
       </c>
       <c r="C5">
-        <v>6453650543.0</v>
+        <v>16685947000.0</v>
       </c>
       <c r="D5">
-        <v>3401604191.0</v>
+        <v>16609873000.0</v>
       </c>
       <c r="E5">
-        <v>1631169818.0</v>
+        <v>16357422000.0</v>
       </c>
       <c r="F5">
-        <v>-3805735008.0</v>
+        <v>16340140181.0</v>
       </c>
       <c r="G5">
-        <v>-2700225000.0</v>
+        <v>16322858000.0</v>
       </c>
       <c r="H5">
-        <v>3561484204.0</v>
+        <v>16305577000.0</v>
       </c>
       <c r="I5">
-        <v>-4632726046.0</v>
+        <v>14000000000.0</v>
       </c>
       <c r="J5">
-        <v>1111961348.0</v>
+        <v>14000000000.0</v>
       </c>
       <c r="K5">
-        <v>5821550315.0</v>
+        <v>0.0</v>
       </c>
       <c r="L5">
-        <v>3511938998.0</v>
+        <v>14000000000.0</v>
       </c>
       <c r="M5">
-        <v>-121557529.0</v>
+        <v>14000000000.0</v>
       </c>
       <c r="N5">
-        <v>3231723940.0</v>
+        <v>14000000000.0</v>
       </c>
       <c r="O5">
-        <v>9831398965.0</v>
+        <v>14000000000.0</v>
       </c>
       <c r="P5">
-        <v>764778644.0</v>
+        <v>14000000000.0</v>
       </c>
       <c r="Q5">
-        <v>-3761616727.0</v>
+        <v>14000000000.0</v>
       </c>
       <c r="R5">
-        <v>-1917753302.0</v>
+        <v>14000000000.0</v>
       </c>
       <c r="S5">
-        <v>-4318812714.0</v>
+        <v>14000000000.0</v>
       </c>
       <c r="T5">
-        <v>-2244664690.0</v>
+        <v>14000000000.0</v>
       </c>
       <c r="U5">
-        <v>-321716654.0</v>
+        <v>14000000000.0</v>
       </c>
       <c r="V5">
-        <v>3001879554.0</v>
+        <v>14000000000.0</v>
       </c>
       <c r="W5">
-        <v>7341966914.0</v>
-[...63 lines deleted...]
-      </c>
+        <v>14000000000.0</v>
+      </c>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
       <c r="AS5">
-        <v>5078287518.0</v>
-[...45 lines deleted...]
-      </c>
+        <v>-1431538390.0</v>
+      </c>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
     </row>
     <row r="6" spans="1:78">
       <c r="A6" t="s">
-        <v>142</v>
-[...177 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
     </row>
     <row r="7" spans="1:78">
       <c r="A7" t="s">
-        <v>143</v>
-[...23 lines deleted...]
-      <c r="X7"/>
+        <v>26</v>
+      </c>
+      <c r="B7">
+        <v>39158746.0</v>
+      </c>
+      <c r="C7">
+        <v>39158746.0</v>
+      </c>
+      <c r="D7">
+        <v>78317492.0</v>
+      </c>
+      <c r="E7">
+        <v>78317493.0</v>
+      </c>
+      <c r="F7">
+        <v>115112354.0</v>
+      </c>
+      <c r="G7">
+        <v>115112354.0</v>
+      </c>
+      <c r="H7">
+        <v>151907213.0</v>
+      </c>
+      <c r="I7">
+        <v>151907213.0</v>
+      </c>
+      <c r="J7">
+        <v>186480888.0</v>
+      </c>
+      <c r="K7">
+        <v>186480888.0</v>
+      </c>
+      <c r="L7">
+        <v>221054563.0</v>
+      </c>
+      <c r="M7">
+        <v>0.0</v>
+      </c>
+      <c r="N7">
+        <v>41273575.0</v>
+      </c>
+      <c r="O7">
+        <v>41273575.0</v>
+      </c>
+      <c r="P7">
+        <v>75173844.0</v>
+      </c>
+      <c r="Q7">
+        <v>75173844.0</v>
+      </c>
+      <c r="R7">
+        <v>112399166.0</v>
+      </c>
+      <c r="S7">
+        <v>112399166.0</v>
+      </c>
+      <c r="T7">
+        <v>142974380.0</v>
+      </c>
+      <c r="U7">
+        <v>142974380.0</v>
+      </c>
+      <c r="V7">
+        <v>173549594.0</v>
+      </c>
+      <c r="W7">
+        <v>173549594.0</v>
+      </c>
+      <c r="X7">
+        <v>204124808.0</v>
+      </c>
       <c r="Y7"/>
-      <c r="Z7"/>
-      <c r="AA7"/>
+      <c r="Z7">
+        <v>43917012.0</v>
+      </c>
+      <c r="AA7">
+        <v>43917012.0</v>
+      </c>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -16145,73 +4893,115 @@
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
     </row>
     <row r="8" spans="1:78">
       <c r="A8" t="s">
-        <v>144</v>
-[...21 lines deleted...]
-      <c r="V8"/>
+        <v>27</v>
+      </c>
+      <c r="B8">
+        <v>66800008900.0</v>
+      </c>
+      <c r="C8">
+        <v>66800008900.0</v>
+      </c>
+      <c r="D8">
+        <v>66800008900.0</v>
+      </c>
+      <c r="E8">
+        <v>66800008900.0</v>
+      </c>
+      <c r="F8">
+        <v>66800008900.0</v>
+      </c>
+      <c r="G8">
+        <v>66800008900.0</v>
+      </c>
+      <c r="H8">
+        <v>66800008900.0</v>
+      </c>
+      <c r="I8">
+        <v>66800008900.0</v>
+      </c>
+      <c r="J8">
+        <v>66800008900.0</v>
+      </c>
+      <c r="K8">
+        <v>66800008900.0</v>
+      </c>
+      <c r="L8">
+        <v>66800008900.0</v>
+      </c>
+      <c r="M8">
+        <v>66800008900.0</v>
+      </c>
+      <c r="N8">
+        <v>66800008900.0</v>
+      </c>
+      <c r="O8">
+        <v>66800008900.0</v>
+      </c>
+      <c r="P8">
+        <v>66800008900.0</v>
+      </c>
+      <c r="Q8">
+        <v>66800008900.0</v>
+      </c>
+      <c r="R8">
+        <v>66800008900.0</v>
+      </c>
+      <c r="S8">
+        <v>66800008900.0</v>
+      </c>
+      <c r="T8">
+        <v>66800008900.0</v>
+      </c>
+      <c r="U8">
+        <v>66800008900.0</v>
+      </c>
+      <c r="V8">
+        <v>66800008900.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -16227,1779 +5017,1479 @@
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
     </row>
     <row r="9" spans="1:78">
       <c r="A9" t="s">
-        <v>145</v>
-[...6 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
       <c r="D9">
-        <v>8690329867.0</v>
+        <v>28054021640.0</v>
       </c>
       <c r="E9">
-        <v>6524699512.0</v>
+        <v>28054021640.0</v>
       </c>
       <c r="F9">
-        <v>3558685891.0</v>
+        <v>28054021640.0</v>
       </c>
       <c r="G9">
-        <v>5674536000.0</v>
+        <v>28054021640.0</v>
       </c>
       <c r="H9">
-        <v>9950603924.0</v>
+        <v>28054021640.0</v>
       </c>
       <c r="I9">
-        <v>1813266680.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>28054021640.0</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
       <c r="M9">
-        <v>5181783872.0</v>
+        <v>28054021640.0</v>
       </c>
       <c r="N9">
-        <v>11961200166.0</v>
+        <v>28054021640.0</v>
       </c>
       <c r="O9">
-        <v>11075929009.0</v>
+        <v>28054021640.0</v>
       </c>
       <c r="P9">
-        <v>8005930408.0</v>
+        <v>28054021640.0</v>
       </c>
       <c r="Q9">
-        <v>2536413814.0</v>
+        <v>28054021640.0</v>
       </c>
       <c r="R9">
-        <v>5902251357.0</v>
+        <v>28054021640.0</v>
       </c>
       <c r="S9">
-        <v>2963053286.0</v>
+        <v>28054021640.0</v>
       </c>
       <c r="T9">
-        <v>2380437520.0</v>
+        <v>28054021640.0</v>
       </c>
       <c r="U9">
-        <v>5642539532.0</v>
+        <v>28054021640.0</v>
       </c>
       <c r="V9">
-        <v>8461817213.0</v>
+        <v>28054021640.0</v>
       </c>
       <c r="W9">
-        <v>11780464663.0</v>
+        <v>28054021640.0</v>
       </c>
       <c r="X9">
-        <v>9564149378.0</v>
+        <v>28054021640.0</v>
       </c>
       <c r="Y9">
-        <v>4788766741.0</v>
+        <v>28054021640.0</v>
       </c>
       <c r="Z9">
-        <v>11511390655.0</v>
+        <v>28054021640.0</v>
       </c>
       <c r="AA9">
-        <v>15229789683.0</v>
+        <v>28054021640.0</v>
       </c>
       <c r="AB9">
-        <v>7314136098.0</v>
+        <v>28054021640.0</v>
       </c>
       <c r="AC9">
-        <v>6565637596.0</v>
-[...147 lines deleted...]
-      </c>
+        <v>28054021640.0</v>
+      </c>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
     </row>
     <row r="10" spans="1:78">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>-708524169.0</v>
+        <v>14308361000.0</v>
       </c>
       <c r="C10">
-        <v>6282914428.0</v>
+        <v>3119414000.0</v>
       </c>
       <c r="D10">
-        <v>2834783928.0</v>
+        <v>9051220000.0</v>
       </c>
       <c r="E10">
-        <v>949598161.0</v>
+        <v>11465802000.0</v>
       </c>
       <c r="F10">
-        <v>-4462998559.0</v>
+        <v>4728041000.0</v>
       </c>
       <c r="G10">
-        <v>-3422809000.0</v>
+        <v>4374927000.0</v>
       </c>
       <c r="H10">
-        <v>2908867024.0</v>
+        <v>6289218000.0</v>
       </c>
       <c r="I10">
-        <v>-5110162423.0</v>
+        <v>499314000.0</v>
       </c>
       <c r="J10">
-        <v>796925856.0</v>
+        <v>2614206170.0</v>
       </c>
       <c r="K10">
-        <v>5428932344.0</v>
+        <v>5596922762.0</v>
       </c>
       <c r="L10">
-        <v>2626845804.0</v>
+        <v>1985478914.0</v>
       </c>
       <c r="M10">
-        <v>-1869113296.0</v>
+        <v>163024335.0</v>
       </c>
       <c r="N10">
-        <v>1680238375.0</v>
+        <v>280146400.0</v>
       </c>
       <c r="O10">
-        <v>7946451136.0</v>
+        <v>176508138.0</v>
       </c>
       <c r="P10">
-        <v>-1144311627.0</v>
+        <v>462059401.0</v>
       </c>
       <c r="Q10">
-        <v>-5556318083.0</v>
+        <v>1561598085.0</v>
       </c>
       <c r="R10">
-        <v>-3171153222.0</v>
+        <v>883113567.0</v>
       </c>
       <c r="S10">
-        <v>-5354051122.0</v>
+        <v>1005100041.0</v>
       </c>
       <c r="T10">
-        <v>-3663449113.0</v>
+        <v>758742879.0</v>
       </c>
       <c r="U10">
-        <v>-1987974507.0</v>
+        <v>1188527941.0</v>
       </c>
       <c r="V10">
-        <v>1265317883.0</v>
+        <v>5479687128.0</v>
       </c>
       <c r="W10">
-        <v>5056441504.0</v>
+        <v>6390159364.0</v>
       </c>
       <c r="X10">
-        <v>2808692753.0</v>
+        <v>1273544313.0</v>
       </c>
       <c r="Y10">
-        <v>-2645648224.0</v>
+        <v>830090716.0</v>
       </c>
       <c r="Z10">
-        <v>4883307157.0</v>
+        <v>2241244642.0</v>
       </c>
       <c r="AA10">
-        <v>6531378575.0</v>
+        <v>4323618567.0</v>
       </c>
       <c r="AB10">
-        <v>-1045020174.0</v>
+        <v>4720981472.0</v>
       </c>
       <c r="AC10">
-        <v>-2505606502.0</v>
+        <v>4109512212.0</v>
       </c>
       <c r="AD10">
-        <v>-81214756.0</v>
+        <v>1993467385.0</v>
       </c>
       <c r="AE10">
-        <v>-4129273290.0</v>
+        <v>1493325454.0</v>
       </c>
       <c r="AF10">
-        <v>-1329090168.0</v>
+        <v>1341895047.0</v>
       </c>
       <c r="AG10">
-        <v>-5282264813.0</v>
+        <v>3277332937.0</v>
       </c>
       <c r="AH10">
-        <v>1437218179.0</v>
+        <v>3240281772.0</v>
       </c>
       <c r="AI10">
-        <v>4675136000.0</v>
+        <v>1585514243.0</v>
       </c>
       <c r="AJ10">
-        <v>-1503091686.0</v>
+        <v>1262433418.0</v>
       </c>
       <c r="AK10">
-        <v>-9039463169.0</v>
+        <v>1601510769.0</v>
       </c>
       <c r="AL10">
-        <v>-9029812453.0</v>
+        <v>4396696954.0</v>
       </c>
       <c r="AM10">
-        <v>-4710024894.0</v>
+        <v>1993660871.0</v>
       </c>
       <c r="AN10">
-        <v>-6273835499.0</v>
+        <v>679775017.0</v>
       </c>
       <c r="AO10">
-        <v>-1707330322.0</v>
+        <v>1421313991.0</v>
       </c>
       <c r="AP10">
-        <v>1483051869.0</v>
+        <v>4060919953.0</v>
       </c>
       <c r="AQ10">
-        <v>-3648719976.0</v>
+        <v>1348643449.0</v>
       </c>
       <c r="AR10">
-        <v>-4474319997.0</v>
+        <v>4684383779.0</v>
       </c>
       <c r="AS10">
-        <v>-925738730.0</v>
+        <v>6478944921.0</v>
       </c>
       <c r="AT10">
-        <v>-1006287307.0</v>
+        <v>2230330763.0</v>
       </c>
       <c r="AU10">
-        <v>-492977105.0</v>
+        <v>2702483187.0</v>
       </c>
       <c r="AV10">
-        <v>-4156727763.0</v>
+        <v>1252339405.0</v>
       </c>
       <c r="AW10">
-        <v>-5434656399.0</v>
+        <v>4263495338.0</v>
       </c>
       <c r="AX10">
-        <v>637241982.0</v>
+        <v>4547403402.0</v>
       </c>
       <c r="AY10">
-        <v>-2529639266.0</v>
+        <v>4613759816.0</v>
       </c>
       <c r="AZ10">
-        <v>1135406201.0</v>
+        <v>4069362019.0</v>
       </c>
       <c r="BA10">
-        <v>5110697493.0</v>
+        <v>4220893311.0</v>
       </c>
       <c r="BB10">
-        <v>4717020634.0</v>
+        <v>3047861705.0</v>
       </c>
       <c r="BC10">
-        <v>5173031629.0</v>
+        <v>2385118196.0</v>
       </c>
       <c r="BD10">
-        <v>5071210423.0</v>
+        <v>5594735132.0</v>
       </c>
       <c r="BE10">
-        <v>7467523442.0</v>
+        <v>455448538.0</v>
       </c>
       <c r="BF10">
-        <v>4857804759.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2337818810.0</v>
+      </c>
+      <c r="BG10"/>
       <c r="BH10">
-        <v>4693484534.0</v>
-[...54 lines deleted...]
-      </c>
+        <v>1632906878.0</v>
+      </c>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
     </row>
     <row r="11" spans="1:78">
       <c r="A11" t="s">
-        <v>147</v>
-[...207 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
-[...19 lines deleted...]
-      </c>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
     </row>
     <row r="12" spans="1:78">
       <c r="A12" t="s">
-        <v>148</v>
+        <v>31</v>
       </c>
       <c r="B12">
-        <v>343288685.0</v>
+        <v>14308361000.0</v>
       </c>
       <c r="C12">
-        <v>474589948.0</v>
+        <v>3119414000.0</v>
       </c>
       <c r="D12">
-        <v>566820263.0</v>
+        <v>9051220000.0</v>
       </c>
       <c r="E12">
-        <v>705817824.0</v>
+        <v>11465802000.0</v>
       </c>
       <c r="F12">
-        <v>683041457.0</v>
+        <v>4728041000.0</v>
       </c>
       <c r="G12">
-        <v>760665000.0</v>
+        <v>4374927000.0</v>
       </c>
       <c r="H12">
-        <v>652617182.0</v>
+        <v>6289218000.0</v>
       </c>
       <c r="I12">
-        <v>507204978.0</v>
+        <v>499314000.0</v>
       </c>
       <c r="J12">
-        <v>456813235.0</v>
+        <v>2614206170.0</v>
       </c>
       <c r="K12">
-        <v>392617969.0</v>
+        <v>5596922762.0</v>
       </c>
       <c r="L12">
-        <v>1144736167.0</v>
+        <v>1985478914.0</v>
       </c>
       <c r="M12">
-        <v>1733669087.0</v>
+        <v>163024335.0</v>
       </c>
       <c r="N12">
-        <v>1913535033.0</v>
+        <v>280146400.0</v>
       </c>
       <c r="O12">
-        <v>1884947826.0</v>
+        <v>176508138.0</v>
       </c>
       <c r="P12">
-        <v>1820806364.0</v>
+        <v>462059401.0</v>
       </c>
       <c r="Q12">
-        <v>1794701360.0</v>
+        <v>1561598085.0</v>
       </c>
       <c r="R12">
-        <v>1253399922.0</v>
+        <v>883113567.0</v>
       </c>
       <c r="S12">
-        <v>1035238404.0</v>
+        <v>1005100041.0</v>
       </c>
       <c r="T12">
-        <v>1480453745.0</v>
+        <v>758742879.0</v>
       </c>
       <c r="U12">
-        <v>1666257851.0</v>
+        <v>1188527941.0</v>
       </c>
       <c r="V12">
-        <v>1885312265.0</v>
+        <v>5479687128.0</v>
       </c>
       <c r="W12">
-        <v>2285525413.0</v>
+        <v>6390159364.0</v>
       </c>
       <c r="X12">
-        <v>1738238540.0</v>
+        <v>1273544313.0</v>
       </c>
       <c r="Y12">
-        <v>1848948072.0</v>
+        <v>830090716.0</v>
       </c>
       <c r="Z12">
-        <v>1722249269.0</v>
+        <v>2241244642.0</v>
       </c>
       <c r="AA12">
-        <v>2270005373.0</v>
+        <v>4323618567.0</v>
       </c>
       <c r="AB12">
-        <v>2358177812.0</v>
+        <v>4720981472.0</v>
       </c>
       <c r="AC12">
-        <v>3170577025.0</v>
+        <v>4109512212.0</v>
       </c>
       <c r="AD12">
-        <v>4079230556.0</v>
+        <v>1993467385.0</v>
       </c>
       <c r="AE12">
-        <v>4338037228.0</v>
+        <v>1493325454.0</v>
       </c>
       <c r="AF12">
-        <v>3537874854.0</v>
+        <v>1341895047.0</v>
       </c>
       <c r="AG12">
-        <v>2863036787.0</v>
+        <v>3277332937.0</v>
       </c>
       <c r="AH12">
-        <v>2945806855.0</v>
+        <v>3240281772.0</v>
       </c>
       <c r="AI12">
-        <v>3215690514.0</v>
+        <v>1585514243.0</v>
       </c>
       <c r="AJ12">
-        <v>3087153125.0</v>
+        <v>1262433418.0</v>
       </c>
       <c r="AK12">
-        <v>3077252136.0</v>
+        <v>1601510769.0</v>
       </c>
       <c r="AL12">
-        <v>2620986411.0</v>
+        <v>4396696954.0</v>
       </c>
       <c r="AM12">
-        <v>2848985644.0</v>
+        <v>1993660871.0</v>
       </c>
       <c r="AN12">
-        <v>2303978099.0</v>
+        <v>679775017.0</v>
       </c>
       <c r="AO12">
-        <v>2878605539.0</v>
+        <v>1421313991.0</v>
       </c>
       <c r="AP12">
-        <v>2785412254.0</v>
+        <v>4060919953.0</v>
       </c>
       <c r="AQ12">
-        <v>2507761527.0</v>
+        <v>1348643449.0</v>
       </c>
       <c r="AR12">
-        <v>2351151470.0</v>
+        <v>4684383779.0</v>
       </c>
       <c r="AS12">
-        <v>2929773835.0</v>
+        <v>6478944921.0</v>
       </c>
       <c r="AT12">
-        <v>3319301206.0</v>
+        <v>2230330763.0</v>
       </c>
       <c r="AU12">
-        <v>3519266557.0</v>
+        <v>2702483187.0</v>
       </c>
       <c r="AV12">
-        <v>3940491876.0</v>
+        <v>1252339405.0</v>
       </c>
       <c r="AW12">
-        <v>4223797493.0</v>
+        <v>4263495338.0</v>
       </c>
       <c r="AX12">
-        <v>4756703646.0</v>
+        <v>4547403402.0</v>
       </c>
       <c r="AY12">
-        <v>4499859893.0</v>
+        <v>4613759816.0</v>
       </c>
       <c r="AZ12">
-        <v>4348749120.0</v>
+        <v>4069362019.0</v>
       </c>
       <c r="BA12">
-        <v>3757667362.0</v>
+        <v>4220893311.0</v>
       </c>
       <c r="BB12">
-        <v>3736333819.0</v>
+        <v>3047861705.0</v>
       </c>
       <c r="BC12">
-        <v>2648798723.0</v>
+        <v>2385118196.0</v>
       </c>
       <c r="BD12">
-        <v>1510132452.0</v>
+        <v>5594735132.0</v>
       </c>
       <c r="BE12">
-        <v>2153472562.0</v>
+        <v>455448538.0</v>
       </c>
       <c r="BF12">
-        <v>1431288394.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2337818810.0</v>
+      </c>
+      <c r="BG12"/>
       <c r="BH12">
-        <v>1036923303.0</v>
-[...54 lines deleted...]
-      </c>
+        <v>1632906878.0</v>
+      </c>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
     </row>
     <row r="13" spans="1:78">
       <c r="A13" t="s">
-        <v>149</v>
+        <v>32</v>
       </c>
       <c r="B13">
-        <v>10289470.0</v>
+        <v>66800009000.0</v>
       </c>
       <c r="C13">
-        <v>43904514.0</v>
+        <v>66800009000.0</v>
       </c>
       <c r="D13">
-        <v>273857510.0</v>
+        <v>66800009000.0</v>
       </c>
       <c r="E13">
-        <v>3052788.0</v>
+        <v>66800009000.0</v>
       </c>
       <c r="F13">
-        <v>526386100.0</v>
+        <v>66800009000.0</v>
       </c>
       <c r="G13">
-        <v>631051790.0</v>
+        <v>66800009000.0</v>
       </c>
       <c r="H13">
-        <v>605017170.0</v>
+        <v>66800009000.0</v>
       </c>
       <c r="I13">
-        <v>1965697.0</v>
+        <v>66800009000.0</v>
       </c>
       <c r="J13">
-        <v>2707956.0</v>
+        <v>66800008900.0</v>
       </c>
       <c r="K13">
-        <v>1063497.0</v>
+        <v>66800008900.0</v>
       </c>
       <c r="L13">
-        <v>494250.0</v>
+        <v>66800008900.0</v>
       </c>
       <c r="M13">
-        <v>108172.0</v>
+        <v>66800008900.0</v>
       </c>
       <c r="N13">
-        <v>373283.0</v>
+        <v>66800008900.0</v>
       </c>
       <c r="O13">
-        <v>480426.0</v>
+        <v>66800008900.0</v>
       </c>
       <c r="P13">
-        <v>256170.0</v>
+        <v>66800008900.0</v>
       </c>
       <c r="Q13">
-        <v>419521.0</v>
+        <v>66800008900.0</v>
       </c>
       <c r="R13">
-        <v>708760.0</v>
+        <v>66800008900.0</v>
       </c>
       <c r="S13">
-        <v>1504905.0</v>
+        <v>66800008900.0</v>
       </c>
       <c r="T13">
-        <v>14104535.0</v>
+        <v>66800008900.0</v>
       </c>
       <c r="U13">
-        <v>17375580.0</v>
+        <v>66800008900.0</v>
       </c>
       <c r="V13">
-        <v>1939178.0</v>
+        <v>66800008900.0</v>
       </c>
       <c r="W13">
-        <v>6292657.0</v>
-[...2 lines deleted...]
-      <c r="Y13"/>
+        <v>66800008900.0</v>
+      </c>
+      <c r="X13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="Y13">
+        <v>66800008900.0</v>
+      </c>
       <c r="Z13">
-        <v>525937.0</v>
+        <v>66800008900.0</v>
       </c>
       <c r="AA13">
-        <v>592497.0</v>
+        <v>66800008900.0</v>
       </c>
       <c r="AB13">
-        <v>867478.0</v>
+        <v>66800008900.0</v>
       </c>
       <c r="AC13">
-        <v>606332.0</v>
+        <v>66800008900.0</v>
       </c>
       <c r="AD13">
-        <v>533658.0</v>
-[...44 lines deleted...]
-      <c r="BV13"/>
+        <v>66800008900.0</v>
+      </c>
+      <c r="AE13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="AF13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="AG13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="AH13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="AI13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="AJ13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="AK13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="AL13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="AM13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="AN13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="AO13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="AP13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="AQ13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="AR13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="AS13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="AT13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="AU13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="AV13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="AW13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="AX13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="AY13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="AZ13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="BA13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="BB13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="BC13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="BD13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="BE13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="BF13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="BG13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="BH13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="BI13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="BJ13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="BK13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="BL13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="BM13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="BN13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="BO13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="BP13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="BQ13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="BR13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="BS13">
+        <v>66800008900.0</v>
+      </c>
+      <c r="BT13">
+        <v>66800000000.0</v>
+      </c>
+      <c r="BU13">
+        <v>66800000000.0</v>
+      </c>
+      <c r="BV13">
+        <v>66800000000.0</v>
+      </c>
       <c r="BW13"/>
-      <c r="BX13"/>
+      <c r="BX13">
+        <v>60000000000.0</v>
+      </c>
       <c r="BY13"/>
-      <c r="BZ13"/>
+      <c r="BZ13">
+        <v>8700000000.0</v>
+      </c>
     </row>
     <row r="14" spans="1:78">
       <c r="A14" t="s">
-        <v>150</v>
-[...60 lines deleted...]
-      <c r="BI14"/>
+        <v>33</v>
+      </c>
+      <c r="B14">
+        <v>667935000.0</v>
+      </c>
+      <c r="C14">
+        <v>668000089.0</v>
+      </c>
+      <c r="D14">
+        <v>668000089.0</v>
+      </c>
+      <c r="E14">
+        <v>668000089.0</v>
+      </c>
+      <c r="F14">
+        <v>668000089.0</v>
+      </c>
+      <c r="G14">
+        <v>668000089.0</v>
+      </c>
+      <c r="H14">
+        <v>668000000.0</v>
+      </c>
+      <c r="I14">
+        <v>668000089.0</v>
+      </c>
+      <c r="J14">
+        <v>668000089.0</v>
+      </c>
+      <c r="K14">
+        <v>668000089.0</v>
+      </c>
+      <c r="L14">
+        <v>668000089.0</v>
+      </c>
+      <c r="M14">
+        <v>668000089.0</v>
+      </c>
+      <c r="N14">
+        <v>668000089.0</v>
+      </c>
+      <c r="O14">
+        <v>668000089.0</v>
+      </c>
+      <c r="P14">
+        <v>668000089.0</v>
+      </c>
+      <c r="Q14">
+        <v>668000089.0</v>
+      </c>
+      <c r="R14">
+        <v>668000089.0</v>
+      </c>
+      <c r="S14">
+        <v>668000089.0</v>
+      </c>
+      <c r="T14">
+        <v>668000089.0</v>
+      </c>
+      <c r="U14">
+        <v>668000089.0</v>
+      </c>
+      <c r="V14">
+        <v>668000089.0</v>
+      </c>
+      <c r="W14">
+        <v>668000089.0</v>
+      </c>
+      <c r="X14">
+        <v>668000089.0</v>
+      </c>
+      <c r="Y14">
+        <v>668000089.0</v>
+      </c>
+      <c r="Z14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AA14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AB14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AC14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AD14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AE14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AF14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AG14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AH14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AI14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AJ14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AK14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AL14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AM14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AN14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AO14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AP14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AQ14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AR14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AS14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AT14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AU14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AV14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AW14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AX14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AY14">
+        <v>668000089.0</v>
+      </c>
+      <c r="AZ14">
+        <v>668000089.0</v>
+      </c>
+      <c r="BA14">
+        <v>668000089.0</v>
+      </c>
+      <c r="BB14">
+        <v>668000089.0</v>
+      </c>
+      <c r="BC14">
+        <v>668000089.0</v>
+      </c>
+      <c r="BD14">
+        <v>668000089.0</v>
+      </c>
+      <c r="BE14">
+        <v>668000089.0</v>
+      </c>
+      <c r="BF14">
+        <v>668000089.0</v>
+      </c>
+      <c r="BG14">
+        <v>668000089.0</v>
+      </c>
+      <c r="BH14">
+        <v>668000089.0</v>
+      </c>
+      <c r="BI14">
+        <v>668000089.0</v>
+      </c>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
     </row>
     <row r="15" spans="1:78">
       <c r="A15" t="s">
-        <v>151</v>
-[...177 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
     </row>
     <row r="16" spans="1:78">
       <c r="A16" t="s">
-        <v>152</v>
+        <v>35</v>
       </c>
       <c r="B16"/>
       <c r="C16">
-        <v>6248758340.0</v>
+        <v>2829640000.0</v>
       </c>
       <c r="D16">
-        <v>2863458930.0</v>
+        <v>921996000.0</v>
       </c>
       <c r="E16">
-        <v>735560470.0</v>
+        <v>1379751392.0</v>
       </c>
       <c r="F16">
-        <v>-4346570470.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2779356696.0</v>
+      </c>
+      <c r="G16"/>
       <c r="H16">
-        <v>2962438730.0</v>
-[...3 lines deleted...]
-      <c r="K16"/>
+        <v>904147000.0</v>
+      </c>
+      <c r="I16">
+        <v>1349291000.0</v>
+      </c>
+      <c r="J16">
+        <v>1208054042.0</v>
+      </c>
+      <c r="K16">
+        <v>-71368535.0</v>
+      </c>
       <c r="L16">
-        <v>2181164470.0</v>
+        <v>587438167.0</v>
       </c>
       <c r="M16">
-        <v>-1628380000.0</v>
+        <v>647349569.0</v>
       </c>
       <c r="N16">
-        <v>2201370390.0</v>
+        <v>1115527288.0</v>
       </c>
       <c r="O16">
-        <v>8190526497.0</v>
+        <v>449144170.0</v>
       </c>
       <c r="P16">
-        <v>-968390460.0</v>
+        <v>1191471260.0</v>
       </c>
       <c r="Q16">
-        <v>-5493886362.0</v>
+        <v>4020627662.0</v>
       </c>
       <c r="R16">
-        <v>-3139965898.0</v>
+        <v>1701840995.0</v>
       </c>
       <c r="S16">
-        <v>-5308573066.0</v>
+        <v>1255353054.0</v>
       </c>
       <c r="T16">
-        <v>-3364694663.0</v>
+        <v>726240451.0</v>
       </c>
       <c r="U16">
-        <v>-2158977732.0</v>
+        <v>1118470490.0</v>
       </c>
       <c r="V16">
-        <v>1347574962.0</v>
+        <v>271875024.0</v>
       </c>
       <c r="W16">
-        <v>5092504763.0</v>
+        <v>564687485.0</v>
       </c>
       <c r="X16">
-        <v>2936315240.0</v>
+        <v>147275668.0</v>
       </c>
       <c r="Y16">
-        <v>-3042798736.0</v>
+        <v>60485406.0</v>
       </c>
       <c r="Z16">
-        <v>3348837135.0</v>
+        <v>647469955.0</v>
       </c>
       <c r="AA16">
-        <v>6738596797.0</v>
+        <v>737888556.0</v>
       </c>
       <c r="AB16">
-        <v>-916750990.0</v>
+        <v>25524796.0</v>
       </c>
       <c r="AC16">
-        <v>-2238764100.0</v>
+        <v>1101446274.0</v>
       </c>
       <c r="AD16">
-        <v>-94343967.0</v>
+        <v>35255120.0</v>
       </c>
       <c r="AE16">
-        <v>-4206891706.0</v>
+        <v>37961122.0</v>
       </c>
       <c r="AF16">
-        <v>-1221293397.0</v>
-[...26 lines deleted...]
-      <c r="BF16"/>
+        <v>7755409971.0</v>
+      </c>
+      <c r="AG16">
+        <v>35098604.0</v>
+      </c>
+      <c r="AH16">
+        <v>57671398.0</v>
+      </c>
+      <c r="AI16">
+        <v>5063423079.0</v>
+      </c>
+      <c r="AJ16">
+        <v>4969180042.0</v>
+      </c>
+      <c r="AK16">
+        <v>4845776677.0</v>
+      </c>
+      <c r="AL16">
+        <v>5194481007.0</v>
+      </c>
+      <c r="AM16">
+        <v>5968828108.0</v>
+      </c>
+      <c r="AN16">
+        <v>5014033491.0</v>
+      </c>
+      <c r="AO16">
+        <v>4924472867.0</v>
+      </c>
+      <c r="AP16">
+        <v>5353385776.0</v>
+      </c>
+      <c r="AQ16">
+        <v>4512190526.0</v>
+      </c>
+      <c r="AR16">
+        <v>4164601534.0</v>
+      </c>
+      <c r="AS16">
+        <v>-4527235252.0</v>
+      </c>
+      <c r="AT16">
+        <v>2022753864.0</v>
+      </c>
+      <c r="AU16">
+        <v>-20283570124.0</v>
+      </c>
+      <c r="AV16">
+        <v>5590210413.0</v>
+      </c>
+      <c r="AW16">
+        <v>3755581311.0</v>
+      </c>
+      <c r="AX16">
+        <v>3824889038.0</v>
+      </c>
+      <c r="AY16">
+        <v>4985689335.0</v>
+      </c>
+      <c r="AZ16">
+        <v>17278377130.0</v>
+      </c>
+      <c r="BA16">
+        <v>-6257936572.0</v>
+      </c>
+      <c r="BB16">
+        <v>-6379483357.0</v>
+      </c>
+      <c r="BC16">
+        <v>-18568092046.0</v>
+      </c>
+      <c r="BD16">
+        <v>-9941299963.0</v>
+      </c>
+      <c r="BE16">
+        <v>-17841128734.0</v>
+      </c>
+      <c r="BF16">
+        <v>4500321631.0</v>
+      </c>
       <c r="BG16"/>
-      <c r="BH16"/>
+      <c r="BH16">
+        <v>1440722553.0</v>
+      </c>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
     </row>
     <row r="17" spans="1:78">
       <c r="A17" t="s">
-        <v>153</v>
-[...93 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
     </row>
     <row r="18" spans="1:78">
       <c r="A18" t="s">
-        <v>154</v>
-[...87 lines deleted...]
-      </c>
+        <v>37</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -18007,51 +6497,51 @@
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
     </row>
     <row r="19" spans="1:78">
       <c r="A19" t="s">
-        <v>155</v>
+        <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -18089,51 +6579,51 @@
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
     </row>
     <row r="20" spans="1:78">
       <c r="A20" t="s">
-        <v>156</v>
+        <v>39</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -18171,727 +6661,803 @@
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
     </row>
     <row r="21" spans="1:78">
       <c r="A21" t="s">
-        <v>157</v>
-[...231 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
     </row>
     <row r="22" spans="1:78">
       <c r="A22" t="s">
-        <v>158</v>
-[...73 lines deleted...]
-      <c r="BV22"/>
+        <v>41</v>
+      </c>
+      <c r="B22">
+        <v>96048842000.0</v>
+      </c>
+      <c r="C22">
+        <v>83879883000.0</v>
+      </c>
+      <c r="D22">
+        <v>65596755000.0</v>
+      </c>
+      <c r="E22">
+        <v>61247815000.0</v>
+      </c>
+      <c r="F22">
+        <v>70443632000.0</v>
+      </c>
+      <c r="G22">
+        <v>62082543000.0</v>
+      </c>
+      <c r="H22">
+        <v>64780815000.0</v>
+      </c>
+      <c r="I22">
+        <v>82493792000.0</v>
+      </c>
+      <c r="J22">
+        <v>76777144955.0</v>
+      </c>
+      <c r="K22">
+        <v>72274533135.0</v>
+      </c>
+      <c r="L22">
+        <v>66852489867.0</v>
+      </c>
+      <c r="M22">
+        <v>59575289908.0</v>
+      </c>
+      <c r="N22">
+        <v>56869824568.0</v>
+      </c>
+      <c r="O22">
+        <v>64993731513.0</v>
+      </c>
+      <c r="P22">
+        <v>65767928320.0</v>
+      </c>
+      <c r="Q22">
+        <v>72877389688.0</v>
+      </c>
+      <c r="R22">
+        <v>73081790542.0</v>
+      </c>
+      <c r="S22">
+        <v>68683156608.0</v>
+      </c>
+      <c r="T22">
+        <v>61624826883.0</v>
+      </c>
+      <c r="U22">
+        <v>62540643798.0</v>
+      </c>
+      <c r="V22">
+        <v>64832946310.0</v>
+      </c>
+      <c r="W22">
+        <v>61934754079.0</v>
+      </c>
+      <c r="X22">
+        <v>60130750613.0</v>
+      </c>
+      <c r="Y22">
+        <v>60091515506.0</v>
+      </c>
+      <c r="Z22">
+        <v>62866841002.0</v>
+      </c>
+      <c r="AA22">
+        <v>57217459356.0</v>
+      </c>
+      <c r="AB22">
+        <v>50761676844.0</v>
+      </c>
+      <c r="AC22">
+        <v>55857070305.0</v>
+      </c>
+      <c r="AD22">
+        <v>70448520472.0</v>
+      </c>
+      <c r="AE22">
+        <v>68110817464.0</v>
+      </c>
+      <c r="AF22">
+        <v>73497324134.0</v>
+      </c>
+      <c r="AG22">
+        <v>68211721422.0</v>
+      </c>
+      <c r="AH22">
+        <v>58876869099.0</v>
+      </c>
+      <c r="AI22">
+        <v>53441228285.0</v>
+      </c>
+      <c r="AJ22">
+        <v>58144354721.0</v>
+      </c>
+      <c r="AK22">
+        <v>47635406899.0</v>
+      </c>
+      <c r="AL22">
+        <v>60283287468.0</v>
+      </c>
+      <c r="AM22">
+        <v>73789456464.0</v>
+      </c>
+      <c r="AN22">
+        <v>61770345901.0</v>
+      </c>
+      <c r="AO22">
+        <v>50708143442.0</v>
+      </c>
+      <c r="AP22">
+        <v>49049564918.0</v>
+      </c>
+      <c r="AQ22">
+        <v>47746051541.0</v>
+      </c>
+      <c r="AR22">
+        <v>49039022667.0</v>
+      </c>
+      <c r="AS22">
+        <v>43204653777.0</v>
+      </c>
+      <c r="AT22">
+        <v>61878348732.0</v>
+      </c>
+      <c r="AU22">
+        <v>61533701684.0</v>
+      </c>
+      <c r="AV22">
+        <v>66752673144.0</v>
+      </c>
+      <c r="AW22">
+        <v>85292081642.0</v>
+      </c>
+      <c r="AX22">
+        <v>87460491748.0</v>
+      </c>
+      <c r="AY22">
+        <v>111174913149.0</v>
+      </c>
+      <c r="AZ22">
+        <v>107767292568.0</v>
+      </c>
+      <c r="BA22">
+        <v>108786012159.0</v>
+      </c>
+      <c r="BB22">
+        <v>98719890150.0</v>
+      </c>
+      <c r="BC22">
+        <v>96448084978.0</v>
+      </c>
+      <c r="BD22">
+        <v>81927457875.0</v>
+      </c>
+      <c r="BE22">
+        <v>63955860928.0</v>
+      </c>
+      <c r="BF22">
+        <v>64680128005.0</v>
+      </c>
+      <c r="BG22">
+        <v>70528514200.0</v>
+      </c>
+      <c r="BH22">
+        <v>44979317855.0</v>
+      </c>
+      <c r="BI22">
+        <v>56338724900.0</v>
+      </c>
+      <c r="BJ22">
+        <v>48253413400.0</v>
+      </c>
+      <c r="BK22">
+        <v>47625524900.0</v>
+      </c>
+      <c r="BL22">
+        <v>47668297000.0</v>
+      </c>
+      <c r="BM22">
+        <v>46287691100.0</v>
+      </c>
+      <c r="BN22">
+        <v>45477169600.0</v>
+      </c>
+      <c r="BO22">
+        <v>41300931000.0</v>
+      </c>
+      <c r="BP22">
+        <v>51504464700.0</v>
+      </c>
+      <c r="BQ22">
+        <v>45908345900.0</v>
+      </c>
+      <c r="BR22">
+        <v>43895400500.0</v>
+      </c>
+      <c r="BS22">
+        <v>43645961200.0</v>
+      </c>
+      <c r="BT22">
+        <v>44047461100.0</v>
+      </c>
+      <c r="BU22">
+        <v>70282772800.0</v>
+      </c>
+      <c r="BV22">
+        <v>56254817500.0</v>
+      </c>
       <c r="BW22"/>
-      <c r="BX22"/>
+      <c r="BX22">
+        <v>37282427000.0</v>
+      </c>
       <c r="BY22"/>
-      <c r="BZ22"/>
+      <c r="BZ22">
+        <v>71629009600.0</v>
+      </c>
     </row>
     <row r="23" spans="1:78">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="B23">
-        <v>86911539521.0</v>
+        <v>299228489000.0</v>
       </c>
       <c r="C23">
-        <v>92951886032.0</v>
+        <v>270178861000.0</v>
       </c>
       <c r="D23">
-        <v>88178931334.0</v>
+        <v>263022631000.0</v>
       </c>
       <c r="E23">
-        <v>84675442547.0</v>
+        <v>265829652000.0</v>
       </c>
       <c r="F23">
-        <v>90619663639.0</v>
+        <v>278433116000.0</v>
       </c>
       <c r="G23">
-        <v>91622147000.0</v>
+        <v>297920336000.0</v>
       </c>
       <c r="H23">
-        <v>97317412932.0</v>
+        <v>296772506000.0</v>
       </c>
       <c r="I23">
-        <v>78435773933.0</v>
+        <v>305424226000.0</v>
       </c>
       <c r="J23">
-        <v>78547830319.0</v>
+        <v>277046040941.0</v>
       </c>
       <c r="K23">
-        <v>84895363226.0</v>
+        <v>278594269148.0</v>
       </c>
       <c r="L23">
-        <v>83343123273.0</v>
+        <v>275628887613.0</v>
       </c>
       <c r="M23">
-        <v>74956928535.0</v>
+        <v>251655000678.0</v>
       </c>
       <c r="N23">
-        <v>90744344817.0</v>
+        <v>265398502337.0</v>
       </c>
       <c r="O23">
-        <v>91204176042.0</v>
+        <v>299891807003.0</v>
       </c>
       <c r="P23">
-        <v>104136001190.0</v>
+        <v>290500335235.0</v>
       </c>
       <c r="Q23">
-        <v>86669834229.0</v>
+        <v>294861706161.0</v>
       </c>
       <c r="R23">
-        <v>88547117494.0</v>
+        <v>289933766036.0</v>
       </c>
       <c r="S23">
-        <v>92269392539.0</v>
+        <v>285355965929.0</v>
       </c>
       <c r="T23">
-        <v>84481473697.0</v>
+        <v>258162529531.0</v>
       </c>
       <c r="U23">
-        <v>83699889274.0</v>
+        <v>257406781617.0</v>
       </c>
       <c r="V23">
-        <v>80273173442.0</v>
+        <v>265150692427.0</v>
       </c>
       <c r="W23">
-        <v>79771493501.0</v>
+        <v>274247282829.0</v>
       </c>
       <c r="X23">
-        <v>75210146183.0</v>
+        <v>275782172710.0</v>
       </c>
       <c r="Y23">
-        <v>63643111361.0</v>
+        <v>267581810854.0</v>
       </c>
       <c r="Z23">
-        <v>67242483739.0</v>
+        <v>258679298619.0</v>
       </c>
       <c r="AA23">
-        <v>94663391011.0</v>
+        <v>265596059493.0</v>
       </c>
       <c r="AB23">
-        <v>95430487086.0</v>
+        <v>278236534771.0</v>
       </c>
       <c r="AC23">
-        <v>80102194521.0</v>
+        <v>275266741755.0</v>
       </c>
       <c r="AD23">
-        <v>103334663022.0</v>
+        <v>301324114545.0</v>
       </c>
       <c r="AE23">
-        <v>114379466667.0</v>
+        <v>325611607718.0</v>
       </c>
       <c r="AF23">
-        <v>117117259858.0</v>
+        <v>330955269476.0</v>
       </c>
       <c r="AG23">
-        <v>88945404773.0</v>
+        <v>343803298335.0</v>
       </c>
       <c r="AH23">
-        <v>89406069479.0</v>
+        <v>304633904231.0</v>
       </c>
       <c r="AI23">
-        <v>81863721801.0</v>
+        <v>305188278222.0</v>
       </c>
       <c r="AJ23">
-        <v>77836839169.0</v>
+        <v>303542864533.0</v>
       </c>
       <c r="AK23">
-        <v>91887297483.0</v>
+        <v>289960352103.0</v>
       </c>
       <c r="AL23">
-        <v>53780741085.0</v>
+        <v>292766884633.0</v>
       </c>
       <c r="AM23">
-        <v>68268008928.0</v>
+        <v>277729396306.0</v>
       </c>
       <c r="AN23">
-        <v>63565181107.0</v>
+        <v>280257664992.0</v>
       </c>
       <c r="AO23">
-        <v>65696470673.0</v>
+        <v>267550994854.0</v>
       </c>
       <c r="AP23">
-        <v>81485423582.0</v>
+        <v>276176004306.0</v>
       </c>
       <c r="AQ23">
-        <v>64639901333.0</v>
+        <v>304600170588.0</v>
       </c>
       <c r="AR23">
-        <v>56911420580.0</v>
+        <v>279189768587.0</v>
       </c>
       <c r="AS23">
-        <v>69193369979.0</v>
+        <v>267736618562.0</v>
       </c>
       <c r="AT23">
-        <v>85618780795.0</v>
+        <v>286604814367.0</v>
       </c>
       <c r="AU23">
-        <v>100575031759.0</v>
+        <v>314663376251.0</v>
       </c>
       <c r="AV23">
-        <v>94541171842.0</v>
+        <v>320494592961.0</v>
       </c>
       <c r="AW23">
-        <v>120972033998.0</v>
+        <v>346834648714.0</v>
       </c>
       <c r="AX23">
-        <v>100409653034.0</v>
+        <v>369320441000.0</v>
       </c>
       <c r="AY23">
-        <v>99660806106.0</v>
+        <v>387914886113.0</v>
       </c>
       <c r="AZ23">
-        <v>105609088452.0</v>
+        <v>613878797683.0</v>
       </c>
       <c r="BA23">
-        <v>92111860010.0</v>
+        <v>404501623482.0</v>
       </c>
       <c r="BB23">
-        <v>114097485163.0</v>
+        <v>392295839492.0</v>
       </c>
       <c r="BC23">
-        <v>98908975421.0</v>
+        <v>383436788080.0</v>
       </c>
       <c r="BD23">
-        <v>101942530304.0</v>
+        <v>349438243276.0</v>
       </c>
       <c r="BE23">
-        <v>98360557168.0</v>
+        <v>271744720718.0</v>
       </c>
       <c r="BF23">
-        <v>85291048586.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>268436125020.0</v>
+      </c>
+      <c r="BG23"/>
       <c r="BH23">
-        <v>80434050495.0</v>
+        <v>223509413900.0</v>
       </c>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
     </row>
     <row r="24" spans="1:78">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>43</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24"/>
-[...7 lines deleted...]
-      <c r="U24"/>
+      <c r="M24">
+        <v>50000000000.0</v>
+      </c>
+      <c r="N24">
+        <v>50000000000.0</v>
+      </c>
+      <c r="O24">
+        <v>50000000000.0</v>
+      </c>
+      <c r="P24">
+        <v>50000000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>50000000000.0</v>
+      </c>
+      <c r="R24">
+        <v>50000000000.0</v>
+      </c>
+      <c r="S24">
+        <v>50000000000.0</v>
+      </c>
+      <c r="T24">
+        <v>50000000000.0</v>
+      </c>
+      <c r="U24">
+        <v>50000000000.0</v>
+      </c>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24"/>
-[...3 lines deleted...]
-      <c r="AG24"/>
+      <c r="AC24">
+        <v>50000000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>50000000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>18000000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>18000000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>28000000000.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-      <c r="AL24"/>
-[...31 lines deleted...]
-      <c r="BR24"/>
+      <c r="AL24">
+        <v>1293045600.0</v>
+      </c>
+      <c r="AM24">
+        <v>5103280000.0</v>
+      </c>
+      <c r="AN24">
+        <v>8763203200.0</v>
+      </c>
+      <c r="AO24">
+        <v>13491870700.0</v>
+      </c>
+      <c r="AP24">
+        <v>20308296600.0</v>
+      </c>
+      <c r="AQ24">
+        <v>26687950300.0</v>
+      </c>
+      <c r="AR24">
+        <v>32951691400.0</v>
+      </c>
+      <c r="AS24">
+        <v>39129966900.0</v>
+      </c>
+      <c r="AT24">
+        <v>45127697700.0</v>
+      </c>
+      <c r="AU24">
+        <v>50863805000.0</v>
+      </c>
+      <c r="AV24">
+        <v>56478877500.0</v>
+      </c>
+      <c r="AW24">
+        <v>62063006100.0</v>
+      </c>
+      <c r="AX24">
+        <v>65917178200.0</v>
+      </c>
+      <c r="AY24">
+        <v>79669248300.0</v>
+      </c>
+      <c r="AZ24">
+        <v>84681735800.0</v>
+      </c>
+      <c r="BA24">
+        <v>88210783700.0</v>
+      </c>
+      <c r="BB24">
+        <v>56355782600.0</v>
+      </c>
+      <c r="BC24">
+        <v>60480718700.0</v>
+      </c>
+      <c r="BD24">
+        <v>53127935500.0</v>
+      </c>
+      <c r="BE24">
+        <v>10776901700.0</v>
+      </c>
+      <c r="BF24">
+        <v>11455971900.0</v>
+      </c>
+      <c r="BG24">
+        <v>12217784900.0</v>
+      </c>
+      <c r="BH24">
+        <v>665089300.0</v>
+      </c>
+      <c r="BI24">
+        <v>991231500.0</v>
+      </c>
+      <c r="BJ24">
+        <v>1308130800.0</v>
+      </c>
+      <c r="BK24">
+        <v>1615242800.0</v>
+      </c>
+      <c r="BL24">
+        <v>1912427200.0</v>
+      </c>
+      <c r="BM24">
+        <v>1995000000.0</v>
+      </c>
+      <c r="BN24">
+        <v>2340000000.0</v>
+      </c>
+      <c r="BO24">
+        <v>2625000000.0</v>
+      </c>
+      <c r="BP24">
+        <v>2940000000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>3255000000.0</v>
+      </c>
+      <c r="BR24">
+        <v>3570000000.0</v>
+      </c>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24"/>
+      <c r="BZ24">
+        <v>30395000000.0</v>
+      </c>
     </row>
     <row r="25" spans="1:78">
       <c r="A25" t="s">
-        <v>161</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
       <c r="D25">
-        <v>194439993.0</v>
+        <v>0.0</v>
       </c>
       <c r="E25">
-        <v>195179930.0</v>
+        <v>0.0</v>
       </c>
       <c r="F25">
-        <v>185157814.0</v>
+        <v>78317490.0</v>
       </c>
       <c r="G25">
-        <v>104094154.0</v>
+        <v>78317490.0</v>
       </c>
       <c r="H25">
-        <v>166014811.0</v>
+        <v>78317490.0</v>
       </c>
       <c r="I25">
-        <v>157385079.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>78317490.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
       <c r="M25">
-        <v>145791843.0</v>
+        <v>0.0</v>
       </c>
       <c r="N25">
-        <v>147180293.0</v>
+        <v>0.0</v>
       </c>
       <c r="O25">
-        <v>79922025.0</v>
+        <v>0.0</v>
       </c>
       <c r="P25">
-        <v>147674736.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q25">
-        <v>141016252.0</v>
+        <v>0.0</v>
       </c>
       <c r="R25">
-        <v>127617700.0</v>
+        <v>51248740.0</v>
       </c>
       <c r="S25">
-        <v>57310595.0</v>
+        <v>51248740.0</v>
       </c>
       <c r="T25">
-        <v>129212462.0</v>
+        <v>75173840.0</v>
       </c>
       <c r="U25">
-        <v>128523732.0</v>
+        <v>112399170.0</v>
       </c>
       <c r="V25">
-        <v>139401883.0</v>
+        <v>142974380.0</v>
       </c>
       <c r="W25">
-        <v>59177735.0</v>
+        <v>142974380.0</v>
       </c>
       <c r="X25">
-        <v>150222864.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>142974380.0</v>
+      </c>
+      <c r="Y25"/>
+      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -18903,51 +7469,51 @@
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
     </row>
     <row r="26" spans="1:78">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -18985,575 +7551,413 @@
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
     </row>
     <row r="27" spans="1:78">
       <c r="A27" t="s">
-        <v>163</v>
-[...177 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
     </row>
     <row r="28" spans="1:78">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>47</v>
       </c>
       <c r="B28">
-        <v>1991944353.0</v>
+        <v>107330798000.0</v>
       </c>
       <c r="C28">
-        <v>1262224629.0</v>
+        <v>58519745000.0</v>
       </c>
       <c r="D28">
-        <v>2048295260.0</v>
+        <v>50627097000.0</v>
       </c>
       <c r="E28">
-        <v>1876400126.0</v>
+        <v>54212515000.0</v>
       </c>
       <c r="F28">
-        <v>2100071055.0</v>
+        <v>73987071000.0</v>
       </c>
       <c r="G28">
-        <v>2400063000.0</v>
+        <v>96447748000.0</v>
       </c>
       <c r="H28">
-        <v>2258464292.0</v>
+        <v>84908925000.0</v>
       </c>
       <c r="I28">
-        <v>4420558030.0</v>
+        <v>97825466000.0</v>
       </c>
       <c r="J28">
-        <v>1705575224.0</v>
+        <v>73515774718.0</v>
       </c>
       <c r="K28">
-        <v>1866104007.0</v>
+        <v>119589558126.0</v>
       </c>
       <c r="L28">
-        <v>806846735.0</v>
+        <v>68235575649.0</v>
       </c>
       <c r="M28">
-        <v>1225124335.0</v>
+        <v>100783073123.0</v>
       </c>
       <c r="N28">
-        <v>4298801293.0</v>
+        <v>120552247864.0</v>
       </c>
       <c r="O28">
-        <v>3424674250.0</v>
+        <v>152008368879.0</v>
       </c>
       <c r="P28">
-        <v>3442764930.0</v>
+        <v>142988143463.0</v>
       </c>
       <c r="Q28">
-        <v>2516341161.0</v>
+        <v>151035927083.0</v>
       </c>
       <c r="R28">
-        <v>2516435678.0</v>
+        <v>150027537068.0</v>
       </c>
       <c r="S28">
-        <v>2525057518.0</v>
+        <v>137003773590.0</v>
       </c>
       <c r="T28">
-        <v>1393110051.0</v>
+        <v>109147339386.0</v>
       </c>
       <c r="U28">
-        <v>1997168120.0</v>
+        <v>106448559557.0</v>
       </c>
       <c r="V28">
-        <v>1935677682.0</v>
+        <v>55693862466.0</v>
       </c>
       <c r="W28">
-        <v>1713243769.0</v>
+        <v>61783390230.0</v>
       </c>
       <c r="X28">
-        <v>1339808577.0</v>
+        <v>74030352282.0</v>
       </c>
       <c r="Y28">
-        <v>1181616066.0</v>
+        <v>66114741838.0</v>
       </c>
       <c r="Z28">
-        <v>1584584324.0</v>
+        <v>64802672370.0</v>
       </c>
       <c r="AA28">
-        <v>1437962405.0</v>
+        <v>57720298445.0</v>
       </c>
       <c r="AB28">
-        <v>1867609842.0</v>
+        <v>67838736551.0</v>
       </c>
       <c r="AC28">
-        <v>1856340460.0</v>
+        <v>73349335281.0</v>
       </c>
       <c r="AD28">
-        <v>1731193645.0</v>
+        <v>157906532615.0</v>
       </c>
       <c r="AE28">
-        <v>1421867782.0</v>
+        <v>153506674546.0</v>
       </c>
       <c r="AF28">
-        <v>1633509408.0</v>
+        <v>156158104953.0</v>
       </c>
       <c r="AG28">
-        <v>1529531035.0</v>
+        <v>146722667063.0</v>
       </c>
       <c r="AH28">
-        <v>2076533664.0</v>
+        <v>143052763779.0</v>
       </c>
       <c r="AI28">
-        <v>5613828453.0</v>
+        <v>148707385625.0</v>
       </c>
       <c r="AJ28">
-        <v>4221432153.0</v>
+        <v>144315560750.0</v>
       </c>
       <c r="AK28">
-        <v>4386405059.0</v>
+        <v>135890359955.0</v>
       </c>
       <c r="AL28">
-        <v>3904693408.0</v>
+        <v>137911599672.0</v>
       </c>
       <c r="AM28">
-        <v>7873273773.0</v>
+        <v>120275040747.0</v>
       </c>
       <c r="AN28">
-        <v>2355762249.0</v>
+        <v>113284324676.0</v>
       </c>
       <c r="AO28">
-        <v>2533585885.0</v>
+        <v>89708652929.0</v>
       </c>
       <c r="AP28">
-        <v>1440690541.0</v>
+        <v>92077240011.0</v>
       </c>
       <c r="AQ28">
-        <v>1047856221.0</v>
+        <v>115003214717.0</v>
       </c>
       <c r="AR28">
-        <v>1433049414.0</v>
+        <v>95990034352.0</v>
       </c>
       <c r="AS28">
-        <v>1649376302.0</v>
+        <v>80152141135.0</v>
       </c>
       <c r="AT28">
-        <v>1560629399.0</v>
+        <v>93309469344.0</v>
       </c>
       <c r="AU28">
-        <v>1476222820.0</v>
+        <v>115514848397.0</v>
       </c>
       <c r="AV28">
-        <v>1422312368.0</v>
+        <v>128623611885.0</v>
       </c>
       <c r="AW28">
-        <v>1607208993.0</v>
+        <v>146903067051.0</v>
       </c>
       <c r="AX28">
-        <v>1177381446.0</v>
+        <v>159657364503.0</v>
       </c>
       <c r="AY28">
-        <v>1392156972.0</v>
+        <v>173174144562.0</v>
       </c>
       <c r="AZ28">
-        <v>1754829593.0</v>
+        <v>166777119090.0</v>
       </c>
       <c r="BA28">
-        <v>2109673636.0</v>
+        <v>172675323000.0</v>
       </c>
       <c r="BB28">
-        <v>1483249737.0</v>
+        <v>157180087664.0</v>
       </c>
       <c r="BC28">
-        <v>1624791070.0</v>
+        <v>156555516495.0</v>
       </c>
       <c r="BD28">
-        <v>1443613398.0</v>
+        <v>136685969443.0</v>
       </c>
       <c r="BE28">
-        <v>4671414638.0</v>
+        <v>74237213925.0</v>
       </c>
       <c r="BF28">
-        <v>1407196582.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>74017781200.0</v>
+      </c>
+      <c r="BG28"/>
       <c r="BH28">
-        <v>1519842884.0</v>
-[...54 lines deleted...]
-      </c>
+        <v>46509692245.0</v>
+      </c>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
     </row>
     <row r="29" spans="1:78">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>48</v>
       </c>
       <c r="B29">
-        <v>6686371.0</v>
+        <v>217256264282.0</v>
       </c>
       <c r="C29">
-        <v>34156088.0</v>
+        <v>190914695253.0</v>
       </c>
       <c r="D29">
-        <v>-28675000.0</v>
+        <v>189553831700.0</v>
       </c>
       <c r="E29">
-        <v>214037691.0</v>
+        <v>189052622049.0</v>
       </c>
       <c r="F29">
-        <v>-116428090.0</v>
+        <v>199171881431.0</v>
       </c>
       <c r="G29">
-        <v>-309900700.0</v>
+        <v>220526601674.0</v>
       </c>
       <c r="H29">
-        <v>-53571710.0</v>
+        <v>215194564323.0</v>
       </c>
       <c r="I29">
-        <v>-139928027.0</v>
+        <v>225021435629.0</v>
       </c>
       <c r="J29">
-        <v>8413666.0</v>
+        <v>199944139606.0</v>
       </c>
       <c r="K29">
-        <v>-43885056.0</v>
+        <v>204085389483.0</v>
       </c>
       <c r="L29">
-        <v>445681340.0</v>
+        <v>198411392775.0</v>
       </c>
       <c r="M29">
-        <v>-240733300.0</v>
+        <v>224373525230.0</v>
       </c>
       <c r="N29">
-        <v>-521132010.0</v>
+        <v>242027120507.0</v>
       </c>
       <c r="O29">
-        <v>-244112470.0</v>
+        <v>274997719768.0</v>
       </c>
       <c r="P29">
-        <v>-175921170.0</v>
+        <v>264017511468.0</v>
       </c>
       <c r="Q29">
-        <v>-62431721.0</v>
+        <v>265084231459.0</v>
       </c>
       <c r="R29">
-        <v>-31187324.0</v>
+        <v>264278183646.0</v>
       </c>
       <c r="S29">
-        <v>-45478060.0</v>
+        <v>256819954584.0</v>
       </c>
       <c r="T29">
-        <v>-298754450.0</v>
+        <v>231776215483.0</v>
       </c>
       <c r="U29">
-        <v>171003225.0</v>
+        <v>185940161764.0</v>
       </c>
       <c r="V29">
-        <v>-82257080.0</v>
+        <v>192391497998.0</v>
       </c>
       <c r="W29">
-        <v>-36063260.0</v>
+        <v>201085906602.0</v>
       </c>
       <c r="X29">
-        <v>-127622490.0</v>
+        <v>206396196207.0</v>
       </c>
       <c r="Y29">
-        <v>397150510.0</v>
+        <v>191309875157.0</v>
       </c>
       <c r="Z29">
-        <v>1534470020.0</v>
+        <v>188504207005.0</v>
       </c>
       <c r="AA29">
-        <v>-207218220.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>186622485383.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -19561,734 +7965,5518 @@
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
     </row>
     <row r="30" spans="1:78">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>49</v>
       </c>
       <c r="B30">
-        <v>6240128146.0</v>
+        <v>89968953000.0</v>
       </c>
       <c r="C30">
-        <v>6973980152.0</v>
+        <v>79938821000.0</v>
       </c>
       <c r="D30">
-        <v>5805092359.0</v>
+        <v>83570307000.0</v>
       </c>
       <c r="E30">
-        <v>6130126652.0</v>
+        <v>78446497000.0</v>
       </c>
       <c r="F30">
-        <v>7314547227.0</v>
+        <v>91576114000.0</v>
       </c>
       <c r="G30">
-        <v>7134087000.0</v>
+        <v>109575235000.0</v>
       </c>
       <c r="H30">
-        <v>7046299280.0</v>
+        <v>106391743000.0</v>
       </c>
       <c r="I30">
-        <v>6487496496.0</v>
+        <v>108766124000.0</v>
       </c>
       <c r="J30">
-        <v>5855415860.0</v>
+        <v>89029015366.0</v>
       </c>
       <c r="K30">
-        <v>6614785025.0</v>
+        <v>84771093560.0</v>
       </c>
       <c r="L30">
-        <v>5044238187.0</v>
+        <v>91468170204.0</v>
       </c>
       <c r="M30">
-        <v>5349541533.0</v>
+        <v>72600162842.0</v>
       </c>
       <c r="N30">
-        <v>8712465825.0</v>
+        <v>87316839968.0</v>
       </c>
       <c r="O30">
-        <v>1150246170.0</v>
+        <v>107633143804.0</v>
       </c>
       <c r="P30">
-        <v>7224141363.0</v>
+        <v>97945353500.0</v>
       </c>
       <c r="Q30">
-        <v>6377675142.0</v>
+        <v>93240122466.0</v>
       </c>
       <c r="R30">
-        <v>6239362400.0</v>
+        <v>83161889351.0</v>
       </c>
       <c r="S30">
-        <v>5156388485.0</v>
+        <v>94736938708.0</v>
       </c>
       <c r="T30">
-        <v>4606374139.0</v>
+        <v>79749601953.0</v>
       </c>
       <c r="U30">
-        <v>5927063256.0</v>
+        <v>77870910056.0</v>
       </c>
       <c r="V30">
-        <v>5442927258.0</v>
+        <v>80011684811.0</v>
       </c>
       <c r="W30">
-        <v>4452611136.0</v>
+        <v>85755603691.0</v>
       </c>
       <c r="X30">
-        <v>5082345891.0</v>
+        <v>84886151133.0</v>
       </c>
       <c r="Y30">
-        <v>5208197643.0</v>
+        <v>82000967880.0</v>
       </c>
       <c r="Z30">
-        <v>5565182695.0</v>
+        <v>71475861601.0</v>
       </c>
       <c r="AA30">
-        <v>6357308611.0</v>
+        <v>73255468252.0</v>
       </c>
       <c r="AB30">
-        <v>6018625362.0</v>
+        <v>88594856295.0</v>
       </c>
       <c r="AC30">
-        <v>5962256528.0</v>
+        <v>80346085470.0</v>
       </c>
       <c r="AD30">
-        <v>6352974693.0</v>
+        <v>90283915352.0</v>
       </c>
       <c r="AE30">
-        <v>5541759224.0</v>
+        <v>109668066308.0</v>
       </c>
       <c r="AF30">
-        <v>5864706204.0</v>
+        <v>107131177985.0</v>
       </c>
       <c r="AG30">
-        <v>8442552859.0</v>
+        <v>115923606718.0</v>
       </c>
       <c r="AH30">
-        <v>7232576587.0</v>
+        <v>83292046003.0</v>
       </c>
       <c r="AI30">
-        <v>4185999427.0</v>
+        <v>90064492985.0</v>
       </c>
       <c r="AJ30">
-        <v>5592600707.0</v>
+        <v>81759986963.0</v>
       </c>
       <c r="AK30">
-        <v>5698986777.0</v>
+        <v>69411813217.0</v>
       </c>
       <c r="AL30">
-        <v>5002204253.0</v>
+        <v>62192879380.0</v>
       </c>
       <c r="AM30">
-        <v>2051426209.0</v>
+        <v>32554614161.0</v>
       </c>
       <c r="AN30">
-        <v>5320051629.0</v>
+        <v>47401025274.0</v>
       </c>
       <c r="AO30">
-        <v>7529529942.0</v>
+        <v>39339499403.0</v>
       </c>
       <c r="AP30">
-        <v>5879695811.0</v>
+        <v>48292189718.0</v>
       </c>
       <c r="AQ30">
-        <v>4596901348.0</v>
+        <v>70678477604.0</v>
       </c>
       <c r="AR30">
-        <v>5823580327.0</v>
+        <v>44615778193.0</v>
       </c>
       <c r="AS30">
-        <v>5591482911.0</v>
+        <v>35674463392.0</v>
       </c>
       <c r="AT30">
-        <v>5446171113.0</v>
+        <v>40057373438.0</v>
       </c>
       <c r="AU30">
-        <v>5143116594.0</v>
+        <v>58328732351.0</v>
       </c>
       <c r="AV30">
-        <v>5559163004.0</v>
+        <v>59792567897.0</v>
       </c>
       <c r="AW30">
-        <v>5624088536.0</v>
+        <v>58097898002.0</v>
       </c>
       <c r="AX30">
-        <v>4238971389.0</v>
+        <v>76093322345.0</v>
       </c>
       <c r="AY30">
-        <v>5253480154.0</v>
+        <v>61339639024.0</v>
       </c>
       <c r="AZ30">
-        <v>5468318766.0</v>
+        <v>56823152960.0</v>
       </c>
       <c r="BA30">
-        <v>5926029127.0</v>
+        <v>73032883468.0</v>
       </c>
       <c r="BB30">
-        <v>5159387266.0</v>
+        <v>64500107418.0</v>
       </c>
       <c r="BC30">
-        <v>5019131312.0</v>
+        <v>80269567778.0</v>
       </c>
       <c r="BD30">
-        <v>5169722812.0</v>
+        <v>72752281589.0</v>
       </c>
       <c r="BE30">
-        <v>4691303483.0</v>
+        <v>70023483093.0</v>
       </c>
       <c r="BF30">
-        <v>4277379817.0</v>
+        <v>76056800561.0</v>
       </c>
       <c r="BG30">
-        <v>4331256045.0</v>
+        <v>53077464600.0</v>
       </c>
       <c r="BH30">
-        <v>4717844147.0</v>
-[...14 lines deleted...]
-      <c r="BV30"/>
+        <v>55140718657.0</v>
+      </c>
+      <c r="BI30">
+        <v>42185565000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>56405618800.0</v>
+      </c>
+      <c r="BK30">
+        <v>57684831100.0</v>
+      </c>
+      <c r="BL30">
+        <v>44608309800.0</v>
+      </c>
+      <c r="BM30">
+        <v>50898845900.0</v>
+      </c>
+      <c r="BN30">
+        <v>52183739300.0</v>
+      </c>
+      <c r="BO30">
+        <v>54277580000.0</v>
+      </c>
+      <c r="BP30">
+        <v>36425596600.0</v>
+      </c>
+      <c r="BQ30">
+        <v>41496804800.0</v>
+      </c>
+      <c r="BR30">
+        <v>38753885200.0</v>
+      </c>
+      <c r="BS30">
+        <v>25152895500.0</v>
+      </c>
+      <c r="BT30">
+        <v>33973237600.0</v>
+      </c>
+      <c r="BU30">
+        <v>30771288000.0</v>
+      </c>
+      <c r="BV30">
+        <v>20887537100.0</v>
+      </c>
       <c r="BW30"/>
-      <c r="BX30"/>
+      <c r="BX30">
+        <v>18913529000.0</v>
+      </c>
       <c r="BY30"/>
-      <c r="BZ30"/>
+      <c r="BZ30">
+        <v>15197227300.0</v>
+      </c>
     </row>
     <row r="31" spans="1:78">
       <c r="A31" t="s">
-        <v>167</v>
-[...36 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
       <c r="N31">
-        <v>-1568495966.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>121235999818.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
       <c r="Q31">
-        <v>-1715056755.0</v>
+        <v>112561880135.0</v>
       </c>
       <c r="R31">
-        <v>-2834042179.0</v>
+        <v>113479932177.0</v>
       </c>
       <c r="S31">
-        <v>-3160715923.0</v>
+        <v>118923480119.0</v>
       </c>
       <c r="T31">
-        <v>-1437512494.0</v>
+        <v>122013107598.0</v>
       </c>
       <c r="U31">
-        <v>-1703450783.0</v>
+        <v>128446048646.0</v>
       </c>
       <c r="V31">
-        <v>-1753572072.0</v>
+        <v>131391497998.0</v>
       </c>
       <c r="W31">
-        <v>-2271412023.0</v>
+        <v>133085906602.0</v>
       </c>
       <c r="X31">
-        <v>-1673110734.0</v>
+        <v>131296424420.0</v>
       </c>
       <c r="Y31">
-        <v>-2226217322.0</v>
+        <v>124365042603.0</v>
       </c>
       <c r="Z31">
-        <v>-1062900803.0</v>
+        <v>121504207005.0</v>
       </c>
       <c r="AA31">
-        <v>-2341102497.0</v>
+        <v>124622485383.0</v>
       </c>
       <c r="AB31">
-        <v>-2340530910.0</v>
+        <v>121349127890.0</v>
       </c>
       <c r="AC31">
-        <v>-3108987570.0</v>
+        <v>114975073846.0</v>
       </c>
       <c r="AD31">
-        <v>-3898011399.0</v>
+        <v>115867079359.0</v>
       </c>
       <c r="AE31">
-        <v>-4370382044.0</v>
+        <v>118081097979.0</v>
       </c>
       <c r="AF31">
-        <v>-3634482865.0</v>
+        <v>118150696467.0</v>
       </c>
       <c r="AG31">
-        <v>-1308217675.0</v>
-[...81 lines deleted...]
-      </c>
+        <v>121952328514.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
     </row>
     <row r="32" spans="1:78">
       <c r="A32" t="s">
-        <v>168</v>
+        <v>51</v>
       </c>
       <c r="B32">
-        <v>86418815228.0</v>
+        <v>102763749452.0</v>
       </c>
       <c r="C32">
-        <v>99405536575.0</v>
+        <v>81971673315.0</v>
       </c>
       <c r="D32">
-        <v>91064168842.0</v>
+        <v>79722915403.0</v>
       </c>
       <c r="E32">
-        <v>85070015407.0</v>
+        <v>72000957165.0</v>
       </c>
       <c r="F32">
-        <v>86863802303.0</v>
+        <v>67162033880.0</v>
       </c>
       <c r="G32">
-        <v>90162596000.0</v>
+        <v>63508750703.0</v>
       </c>
       <c r="H32">
-        <v>100387732387.0</v>
+        <v>66464816380.0</v>
       </c>
       <c r="I32">
-        <v>73761544117.0</v>
+        <v>68790740913.0</v>
       </c>
       <c r="J32">
-        <v>79678212881.0</v>
+        <v>70093919342.0</v>
       </c>
       <c r="K32">
-        <v>90843330864.0</v>
+        <v>69449924599.0</v>
       </c>
       <c r="L32">
-        <v>86872072672.0</v>
+        <v>67448155497.0</v>
       </c>
       <c r="M32">
-        <v>74789170874.0</v>
+        <v>60730878799.0</v>
       </c>
       <c r="N32">
-        <v>93993079158.0</v>
+        <v>57182396094.0</v>
       </c>
       <c r="O32">
-        <v>101129858881.0</v>
+        <v>55523167498.0</v>
       </c>
       <c r="P32">
-        <v>104917790235.0</v>
+        <v>51597020208.0</v>
       </c>
       <c r="Q32">
-        <v>82828572901.0</v>
+        <v>41385000770.0</v>
       </c>
       <c r="R32">
-        <v>88210006451.0</v>
+        <v>41488706353.0</v>
       </c>
       <c r="S32">
-        <v>90076057340.0</v>
+        <v>63051753857.0</v>
       </c>
       <c r="T32">
-        <v>82255537078.0</v>
+        <v>63585862135.0</v>
       </c>
       <c r="U32">
-        <v>83415365550.0</v>
+        <v>70550684672.0</v>
       </c>
       <c r="V32">
-        <v>83292063397.0</v>
+        <v>77820053178.0</v>
       </c>
       <c r="W32">
-        <v>87099347028.0</v>
+        <v>76881328188.0</v>
       </c>
       <c r="X32">
-        <v>79691949670.0</v>
+        <v>68535102187.0</v>
       </c>
       <c r="Y32">
-        <v>63223680459.0</v>
+        <v>61700323530.0</v>
       </c>
       <c r="Z32">
-        <v>73188691699.0</v>
+        <v>56399533191.0</v>
       </c>
       <c r="AA32">
-        <v>103535872083.0</v>
-[...153 lines deleted...]
-      </c>
+        <v>55617355011.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+    </row>
+    <row r="33" spans="1:78">
+      <c r="A33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B33">
+        <v>97224627000.0</v>
+      </c>
+      <c r="C33">
+        <v>101632408000.0</v>
+      </c>
+      <c r="D33">
+        <v>104477576000.0</v>
+      </c>
+      <c r="E33">
+        <v>105841754000.0</v>
+      </c>
+      <c r="F33">
+        <v>107773476000.0</v>
+      </c>
+      <c r="G33">
+        <v>110569138000.0</v>
+      </c>
+      <c r="H33">
+        <v>111837582000.0</v>
+      </c>
+      <c r="I33">
+        <v>112543931000.0</v>
+      </c>
+      <c r="J33">
+        <v>108179239779.0</v>
+      </c>
+      <c r="K33">
+        <v>113657600126.0</v>
+      </c>
+      <c r="L33">
+        <v>114762612965.0</v>
+      </c>
+      <c r="M33">
+        <v>115570717822.0</v>
+      </c>
+      <c r="N33">
+        <v>116854750130.0</v>
+      </c>
+      <c r="O33">
+        <v>120059072793.0</v>
+      </c>
+      <c r="P33">
+        <v>121700563764.0</v>
+      </c>
+      <c r="Q33">
+        <v>123148480139.0</v>
+      </c>
+      <c r="R33">
+        <v>124144545664.0</v>
+      </c>
+      <c r="S33">
+        <v>108155516429.0</v>
+      </c>
+      <c r="T33">
+        <v>110865431062.0</v>
+      </c>
+      <c r="U33">
+        <v>109603720734.0</v>
+      </c>
+      <c r="V33">
+        <v>105740021951.0</v>
+      </c>
+      <c r="W33">
+        <v>108802800702.0</v>
+      </c>
+      <c r="X33">
+        <v>115789189678.0</v>
+      </c>
+      <c r="Y33">
+        <v>118857717030.0</v>
+      </c>
+      <c r="Z33">
+        <v>120767829350.0</v>
+      </c>
+      <c r="AA33">
+        <v>127338475846.0</v>
+      </c>
+      <c r="AB33">
+        <v>131498867811.0</v>
+      </c>
+      <c r="AC33">
+        <v>132908015546.0</v>
+      </c>
+      <c r="AD33">
+        <v>134758218399.0</v>
+      </c>
+      <c r="AE33">
+        <v>139074062131.0</v>
+      </c>
+      <c r="AF33">
+        <v>141284367814.0</v>
+      </c>
+      <c r="AG33">
+        <v>142903920181.0</v>
+      </c>
+      <c r="AH33">
+        <v>145239895365.0</v>
+      </c>
+      <c r="AI33">
+        <v>151941802014.0</v>
+      </c>
+      <c r="AJ33">
+        <v>154684929196.0</v>
+      </c>
+      <c r="AK33">
+        <v>156313674837.0</v>
+      </c>
+      <c r="AL33">
+        <v>154628221394.0</v>
+      </c>
+      <c r="AM33">
+        <v>159559781364.0</v>
+      </c>
+      <c r="AN33">
+        <v>162149057175.0</v>
+      </c>
+      <c r="AO33">
+        <v>165084778950.0</v>
+      </c>
+      <c r="AP33">
+        <v>166914036229.0</v>
+      </c>
+      <c r="AQ33">
+        <v>172051327805.0</v>
+      </c>
+      <c r="AR33">
+        <v>174967745195.0</v>
+      </c>
+      <c r="AS33">
+        <v>176750529591.0</v>
+      </c>
+      <c r="AT33">
+        <v>180086616427.0</v>
+      </c>
+      <c r="AU33">
+        <v>182555031465.0</v>
+      </c>
+      <c r="AV33">
+        <v>190003999476.0</v>
+      </c>
+      <c r="AW33">
+        <v>192410160465.0</v>
+      </c>
+      <c r="AX33">
+        <v>194398979016.0</v>
+      </c>
+      <c r="AY33">
+        <v>198247149673.0</v>
+      </c>
+      <c r="AZ33">
+        <v>199835393583.0</v>
+      </c>
+      <c r="BA33">
+        <v>205493550340.0</v>
+      </c>
+      <c r="BB33">
+        <v>206110097887.0</v>
+      </c>
+      <c r="BC33">
+        <v>190771619450.0</v>
+      </c>
+      <c r="BD33">
+        <v>179595106544.0</v>
+      </c>
+      <c r="BE33">
+        <v>129066866370.0</v>
+      </c>
+      <c r="BF33">
+        <v>125011011155.0</v>
+      </c>
+      <c r="BG33"/>
+      <c r="BH33">
+        <v>118915242177.0</v>
+      </c>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+    </row>
+    <row r="34" spans="1:78">
+      <c r="A34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+    </row>
+    <row r="35" spans="1:78">
+      <c r="A35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B35">
+        <v>54332112000.0</v>
+      </c>
+      <c r="C35">
+        <v>54289386000.0</v>
+      </c>
+      <c r="D35">
+        <v>54246659000.0</v>
+      </c>
+      <c r="E35">
+        <v>54390089000.0</v>
+      </c>
+      <c r="F35">
+        <v>54363628000.0</v>
+      </c>
+      <c r="G35">
+        <v>54258849000.0</v>
+      </c>
+      <c r="H35">
+        <v>54299818000.0</v>
+      </c>
+      <c r="I35">
+        <v>54486109000.0</v>
+      </c>
+      <c r="J35">
+        <v>54272519515.0</v>
+      </c>
+      <c r="K35">
+        <v>54022135242.0</v>
+      </c>
+      <c r="L35">
+        <v>53799375687.0</v>
+      </c>
+      <c r="M35">
+        <v>52874168849.0</v>
+      </c>
+      <c r="N35">
+        <v>52801146406.0</v>
+      </c>
+      <c r="O35">
+        <v>52728123965.0</v>
+      </c>
+      <c r="P35">
+        <v>52655101524.0</v>
+      </c>
+      <c r="Q35">
+        <v>51971600774.0</v>
+      </c>
+      <c r="R35">
+        <v>52153319840.0</v>
+      </c>
+      <c r="S35">
+        <v>52283790167.0</v>
+      </c>
+      <c r="T35">
+        <v>52438185599.0</v>
+      </c>
+      <c r="U35">
+        <v>51708356760.0</v>
+      </c>
+      <c r="V35">
+        <v>52168577131.0</v>
+      </c>
+      <c r="W35">
+        <v>52598222288.0</v>
+      </c>
+      <c r="X35">
+        <v>53027867445.0</v>
+      </c>
+      <c r="Y35">
+        <v>56192997957.0</v>
+      </c>
+      <c r="Z35">
+        <v>55663155536.0</v>
+      </c>
+      <c r="AA35">
+        <v>58333345474.0</v>
+      </c>
+      <c r="AB35">
+        <v>62613265286.0</v>
+      </c>
+      <c r="AC35">
+        <v>61457005448.0</v>
+      </c>
+      <c r="AD35">
+        <v>61152468833.0</v>
+      </c>
+      <c r="AE35">
+        <v>28831432218.0</v>
+      </c>
+      <c r="AF35">
+        <v>28638378456.0</v>
+      </c>
+      <c r="AG35">
+        <v>39583759997.0</v>
+      </c>
+      <c r="AH35">
+        <v>11081889501.0</v>
+      </c>
+      <c r="AI35">
+        <v>10580019005.0</v>
+      </c>
+      <c r="AJ35">
+        <v>10078148508.0</v>
+      </c>
+      <c r="AK35">
+        <v>6738786866.0</v>
+      </c>
+      <c r="AL35">
+        <v>8584086592.0</v>
+      </c>
+      <c r="AM35">
+        <v>12842296895.0</v>
+      </c>
+      <c r="AN35">
+        <v>16950195991.0</v>
+      </c>
+      <c r="AO35">
+        <v>25272290968.0</v>
+      </c>
+      <c r="AP35">
+        <v>31525928781.0</v>
+      </c>
+      <c r="AQ35">
+        <v>37991627010.0</v>
+      </c>
+      <c r="AR35">
+        <v>43692580017.0</v>
+      </c>
+      <c r="AS35">
+        <v>50058535051.0</v>
+      </c>
+      <c r="AT35">
+        <v>55543085173.0</v>
+      </c>
+      <c r="AU35">
+        <v>60112393721.0</v>
+      </c>
+      <c r="AV35">
+        <v>64238117672.0</v>
+      </c>
+      <c r="AW35">
+        <v>69309806707.0</v>
+      </c>
+      <c r="AX35">
+        <v>72885694989.0</v>
+      </c>
+      <c r="AY35">
+        <v>86359481291.0</v>
+      </c>
+      <c r="AZ35">
+        <v>91093685005.0</v>
+      </c>
+      <c r="BA35">
+        <v>94362519843.0</v>
+      </c>
+      <c r="BB35">
+        <v>62412749793.0</v>
+      </c>
+      <c r="BC35">
+        <v>66063840778.0</v>
+      </c>
+      <c r="BD35">
+        <v>58426750566.0</v>
+      </c>
+      <c r="BE35">
+        <v>15569086799.0</v>
+      </c>
+      <c r="BF35">
+        <v>16037957591.0</v>
+      </c>
+      <c r="BG35"/>
+      <c r="BH35">
+        <v>4826676194.0</v>
+      </c>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+    </row>
+    <row r="36" spans="1:78">
+      <c r="A36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B36">
+        <v>6933390000.0</v>
+      </c>
+      <c r="C36">
+        <v>6606122000.0</v>
+      </c>
+      <c r="D36">
+        <v>6112397000.0</v>
+      </c>
+      <c r="E36">
+        <v>5884256000.0</v>
+      </c>
+      <c r="F36">
+        <v>5282111000.0</v>
+      </c>
+      <c r="G36">
+        <v>4577801000.0</v>
+      </c>
+      <c r="H36">
+        <v>6662589000.0</v>
+      </c>
+      <c r="I36">
+        <v>5979965000.0</v>
+      </c>
+      <c r="J36">
+        <v>4797148986.0</v>
+      </c>
+      <c r="K36">
+        <v>8664590899.0</v>
+      </c>
+      <c r="L36">
+        <v>7934597457.0</v>
+      </c>
+      <c r="M36">
+        <v>7122324079.0</v>
+      </c>
+      <c r="N36">
+        <v>6256512035.0</v>
+      </c>
+      <c r="O36">
+        <v>7457326944.0</v>
+      </c>
+      <c r="P36">
+        <v>6745858060.0</v>
+      </c>
+      <c r="Q36">
+        <v>5653400524.0</v>
+      </c>
+      <c r="R36">
+        <v>4687670739.0</v>
+      </c>
+      <c r="S36">
+        <v>4683300768.0</v>
+      </c>
+      <c r="T36">
+        <v>3700074885.0</v>
+      </c>
+      <c r="U36">
+        <v>2845850316.0</v>
+      </c>
+      <c r="V36">
+        <v>2302647091.0</v>
+      </c>
+      <c r="W36">
+        <v>2145429954.0</v>
+      </c>
+      <c r="X36">
+        <v>5732314788.0</v>
+      </c>
+      <c r="Y36">
+        <v>5330570371.0</v>
+      </c>
+      <c r="Z36">
+        <v>5155430966.0</v>
+      </c>
+      <c r="AA36">
+        <v>8063925998.0</v>
+      </c>
+      <c r="AB36">
+        <v>7583214962.0</v>
+      </c>
+      <c r="AC36">
+        <v>6189687226.0</v>
+      </c>
+      <c r="AD36">
+        <v>5211377403.0</v>
+      </c>
+      <c r="AE36">
+        <v>6753778518.0</v>
+      </c>
+      <c r="AF36">
+        <v>6069268551.0</v>
+      </c>
+      <c r="AG36">
+        <v>4587516523.0</v>
+      </c>
+      <c r="AH36">
+        <v>3842528693.0</v>
+      </c>
+      <c r="AI36">
+        <v>7213756524.0</v>
+      </c>
+      <c r="AJ36">
+        <v>7162214038.0</v>
+      </c>
+      <c r="AK36">
+        <v>6354838264.0</v>
+      </c>
+      <c r="AL36">
+        <v>5943011259.0</v>
+      </c>
+      <c r="AM36">
+        <v>7919799086.0</v>
+      </c>
+      <c r="AN36">
+        <v>7325791634.0</v>
+      </c>
+      <c r="AO36">
+        <v>6152753763.0</v>
+      </c>
+      <c r="AP36">
+        <v>4850242396.0</v>
+      </c>
+      <c r="AQ36">
+        <v>6846028684.0</v>
+      </c>
+      <c r="AR36">
+        <v>6494494858.0</v>
+      </c>
+      <c r="AS36">
+        <v>5067534920.0</v>
+      </c>
+      <c r="AT36">
+        <v>4947298023.0</v>
+      </c>
+      <c r="AU36">
+        <v>4436970048.0</v>
+      </c>
+      <c r="AV36">
+        <v>8779471921.0</v>
+      </c>
+      <c r="AW36">
+        <v>8118341525.0</v>
+      </c>
+      <c r="AX36">
+        <v>6667417759.0</v>
+      </c>
+      <c r="AY36">
+        <v>7746473961.0</v>
+      </c>
+      <c r="AZ36">
+        <v>6748485315.0</v>
+      </c>
+      <c r="BA36">
+        <v>4779043709.0</v>
+      </c>
+      <c r="BB36">
+        <v>3800778570.0</v>
+      </c>
+      <c r="BC36">
+        <v>4552925532.0</v>
+      </c>
+      <c r="BD36">
+        <v>3750451789.0</v>
+      </c>
+      <c r="BE36">
+        <v>3242663155.0</v>
+      </c>
+      <c r="BF36">
+        <v>6411678902.0</v>
+      </c>
+      <c r="BG36"/>
+      <c r="BH36">
+        <v>2540102411.0</v>
+      </c>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+    </row>
+    <row r="37" spans="1:78">
+      <c r="A37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+    </row>
+    <row r="38" spans="1:78">
+      <c r="A38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>2546015810.0</v>
+      </c>
+      <c r="E38">
+        <v>2621268410.0</v>
+      </c>
+      <c r="F38">
+        <v>2597467730.0</v>
+      </c>
+      <c r="G38">
+        <v>2816379750.0</v>
+      </c>
+      <c r="H38">
+        <v>2704825980.0</v>
+      </c>
+      <c r="I38">
+        <v>2511320280.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>2047569990.0</v>
+      </c>
+      <c r="N38">
+        <v>2496146160.0</v>
+      </c>
+      <c r="O38">
+        <v>2058307700.0</v>
+      </c>
+      <c r="P38">
+        <v>1540070510.0</v>
+      </c>
+      <c r="Q38">
+        <v>6518343842.0</v>
+      </c>
+      <c r="R38">
+        <v>5428474495.0</v>
+      </c>
+      <c r="S38">
+        <v>7584906738.0</v>
+      </c>
+      <c r="T38">
+        <v>8119738201.0</v>
+      </c>
+      <c r="U38">
+        <v>8553464530.0</v>
+      </c>
+      <c r="V38">
+        <v>2426584715.0</v>
+      </c>
+      <c r="W38">
+        <v>2542349392.0</v>
+      </c>
+      <c r="X38">
+        <v>6171617644.0</v>
+      </c>
+      <c r="Y38">
+        <v>6252467598.0</v>
+      </c>
+      <c r="Z38">
+        <v>6054989277.0</v>
+      </c>
+      <c r="AA38">
+        <v>9387424831.0</v>
+      </c>
+      <c r="AB38">
+        <v>10245242847.0</v>
+      </c>
+      <c r="AC38">
+        <v>2733295410.0</v>
+      </c>
+      <c r="AD38">
+        <v>7424652126.0</v>
+      </c>
+      <c r="AE38">
+        <v>8807747832.0</v>
+      </c>
+      <c r="AF38">
+        <v>8045327069.0</v>
+      </c>
+      <c r="AG38">
+        <v>6776280010.0</v>
+      </c>
+      <c r="AH38">
+        <v>5889464500.0</v>
+      </c>
+      <c r="AI38">
+        <v>9108784100.0</v>
+      </c>
+      <c r="AJ38">
+        <v>8909182600.0</v>
+      </c>
+      <c r="AK38">
+        <v>7251392700.0</v>
+      </c>
+      <c r="AL38">
+        <v>6965322700.0</v>
+      </c>
+      <c r="AM38">
+        <v>9033692500.0</v>
+      </c>
+      <c r="AN38">
+        <v>8539433800.0</v>
+      </c>
+      <c r="AO38">
+        <v>8222352400.0</v>
+      </c>
+      <c r="AP38">
+        <v>6771493800.0</v>
+      </c>
+      <c r="AQ38">
+        <v>8779658200.0</v>
+      </c>
+      <c r="AR38">
+        <v>8277206400.0</v>
+      </c>
+      <c r="AS38">
+        <v>6906887900.0</v>
+      </c>
+      <c r="AT38">
+        <v>6795393000.0</v>
+      </c>
+      <c r="AU38">
+        <v>5874906800.0</v>
+      </c>
+      <c r="AV38">
+        <v>9854861900.0</v>
+      </c>
+      <c r="AW38">
+        <v>8934300200.0</v>
+      </c>
+      <c r="AX38">
+        <v>7994376600.0</v>
+      </c>
+      <c r="AY38">
+        <v>8406883000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>7310226700.0</v>
+      </c>
+      <c r="BA38">
+        <v>5414153500.0</v>
+      </c>
+      <c r="BB38">
+        <v>9261364700.0</v>
+      </c>
+      <c r="BC38">
+        <v>7922744500.0</v>
+      </c>
+      <c r="BD38">
+        <v>7649305500.0</v>
+      </c>
+      <c r="BE38">
+        <v>9705104500.0</v>
+      </c>
+      <c r="BF38">
+        <v>6624558600.0</v>
+      </c>
+      <c r="BG38">
+        <v>4371826600.0</v>
+      </c>
+      <c r="BH38">
+        <v>6402280600.0</v>
+      </c>
+      <c r="BI38">
+        <v>5756983900.0</v>
+      </c>
+      <c r="BJ38">
+        <v>1385530800.0</v>
+      </c>
+      <c r="BK38">
+        <v>1432456900.0</v>
+      </c>
+      <c r="BL38">
+        <v>1381695800.0</v>
+      </c>
+      <c r="BM38">
+        <v>2421823500.0</v>
+      </c>
+      <c r="BN38">
+        <v>7484955800.0</v>
+      </c>
+      <c r="BO38">
+        <v>2476163200.0</v>
+      </c>
+      <c r="BP38">
+        <v>1171264800.0</v>
+      </c>
+      <c r="BQ38">
+        <v>1078932000.0</v>
+      </c>
+      <c r="BR38">
+        <v>1688059000.0</v>
+      </c>
+      <c r="BS38">
+        <v>3478976800.0</v>
+      </c>
+      <c r="BT38">
+        <v>7514869900.0</v>
+      </c>
+      <c r="BU38">
+        <v>1462434700.0</v>
+      </c>
+      <c r="BV38">
+        <v>722273200.0</v>
+      </c>
+      <c r="BW38"/>
+      <c r="BX38">
+        <v>1263572600.0</v>
+      </c>
+      <c r="BY38"/>
+      <c r="BZ38">
+        <v>433935900.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:78">
+      <c r="A39" t="s">
+        <v>58</v>
+      </c>
+      <c r="B39">
+        <v>1677706000.0</v>
+      </c>
+      <c r="C39">
+        <v>1608335000.0</v>
+      </c>
+      <c r="D39">
+        <v>326773000.0</v>
+      </c>
+      <c r="E39">
+        <v>8827784000.0</v>
+      </c>
+      <c r="F39">
+        <v>3911854000.0</v>
+      </c>
+      <c r="G39">
+        <v>11318492000.0</v>
+      </c>
+      <c r="H39">
+        <v>7473148000.0</v>
+      </c>
+      <c r="I39">
+        <v>1121066000.0</v>
+      </c>
+      <c r="J39">
+        <v>703395782.0</v>
+      </c>
+      <c r="K39">
+        <v>2537425486.0</v>
+      </c>
+      <c r="L39">
+        <v>759100924.0</v>
+      </c>
+      <c r="M39">
+        <v>4154365001.0</v>
+      </c>
+      <c r="N39">
+        <v>4285111104.0</v>
+      </c>
+      <c r="O39">
+        <v>7246993461.0</v>
+      </c>
+      <c r="P39">
+        <v>7040772675.0</v>
+      </c>
+      <c r="Q39">
+        <v>904295752.0</v>
+      </c>
+      <c r="R39">
+        <v>3761482833.0</v>
+      </c>
+      <c r="S39">
+        <v>1806966563.0</v>
+      </c>
+      <c r="T39">
+        <v>1533615656.0</v>
+      </c>
+      <c r="U39">
+        <v>9630118120.0</v>
+      </c>
+      <c r="V39">
+        <v>12577858972.0</v>
+      </c>
+      <c r="W39">
+        <v>14732260027.0</v>
+      </c>
+      <c r="X39">
+        <v>14454288004.0</v>
+      </c>
+      <c r="Y39">
+        <v>6575608227.0</v>
+      </c>
+      <c r="Z39">
+        <v>707473092.0</v>
+      </c>
+      <c r="AA39">
+        <v>4160566842.0</v>
+      </c>
+      <c r="AB39">
+        <v>2016009860.0</v>
+      </c>
+      <c r="AC39">
+        <v>2634749383.0</v>
+      </c>
+      <c r="AD39">
+        <v>1200715058.0</v>
+      </c>
+      <c r="AE39">
+        <v>7892098919.0</v>
+      </c>
+      <c r="AF39">
+        <v>3844067506.0</v>
+      </c>
+      <c r="AG39">
+        <v>14105991941.0</v>
+      </c>
+      <c r="AH39">
+        <v>14900232968.0</v>
+      </c>
+      <c r="AI39">
+        <v>8734104981.0</v>
+      </c>
+      <c r="AJ39">
+        <v>5786008377.0</v>
+      </c>
+      <c r="AK39">
+        <v>15619372887.0</v>
+      </c>
+      <c r="AL39">
+        <v>11822576269.0</v>
+      </c>
+      <c r="AM39">
+        <v>10508080027.0</v>
+      </c>
+      <c r="AN39">
+        <v>8725924313.0</v>
+      </c>
+      <c r="AO39">
+        <v>8541766001.0</v>
+      </c>
+      <c r="AP39">
+        <v>7859293488.0</v>
+      </c>
+      <c r="AQ39">
+        <v>7789366259.0</v>
+      </c>
+      <c r="AR39">
+        <v>4966417094.0</v>
+      </c>
+      <c r="AS39">
+        <v>1518013006.0</v>
+      </c>
+      <c r="AT39">
+        <v>1440469711.0</v>
+      </c>
+      <c r="AU39">
+        <v>6681152764.0</v>
+      </c>
+      <c r="AV39">
+        <v>2693013039.0</v>
+      </c>
+      <c r="AW39">
+        <v>6771013268.0</v>
+      </c>
+      <c r="AX39">
+        <v>482241837.0</v>
+      </c>
+      <c r="AY39">
+        <v>10473165007.0</v>
+      </c>
+      <c r="AZ39">
+        <v>245383596553.0</v>
+      </c>
+      <c r="BA39">
+        <v>12968284204.0</v>
+      </c>
+      <c r="BB39">
+        <v>84417989750.0</v>
+      </c>
+      <c r="BC39">
+        <v>93831965456.0</v>
+      </c>
+      <c r="BD39">
+        <v>82320943725.0</v>
+      </c>
+      <c r="BE39">
+        <v>8243061789.0</v>
+      </c>
+      <c r="BF39">
+        <v>350366489.0</v>
+      </c>
+      <c r="BG39">
+        <v>3898346300.0</v>
+      </c>
+      <c r="BH39">
+        <v>2841228333.0</v>
+      </c>
+      <c r="BI39">
+        <v>6080953900.0</v>
+      </c>
+      <c r="BJ39">
+        <v>2058096200.0</v>
+      </c>
+      <c r="BK39">
+        <v>7724268000.0</v>
+      </c>
+      <c r="BL39">
+        <v>130203100.0</v>
+      </c>
+      <c r="BM39">
+        <v>4482107900.0</v>
+      </c>
+      <c r="BN39">
+        <v>3010489700.0</v>
+      </c>
+      <c r="BO39">
+        <v>1537581000.0</v>
+      </c>
+      <c r="BP39">
+        <v>1513860100.0</v>
+      </c>
+      <c r="BQ39">
+        <v>2953405200.0</v>
+      </c>
+      <c r="BR39">
+        <v>1367591700.0</v>
+      </c>
+      <c r="BS39">
+        <v>1607050600.0</v>
+      </c>
+      <c r="BT39">
+        <v>644529300.0</v>
+      </c>
+      <c r="BU39">
+        <v>1719125000.0</v>
+      </c>
+      <c r="BV39">
+        <v>6093049200.0</v>
+      </c>
+      <c r="BW39"/>
+      <c r="BX39">
+        <v>2674176900.0</v>
+      </c>
+      <c r="BY39"/>
+      <c r="BZ39">
+        <v>2822678700.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:78">
+      <c r="A40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40">
+        <v>16818118000.0</v>
+      </c>
+      <c r="C40">
+        <v>9575744000.0</v>
+      </c>
+      <c r="D40">
+        <v>9797183000.0</v>
+      </c>
+      <c r="E40">
+        <v>19691641271.0</v>
+      </c>
+      <c r="F40">
+        <v>19683329045.0</v>
+      </c>
+      <c r="G40">
+        <v>9969113000.0</v>
+      </c>
+      <c r="H40">
+        <v>9936799000.0</v>
+      </c>
+      <c r="I40">
+        <v>10791999000.0</v>
+      </c>
+      <c r="J40">
+        <v>10603433433.0</v>
+      </c>
+      <c r="K40">
+        <v>9242634776.0</v>
+      </c>
+      <c r="L40">
+        <v>10230612713.0</v>
+      </c>
+      <c r="M40">
+        <v>9769669096.0</v>
+      </c>
+      <c r="N40">
+        <v>8741821539.0</v>
+      </c>
+      <c r="O40">
+        <v>10168808304.0</v>
+      </c>
+      <c r="P40">
+        <v>9824328854.0</v>
+      </c>
+      <c r="Q40">
+        <v>10793959563.0</v>
+      </c>
+      <c r="R40">
+        <v>14818828318.0</v>
+      </c>
+      <c r="S40">
+        <v>9758462475.0</v>
+      </c>
+      <c r="T40">
+        <v>8864059375.0</v>
+      </c>
+      <c r="U40">
+        <v>7750401712.0</v>
+      </c>
+      <c r="V40">
+        <v>7402477944.0</v>
+      </c>
+      <c r="W40">
+        <v>7668632810.0</v>
+      </c>
+      <c r="X40">
+        <v>6523438625.0</v>
+      </c>
+      <c r="Y40">
+        <v>7285302056.0</v>
+      </c>
+      <c r="Z40">
+        <v>6097829069.0</v>
+      </c>
+      <c r="AA40">
+        <v>6642809473.0</v>
+      </c>
+      <c r="AB40">
+        <v>6646453821.0</v>
+      </c>
+      <c r="AC40">
+        <v>6964732615.0</v>
+      </c>
+      <c r="AD40">
+        <v>5070997714.0</v>
+      </c>
+      <c r="AE40">
+        <v>8036250600.0</v>
+      </c>
+      <c r="AF40">
+        <v>7539952185.0</v>
+      </c>
+      <c r="AG40">
+        <v>7573971354.0</v>
+      </c>
+      <c r="AH40">
+        <v>4905482836.0</v>
+      </c>
+      <c r="AI40">
+        <v>6178651066.0</v>
+      </c>
+      <c r="AJ40">
+        <v>5814940479.0</v>
+      </c>
+      <c r="AK40">
+        <v>5546081564.0</v>
+      </c>
+      <c r="AL40">
+        <v>4632003292.0</v>
+      </c>
+      <c r="AM40">
+        <v>5355111003.0</v>
+      </c>
+      <c r="AN40">
+        <v>3988929260.0</v>
+      </c>
+      <c r="AO40">
+        <v>4274566338.0</v>
+      </c>
+      <c r="AP40">
+        <v>6450938136.0</v>
+      </c>
+      <c r="AQ40">
+        <v>5642940911.0</v>
+      </c>
+      <c r="AR40">
+        <v>5319521158.0</v>
+      </c>
+      <c r="AS40">
+        <v>4487524249.0</v>
+      </c>
+      <c r="AT40">
+        <v>3194042804.0</v>
+      </c>
+      <c r="AU40">
+        <v>5615484301.0</v>
+      </c>
+      <c r="AV40">
+        <v>4957087468.0</v>
+      </c>
+      <c r="AW40">
+        <v>3759204390.0</v>
+      </c>
+      <c r="AX40">
+        <v>6981170468.0</v>
+      </c>
+      <c r="AY40">
+        <v>9326601037.0</v>
+      </c>
+      <c r="AZ40">
+        <v>234450119659.0</v>
+      </c>
+      <c r="BA40">
+        <v>27039207104.0</v>
+      </c>
+      <c r="BB40">
+        <v>25386344806.0</v>
+      </c>
+      <c r="BC40">
+        <v>20775280276.0</v>
+      </c>
+      <c r="BD40">
+        <v>10101800487.0</v>
+      </c>
+      <c r="BE40">
+        <v>3878321913.0</v>
+      </c>
+      <c r="BF40">
+        <v>25920845104.0</v>
+      </c>
+      <c r="BG40">
+        <v>8468974000.0</v>
+      </c>
+      <c r="BH40">
+        <v>6855823266.0</v>
+      </c>
+      <c r="BI40">
+        <v>2704187000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>4343932000.0</v>
+      </c>
+      <c r="BK40">
+        <v>3944369000.0</v>
+      </c>
+      <c r="BL40">
+        <v>2735678000.0</v>
+      </c>
+      <c r="BM40">
+        <v>4460760000.0</v>
+      </c>
+      <c r="BN40">
+        <v>4309839000.0</v>
+      </c>
+      <c r="BO40">
+        <v>5604324000.0</v>
+      </c>
+      <c r="BP40">
+        <v>2777209000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>2848812000.0</v>
+      </c>
+      <c r="BR40">
+        <v>15516209000.0</v>
+      </c>
+      <c r="BS40">
+        <v>3952614000.0</v>
+      </c>
+      <c r="BT40">
+        <v>3926135000.0</v>
+      </c>
+      <c r="BU40">
+        <v>6409624000.0</v>
+      </c>
+      <c r="BV40">
+        <v>5190553000.0</v>
+      </c>
+      <c r="BW40"/>
+      <c r="BX40">
+        <v>6134922000.0</v>
+      </c>
+      <c r="BY40"/>
+      <c r="BZ40">
+        <v>3033832000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:78">
+      <c r="A41" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>2801146406.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41">
+        <v>1971600774.0</v>
+      </c>
+      <c r="R41">
+        <v>2102071101.0</v>
+      </c>
+      <c r="S41">
+        <v>2232541428.0</v>
+      </c>
+      <c r="T41">
+        <v>2363011755.0</v>
+      </c>
+      <c r="U41">
+        <v>1595957593.0</v>
+      </c>
+      <c r="V41">
+        <v>2025602750.0</v>
+      </c>
+      <c r="W41">
+        <v>2455247907.0</v>
+      </c>
+      <c r="X41">
+        <v>2884893064.0</v>
+      </c>
+      <c r="Y41">
+        <v>6192997957.0</v>
+      </c>
+      <c r="Z41">
+        <v>5663155536.0</v>
+      </c>
+      <c r="AA41">
+        <v>8333345474.0</v>
+      </c>
+      <c r="AB41">
+        <v>12613265286.0</v>
+      </c>
+      <c r="AC41">
+        <v>11457005448.0</v>
+      </c>
+      <c r="AD41">
+        <v>11152468833.0</v>
+      </c>
+      <c r="AE41">
+        <v>10831432218.0</v>
+      </c>
+      <c r="AF41">
+        <v>10638378456.0</v>
+      </c>
+      <c r="AG41">
+        <v>11583759997.0</v>
+      </c>
+      <c r="AH41">
+        <v>11081889500.0</v>
+      </c>
+      <c r="AI41">
+        <v>10580019000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>10078148500.0</v>
+      </c>
+      <c r="AK41">
+        <v>6738786900.0</v>
+      </c>
+      <c r="AL41">
+        <v>7291041000.0</v>
+      </c>
+      <c r="AM41">
+        <v>7739016900.0</v>
+      </c>
+      <c r="AN41">
+        <v>8186992800.0</v>
+      </c>
+      <c r="AO41">
+        <v>11780420300.0</v>
+      </c>
+      <c r="AP41">
+        <v>11217632200.0</v>
+      </c>
+      <c r="AQ41">
+        <v>11303676700.0</v>
+      </c>
+      <c r="AR41">
+        <v>10740888700.0</v>
+      </c>
+      <c r="AS41">
+        <v>10928568100.0</v>
+      </c>
+      <c r="AT41">
+        <v>10415387500.0</v>
+      </c>
+      <c r="AU41">
+        <v>9248588700.0</v>
+      </c>
+      <c r="AV41">
+        <v>7759240100.0</v>
+      </c>
+      <c r="AW41">
+        <v>7246800600.0</v>
+      </c>
+      <c r="AX41">
+        <v>6968516800.0</v>
+      </c>
+      <c r="AY41">
+        <v>6690233000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>6411949200.0</v>
+      </c>
+      <c r="BA41">
+        <v>6151736200.0</v>
+      </c>
+      <c r="BB41">
+        <v>6056967200.0</v>
+      </c>
+      <c r="BC41">
+        <v>5583122100.0</v>
+      </c>
+      <c r="BD41">
+        <v>5298815100.0</v>
+      </c>
+      <c r="BE41">
+        <v>4792185100.0</v>
+      </c>
+      <c r="BF41">
+        <v>4581985700.0</v>
+      </c>
+      <c r="BG41">
+        <v>4371786300.0</v>
+      </c>
+      <c r="BH41">
+        <v>4161586900.0</v>
+      </c>
+      <c r="BI41">
+        <v>3757951100.0</v>
+      </c>
+      <c r="BJ41">
+        <v>3612230500.0</v>
+      </c>
+      <c r="BK41">
+        <v>3466509900.0</v>
+      </c>
+      <c r="BL41">
+        <v>3320789300.0</v>
+      </c>
+      <c r="BM41">
+        <v>2737907000.0</v>
+      </c>
+      <c r="BN41">
+        <v>2737907000.0</v>
+      </c>
+      <c r="BO41">
+        <v>2737907000.0</v>
+      </c>
+      <c r="BP41">
+        <v>2737907000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>2319773600.0</v>
+      </c>
+      <c r="BR41">
+        <v>2319773600.0</v>
+      </c>
+      <c r="BS41">
+        <v>2319773600.0</v>
+      </c>
+      <c r="BT41">
+        <v>2319773600.0</v>
+      </c>
+      <c r="BU41">
+        <v>1794194400.0</v>
+      </c>
+      <c r="BV41">
+        <v>1794194400.0</v>
+      </c>
+      <c r="BW41"/>
+      <c r="BX41">
+        <v>1794194400.0</v>
+      </c>
+      <c r="BY41"/>
+      <c r="BZ41">
+        <v>1267088000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:78">
+      <c r="A42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42">
+        <v>28054022000.0</v>
+      </c>
+      <c r="C42">
+        <v>28054022000.0</v>
+      </c>
+      <c r="D42">
+        <v>28054022000.0</v>
+      </c>
+      <c r="E42">
+        <v>28054022000.0</v>
+      </c>
+      <c r="F42">
+        <v>44394162000.0</v>
+      </c>
+      <c r="G42">
+        <v>28054022000.0</v>
+      </c>
+      <c r="H42">
+        <v>28054022000.0</v>
+      </c>
+      <c r="I42">
+        <v>28054022000.0</v>
+      </c>
+      <c r="J42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="K42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="L42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="M42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="N42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="O42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="P42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="Q42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="R42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="S42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="T42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="U42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="V42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="W42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="X42">
+        <v>42054021637.0</v>
+      </c>
+      <c r="Y42">
+        <v>42054021637.0</v>
+      </c>
+      <c r="Z42">
+        <v>42054021637.0</v>
+      </c>
+      <c r="AA42">
+        <v>42054021637.0</v>
+      </c>
+      <c r="AB42">
+        <v>42054021637.0</v>
+      </c>
+      <c r="AC42">
+        <v>42054021637.0</v>
+      </c>
+      <c r="AD42">
+        <v>42054021637.0</v>
+      </c>
+      <c r="AE42">
+        <v>42054021637.0</v>
+      </c>
+      <c r="AF42">
+        <v>42054021637.0</v>
+      </c>
+      <c r="AG42">
+        <v>42054021637.0</v>
+      </c>
+      <c r="AH42">
+        <v>42054021637.0</v>
+      </c>
+      <c r="AI42">
+        <v>42054021637.0</v>
+      </c>
+      <c r="AJ42">
+        <v>42054021637.0</v>
+      </c>
+      <c r="AK42">
+        <v>42054021637.0</v>
+      </c>
+      <c r="AL42">
+        <v>42054021637.0</v>
+      </c>
+      <c r="AM42">
+        <v>42054021637.0</v>
+      </c>
+      <c r="AN42">
+        <v>42054021637.0</v>
+      </c>
+      <c r="AO42">
+        <v>42054021637.0</v>
+      </c>
+      <c r="AP42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="AQ42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="AR42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="AS42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="AT42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="AU42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="AV42">
+        <v>29217684287.0</v>
+      </c>
+      <c r="AW42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="AX42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="AY42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="AZ42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="BA42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="BB42">
+        <v>41054021637.0</v>
+      </c>
+      <c r="BC42">
+        <v>39054021637.0</v>
+      </c>
+      <c r="BD42">
+        <v>39054021637.0</v>
+      </c>
+      <c r="BE42">
+        <v>39054021637.0</v>
+      </c>
+      <c r="BF42">
+        <v>28054021637.0</v>
+      </c>
+      <c r="BG42"/>
+      <c r="BH42">
+        <v>37054021637.0</v>
+      </c>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+    </row>
+    <row r="43" spans="1:78">
+      <c r="A43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+    </row>
+    <row r="44" spans="1:78">
+      <c r="A44" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+    </row>
+    <row r="45" spans="1:78">
+      <c r="A45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45">
+        <v>297168718376.0</v>
+      </c>
+      <c r="C45">
+        <v>296680465923.0</v>
+      </c>
+      <c r="D45">
+        <v>296427570700.0</v>
+      </c>
+      <c r="E45">
+        <v>296383373910.0</v>
+      </c>
+      <c r="F45">
+        <v>296991869539.0</v>
+      </c>
+      <c r="G45">
+        <v>296582304646.0</v>
+      </c>
+      <c r="H45">
+        <v>292426708223.0</v>
+      </c>
+      <c r="I45">
+        <v>290804702323.0</v>
+      </c>
+      <c r="J45">
+        <v>286169339121.0</v>
+      </c>
+      <c r="K45">
+        <v>284491965731.0</v>
+      </c>
+      <c r="L45">
+        <v>282902576299.0</v>
+      </c>
+      <c r="M45">
+        <v>281471277945.0</v>
+      </c>
+      <c r="N45">
+        <v>280071885702.0</v>
+      </c>
+      <c r="O45">
+        <v>280558764463.0</v>
+      </c>
+      <c r="P45">
+        <v>280840117353.0</v>
+      </c>
+      <c r="Q45">
+        <v>284642483167.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+    </row>
+    <row r="46" spans="1:78">
+      <c r="A46" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46">
+        <v>90291237000.0</v>
+      </c>
+      <c r="C46">
+        <v>92708413000.0</v>
+      </c>
+      <c r="D46">
+        <v>96019163000.0</v>
+      </c>
+      <c r="E46">
+        <v>97936230000.0</v>
+      </c>
+      <c r="F46">
+        <v>100493897000.0</v>
+      </c>
+      <c r="G46">
+        <v>103774958000.0</v>
+      </c>
+      <c r="H46">
+        <v>103070167000.0</v>
+      </c>
+      <c r="I46">
+        <v>104652645000.0</v>
+      </c>
+      <c r="J46">
+        <v>101556641461.0</v>
+      </c>
+      <c r="K46">
+        <v>103321652561.0</v>
+      </c>
+      <c r="L46">
+        <v>105198679014.0</v>
+      </c>
+      <c r="M46">
+        <v>107000823752.0</v>
+      </c>
+      <c r="N46">
+        <v>108702091933.0</v>
+      </c>
+      <c r="O46">
+        <v>110943438153.0</v>
+      </c>
+      <c r="P46">
+        <v>113814635190.0</v>
+      </c>
+      <c r="Q46">
+        <v>116630136297.0</v>
+      </c>
+      <c r="R46">
+        <v>118753654758.0</v>
+      </c>
+      <c r="S46">
+        <v>102817229200.0</v>
+      </c>
+      <c r="T46">
+        <v>106527359024.0</v>
+      </c>
+      <c r="U46">
+        <v>106482480751.0</v>
+      </c>
+      <c r="V46">
+        <v>103313437236.0</v>
+      </c>
+      <c r="W46">
+        <v>106260451310.0</v>
+      </c>
+      <c r="X46">
+        <v>109617572034.0</v>
+      </c>
+      <c r="Y46">
+        <v>112605249432.0</v>
+      </c>
+      <c r="Z46">
+        <v>114839412773.0</v>
+      </c>
+      <c r="AA46">
+        <v>117951051015.0</v>
+      </c>
+      <c r="AB46">
+        <v>121253624964.0</v>
+      </c>
+      <c r="AC46">
+        <v>124385032908.0</v>
+      </c>
+      <c r="AD46">
+        <v>127333566273.0</v>
+      </c>
+      <c r="AE46">
+        <v>130266314299.0</v>
+      </c>
+      <c r="AF46">
+        <v>133239040745.0</v>
+      </c>
+      <c r="AG46">
+        <v>136127640171.0</v>
+      </c>
+      <c r="AH46">
+        <v>139350430816.0</v>
+      </c>
+      <c r="AI46">
+        <v>142833017941.0</v>
+      </c>
+      <c r="AJ46">
+        <v>145775746645.0</v>
+      </c>
+      <c r="AK46">
+        <v>149062282158.0</v>
+      </c>
+      <c r="AL46">
+        <v>147662898727.0</v>
+      </c>
+      <c r="AM46">
+        <v>150526088817.0</v>
+      </c>
+      <c r="AN46">
+        <v>153609623357.0</v>
+      </c>
+      <c r="AO46">
+        <v>156862426553.0</v>
+      </c>
+      <c r="AP46">
+        <v>160142542425.0</v>
+      </c>
+      <c r="AQ46">
+        <v>163271669620.0</v>
+      </c>
+      <c r="AR46">
+        <v>166690538767.0</v>
+      </c>
+      <c r="AS46">
+        <v>169844118549.0</v>
+      </c>
+      <c r="AT46">
+        <v>173419481187.0</v>
+      </c>
+      <c r="AU46">
+        <v>176680124619.0</v>
+      </c>
+      <c r="AV46">
+        <v>180149137587.0</v>
+      </c>
+      <c r="AW46">
+        <v>183475860305.0</v>
+      </c>
+      <c r="AX46">
+        <v>186999490181.0</v>
+      </c>
+      <c r="AY46">
+        <v>189852492191.0</v>
+      </c>
+      <c r="AZ46">
+        <v>192526660868.0</v>
+      </c>
+      <c r="BA46">
+        <v>200224690803.0</v>
+      </c>
+      <c r="BB46">
+        <v>201834274814.0</v>
+      </c>
+      <c r="BC46">
+        <v>185854915234.0</v>
+      </c>
+      <c r="BD46">
+        <v>175543784846.0</v>
+      </c>
+      <c r="BE46">
+        <v>125604388698.0</v>
+      </c>
+      <c r="BF46">
+        <v>118386452510.0</v>
+      </c>
+      <c r="BG46"/>
+      <c r="BH46">
+        <v>116192605606.0</v>
+      </c>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+    </row>
+    <row r="47" spans="1:78">
+      <c r="A47" t="s">
+        <v>66</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>96019162990.0</v>
+      </c>
+      <c r="E47">
+        <v>97936230150.0</v>
+      </c>
+      <c r="F47">
+        <v>100493897300.0</v>
+      </c>
+      <c r="G47">
+        <v>103774957630.0</v>
+      </c>
+      <c r="H47">
+        <v>103070167290.0</v>
+      </c>
+      <c r="I47">
+        <v>104652645400.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>107000823750.0</v>
+      </c>
+      <c r="N47">
+        <v>108702091933.0</v>
+      </c>
+      <c r="O47">
+        <v>110943438150.0</v>
+      </c>
+      <c r="P47">
+        <v>113814635190.0</v>
+      </c>
+      <c r="Q47">
+        <v>116630136297.0</v>
+      </c>
+      <c r="R47">
+        <v>118716071169.0</v>
+      </c>
+      <c r="S47">
+        <v>100570609691.0</v>
+      </c>
+      <c r="T47">
+        <v>102745692861.0</v>
+      </c>
+      <c r="U47">
+        <v>101050256204.0</v>
+      </c>
+      <c r="V47">
+        <v>103313437236.0</v>
+      </c>
+      <c r="W47">
+        <v>106260451310.0</v>
+      </c>
+      <c r="X47">
+        <v>109617572034.0</v>
+      </c>
+      <c r="Y47">
+        <v>112605249432.0</v>
+      </c>
+      <c r="Z47">
+        <v>114712840073.0</v>
+      </c>
+      <c r="AA47">
+        <v>117951051015.0</v>
+      </c>
+      <c r="AB47">
+        <v>121253624964.0</v>
+      </c>
+      <c r="AC47">
+        <v>124385032910.0</v>
+      </c>
+      <c r="AD47">
+        <v>127333566273.0</v>
+      </c>
+      <c r="AE47">
+        <v>130266314299.0</v>
+      </c>
+      <c r="AF47">
+        <v>133239040745.0</v>
+      </c>
+      <c r="AG47">
+        <v>136127640171.0</v>
+      </c>
+      <c r="AH47">
+        <v>139350430800.0</v>
+      </c>
+      <c r="AI47">
+        <v>142833017900.0</v>
+      </c>
+      <c r="AJ47">
+        <v>145775746600.0</v>
+      </c>
+      <c r="AK47">
+        <v>149062282200.0</v>
+      </c>
+      <c r="AL47">
+        <v>147662898700.0</v>
+      </c>
+      <c r="AM47">
+        <v>150526088800.0</v>
+      </c>
+      <c r="AN47">
+        <v>153609623400.0</v>
+      </c>
+      <c r="AO47">
+        <v>156862426600.0</v>
+      </c>
+      <c r="AP47">
+        <v>160142542400.0</v>
+      </c>
+      <c r="AQ47">
+        <v>163271669600.0</v>
+      </c>
+      <c r="AR47">
+        <v>166690538800.0</v>
+      </c>
+      <c r="AS47">
+        <v>169843641700.0</v>
+      </c>
+      <c r="AT47">
+        <v>173291223400.0</v>
+      </c>
+      <c r="AU47">
+        <v>176680124600.0</v>
+      </c>
+      <c r="AV47">
+        <v>180149137600.0</v>
+      </c>
+      <c r="AW47">
+        <v>183475860300.0</v>
+      </c>
+      <c r="AX47">
+        <v>186404602400.0</v>
+      </c>
+      <c r="AY47">
+        <v>189840266600.0</v>
+      </c>
+      <c r="AZ47">
+        <v>192525166900.0</v>
+      </c>
+      <c r="BA47">
+        <v>200079396800.0</v>
+      </c>
+      <c r="BB47">
+        <v>196848733200.0</v>
+      </c>
+      <c r="BC47">
+        <v>182848874900.0</v>
+      </c>
+      <c r="BD47">
+        <v>171945801100.0</v>
+      </c>
+      <c r="BE47">
+        <v>119361761800.0</v>
+      </c>
+      <c r="BF47">
+        <v>118386452500.0</v>
+      </c>
+      <c r="BG47">
+        <v>118451376100.0</v>
+      </c>
+      <c r="BH47">
+        <v>112512961500.0</v>
+      </c>
+      <c r="BI47">
+        <v>109367995500.0</v>
+      </c>
+      <c r="BJ47">
+        <v>103666428900.0</v>
+      </c>
+      <c r="BK47">
+        <v>105233320800.0</v>
+      </c>
+      <c r="BL47">
+        <v>105396090600.0</v>
+      </c>
+      <c r="BM47">
+        <v>102307376700.0</v>
+      </c>
+      <c r="BN47">
+        <v>100065547100.0</v>
+      </c>
+      <c r="BO47">
+        <v>99067115800.0</v>
+      </c>
+      <c r="BP47">
+        <v>100081847300.0</v>
+      </c>
+      <c r="BQ47">
+        <v>100787176300.0</v>
+      </c>
+      <c r="BR47">
+        <v>99933718800.0</v>
+      </c>
+      <c r="BS47">
+        <v>100229452600.0</v>
+      </c>
+      <c r="BT47">
+        <v>88152372600.0</v>
+      </c>
+      <c r="BU47">
+        <v>76966038000.0</v>
+      </c>
+      <c r="BV47">
+        <v>73694067600.0</v>
+      </c>
+      <c r="BW47"/>
+      <c r="BX47">
+        <v>64329956600.0</v>
+      </c>
+      <c r="BY47"/>
+      <c r="BZ47">
+        <v>45225668200.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:78">
+      <c r="A48" t="s">
+        <v>67</v>
+      </c>
+      <c r="B48">
+        <v>48040212000.0</v>
+      </c>
+      <c r="C48">
+        <v>17774717000.0</v>
+      </c>
+      <c r="D48">
+        <v>18489928000.0</v>
+      </c>
+      <c r="E48">
+        <v>12241170000.0</v>
+      </c>
+      <c r="F48">
+        <v>9377711000.0</v>
+      </c>
+      <c r="G48">
+        <v>8642150000.0</v>
+      </c>
+      <c r="H48">
+        <v>12988721000.0</v>
+      </c>
+      <c r="I48">
+        <v>17994532000.0</v>
+      </c>
+      <c r="J48">
+        <v>15146609069.0</v>
+      </c>
+      <c r="K48">
+        <v>20231358946.0</v>
+      </c>
+      <c r="L48">
+        <v>19557362238.0</v>
+      </c>
+      <c r="M48">
+        <v>14573397235.0</v>
+      </c>
+      <c r="N48">
+        <v>12381969281.0</v>
+      </c>
+      <c r="O48">
+        <v>14000085789.0</v>
+      </c>
+      <c r="P48">
+        <v>11788451911.0</v>
+      </c>
+      <c r="Q48">
+        <v>3707849598.0</v>
+      </c>
+      <c r="R48">
+        <v>4625901640.0</v>
+      </c>
+      <c r="S48">
+        <v>10069449582.0</v>
+      </c>
+      <c r="T48">
+        <v>13159077061.0</v>
+      </c>
+      <c r="U48">
+        <v>19592018109.0</v>
+      </c>
+      <c r="V48">
+        <v>22537467461.0</v>
+      </c>
+      <c r="W48">
+        <v>24231876065.0</v>
+      </c>
+      <c r="X48">
+        <v>22442393883.0</v>
+      </c>
+      <c r="Y48">
+        <v>15511012066.0</v>
+      </c>
+      <c r="Z48">
+        <v>12650176468.0</v>
+      </c>
+      <c r="AA48">
+        <v>15768454846.0</v>
+      </c>
+      <c r="AB48">
+        <v>12495097353.0</v>
+      </c>
+      <c r="AC48">
+        <v>6121043309.0</v>
+      </c>
+      <c r="AD48">
+        <v>7013048822.0</v>
+      </c>
+      <c r="AE48">
+        <v>9227067442.0</v>
+      </c>
+      <c r="AF48">
+        <v>9296665930.0</v>
+      </c>
+      <c r="AG48">
+        <v>13098297977.0</v>
+      </c>
+      <c r="AH48">
+        <v>14421683955.0</v>
+      </c>
+      <c r="AI48">
+        <v>19177232902.0</v>
+      </c>
+      <c r="AJ48">
+        <v>18239010128.0</v>
+      </c>
+      <c r="AK48">
+        <v>15792298982.0</v>
+      </c>
+      <c r="AL48">
+        <v>16576365933.0</v>
+      </c>
+      <c r="AM48">
+        <v>24862629427.0</v>
+      </c>
+      <c r="AN48">
+        <v>33147408874.0</v>
+      </c>
+      <c r="AO48">
+        <v>34898815298.0</v>
+      </c>
+      <c r="AP48">
+        <v>41042529406.0</v>
+      </c>
+      <c r="AQ48">
+        <v>42494561406.0</v>
+      </c>
+      <c r="AR48">
+        <v>41545490192.0</v>
+      </c>
+      <c r="AS48">
+        <v>46506318425.0</v>
+      </c>
+      <c r="AT48">
+        <v>49656046518.0</v>
+      </c>
+      <c r="AU48">
+        <v>51229115837.0</v>
+      </c>
+      <c r="AV48">
+        <v>53025382141.0</v>
+      </c>
+      <c r="AW48">
+        <v>53258927913.0</v>
+      </c>
+      <c r="AX48">
+        <v>57331768117.0</v>
+      </c>
+      <c r="AY48">
+        <v>63647627961.0</v>
+      </c>
+      <c r="AZ48">
+        <v>62957358858.0</v>
+      </c>
+      <c r="BA48">
+        <v>64765870552.0</v>
+      </c>
+      <c r="BB48">
+        <v>63971206026.0</v>
+      </c>
+      <c r="BC48">
+        <v>62070088214.0</v>
+      </c>
+      <c r="BD48">
+        <v>58735646055.0</v>
+      </c>
+      <c r="BE48">
+        <v>55139306784.0</v>
+      </c>
+      <c r="BF48">
+        <v>62295333337.0</v>
+      </c>
+      <c r="BG48">
+        <v>56737557000.0</v>
+      </c>
+      <c r="BH48">
+        <v>53263111803.0</v>
+      </c>
+      <c r="BI48">
+        <v>49855688400.0</v>
+      </c>
+      <c r="BJ48">
+        <v>46403081300.0</v>
+      </c>
+      <c r="BK48">
+        <v>41367233200.0</v>
+      </c>
+      <c r="BL48">
+        <v>36641953100.0</v>
+      </c>
+      <c r="BM48">
+        <v>31425225000.0</v>
+      </c>
+      <c r="BN48">
+        <v>26846090700.0</v>
+      </c>
+      <c r="BO48">
+        <v>35069463800.0</v>
+      </c>
+      <c r="BP48">
+        <v>28815824800.0</v>
+      </c>
+      <c r="BQ48">
+        <v>23891346500.0</v>
+      </c>
+      <c r="BR48">
+        <v>19012987600.0</v>
+      </c>
+      <c r="BS48">
+        <v>26784123400.0</v>
+      </c>
+      <c r="BT48">
+        <v>23635143300.0</v>
+      </c>
+      <c r="BU48">
+        <v>22552386400.0</v>
+      </c>
+      <c r="BV48">
+        <v>16236510600.0</v>
+      </c>
+      <c r="BW48"/>
+      <c r="BX48">
+        <v>4607436500.0</v>
+      </c>
+      <c r="BY48"/>
+      <c r="BZ48">
+        <v>16448153900.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:78">
+      <c r="A49" t="s">
+        <v>68</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+    </row>
+    <row r="50" spans="1:78">
+      <c r="A50" t="s">
+        <v>69</v>
+      </c>
+      <c r="B50">
+        <v>71600000000.0</v>
+      </c>
+      <c r="C50">
+        <v>61600000000.0</v>
+      </c>
+      <c r="D50">
+        <v>59600000000.0</v>
+      </c>
+      <c r="E50">
+        <v>65600000000.0</v>
+      </c>
+      <c r="F50">
+        <v>78600000000.0</v>
+      </c>
+      <c r="G50">
+        <v>100707562401.0</v>
+      </c>
+      <c r="H50">
+        <v>91046236271.0</v>
+      </c>
+      <c r="I50">
+        <v>98172872774.0</v>
+      </c>
+      <c r="J50">
+        <v>75943500000.0</v>
+      </c>
+      <c r="K50">
+        <v>75000000000.0</v>
+      </c>
+      <c r="L50">
+        <v>70000000000.0</v>
+      </c>
+      <c r="M50">
+        <v>50946097458.0</v>
+      </c>
+      <c r="N50">
+        <v>70791120689.0</v>
+      </c>
+      <c r="O50">
+        <v>102143603442.0</v>
+      </c>
+      <c r="P50">
+        <v>93375029020.0</v>
+      </c>
+      <c r="Q50">
+        <v>102522351324.0</v>
+      </c>
+      <c r="R50">
+        <v>100798251469.0</v>
+      </c>
+      <c r="S50">
+        <v>87896474465.0</v>
+      </c>
+      <c r="T50">
+        <v>59763107885.0</v>
+      </c>
+      <c r="U50">
+        <v>57494113118.0</v>
+      </c>
+      <c r="V50">
+        <v>61000000000.0</v>
+      </c>
+      <c r="W50">
+        <v>68000000000.0</v>
+      </c>
+      <c r="X50">
+        <v>75099771787.0</v>
+      </c>
+      <c r="Y50">
+        <v>66944832554.0</v>
+      </c>
+      <c r="Z50">
+        <v>67000000000.0</v>
+      </c>
+      <c r="AA50">
+        <v>62000000000.0</v>
+      </c>
+      <c r="AB50">
+        <v>72559718023.0</v>
+      </c>
+      <c r="AC50">
+        <v>77458847493.0</v>
+      </c>
+      <c r="AD50">
+        <v>109900000000.0</v>
+      </c>
+      <c r="AE50">
+        <v>155000000000.0</v>
+      </c>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+    </row>
+    <row r="51" spans="1:78">
+      <c r="A51" t="s">
+        <v>70</v>
+      </c>
+      <c r="B51">
+        <v>121639159000.0</v>
+      </c>
+      <c r="C51">
+        <v>61639159000.0</v>
+      </c>
+      <c r="D51">
+        <v>59678317000.0</v>
+      </c>
+      <c r="E51">
+        <v>65678317000.0</v>
+      </c>
+      <c r="F51">
+        <v>78715112000.0</v>
+      </c>
+      <c r="G51">
+        <v>100822675000.0</v>
+      </c>
+      <c r="H51">
+        <v>91198143000.0</v>
+      </c>
+      <c r="I51">
+        <v>147716146000.0</v>
+      </c>
+      <c r="J51">
+        <v>76129980888.0</v>
+      </c>
+      <c r="K51">
+        <v>125186480888.0</v>
+      </c>
+      <c r="L51">
+        <v>70221054563.0</v>
+      </c>
+      <c r="M51">
+        <v>100946097458.0</v>
+      </c>
+      <c r="N51">
+        <v>120832394264.0</v>
+      </c>
+      <c r="O51">
+        <v>152184877017.0</v>
+      </c>
+      <c r="P51">
+        <v>143450202864.0</v>
+      </c>
+      <c r="Q51">
+        <v>152597525168.0</v>
+      </c>
+      <c r="R51">
+        <v>150910650635.0</v>
+      </c>
+      <c r="S51">
+        <v>138008873631.0</v>
+      </c>
+      <c r="T51">
+        <v>109906082265.0</v>
+      </c>
+      <c r="U51">
+        <v>107637087498.0</v>
+      </c>
+      <c r="V51">
+        <v>61173549594.0</v>
+      </c>
+      <c r="W51">
+        <v>68173549594.0</v>
+      </c>
+      <c r="X51">
+        <v>75303896595.0</v>
+      </c>
+      <c r="Y51">
+        <v>66944832554.0</v>
+      </c>
+      <c r="Z51">
+        <v>67043917012.0</v>
+      </c>
+      <c r="AA51">
+        <v>62043917012.0</v>
+      </c>
+      <c r="AB51">
+        <v>72559718023.0</v>
+      </c>
+      <c r="AC51">
+        <v>77458847493.0</v>
+      </c>
+      <c r="AD51">
+        <v>159900000000.0</v>
+      </c>
+      <c r="AE51">
+        <v>155000000000.0</v>
+      </c>
+      <c r="AF51">
+        <v>157500000000.0</v>
+      </c>
+      <c r="AG51">
+        <v>150000000000.0</v>
+      </c>
+      <c r="AH51">
+        <v>146293045551.0</v>
+      </c>
+      <c r="AI51">
+        <v>150292899868.0</v>
+      </c>
+      <c r="AJ51">
+        <v>145577994168.0</v>
+      </c>
+      <c r="AK51">
+        <v>137491870724.0</v>
+      </c>
+      <c r="AL51">
+        <v>142308296626.0</v>
+      </c>
+      <c r="AM51">
+        <v>122268701618.0</v>
+      </c>
+      <c r="AN51">
+        <v>113964099693.0</v>
+      </c>
+      <c r="AO51">
+        <v>91129966920.0</v>
+      </c>
+      <c r="AP51">
+        <v>96138159964.0</v>
+      </c>
+      <c r="AQ51">
+        <v>116351858166.0</v>
+      </c>
+      <c r="AR51">
+        <v>100674418131.0</v>
+      </c>
+      <c r="AS51">
+        <v>86631086056.0</v>
+      </c>
+      <c r="AT51">
+        <v>95539800107.0</v>
+      </c>
+      <c r="AU51">
+        <v>118217331584.0</v>
+      </c>
+      <c r="AV51">
+        <v>129875951290.0</v>
+      </c>
+      <c r="AW51">
+        <v>151166562389.0</v>
+      </c>
+      <c r="AX51">
+        <v>164204767905.0</v>
+      </c>
+      <c r="AY51">
+        <v>177787904378.0</v>
+      </c>
+      <c r="AZ51">
+        <v>170846481109.0</v>
+      </c>
+      <c r="BA51">
+        <v>176896216312.0</v>
+      </c>
+      <c r="BB51">
+        <v>160227949369.0</v>
+      </c>
+      <c r="BC51">
+        <v>158940634691.0</v>
+      </c>
+      <c r="BD51">
+        <v>142280704575.0</v>
+      </c>
+      <c r="BE51">
+        <v>74692662463.0</v>
+      </c>
+      <c r="BF51">
+        <v>76355600010.0</v>
+      </c>
+      <c r="BG51"/>
+      <c r="BH51">
+        <v>48142599123.0</v>
+      </c>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+    </row>
+    <row r="52" spans="1:78">
+      <c r="A52" t="s">
+        <v>71</v>
+      </c>
+      <c r="B52">
+        <v>71639159000.0</v>
+      </c>
+      <c r="C52">
+        <v>61678318000.0</v>
+      </c>
+      <c r="D52">
+        <v>59756634492.0</v>
+      </c>
+      <c r="E52">
+        <v>65678317000.0</v>
+      </c>
+      <c r="F52">
+        <v>78636795000.0</v>
+      </c>
+      <c r="G52">
+        <v>100744357000.0</v>
+      </c>
+      <c r="H52">
+        <v>91119826000.0</v>
+      </c>
+      <c r="I52">
+        <v>97711419000.0</v>
+      </c>
+      <c r="J52">
+        <v>75071368535.0</v>
+      </c>
+      <c r="K52">
+        <v>75071368535.0</v>
+      </c>
+      <c r="L52">
+        <v>70078317493.0</v>
+      </c>
+      <c r="M52">
+        <v>50298747889.0</v>
+      </c>
+      <c r="N52">
+        <v>70832394264.0</v>
+      </c>
+      <c r="O52">
+        <v>102184877017.0</v>
+      </c>
+      <c r="P52">
+        <v>93450202864.0</v>
+      </c>
+      <c r="Q52">
+        <v>102234111168.0</v>
+      </c>
+      <c r="R52">
+        <v>96027103476.0</v>
+      </c>
+      <c r="S52">
+        <v>87957624892.0</v>
+      </c>
+      <c r="T52">
+        <v>59830908421.0</v>
+      </c>
+      <c r="U52">
+        <v>57524688331.0</v>
+      </c>
+      <c r="V52">
+        <v>61030575213.0</v>
+      </c>
+      <c r="W52">
+        <v>68030575213.0</v>
+      </c>
+      <c r="X52">
+        <v>75160922214.0</v>
+      </c>
+      <c r="Y52">
+        <v>66944832553.0</v>
+      </c>
+      <c r="Z52">
+        <v>67043917012.0</v>
+      </c>
+      <c r="AA52">
+        <v>62043917012.0</v>
+      </c>
+      <c r="AB52">
+        <v>72342493205.0</v>
+      </c>
+      <c r="AC52">
+        <v>77067959661.0</v>
+      </c>
+      <c r="AD52">
+        <v>109694011301.0</v>
+      </c>
+      <c r="AE52">
+        <v>155000000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>157158344573.0</v>
+      </c>
+      <c r="AG52">
+        <v>149488299314.0</v>
+      </c>
+      <c r="AH52">
+        <v>144941871276.0</v>
+      </c>
+      <c r="AI52">
+        <v>150139324409.0</v>
+      </c>
+      <c r="AJ52">
+        <v>145201257070.0</v>
+      </c>
+      <c r="AK52">
+        <v>136978260458.0</v>
+      </c>
+      <c r="AL52">
+        <v>141711496621.0</v>
+      </c>
+      <c r="AM52">
+        <v>117450201596.0</v>
+      </c>
+      <c r="AN52">
+        <v>106952536324.0</v>
+      </c>
+      <c r="AO52">
+        <v>78994642473.0</v>
+      </c>
+      <c r="AP52">
+        <v>75829863343.0</v>
+      </c>
+      <c r="AQ52">
+        <v>89663907900.0</v>
+      </c>
+      <c r="AR52">
+        <v>67722726767.0</v>
+      </c>
+      <c r="AS52">
+        <v>47501119140.0</v>
+      </c>
+      <c r="AT52">
+        <v>50412102416.0</v>
+      </c>
+      <c r="AU52">
+        <v>67353526549.0</v>
+      </c>
+      <c r="AV52">
+        <v>73397073742.0</v>
+      </c>
+      <c r="AW52">
+        <v>85347974951.0</v>
+      </c>
+      <c r="AX52">
+        <v>94462700660.0</v>
+      </c>
+      <c r="AY52">
+        <v>93132966736.0</v>
+      </c>
+      <c r="AZ52">
+        <v>68886368159.0</v>
+      </c>
+      <c r="BA52">
+        <v>88685432645.0</v>
+      </c>
+      <c r="BB52">
+        <v>103872166740.0</v>
+      </c>
+      <c r="BC52">
+        <v>98459916017.0</v>
+      </c>
+      <c r="BD52">
+        <v>89152769077.0</v>
+      </c>
+      <c r="BE52">
+        <v>63915760784.0</v>
+      </c>
+      <c r="BF52">
+        <v>64899628141.0</v>
+      </c>
+      <c r="BG52"/>
+      <c r="BH52">
+        <v>47477509855.0</v>
+      </c>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+    </row>
+    <row r="53" spans="1:78">
+      <c r="A53" t="s">
+        <v>72</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+    </row>
+    <row r="54" spans="1:78">
+      <c r="A54" t="s">
+        <v>73</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+    </row>
+    <row r="55" spans="1:78">
+      <c r="A55" t="s">
+        <v>74</v>
+      </c>
+      <c r="B55">
+        <v>299228489000.0</v>
+      </c>
+      <c r="C55">
+        <v>270178861000.0</v>
+      </c>
+      <c r="D55">
+        <v>263022631000.0</v>
+      </c>
+      <c r="E55">
+        <v>265829652000.0</v>
+      </c>
+      <c r="F55">
+        <v>278433116000.0</v>
+      </c>
+      <c r="G55">
+        <v>297920336000.0</v>
+      </c>
+      <c r="H55">
+        <v>296772506000.0</v>
+      </c>
+      <c r="I55">
+        <v>305424226000.0</v>
+      </c>
+      <c r="J55">
+        <v>277046040941.0</v>
+      </c>
+      <c r="K55">
+        <v>278594269148.0</v>
+      </c>
+      <c r="L55">
+        <v>275628887613.0</v>
+      </c>
+      <c r="M55">
+        <v>251655000678.0</v>
+      </c>
+      <c r="N55">
+        <v>265398502337.0</v>
+      </c>
+      <c r="O55">
+        <v>299891807003.0</v>
+      </c>
+      <c r="P55">
+        <v>290500335235.0</v>
+      </c>
+      <c r="Q55">
+        <v>294861706161.0</v>
+      </c>
+      <c r="R55">
+        <v>289933766036.0</v>
+      </c>
+      <c r="S55">
+        <v>285355965929.0</v>
+      </c>
+      <c r="T55">
+        <v>258162529531.0</v>
+      </c>
+      <c r="U55">
+        <v>257406781617.0</v>
+      </c>
+      <c r="V55">
+        <v>265150692427.0</v>
+      </c>
+      <c r="W55">
+        <v>274247282829.0</v>
+      </c>
+      <c r="X55">
+        <v>275782172710.0</v>
+      </c>
+      <c r="Y55">
+        <v>267581810854.0</v>
+      </c>
+      <c r="Z55">
+        <v>258679298619.0</v>
+      </c>
+      <c r="AA55">
+        <v>265596059493.0</v>
+      </c>
+      <c r="AB55">
+        <v>278236534771.0</v>
+      </c>
+      <c r="AC55">
+        <v>275266741755.0</v>
+      </c>
+      <c r="AD55">
+        <v>301324114545.0</v>
+      </c>
+      <c r="AE55">
+        <v>325611607718.0</v>
+      </c>
+      <c r="AF55">
+        <v>330955269476.0</v>
+      </c>
+      <c r="AG55">
+        <v>343803298335.0</v>
+      </c>
+      <c r="AH55">
+        <v>304633904231.0</v>
+      </c>
+      <c r="AI55">
+        <v>305188278222.0</v>
+      </c>
+      <c r="AJ55">
+        <v>303542864533.0</v>
+      </c>
+      <c r="AK55">
+        <v>289960352103.0</v>
+      </c>
+      <c r="AL55">
+        <v>292766884633.0</v>
+      </c>
+      <c r="AM55">
+        <v>277729396306.0</v>
+      </c>
+      <c r="AN55">
+        <v>280257664992.0</v>
+      </c>
+      <c r="AO55">
+        <v>267550994854.0</v>
+      </c>
+      <c r="AP55">
+        <v>276176004306.0</v>
+      </c>
+      <c r="AQ55">
+        <v>304600170588.0</v>
+      </c>
+      <c r="AR55">
+        <v>279189768587.0</v>
+      </c>
+      <c r="AS55">
+        <v>267736618562.0</v>
+      </c>
+      <c r="AT55">
+        <v>286604814367.0</v>
+      </c>
+      <c r="AU55">
+        <v>314663376251.0</v>
+      </c>
+      <c r="AV55">
+        <v>320494592961.0</v>
+      </c>
+      <c r="AW55">
+        <v>346834648714.0</v>
+      </c>
+      <c r="AX55">
+        <v>369320441000.0</v>
+      </c>
+      <c r="AY55">
+        <v>387914886113.0</v>
+      </c>
+      <c r="AZ55">
+        <v>613878797683.0</v>
+      </c>
+      <c r="BA55">
+        <v>404501623482.0</v>
+      </c>
+      <c r="BB55">
+        <v>392295839492.0</v>
+      </c>
+      <c r="BC55">
+        <v>383436788080.0</v>
+      </c>
+      <c r="BD55">
+        <v>349438243276.0</v>
+      </c>
+      <c r="BE55">
+        <v>271744720718.0</v>
+      </c>
+      <c r="BF55">
+        <v>268436125020.0</v>
+      </c>
+      <c r="BG55">
+        <v>253422771600.0</v>
+      </c>
+      <c r="BH55">
+        <v>223509413900.0</v>
+      </c>
+      <c r="BI55">
+        <v>221066974300.0</v>
+      </c>
+      <c r="BJ55">
+        <v>215104510200.0</v>
+      </c>
+      <c r="BK55">
+        <v>221727302700.0</v>
+      </c>
+      <c r="BL55">
+        <v>200856257600.0</v>
+      </c>
+      <c r="BM55">
+        <v>206897992200.0</v>
+      </c>
+      <c r="BN55">
+        <v>210133262900.0</v>
+      </c>
+      <c r="BO55">
+        <v>199222745400.0</v>
+      </c>
+      <c r="BP55">
+        <v>191136147000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>193283305600.0</v>
+      </c>
+      <c r="BR55">
+        <v>186615094700.0</v>
+      </c>
+      <c r="BS55">
+        <v>174835496400.0</v>
+      </c>
+      <c r="BT55">
+        <v>180549748700.0</v>
+      </c>
+      <c r="BU55">
+        <v>205681514100.0</v>
+      </c>
+      <c r="BV55">
+        <v>183638481600.0</v>
+      </c>
+      <c r="BW55"/>
+      <c r="BX55">
+        <v>125329783700.0</v>
+      </c>
+      <c r="BY55"/>
+      <c r="BZ55">
+        <v>138347268500.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:78">
+      <c r="A56" t="s">
+        <v>75</v>
+      </c>
+      <c r="B56">
+        <v>202003862000.0</v>
+      </c>
+      <c r="C56">
+        <v>168546453000.0</v>
+      </c>
+      <c r="D56">
+        <v>158545056000.0</v>
+      </c>
+      <c r="E56">
+        <v>159987898000.0</v>
+      </c>
+      <c r="F56">
+        <v>170659641000.0</v>
+      </c>
+      <c r="G56">
+        <v>187351198000.0</v>
+      </c>
+      <c r="H56">
+        <v>184934924000.0</v>
+      </c>
+      <c r="I56">
+        <v>192880296000.0</v>
+      </c>
+      <c r="J56">
+        <v>168866801162.0</v>
+      </c>
+      <c r="K56">
+        <v>164936669022.0</v>
+      </c>
+      <c r="L56">
+        <v>160866274648.0</v>
+      </c>
+      <c r="M56">
+        <v>136084282856.0</v>
+      </c>
+      <c r="N56">
+        <v>148543752207.0</v>
+      </c>
+      <c r="O56">
+        <v>179832734210.0</v>
+      </c>
+      <c r="P56">
+        <v>168799771471.0</v>
+      </c>
+      <c r="Q56">
+        <v>171713226022.0</v>
+      </c>
+      <c r="R56">
+        <v>165789220372.0</v>
+      </c>
+      <c r="S56">
+        <v>177200449500.0</v>
+      </c>
+      <c r="T56">
+        <v>147297098469.0</v>
+      </c>
+      <c r="U56">
+        <v>147803060883.0</v>
+      </c>
+      <c r="V56">
+        <v>159410670476.0</v>
+      </c>
+      <c r="W56">
+        <v>165444482127.0</v>
+      </c>
+      <c r="X56">
+        <v>159992983032.0</v>
+      </c>
+      <c r="Y56">
+        <v>148724093824.0</v>
+      </c>
+      <c r="Z56">
+        <v>137911469269.0</v>
+      </c>
+      <c r="AA56">
+        <v>138257583647.0</v>
+      </c>
+      <c r="AB56">
+        <v>146737666960.0</v>
+      </c>
+      <c r="AC56">
+        <v>142358726209.0</v>
+      </c>
+      <c r="AD56">
+        <v>166565896146.0</v>
+      </c>
+      <c r="AE56">
+        <v>186537545587.0</v>
+      </c>
+      <c r="AF56">
+        <v>189670901662.0</v>
+      </c>
+      <c r="AG56">
+        <v>200899378154.0</v>
+      </c>
+      <c r="AH56">
+        <v>159394008866.0</v>
+      </c>
+      <c r="AI56">
+        <v>153246476208.0</v>
+      </c>
+      <c r="AJ56">
+        <v>148857935337.0</v>
+      </c>
+      <c r="AK56">
+        <v>133646677266.0</v>
+      </c>
+      <c r="AL56">
+        <v>138138663239.0</v>
+      </c>
+      <c r="AM56">
+        <v>118169614942.0</v>
+      </c>
+      <c r="AN56">
+        <v>118108607817.0</v>
+      </c>
+      <c r="AO56">
+        <v>102466215904.0</v>
+      </c>
+      <c r="AP56">
+        <v>109261968077.0</v>
+      </c>
+      <c r="AQ56">
+        <v>132548842783.0</v>
+      </c>
+      <c r="AR56">
+        <v>104222023392.0</v>
+      </c>
+      <c r="AS56">
+        <v>90986088971.0</v>
+      </c>
+      <c r="AT56">
+        <v>106518197940.0</v>
+      </c>
+      <c r="AU56">
+        <v>132108344786.0</v>
+      </c>
+      <c r="AV56">
+        <v>130490593485.0</v>
+      </c>
+      <c r="AW56">
+        <v>154424488249.0</v>
+      </c>
+      <c r="AX56">
+        <v>174921461985.0</v>
+      </c>
+      <c r="AY56">
+        <v>189667736440.0</v>
+      </c>
+      <c r="AZ56">
+        <v>414043404100.0</v>
+      </c>
+      <c r="BA56">
+        <v>199008073142.0</v>
+      </c>
+      <c r="BB56">
+        <v>186185741605.0</v>
+      </c>
+      <c r="BC56">
+        <v>192665168630.0</v>
+      </c>
+      <c r="BD56">
+        <v>169843136732.0</v>
+      </c>
+      <c r="BE56">
+        <v>142677854348.0</v>
+      </c>
+      <c r="BF56">
+        <v>143425113865.0</v>
+      </c>
+      <c r="BG56"/>
+      <c r="BH56">
+        <v>104594171723.0</v>
+      </c>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+    </row>
+    <row r="57" spans="1:78">
+      <c r="A57" t="s">
+        <v>76</v>
+      </c>
+      <c r="B57">
+        <v>99240112000.0</v>
+      </c>
+      <c r="C57">
+        <v>86574780000.0</v>
+      </c>
+      <c r="D57">
+        <v>78822140000.0</v>
+      </c>
+      <c r="E57">
+        <v>87986941000.0</v>
+      </c>
+      <c r="F57">
+        <v>103497607000.0</v>
+      </c>
+      <c r="G57">
+        <v>123842447000.0</v>
+      </c>
+      <c r="H57">
+        <v>118470108000.0</v>
+      </c>
+      <c r="I57">
+        <v>124089555000.0</v>
+      </c>
+      <c r="J57">
+        <v>98772881820.0</v>
+      </c>
+      <c r="K57">
+        <v>95486744423.0</v>
+      </c>
+      <c r="L57">
+        <v>93418119151.0</v>
+      </c>
+      <c r="M57">
+        <v>75353404057.0</v>
+      </c>
+      <c r="N57">
+        <v>91361356113.0</v>
+      </c>
+      <c r="O57">
+        <v>124309566712.0</v>
+      </c>
+      <c r="P57">
+        <v>117202751263.0</v>
+      </c>
+      <c r="Q57">
+        <v>130328225252.0</v>
+      </c>
+      <c r="R57">
+        <v>124300514019.0</v>
+      </c>
+      <c r="S57">
+        <v>114148695643.0</v>
+      </c>
+      <c r="T57">
+        <v>83711236334.0</v>
+      </c>
+      <c r="U57">
+        <v>77252376211.0</v>
+      </c>
+      <c r="V57">
+        <v>81590617298.0</v>
+      </c>
+      <c r="W57">
+        <v>88563153939.0</v>
+      </c>
+      <c r="X57">
+        <v>91457880845.0</v>
+      </c>
+      <c r="Y57">
+        <v>87023770294.0</v>
+      </c>
+      <c r="Z57">
+        <v>81511936078.0</v>
+      </c>
+      <c r="AA57">
+        <v>82640228636.0</v>
+      </c>
+      <c r="AB57">
+        <v>94274141595.0</v>
+      </c>
+      <c r="AC57">
+        <v>98834662461.0</v>
+      </c>
+      <c r="AD57">
+        <v>124304566353.0</v>
+      </c>
+      <c r="AE57">
+        <v>178699077521.0</v>
+      </c>
+      <c r="AF57">
+        <v>184166194553.0</v>
+      </c>
+      <c r="AG57">
+        <v>182267209824.0</v>
+      </c>
+      <c r="AH57">
+        <v>170276300238.0</v>
+      </c>
+      <c r="AI57">
+        <v>166576995778.0</v>
+      </c>
+      <c r="AJ57">
+        <v>166371675360.0</v>
+      </c>
+      <c r="AK57">
+        <v>158575235718.0</v>
+      </c>
+      <c r="AL57">
+        <v>158752401571.0</v>
+      </c>
+      <c r="AM57">
+        <v>131170439447.0</v>
+      </c>
+      <c r="AN57">
+        <v>121306029590.0</v>
+      </c>
+      <c r="AO57">
+        <v>98525858051.0</v>
+      </c>
+      <c r="AP57">
+        <v>94753515582.0</v>
+      </c>
+      <c r="AQ57">
+        <v>115259951635.0</v>
+      </c>
+      <c r="AR57">
+        <v>85097667841.0</v>
+      </c>
+      <c r="AS57">
+        <v>63749272940.0</v>
+      </c>
+      <c r="AT57">
+        <v>72551652139.0</v>
+      </c>
+      <c r="AU57">
+        <v>94467836156.0</v>
+      </c>
+      <c r="AV57">
+        <v>94377062611.0</v>
+      </c>
+      <c r="AW57">
+        <v>115411883557.0</v>
+      </c>
+      <c r="AX57">
+        <v>130248947358.0</v>
+      </c>
+      <c r="AY57">
+        <v>130053746324.0</v>
+      </c>
+      <c r="AZ57">
+        <v>351973723283.0</v>
+      </c>
+      <c r="BA57">
+        <v>137519202550.0</v>
+      </c>
+      <c r="BB57">
+        <v>158057853136.0</v>
+      </c>
+      <c r="BC57">
+        <v>149448828551.0</v>
+      </c>
+      <c r="BD57">
+        <v>126421816118.0</v>
+      </c>
+      <c r="BE57">
+        <v>95182296598.0</v>
+      </c>
+      <c r="BF57">
+        <v>95248803555.0</v>
+      </c>
+      <c r="BG57">
+        <v>85241612900.0</v>
+      </c>
+      <c r="BH57">
+        <v>70565595366.0</v>
+      </c>
+      <c r="BI57">
+        <v>71608072800.0</v>
+      </c>
+      <c r="BJ57">
+        <v>68927037000.0</v>
+      </c>
+      <c r="BK57">
+        <v>80424286100.0</v>
+      </c>
+      <c r="BL57">
+        <v>64127057400.0</v>
+      </c>
+      <c r="BM57">
+        <v>75885829700.0</v>
+      </c>
+      <c r="BN57">
+        <v>83355234700.0</v>
+      </c>
+      <c r="BO57">
+        <v>63936344000.0</v>
+      </c>
+      <c r="BP57">
+        <v>61788384600.0</v>
+      </c>
+      <c r="BQ57">
+        <v>68963154900.0</v>
+      </c>
+      <c r="BR57">
+        <v>66858302900.0</v>
+      </c>
+      <c r="BS57">
+        <v>50877568900.0</v>
+      </c>
+      <c r="BT57">
+        <v>59740861800.0</v>
+      </c>
+      <c r="BU57">
+        <v>86145784600.0</v>
+      </c>
+      <c r="BV57">
+        <v>70418627900.0</v>
+      </c>
+      <c r="BW57"/>
+      <c r="BX57">
+        <v>58592974000.0</v>
+      </c>
+      <c r="BY57"/>
+      <c r="BZ57">
+        <v>60537026700.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:78">
+      <c r="A58" t="s">
+        <v>77</v>
+      </c>
+      <c r="B58">
+        <v>153572225000.0</v>
+      </c>
+      <c r="C58">
+        <v>140864166000.0</v>
+      </c>
+      <c r="D58">
+        <v>133068800000.0</v>
+      </c>
+      <c r="E58">
+        <v>142377030000.0</v>
+      </c>
+      <c r="F58">
+        <v>157861235000.0</v>
+      </c>
+      <c r="G58">
+        <v>178101297000.0</v>
+      </c>
+      <c r="H58">
+        <v>172624178000.0</v>
+      </c>
+      <c r="I58">
+        <v>178575664000.0</v>
+      </c>
+      <c r="J58">
+        <v>153045401335.0</v>
+      </c>
+      <c r="K58">
+        <v>149508879665.0</v>
+      </c>
+      <c r="L58">
+        <v>147217494838.0</v>
+      </c>
+      <c r="M58">
+        <v>128227572906.0</v>
+      </c>
+      <c r="N58">
+        <v>144162502519.0</v>
+      </c>
+      <c r="O58">
+        <v>177037690677.0</v>
+      </c>
+      <c r="P58">
+        <v>169857852787.0</v>
+      </c>
+      <c r="Q58">
+        <v>182299826026.0</v>
+      </c>
+      <c r="R58">
+        <v>176453833859.0</v>
+      </c>
+      <c r="S58">
+        <v>166432485810.0</v>
+      </c>
+      <c r="T58">
+        <v>136149421933.0</v>
+      </c>
+      <c r="U58">
+        <v>128960732971.0</v>
+      </c>
+      <c r="V58">
+        <v>133759194429.0</v>
+      </c>
+      <c r="W58">
+        <v>141161376227.0</v>
+      </c>
+      <c r="X58">
+        <v>144485748290.0</v>
+      </c>
+      <c r="Y58">
+        <v>143216768251.0</v>
+      </c>
+      <c r="Z58">
+        <v>137175091614.0</v>
+      </c>
+      <c r="AA58">
+        <v>140973574110.0</v>
+      </c>
+      <c r="AB58">
+        <v>156887406881.0</v>
+      </c>
+      <c r="AC58">
+        <v>160291667909.0</v>
+      </c>
+      <c r="AD58">
+        <v>185457035186.0</v>
+      </c>
+      <c r="AE58">
+        <v>207530509739.0</v>
+      </c>
+      <c r="AF58">
+        <v>212804573009.0</v>
+      </c>
+      <c r="AG58">
+        <v>221850969821.0</v>
+      </c>
+      <c r="AH58">
+        <v>181358189739.0</v>
+      </c>
+      <c r="AI58">
+        <v>177157014783.0</v>
+      </c>
+      <c r="AJ58">
+        <v>176449823868.0</v>
+      </c>
+      <c r="AK58">
+        <v>165314022584.0</v>
+      </c>
+      <c r="AL58">
+        <v>167336488163.0</v>
+      </c>
+      <c r="AM58">
+        <v>144012736342.0</v>
+      </c>
+      <c r="AN58">
+        <v>138256225581.0</v>
+      </c>
+      <c r="AO58">
+        <v>123798149019.0</v>
+      </c>
+      <c r="AP58">
+        <v>126279444363.0</v>
+      </c>
+      <c r="AQ58">
+        <v>153251578645.0</v>
+      </c>
+      <c r="AR58">
+        <v>128790247858.0</v>
+      </c>
+      <c r="AS58">
+        <v>113807807991.0</v>
+      </c>
+      <c r="AT58">
+        <v>128094737312.0</v>
+      </c>
+      <c r="AU58">
+        <v>154580229877.0</v>
+      </c>
+      <c r="AV58">
+        <v>158615180283.0</v>
+      </c>
+      <c r="AW58">
+        <v>184721690264.0</v>
+      </c>
+      <c r="AX58">
+        <v>203134642347.0</v>
+      </c>
+      <c r="AY58">
+        <v>216413227615.0</v>
+      </c>
+      <c r="AZ58">
+        <v>443067408288.0</v>
+      </c>
+      <c r="BA58">
+        <v>231881722393.0</v>
+      </c>
+      <c r="BB58">
+        <v>220470602929.0</v>
+      </c>
+      <c r="BC58">
+        <v>215512669329.0</v>
+      </c>
+      <c r="BD58">
+        <v>184848566684.0</v>
+      </c>
+      <c r="BE58">
+        <v>110751383397.0</v>
+      </c>
+      <c r="BF58">
+        <v>111286761146.0</v>
+      </c>
+      <c r="BG58">
+        <v>101831184000.0</v>
+      </c>
+      <c r="BH58">
+        <v>75392271560.0</v>
+      </c>
+      <c r="BI58">
+        <v>76357255000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>73847398000.0</v>
+      </c>
+      <c r="BK58">
+        <v>85506039000.0</v>
+      </c>
+      <c r="BL58">
+        <v>69360274000.0</v>
+      </c>
+      <c r="BM58">
+        <v>80618737000.0</v>
+      </c>
+      <c r="BN58">
+        <v>88433142000.0</v>
+      </c>
+      <c r="BO58">
+        <v>69299251000.0</v>
+      </c>
+      <c r="BP58">
+        <v>67466292000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>74537929000.0</v>
+      </c>
+      <c r="BR58">
+        <v>72748077000.0</v>
+      </c>
+      <c r="BS58">
+        <v>53197342000.0</v>
+      </c>
+      <c r="BT58">
+        <v>62060635000.0</v>
+      </c>
+      <c r="BU58">
+        <v>87939979000.0</v>
+      </c>
+      <c r="BV58">
+        <v>72212822000.0</v>
+      </c>
+      <c r="BW58"/>
+      <c r="BX58">
+        <v>60387168000.0</v>
+      </c>
+      <c r="BY58"/>
+      <c r="BZ58">
+        <v>92199115000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:78">
+      <c r="A59" t="s">
+        <v>78</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+    </row>
+    <row r="60" spans="1:78">
+      <c r="A60" t="s">
+        <v>79</v>
+      </c>
+      <c r="B60">
+        <v>145656264000.0</v>
+      </c>
+      <c r="C60">
+        <v>129314695000.0</v>
+      </c>
+      <c r="D60">
+        <v>129953832000.0</v>
+      </c>
+      <c r="E60">
+        <v>123452622000.0</v>
+      </c>
+      <c r="F60">
+        <v>120571881000.0</v>
+      </c>
+      <c r="G60">
+        <v>119819039000.0</v>
+      </c>
+      <c r="H60">
+        <v>124148328000.0</v>
+      </c>
+      <c r="I60">
+        <v>126848563000.0</v>
+      </c>
+      <c r="J60">
+        <v>124000639606.0</v>
+      </c>
+      <c r="K60">
+        <v>129085389483.0</v>
+      </c>
+      <c r="L60">
+        <v>128411392775.0</v>
+      </c>
+      <c r="M60">
+        <v>123427427772.0</v>
+      </c>
+      <c r="N60">
+        <v>121235999818.0</v>
+      </c>
+      <c r="O60">
+        <v>122854116326.0</v>
+      </c>
+      <c r="P60">
+        <v>120642482448.0</v>
+      </c>
+      <c r="Q60">
+        <v>112561880135.0</v>
+      </c>
+      <c r="R60">
+        <v>113479932177.0</v>
+      </c>
+      <c r="S60">
+        <v>118923480119.0</v>
+      </c>
+      <c r="T60">
+        <v>122013107598.0</v>
+      </c>
+      <c r="U60">
+        <v>128446048646.0</v>
+      </c>
+      <c r="V60">
+        <v>131391497998.0</v>
+      </c>
+      <c r="W60">
+        <v>133085906602.0</v>
+      </c>
+      <c r="X60">
+        <v>131296424420.0</v>
+      </c>
+      <c r="Y60">
+        <v>124365042603.0</v>
+      </c>
+      <c r="Z60">
+        <v>121504207005.0</v>
+      </c>
+      <c r="AA60">
+        <v>124622485383.0</v>
+      </c>
+      <c r="AB60">
+        <v>121349127890.0</v>
+      </c>
+      <c r="AC60">
+        <v>114975073846.0</v>
+      </c>
+      <c r="AD60">
+        <v>115867079359.0</v>
+      </c>
+      <c r="AE60">
+        <v>118081097979.0</v>
+      </c>
+      <c r="AF60">
+        <v>118150696467.0</v>
+      </c>
+      <c r="AG60">
+        <v>121952328514.0</v>
+      </c>
+      <c r="AH60">
+        <v>123275714492.0</v>
+      </c>
+      <c r="AI60">
+        <v>128031263439.0</v>
+      </c>
+      <c r="AJ60">
+        <v>127093040665.0</v>
+      </c>
+      <c r="AK60">
+        <v>124646329519.0</v>
+      </c>
+      <c r="AL60">
+        <v>125430396470.0</v>
+      </c>
+      <c r="AM60">
+        <v>133716659964.0</v>
+      </c>
+      <c r="AN60">
+        <v>142001439411.0</v>
+      </c>
+      <c r="AO60">
+        <v>143752845835.0</v>
+      </c>
+      <c r="AP60">
+        <v>149896559943.0</v>
+      </c>
+      <c r="AQ60">
+        <v>151348591943.0</v>
+      </c>
+      <c r="AR60">
+        <v>150399520729.0</v>
+      </c>
+      <c r="AS60">
+        <v>153928810571.0</v>
+      </c>
+      <c r="AT60">
+        <v>158510077055.0</v>
+      </c>
+      <c r="AU60">
+        <v>160083146374.0</v>
+      </c>
+      <c r="AV60">
+        <v>161879412678.0</v>
+      </c>
+      <c r="AW60">
+        <v>162112958450.0</v>
+      </c>
+      <c r="AX60">
+        <v>166185798654.0</v>
+      </c>
+      <c r="AY60">
+        <v>171501658498.0</v>
+      </c>
+      <c r="AZ60">
+        <v>170811389395.0</v>
+      </c>
+      <c r="BA60">
+        <v>172619901089.0</v>
+      </c>
+      <c r="BB60">
+        <v>171825236563.0</v>
+      </c>
+      <c r="BC60">
+        <v>167924118751.0</v>
+      </c>
+      <c r="BD60">
+        <v>164589676592.0</v>
+      </c>
+      <c r="BE60">
+        <v>160993337321.0</v>
+      </c>
+      <c r="BF60">
+        <v>157149363874.0</v>
+      </c>
+      <c r="BG60">
+        <v>151591587500.0</v>
+      </c>
+      <c r="BH60">
+        <v>148117142340.0</v>
+      </c>
+      <c r="BI60">
+        <v>144709718900.0</v>
+      </c>
+      <c r="BJ60">
+        <v>141257111900.0</v>
+      </c>
+      <c r="BK60">
+        <v>136221263800.0</v>
+      </c>
+      <c r="BL60">
+        <v>131495983700.0</v>
+      </c>
+      <c r="BM60">
+        <v>126279255500.0</v>
+      </c>
+      <c r="BN60">
+        <v>121700121200.0</v>
+      </c>
+      <c r="BO60">
+        <v>129923494300.0</v>
+      </c>
+      <c r="BP60">
+        <v>123669855300.0</v>
+      </c>
+      <c r="BQ60">
+        <v>118745377100.0</v>
+      </c>
+      <c r="BR60">
+        <v>113867018100.0</v>
+      </c>
+      <c r="BS60">
+        <v>121638153900.0</v>
+      </c>
+      <c r="BT60">
+        <v>118489113300.0</v>
+      </c>
+      <c r="BU60">
+        <v>117741535100.0</v>
+      </c>
+      <c r="BV60">
+        <v>111425659300.0</v>
+      </c>
+      <c r="BW60">
+        <v>64942615200.0</v>
+      </c>
+      <c r="BX60">
+        <v>64942615200.0</v>
+      </c>
+      <c r="BY60">
+        <v>46148153900.0</v>
+      </c>
+      <c r="BZ60">
+        <v>46148153900.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:78">
+      <c r="A61" t="s">
+        <v>80</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+    </row>
+    <row r="62" spans="1:78">
+      <c r="A62" t="s">
+        <v>81</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U30"/>
+  <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -20314,2053 +13502,2269 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>139</v>
       </c>
       <c r="B2">
-        <v>6289218000.0</v>
+        <v>330776955000.0</v>
       </c>
       <c r="C2">
-        <v>1985479000.0</v>
+        <v>319242480000.0</v>
       </c>
       <c r="D2">
-        <v>462059401.0</v>
+        <v>308139504988.0</v>
       </c>
       <c r="E2">
-        <v>758742879.0</v>
+        <v>349565703880.0</v>
       </c>
       <c r="F2">
-        <v>1273544313.0</v>
+        <v>319591175814.0</v>
       </c>
       <c r="G2">
-        <v>4720981472.0</v>
+        <v>265558897419.0</v>
       </c>
       <c r="H2">
-        <v>1341895047.0</v>
+        <v>348839570446.0</v>
       </c>
       <c r="I2">
-        <v>1262433418.0</v>
+        <v>382766605903.0</v>
       </c>
       <c r="J2">
-        <v>679775017.0</v>
+        <v>284888808374.0</v>
       </c>
       <c r="K2">
-        <v>4684383779.0</v>
+        <v>258234380699.0</v>
       </c>
       <c r="L2">
-        <v>1252339405.0</v>
+        <v>254905336988.0</v>
       </c>
       <c r="M2">
-        <v>4069362019.0</v>
+        <v>395932551110.0</v>
       </c>
       <c r="N2">
-        <v>5594735132.0</v>
+        <v>389672024418.0</v>
       </c>
       <c r="O2">
-        <v>1632906878.0</v>
+        <v>365345574055.0</v>
       </c>
       <c r="P2">
-        <v>1671661464.0</v>
+        <v>327379174482.0</v>
       </c>
       <c r="Q2">
-        <v>439113530.0</v>
+        <v>298192613967.0</v>
       </c>
       <c r="R2">
-        <v>6217278164.0</v>
+        <v>234011779458.0</v>
       </c>
       <c r="S2">
-        <v>866121482.0</v>
-[...2 lines deleted...]
-      <c r="U2"/>
+        <v>236426646487.0</v>
+      </c>
+      <c r="T2">
+        <v>203629302000.0</v>
+      </c>
+      <c r="U2">
+        <v>147445912000.0</v>
+      </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>140</v>
       </c>
       <c r="B3">
-        <v>7475941000</v>
+        <v>14629449000.0</v>
       </c>
       <c r="C3">
-        <v>11941352000</v>
+        <v>587226000.0</v>
       </c>
       <c r="D3">
-        <v>4666292556</v>
+        <v>13503303295.0</v>
       </c>
       <c r="E3">
-        <v>21808246838</v>
+        <v>12938943397.0</v>
       </c>
       <c r="F3">
-        <v>11944180741</v>
+        <v>12602134224.0</v>
       </c>
       <c r="G3">
-        <v>1749030422</v>
+        <v>13434406377.0</v>
       </c>
       <c r="H3">
-        <v>1757592765</v>
+        <v>13743008546.0</v>
       </c>
       <c r="I3">
-        <v>1072292203</v>
+        <v>13762998103.0</v>
       </c>
       <c r="J3">
-        <v>5438003597</v>
+        <v>13271880309.0</v>
       </c>
       <c r="K3">
-        <v>557916750</v>
+        <v>13638832160.0</v>
       </c>
       <c r="L3">
-        <v>419263196</v>
+        <v>1097159351.0</v>
       </c>
       <c r="M3">
-        <v>13942975335</v>
+        <v>1202930041.0</v>
       </c>
       <c r="N3">
-        <v>26385159925</v>
+        <v>1154380102.0</v>
       </c>
       <c r="O3">
-        <v>62024756035</v>
-[...18 lines deleted...]
-      </c>
+        <v>1001983713.0</v>
+      </c>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>174</v>
-[...14 lines deleted...]
-      <c r="O5"/>
+        <v>142</v>
+      </c>
+      <c r="B5">
+        <v>7332742000.0</v>
+      </c>
+      <c r="C5">
+        <v>-2565723000.0</v>
+      </c>
+      <c r="D5">
+        <v>12941203453.0</v>
+      </c>
+      <c r="E5">
+        <v>4828523680.0</v>
+      </c>
+      <c r="F5">
+        <v>-3672894596.0</v>
+      </c>
+      <c r="G5">
+        <v>17264946882.0</v>
+      </c>
+      <c r="H5">
+        <v>14588169519.0</v>
+      </c>
+      <c r="I5">
+        <v>4437334053.0</v>
+      </c>
+      <c r="J5">
+        <v>-2777468088.0</v>
+      </c>
+      <c r="K5">
+        <v>-683196609.0</v>
+      </c>
+      <c r="L5">
+        <v>998922028.0</v>
+      </c>
+      <c r="M5">
+        <v>18135069896.0</v>
+      </c>
+      <c r="N5">
+        <v>40972654428.0</v>
+      </c>
+      <c r="O5">
+        <v>39261399349.0</v>
+      </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="B6">
-        <v>2762002000.0</v>
+        <v>21962191000.0</v>
       </c>
       <c r="C6">
-        <v>4303739000.0</v>
+        <v>-1978497000.0</v>
       </c>
       <c r="D6">
-        <v>1523419513.0</v>
+        <v>26444506748.0</v>
       </c>
       <c r="E6">
-        <v>-296683478.0</v>
+        <v>17767467077.0</v>
       </c>
       <c r="F6">
-        <v>-514801434.0</v>
+        <v>8929239628.0</v>
       </c>
       <c r="G6">
-        <v>-3447437159.0</v>
+        <v>30699353259.0</v>
       </c>
       <c r="H6">
-        <v>3379086425.0</v>
+        <v>28331178065.0</v>
       </c>
       <c r="I6">
-        <v>79461629.0</v>
+        <v>18200332156.0</v>
       </c>
       <c r="J6">
-        <v>582658401.0</v>
+        <v>10494412221.0</v>
       </c>
       <c r="K6">
-        <v>-4004608762.0</v>
+        <v>12955635551.0</v>
       </c>
       <c r="L6">
-        <v>3432044374.0</v>
+        <v>2096081379.0</v>
       </c>
       <c r="M6">
-        <v>-2817022614.0</v>
+        <v>19337999937.0</v>
       </c>
       <c r="N6">
-        <v>-1525373113.0</v>
+        <v>42127034530.0</v>
       </c>
       <c r="O6">
-        <v>3961828254.0</v>
+        <v>40263383062.0</v>
       </c>
       <c r="P6">
-        <v>-38754586.0</v>
+        <v>36431438899.0</v>
       </c>
       <c r="Q6">
-        <v>1232547934.0</v>
+        <v>41832891728.0</v>
       </c>
       <c r="R6">
-        <v>-5778164634.0</v>
+        <v>38236696550.0</v>
       </c>
       <c r="S6">
-        <v>5351156682.0</v>
+        <v>36206040048.0</v>
       </c>
       <c r="T6"/>
       <c r="U6"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>176</v>
-[...30 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>178</v>
-[...18 lines deleted...]
-      <c r="S9"/>
+        <v>146</v>
+      </c>
+      <c r="B9">
+        <v>31626568000.0</v>
+      </c>
+      <c r="C9">
+        <v>24747605000.0</v>
+      </c>
+      <c r="D9">
+        <v>38358148580.0</v>
+      </c>
+      <c r="E9">
+        <v>27520524588.0</v>
+      </c>
+      <c r="F9">
+        <v>19447847551.0</v>
+      </c>
+      <c r="G9">
+        <v>37644771437.0</v>
+      </c>
+      <c r="H9">
+        <v>39279334713.0</v>
+      </c>
+      <c r="I9">
+        <v>30066756625.0</v>
+      </c>
+      <c r="J9">
+        <v>17702323076.0</v>
+      </c>
+      <c r="K9">
+        <v>20097506982.0</v>
+      </c>
+      <c r="L9">
+        <v>22497229639.0</v>
+      </c>
+      <c r="M9">
+        <v>25583624355.0</v>
+      </c>
+      <c r="N9">
+        <v>50008565005.0</v>
+      </c>
+      <c r="O9">
+        <v>48476298554.0</v>
+      </c>
+      <c r="P9">
+        <v>45668587322.0</v>
+      </c>
+      <c r="Q9">
+        <v>50166529667.0</v>
+      </c>
+      <c r="R9">
+        <v>44863560124.0</v>
+      </c>
+      <c r="S9">
+        <v>41330028833.0</v>
+      </c>
       <c r="T9"/>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>179</v>
-[...20 lines deleted...]
-      <c r="U10"/>
+        <v>147</v>
+      </c>
+      <c r="B10">
+        <v>5604298000.0</v>
+      </c>
+      <c r="C10">
+        <v>-4827178000.0</v>
+      </c>
+      <c r="D10">
+        <v>7866903227.0</v>
+      </c>
+      <c r="E10">
+        <v>-1925331796.0</v>
+      </c>
+      <c r="F10">
+        <v>-9740156859.0</v>
+      </c>
+      <c r="G10">
+        <v>10102793190.0</v>
+      </c>
+      <c r="H10">
+        <v>2899537143.0</v>
+      </c>
+      <c r="I10">
+        <v>-9303410092.0</v>
+      </c>
+      <c r="J10">
+        <v>-14897231307.0</v>
+      </c>
+      <c r="K10">
+        <v>-11208138846.0</v>
+      </c>
+      <c r="L10">
+        <v>-10055066010.0</v>
+      </c>
+      <c r="M10">
+        <v>-9447119285.0</v>
+      </c>
+      <c r="N10">
+        <v>8433485062.0</v>
+      </c>
+      <c r="O10">
+        <v>22569570253.0</v>
+      </c>
+      <c r="P10">
+        <v>22643266333.0</v>
+      </c>
+      <c r="Q10">
+        <v>28688277574.0</v>
+      </c>
+      <c r="R10">
+        <v>26027076148.0</v>
+      </c>
+      <c r="S10">
+        <v>26171384620.0</v>
+      </c>
+      <c r="T10">
+        <v>19397188000.0</v>
+      </c>
+      <c r="U10">
+        <v>10492393000.0</v>
+      </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      <c r="D11"/>
+        <v>148</v>
+      </c>
+      <c r="B11">
+        <v>103091000.0</v>
+      </c>
+      <c r="C11">
+        <v>-494987000.0</v>
+      </c>
+      <c r="D11">
+        <v>-360069026.0</v>
+      </c>
       <c r="E11">
-        <v>0.0</v>
+        <v>-513652684.0</v>
       </c>
       <c r="F11">
-        <v>0.0</v>
+        <v>-255486360.0</v>
       </c>
       <c r="G11">
-        <v>0.0</v>
+        <v>1767934788.0</v>
       </c>
       <c r="H11">
-        <v>0.0</v>
+        <v>-589200595.0</v>
       </c>
       <c r="I11">
-        <v>0.0</v>
+        <v>-262083977.0</v>
       </c>
       <c r="J11">
-        <v>0.0</v>
+        <v>-397202887.0</v>
       </c>
       <c r="K11">
-        <v>0.0</v>
+        <v>-275712343.0</v>
       </c>
       <c r="L11">
-        <v>0.0</v>
-[...9 lines deleted...]
-      <c r="U11"/>
+        <v>-174284717.0</v>
+      </c>
+      <c r="M11">
+        <v>-515142568.0</v>
+      </c>
+      <c r="N11">
+        <v>2211772259.0</v>
+      </c>
+      <c r="O11">
+        <v>6097036000.0</v>
+      </c>
+      <c r="P11">
+        <v>6022107645.0</v>
+      </c>
+      <c r="Q11">
+        <v>7502147443.0</v>
+      </c>
+      <c r="R11">
+        <v>7486394666.0</v>
+      </c>
+      <c r="S11">
+        <v>7478856539.0</v>
+      </c>
+      <c r="T11">
+        <v>5937905000.0</v>
+      </c>
+      <c r="U11">
+        <v>3277003000.0</v>
+      </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>181</v>
-[...3 lines deleted...]
-      <c r="D12"/>
+        <v>149</v>
+      </c>
+      <c r="B12">
+        <v>2469080000.0</v>
+      </c>
+      <c r="C12">
+        <v>2377300000.0</v>
+      </c>
+      <c r="D12">
+        <v>5198444931.0</v>
+      </c>
       <c r="E12">
-        <v>-23886631750.0</v>
+        <v>6753855472.0</v>
       </c>
       <c r="F12">
-        <v>23391835550.0</v>
+        <v>6067262265.0</v>
       </c>
       <c r="G12">
-        <v>-26157646867.0</v>
+        <v>7611925724.0</v>
       </c>
       <c r="H12">
-        <v>40714537088.0</v>
+        <v>11877990766.0</v>
       </c>
       <c r="I12">
-        <v>-35501691652.0</v>
+        <v>13740744144.0</v>
       </c>
       <c r="J12">
-        <v>-25886770923.0</v>
+        <v>12098084356.0</v>
       </c>
       <c r="K12">
-        <v>-19469587340.0</v>
+        <v>10895664318.0</v>
       </c>
       <c r="L12">
-        <v>29680051375.0</v>
-[...9 lines deleted...]
-      <c r="U12"/>
+        <v>11589464302.0</v>
+      </c>
+      <c r="M12">
+        <v>17404724398.0</v>
+      </c>
+      <c r="N12">
+        <v>16342610194.0</v>
+      </c>
+      <c r="O12">
+        <v>7743692131.0</v>
+      </c>
+      <c r="P12">
+        <v>5610039623.0</v>
+      </c>
+      <c r="Q12">
+        <v>5876226746.0</v>
+      </c>
+      <c r="R12">
+        <v>5609265367.0</v>
+      </c>
+      <c r="S12">
+        <v>5124453486.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>182</v>
-[...10 lines deleted...]
-      <c r="K13"/>
+        <v>150</v>
+      </c>
+      <c r="B13">
+        <v>54425749.0</v>
+      </c>
+      <c r="C13">
+        <v>2085228060.0</v>
+      </c>
+      <c r="D13">
+        <v>2039202.0</v>
+      </c>
+      <c r="E13">
+        <v>1864877.0</v>
+      </c>
+      <c r="F13">
+        <v>34924198.0</v>
+      </c>
+      <c r="G13">
+        <v>15748643.0</v>
+      </c>
+      <c r="H13">
+        <v>2599965.0</v>
+      </c>
+      <c r="I13">
+        <v>4557262.0</v>
+      </c>
+      <c r="J13">
+        <v>21111856.0</v>
+      </c>
+      <c r="K13">
+        <v>37273089.0</v>
+      </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>183</v>
-[...42 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>184</v>
-[...15 lines deleted...]
-      <c r="P15"/>
+        <v>152</v>
+      </c>
+      <c r="B15">
+        <v>5501207000.0</v>
+      </c>
+      <c r="C15">
+        <v>-4332191000.0</v>
+      </c>
+      <c r="D15">
+        <v>8226972253.0</v>
+      </c>
+      <c r="E15">
+        <v>-1411679112.0</v>
+      </c>
+      <c r="F15">
+        <v>-9484670499.0</v>
+      </c>
+      <c r="G15">
+        <v>8334858402.0</v>
+      </c>
+      <c r="H15">
+        <v>3488737738.0</v>
+      </c>
+      <c r="I15">
+        <v>-9041326115.0</v>
+      </c>
+      <c r="J15">
+        <v>-14500028420.0</v>
+      </c>
+      <c r="K15">
+        <v>-10932426503.0</v>
+      </c>
+      <c r="L15">
+        <v>-9880781293.0</v>
+      </c>
+      <c r="M15">
+        <v>-8931976717.0</v>
+      </c>
+      <c r="N15">
+        <v>6221712803.0</v>
+      </c>
+      <c r="O15">
+        <v>16472534252.0</v>
+      </c>
+      <c r="P15">
+        <v>16621158688.0</v>
+      </c>
       <c r="Q15">
-        <v>13360001780.0</v>
+        <v>21186130131.0</v>
       </c>
       <c r="R15">
-        <v>13360000000.0</v>
-[...1 lines deleted...]
-      <c r="S15"/>
+        <v>18540681482.0</v>
+      </c>
+      <c r="S15">
+        <v>18692528081.0</v>
+      </c>
       <c r="T15">
-        <v>15000000000.0</v>
+        <v>13459283000.0</v>
       </c>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>153</v>
       </c>
       <c r="B16">
-        <v>9051220000.0</v>
+        <v>5501207270.0</v>
       </c>
       <c r="C16">
-        <v>6289218000.0</v>
+        <v>-4332191470.0</v>
       </c>
       <c r="D16">
-        <v>1985478914.0</v>
+        <v>8226972250.0</v>
       </c>
       <c r="E16">
-        <v>462059401.0</v>
+        <v>-1411716223.0</v>
       </c>
       <c r="F16">
-        <v>758742879.0</v>
+        <v>-9484670499.0</v>
       </c>
       <c r="G16">
-        <v>1273544313.0</v>
+        <v>8334858402.0</v>
       </c>
       <c r="H16">
-        <v>4720981472.0</v>
+        <v>3488737738.0</v>
       </c>
       <c r="I16">
-        <v>1341895047.0</v>
+        <v>-9041326115.0</v>
       </c>
       <c r="J16">
-        <v>1262433418.0</v>
+        <v>-14500028420.0</v>
       </c>
       <c r="K16">
-        <v>679775017.0</v>
+        <v>-10932426503.0</v>
       </c>
       <c r="L16">
-        <v>4684383779.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-9880781290.0</v>
+      </c>
+      <c r="M16"/>
       <c r="N16">
-        <v>4069362019.0</v>
+        <v>6221713000.0</v>
       </c>
       <c r="O16">
-        <v>5594735132.0</v>
+        <v>16472534000.0</v>
       </c>
       <c r="P16">
-        <v>1632906878.0</v>
+        <v>16621159000.0</v>
       </c>
       <c r="Q16">
-        <v>1671661464.0</v>
+        <v>21186130000.0</v>
       </c>
       <c r="R16">
-        <v>439113530.0</v>
+        <v>18540681000.0</v>
       </c>
       <c r="S16">
-        <v>6217278164.0</v>
+        <v>18692528000.0</v>
       </c>
       <c r="T16">
-        <v>866121482.0</v>
+        <v>13459283000.0</v>
       </c>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>186</v>
-[...11 lines deleted...]
-      <c r="L17"/>
+        <v>154</v>
+      </c>
+      <c r="B17">
+        <v>5501207273.0</v>
+      </c>
+      <c r="C17">
+        <v>-4332191474.0</v>
+      </c>
+      <c r="D17">
+        <v>8226972253.0</v>
+      </c>
+      <c r="E17">
+        <v>-1411679112.0</v>
+      </c>
+      <c r="F17">
+        <v>-9484670499.0</v>
+      </c>
+      <c r="G17">
+        <v>8334858402.0</v>
+      </c>
+      <c r="H17">
+        <v>3488737738.0</v>
+      </c>
+      <c r="I17">
+        <v>-9041326115.0</v>
+      </c>
+      <c r="J17">
+        <v>-14500028420.0</v>
+      </c>
+      <c r="K17">
+        <v>-10932426503.0</v>
+      </c>
+      <c r="L17">
+        <v>-9880781293.0</v>
+      </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>187</v>
+        <v>155</v>
       </c>
       <c r="B18">
-        <v>34001870000.0</v>
+        <v>-2414653987.0</v>
       </c>
       <c r="C18">
-        <v>-16896163000.0</v>
+        <v>-2369759605.0</v>
       </c>
       <c r="D18">
-        <v>24369952837.0</v>
+        <v>-5196405729.0</v>
       </c>
       <c r="E18">
-        <v>-22723695237.0</v>
+        <v>-6751990595.0</v>
       </c>
       <c r="F18">
-        <v>14565118534.0</v>
+        <v>-6032338067.0</v>
       </c>
       <c r="G18">
-        <v>-6137412510.0</v>
+        <v>-7596177082.0</v>
       </c>
       <c r="H18">
-        <v>56188690607.0</v>
+        <v>-11875390801.0</v>
       </c>
       <c r="I18">
-        <v>-31852311867.0</v>
+        <v>-13736186882.0</v>
       </c>
       <c r="J18">
-        <v>-32552922631.0</v>
+        <v>-12076972500.0</v>
       </c>
       <c r="K18">
-        <v>-17321098433.0</v>
-[...24 lines deleted...]
-      </c>
+        <v>-10858391229.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>156</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
-[...25 lines deleted...]
-      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>157</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>158</v>
       </c>
       <c r="B21">
-        <v>-31446236271.0</v>
+        <v>7332742000.0</v>
       </c>
       <c r="C21">
-        <v>21046236271.0</v>
+        <v>-1933079000.0</v>
       </c>
       <c r="D21">
-        <v>-23375029020.0</v>
+        <v>12557893717.0</v>
       </c>
       <c r="E21">
-        <v>33611921135.0</v>
+        <v>216839763.0</v>
       </c>
       <c r="F21">
-        <v>-15397814330.0</v>
+        <v>-4132795246.0</v>
       </c>
       <c r="G21">
-        <v>2456704764.0</v>
+        <v>17145545902.0</v>
       </c>
       <c r="H21">
-        <v>-52940281977.0</v>
+        <v>14106063292.0</v>
       </c>
       <c r="I21">
-        <v>31685209012.0</v>
+        <v>2985161751.0</v>
       </c>
       <c r="J21">
-        <v>33135715978.0</v>
+        <v>-2777468088.0</v>
       </c>
       <c r="K21">
-        <v>13316867750.0</v>
+        <v>11245411935.0</v>
       </c>
       <c r="L21">
-        <v>-29866666663.0</v>
-[...9 lines deleted...]
-      <c r="U21"/>
+        <v>1046670061.0</v>
+      </c>
+      <c r="M21">
+        <v>5018284832.0</v>
+      </c>
+      <c r="N21">
+        <v>28201349692.0</v>
+      </c>
+      <c r="O21">
+        <v>29318761130.0</v>
+      </c>
+      <c r="P21">
+        <v>27733011256.0</v>
+      </c>
+      <c r="Q21">
+        <v>34252493694.0</v>
+      </c>
+      <c r="R21">
+        <v>30661385424.0</v>
+      </c>
+      <c r="S21">
+        <v>30833796105.0</v>
+      </c>
+      <c r="T21">
+        <v>25218948000.0</v>
+      </c>
+      <c r="U21">
+        <v>19432513000.0</v>
+      </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>151</v>
-[...57 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>191</v>
+        <v>160</v>
       </c>
       <c r="B23">
-        <v>-173590000.0</v>
+        <v>355070781000.0</v>
       </c>
       <c r="C23">
-        <v>-69147000.0</v>
+        <v>345923164000.0</v>
       </c>
       <c r="D23">
-        <v>-75173844.0</v>
+        <v>333939759851.0</v>
       </c>
       <c r="E23">
-        <v>33611921135.0</v>
+        <v>376869388705.0</v>
       </c>
       <c r="F23">
-        <v>-61150428.0</v>
+        <v>340723928952.0</v>
       </c>
       <c r="G23">
-        <v>-83349000.0</v>
+        <v>285867234784.0</v>
       </c>
       <c r="H23">
-        <v>32000000000.0</v>
+        <v>373530735640.0</v>
       </c>
       <c r="I23">
-        <v>129760151723.0</v>
+        <v>409848200777.0</v>
       </c>
       <c r="J23">
-        <v>55802382659.0</v>
+        <v>305368599538.0</v>
       </c>
       <c r="K23">
-        <v>135245338557.0</v>
+        <v>279015084290.0</v>
       </c>
       <c r="L23">
-        <v>91500000000.0</v>
+        <v>276363472687.0</v>
       </c>
       <c r="M23">
-        <v>-234638189055.0</v>
+        <v>416497890633.0</v>
       </c>
       <c r="N23">
-        <v>234638189055.0</v>
+        <v>411479239731.0</v>
       </c>
       <c r="O23">
-        <v>94138105451.0</v>
+        <v>384503111479.0</v>
       </c>
       <c r="P23">
-        <v>-1347925691.0</v>
+        <v>345314750548.0</v>
       </c>
       <c r="Q23">
-        <v>5230446630.0</v>
+        <v>314106649940.0</v>
       </c>
       <c r="R23">
-        <v>60520.0</v>
+        <v>248213954158.0</v>
       </c>
       <c r="S23">
-        <v>-2206029983.0</v>
+        <v>246922879215.0</v>
       </c>
       <c r="T23"/>
       <c r="U23"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>192</v>
-[...24 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
-[...10 lines deleted...]
-      </c>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
-[...1 lines deleted...]
-      </c>
+      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>193</v>
+        <v>162</v>
       </c>
       <c r="B25">
-        <v>21347155000.0</v>
+        <v>786650985.0</v>
       </c>
       <c r="C25">
-        <v>-14683662000.0</v>
+        <v>587226133.0</v>
       </c>
       <c r="D25">
-        <v>7305969845.0</v>
+        <v>518073909.0</v>
       </c>
       <c r="E25">
-        <v>915448399.0</v>
+        <v>496230713.0</v>
       </c>
       <c r="F25">
-        <v>23391835550.0</v>
+        <v>454448672.0</v>
       </c>
       <c r="G25">
-        <v>-26157646867.0</v>
+        <v>507897772.0</v>
       </c>
       <c r="H25">
-        <v>40714537088.0</v>
+        <v>552561821.0</v>
       </c>
       <c r="I25">
-        <v>9041326115.0</v>
+        <v>593871979.0</v>
       </c>
       <c r="J25">
-        <v>14500028420.0</v>
-[...27 lines deleted...]
-      </c>
+        <v>686314032.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>194</v>
+        <v>163</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...4 lines deleted...]
-      </c>
+      <c r="G26"/>
+      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>195</v>
-[...18 lines deleted...]
-      <c r="S27"/>
+        <v>164</v>
+      </c>
+      <c r="B27">
+        <v>8297731000.0</v>
+      </c>
+      <c r="C27">
+        <v>9661978000.0</v>
+      </c>
+      <c r="D27">
+        <v>9604778438.0</v>
+      </c>
+      <c r="E27">
+        <v>8747241254.0</v>
+      </c>
+      <c r="F27">
+        <v>7009483310.0</v>
+      </c>
+      <c r="G27">
+        <v>7737882098.0</v>
+      </c>
+      <c r="H27">
+        <v>9482956975.0</v>
+      </c>
+      <c r="I27">
+        <v>12792428374.0</v>
+      </c>
+      <c r="J27">
+        <v>5593681229.0</v>
+      </c>
+      <c r="K27">
+        <v>6577391143.0</v>
+      </c>
+      <c r="L27">
+        <v>6954060156.0</v>
+      </c>
+      <c r="M27">
+        <v>6681522290.0</v>
+      </c>
+      <c r="N27">
+        <v>7208055787.0</v>
+      </c>
+      <c r="O27">
+        <v>5860379779.0</v>
+      </c>
+      <c r="P27">
+        <v>6714527543.0</v>
+      </c>
+      <c r="Q27">
+        <v>6413599608.0</v>
+      </c>
+      <c r="R27">
+        <v>5257600519.0</v>
+      </c>
+      <c r="S27">
+        <v>2782313262.0</v>
+      </c>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>196</v>
+        <v>165</v>
       </c>
       <c r="B28">
-        <v>-31619826000.0</v>
+        <v>7286991000.0</v>
       </c>
       <c r="C28">
-        <v>20977089000.0</v>
+        <v>8442147000.0</v>
       </c>
       <c r="D28">
-        <v>-23450202864.0</v>
+        <v>8133179505.0</v>
       </c>
       <c r="E28">
-        <v>33544120599.0</v>
+        <v>5050867519.0</v>
       </c>
       <c r="F28">
-        <v>-15397814330.0</v>
+        <v>7851013371.0</v>
       </c>
       <c r="G28">
-        <v>2456704764.0</v>
+        <v>5819252736.0</v>
       </c>
       <c r="H28">
-        <v>-52940281977.0</v>
+        <v>6893106352.0</v>
       </c>
       <c r="I28">
-        <v>31685209012.0</v>
+        <v>6661441889.0</v>
       </c>
       <c r="J28">
-        <v>33135715978.0</v>
+        <v>6898702167.0</v>
       </c>
       <c r="K28">
-        <v>13316867750.0</v>
+        <v>14203312448.0</v>
       </c>
       <c r="L28">
-        <v>-29866666663.0</v>
+        <v>5690911336.0</v>
       </c>
       <c r="M28">
-        <v>-275608718874.0</v>
+        <v>5683125627.0</v>
       </c>
       <c r="N28">
-        <v>263203965589.0</v>
+        <v>6739909938.0</v>
       </c>
       <c r="O28">
-        <v>94138105451.0</v>
+        <v>6259788892.0</v>
       </c>
       <c r="P28">
-        <v>-1347925691.0</v>
+        <v>11221048523.0</v>
       </c>
       <c r="Q28">
-        <v>-8129555150.0</v>
+        <v>9500436365.0</v>
       </c>
       <c r="R28">
-        <v>-8520786151.0</v>
+        <v>8944574181.0</v>
       </c>
       <c r="S28">
-        <v>39023866475.0</v>
-[...2 lines deleted...]
-      <c r="U28"/>
+        <v>7713919466.0</v>
+      </c>
+      <c r="T28">
+        <v>8438928000.0</v>
+      </c>
+      <c r="U28">
+        <v>7091239000.0</v>
+      </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>197</v>
+        <v>166</v>
       </c>
       <c r="B29">
-        <v>41477811000.0</v>
+        <v>103090685.0</v>
       </c>
       <c r="C29">
-        <v>-4954810000.0</v>
+        <v>-494986770.0</v>
       </c>
       <c r="D29">
-        <v>29036245393.0</v>
+        <v>-360069026.0</v>
       </c>
       <c r="E29">
-        <v>-915448399.0</v>
+        <v>-513652680.0</v>
       </c>
       <c r="F29">
-        <v>26509299275.0</v>
+        <v>-255486360.0</v>
       </c>
       <c r="G29">
-        <v>-4388382088.0</v>
+        <v>1767934790.0</v>
       </c>
       <c r="H29">
-        <v>57946283372.0</v>
+        <v>-589200600.0</v>
       </c>
       <c r="I29">
-        <v>-30780019664.0</v>
+        <v>-262083980.0</v>
       </c>
       <c r="J29">
-        <v>-27114919034.0</v>
+        <v>-397202890.0</v>
       </c>
       <c r="K29">
-        <v>-16763181683.0</v>
+        <v>-275712340.0</v>
       </c>
       <c r="L29">
-        <v>33677132098.0</v>
-[...27 lines deleted...]
-      </c>
+        <v>-174284720.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>198</v>
+        <v>167</v>
       </c>
       <c r="B30">
-        <v>-7092630000.0</v>
+        <v>24293826000.0</v>
       </c>
       <c r="C30">
-        <v>-11662388000.0</v>
+        <v>26680684000.0</v>
       </c>
       <c r="D30">
-        <v>-4061391656.0</v>
+        <v>25282180954.0</v>
       </c>
       <c r="E30">
-        <v>-21481546838.0</v>
+        <v>20991425075.0</v>
       </c>
       <c r="F30">
-        <v>-11627156423.0</v>
+        <v>21132753138.0</v>
       </c>
       <c r="G30">
-        <v>-1516274512.0</v>
+        <v>20308337365.0</v>
       </c>
       <c r="H30">
-        <v>-1649320038.0</v>
+        <v>24691165194.0</v>
       </c>
       <c r="I30">
-        <v>-823967203.0</v>
+        <v>27081594874.0</v>
       </c>
       <c r="J30">
-        <v>-5438003597.0</v>
+        <v>20479791164.0</v>
       </c>
       <c r="K30">
-        <v>-557916750.0</v>
+        <v>20780703591.0</v>
       </c>
       <c r="L30">
-        <v>-365263196.0</v>
+        <v>21458135699.0</v>
       </c>
       <c r="M30">
-        <v>220747713720.0</v>
+        <v>20565339523.0</v>
       </c>
       <c r="N30">
-        <v>-250658206980.0</v>
+        <v>21807215313.0</v>
       </c>
       <c r="O30">
-        <v>-62024756035.0</v>
+        <v>19157537424.0</v>
       </c>
       <c r="P30">
-        <v>-14762064215.0</v>
+        <v>17935576066.0</v>
       </c>
       <c r="Q30">
-        <v>-13074093605.0</v>
+        <v>15914035973.0</v>
       </c>
       <c r="R30">
-        <v>-12078260332.0</v>
+        <v>14202174700.0</v>
       </c>
       <c r="S30">
-        <v>-34419897103.0</v>
+        <v>10496232728.0</v>
       </c>
       <c r="T30"/>
       <c r="U30"/>
+    </row>
+    <row r="31" spans="1:21">
+      <c r="A31" t="s">
+        <v>168</v>
+      </c>
+      <c r="B31">
+        <v>-1728444000.0</v>
+      </c>
+      <c r="C31">
+        <v>-2894099000.0</v>
+      </c>
+      <c r="D31">
+        <v>-4690990490.0</v>
+      </c>
+      <c r="E31">
+        <v>-2142171559.0</v>
+      </c>
+      <c r="F31">
+        <v>-8055251272.0</v>
+      </c>
+      <c r="G31">
+        <v>-7233640882.0</v>
+      </c>
+      <c r="H31">
+        <v>-11688632376.0</v>
+      </c>
+      <c r="I31">
+        <v>-12288571843.0</v>
+      </c>
+      <c r="J31">
+        <v>-12119763219.0</v>
+      </c>
+      <c r="K31">
+        <v>-10524942237.0</v>
+      </c>
+      <c r="L31">
+        <v>-11094159950.0</v>
+      </c>
+      <c r="M31">
+        <v>-14465404118.0</v>
+      </c>
+      <c r="N31">
+        <v>-19767864630.0</v>
+      </c>
+      <c r="O31">
+        <v>-6749190877.0</v>
+      </c>
+      <c r="P31">
+        <v>-5089744923.0</v>
+      </c>
+      <c r="Q31">
+        <v>-5564216120.0</v>
+      </c>
+      <c r="R31">
+        <v>-4634309276.0</v>
+      </c>
+      <c r="S31">
+        <v>-4662411485.0</v>
+      </c>
+      <c r="T31"/>
+      <c r="U31"/>
+    </row>
+    <row r="32" spans="1:21">
+      <c r="A32" t="s">
+        <v>169</v>
+      </c>
+      <c r="B32">
+        <v>362403523000.0</v>
+      </c>
+      <c r="C32">
+        <v>343990085000.0</v>
+      </c>
+      <c r="D32">
+        <v>346497653568.0</v>
+      </c>
+      <c r="E32">
+        <v>377086228468.0</v>
+      </c>
+      <c r="F32">
+        <v>339039023365.0</v>
+      </c>
+      <c r="G32">
+        <v>303203668856.0</v>
+      </c>
+      <c r="H32">
+        <v>388118905159.0</v>
+      </c>
+      <c r="I32">
+        <v>412833362528.0</v>
+      </c>
+      <c r="J32">
+        <v>302591131450.0</v>
+      </c>
+      <c r="K32">
+        <v>278331887681.0</v>
+      </c>
+      <c r="L32">
+        <v>277402566627.0</v>
+      </c>
+      <c r="M32">
+        <v>421516175465.0</v>
+      </c>
+      <c r="N32">
+        <v>439680589423.0</v>
+      </c>
+      <c r="O32">
+        <v>413821872609.0</v>
+      </c>
+      <c r="P32">
+        <v>373047761804.0</v>
+      </c>
+      <c r="Q32">
+        <v>348359143634.0</v>
+      </c>
+      <c r="R32">
+        <v>278875339582.0</v>
+      </c>
+      <c r="S32">
+        <v>277756675320.0</v>
+      </c>
+      <c r="T32">
+        <v>241229718000.0</v>
+      </c>
+      <c r="U32">
+        <v>174551436000.0</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CA30"/>
+  <dimension ref="A1:CA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:79">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
       <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
         <v>133</v>
       </c>
       <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
         <v>136</v>
       </c>
       <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="BY1" t="s">
         <v>170</v>
       </c>
       <c r="BZ1" t="s">
-        <v>137</v>
+        <v>171</v>
       </c>
       <c r="CA1" t="s">
-        <v>20</v>
+        <v>138</v>
       </c>
     </row>
     <row r="2" spans="1:79">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>139</v>
       </c>
       <c r="B2">
-        <v>9051219908.0</v>
+        <v>80213229000.0</v>
       </c>
       <c r="C2">
-        <v>11465802000.0</v>
+        <v>80671411375.0</v>
       </c>
       <c r="D2">
-        <v>4728041000.0</v>
+        <v>85977905880.0</v>
       </c>
       <c r="E2">
-        <v>4374927000.0</v>
+        <v>82373838975.0</v>
       </c>
       <c r="F2">
-        <v>6289218000.0</v>
+        <v>78545315895.0</v>
       </c>
       <c r="G2">
-        <v>499314000.0</v>
+        <v>83305116412.0</v>
       </c>
       <c r="H2">
-        <v>2614206000.0</v>
+        <v>84488060000.0</v>
       </c>
       <c r="I2">
-        <v>5596922762.0</v>
+        <v>90437128463.0</v>
       </c>
       <c r="J2">
-        <v>1985478914.0</v>
+        <v>71948277437.0</v>
       </c>
       <c r="K2">
-        <v>163024335.0</v>
+        <v>72692414459.0</v>
       </c>
       <c r="L2">
-        <v>280146400.0</v>
+        <v>78280578201.0</v>
       </c>
       <c r="M2">
-        <v>176508138.0</v>
+        <v>78298885086.0</v>
       </c>
       <c r="N2">
-        <v>462059401.0</v>
+        <v>69607387002.0</v>
       </c>
       <c r="O2">
-        <v>1561598085.0</v>
+        <v>82031878992.0</v>
       </c>
       <c r="P2">
-        <v>883113567.0</v>
+        <v>90053929872.0</v>
       </c>
       <c r="Q2">
-        <v>1005100041.0</v>
+        <v>96911859827.0</v>
       </c>
       <c r="R2">
-        <v>758742879.0</v>
+        <v>80292159087.0</v>
       </c>
       <c r="S2">
-        <v>1188527941.0</v>
+        <v>82307755094.0</v>
       </c>
       <c r="T2">
-        <v>5479687128.0</v>
+        <v>87113004054.0</v>
       </c>
       <c r="U2">
-        <v>6390159364.0</v>
+        <v>79875099558.0</v>
       </c>
       <c r="V2">
-        <v>1273544313.0</v>
+        <v>77772826018.0</v>
       </c>
       <c r="W2">
-        <v>830090716.0</v>
+        <v>74830246184.0</v>
       </c>
       <c r="X2">
-        <v>2241244642.0</v>
+        <v>75318882365.0</v>
       </c>
       <c r="Y2">
-        <v>4323618567.0</v>
+        <v>70127800292.0</v>
       </c>
       <c r="Z2">
-        <v>4720981472.0</v>
+        <v>58434913718.0</v>
       </c>
       <c r="AA2">
-        <v>4109512212.0</v>
+        <v>61677301044.0</v>
       </c>
       <c r="AB2">
-        <v>1993467385.0</v>
+        <v>88306082400.0</v>
       </c>
       <c r="AC2">
-        <v>1493325454.0</v>
+        <v>89411861724.0</v>
       </c>
       <c r="AD2">
-        <v>1341895047.0</v>
+        <v>74139937993.0</v>
       </c>
       <c r="AE2">
-        <v>3277332937.0</v>
+        <v>96981688329.0</v>
       </c>
       <c r="AF2">
-        <v>3240281772.0</v>
+        <v>108837707443.0</v>
       </c>
       <c r="AG2">
-        <v>1585514243.0</v>
+        <v>111252553654.0</v>
       </c>
       <c r="AH2">
-        <v>1262433418.0</v>
+        <v>80502851914.0</v>
       </c>
       <c r="AI2">
-        <v>1601510769.0</v>
+        <v>82173492892.0</v>
       </c>
       <c r="AJ2">
-        <v>4396696954.0</v>
+        <v>77677722374.0</v>
       </c>
       <c r="AK2">
-        <v>1993660871.0</v>
+        <v>72244238462.0</v>
       </c>
       <c r="AL2">
-        <v>679775017.0</v>
+        <v>86188310706.0</v>
       </c>
       <c r="AM2">
-        <v>1421313991.0</v>
+        <v>48778536832.0</v>
       </c>
       <c r="AN2">
-        <v>4060919953.0</v>
+        <v>66216582719.0</v>
       </c>
       <c r="AO2">
-        <v>1348643449.0</v>
+        <v>58245129478.0</v>
       </c>
       <c r="AP2">
-        <v>4684383779.0</v>
+        <v>58166940731.0</v>
       </c>
       <c r="AQ2">
-        <v>6478944921.0</v>
+        <v>75605727771.0</v>
       </c>
       <c r="AR2">
-        <v>2230330763.0</v>
+        <v>60042999985.0</v>
       </c>
       <c r="AS2">
-        <v>2702483187.0</v>
+        <v>51087840253.0</v>
       </c>
       <c r="AT2">
-        <v>1252339405.0</v>
+        <v>63601887068.0</v>
       </c>
       <c r="AU2">
-        <v>4263495338.0</v>
+        <v>80172609682.0</v>
       </c>
       <c r="AV2">
-        <v>4547403402.0</v>
+        <v>95431915165.0</v>
       </c>
       <c r="AW2">
-        <v>4613759816.0</v>
+        <v>88982008838.0</v>
       </c>
       <c r="AX2">
-        <v>4069362019.0</v>
+        <v>115347945462.0</v>
       </c>
       <c r="AY2">
-        <v>4220893311.0</v>
+        <v>96170681645.0</v>
       </c>
       <c r="AZ2">
-        <v>3047861705.0</v>
+        <v>94407325952.0</v>
       </c>
       <c r="BA2">
-        <v>2385118196.0</v>
+        <v>100140769686.0</v>
       </c>
       <c r="BB2">
-        <v>5594735132.0</v>
+        <v>86185830883.0</v>
       </c>
       <c r="BC2">
-        <v>455448538.0</v>
+        <v>108938097897.0</v>
       </c>
       <c r="BD2">
-        <v>2337818810.0</v>
+        <v>93889844109.0</v>
       </c>
       <c r="BE2">
-        <v>3095243852.0</v>
+        <v>96772807492.0</v>
       </c>
       <c r="BF2">
-        <v>1632906878.0</v>
+        <v>93669253685.0</v>
       </c>
       <c r="BG2">
-        <v>1336751149.0</v>
+        <v>81013668769.0</v>
       </c>
       <c r="BH2">
-        <v>3335422140.0</v>
-[...19 lines deleted...]
-      <c r="CA2"/>
+        <v>83948460584.0</v>
+      </c>
+      <c r="BI2">
+        <v>75716206348.0</v>
+      </c>
+      <c r="BJ2">
+        <v>80565488700.0</v>
+      </c>
+      <c r="BK2">
+        <v>83357043500.0</v>
+      </c>
+      <c r="BL2">
+        <v>68603103900.0</v>
+      </c>
+      <c r="BM2">
+        <v>71183516300.0</v>
+      </c>
+      <c r="BN2">
+        <v>76943062200.0</v>
+      </c>
+      <c r="BO2">
+        <v>73963350000.0</v>
+      </c>
+      <c r="BP2">
+        <v>60096736000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>60031839100.0</v>
+      </c>
+      <c r="BR2">
+        <v>61627206100.0</v>
+      </c>
+      <c r="BS2">
+        <v>45686571000.0</v>
+      </c>
+      <c r="BT2">
+        <v>63807115600.0</v>
+      </c>
+      <c r="BU2">
+        <v>66710456400.0</v>
+      </c>
+      <c r="BV2">
+        <v>51892990100.0</v>
+      </c>
+      <c r="BW2">
+        <v>49105882500.0</v>
+      </c>
+      <c r="BX2">
+        <v>39647216100.0</v>
+      </c>
+      <c r="BY2">
+        <v>46641353800.0</v>
+      </c>
+      <c r="BZ2">
+        <v>58670366200.0</v>
+      </c>
+      <c r="CA2">
+        <v>58670366200.0</v>
+      </c>
     </row>
     <row r="3" spans="1:79">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>140</v>
       </c>
       <c r="B3">
-        <v>389395225</v>
+        <v>3669224000.0</v>
       </c>
       <c r="C3">
-        <v>1821039000</v>
+        <v>205904870.0</v>
       </c>
       <c r="D3">
-        <v>1104859000</v>
+        <v>3693649826.0</v>
       </c>
       <c r="E3">
-        <v>2592546000</v>
+        <v>194439993.0</v>
       </c>
       <c r="F3">
-        <v>1957497000</v>
+        <v>195179930.0</v>
       </c>
       <c r="G3">
-        <v>2802120000</v>
+        <v>185157814.0</v>
       </c>
       <c r="H3">
-        <v>6815969000</v>
+        <v>104094000.0</v>
       </c>
       <c r="I3">
-        <v>733873390</v>
+        <v>3491789517.0</v>
       </c>
       <c r="J3">
-        <v>1589389432</v>
+        <v>3442384490.0</v>
       </c>
       <c r="K3">
-        <v>1414368599</v>
+        <v>3466415885.0</v>
       </c>
       <c r="L3">
-        <v>1671246278</v>
+        <v>3437567900.0</v>
       </c>
       <c r="M3">
-        <v>1091295515</v>
+        <v>3372514459.0</v>
       </c>
       <c r="N3">
-        <v>489382164</v>
+        <v>3332641735.0</v>
       </c>
       <c r="O3">
-        <v>1027952097</v>
+        <v>3360579201.0</v>
       </c>
       <c r="P3">
-        <v>5699893625</v>
+        <v>3480039468.0</v>
       </c>
       <c r="Q3">
-        <v>14173607689</v>
+        <v>3354527666.0</v>
       </c>
       <c r="R3">
-        <v>906793427</v>
+        <v>3069480551.0</v>
       </c>
       <c r="S3">
-        <v>3011162849</v>
+        <v>3034895712.0</v>
       </c>
       <c r="T3">
-        <v>6248851564</v>
+        <v>2966284576.0</v>
       </c>
       <c r="U3">
-        <v>298011326</v>
+        <v>3079808049.0</v>
       </c>
       <c r="V3">
-        <v>2386155002</v>
+        <v>3245025400.0</v>
       </c>
       <c r="W3">
-        <v>121470615</v>
+        <v>3311016199.0</v>
       </c>
       <c r="X3">
-        <v>1131099442</v>
+        <v>59177735.0</v>
       </c>
       <c r="Y3">
-        <v>264204137</v>
+        <v>150222864.0</v>
       </c>
       <c r="Z3">
-        <v>232256228</v>
+        <v>150595054.0</v>
       </c>
       <c r="AA3">
-        <v>297973329</v>
+        <v>147902119.0</v>
       </c>
       <c r="AB3">
-        <v>502822268</v>
+        <v>130893464.0</v>
       </c>
       <c r="AC3">
-        <v>498038526</v>
+        <v>139021085.0</v>
       </c>
       <c r="AD3">
-        <v>458758642</v>
+        <v>138796390.0</v>
       </c>
       <c r="AE3">
-        <v>373374038</v>
+        <v>143850882.0</v>
       </c>
       <c r="AF3">
-        <v>185176230</v>
+        <v>146349727.0</v>
       </c>
       <c r="AG3">
-        <v>17774830</v>
+        <v>144673551.0</v>
       </c>
       <c r="AH3">
-        <v>531516765</v>
+        <v>146348029.0</v>
       </c>
       <c r="AI3">
-        <v>186708976</v>
+        <v>156500672.0</v>
       </c>
       <c r="AJ3">
-        <v>4691944503</v>
+        <v>-500252084.0</v>
       </c>
       <c r="AK3">
-        <v>364961718</v>
+        <v>-4326111.0</v>
       </c>
       <c r="AL3">
-        <v>194388400</v>
+        <v>-29541758.0</v>
       </c>
       <c r="AM3">
-        <v>123523150</v>
+        <v>7388179.0</v>
       </c>
       <c r="AN3">
-        <v>116944000</v>
+        <v>-6993034154.0</v>
       </c>
       <c r="AO3">
-        <v>295217100</v>
+        <v>219314201.0</v>
       </c>
       <c r="AP3">
-        <v>22232500</v>
+        <v>252170084.0</v>
       </c>
       <c r="AQ3">
-        <v>307977998</v>
+        <v>263172392.0</v>
       </c>
       <c r="AR3">
-        <v>108922524</v>
+        <v>263899983.0</v>
       </c>
       <c r="AS3">
-        <v>213287722</v>
+        <v>271576887.0</v>
       </c>
       <c r="AT3">
-        <v>6920000</v>
+        <v>278852472.0</v>
       </c>
       <c r="AU3">
-        <v>12191647992</v>
+        <v>282830009.0</v>
       </c>
       <c r="AV3">
-        <v>84165020</v>
+        <v>286348011.0</v>
       </c>
       <c r="AW3">
-        <v>1024153630</v>
+        <v>288746766.0</v>
       </c>
       <c r="AX3">
-        <v>643008693</v>
+        <v>294479277.0</v>
       </c>
       <c r="AY3">
-        <v>7521243431</v>
+        <v>333355987.0</v>
       </c>
       <c r="AZ3">
-        <v>999748488</v>
+        <v>283700503.0</v>
       </c>
       <c r="BA3">
-        <v>14379655607</v>
+        <v>288174254.0</v>
       </c>
       <c r="BB3">
-        <v>3484512399</v>
+        <v>287698166.0</v>
       </c>
       <c r="BC3">
-        <v>45893996523</v>
+        <v>294807179.0</v>
       </c>
       <c r="BD3">
-        <v>5879086587</v>
+        <v>284536099.0</v>
       </c>
       <c r="BE3">
-        <v>5059272067</v>
+        <v>226909808.0</v>
       </c>
       <c r="BF3">
-        <v>5192400858</v>
+        <v>946845611.0</v>
       </c>
       <c r="BG3">
-        <v>2461095177</v>
+        <v>238543583.0</v>
       </c>
       <c r="BH3">
-        <v>10601266509</v>
+        <v>-138213348.0</v>
       </c>
       <c r="BI3">
-        <v>1699702500</v>
-[...54 lines deleted...]
-      </c>
+        <v>165999044.0</v>
+      </c>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
     </row>
     <row r="4" spans="1:79">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -22399,406 +15803,484 @@
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
     </row>
     <row r="5" spans="1:79">
       <c r="A5" t="s">
-        <v>174</v>
-[...60 lines deleted...]
-      <c r="BI5"/>
+        <v>142</v>
+      </c>
+      <c r="B5">
+        <v>20621605000.0</v>
+      </c>
+      <c r="C5">
+        <v>-391873826.0</v>
+      </c>
+      <c r="D5">
+        <v>6453650543.0</v>
+      </c>
+      <c r="E5">
+        <v>3401604191.0</v>
+      </c>
+      <c r="F5">
+        <v>1631169818.0</v>
+      </c>
+      <c r="G5">
+        <v>-3805735008.0</v>
+      </c>
+      <c r="H5">
+        <v>-2700225000.0</v>
+      </c>
+      <c r="I5">
+        <v>3561484204.0</v>
+      </c>
+      <c r="J5">
+        <v>-4632726046.0</v>
+      </c>
+      <c r="K5">
+        <v>1111961348.0</v>
+      </c>
+      <c r="L5">
+        <v>5821550315.0</v>
+      </c>
+      <c r="M5">
+        <v>3511938998.0</v>
+      </c>
+      <c r="N5">
+        <v>-121557529.0</v>
+      </c>
+      <c r="O5">
+        <v>3231723940.0</v>
+      </c>
+      <c r="P5">
+        <v>9831398965.0</v>
+      </c>
+      <c r="Q5">
+        <v>764778644.0</v>
+      </c>
+      <c r="R5">
+        <v>-3761616727.0</v>
+      </c>
+      <c r="S5">
+        <v>-1917753302.0</v>
+      </c>
+      <c r="T5">
+        <v>-4318812714.0</v>
+      </c>
+      <c r="U5">
+        <v>-2244664690.0</v>
+      </c>
+      <c r="V5">
+        <v>-321716654.0</v>
+      </c>
+      <c r="W5">
+        <v>3001879554.0</v>
+      </c>
+      <c r="X5">
+        <v>7341966914.0</v>
+      </c>
+      <c r="Y5">
+        <v>4563895719.0</v>
+      </c>
+      <c r="Z5">
+        <v>-851272927.0</v>
+      </c>
+      <c r="AA5">
+        <v>6605556427.0</v>
+      </c>
+      <c r="AB5">
+        <v>8741587608.0</v>
+      </c>
+      <c r="AC5">
+        <v>1313157634.0</v>
+      </c>
+      <c r="AD5">
+        <v>664970520.0</v>
+      </c>
+      <c r="AE5">
+        <v>3998015801.0</v>
+      </c>
+      <c r="AF5">
+        <v>-248089325.0</v>
+      </c>
+      <c r="AG5">
+        <v>5568686021.0</v>
+      </c>
+      <c r="AH5">
+        <v>-2469366492.0</v>
+      </c>
+      <c r="AI5">
+        <v>7730452235.0</v>
+      </c>
+      <c r="AJ5">
+        <v>7897577544.0</v>
+      </c>
+      <c r="AK5">
+        <v>1673837864.0</v>
+      </c>
+      <c r="AL5">
+        <v>-5932669275.0</v>
+      </c>
+      <c r="AM5">
+        <v>-6232127727.0</v>
+      </c>
+      <c r="AN5">
+        <v>4747297983.0</v>
+      </c>
+      <c r="AO5">
+        <v>-3969857400.0</v>
+      </c>
+      <c r="AP5">
+        <v>4331634173.0</v>
+      </c>
+      <c r="AQ5">
+        <v>4005291731.0</v>
+      </c>
+      <c r="AR5">
+        <v>-1140958449.0</v>
+      </c>
+      <c r="AS5">
+        <v>-2123168527.0</v>
+      </c>
+      <c r="AT5">
+        <v>5078287518.0</v>
+      </c>
+      <c r="AU5">
+        <v>5414148978.0</v>
+      </c>
+      <c r="AV5">
+        <v>3026289452.0</v>
+      </c>
+      <c r="AW5">
+        <v>1948333285.0</v>
+      </c>
+      <c r="AX5">
+        <v>-1210858906.0</v>
+      </c>
+      <c r="AY5">
+        <v>7331601732.0</v>
+      </c>
+      <c r="AZ5">
+        <v>3631353449.0</v>
+      </c>
+      <c r="BA5">
+        <v>13464863116.0</v>
+      </c>
+      <c r="BB5">
+        <v>8868364855.0</v>
+      </c>
+      <c r="BC5">
+        <v>8453354453.0</v>
+      </c>
+      <c r="BD5">
+        <v>7821830352.0</v>
+      </c>
+      <c r="BE5">
+        <v>6354433067.0</v>
+      </c>
+      <c r="BF5">
+        <v>8674150393.0</v>
+      </c>
+      <c r="BG5">
+        <v>6289093153.0</v>
+      </c>
+      <c r="BH5">
+        <v>5742640892.0</v>
+      </c>
+      <c r="BI5">
+        <v>5564408793.0</v>
+      </c>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
     </row>
     <row r="6" spans="1:79">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>143</v>
       </c>
       <c r="B6">
-        <v>-5931805588.0</v>
+        <v>24290829000.0</v>
       </c>
       <c r="C6">
-        <v>-2414583000.0</v>
+        <v>-185968956.0</v>
       </c>
       <c r="D6">
-        <v>6737761000.0</v>
+        <v>10147300369.0</v>
       </c>
       <c r="E6">
-        <v>353114000.0</v>
+        <v>3596044184.0</v>
       </c>
       <c r="F6">
-        <v>-1914291000.0</v>
+        <v>1826349748.0</v>
       </c>
       <c r="G6">
-        <v>5789904000.0</v>
+        <v>-3620577194.0</v>
       </c>
       <c r="H6">
-        <v>-2114892000.0</v>
+        <v>-2596131000.0</v>
       </c>
       <c r="I6">
-        <v>-2982716592.0</v>
+        <v>7053273721.0</v>
       </c>
       <c r="J6">
-        <v>3611443848.0</v>
+        <v>-1190341556.0</v>
       </c>
       <c r="K6">
-        <v>1822454579.0</v>
+        <v>4578377233.0</v>
       </c>
       <c r="L6">
-        <v>-117122065.0</v>
+        <v>9259118215.0</v>
       </c>
       <c r="M6">
-        <v>103638262.0</v>
+        <v>6884453457.0</v>
       </c>
       <c r="N6">
-        <v>-285551263.0</v>
+        <v>3211084206.0</v>
       </c>
       <c r="O6">
-        <v>-1099538684.0</v>
+        <v>6592303141.0</v>
       </c>
       <c r="P6">
-        <v>678484518.0</v>
+        <v>13311438433.0</v>
       </c>
       <c r="Q6">
-        <v>-121986474.0</v>
+        <v>4119306310.0</v>
       </c>
       <c r="R6">
-        <v>246357162.0</v>
+        <v>-692136176.0</v>
       </c>
       <c r="S6">
-        <v>-429785062.0</v>
+        <v>1117142410.0</v>
       </c>
       <c r="T6">
-        <v>-4291159187.0</v>
+        <v>-1352528138.0</v>
       </c>
       <c r="U6">
-        <v>-910472236.0</v>
+        <v>835143359.0</v>
       </c>
       <c r="V6">
-        <v>5116615051.0</v>
+        <v>2923308746.0</v>
       </c>
       <c r="W6">
-        <v>443453597.0</v>
+        <v>6312895753.0</v>
       </c>
       <c r="X6">
-        <v>-1411153926.0</v>
+        <v>7401144649.0</v>
       </c>
       <c r="Y6">
-        <v>-2082373925.0</v>
+        <v>4714118583.0</v>
       </c>
       <c r="Z6">
-        <v>-397362905.0</v>
+        <v>-700677873.0</v>
       </c>
       <c r="AA6">
-        <v>611469260.0</v>
+        <v>6753458546.0</v>
       </c>
       <c r="AB6">
-        <v>2116044827.0</v>
+        <v>8872481072.0</v>
       </c>
       <c r="AC6">
-        <v>500141931.0</v>
+        <v>1452178719.0</v>
       </c>
       <c r="AD6">
-        <v>151430407.0</v>
+        <v>803766910.0</v>
       </c>
       <c r="AE6">
-        <v>-1935437890.0</v>
+        <v>4141866683.0</v>
       </c>
       <c r="AF6">
-        <v>37051165.0</v>
+        <v>-101739598.0</v>
       </c>
       <c r="AG6">
-        <v>1654767529.0</v>
+        <v>5713359572.0</v>
       </c>
       <c r="AH6">
-        <v>323080825.0</v>
+        <v>-2323018463.0</v>
       </c>
       <c r="AI6">
-        <v>-339077351.0</v>
+        <v>7886952907.0</v>
       </c>
       <c r="AJ6">
-        <v>-2795186185.0</v>
+        <v>7397325460.0</v>
       </c>
       <c r="AK6">
-        <v>2403036083.0</v>
+        <v>1669511753.0</v>
       </c>
       <c r="AL6">
-        <v>1313885854.0</v>
+        <v>-5962211033.0</v>
       </c>
       <c r="AM6">
-        <v>-741538974.0</v>
+        <v>-6224739548.0</v>
       </c>
       <c r="AN6">
-        <v>-2639605962.0</v>
+        <v>-2245736171.0</v>
       </c>
       <c r="AO6">
-        <v>2712276504.0</v>
+        <v>-3750543199.0</v>
       </c>
       <c r="AP6">
-        <v>-3335740330.0</v>
+        <v>4583804257.0</v>
       </c>
       <c r="AQ6">
-        <v>-1794561142.0</v>
+        <v>4268464123.0</v>
       </c>
       <c r="AR6">
-        <v>4248614158.0</v>
+        <v>-877058466.0</v>
       </c>
       <c r="AS6">
-        <v>-472152424.0</v>
+        <v>-1851591640.0</v>
       </c>
       <c r="AT6">
-        <v>1450143782.0</v>
+        <v>5357139990.0</v>
       </c>
       <c r="AU6">
-        <v>-3011155933.0</v>
+        <v>5696978987.0</v>
       </c>
       <c r="AV6">
-        <v>-283908064.0</v>
+        <v>3312637463.0</v>
       </c>
       <c r="AW6">
-        <v>-66356414.0</v>
+        <v>2237080051.0</v>
       </c>
       <c r="AX6">
-        <v>544397797.0</v>
+        <v>-916379629.0</v>
       </c>
       <c r="AY6">
-        <v>-151531292.0</v>
+        <v>7664957719.0</v>
       </c>
       <c r="AZ6">
-        <v>1173031606.0</v>
+        <v>3915053952.0</v>
       </c>
       <c r="BA6">
-        <v>662743509.0</v>
+        <v>13753037370.0</v>
       </c>
       <c r="BB6">
-        <v>-3209616936.0</v>
+        <v>9156063021.0</v>
       </c>
       <c r="BC6">
-        <v>5139286594.0</v>
+        <v>8748161632.0</v>
       </c>
       <c r="BD6">
-        <v>-1882370272.0</v>
+        <v>8106366451.0</v>
       </c>
       <c r="BE6">
-        <v>-757425042.0</v>
+        <v>6581342875.0</v>
       </c>
       <c r="BF6">
-        <v>1462336974.0</v>
+        <v>9620996004.0</v>
       </c>
       <c r="BG6">
-        <v>296155729.0</v>
+        <v>6527636736.0</v>
       </c>
       <c r="BH6">
-        <v>-1998670991.0</v>
-[...1 lines deleted...]
-      <c r="BI6"/>
+        <v>5604427544.0</v>
+      </c>
+      <c r="BI6">
+        <v>5730407837.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
     </row>
     <row r="7" spans="1:79">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>144</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
-[...16 lines deleted...]
-      </c>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
-[...46 lines deleted...]
-      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -22810,51 +16292,51 @@
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
     </row>
     <row r="8" spans="1:79">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -22893,494 +16375,1092 @@
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
     </row>
     <row r="9" spans="1:79">
       <c r="A9" t="s">
-        <v>178</v>
-[...78 lines deleted...]
-      <c r="CA9"/>
+        <v>146</v>
+      </c>
+      <c r="B9">
+        <v>29814260000.0</v>
+      </c>
+      <c r="C9">
+        <v>5747403853.0</v>
+      </c>
+      <c r="D9">
+        <v>13427630695.0</v>
+      </c>
+      <c r="E9">
+        <v>8690329867.0</v>
+      </c>
+      <c r="F9">
+        <v>6524699512.0</v>
+      </c>
+      <c r="G9">
+        <v>3558685891.0</v>
+      </c>
+      <c r="H9">
+        <v>5674536000.0</v>
+      </c>
+      <c r="I9">
+        <v>9950603924.0</v>
+      </c>
+      <c r="J9">
+        <v>1813266680.0</v>
+      </c>
+      <c r="K9">
+        <v>6985798422.0</v>
+      </c>
+      <c r="L9">
+        <v>12562752663.0</v>
+      </c>
+      <c r="M9">
+        <v>8573187586.0</v>
+      </c>
+      <c r="N9">
+        <v>5181783872.0</v>
+      </c>
+      <c r="O9">
+        <v>11961200166.0</v>
+      </c>
+      <c r="P9">
+        <v>11075929009.0</v>
+      </c>
+      <c r="Q9">
+        <v>8005930408.0</v>
+      </c>
+      <c r="R9">
+        <v>2536413814.0</v>
+      </c>
+      <c r="S9">
+        <v>5902251357.0</v>
+      </c>
+      <c r="T9">
+        <v>2963053286.0</v>
+      </c>
+      <c r="U9">
+        <v>2380437520.0</v>
+      </c>
+      <c r="V9">
+        <v>5642539532.0</v>
+      </c>
+      <c r="W9">
+        <v>8461817213.0</v>
+      </c>
+      <c r="X9">
+        <v>11780464663.0</v>
+      </c>
+      <c r="Y9">
+        <v>9564149378.0</v>
+      </c>
+      <c r="Z9">
+        <v>4788766741.0</v>
+      </c>
+      <c r="AA9">
+        <v>11511390655.0</v>
+      </c>
+      <c r="AB9">
+        <v>15229789683.0</v>
+      </c>
+      <c r="AC9">
+        <v>7314136098.0</v>
+      </c>
+      <c r="AD9">
+        <v>6565637596.0</v>
+      </c>
+      <c r="AE9">
+        <v>10169771336.0</v>
+      </c>
+      <c r="AF9">
+        <v>5782867978.0</v>
+      </c>
+      <c r="AG9">
+        <v>8170098901.0</v>
+      </c>
+      <c r="AH9">
+        <v>4468505721.0</v>
+      </c>
+      <c r="AI9">
+        <v>11645284025.0</v>
+      </c>
+      <c r="AJ9">
+        <v>12083576971.0</v>
+      </c>
+      <c r="AK9">
+        <v>7266438571.0</v>
+      </c>
+      <c r="AL9">
+        <v>-233682498.0</v>
+      </c>
+      <c r="AM9">
+        <v>-1414009968.0</v>
+      </c>
+      <c r="AN9">
+        <v>-54850367.0</v>
+      </c>
+      <c r="AO9">
+        <v>1246268471.0</v>
+      </c>
+      <c r="AP9">
+        <v>8688989904.0</v>
+      </c>
+      <c r="AQ9">
+        <v>10217098974.0</v>
+      </c>
+      <c r="AR9">
+        <v>4408098618.0</v>
+      </c>
+      <c r="AS9">
+        <v>2947222142.0</v>
+      </c>
+      <c r="AT9">
+        <v>7474691747.0</v>
+      </c>
+      <c r="AU9">
+        <v>7667217132.0</v>
+      </c>
+      <c r="AV9">
+        <v>8476745120.0</v>
+      </c>
+      <c r="AW9">
+        <v>4465054358.0</v>
+      </c>
+      <c r="AX9">
+        <v>4337322139.0</v>
+      </c>
+      <c r="AY9">
+        <v>8304502738.0</v>
+      </c>
+      <c r="AZ9">
+        <v>5484971968.0</v>
+      </c>
+      <c r="BA9">
+        <v>15552626305.0</v>
+      </c>
+      <c r="BB9">
+        <v>15833453595.0</v>
+      </c>
+      <c r="BC9">
+        <v>13137513137.0</v>
+      </c>
+      <c r="BD9">
+        <v>13006444270.0</v>
+      </c>
+      <c r="BE9">
+        <v>11524155879.0</v>
+      </c>
+      <c r="BF9">
+        <v>13365453876.0</v>
+      </c>
+      <c r="BG9">
+        <v>10580244529.0</v>
+      </c>
+      <c r="BH9">
+        <v>10073896937.0</v>
+      </c>
+      <c r="BI9">
+        <v>10282252940.0</v>
+      </c>
+      <c r="BJ9">
+        <v>14485403000.0</v>
+      </c>
+      <c r="BK9">
+        <v>14619009000.0</v>
+      </c>
+      <c r="BL9">
+        <v>15143000000.0</v>
+      </c>
+      <c r="BM9">
+        <v>16892172000.0</v>
+      </c>
+      <c r="BN9">
+        <v>12210589000.0</v>
+      </c>
+      <c r="BO9">
+        <v>13420351000.0</v>
+      </c>
+      <c r="BP9">
+        <v>14346530000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>13118822000.0</v>
+      </c>
+      <c r="BR9">
+        <v>13138426000.0</v>
+      </c>
+      <c r="BS9">
+        <v>10829210000.0</v>
+      </c>
+      <c r="BT9">
+        <v>7799625000.0</v>
+      </c>
+      <c r="BU9">
+        <v>13716133000.0</v>
+      </c>
+      <c r="BV9">
+        <v>13397470000.0</v>
+      </c>
+      <c r="BW9">
+        <v>11327004000.0</v>
+      </c>
+      <c r="BX9">
+        <v>8130155000.0</v>
+      </c>
+      <c r="BY9">
+        <v>11944463000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>8762899000.0</v>
+      </c>
+      <c r="CA9">
+        <v>8762899000.0</v>
+      </c>
     </row>
     <row r="10" spans="1:79">
       <c r="A10" t="s">
-        <v>179</v>
-[...78 lines deleted...]
-      <c r="CA10"/>
+        <v>147</v>
+      </c>
+      <c r="B10">
+        <v>20717428000.0</v>
+      </c>
+      <c r="C10">
+        <v>-708524169.0</v>
+      </c>
+      <c r="D10">
+        <v>6282914428.0</v>
+      </c>
+      <c r="E10">
+        <v>2834783928.0</v>
+      </c>
+      <c r="F10">
+        <v>949598161.0</v>
+      </c>
+      <c r="G10">
+        <v>-4462998559.0</v>
+      </c>
+      <c r="H10">
+        <v>-3422809000.0</v>
+      </c>
+      <c r="I10">
+        <v>2908867024.0</v>
+      </c>
+      <c r="J10">
+        <v>-5110162423.0</v>
+      </c>
+      <c r="K10">
+        <v>796925856.0</v>
+      </c>
+      <c r="L10">
+        <v>5428932344.0</v>
+      </c>
+      <c r="M10">
+        <v>2626845804.0</v>
+      </c>
+      <c r="N10">
+        <v>-1869113296.0</v>
+      </c>
+      <c r="O10">
+        <v>1680238375.0</v>
+      </c>
+      <c r="P10">
+        <v>7946451136.0</v>
+      </c>
+      <c r="Q10">
+        <v>-1144311627.0</v>
+      </c>
+      <c r="R10">
+        <v>-5556318083.0</v>
+      </c>
+      <c r="S10">
+        <v>-3171153222.0</v>
+      </c>
+      <c r="T10">
+        <v>-5354051122.0</v>
+      </c>
+      <c r="U10">
+        <v>-3663449113.0</v>
+      </c>
+      <c r="V10">
+        <v>-1987974507.0</v>
+      </c>
+      <c r="W10">
+        <v>1265317883.0</v>
+      </c>
+      <c r="X10">
+        <v>5056441504.0</v>
+      </c>
+      <c r="Y10">
+        <v>2808692753.0</v>
+      </c>
+      <c r="Z10">
+        <v>-2645648224.0</v>
+      </c>
+      <c r="AA10">
+        <v>4883307157.0</v>
+      </c>
+      <c r="AB10">
+        <v>6531378575.0</v>
+      </c>
+      <c r="AC10">
+        <v>-1045020174.0</v>
+      </c>
+      <c r="AD10">
+        <v>-2505606502.0</v>
+      </c>
+      <c r="AE10">
+        <v>-81214756.0</v>
+      </c>
+      <c r="AF10">
+        <v>-4129273290.0</v>
+      </c>
+      <c r="AG10">
+        <v>-1329090168.0</v>
+      </c>
+      <c r="AH10">
+        <v>-5282264813.0</v>
+      </c>
+      <c r="AI10">
+        <v>1437218179.0</v>
+      </c>
+      <c r="AJ10">
+        <v>4675136000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-1503091686.0</v>
+      </c>
+      <c r="AL10">
+        <v>-9039463169.0</v>
+      </c>
+      <c r="AM10">
+        <v>-9029812453.0</v>
+      </c>
+      <c r="AN10">
+        <v>-4710024894.0</v>
+      </c>
+      <c r="AO10">
+        <v>-6273835499.0</v>
+      </c>
+      <c r="AP10">
+        <v>-1707330322.0</v>
+      </c>
+      <c r="AQ10">
+        <v>1483051869.0</v>
+      </c>
+      <c r="AR10">
+        <v>-3648719976.0</v>
+      </c>
+      <c r="AS10">
+        <v>-4474319997.0</v>
+      </c>
+      <c r="AT10">
+        <v>-925738730.0</v>
+      </c>
+      <c r="AU10">
+        <v>-1006287307.0</v>
+      </c>
+      <c r="AV10">
+        <v>-492977105.0</v>
+      </c>
+      <c r="AW10">
+        <v>-4156727763.0</v>
+      </c>
+      <c r="AX10">
+        <v>-5434656399.0</v>
+      </c>
+      <c r="AY10">
+        <v>637241982.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-2529639266.0</v>
+      </c>
+      <c r="BA10">
+        <v>1135406201.0</v>
+      </c>
+      <c r="BB10">
+        <v>5110697493.0</v>
+      </c>
+      <c r="BC10">
+        <v>4717020634.0</v>
+      </c>
+      <c r="BD10">
+        <v>5173031629.0</v>
+      </c>
+      <c r="BE10">
+        <v>5071210423.0</v>
+      </c>
+      <c r="BF10">
+        <v>7467523442.0</v>
+      </c>
+      <c r="BG10">
+        <v>4857804759.0</v>
+      </c>
+      <c r="BH10">
+        <v>4722983775.0</v>
+      </c>
+      <c r="BI10">
+        <v>4693484534.0</v>
+      </c>
+      <c r="BJ10">
+        <v>6863164200.0</v>
+      </c>
+      <c r="BK10">
+        <v>6363633800.0</v>
+      </c>
+      <c r="BL10">
+        <v>7147915000.0</v>
+      </c>
+      <c r="BM10">
+        <v>6314511200.0</v>
+      </c>
+      <c r="BN10">
+        <v>6888473300.0</v>
+      </c>
+      <c r="BO10">
+        <v>8337378100.0</v>
+      </c>
+      <c r="BP10">
+        <v>6992219300.0</v>
+      </c>
+      <c r="BQ10">
+        <v>6814954400.0</v>
+      </c>
+      <c r="BR10">
+        <v>7819797000.0</v>
+      </c>
+      <c r="BS10">
+        <v>4400105400.0</v>
+      </c>
+      <c r="BT10">
+        <v>669201900.0</v>
+      </c>
+      <c r="BU10">
+        <v>8866889000.0</v>
+      </c>
+      <c r="BV10">
+        <v>9474983500.0</v>
+      </c>
+      <c r="BW10">
+        <v>7160310200.0</v>
+      </c>
+      <c r="BX10">
+        <v>3521265400.0</v>
+      </c>
+      <c r="BY10">
+        <v>6018646200.0</v>
+      </c>
+      <c r="BZ10">
+        <v>4928638200.0</v>
+      </c>
+      <c r="CA10">
+        <v>4928638200.0</v>
+      </c>
     </row>
     <row r="11" spans="1:79">
       <c r="A11" t="s">
-        <v>180</v>
-[...11 lines deleted...]
-      <c r="L11"/>
+        <v>148</v>
+      </c>
+      <c r="B11">
+        <v>4451933000.0</v>
+      </c>
+      <c r="C11">
+        <v>6686371.0</v>
+      </c>
+      <c r="D11">
+        <v>34156088.0</v>
+      </c>
+      <c r="E11">
+        <v>-28675000.0</v>
+      </c>
+      <c r="F11">
+        <v>214037691.0</v>
+      </c>
+      <c r="G11">
+        <v>-116428092.0</v>
+      </c>
+      <c r="H11">
+        <v>-309901000.0</v>
+      </c>
+      <c r="I11">
+        <v>-53571707.0</v>
+      </c>
+      <c r="J11">
+        <v>-139928027.0</v>
+      </c>
+      <c r="K11">
+        <v>8413666.0</v>
+      </c>
+      <c r="L11">
+        <v>-43885056.0</v>
+      </c>
       <c r="M11">
-        <v>0.0</v>
+        <v>445681339.0</v>
       </c>
       <c r="N11">
-        <v>0.0</v>
+        <v>-240733296.0</v>
       </c>
       <c r="O11">
-        <v>0.0</v>
+        <v>-521132013.0</v>
       </c>
       <c r="P11">
-        <v>0.0</v>
+        <v>-244112472.0</v>
       </c>
       <c r="Q11">
-        <v>0.0</v>
+        <v>-175921167.0</v>
       </c>
       <c r="R11">
-        <v>0.0</v>
+        <v>-62431721.0</v>
       </c>
       <c r="S11">
-        <v>0.0</v>
+        <v>-31187324.0</v>
       </c>
       <c r="T11">
-        <v>0.0</v>
+        <v>-45478056.0</v>
       </c>
       <c r="U11">
-        <v>0.0</v>
+        <v>-298754450.0</v>
       </c>
       <c r="V11">
-        <v>0.0</v>
+        <v>171003225.0</v>
       </c>
       <c r="W11">
-        <v>0.0</v>
+        <v>-82257079.0</v>
       </c>
       <c r="X11">
-        <v>0.0</v>
+        <v>-36063259.0</v>
       </c>
       <c r="Y11">
-        <v>0.0</v>
+        <v>-127622487.0</v>
       </c>
       <c r="Z11">
-        <v>0.0</v>
+        <v>397150512.0</v>
       </c>
       <c r="AA11">
-        <v>0.0</v>
+        <v>1534470022.0</v>
       </c>
       <c r="AB11">
-        <v>0.0</v>
+        <v>-207218222.0</v>
       </c>
       <c r="AC11">
-        <v>0.0</v>
+        <v>-128269182.0</v>
       </c>
       <c r="AD11">
-        <v>0.0</v>
+        <v>-266842402.0</v>
       </c>
       <c r="AE11">
-        <v>0.0</v>
+        <v>13129211.0</v>
       </c>
       <c r="AF11">
-        <v>0.0</v>
-[...39 lines deleted...]
-      <c r="BS11"/>
+        <v>77618416.0</v>
+      </c>
+      <c r="AG11">
+        <v>-107796771.0</v>
+      </c>
+      <c r="AH11">
+        <v>-628808446.0</v>
+      </c>
+      <c r="AI11">
+        <v>396902824.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-80704360.0</v>
+      </c>
+      <c r="AK11">
+        <v>-85438439.0</v>
+      </c>
+      <c r="AL11">
+        <v>-119613379.0</v>
+      </c>
+      <c r="AM11">
+        <v>-111446709.0</v>
+      </c>
+      <c r="AN11">
+        <v>-97687281.0</v>
+      </c>
+      <c r="AO11">
+        <v>-238983392.0</v>
+      </c>
+      <c r="AP11">
+        <v>-364160323.0</v>
+      </c>
+      <c r="AQ11">
+        <v>425118653.0</v>
+      </c>
+      <c r="AR11">
+        <v>164263087.0</v>
+      </c>
+      <c r="AS11">
+        <v>-62542557.0</v>
+      </c>
+      <c r="AT11">
+        <v>-201589874.0</v>
+      </c>
+      <c r="AU11">
+        <v>-74415373.0</v>
+      </c>
+      <c r="AV11">
+        <v>-259431333.0</v>
+      </c>
+      <c r="AW11">
+        <v>-83887559.0</v>
+      </c>
+      <c r="AX11">
+        <v>-118796555.0</v>
+      </c>
+      <c r="AY11">
+        <v>-53027121.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-721127572.0</v>
+      </c>
+      <c r="BA11">
+        <v>340741675.0</v>
+      </c>
+      <c r="BB11">
+        <v>1209579681.0</v>
+      </c>
+      <c r="BC11">
+        <v>1382578475.0</v>
+      </c>
+      <c r="BD11">
+        <v>1576692358.0</v>
+      </c>
+      <c r="BE11">
+        <v>1227236976.0</v>
+      </c>
+      <c r="BF11">
+        <v>1909747107.0</v>
+      </c>
+      <c r="BG11">
+        <v>1383359560.0</v>
+      </c>
+      <c r="BH11">
+        <v>1315560382.0</v>
+      </c>
+      <c r="BI11">
+        <v>1240877470.0</v>
+      </c>
+      <c r="BJ11">
+        <v>1827316100.0</v>
+      </c>
+      <c r="BK11">
+        <v>1638353600.0</v>
+      </c>
+      <c r="BL11">
+        <v>1931186900.0</v>
+      </c>
+      <c r="BM11">
+        <v>1735376900.0</v>
+      </c>
+      <c r="BN11">
+        <v>1751844600.0</v>
+      </c>
+      <c r="BO11">
+        <v>2083739000.0</v>
+      </c>
+      <c r="BP11">
+        <v>2067741100.0</v>
+      </c>
+      <c r="BQ11">
+        <v>1936595400.0</v>
+      </c>
+      <c r="BR11">
+        <v>2230932900.0</v>
+      </c>
+      <c r="BS11">
+        <v>1251125300.0</v>
+      </c>
       <c r="BT11"/>
-      <c r="BU11"/>
-[...5 lines deleted...]
-      <c r="CA11"/>
+      <c r="BU11">
+        <v>2551013200.0</v>
+      </c>
+      <c r="BV11">
+        <v>2846226000.0</v>
+      </c>
+      <c r="BW11">
+        <v>2159993600.0</v>
+      </c>
+      <c r="BX11">
+        <v>1100106600.0</v>
+      </c>
+      <c r="BY11">
+        <v>1849860900.0</v>
+      </c>
+      <c r="BZ11">
+        <v>1493969000.0</v>
+      </c>
+      <c r="CA11">
+        <v>1493969000.0</v>
+      </c>
     </row>
     <row r="12" spans="1:79">
       <c r="A12" t="s">
-        <v>181</v>
-[...11 lines deleted...]
-      <c r="L12"/>
+        <v>149</v>
+      </c>
+      <c r="B12">
+        <v>479095000.0</v>
+      </c>
+      <c r="C12">
+        <v>343288685.0</v>
+      </c>
+      <c r="D12">
+        <v>474589948.0</v>
+      </c>
+      <c r="E12">
+        <v>566820263.0</v>
+      </c>
+      <c r="F12">
+        <v>705817824.0</v>
+      </c>
+      <c r="G12">
+        <v>683041457.0</v>
+      </c>
+      <c r="H12">
+        <v>760665000.0</v>
+      </c>
+      <c r="I12">
+        <v>652617182.0</v>
+      </c>
+      <c r="J12">
+        <v>507204978.0</v>
+      </c>
+      <c r="K12">
+        <v>456813235.0</v>
+      </c>
+      <c r="L12">
+        <v>392617969.0</v>
+      </c>
       <c r="M12">
-        <v>30844299195.0</v>
+        <v>1144736167.0</v>
       </c>
       <c r="N12">
-        <v>30844299195.0</v>
+        <v>1733669087.0</v>
       </c>
       <c r="O12">
-        <v>-3337084967.0</v>
+        <v>1913535033.0</v>
       </c>
       <c r="P12">
-        <v>-2129534448.0</v>
+        <v>1884947826.0</v>
       </c>
       <c r="Q12">
-        <v>8414041903.0</v>
+        <v>1820806364.0</v>
       </c>
       <c r="R12">
-        <v>-26834054238.0</v>
+        <v>1794701360.0</v>
       </c>
       <c r="S12">
-        <v>2316290772.0</v>
+        <v>1253399922.0</v>
       </c>
       <c r="T12">
-        <v>5760710829.0</v>
+        <v>1035238404.0</v>
       </c>
       <c r="U12">
-        <v>5336810779.0</v>
+        <v>1480453745.0</v>
       </c>
       <c r="V12">
-        <v>9978023170.0</v>
+        <v>1666257851.0</v>
       </c>
       <c r="W12">
-        <v>-16007713592.0</v>
+        <v>1885312265.0</v>
       </c>
       <c r="X12">
-        <v>-6388251189.0</v>
+        <v>2285525413.0</v>
       </c>
       <c r="Y12">
-        <v>-7220312103.0</v>
+        <v>1738238540.0</v>
       </c>
       <c r="Z12">
-        <v>3504935017.0</v>
+        <v>1848948072.0</v>
       </c>
       <c r="AA12">
-        <v>-4366024035.0</v>
+        <v>1722249269.0</v>
       </c>
       <c r="AB12">
-        <v>32510002457.0</v>
+        <v>2270005373.0</v>
       </c>
       <c r="AC12">
-        <v>12894671091.0</v>
+        <v>2358177812.0</v>
       </c>
       <c r="AD12">
-        <v>-324112425.0</v>
+        <v>3170577025.0</v>
       </c>
       <c r="AE12">
-        <v>1728628926.0</v>
+        <v>4079230556.0</v>
       </c>
       <c r="AF12">
-        <v>-34210920049.0</v>
-[...47 lines deleted...]
-      <c r="CA12"/>
+        <v>4338037228.0</v>
+      </c>
+      <c r="AG12">
+        <v>3537874854.0</v>
+      </c>
+      <c r="AH12">
+        <v>2863036787.0</v>
+      </c>
+      <c r="AI12">
+        <v>2945806855.0</v>
+      </c>
+      <c r="AJ12">
+        <v>3215690514.0</v>
+      </c>
+      <c r="AK12">
+        <v>3087153125.0</v>
+      </c>
+      <c r="AL12">
+        <v>3077252136.0</v>
+      </c>
+      <c r="AM12">
+        <v>2620986411.0</v>
+      </c>
+      <c r="AN12">
+        <v>2848985644.0</v>
+      </c>
+      <c r="AO12">
+        <v>2303978099.0</v>
+      </c>
+      <c r="AP12">
+        <v>2878605539.0</v>
+      </c>
+      <c r="AQ12">
+        <v>2785412254.0</v>
+      </c>
+      <c r="AR12">
+        <v>2507761527.0</v>
+      </c>
+      <c r="AS12">
+        <v>2351151470.0</v>
+      </c>
+      <c r="AT12">
+        <v>2929773835.0</v>
+      </c>
+      <c r="AU12">
+        <v>3319301206.0</v>
+      </c>
+      <c r="AV12">
+        <v>3519266557.0</v>
+      </c>
+      <c r="AW12">
+        <v>3940491876.0</v>
+      </c>
+      <c r="AX12">
+        <v>4223797493.0</v>
+      </c>
+      <c r="AY12">
+        <v>4756703646.0</v>
+      </c>
+      <c r="AZ12">
+        <v>4499859893.0</v>
+      </c>
+      <c r="BA12">
+        <v>4348749120.0</v>
+      </c>
+      <c r="BB12">
+        <v>3757667362.0</v>
+      </c>
+      <c r="BC12">
+        <v>3736333819.0</v>
+      </c>
+      <c r="BD12">
+        <v>2648798723.0</v>
+      </c>
+      <c r="BE12">
+        <v>1510132452.0</v>
+      </c>
+      <c r="BF12">
+        <v>2153472562.0</v>
+      </c>
+      <c r="BG12">
+        <v>1431288394.0</v>
+      </c>
+      <c r="BH12">
+        <v>1457371929.0</v>
+      </c>
+      <c r="BI12">
+        <v>1036923303.0</v>
+      </c>
+      <c r="BJ12">
+        <v>1477990600.0</v>
+      </c>
+      <c r="BK12">
+        <v>1458447300.0</v>
+      </c>
+      <c r="BL12">
+        <v>1714294200.0</v>
+      </c>
+      <c r="BM12">
+        <v>1618017100.0</v>
+      </c>
+      <c r="BN12">
+        <v>1216563400.0</v>
+      </c>
+      <c r="BO12">
+        <v>1327352000.0</v>
+      </c>
+      <c r="BP12">
+        <v>1465049700.0</v>
+      </c>
+      <c r="BQ12">
+        <v>1603163400.0</v>
+      </c>
+      <c r="BR12">
+        <v>1327399300.0</v>
+      </c>
+      <c r="BS12">
+        <v>1213653000.0</v>
+      </c>
+      <c r="BT12">
+        <v>1597365400.0</v>
+      </c>
+      <c r="BU12">
+        <v>1635345700.0</v>
+      </c>
+      <c r="BV12">
+        <v>1031724100.0</v>
+      </c>
+      <c r="BW12">
+        <v>972282300.0</v>
+      </c>
+      <c r="BX12">
+        <v>1117690700.0</v>
+      </c>
+      <c r="BY12">
+        <v>1382743100.0</v>
+      </c>
+      <c r="BZ12">
+        <v>1596783800.0</v>
+      </c>
+      <c r="CA12">
+        <v>1596783800.0</v>
+      </c>
     </row>
     <row r="13" spans="1:79">
       <c r="A13" t="s">
-        <v>182</v>
-[...23 lines deleted...]
-      <c r="X13"/>
+        <v>150</v>
+      </c>
+      <c r="B13">
+        <v>5641853.0</v>
+      </c>
+      <c r="C13">
+        <v>10289470.0</v>
+      </c>
+      <c r="D13">
+        <v>43904514.0</v>
+      </c>
+      <c r="E13">
+        <v>273857510.0</v>
+      </c>
+      <c r="F13">
+        <v>3052788.0</v>
+      </c>
+      <c r="G13">
+        <v>526386100.0</v>
+      </c>
+      <c r="H13">
+        <v>631051790.0</v>
+      </c>
+      <c r="I13">
+        <v>605017170.0</v>
+      </c>
+      <c r="J13">
+        <v>1965697.0</v>
+      </c>
+      <c r="K13">
+        <v>2707956.0</v>
+      </c>
+      <c r="L13">
+        <v>1063497.0</v>
+      </c>
+      <c r="M13">
+        <v>494250.0</v>
+      </c>
+      <c r="N13">
+        <v>108172.0</v>
+      </c>
+      <c r="O13">
+        <v>373283.0</v>
+      </c>
+      <c r="P13">
+        <v>480426.0</v>
+      </c>
+      <c r="Q13">
+        <v>256170.0</v>
+      </c>
+      <c r="R13">
+        <v>419521.0</v>
+      </c>
+      <c r="S13">
+        <v>708760.0</v>
+      </c>
+      <c r="T13">
+        <v>1504905.0</v>
+      </c>
+      <c r="U13">
+        <v>14104535.0</v>
+      </c>
+      <c r="V13">
+        <v>17375580.0</v>
+      </c>
+      <c r="W13">
+        <v>1939178.0</v>
+      </c>
+      <c r="X13">
+        <v>6292657.0</v>
+      </c>
       <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13"/>
-[...3 lines deleted...]
-      <c r="AE13"/>
+      <c r="AA13">
+        <v>525937.0</v>
+      </c>
+      <c r="AB13">
+        <v>592497.0</v>
+      </c>
+      <c r="AC13">
+        <v>867478.0</v>
+      </c>
+      <c r="AD13">
+        <v>606332.0</v>
+      </c>
+      <c r="AE13">
+        <v>533658.0</v>
+      </c>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -23388,908 +17468,794 @@
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
     </row>
     <row r="14" spans="1:79">
       <c r="A14" t="s">
-        <v>183</v>
-[...165 lines deleted...]
-      </c>
+        <v>151</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
     </row>
     <row r="15" spans="1:79">
       <c r="A15" t="s">
-        <v>184</v>
-[...60 lines deleted...]
-      <c r="BI15"/>
+        <v>152</v>
+      </c>
+      <c r="B15">
+        <v>16265495000.0</v>
+      </c>
+      <c r="C15">
+        <v>-715210540.0</v>
+      </c>
+      <c r="D15">
+        <v>6248758340.0</v>
+      </c>
+      <c r="E15">
+        <v>2863458930.0</v>
+      </c>
+      <c r="F15">
+        <v>735560470.0</v>
+      </c>
+      <c r="G15">
+        <v>-4346570467.0</v>
+      </c>
+      <c r="H15">
+        <v>-3112908000.0</v>
+      </c>
+      <c r="I15">
+        <v>2962438731.0</v>
+      </c>
+      <c r="J15">
+        <v>-4970234396.0</v>
+      </c>
+      <c r="K15">
+        <v>788512190.0</v>
+      </c>
+      <c r="L15">
+        <v>5472817400.0</v>
+      </c>
+      <c r="M15">
+        <v>2181164465.0</v>
+      </c>
+      <c r="N15">
+        <v>-1628380000.0</v>
+      </c>
+      <c r="O15">
+        <v>2201370388.0</v>
+      </c>
+      <c r="P15">
+        <v>8190563608.0</v>
+      </c>
+      <c r="Q15">
+        <v>-968390460.0</v>
+      </c>
+      <c r="R15">
+        <v>-5493886362.0</v>
+      </c>
+      <c r="S15">
+        <v>-3139965898.0</v>
+      </c>
+      <c r="T15">
+        <v>-5308573066.0</v>
+      </c>
+      <c r="U15">
+        <v>-3364694663.0</v>
+      </c>
+      <c r="V15">
+        <v>-2158977732.0</v>
+      </c>
+      <c r="W15">
+        <v>1347574962.0</v>
+      </c>
+      <c r="X15">
+        <v>5092504763.0</v>
+      </c>
+      <c r="Y15">
+        <v>2936315240.0</v>
+      </c>
+      <c r="Z15">
+        <v>-3042798736.0</v>
+      </c>
+      <c r="AA15">
+        <v>3348837135.0</v>
+      </c>
+      <c r="AB15">
+        <v>6738596797.0</v>
+      </c>
+      <c r="AC15">
+        <v>-916750992.0</v>
+      </c>
+      <c r="AD15">
+        <v>-2238764100.0</v>
+      </c>
+      <c r="AE15">
+        <v>-94343967.0</v>
+      </c>
+      <c r="AF15">
+        <v>-4206891706.0</v>
+      </c>
+      <c r="AG15">
+        <v>-1221293397.0</v>
+      </c>
+      <c r="AH15">
+        <v>-4653456367.0</v>
+      </c>
+      <c r="AI15">
+        <v>1040315355.0</v>
+      </c>
+      <c r="AJ15">
+        <v>4755840361.0</v>
+      </c>
+      <c r="AK15">
+        <v>-1417653247.0</v>
+      </c>
+      <c r="AL15">
+        <v>-8919849790.0</v>
+      </c>
+      <c r="AM15">
+        <v>-8918365744.0</v>
+      </c>
+      <c r="AN15">
+        <v>-4612337613.0</v>
+      </c>
+      <c r="AO15">
+        <v>-6034852107.0</v>
+      </c>
+      <c r="AP15">
+        <v>-1343170000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>1057933216.0</v>
+      </c>
+      <c r="AR15">
+        <v>-3812983063.0</v>
+      </c>
+      <c r="AS15">
+        <v>-4411777440.0</v>
+      </c>
+      <c r="AT15">
+        <v>-724148856.0</v>
+      </c>
+      <c r="AU15">
+        <v>-931871934.0</v>
+      </c>
+      <c r="AV15">
+        <v>-233545772.0</v>
+      </c>
+      <c r="AW15">
+        <v>-4072840204.0</v>
+      </c>
+      <c r="AX15">
+        <v>-5315859844.0</v>
+      </c>
+      <c r="AY15">
+        <v>690269103.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-1808511694.0</v>
+      </c>
+      <c r="BA15">
+        <v>794664526.0</v>
+      </c>
+      <c r="BB15">
+        <v>3901117812.0</v>
+      </c>
+      <c r="BC15">
+        <v>3334442159.0</v>
+      </c>
+      <c r="BD15">
+        <v>3596339271.0</v>
+      </c>
+      <c r="BE15">
+        <v>3843973447.0</v>
+      </c>
+      <c r="BF15">
+        <v>5557776335.0</v>
+      </c>
+      <c r="BG15">
+        <v>3474445199.0</v>
+      </c>
+      <c r="BH15">
+        <v>3407423393.0</v>
+      </c>
+      <c r="BI15">
+        <v>3452607064.0</v>
+      </c>
       <c r="BJ15"/>
-      <c r="BK15">
-[...7 lines deleted...]
-      </c>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15">
-[...1 lines deleted...]
-      </c>
+      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
-      <c r="BW15">
-[...1 lines deleted...]
-      </c>
+      <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
     </row>
     <row r="16" spans="1:79">
       <c r="A16" t="s">
-        <v>185</v>
-[...6 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
       <c r="D16">
-        <v>11465802000.0</v>
+        <v>6248758340.0</v>
       </c>
       <c r="E16">
-        <v>4728041000.0</v>
+        <v>2863458930.0</v>
       </c>
       <c r="F16">
-        <v>4374927000.0</v>
+        <v>735560470.0</v>
       </c>
       <c r="G16">
-        <v>6289218000.0</v>
+        <v>-4346570470.0</v>
       </c>
       <c r="H16">
-        <v>499314000.0</v>
+        <v>-3112908000.0</v>
       </c>
       <c r="I16">
-        <v>2614206170.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>2962438730.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
       <c r="M16">
-        <v>280146400.0</v>
+        <v>2181164470.0</v>
       </c>
       <c r="N16">
-        <v>176508138.0</v>
+        <v>-1628380000.0</v>
       </c>
       <c r="O16">
-        <v>462059401.0</v>
+        <v>2201370390.0</v>
       </c>
       <c r="P16">
-        <v>1561598085.0</v>
+        <v>8190526497.0</v>
       </c>
       <c r="Q16">
-        <v>883113567.0</v>
+        <v>-968390460.0</v>
       </c>
       <c r="R16">
-        <v>1005100041.0</v>
+        <v>-5493886362.0</v>
       </c>
       <c r="S16">
-        <v>758742879.0</v>
+        <v>-3139965898.0</v>
       </c>
       <c r="T16">
-        <v>1188527941.0</v>
+        <v>-5308573066.0</v>
       </c>
       <c r="U16">
-        <v>5479687128.0</v>
+        <v>-3364694663.0</v>
       </c>
       <c r="V16">
-        <v>6390159364.0</v>
+        <v>-2158977732.0</v>
       </c>
       <c r="W16">
-        <v>1273544313.0</v>
+        <v>1347574962.0</v>
       </c>
       <c r="X16">
-        <v>830090716.0</v>
+        <v>5092504763.0</v>
       </c>
       <c r="Y16">
-        <v>2241244642.0</v>
+        <v>2936315240.0</v>
       </c>
       <c r="Z16">
-        <v>4323618567.0</v>
+        <v>-3042798736.0</v>
       </c>
       <c r="AA16">
-        <v>4720981472.0</v>
+        <v>3348837135.0</v>
       </c>
       <c r="AB16">
-        <v>4109512212.0</v>
+        <v>6738596797.0</v>
       </c>
       <c r="AC16">
-        <v>1993467385.0</v>
+        <v>-916750990.0</v>
       </c>
       <c r="AD16">
-        <v>1493325454.0</v>
+        <v>-2238764100.0</v>
       </c>
       <c r="AE16">
-        <v>1341895047.0</v>
+        <v>-94343967.0</v>
       </c>
       <c r="AF16">
-        <v>3277332937.0</v>
+        <v>-4206891706.0</v>
       </c>
       <c r="AG16">
-        <v>3240281772.0</v>
-[...84 lines deleted...]
-      </c>
+        <v>-1221293397.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
     </row>
     <row r="17" spans="1:79">
       <c r="A17" t="s">
-        <v>186</v>
-[...32 lines deleted...]
-      <c r="AG17"/>
+        <v>154</v>
+      </c>
+      <c r="B17">
+        <v>16265494934.0</v>
+      </c>
+      <c r="C17">
+        <v>-715210540.0</v>
+      </c>
+      <c r="D17">
+        <v>6248758340.0</v>
+      </c>
+      <c r="E17">
+        <v>2863458930.0</v>
+      </c>
+      <c r="F17">
+        <v>735560470.0</v>
+      </c>
+      <c r="G17">
+        <v>-4346570467.0</v>
+      </c>
+      <c r="H17">
+        <v>-3112907999.0</v>
+      </c>
+      <c r="I17">
+        <v>2962438731.0</v>
+      </c>
+      <c r="J17">
+        <v>-4970234396.0</v>
+      </c>
+      <c r="K17">
+        <v>788512190.0</v>
+      </c>
+      <c r="L17">
+        <v>5472817400.0</v>
+      </c>
+      <c r="M17">
+        <v>2181164465.0</v>
+      </c>
+      <c r="N17">
+        <v>-1628380000.0</v>
+      </c>
+      <c r="O17">
+        <v>2201370388.0</v>
+      </c>
+      <c r="P17">
+        <v>8190563608.0</v>
+      </c>
+      <c r="Q17">
+        <v>-968390460.0</v>
+      </c>
+      <c r="R17">
+        <v>-5493886362.0</v>
+      </c>
+      <c r="S17">
+        <v>-3139965898.0</v>
+      </c>
+      <c r="T17">
+        <v>-5308573066.0</v>
+      </c>
+      <c r="U17">
+        <v>-3364694663.0</v>
+      </c>
+      <c r="V17">
+        <v>-2158977732.0</v>
+      </c>
+      <c r="W17">
+        <v>1347574962.0</v>
+      </c>
+      <c r="X17">
+        <v>5092504763.0</v>
+      </c>
+      <c r="Y17">
+        <v>2936315240.0</v>
+      </c>
+      <c r="Z17">
+        <v>-3042798736.0</v>
+      </c>
+      <c r="AA17">
+        <v>3348837135.0</v>
+      </c>
+      <c r="AB17">
+        <v>6738596797.0</v>
+      </c>
+      <c r="AC17">
+        <v>-916750992.0</v>
+      </c>
+      <c r="AD17">
+        <v>-2238764100.0</v>
+      </c>
+      <c r="AE17">
+        <v>-94343967.0</v>
+      </c>
+      <c r="AF17">
+        <v>-4206891706.0</v>
+      </c>
+      <c r="AG17">
+        <v>-1221293397.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
     </row>
     <row r="18" spans="1:79">
       <c r="A18" t="s">
-        <v>187</v>
+        <v>155</v>
       </c>
       <c r="B18">
-        <v>-7902964710.0</v>
+        <v>-473453296.0</v>
       </c>
       <c r="C18">
-        <v>3176354000.0</v>
+        <v>-332999215.0</v>
       </c>
       <c r="D18">
-        <v>19966290000.0</v>
+        <v>-430685434.0</v>
       </c>
       <c r="E18">
-        <v>22482064000.0</v>
+        <v>-600874597.0</v>
       </c>
       <c r="F18">
-        <v>-11622837000.0</v>
+        <v>-702765036.0</v>
       </c>
       <c r="G18">
-        <v>12239178000.0</v>
+        <v>-680328920.0</v>
       </c>
       <c r="H18">
-        <v>-24801334000.0</v>
+        <v>-759092292.0</v>
       </c>
       <c r="I18">
-        <v>-2988159900.0</v>
+        <v>-651322753.0</v>
       </c>
       <c r="J18">
-        <v>-1345846297.0</v>
+        <v>-505239281.0</v>
       </c>
       <c r="K18">
-        <v>-17238964323.0</v>
+        <v>-454105279.0</v>
       </c>
       <c r="L18">
-        <v>19526337049.0</v>
+        <v>-391554472.0</v>
       </c>
       <c r="M18">
-        <v>31457265415.0</v>
+        <v>-1144241917.0</v>
       </c>
       <c r="N18">
-        <v>1711988224.0</v>
+        <v>-1747447590.0</v>
       </c>
       <c r="O18">
-        <v>7242533536.0</v>
+        <v>-1913161750.0</v>
       </c>
       <c r="P18">
-        <v>-6520609349.0</v>
+        <v>-1884467400.0</v>
       </c>
       <c r="Q18">
-        <v>-19526477799.0</v>
+        <v>-1820550194.0</v>
       </c>
       <c r="R18">
-        <v>-779175727.0</v>
+        <v>-1794281839.0</v>
       </c>
       <c r="S18">
-        <v>-3037160567.0</v>
+        <v>-1252691162.0</v>
       </c>
       <c r="T18">
-        <v>-773027349.0</v>
+        <v>-1033733499.0</v>
       </c>
       <c r="U18">
-        <v>6124847121.0</v>
+        <v>-1466349210.0</v>
       </c>
       <c r="V18">
-        <v>12250459329.0</v>
+        <v>-1648882271.0</v>
       </c>
       <c r="W18">
-        <v>-7742141445.0</v>
+        <v>-1883373087.0</v>
       </c>
       <c r="X18">
-        <v>-1217772608.0</v>
+        <v>-2279232757.0</v>
       </c>
       <c r="Y18">
-        <v>-7151472597.0</v>
+        <v>-1748003198.0</v>
       </c>
       <c r="Z18">
-        <v>9973974140.0</v>
+        <v>-1847217795.0</v>
       </c>
       <c r="AA18">
-        <v>5503980706.0</v>
+        <v>-1721723332.0</v>
       </c>
       <c r="AB18">
-        <v>34541784830.0</v>
+        <v>-2269412876.0</v>
       </c>
       <c r="AC18">
-        <v>13588655017.0</v>
+        <v>-2357310334.0</v>
       </c>
       <c r="AD18">
-        <v>2554270054.0</v>
+        <v>-3169970693.0</v>
       </c>
       <c r="AE18">
-        <v>564336646.0</v>
-[...87 lines deleted...]
-      </c>
+        <v>-4078696898.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
     </row>
     <row r="19" spans="1:79">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>156</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
-[...79 lines deleted...]
-      </c>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -24298,51 +18264,51 @@
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
     </row>
     <row r="20" spans="1:79">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>157</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -24381,1008 +18347,822 @@
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
     </row>
     <row r="21" spans="1:79">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>158</v>
       </c>
       <c r="B21">
-        <v>1973280000.0</v>
+        <v>20621606000.0</v>
       </c>
       <c r="C21">
-        <v>-5919840000.0</v>
+        <v>-492724293.0</v>
       </c>
       <c r="D21">
-        <v>-13040080000.0</v>
+        <v>6453650543.0</v>
       </c>
       <c r="E21">
-        <v>-22147642401.0</v>
+        <v>2885237508.0</v>
       </c>
       <c r="F21">
-        <v>9661326130.0</v>
+        <v>394572860.0</v>
       </c>
       <c r="G21">
-        <v>-6411312296.0</v>
+        <v>-3755861336.0</v>
       </c>
       <c r="H21">
-        <v>22457548567.0</v>
-[...4 lines deleted...]
-      <c r="L21"/>
+        <v>-1459551000.0</v>
+      </c>
+      <c r="I21">
+        <v>3070319455.0</v>
+      </c>
+      <c r="J21">
+        <v>-4674229820.0</v>
+      </c>
+      <c r="K21">
+        <v>1130382562.0</v>
+      </c>
+      <c r="L21">
+        <v>5947967640.0</v>
+      </c>
       <c r="M21">
-        <v>-31355807808.0</v>
+        <v>3496520952.0</v>
       </c>
       <c r="N21">
-        <v>-31355807808.0</v>
+        <v>-135444209.0</v>
       </c>
       <c r="O21">
-        <v>-31355807808.0</v>
+        <v>3179723993.0</v>
       </c>
       <c r="P21">
-        <v>6155758953.0</v>
+        <v>9483410493.0</v>
       </c>
       <c r="Q21">
-        <v>8069478584.0</v>
+        <v>655633580.0</v>
       </c>
       <c r="R21">
-        <v>28102791366.0</v>
+        <v>-3782999588.0</v>
       </c>
       <c r="S21">
-        <v>2291193339.0</v>
+        <v>-359564971.0</v>
       </c>
       <c r="T21">
-        <v>-3558660668.0</v>
+        <v>-4334773542.0</v>
       </c>
       <c r="U21">
-        <v>-7000000000.0</v>
+        <v>-2225936619.0</v>
       </c>
       <c r="V21">
-        <v>-7130347001.0</v>
+        <v>-284523724.0</v>
       </c>
       <c r="W21">
-        <v>8164200233.0</v>
+        <v>3018889955.0</v>
       </c>
       <c r="X21">
-        <v>-147777446.0</v>
+        <v>7327853527.0</v>
       </c>
       <c r="Y21">
-        <v>5000000000.0</v>
+        <v>4481803487.0</v>
       </c>
       <c r="Z21">
-        <v>-10603635035.0</v>
+        <v>-419430902.0</v>
       </c>
       <c r="AA21">
-        <v>-4899129470.0</v>
+        <v>5946207960.0</v>
       </c>
       <c r="AB21">
-        <v>-32441152507.0</v>
+        <v>8872481072.0</v>
       </c>
       <c r="AC21">
-        <v>-13100000000.0</v>
+        <v>1295510736.0</v>
       </c>
       <c r="AD21">
-        <v>-2500000000.0</v>
+        <v>603381068.0</v>
       </c>
       <c r="AE21">
-        <v>-2500000000.0</v>
+        <v>3816796643.0</v>
       </c>
       <c r="AF21">
-        <v>32000000000.0</v>
-[...47 lines deleted...]
-      <c r="CA21"/>
+        <v>241108754.0</v>
+      </c>
+      <c r="AG21">
+        <v>2305392697.0</v>
+      </c>
+      <c r="AH21">
+        <v>-3974047138.0</v>
+      </c>
+      <c r="AI21">
+        <v>4412707438.0</v>
+      </c>
+      <c r="AJ21">
+        <v>7897577544.0</v>
+      </c>
+      <c r="AK21">
+        <v>1673837864.0</v>
+      </c>
+      <c r="AL21">
+        <v>-5932669275.0</v>
+      </c>
+      <c r="AM21">
+        <v>-6416214221.0</v>
+      </c>
+      <c r="AN21">
+        <v>4747297983.0</v>
+      </c>
+      <c r="AO21">
+        <v>-3969743922.0</v>
+      </c>
+      <c r="AP21">
+        <v>1094506956.0</v>
+      </c>
+      <c r="AQ21">
+        <v>4406799162.0</v>
+      </c>
+      <c r="AR21">
+        <v>-95786473.0</v>
+      </c>
+      <c r="AS21">
+        <v>-3051877920.0</v>
+      </c>
+      <c r="AT21">
+        <v>1972073632.0</v>
+      </c>
+      <c r="AU21">
+        <v>2222260822.0</v>
+      </c>
+      <c r="AV21">
+        <v>3333628526.0</v>
+      </c>
+      <c r="AW21">
+        <v>-1109853521.0</v>
+      </c>
+      <c r="AX21">
+        <v>-1271021522.0</v>
+      </c>
+      <c r="AY21">
+        <v>4065531349.0</v>
+      </c>
+      <c r="AZ21">
+        <v>569693865.0</v>
+      </c>
+      <c r="BA21">
+        <v>9746105488.0</v>
+      </c>
+      <c r="BB21">
+        <v>9907424468.0</v>
+      </c>
+      <c r="BC21">
+        <v>7978125871.0</v>
+      </c>
+      <c r="BD21">
+        <v>7987312958.0</v>
+      </c>
+      <c r="BE21">
+        <v>6354433067.0</v>
+      </c>
+      <c r="BF21">
+        <v>8674150393.0</v>
+      </c>
+      <c r="BG21">
+        <v>6302864712.0</v>
+      </c>
+      <c r="BH21">
+        <v>5742640892.0</v>
+      </c>
+      <c r="BI21">
+        <v>5564408793.0</v>
+      </c>
+      <c r="BJ21">
+        <v>8284167000.0</v>
+      </c>
+      <c r="BK21">
+        <v>8141794000.0</v>
+      </c>
+      <c r="BL21">
+        <v>8820024000.0</v>
+      </c>
+      <c r="BM21">
+        <v>7801648000.0</v>
+      </c>
+      <c r="BN21">
+        <v>8080924000.0</v>
+      </c>
+      <c r="BO21">
+        <v>9549898000.0</v>
+      </c>
+      <c r="BP21">
+        <v>8033117000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>8206494000.0</v>
+      </c>
+      <c r="BR21">
+        <v>8759331000.0</v>
+      </c>
+      <c r="BS21">
+        <v>5662442000.0</v>
+      </c>
+      <c r="BT21">
+        <v>2407064000.0</v>
+      </c>
+      <c r="BU21">
+        <v>10038711000.0</v>
+      </c>
+      <c r="BV21">
+        <v>10383501000.0</v>
+      </c>
+      <c r="BW21">
+        <v>7894020000.0</v>
+      </c>
+      <c r="BX21">
+        <v>4342417000.0</v>
+      </c>
+      <c r="BY21">
+        <v>8706987000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>6084771000.0</v>
+      </c>
+      <c r="CA21">
+        <v>6084771000.0</v>
+      </c>
     </row>
     <row r="22" spans="1:79">
       <c r="A22" t="s">
-        <v>151</v>
-[...231 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
       <c r="CA22"/>
     </row>
     <row r="23" spans="1:79">
       <c r="A23" t="s">
-        <v>191</v>
+        <v>160</v>
       </c>
       <c r="B23">
-        <v>-65878746.0</v>
+        <v>89405882000.0</v>
       </c>
       <c r="C23">
-        <v>-19840000.0</v>
+        <v>86911539521.0</v>
       </c>
       <c r="D23">
-        <v>-36795000.0</v>
+        <v>92951886032.0</v>
       </c>
       <c r="E23">
-        <v>-40080000.0</v>
+        <v>88178931334.0</v>
       </c>
       <c r="F23">
-        <v>-36795000.0</v>
+        <v>84675442547.0</v>
       </c>
       <c r="G23">
-        <v>-6411312296.0</v>
+        <v>90619663639.0</v>
       </c>
       <c r="H23">
-        <v>-34574000.0</v>
-[...1 lines deleted...]
-      <c r="I23"/>
+        <v>91622147000.0</v>
+      </c>
+      <c r="I23">
+        <v>97317412932.0</v>
+      </c>
       <c r="J23">
-        <v>-34573675.0</v>
+        <v>78435773933.0</v>
       </c>
       <c r="K23">
-        <v>8175156.0</v>
+        <v>78547830319.0</v>
       </c>
       <c r="L23">
-        <v>-41674500.0</v>
+        <v>84895363226.0</v>
       </c>
       <c r="M23">
-        <v>-31352482753.0</v>
+        <v>83343123273.0</v>
       </c>
       <c r="N23">
-        <v>-30575214.0</v>
+        <v>74956928535.0</v>
       </c>
       <c r="O23">
-        <v>15548464.0</v>
+        <v>90744344817.0</v>
       </c>
       <c r="P23">
-        <v>-41674500.0</v>
+        <v>91204176042.0</v>
       </c>
       <c r="Q23">
-        <v>8069478584.0</v>
+        <v>104136001190.0</v>
       </c>
       <c r="R23">
-        <v>-41674500.0</v>
+        <v>86669834229.0</v>
       </c>
       <c r="S23">
-        <v>22198572.0</v>
+        <v>88547117494.0</v>
       </c>
       <c r="T23">
-        <v>-41674500.0</v>
+        <v>92269392539.0</v>
       </c>
       <c r="U23">
-        <v>-7000000000.0</v>
+        <v>84481473697.0</v>
       </c>
       <c r="V23">
-        <v>-41674500.0</v>
+        <v>83699889274.0</v>
       </c>
       <c r="W23">
-        <v>9261000.0</v>
+        <v>80273173442.0</v>
       </c>
       <c r="X23">
-        <v>-92610000.0</v>
+        <v>79771493501.0</v>
       </c>
       <c r="Y23">
-        <v>25000000000.0</v>
+        <v>75210146183.0</v>
       </c>
       <c r="Z23">
-        <v>-46305000.0</v>
+        <v>63643111361.0</v>
       </c>
       <c r="AA23">
-        <v>-4899129470.0</v>
+        <v>67242483739.0</v>
       </c>
       <c r="AB23">
-        <v>4041251861.0</v>
+        <v>94663391011.0</v>
       </c>
       <c r="AC23">
-        <v>32000000000.0</v>
+        <v>95430487086.0</v>
       </c>
       <c r="AD23">
-        <v>53101423290.0</v>
+        <v>80102194521.0</v>
       </c>
       <c r="AE23">
-        <v>-10000000000.0</v>
+        <v>103334663022.0</v>
       </c>
       <c r="AF23">
-        <v>28000000000.0</v>
+        <v>114379466667.0</v>
       </c>
       <c r="AG23">
-        <v>27534988654.0</v>
+        <v>117117259858.0</v>
       </c>
       <c r="AH23">
-        <v>33243701193.0</v>
+        <v>88945404773.0</v>
       </c>
       <c r="AI23">
-        <v>46568041670.0</v>
+        <v>89406069479.0</v>
       </c>
       <c r="AJ23">
-        <v>21465318173.0</v>
+        <v>81863721801.0</v>
       </c>
       <c r="AK23">
-        <v>26419248652.0</v>
+        <v>77836839169.0</v>
       </c>
       <c r="AL23">
-        <v>14568343019.0</v>
+        <v>91887297483.0</v>
       </c>
       <c r="AM23">
-        <v>36816867746.0</v>
+        <v>53780741085.0</v>
       </c>
       <c r="AN23">
-        <v>23265472805.0</v>
+        <v>68268008928.0</v>
       </c>
       <c r="AO23">
-        <v>24274041009.0</v>
+        <v>63565181107.0</v>
       </c>
       <c r="AP23">
-        <v>21292512545.0</v>
+        <v>65696470673.0</v>
       </c>
       <c r="AQ23">
-        <v>31126182920.0</v>
+        <v>81485423582.0</v>
       </c>
       <c r="AR23">
-        <v>21889570163.0</v>
+        <v>64639901333.0</v>
       </c>
       <c r="AS23">
-        <v>18923234950.0</v>
+        <v>56911420580.0</v>
       </c>
       <c r="AT23">
-        <v>19561011967.0</v>
+        <v>69193369979.0</v>
       </c>
       <c r="AU23">
-        <v>18086078135.0</v>
+        <v>85618780795.0</v>
       </c>
       <c r="AV23">
-        <v>31339101267.0</v>
+        <v>100575031759.0</v>
       </c>
       <c r="AW23">
-        <v>-13583136473.0</v>
+        <v>94541171842.0</v>
       </c>
       <c r="AX23">
-        <v>-234638189055.0</v>
+        <v>120972033998.0</v>
       </c>
       <c r="AY23">
-        <v>234638189055.0</v>
+        <v>100409653034.0</v>
       </c>
       <c r="AZ23">
-        <v>16668266943.0</v>
+        <v>99660806106.0</v>
       </c>
       <c r="BA23">
-        <v>1287314678.0</v>
+        <v>105609088452.0</v>
       </c>
       <c r="BB23">
-        <v>16659930116.0</v>
+        <v>92111860010.0</v>
       </c>
       <c r="BC23">
-        <v>67588042111.0</v>
+        <v>114097485163.0</v>
       </c>
       <c r="BD23">
-        <v>-1378139360.0</v>
+        <v>98908975421.0</v>
       </c>
       <c r="BE23">
-        <v>13435609827.0</v>
+        <v>101942530304.0</v>
       </c>
       <c r="BF23">
-        <v>14492592873.0</v>
+        <v>98360557168.0</v>
       </c>
       <c r="BG23">
-        <v>-2227108228.0</v>
+        <v>85291048586.0</v>
       </c>
       <c r="BH23">
-        <v>5678518089.0</v>
-[...1 lines deleted...]
-      <c r="BI23"/>
+        <v>88279716629.0</v>
+      </c>
+      <c r="BI23">
+        <v>80434050495.0</v>
+      </c>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
     </row>
     <row r="24" spans="1:79">
       <c r="A24" t="s">
-        <v>192</v>
+        <v>161</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
-[...16 lines deleted...]
-      </c>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
-[...10 lines deleted...]
-      </c>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
-[...1 lines deleted...]
-      </c>
+      <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
-[...1 lines deleted...]
-      </c>
+      <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
-[...28 lines deleted...]
-      </c>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
-[...25 lines deleted...]
-      </c>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
-      <c r="BP24">
-[...4 lines deleted...]
-      </c>
+      <c r="BP24"/>
+      <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
-[...1 lines deleted...]
-      </c>
+      <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
     </row>
     <row r="25" spans="1:79">
       <c r="A25" t="s">
-        <v>193</v>
+        <v>162</v>
       </c>
       <c r="B25">
-        <v>-10498503670.0</v>
+        <v>216236386.0</v>
       </c>
       <c r="C25">
-        <v>-4945015000.0</v>
+        <v>205904870.0</v>
       </c>
       <c r="D25">
-        <v>21071149000.0</v>
+        <v>211873248.0</v>
       </c>
       <c r="E25">
-        <v>25074610000.0</v>
+        <v>194439993.0</v>
       </c>
       <c r="F25">
-        <v>-9665340000.0</v>
+        <v>195179930.0</v>
       </c>
       <c r="G25">
-        <v>14493753000.0</v>
+        <v>185157814.0</v>
       </c>
       <c r="H25">
-        <v>-24439593000.0</v>
+        <v>104094154.0</v>
       </c>
       <c r="I25">
-        <v>6158332376.0</v>
+        <v>166014811.0</v>
       </c>
       <c r="J25">
-        <v>-544969055.0</v>
+        <v>157385079.0</v>
       </c>
       <c r="K25">
-        <v>-24734981024.0</v>
+        <v>159732089.0</v>
       </c>
       <c r="L25">
-        <v>15643904403.0</v>
+        <v>79224293.0</v>
       </c>
       <c r="M25">
-        <v>30844299195.0</v>
+        <v>145877480.0</v>
       </c>
       <c r="N25">
-        <v>-3360579201.0</v>
+        <v>145791843.0</v>
       </c>
       <c r="O25">
-        <v>-8270485633.0</v>
+        <v>147180293.0</v>
       </c>
       <c r="P25">
-        <v>820715724.0</v>
+        <v>79922025.0</v>
       </c>
       <c r="Q25">
-        <v>5352870110.0</v>
+        <v>147674736.0</v>
       </c>
       <c r="R25">
-        <v>3012348198.0</v>
+        <v>141016252.0</v>
       </c>
       <c r="S25">
-        <v>5308573066.0</v>
+        <v>127617700.0</v>
       </c>
       <c r="T25">
-        <v>3364694663.0</v>
+        <v>57310595.0</v>
       </c>
       <c r="U25">
-        <v>2158977732.0</v>
+        <v>129212462.0</v>
       </c>
       <c r="V25">
-        <v>-1347574962.0</v>
+        <v>128523732.0</v>
       </c>
       <c r="W25">
-        <v>-5092504763.0</v>
+        <v>139401883.0</v>
       </c>
       <c r="X25">
-        <v>-2936315240.0</v>
+        <v>59177735.0</v>
       </c>
       <c r="Y25">
-        <v>3042798736.0</v>
+        <v>150222864.0</v>
       </c>
       <c r="Z25">
-        <v>-3348837135.0</v>
+        <v>150595054.0</v>
       </c>
       <c r="AA25">
-        <v>-6738596797.0</v>
-[...99 lines deleted...]
-      </c>
+        <v>147902119.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
     </row>
     <row r="26" spans="1:79">
       <c r="A26" t="s">
-        <v>194</v>
+        <v>163</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...4 lines deleted...]
-      </c>
+      <c r="AA26"/>
+      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
@@ -25393,51 +19173,6527 @@
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
     </row>
     <row r="27" spans="1:79">
       <c r="A27" t="s">
+        <v>164</v>
+      </c>
+      <c r="B27">
+        <v>1790822000.0</v>
+      </c>
+      <c r="C27">
+        <v>1693655077.0</v>
+      </c>
+      <c r="D27">
+        <v>1958328052.0</v>
+      </c>
+      <c r="E27">
+        <v>1651557108.0</v>
+      </c>
+      <c r="F27">
+        <v>2128268774.0</v>
+      </c>
+      <c r="G27">
+        <v>2559576945.0</v>
+      </c>
+      <c r="H27">
+        <v>2663461000.0</v>
+      </c>
+      <c r="I27">
+        <v>2777893625.0</v>
+      </c>
+      <c r="J27">
+        <v>2219323545.0</v>
+      </c>
+      <c r="K27">
+        <v>2173500128.0</v>
+      </c>
+      <c r="L27">
+        <v>2891958745.0</v>
+      </c>
+      <c r="M27">
+        <v>2392566820.0</v>
+      </c>
+      <c r="N27">
+        <v>1790338790.0</v>
+      </c>
+      <c r="O27">
+        <v>2529914083.0</v>
+      </c>
+      <c r="P27">
+        <v>2460464309.0</v>
+      </c>
+      <c r="Q27">
+        <v>2204341386.0</v>
+      </c>
+      <c r="R27">
+        <v>1842135671.0</v>
+      </c>
+      <c r="S27">
+        <v>2240299888.0</v>
+      </c>
+      <c r="T27">
+        <v>1844425038.0</v>
+      </c>
+      <c r="U27">
+        <v>1576038872.0</v>
+      </c>
+      <c r="V27">
+        <v>1761664888.0</v>
+      </c>
+      <c r="W27">
+        <v>1827354512.0</v>
+      </c>
+      <c r="X27">
+        <v>1999125380.0</v>
+      </c>
+      <c r="Y27">
+        <v>1955924688.0</v>
+      </c>
+      <c r="Z27">
+        <v>1639465761.0</v>
+      </c>
+      <c r="AA27">
+        <v>2143366269.0</v>
+      </c>
+      <c r="AB27">
+        <v>2678638161.0</v>
+      </c>
+      <c r="AC27">
+        <v>2215383755.0</v>
+      </c>
+      <c r="AD27">
+        <v>1744257993.0</v>
+      </c>
+      <c r="AE27">
+        <v>2844677066.0</v>
+      </c>
+      <c r="AF27">
+        <v>2802368432.0</v>
+      </c>
+      <c r="AG27">
+        <v>3388649796.0</v>
+      </c>
+      <c r="AH27">
+        <v>3443239454.0</v>
+      </c>
+      <c r="AI27">
+        <v>3158170692.0</v>
+      </c>
+      <c r="AJ27">
+        <v>1812420112.0</v>
+      </c>
+      <c r="AK27">
+        <v>1371168554.0</v>
+      </c>
+      <c r="AL27">
+        <v>1312581718.0</v>
+      </c>
+      <c r="AM27">
+        <v>1097510845.0</v>
+      </c>
+      <c r="AN27">
+        <v>2095552258.0</v>
+      </c>
+      <c r="AO27">
+        <v>1065372686.0</v>
+      </c>
+      <c r="AP27">
+        <v>1882288703.0</v>
+      </c>
+      <c r="AQ27">
+        <v>1534177496.0</v>
+      </c>
+      <c r="AR27">
+        <v>1466782752.0</v>
+      </c>
+      <c r="AS27">
+        <v>1463514234.0</v>
+      </c>
+      <c r="AT27">
+        <v>1977987504.0</v>
+      </c>
+      <c r="AU27">
+        <v>2045775666.0</v>
+      </c>
+      <c r="AV27">
+        <v>1539482385.0</v>
+      </c>
+      <c r="AW27">
+        <v>1896411292.0</v>
+      </c>
+      <c r="AX27">
+        <v>2191101210.0</v>
+      </c>
+      <c r="AY27">
+        <v>1054527403.0</v>
+      </c>
+      <c r="AZ27">
+        <v>2039599591.0</v>
+      </c>
+      <c r="BA27">
+        <v>1655055481.0</v>
+      </c>
+      <c r="BB27">
+        <v>1731387309.0</v>
+      </c>
+      <c r="BC27">
+        <v>1782013406.0</v>
+      </c>
+      <c r="BD27">
+        <v>1290944490.0</v>
+      </c>
+      <c r="BE27">
+        <v>1679363209.0</v>
+      </c>
+      <c r="BF27">
+        <v>1603035772.0</v>
+      </c>
+      <c r="BG27">
+        <v>1287036308.0</v>
+      </c>
+      <c r="BH27">
+        <v>1433341070.0</v>
+      </c>
+      <c r="BI27">
+        <v>1851439206.0</v>
+      </c>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+    </row>
+    <row r="28" spans="1:79">
+      <c r="A28" t="s">
+        <v>165</v>
+      </c>
+      <c r="B28">
+        <v>4242685000.0</v>
+      </c>
+      <c r="C28">
+        <v>1991944353.0</v>
+      </c>
+      <c r="D28">
+        <v>1262224629.0</v>
+      </c>
+      <c r="E28">
+        <v>2048295260.0</v>
+      </c>
+      <c r="F28">
+        <v>1876400126.0</v>
+      </c>
+      <c r="G28">
+        <v>2100071055.0</v>
+      </c>
+      <c r="H28">
+        <v>2400063000.0</v>
+      </c>
+      <c r="I28">
+        <v>2258464292.0</v>
+      </c>
+      <c r="J28">
+        <v>4420558030.0</v>
+      </c>
+      <c r="K28">
+        <v>1705575224.0</v>
+      </c>
+      <c r="L28">
+        <v>1866104007.0</v>
+      </c>
+      <c r="M28">
+        <v>806846735.0</v>
+      </c>
+      <c r="N28">
+        <v>1225124335.0</v>
+      </c>
+      <c r="O28">
+        <v>4298801293.0</v>
+      </c>
+      <c r="P28">
+        <v>3424674250.0</v>
+      </c>
+      <c r="Q28">
+        <v>3442764930.0</v>
+      </c>
+      <c r="R28">
+        <v>2516341161.0</v>
+      </c>
+      <c r="S28">
+        <v>2516435678.0</v>
+      </c>
+      <c r="T28">
+        <v>2525057518.0</v>
+      </c>
+      <c r="U28">
+        <v>1393110051.0</v>
+      </c>
+      <c r="V28">
+        <v>1997168120.0</v>
+      </c>
+      <c r="W28">
+        <v>1935677682.0</v>
+      </c>
+      <c r="X28">
+        <v>1713243769.0</v>
+      </c>
+      <c r="Y28">
+        <v>1339808577.0</v>
+      </c>
+      <c r="Z28">
+        <v>1181616066.0</v>
+      </c>
+      <c r="AA28">
+        <v>1584584324.0</v>
+      </c>
+      <c r="AB28">
+        <v>1437962405.0</v>
+      </c>
+      <c r="AC28">
+        <v>1867609842.0</v>
+      </c>
+      <c r="AD28">
+        <v>1856340460.0</v>
+      </c>
+      <c r="AE28">
+        <v>1731193645.0</v>
+      </c>
+      <c r="AF28">
+        <v>1421867782.0</v>
+      </c>
+      <c r="AG28">
+        <v>1633509408.0</v>
+      </c>
+      <c r="AH28">
+        <v>1529531035.0</v>
+      </c>
+      <c r="AI28">
+        <v>2076533664.0</v>
+      </c>
+      <c r="AJ28">
+        <v>5613828453.0</v>
+      </c>
+      <c r="AK28">
+        <v>4221432153.0</v>
+      </c>
+      <c r="AL28">
+        <v>4386405059.0</v>
+      </c>
+      <c r="AM28">
+        <v>3904693408.0</v>
+      </c>
+      <c r="AN28">
+        <v>7873273773.0</v>
+      </c>
+      <c r="AO28">
+        <v>2355762249.0</v>
+      </c>
+      <c r="AP28">
+        <v>2533585885.0</v>
+      </c>
+      <c r="AQ28">
+        <v>1440690541.0</v>
+      </c>
+      <c r="AR28">
+        <v>1047856221.0</v>
+      </c>
+      <c r="AS28">
+        <v>1433049414.0</v>
+      </c>
+      <c r="AT28">
+        <v>1649376302.0</v>
+      </c>
+      <c r="AU28">
+        <v>1560629399.0</v>
+      </c>
+      <c r="AV28">
+        <v>1476222820.0</v>
+      </c>
+      <c r="AW28">
+        <v>1422312368.0</v>
+      </c>
+      <c r="AX28">
+        <v>1607208993.0</v>
+      </c>
+      <c r="AY28">
+        <v>1177381446.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1392156972.0</v>
+      </c>
+      <c r="BA28">
+        <v>1754829593.0</v>
+      </c>
+      <c r="BB28">
+        <v>2109673636.0</v>
+      </c>
+      <c r="BC28">
+        <v>1483249737.0</v>
+      </c>
+      <c r="BD28">
+        <v>1624791070.0</v>
+      </c>
+      <c r="BE28">
+        <v>1443613398.0</v>
+      </c>
+      <c r="BF28">
+        <v>4671414638.0</v>
+      </c>
+      <c r="BG28">
+        <v>1407196582.0</v>
+      </c>
+      <c r="BH28">
+        <v>7284162800.0</v>
+      </c>
+      <c r="BI28">
+        <v>1519842884.0</v>
+      </c>
+      <c r="BJ28">
+        <v>4216963700.0</v>
+      </c>
+      <c r="BK28">
+        <v>4511479200.0</v>
+      </c>
+      <c r="BL28">
+        <v>4403405900.0</v>
+      </c>
+      <c r="BM28">
+        <v>4134256200.0</v>
+      </c>
+      <c r="BN28">
+        <v>3942738100.0</v>
+      </c>
+      <c r="BO28">
+        <v>3696033200.0</v>
+      </c>
+      <c r="BP28">
+        <v>4576784700.0</v>
+      </c>
+      <c r="BQ28">
+        <v>3189135600.0</v>
+      </c>
+      <c r="BR28">
+        <v>2743736900.0</v>
+      </c>
+      <c r="BS28">
+        <v>3692517500.0</v>
+      </c>
+      <c r="BT28">
+        <v>3907853700.0</v>
+      </c>
+      <c r="BU28">
+        <v>2431111300.0</v>
+      </c>
+      <c r="BV28">
+        <v>1831523300.0</v>
+      </c>
+      <c r="BW28">
+        <v>2325744400.0</v>
+      </c>
+      <c r="BX28">
+        <v>2686381700.0</v>
+      </c>
+      <c r="BY28">
+        <v>2158975100.0</v>
+      </c>
+      <c r="BZ28">
+        <v>1796785400.0</v>
+      </c>
+      <c r="CA28">
+        <v>1796785400.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:79">
+      <c r="A29" t="s">
+        <v>166</v>
+      </c>
+      <c r="B29">
+        <v>4451932809.0</v>
+      </c>
+      <c r="C29">
+        <v>6686371.0</v>
+      </c>
+      <c r="D29">
+        <v>34156088.0</v>
+      </c>
+      <c r="E29">
+        <v>-28675000.0</v>
+      </c>
+      <c r="F29">
+        <v>214037691.0</v>
+      </c>
+      <c r="G29">
+        <v>-116428090.0</v>
+      </c>
+      <c r="H29">
+        <v>-309900700.0</v>
+      </c>
+      <c r="I29">
+        <v>-53571710.0</v>
+      </c>
+      <c r="J29">
+        <v>-139928027.0</v>
+      </c>
+      <c r="K29">
+        <v>8413666.0</v>
+      </c>
+      <c r="L29">
+        <v>-43885056.0</v>
+      </c>
+      <c r="M29">
+        <v>445681340.0</v>
+      </c>
+      <c r="N29">
+        <v>-240733300.0</v>
+      </c>
+      <c r="O29">
+        <v>-521132010.0</v>
+      </c>
+      <c r="P29">
+        <v>-244112470.0</v>
+      </c>
+      <c r="Q29">
+        <v>-175921170.0</v>
+      </c>
+      <c r="R29">
+        <v>-62431721.0</v>
+      </c>
+      <c r="S29">
+        <v>-31187324.0</v>
+      </c>
+      <c r="T29">
+        <v>-45478060.0</v>
+      </c>
+      <c r="U29">
+        <v>-298754450.0</v>
+      </c>
+      <c r="V29">
+        <v>171003225.0</v>
+      </c>
+      <c r="W29">
+        <v>-82257080.0</v>
+      </c>
+      <c r="X29">
+        <v>-36063260.0</v>
+      </c>
+      <c r="Y29">
+        <v>-127622490.0</v>
+      </c>
+      <c r="Z29">
+        <v>397150510.0</v>
+      </c>
+      <c r="AA29">
+        <v>1534470020.0</v>
+      </c>
+      <c r="AB29">
+        <v>-207218220.0</v>
+      </c>
+      <c r="AC29">
+        <v>-128269180.0</v>
+      </c>
+      <c r="AD29">
+        <v>-266842402.0</v>
+      </c>
+      <c r="AE29">
+        <v>13129211.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+    </row>
+    <row r="30" spans="1:79">
+      <c r="A30" t="s">
+        <v>167</v>
+      </c>
+      <c r="B30">
+        <v>9192654000.0</v>
+      </c>
+      <c r="C30">
+        <v>6240128146.0</v>
+      </c>
+      <c r="D30">
+        <v>6973980152.0</v>
+      </c>
+      <c r="E30">
+        <v>5805092359.0</v>
+      </c>
+      <c r="F30">
+        <v>6130126652.0</v>
+      </c>
+      <c r="G30">
+        <v>7314547227.0</v>
+      </c>
+      <c r="H30">
+        <v>7134087000.0</v>
+      </c>
+      <c r="I30">
+        <v>7046299280.0</v>
+      </c>
+      <c r="J30">
+        <v>6487496496.0</v>
+      </c>
+      <c r="K30">
+        <v>5855415860.0</v>
+      </c>
+      <c r="L30">
+        <v>6614785025.0</v>
+      </c>
+      <c r="M30">
+        <v>5044238187.0</v>
+      </c>
+      <c r="N30">
+        <v>5349541533.0</v>
+      </c>
+      <c r="O30">
+        <v>8712465825.0</v>
+      </c>
+      <c r="P30">
+        <v>1150246170.0</v>
+      </c>
+      <c r="Q30">
+        <v>7224141363.0</v>
+      </c>
+      <c r="R30">
+        <v>6377675142.0</v>
+      </c>
+      <c r="S30">
+        <v>6239362400.0</v>
+      </c>
+      <c r="T30">
+        <v>5156388485.0</v>
+      </c>
+      <c r="U30">
+        <v>4606374139.0</v>
+      </c>
+      <c r="V30">
+        <v>5927063256.0</v>
+      </c>
+      <c r="W30">
+        <v>5442927258.0</v>
+      </c>
+      <c r="X30">
+        <v>4452611136.0</v>
+      </c>
+      <c r="Y30">
+        <v>5082345891.0</v>
+      </c>
+      <c r="Z30">
+        <v>5208197643.0</v>
+      </c>
+      <c r="AA30">
+        <v>5565182695.0</v>
+      </c>
+      <c r="AB30">
+        <v>6357308611.0</v>
+      </c>
+      <c r="AC30">
+        <v>6018625362.0</v>
+      </c>
+      <c r="AD30">
+        <v>5962256528.0</v>
+      </c>
+      <c r="AE30">
+        <v>6352974693.0</v>
+      </c>
+      <c r="AF30">
+        <v>5541759224.0</v>
+      </c>
+      <c r="AG30">
+        <v>5864706204.0</v>
+      </c>
+      <c r="AH30">
+        <v>8442552859.0</v>
+      </c>
+      <c r="AI30">
+        <v>7232576587.0</v>
+      </c>
+      <c r="AJ30">
+        <v>4185999427.0</v>
+      </c>
+      <c r="AK30">
+        <v>5592600707.0</v>
+      </c>
+      <c r="AL30">
+        <v>5698986777.0</v>
+      </c>
+      <c r="AM30">
+        <v>5002204253.0</v>
+      </c>
+      <c r="AN30">
+        <v>2051426209.0</v>
+      </c>
+      <c r="AO30">
+        <v>5320051629.0</v>
+      </c>
+      <c r="AP30">
+        <v>7529529942.0</v>
+      </c>
+      <c r="AQ30">
+        <v>5879695811.0</v>
+      </c>
+      <c r="AR30">
+        <v>4596901348.0</v>
+      </c>
+      <c r="AS30">
+        <v>5823580327.0</v>
+      </c>
+      <c r="AT30">
+        <v>5591482911.0</v>
+      </c>
+      <c r="AU30">
+        <v>5446171113.0</v>
+      </c>
+      <c r="AV30">
+        <v>5143116594.0</v>
+      </c>
+      <c r="AW30">
+        <v>5559163004.0</v>
+      </c>
+      <c r="AX30">
+        <v>5624088536.0</v>
+      </c>
+      <c r="AY30">
+        <v>4238971389.0</v>
+      </c>
+      <c r="AZ30">
+        <v>5253480154.0</v>
+      </c>
+      <c r="BA30">
+        <v>5468318766.0</v>
+      </c>
+      <c r="BB30">
+        <v>5926029127.0</v>
+      </c>
+      <c r="BC30">
+        <v>5159387266.0</v>
+      </c>
+      <c r="BD30">
+        <v>5019131312.0</v>
+      </c>
+      <c r="BE30">
+        <v>5169722812.0</v>
+      </c>
+      <c r="BF30">
+        <v>4691303483.0</v>
+      </c>
+      <c r="BG30">
+        <v>4277379817.0</v>
+      </c>
+      <c r="BH30">
+        <v>4331256045.0</v>
+      </c>
+      <c r="BI30">
+        <v>4717844147.0</v>
+      </c>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+    </row>
+    <row r="31" spans="1:79">
+      <c r="A31" t="s">
+        <v>168</v>
+      </c>
+      <c r="B31">
+        <v>95822000.0</v>
+      </c>
+      <c r="C31">
+        <v>-215799876.0</v>
+      </c>
+      <c r="D31">
+        <v>-170736115.0</v>
+      </c>
+      <c r="E31">
+        <v>-50453580.0</v>
+      </c>
+      <c r="F31">
+        <v>555025301.0</v>
+      </c>
+      <c r="G31">
+        <v>-707137223.0</v>
+      </c>
+      <c r="H31">
+        <v>-1963257000.0</v>
+      </c>
+      <c r="I31">
+        <v>-161452431.0</v>
+      </c>
+      <c r="J31">
+        <v>-435932607.0</v>
+      </c>
+      <c r="K31">
+        <v>-333456706.0</v>
+      </c>
+      <c r="L31">
+        <v>-519035294.0</v>
+      </c>
+      <c r="M31">
+        <v>-902103595.0</v>
+      </c>
+      <c r="N31">
+        <v>-1701355635.0</v>
+      </c>
+      <c r="O31">
+        <v>-1568495966.0</v>
+      </c>
+      <c r="P31">
+        <v>-1536959357.0</v>
+      </c>
+      <c r="Q31">
+        <v>-1926100672.0</v>
+      </c>
+      <c r="R31">
+        <v>-1715056755.0</v>
+      </c>
+      <c r="S31">
+        <v>-2834042179.0</v>
+      </c>
+      <c r="T31">
+        <v>-3160715923.0</v>
+      </c>
+      <c r="U31">
+        <v>-1437512494.0</v>
+      </c>
+      <c r="V31">
+        <v>-1703450783.0</v>
+      </c>
+      <c r="W31">
+        <v>-1753572072.0</v>
+      </c>
+      <c r="X31">
+        <v>-2271412023.0</v>
+      </c>
+      <c r="Y31">
+        <v>-1673110734.0</v>
+      </c>
+      <c r="Z31">
+        <v>-2226217322.0</v>
+      </c>
+      <c r="AA31">
+        <v>-1062900803.0</v>
+      </c>
+      <c r="AB31">
+        <v>-2341102497.0</v>
+      </c>
+      <c r="AC31">
+        <v>-2340530910.0</v>
+      </c>
+      <c r="AD31">
+        <v>-3108987570.0</v>
+      </c>
+      <c r="AE31">
+        <v>-3898011399.0</v>
+      </c>
+      <c r="AF31">
+        <v>-4370382044.0</v>
+      </c>
+      <c r="AG31">
+        <v>-3634482865.0</v>
+      </c>
+      <c r="AH31">
+        <v>-1308217675.0</v>
+      </c>
+      <c r="AI31">
+        <v>-2975489259.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-3222441543.0</v>
+      </c>
+      <c r="AK31">
+        <v>-3176929550.0</v>
+      </c>
+      <c r="AL31">
+        <v>-3106793894.0</v>
+      </c>
+      <c r="AM31">
+        <v>-2613598232.0</v>
+      </c>
+      <c r="AN31">
+        <v>-2603748318.0</v>
+      </c>
+      <c r="AO31">
+        <v>-2200052341.0</v>
+      </c>
+      <c r="AP31">
+        <v>-2866790284.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-2854351294.0</v>
+      </c>
+      <c r="AR31">
+        <v>-3459917246.0</v>
+      </c>
+      <c r="AS31">
+        <v>-1597961812.0</v>
+      </c>
+      <c r="AT31">
+        <v>-2808947566.0</v>
+      </c>
+      <c r="AU31">
+        <v>-3227333326.0</v>
+      </c>
+      <c r="AV31">
+        <v>-3826605631.0</v>
+      </c>
+      <c r="AW31">
+        <v>-3062619117.0</v>
+      </c>
+      <c r="AX31">
+        <v>-4147890002.0</v>
+      </c>
+      <c r="AY31">
+        <v>-3428289367.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-2761131080.0</v>
+      </c>
+      <c r="BA31">
+        <v>-8948901338.0</v>
+      </c>
+      <c r="BB31">
+        <v>-4796726975.0</v>
+      </c>
+      <c r="BC31">
+        <v>-3261105237.0</v>
+      </c>
+      <c r="BD31">
+        <v>-2814281329.0</v>
+      </c>
+      <c r="BE31">
+        <v>-1283222644.0</v>
+      </c>
+      <c r="BF31">
+        <v>-1206626951.0</v>
+      </c>
+      <c r="BG31">
+        <v>-1445059953.0</v>
+      </c>
+      <c r="BH31">
+        <v>-1019657117.0</v>
+      </c>
+      <c r="BI31">
+        <v>-870924259.0</v>
+      </c>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+    </row>
+    <row r="32" spans="1:79">
+      <c r="A32" t="s">
+        <v>169</v>
+      </c>
+      <c r="B32">
+        <v>110027488000.0</v>
+      </c>
+      <c r="C32">
+        <v>86418815228.0</v>
+      </c>
+      <c r="D32">
+        <v>99405536575.0</v>
+      </c>
+      <c r="E32">
+        <v>91064168842.0</v>
+      </c>
+      <c r="F32">
+        <v>85070015407.0</v>
+      </c>
+      <c r="G32">
+        <v>86863802303.0</v>
+      </c>
+      <c r="H32">
+        <v>90162596000.0</v>
+      </c>
+      <c r="I32">
+        <v>100387732387.0</v>
+      </c>
+      <c r="J32">
+        <v>73761544117.0</v>
+      </c>
+      <c r="K32">
+        <v>79678212881.0</v>
+      </c>
+      <c r="L32">
+        <v>90843330864.0</v>
+      </c>
+      <c r="M32">
+        <v>86872072672.0</v>
+      </c>
+      <c r="N32">
+        <v>74789170874.0</v>
+      </c>
+      <c r="O32">
+        <v>93993079158.0</v>
+      </c>
+      <c r="P32">
+        <v>101129858881.0</v>
+      </c>
+      <c r="Q32">
+        <v>104917790235.0</v>
+      </c>
+      <c r="R32">
+        <v>82828572901.0</v>
+      </c>
+      <c r="S32">
+        <v>88210006451.0</v>
+      </c>
+      <c r="T32">
+        <v>90076057340.0</v>
+      </c>
+      <c r="U32">
+        <v>82255537078.0</v>
+      </c>
+      <c r="V32">
+        <v>83415365550.0</v>
+      </c>
+      <c r="W32">
+        <v>83292063397.0</v>
+      </c>
+      <c r="X32">
+        <v>87099347028.0</v>
+      </c>
+      <c r="Y32">
+        <v>79691949670.0</v>
+      </c>
+      <c r="Z32">
+        <v>63223680459.0</v>
+      </c>
+      <c r="AA32">
+        <v>73188691699.0</v>
+      </c>
+      <c r="AB32">
+        <v>103535872083.0</v>
+      </c>
+      <c r="AC32">
+        <v>96725997822.0</v>
+      </c>
+      <c r="AD32">
+        <v>80705575589.0</v>
+      </c>
+      <c r="AE32">
+        <v>107151459665.0</v>
+      </c>
+      <c r="AF32">
+        <v>114620575421.0</v>
+      </c>
+      <c r="AG32">
+        <v>119422652555.0</v>
+      </c>
+      <c r="AH32">
+        <v>84971357635.0</v>
+      </c>
+      <c r="AI32">
+        <v>93818776917.0</v>
+      </c>
+      <c r="AJ32">
+        <v>89761299345.0</v>
+      </c>
+      <c r="AK32">
+        <v>79510677033.0</v>
+      </c>
+      <c r="AL32">
+        <v>85954628208.0</v>
+      </c>
+      <c r="AM32">
+        <v>47364526864.0</v>
+      </c>
+      <c r="AN32">
+        <v>66161732352.0</v>
+      </c>
+      <c r="AO32">
+        <v>59491397949.0</v>
+      </c>
+      <c r="AP32">
+        <v>66855930635.0</v>
+      </c>
+      <c r="AQ32">
+        <v>85822826745.0</v>
+      </c>
+      <c r="AR32">
+        <v>64451098603.0</v>
+      </c>
+      <c r="AS32">
+        <v>54035062395.0</v>
+      </c>
+      <c r="AT32">
+        <v>71076578815.0</v>
+      </c>
+      <c r="AU32">
+        <v>87839826814.0</v>
+      </c>
+      <c r="AV32">
+        <v>103908660285.0</v>
+      </c>
+      <c r="AW32">
+        <v>93447063196.0</v>
+      </c>
+      <c r="AX32">
+        <v>119685267601.0</v>
+      </c>
+      <c r="AY32">
+        <v>104475184383.0</v>
+      </c>
+      <c r="AZ32">
+        <v>99892297920.0</v>
+      </c>
+      <c r="BA32">
+        <v>115693395991.0</v>
+      </c>
+      <c r="BB32">
+        <v>102019284478.0</v>
+      </c>
+      <c r="BC32">
+        <v>122075611034.0</v>
+      </c>
+      <c r="BD32">
+        <v>106896288379.0</v>
+      </c>
+      <c r="BE32">
+        <v>108296963371.0</v>
+      </c>
+      <c r="BF32">
+        <v>107034707561.0</v>
+      </c>
+      <c r="BG32">
+        <v>91593913298.0</v>
+      </c>
+      <c r="BH32">
+        <v>94022357521.0</v>
+      </c>
+      <c r="BI32">
+        <v>85998459288.0</v>
+      </c>
+      <c r="BJ32">
+        <v>95050892300.0</v>
+      </c>
+      <c r="BK32">
+        <v>97976052700.0</v>
+      </c>
+      <c r="BL32">
+        <v>83746103600.0</v>
+      </c>
+      <c r="BM32">
+        <v>88075687900.0</v>
+      </c>
+      <c r="BN32">
+        <v>89153651100.0</v>
+      </c>
+      <c r="BO32">
+        <v>87383701100.0</v>
+      </c>
+      <c r="BP32">
+        <v>74443266000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>73150660800.0</v>
+      </c>
+      <c r="BR32">
+        <v>74765631500.0</v>
+      </c>
+      <c r="BS32">
+        <v>56515781300.0</v>
+      </c>
+      <c r="BT32">
+        <v>71606740700.0</v>
+      </c>
+      <c r="BU32">
+        <v>80426589100.0</v>
+      </c>
+      <c r="BV32">
+        <v>65290460100.0</v>
+      </c>
+      <c r="BW32">
+        <v>60432885500.0</v>
+      </c>
+      <c r="BX32">
+        <v>47777370800.0</v>
+      </c>
+      <c r="BY32">
+        <v>58585817400.0</v>
+      </c>
+      <c r="BZ32">
+        <v>67433265100.0</v>
+      </c>
+      <c r="CA32">
+        <v>67433265100.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:U30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B2">
+        <v>6289218000.0</v>
+      </c>
+      <c r="C2">
+        <v>1985479000.0</v>
+      </c>
+      <c r="D2">
+        <v>462059401.0</v>
+      </c>
+      <c r="E2">
+        <v>758742879.0</v>
+      </c>
+      <c r="F2">
+        <v>1273544313.0</v>
+      </c>
+      <c r="G2">
+        <v>4720981472.0</v>
+      </c>
+      <c r="H2">
+        <v>1341895047.0</v>
+      </c>
+      <c r="I2">
+        <v>1262433418.0</v>
+      </c>
+      <c r="J2">
+        <v>679775017.0</v>
+      </c>
+      <c r="K2">
+        <v>4684383779.0</v>
+      </c>
+      <c r="L2">
+        <v>1252339405.0</v>
+      </c>
+      <c r="M2">
+        <v>4069362019.0</v>
+      </c>
+      <c r="N2">
+        <v>5594735132.0</v>
+      </c>
+      <c r="O2">
+        <v>1632906878.0</v>
+      </c>
+      <c r="P2">
+        <v>1671661464.0</v>
+      </c>
+      <c r="Q2">
+        <v>439113530.0</v>
+      </c>
+      <c r="R2">
+        <v>6217278164.0</v>
+      </c>
+      <c r="S2">
+        <v>866121482.0</v>
+      </c>
+      <c r="T2"/>
+      <c r="U2"/>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B3">
+        <v>7475941000</v>
+      </c>
+      <c r="C3">
+        <v>11941352000</v>
+      </c>
+      <c r="D3">
+        <v>4666292556</v>
+      </c>
+      <c r="E3">
+        <v>21808246838</v>
+      </c>
+      <c r="F3">
+        <v>11944180741</v>
+      </c>
+      <c r="G3">
+        <v>1749030422</v>
+      </c>
+      <c r="H3">
+        <v>1757592765</v>
+      </c>
+      <c r="I3">
+        <v>1072292203</v>
+      </c>
+      <c r="J3">
+        <v>5438003597</v>
+      </c>
+      <c r="K3">
+        <v>557916750</v>
+      </c>
+      <c r="L3">
+        <v>419263196</v>
+      </c>
+      <c r="M3">
+        <v>13942975335</v>
+      </c>
+      <c r="N3">
+        <v>26385159925</v>
+      </c>
+      <c r="O3">
+        <v>62024756035</v>
+      </c>
+      <c r="P3">
+        <v>14762064215</v>
+      </c>
+      <c r="Q3">
+        <v>13074093605</v>
+      </c>
+      <c r="R3">
+        <v>12190260332</v>
+      </c>
+      <c r="S3">
+        <v>34419897103</v>
+      </c>
+      <c r="T3">
+        <v>20393191000</v>
+      </c>
+      <c r="U3">
+        <v>8481316000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>174</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>175</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>176</v>
+      </c>
+      <c r="B6">
+        <v>2762002000.0</v>
+      </c>
+      <c r="C6">
+        <v>4303739000.0</v>
+      </c>
+      <c r="D6">
+        <v>1523419513.0</v>
+      </c>
+      <c r="E6">
+        <v>-296683478.0</v>
+      </c>
+      <c r="F6">
+        <v>-514801434.0</v>
+      </c>
+      <c r="G6">
+        <v>-3447437159.0</v>
+      </c>
+      <c r="H6">
+        <v>3379086425.0</v>
+      </c>
+      <c r="I6">
+        <v>79461629.0</v>
+      </c>
+      <c r="J6">
+        <v>582658401.0</v>
+      </c>
+      <c r="K6">
+        <v>-4004608762.0</v>
+      </c>
+      <c r="L6">
+        <v>3432044374.0</v>
+      </c>
+      <c r="M6">
+        <v>-2817022614.0</v>
+      </c>
+      <c r="N6">
+        <v>-1525373113.0</v>
+      </c>
+      <c r="O6">
+        <v>3961828254.0</v>
+      </c>
+      <c r="P6">
+        <v>-38754586.0</v>
+      </c>
+      <c r="Q6">
+        <v>1232547934.0</v>
+      </c>
+      <c r="R6">
+        <v>-5778164634.0</v>
+      </c>
+      <c r="S6">
+        <v>5351156682.0</v>
+      </c>
+      <c r="T6"/>
+      <c r="U6"/>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" t="s">
+        <v>177</v>
+      </c>
+      <c r="B7">
+        <v>-84967545930.0</v>
+      </c>
+      <c r="C7">
+        <v>-78677147660.0</v>
+      </c>
+      <c r="D7">
+        <v>-71842291060.0</v>
+      </c>
+      <c r="E7">
+        <v>-74202403100.0</v>
+      </c>
+      <c r="F7">
+        <v>-69802105350.0</v>
+      </c>
+      <c r="G7">
+        <v>-76050842110.0</v>
+      </c>
+      <c r="H7">
+        <v>-75639985780.0</v>
+      </c>
+      <c r="I7">
+        <v>-72842739980.0</v>
+      </c>
+      <c r="J7">
+        <v>-61808205510.0</v>
+      </c>
+      <c r="K7">
+        <v>-57933933870.0</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" t="s">
+        <v>178</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" t="s">
+        <v>179</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" t="s">
+        <v>180</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" t="s">
+        <v>181</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" t="s">
+        <v>182</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-23886631750.0</v>
+      </c>
+      <c r="F12">
+        <v>23391835550.0</v>
+      </c>
+      <c r="G12">
+        <v>-26157646867.0</v>
+      </c>
+      <c r="H12">
+        <v>40714537088.0</v>
+      </c>
+      <c r="I12">
+        <v>-35501691652.0</v>
+      </c>
+      <c r="J12">
+        <v>-25886770923.0</v>
+      </c>
+      <c r="K12">
+        <v>-19469587340.0</v>
+      </c>
+      <c r="L12">
+        <v>29680051375.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" t="s">
+        <v>183</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" t="s">
+        <v>184</v>
+      </c>
+      <c r="B14">
+        <v>14629449000.0</v>
+      </c>
+      <c r="C14">
+        <v>14061043000.0</v>
+      </c>
+      <c r="D14">
+        <v>13503303295.0</v>
+      </c>
+      <c r="E14">
+        <v>496230713.0</v>
+      </c>
+      <c r="F14">
+        <v>12602134224.0</v>
+      </c>
+      <c r="G14">
+        <v>13434406377.0</v>
+      </c>
+      <c r="H14">
+        <v>13743008546.0</v>
+      </c>
+      <c r="I14">
+        <v>13762998103.0</v>
+      </c>
+      <c r="J14">
+        <v>13271880309.0</v>
+      </c>
+      <c r="K14">
+        <v>13638832160.0</v>
+      </c>
+      <c r="L14">
+        <v>13877862016.0</v>
+      </c>
+      <c r="M14">
+        <v>14284214714.0</v>
+      </c>
+      <c r="N14">
+        <v>13925684838.0</v>
+      </c>
+      <c r="O14">
+        <v>9950120679.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" t="s">
+        <v>185</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15">
+        <v>13360001780.0</v>
+      </c>
+      <c r="R15">
+        <v>13360000000.0</v>
+      </c>
+      <c r="S15"/>
+      <c r="T15">
+        <v>15000000000.0</v>
+      </c>
+      <c r="U15"/>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" t="s">
+        <v>186</v>
+      </c>
+      <c r="B16">
+        <v>9051220000.0</v>
+      </c>
+      <c r="C16">
+        <v>6289218000.0</v>
+      </c>
+      <c r="D16">
+        <v>1985478914.0</v>
+      </c>
+      <c r="E16">
+        <v>462059401.0</v>
+      </c>
+      <c r="F16">
+        <v>758742879.0</v>
+      </c>
+      <c r="G16">
+        <v>1273544313.0</v>
+      </c>
+      <c r="H16">
+        <v>4720981472.0</v>
+      </c>
+      <c r="I16">
+        <v>1341895047.0</v>
+      </c>
+      <c r="J16">
+        <v>1262433418.0</v>
+      </c>
+      <c r="K16">
+        <v>679775017.0</v>
+      </c>
+      <c r="L16">
+        <v>4684383779.0</v>
+      </c>
+      <c r="M16">
+        <v>1252339405.0</v>
+      </c>
+      <c r="N16">
+        <v>4069362019.0</v>
+      </c>
+      <c r="O16">
+        <v>5594735132.0</v>
+      </c>
+      <c r="P16">
+        <v>1632906878.0</v>
+      </c>
+      <c r="Q16">
+        <v>1671661464.0</v>
+      </c>
+      <c r="R16">
+        <v>439113530.0</v>
+      </c>
+      <c r="S16">
+        <v>6217278164.0</v>
+      </c>
+      <c r="T16">
+        <v>866121482.0</v>
+      </c>
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
+      <c r="A17" t="s">
+        <v>187</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" t="s">
+        <v>188</v>
+      </c>
+      <c r="B18">
+        <v>34001870000.0</v>
+      </c>
+      <c r="C18">
+        <v>-16896163000.0</v>
+      </c>
+      <c r="D18">
+        <v>24369952837.0</v>
+      </c>
+      <c r="E18">
+        <v>-22723695237.0</v>
+      </c>
+      <c r="F18">
+        <v>14565118534.0</v>
+      </c>
+      <c r="G18">
+        <v>-6137412510.0</v>
+      </c>
+      <c r="H18">
+        <v>56188690607.0</v>
+      </c>
+      <c r="I18">
+        <v>-31852311867.0</v>
+      </c>
+      <c r="J18">
+        <v>-32552922631.0</v>
+      </c>
+      <c r="K18">
+        <v>-17321098433.0</v>
+      </c>
+      <c r="L18">
+        <v>33257868902.0</v>
+      </c>
+      <c r="M18">
+        <v>38111389161.0</v>
+      </c>
+      <c r="N18">
+        <v>-40443849791.0</v>
+      </c>
+      <c r="O18">
+        <v>-90176883387.0</v>
+      </c>
+      <c r="P18">
+        <v>1291153089.0</v>
+      </c>
+      <c r="Q18">
+        <v>9351104132.0</v>
+      </c>
+      <c r="R18">
+        <v>2630621517.0</v>
+      </c>
+      <c r="S18">
+        <v>-33672709793.0</v>
+      </c>
+      <c r="T18"/>
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
+      <c r="A19" t="s">
+        <v>189</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-11662388214.0</v>
+      </c>
+      <c r="D19">
+        <v>-4061391656.0</v>
+      </c>
+      <c r="E19">
+        <v>-21481546838.0</v>
+      </c>
+      <c r="F19">
+        <v>-11627156423.0</v>
+      </c>
+      <c r="G19">
+        <v>-1516274512.0</v>
+      </c>
+      <c r="H19">
+        <v>-1649320038.0</v>
+      </c>
+      <c r="I19">
+        <v>-823967203.0</v>
+      </c>
+      <c r="J19">
+        <v>-5438003597.0</v>
+      </c>
+      <c r="K19">
+        <v>-557916750.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
+      <c r="A20" t="s">
+        <v>190</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" t="s">
+        <v>191</v>
+      </c>
+      <c r="B21">
+        <v>-31446236271.0</v>
+      </c>
+      <c r="C21">
+        <v>21046236271.0</v>
+      </c>
+      <c r="D21">
+        <v>-23375029020.0</v>
+      </c>
+      <c r="E21">
+        <v>33611921135.0</v>
+      </c>
+      <c r="F21">
+        <v>-15397814330.0</v>
+      </c>
+      <c r="G21">
+        <v>2456704764.0</v>
+      </c>
+      <c r="H21">
+        <v>-52940281977.0</v>
+      </c>
+      <c r="I21">
+        <v>31685209012.0</v>
+      </c>
+      <c r="J21">
+        <v>33135715978.0</v>
+      </c>
+      <c r="K21">
+        <v>13316867750.0</v>
+      </c>
+      <c r="L21">
+        <v>-29866666663.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+    </row>
+    <row r="22" spans="1:21">
+      <c r="A22" t="s">
+        <v>152</v>
+      </c>
+      <c r="B22">
+        <v>5501207000.0</v>
+      </c>
+      <c r="C22">
+        <v>-4332191000.0</v>
+      </c>
+      <c r="D22">
+        <v>8226972253.0</v>
+      </c>
+      <c r="E22">
+        <v>-1411679112.0</v>
+      </c>
+      <c r="F22">
+        <v>-9484670499.0</v>
+      </c>
+      <c r="G22">
+        <v>8334858402.0</v>
+      </c>
+      <c r="H22">
+        <v>3488737738.0</v>
+      </c>
+      <c r="I22">
+        <v>-9041326115.0</v>
+      </c>
+      <c r="J22">
+        <v>-14500028420.0</v>
+      </c>
+      <c r="K22">
+        <v>-10932426503.0</v>
+      </c>
+      <c r="L22">
+        <v>-9880781293.0</v>
+      </c>
+      <c r="M22">
+        <v>-8931976717.0</v>
+      </c>
+      <c r="N22">
+        <v>6221712803.0</v>
+      </c>
+      <c r="O22">
+        <v>16472534252.0</v>
+      </c>
+      <c r="P22">
+        <v>16621158688.0</v>
+      </c>
+      <c r="Q22">
+        <v>21186130131.0</v>
+      </c>
+      <c r="R22">
+        <v>18540681482.0</v>
+      </c>
+      <c r="S22">
+        <v>18692528081.0</v>
+      </c>
+      <c r="T22">
+        <v>13459283000.0</v>
+      </c>
+      <c r="U22"/>
+    </row>
+    <row r="23" spans="1:21">
+      <c r="A23" t="s">
+        <v>192</v>
+      </c>
+      <c r="B23">
+        <v>-173590000.0</v>
+      </c>
+      <c r="C23">
+        <v>-69147000.0</v>
+      </c>
+      <c r="D23">
+        <v>-75173844.0</v>
+      </c>
+      <c r="E23">
+        <v>33611921135.0</v>
+      </c>
+      <c r="F23">
+        <v>-61150428.0</v>
+      </c>
+      <c r="G23">
+        <v>-83349000.0</v>
+      </c>
+      <c r="H23">
+        <v>32000000000.0</v>
+      </c>
+      <c r="I23">
+        <v>129760151723.0</v>
+      </c>
+      <c r="J23">
+        <v>55802382659.0</v>
+      </c>
+      <c r="K23">
+        <v>135245338557.0</v>
+      </c>
+      <c r="L23">
+        <v>91500000000.0</v>
+      </c>
+      <c r="M23">
+        <v>-234638189055.0</v>
+      </c>
+      <c r="N23">
+        <v>234638189055.0</v>
+      </c>
+      <c r="O23">
+        <v>94138105451.0</v>
+      </c>
+      <c r="P23">
+        <v>-1347925691.0</v>
+      </c>
+      <c r="Q23">
+        <v>5230446630.0</v>
+      </c>
+      <c r="R23">
+        <v>60520.0</v>
+      </c>
+      <c r="S23">
+        <v>-2206029983.0</v>
+      </c>
+      <c r="T23"/>
+      <c r="U23"/>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" t="s">
+        <v>193</v>
+      </c>
+      <c r="B24">
+        <v>383310700.0</v>
+      </c>
+      <c r="C24">
+        <v>278964000.0</v>
+      </c>
+      <c r="D24">
+        <v>604900900.0</v>
+      </c>
+      <c r="E24">
+        <v>326700000.0</v>
+      </c>
+      <c r="F24">
+        <v>317024318.0</v>
+      </c>
+      <c r="G24">
+        <v>232755910.0</v>
+      </c>
+      <c r="H24">
+        <v>108272727.0</v>
+      </c>
+      <c r="I24">
+        <v>248325000.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24">
+        <v>54000000.0</v>
+      </c>
+      <c r="M24">
+        <v>234690689055.0</v>
+      </c>
+      <c r="N24">
+        <v>-224273047055.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24">
+        <v>112000000.0</v>
+      </c>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
+      <c r="A25" t="s">
+        <v>194</v>
+      </c>
+      <c r="B25">
+        <v>21347155000.0</v>
+      </c>
+      <c r="C25">
+        <v>-14683662000.0</v>
+      </c>
+      <c r="D25">
+        <v>7305969845.0</v>
+      </c>
+      <c r="E25">
+        <v>915448399.0</v>
+      </c>
+      <c r="F25">
+        <v>23391835550.0</v>
+      </c>
+      <c r="G25">
+        <v>-26157646867.0</v>
+      </c>
+      <c r="H25">
+        <v>40714537088.0</v>
+      </c>
+      <c r="I25">
+        <v>9041326115.0</v>
+      </c>
+      <c r="J25">
+        <v>14500028420.0</v>
+      </c>
+      <c r="K25">
+        <v>10932426503.0</v>
+      </c>
+      <c r="L25">
+        <v>9880781293.0</v>
+      </c>
+      <c r="M25">
+        <v>8931976717.0</v>
+      </c>
+      <c r="N25">
+        <v>-6221712803.0</v>
+      </c>
+      <c r="O25">
+        <v>-16472534252.0</v>
+      </c>
+      <c r="P25">
+        <v>-16621158688.0</v>
+      </c>
+      <c r="Q25">
+        <v>22425197737.0</v>
+      </c>
+      <c r="R25">
+        <v>14820881849.0</v>
+      </c>
+      <c r="S25">
+        <v>747187310.0</v>
+      </c>
+      <c r="T25"/>
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
+      <c r="A26" t="s">
         <v>195</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
+        <v>32095000000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
+      <c r="A27" t="s">
+        <v>196</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
+      <c r="A28" t="s">
+        <v>197</v>
+      </c>
+      <c r="B28">
+        <v>-31619826000.0</v>
+      </c>
+      <c r="C28">
+        <v>20977089000.0</v>
+      </c>
+      <c r="D28">
+        <v>-23450202864.0</v>
+      </c>
+      <c r="E28">
+        <v>33544120599.0</v>
+      </c>
+      <c r="F28">
+        <v>-15397814330.0</v>
+      </c>
+      <c r="G28">
+        <v>2456704764.0</v>
+      </c>
+      <c r="H28">
+        <v>-52940281977.0</v>
+      </c>
+      <c r="I28">
+        <v>31685209012.0</v>
+      </c>
+      <c r="J28">
+        <v>33135715978.0</v>
+      </c>
+      <c r="K28">
+        <v>13316867750.0</v>
+      </c>
+      <c r="L28">
+        <v>-29866666663.0</v>
+      </c>
+      <c r="M28">
+        <v>-275608718874.0</v>
+      </c>
+      <c r="N28">
+        <v>263203965589.0</v>
+      </c>
+      <c r="O28">
+        <v>94138105451.0</v>
+      </c>
+      <c r="P28">
+        <v>-1347925691.0</v>
+      </c>
+      <c r="Q28">
+        <v>-8129555150.0</v>
+      </c>
+      <c r="R28">
+        <v>-8520786151.0</v>
+      </c>
+      <c r="S28">
+        <v>39023866475.0</v>
+      </c>
+      <c r="T28"/>
+      <c r="U28"/>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" t="s">
+        <v>198</v>
+      </c>
+      <c r="B29">
+        <v>41477811000.0</v>
+      </c>
+      <c r="C29">
+        <v>-4954810000.0</v>
+      </c>
+      <c r="D29">
+        <v>29036245393.0</v>
+      </c>
+      <c r="E29">
+        <v>-915448399.0</v>
+      </c>
+      <c r="F29">
+        <v>26509299275.0</v>
+      </c>
+      <c r="G29">
+        <v>-4388382088.0</v>
+      </c>
+      <c r="H29">
+        <v>57946283372.0</v>
+      </c>
+      <c r="I29">
+        <v>-30780019664.0</v>
+      </c>
+      <c r="J29">
+        <v>-27114919034.0</v>
+      </c>
+      <c r="K29">
+        <v>-16763181683.0</v>
+      </c>
+      <c r="L29">
+        <v>33677132098.0</v>
+      </c>
+      <c r="M29">
+        <v>52054364496.0</v>
+      </c>
+      <c r="N29">
+        <v>-14058689866.0</v>
+      </c>
+      <c r="O29">
+        <v>-28152127352.0</v>
+      </c>
+      <c r="P29">
+        <v>16053217304.0</v>
+      </c>
+      <c r="Q29">
+        <v>22425197737.0</v>
+      </c>
+      <c r="R29">
+        <v>14820881849.0</v>
+      </c>
+      <c r="S29">
+        <v>747187310.0</v>
+      </c>
+      <c r="T29">
+        <v>54944960000.0</v>
+      </c>
+      <c r="U29">
+        <v>23017174000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" t="s">
+        <v>199</v>
+      </c>
+      <c r="B30">
+        <v>-7092630000.0</v>
+      </c>
+      <c r="C30">
+        <v>-11662388000.0</v>
+      </c>
+      <c r="D30">
+        <v>-4061391656.0</v>
+      </c>
+      <c r="E30">
+        <v>-21481546838.0</v>
+      </c>
+      <c r="F30">
+        <v>-11627156423.0</v>
+      </c>
+      <c r="G30">
+        <v>-1516274512.0</v>
+      </c>
+      <c r="H30">
+        <v>-1649320038.0</v>
+      </c>
+      <c r="I30">
+        <v>-823967203.0</v>
+      </c>
+      <c r="J30">
+        <v>-5438003597.0</v>
+      </c>
+      <c r="K30">
+        <v>-557916750.0</v>
+      </c>
+      <c r="L30">
+        <v>-365263196.0</v>
+      </c>
+      <c r="M30">
+        <v>220747713720.0</v>
+      </c>
+      <c r="N30">
+        <v>-250658206980.0</v>
+      </c>
+      <c r="O30">
+        <v>-62024756035.0</v>
+      </c>
+      <c r="P30">
+        <v>-14762064215.0</v>
+      </c>
+      <c r="Q30">
+        <v>-13074093605.0</v>
+      </c>
+      <c r="R30">
+        <v>-12078260332.0</v>
+      </c>
+      <c r="S30">
+        <v>-34419897103.0</v>
+      </c>
+      <c r="T30"/>
+      <c r="U30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CB30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:80">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>87</v>
+      </c>
+      <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>90</v>
+      </c>
+      <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>93</v>
+      </c>
+      <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>96</v>
+      </c>
+      <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>138</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:80">
+      <c r="A2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B2">
+        <v>3119414000.0</v>
+      </c>
+      <c r="C2">
+        <v>9051219908.0</v>
+      </c>
+      <c r="D2">
+        <v>11465802000.0</v>
+      </c>
+      <c r="E2">
+        <v>4728041000.0</v>
+      </c>
+      <c r="F2">
+        <v>4374927000.0</v>
+      </c>
+      <c r="G2">
+        <v>6289218000.0</v>
+      </c>
+      <c r="H2">
+        <v>499314000.0</v>
+      </c>
+      <c r="I2">
+        <v>2614206000.0</v>
+      </c>
+      <c r="J2">
+        <v>5596922762.0</v>
+      </c>
+      <c r="K2">
+        <v>1985478914.0</v>
+      </c>
+      <c r="L2">
+        <v>163024335.0</v>
+      </c>
+      <c r="M2">
+        <v>280146400.0</v>
+      </c>
+      <c r="N2">
+        <v>176508138.0</v>
+      </c>
+      <c r="O2">
+        <v>462059401.0</v>
+      </c>
+      <c r="P2">
+        <v>1561598085.0</v>
+      </c>
+      <c r="Q2">
+        <v>883113567.0</v>
+      </c>
+      <c r="R2">
+        <v>1005100041.0</v>
+      </c>
+      <c r="S2">
+        <v>758742879.0</v>
+      </c>
+      <c r="T2">
+        <v>1188527941.0</v>
+      </c>
+      <c r="U2">
+        <v>5479687128.0</v>
+      </c>
+      <c r="V2">
+        <v>6390159364.0</v>
+      </c>
+      <c r="W2">
+        <v>1273544313.0</v>
+      </c>
+      <c r="X2">
+        <v>830090716.0</v>
+      </c>
+      <c r="Y2">
+        <v>2241244642.0</v>
+      </c>
+      <c r="Z2">
+        <v>4323618567.0</v>
+      </c>
+      <c r="AA2">
+        <v>4720981472.0</v>
+      </c>
+      <c r="AB2">
+        <v>4109512212.0</v>
+      </c>
+      <c r="AC2">
+        <v>1993467385.0</v>
+      </c>
+      <c r="AD2">
+        <v>1493325454.0</v>
+      </c>
+      <c r="AE2">
+        <v>1341895047.0</v>
+      </c>
+      <c r="AF2">
+        <v>3277332937.0</v>
+      </c>
+      <c r="AG2">
+        <v>3240281772.0</v>
+      </c>
+      <c r="AH2">
+        <v>1585514243.0</v>
+      </c>
+      <c r="AI2">
+        <v>1262433418.0</v>
+      </c>
+      <c r="AJ2">
+        <v>1601510769.0</v>
+      </c>
+      <c r="AK2">
+        <v>4396696954.0</v>
+      </c>
+      <c r="AL2">
+        <v>1993660871.0</v>
+      </c>
+      <c r="AM2">
+        <v>679775017.0</v>
+      </c>
+      <c r="AN2">
+        <v>1421313991.0</v>
+      </c>
+      <c r="AO2">
+        <v>4060919953.0</v>
+      </c>
+      <c r="AP2">
+        <v>1348643449.0</v>
+      </c>
+      <c r="AQ2">
+        <v>4684383779.0</v>
+      </c>
+      <c r="AR2">
+        <v>6478944921.0</v>
+      </c>
+      <c r="AS2">
+        <v>2230330763.0</v>
+      </c>
+      <c r="AT2">
+        <v>2702483187.0</v>
+      </c>
+      <c r="AU2">
+        <v>1252339405.0</v>
+      </c>
+      <c r="AV2">
+        <v>4263495338.0</v>
+      </c>
+      <c r="AW2">
+        <v>4547403402.0</v>
+      </c>
+      <c r="AX2">
+        <v>4613759816.0</v>
+      </c>
+      <c r="AY2">
+        <v>4069362019.0</v>
+      </c>
+      <c r="AZ2">
+        <v>4220893311.0</v>
+      </c>
+      <c r="BA2">
+        <v>3047861705.0</v>
+      </c>
+      <c r="BB2">
+        <v>2385118196.0</v>
+      </c>
+      <c r="BC2">
+        <v>5594735132.0</v>
+      </c>
+      <c r="BD2">
+        <v>455448538.0</v>
+      </c>
+      <c r="BE2">
+        <v>2337818810.0</v>
+      </c>
+      <c r="BF2">
+        <v>3095243852.0</v>
+      </c>
+      <c r="BG2">
+        <v>1632906878.0</v>
+      </c>
+      <c r="BH2">
+        <v>1336751149.0</v>
+      </c>
+      <c r="BI2">
+        <v>3335422140.0</v>
+      </c>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+    </row>
+    <row r="3" spans="1:80">
+      <c r="A3" t="s">
+        <v>173</v>
+      </c>
+      <c r="B3">
+        <v>2043015000</v>
+      </c>
+      <c r="C3">
+        <v>389395225</v>
+      </c>
+      <c r="D3">
+        <v>1821039000</v>
+      </c>
+      <c r="E3">
+        <v>1104859000</v>
+      </c>
+      <c r="F3">
+        <v>2592546000</v>
+      </c>
+      <c r="G3">
+        <v>1957497000</v>
+      </c>
+      <c r="H3">
+        <v>2802120000</v>
+      </c>
+      <c r="I3">
+        <v>6815969000</v>
+      </c>
+      <c r="J3">
+        <v>733873390</v>
+      </c>
+      <c r="K3">
+        <v>1589389432</v>
+      </c>
+      <c r="L3">
+        <v>1414368599</v>
+      </c>
+      <c r="M3">
+        <v>1671246278</v>
+      </c>
+      <c r="N3">
+        <v>1091295515</v>
+      </c>
+      <c r="O3">
+        <v>489382164</v>
+      </c>
+      <c r="P3">
+        <v>1027952097</v>
+      </c>
+      <c r="Q3">
+        <v>5699893625</v>
+      </c>
+      <c r="R3">
+        <v>14173607689</v>
+      </c>
+      <c r="S3">
+        <v>906793427</v>
+      </c>
+      <c r="T3">
+        <v>3011162849</v>
+      </c>
+      <c r="U3">
+        <v>6248851564</v>
+      </c>
+      <c r="V3">
+        <v>298011326</v>
+      </c>
+      <c r="W3">
+        <v>2386155002</v>
+      </c>
+      <c r="X3">
+        <v>121470615</v>
+      </c>
+      <c r="Y3">
+        <v>1131099442</v>
+      </c>
+      <c r="Z3">
+        <v>264204137</v>
+      </c>
+      <c r="AA3">
+        <v>232256228</v>
+      </c>
+      <c r="AB3">
+        <v>297973329</v>
+      </c>
+      <c r="AC3">
+        <v>502822268</v>
+      </c>
+      <c r="AD3">
+        <v>498038526</v>
+      </c>
+      <c r="AE3">
+        <v>458758642</v>
+      </c>
+      <c r="AF3">
+        <v>373374038</v>
+      </c>
+      <c r="AG3">
+        <v>185176230</v>
+      </c>
+      <c r="AH3">
+        <v>17774830</v>
+      </c>
+      <c r="AI3">
+        <v>531516765</v>
+      </c>
+      <c r="AJ3">
+        <v>186708976</v>
+      </c>
+      <c r="AK3">
+        <v>4691944503</v>
+      </c>
+      <c r="AL3">
+        <v>364961718</v>
+      </c>
+      <c r="AM3">
+        <v>194388400</v>
+      </c>
+      <c r="AN3">
+        <v>123523150</v>
+      </c>
+      <c r="AO3">
+        <v>116944000</v>
+      </c>
+      <c r="AP3">
+        <v>295217100</v>
+      </c>
+      <c r="AQ3">
+        <v>22232500</v>
+      </c>
+      <c r="AR3">
+        <v>307977998</v>
+      </c>
+      <c r="AS3">
+        <v>108922524</v>
+      </c>
+      <c r="AT3">
+        <v>213287722</v>
+      </c>
+      <c r="AU3">
+        <v>6920000</v>
+      </c>
+      <c r="AV3">
+        <v>12191647992</v>
+      </c>
+      <c r="AW3">
+        <v>84165020</v>
+      </c>
+      <c r="AX3">
+        <v>1024153630</v>
+      </c>
+      <c r="AY3">
+        <v>643008693</v>
+      </c>
+      <c r="AZ3">
+        <v>7521243431</v>
+      </c>
+      <c r="BA3">
+        <v>999748488</v>
+      </c>
+      <c r="BB3">
+        <v>14379655607</v>
+      </c>
+      <c r="BC3">
+        <v>3484512399</v>
+      </c>
+      <c r="BD3">
+        <v>45893996523</v>
+      </c>
+      <c r="BE3">
+        <v>5879086587</v>
+      </c>
+      <c r="BF3">
+        <v>5059272067</v>
+      </c>
+      <c r="BG3">
+        <v>5192400858</v>
+      </c>
+      <c r="BH3">
+        <v>2461095177</v>
+      </c>
+      <c r="BI3">
+        <v>10601266509</v>
+      </c>
+      <c r="BJ3">
+        <v>1699702500</v>
+      </c>
+      <c r="BK3">
+        <v>1276308600</v>
+      </c>
+      <c r="BL3">
+        <v>13074093600</v>
+      </c>
+      <c r="BM3">
+        <v>9195108800</v>
+      </c>
+      <c r="BN3">
+        <v>7093570000</v>
+      </c>
+      <c r="BO3">
+        <v>728774900</v>
+      </c>
+      <c r="BP3">
+        <v>12190260300</v>
+      </c>
+      <c r="BQ3">
+        <v>17467603000</v>
+      </c>
+      <c r="BR3">
+        <v>14890953400</v>
+      </c>
+      <c r="BS3">
+        <v>13551329600</v>
+      </c>
+      <c r="BT3">
+        <v>34419897100</v>
+      </c>
+      <c r="BU3">
+        <v>16172075600</v>
+      </c>
+      <c r="BV3">
+        <v>11653795500</v>
+      </c>
+      <c r="BW3">
+        <v>6221789400</v>
+      </c>
+      <c r="BX3">
+        <v>20393191000</v>
+      </c>
+      <c r="BY3">
+        <v>19028249300</v>
+      </c>
+      <c r="BZ3">
+        <v>18748290200</v>
+      </c>
+      <c r="CA3">
+        <v>9374145100</v>
+      </c>
+      <c r="CB3">
+        <v>8481315800</v>
+      </c>
+    </row>
+    <row r="4" spans="1:80">
+      <c r="A4" t="s">
+        <v>174</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+    </row>
+    <row r="5" spans="1:80">
+      <c r="A5" t="s">
+        <v>175</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+    </row>
+    <row r="6" spans="1:80">
+      <c r="A6" t="s">
+        <v>176</v>
+      </c>
+      <c r="B6">
+        <v>11188946000.0</v>
+      </c>
+      <c r="C6">
+        <v>-5931805588.0</v>
+      </c>
+      <c r="D6">
+        <v>-2414583000.0</v>
+      </c>
+      <c r="E6">
+        <v>6737761000.0</v>
+      </c>
+      <c r="F6">
+        <v>353114000.0</v>
+      </c>
+      <c r="G6">
+        <v>-1914291000.0</v>
+      </c>
+      <c r="H6">
+        <v>5789904000.0</v>
+      </c>
+      <c r="I6">
+        <v>-2114892000.0</v>
+      </c>
+      <c r="J6">
+        <v>-2982716592.0</v>
+      </c>
+      <c r="K6">
+        <v>3611443848.0</v>
+      </c>
+      <c r="L6">
+        <v>1822454579.0</v>
+      </c>
+      <c r="M6">
+        <v>-117122065.0</v>
+      </c>
+      <c r="N6">
+        <v>103638262.0</v>
+      </c>
+      <c r="O6">
+        <v>-285551263.0</v>
+      </c>
+      <c r="P6">
+        <v>-1099538684.0</v>
+      </c>
+      <c r="Q6">
+        <v>678484518.0</v>
+      </c>
+      <c r="R6">
+        <v>-121986474.0</v>
+      </c>
+      <c r="S6">
+        <v>246357162.0</v>
+      </c>
+      <c r="T6">
+        <v>-429785062.0</v>
+      </c>
+      <c r="U6">
+        <v>-4291159187.0</v>
+      </c>
+      <c r="V6">
+        <v>-910472236.0</v>
+      </c>
+      <c r="W6">
+        <v>5116615051.0</v>
+      </c>
+      <c r="X6">
+        <v>443453597.0</v>
+      </c>
+      <c r="Y6">
+        <v>-1411153926.0</v>
+      </c>
+      <c r="Z6">
+        <v>-2082373925.0</v>
+      </c>
+      <c r="AA6">
+        <v>-397362905.0</v>
+      </c>
+      <c r="AB6">
+        <v>611469260.0</v>
+      </c>
+      <c r="AC6">
+        <v>2116044827.0</v>
+      </c>
+      <c r="AD6">
+        <v>500141931.0</v>
+      </c>
+      <c r="AE6">
+        <v>151430407.0</v>
+      </c>
+      <c r="AF6">
+        <v>-1935437890.0</v>
+      </c>
+      <c r="AG6">
+        <v>37051165.0</v>
+      </c>
+      <c r="AH6">
+        <v>1654767529.0</v>
+      </c>
+      <c r="AI6">
+        <v>323080825.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-339077351.0</v>
+      </c>
+      <c r="AK6">
+        <v>-2795186185.0</v>
+      </c>
+      <c r="AL6">
+        <v>2403036083.0</v>
+      </c>
+      <c r="AM6">
+        <v>1313885854.0</v>
+      </c>
+      <c r="AN6">
+        <v>-741538974.0</v>
+      </c>
+      <c r="AO6">
+        <v>-2639605962.0</v>
+      </c>
+      <c r="AP6">
+        <v>2712276504.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-3335740330.0</v>
+      </c>
+      <c r="AR6">
+        <v>-1794561142.0</v>
+      </c>
+      <c r="AS6">
+        <v>4248614158.0</v>
+      </c>
+      <c r="AT6">
+        <v>-472152424.0</v>
+      </c>
+      <c r="AU6">
+        <v>1450143782.0</v>
+      </c>
+      <c r="AV6">
+        <v>-3011155933.0</v>
+      </c>
+      <c r="AW6">
+        <v>-283908064.0</v>
+      </c>
+      <c r="AX6">
+        <v>-66356414.0</v>
+      </c>
+      <c r="AY6">
+        <v>544397797.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-151531292.0</v>
+      </c>
+      <c r="BA6">
+        <v>1173031606.0</v>
+      </c>
+      <c r="BB6">
+        <v>662743509.0</v>
+      </c>
+      <c r="BC6">
+        <v>-3209616936.0</v>
+      </c>
+      <c r="BD6">
+        <v>5139286594.0</v>
+      </c>
+      <c r="BE6">
+        <v>-1882370272.0</v>
+      </c>
+      <c r="BF6">
+        <v>-757425042.0</v>
+      </c>
+      <c r="BG6">
+        <v>1462336974.0</v>
+      </c>
+      <c r="BH6">
+        <v>296155729.0</v>
+      </c>
+      <c r="BI6">
+        <v>-1998670991.0</v>
+      </c>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+    </row>
+    <row r="7" spans="1:80">
+      <c r="A7" t="s">
+        <v>177</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
+        <v>-84967545930.0</v>
+      </c>
+      <c r="E7">
+        <v>-56903775960.0</v>
+      </c>
+      <c r="F7">
+        <v>-40504287060.0</v>
+      </c>
+      <c r="G7">
+        <v>-26511240930.0</v>
+      </c>
+      <c r="H7">
+        <v>-78677147660.0</v>
+      </c>
+      <c r="I7">
+        <v>-58387180160.0</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
+        <v>-54357473570.0</v>
+      </c>
+      <c r="N7">
+        <v>-39479633310.0</v>
+      </c>
+      <c r="O7">
+        <v>-19112474960.0</v>
+      </c>
+      <c r="P7">
+        <v>-74202403100.0</v>
+      </c>
+      <c r="Q7">
+        <v>-60212982350.0</v>
+      </c>
+      <c r="R7">
+        <v>-39165533320.0</v>
+      </c>
+      <c r="S7">
+        <v>-18051710880.0</v>
+      </c>
+      <c r="T7">
+        <v>-69802105350.0</v>
+      </c>
+      <c r="U7">
+        <v>-52728915390.0</v>
+      </c>
+      <c r="V7">
+        <v>-36987926740.0</v>
+      </c>
+      <c r="W7">
+        <v>-16335984190.0</v>
+      </c>
+      <c r="X7">
+        <v>-76050842110.0</v>
+      </c>
+      <c r="Y7">
+        <v>-60010180330.0</v>
+      </c>
+      <c r="Z7">
+        <v>-44005145700.0</v>
+      </c>
+      <c r="AA7">
+        <v>-20936828700.0</v>
+      </c>
+      <c r="AB7">
+        <v>-75639985780.0</v>
+      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+    </row>
+    <row r="8" spans="1:80">
+      <c r="A8" t="s">
+        <v>178</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+    </row>
+    <row r="9" spans="1:80">
+      <c r="A9" t="s">
+        <v>179</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+    </row>
+    <row r="10" spans="1:80">
+      <c r="A10" t="s">
+        <v>180</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+    </row>
+    <row r="11" spans="1:80">
+      <c r="A11" t="s">
+        <v>181</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+    </row>
+    <row r="12" spans="1:80">
+      <c r="A12" t="s">
+        <v>182</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
+        <v>30844299195.0</v>
+      </c>
+      <c r="O12">
+        <v>30844299195.0</v>
+      </c>
+      <c r="P12">
+        <v>-3337084967.0</v>
+      </c>
+      <c r="Q12">
+        <v>-2129534448.0</v>
+      </c>
+      <c r="R12">
+        <v>8414041903.0</v>
+      </c>
+      <c r="S12">
+        <v>-26834054238.0</v>
+      </c>
+      <c r="T12">
+        <v>2316290772.0</v>
+      </c>
+      <c r="U12">
+        <v>5760710829.0</v>
+      </c>
+      <c r="V12">
+        <v>5336810779.0</v>
+      </c>
+      <c r="W12">
+        <v>9978023170.0</v>
+      </c>
+      <c r="X12">
+        <v>-16007713592.0</v>
+      </c>
+      <c r="Y12">
+        <v>-6388251189.0</v>
+      </c>
+      <c r="Z12">
+        <v>-7220312103.0</v>
+      </c>
+      <c r="AA12">
+        <v>3504935017.0</v>
+      </c>
+      <c r="AB12">
+        <v>-4366024035.0</v>
+      </c>
+      <c r="AC12">
+        <v>32510002457.0</v>
+      </c>
+      <c r="AD12">
+        <v>12894671091.0</v>
+      </c>
+      <c r="AE12">
+        <v>-324112425.0</v>
+      </c>
+      <c r="AF12">
+        <v>1728628926.0</v>
+      </c>
+      <c r="AG12">
+        <v>-34210920049.0</v>
+      </c>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+    </row>
+    <row r="13" spans="1:80">
+      <c r="A13" t="s">
+        <v>183</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+    </row>
+    <row r="14" spans="1:80">
+      <c r="A14" t="s">
+        <v>184</v>
+      </c>
+      <c r="B14">
+        <v>-3700145000.0</v>
+      </c>
+      <c r="C14">
+        <v>3700144725.0</v>
+      </c>
+      <c r="D14">
+        <v>3693650000.0</v>
+      </c>
+      <c r="E14">
+        <v>3662526530.0</v>
+      </c>
+      <c r="F14">
+        <v>3690625224.0</v>
+      </c>
+      <c r="G14">
+        <v>3582647718.0</v>
+      </c>
+      <c r="H14">
+        <v>3660453000.0</v>
+      </c>
+      <c r="I14">
+        <v>3491790000.0</v>
+      </c>
+      <c r="J14">
+        <v>3442384490.0</v>
+      </c>
+      <c r="K14">
+        <v>3466415885.0</v>
+      </c>
+      <c r="L14">
+        <v>3437567900.0</v>
+      </c>
+      <c r="M14">
+        <v>3372514459.0</v>
+      </c>
+      <c r="N14">
+        <v>3332641735.0</v>
+      </c>
+      <c r="O14">
+        <v>3360579201.0</v>
+      </c>
+      <c r="P14">
+        <v>79922025.0</v>
+      </c>
+      <c r="Q14">
+        <v>147674736.0</v>
+      </c>
+      <c r="R14">
+        <v>141016252.0</v>
+      </c>
+      <c r="S14">
+        <v>127617700.0</v>
+      </c>
+      <c r="T14">
+        <v>2966284576.0</v>
+      </c>
+      <c r="U14">
+        <v>3079808049.0</v>
+      </c>
+      <c r="V14">
+        <v>3245025400.0</v>
+      </c>
+      <c r="W14">
+        <v>3311016199.0</v>
+      </c>
+      <c r="X14">
+        <v>3294538000.0</v>
+      </c>
+      <c r="Y14">
+        <v>3365262783.0</v>
+      </c>
+      <c r="Z14">
+        <v>3375842379.0</v>
+      </c>
+      <c r="AA14">
+        <v>3398763216.0</v>
+      </c>
+      <c r="AB14">
+        <v>3429381273.0</v>
+      </c>
+      <c r="AC14">
+        <v>6880736906.0</v>
+      </c>
+      <c r="AD14">
+        <v>3430786552.0</v>
+      </c>
+      <c r="AE14">
+        <v>3431485088.0</v>
+      </c>
+      <c r="AF14">
+        <v>3415973464.0</v>
+      </c>
+      <c r="AG14">
+        <v>3407966875.0</v>
+      </c>
+      <c r="AH14">
+        <v>3464812295.0</v>
+      </c>
+      <c r="AI14">
+        <v>3474245469.0</v>
+      </c>
+      <c r="AJ14">
+        <v>3473244489.0</v>
+      </c>
+      <c r="AK14">
+        <v>3292561072.0</v>
+      </c>
+      <c r="AL14">
+        <v>3228151808.0</v>
+      </c>
+      <c r="AM14">
+        <v>3277922940.0</v>
+      </c>
+      <c r="AN14">
+        <v>3376326346.0</v>
+      </c>
+      <c r="AO14">
+        <v>3397059872.0</v>
+      </c>
+      <c r="AP14">
+        <v>3424344295.0</v>
+      </c>
+      <c r="AQ14">
+        <v>3441101647.0</v>
+      </c>
+      <c r="AR14">
+        <v>3461557780.0</v>
+      </c>
+      <c r="AS14">
+        <v>3466440114.0</v>
+      </c>
+      <c r="AT14">
+        <v>3473931154.0</v>
+      </c>
+      <c r="AU14">
+        <v>3475932968.0</v>
+      </c>
+      <c r="AV14">
+        <v>3482086808.0</v>
+      </c>
+      <c r="AW14">
+        <v>3607794896.0</v>
+      </c>
+      <c r="AX14">
+        <v>3594906640.0</v>
+      </c>
+      <c r="AY14">
+        <v>3599426370.0</v>
+      </c>
+      <c r="AZ14">
+        <v>3683562138.0</v>
+      </c>
+      <c r="BA14">
+        <v>3668729831.0</v>
+      </c>
+      <c r="BB14">
+        <v>3379403654.0</v>
+      </c>
+      <c r="BC14">
+        <v>3193989215.0</v>
+      </c>
+      <c r="BD14">
+        <v>2751514356.0</v>
+      </c>
+      <c r="BE14">
+        <v>2466631214.0</v>
+      </c>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+    </row>
+    <row r="15" spans="1:80">
+      <c r="A15" t="s">
+        <v>185</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15">
+        <v>13360001800.0</v>
+      </c>
+      <c r="BM15">
+        <v>13360001800.0</v>
+      </c>
+      <c r="BN15">
+        <v>13360001800.0</v>
+      </c>
+      <c r="BO15"/>
+      <c r="BP15">
+        <v>13360000000.0</v>
+      </c>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15">
+        <v>15000000000.0</v>
+      </c>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+    </row>
+    <row r="16" spans="1:80">
+      <c r="A16" t="s">
+        <v>186</v>
+      </c>
+      <c r="B16">
+        <v>14308361000.0</v>
+      </c>
+      <c r="C16">
+        <v>3119414320.0</v>
+      </c>
+      <c r="D16">
+        <v>9051220000.0</v>
+      </c>
+      <c r="E16">
+        <v>11465802000.0</v>
+      </c>
+      <c r="F16">
+        <v>4728041000.0</v>
+      </c>
+      <c r="G16">
+        <v>4374927000.0</v>
+      </c>
+      <c r="H16">
+        <v>6289218000.0</v>
+      </c>
+      <c r="I16">
+        <v>499314000.0</v>
+      </c>
+      <c r="J16">
+        <v>2614206170.0</v>
+      </c>
+      <c r="K16">
+        <v>5596922762.0</v>
+      </c>
+      <c r="L16">
+        <v>1985478914.0</v>
+      </c>
+      <c r="M16">
+        <v>163024335.0</v>
+      </c>
+      <c r="N16">
+        <v>280146400.0</v>
+      </c>
+      <c r="O16">
+        <v>176508138.0</v>
+      </c>
+      <c r="P16">
+        <v>462059401.0</v>
+      </c>
+      <c r="Q16">
+        <v>1561598085.0</v>
+      </c>
+      <c r="R16">
+        <v>883113567.0</v>
+      </c>
+      <c r="S16">
+        <v>1005100041.0</v>
+      </c>
+      <c r="T16">
+        <v>758742879.0</v>
+      </c>
+      <c r="U16">
+        <v>1188527941.0</v>
+      </c>
+      <c r="V16">
+        <v>5479687128.0</v>
+      </c>
+      <c r="W16">
+        <v>6390159364.0</v>
+      </c>
+      <c r="X16">
+        <v>1273544313.0</v>
+      </c>
+      <c r="Y16">
+        <v>830090716.0</v>
+      </c>
+      <c r="Z16">
+        <v>2241244642.0</v>
+      </c>
+      <c r="AA16">
+        <v>4323618567.0</v>
+      </c>
+      <c r="AB16">
+        <v>4720981472.0</v>
+      </c>
+      <c r="AC16">
+        <v>4109512212.0</v>
+      </c>
+      <c r="AD16">
+        <v>1993467385.0</v>
+      </c>
+      <c r="AE16">
+        <v>1493325454.0</v>
+      </c>
+      <c r="AF16">
+        <v>1341895047.0</v>
+      </c>
+      <c r="AG16">
+        <v>3277332937.0</v>
+      </c>
+      <c r="AH16">
+        <v>3240281772.0</v>
+      </c>
+      <c r="AI16">
+        <v>1585514243.0</v>
+      </c>
+      <c r="AJ16">
+        <v>1262433418.0</v>
+      </c>
+      <c r="AK16">
+        <v>1601510769.0</v>
+      </c>
+      <c r="AL16">
+        <v>4396696954.0</v>
+      </c>
+      <c r="AM16">
+        <v>1993660871.0</v>
+      </c>
+      <c r="AN16">
+        <v>679775017.0</v>
+      </c>
+      <c r="AO16">
+        <v>1421313991.0</v>
+      </c>
+      <c r="AP16">
+        <v>4060919953.0</v>
+      </c>
+      <c r="AQ16">
+        <v>1348643449.0</v>
+      </c>
+      <c r="AR16">
+        <v>4684383779.0</v>
+      </c>
+      <c r="AS16">
+        <v>6478944921.0</v>
+      </c>
+      <c r="AT16">
+        <v>2230330763.0</v>
+      </c>
+      <c r="AU16">
+        <v>2702483187.0</v>
+      </c>
+      <c r="AV16">
+        <v>1252339405.0</v>
+      </c>
+      <c r="AW16">
+        <v>4263495338.0</v>
+      </c>
+      <c r="AX16">
+        <v>4547403402.0</v>
+      </c>
+      <c r="AY16">
+        <v>4613759816.0</v>
+      </c>
+      <c r="AZ16">
+        <v>4069362019.0</v>
+      </c>
+      <c r="BA16">
+        <v>4220893311.0</v>
+      </c>
+      <c r="BB16">
+        <v>3047861705.0</v>
+      </c>
+      <c r="BC16">
+        <v>2385118196.0</v>
+      </c>
+      <c r="BD16">
+        <v>5594735132.0</v>
+      </c>
+      <c r="BE16">
+        <v>455448538.0</v>
+      </c>
+      <c r="BF16">
+        <v>2337818810.0</v>
+      </c>
+      <c r="BG16">
+        <v>3095243852.0</v>
+      </c>
+      <c r="BH16">
+        <v>1632906878.0</v>
+      </c>
+      <c r="BI16">
+        <v>1336751149.0</v>
+      </c>
+      <c r="BJ16">
+        <v>3335422140.0</v>
+      </c>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+    </row>
+    <row r="17" spans="1:80">
+      <c r="A17" t="s">
+        <v>187</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+    </row>
+    <row r="18" spans="1:80">
+      <c r="A18" t="s">
+        <v>188</v>
+      </c>
+      <c r="B18">
+        <v>1048215000.0</v>
+      </c>
+      <c r="C18">
+        <v>-7902964710.0</v>
+      </c>
+      <c r="D18">
+        <v>3176354000.0</v>
+      </c>
+      <c r="E18">
+        <v>19966290000.0</v>
+      </c>
+      <c r="F18">
+        <v>22482064000.0</v>
+      </c>
+      <c r="G18">
+        <v>-11622837000.0</v>
+      </c>
+      <c r="H18">
+        <v>12239178000.0</v>
+      </c>
+      <c r="I18">
+        <v>-24801334000.0</v>
+      </c>
+      <c r="J18">
+        <v>-2988159900.0</v>
+      </c>
+      <c r="K18">
+        <v>-1345846297.0</v>
+      </c>
+      <c r="L18">
+        <v>-17238964323.0</v>
+      </c>
+      <c r="M18">
+        <v>19526337049.0</v>
+      </c>
+      <c r="N18">
+        <v>31457265415.0</v>
+      </c>
+      <c r="O18">
+        <v>1711988224.0</v>
+      </c>
+      <c r="P18">
+        <v>7242533536.0</v>
+      </c>
+      <c r="Q18">
+        <v>-6520609349.0</v>
+      </c>
+      <c r="R18">
+        <v>-19526477799.0</v>
+      </c>
+      <c r="S18">
+        <v>-779175727.0</v>
+      </c>
+      <c r="T18">
+        <v>-3037160567.0</v>
+      </c>
+      <c r="U18">
+        <v>-773027349.0</v>
+      </c>
+      <c r="V18">
+        <v>6124847121.0</v>
+      </c>
+      <c r="W18">
+        <v>12250459329.0</v>
+      </c>
+      <c r="X18">
+        <v>-7742141445.0</v>
+      </c>
+      <c r="Y18">
+        <v>-1217772608.0</v>
+      </c>
+      <c r="Z18">
+        <v>-7151472597.0</v>
+      </c>
+      <c r="AA18">
+        <v>9973974140.0</v>
+      </c>
+      <c r="AB18">
+        <v>5503980706.0</v>
+      </c>
+      <c r="AC18">
+        <v>34541784830.0</v>
+      </c>
+      <c r="AD18">
+        <v>13588655017.0</v>
+      </c>
+      <c r="AE18">
+        <v>2554270054.0</v>
+      </c>
+      <c r="AF18">
+        <v>564336646.0</v>
+      </c>
+      <c r="AG18">
+        <v>-32209422801.0</v>
+      </c>
+      <c r="AH18">
+        <v>4844387422.0</v>
+      </c>
+      <c r="AI18">
+        <v>-5051613134.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-8970032314.0</v>
+      </c>
+      <c r="AK18">
+        <v>1587497097.0</v>
+      </c>
+      <c r="AL18">
+        <v>-17966007649.0</v>
+      </c>
+      <c r="AM18">
+        <v>-7204379765.0</v>
+      </c>
+      <c r="AN18">
+        <v>-23705064726.0</v>
+      </c>
+      <c r="AO18">
+        <v>2314581405.0</v>
+      </c>
+      <c r="AP18">
+        <v>22946719561.0</v>
+      </c>
+      <c r="AQ18">
+        <v>-18877334673.0</v>
+      </c>
+      <c r="AR18">
+        <v>-15930678981.0</v>
+      </c>
+      <c r="AS18">
+        <v>13874546952.0</v>
+      </c>
+      <c r="AT18">
+        <v>22127886408.0</v>
+      </c>
+      <c r="AU18">
+        <v>13186114523.0</v>
+      </c>
+      <c r="AV18">
+        <v>8966411110.0</v>
+      </c>
+      <c r="AW18">
+        <v>15848348890.0</v>
+      </c>
+      <c r="AX18">
+        <v>19725087813.0</v>
+      </c>
+      <c r="AY18">
+        <v>-6428458652.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-4453841865.0</v>
+      </c>
+      <c r="BA18">
+        <v>-15494398137.0</v>
+      </c>
+      <c r="BB18">
+        <v>-624571169.0</v>
+      </c>
+      <c r="BC18">
+        <v>-19871038620.0</v>
+      </c>
+      <c r="BD18">
+        <v>-62454703882.0</v>
+      </c>
+      <c r="BE18">
+        <v>-471184532.0</v>
+      </c>
+      <c r="BF18">
+        <v>-5059272067.0</v>
+      </c>
+      <c r="BG18">
+        <v>-12923149263.0</v>
+      </c>
+      <c r="BH18">
+        <v>2519946509.0</v>
+      </c>
+      <c r="BI18">
+        <v>-10601266509.0</v>
+      </c>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+    </row>
+    <row r="19" spans="1:80">
+      <c r="A19" t="s">
+        <v>189</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
+        <v>-1104859380.0</v>
+      </c>
+      <c r="F19">
+        <v>-2592545693.0</v>
+      </c>
+      <c r="G19">
+        <v>-1873122260.0</v>
+      </c>
+      <c r="H19">
+        <v>-2777345332.0</v>
+      </c>
+      <c r="I19">
+        <v>-6561780060.0</v>
+      </c>
+      <c r="J19">
+        <v>-733873390.0</v>
+      </c>
+      <c r="K19">
+        <v>-1589389432.0</v>
+      </c>
+      <c r="L19">
+        <v>-1414368600.0</v>
+      </c>
+      <c r="M19">
+        <v>-1427858891.0</v>
+      </c>
+      <c r="N19">
+        <v>-1091295515.0</v>
+      </c>
+      <c r="O19">
+        <v>-127868650.0</v>
+      </c>
+      <c r="P19">
+        <v>-701252097.0</v>
+      </c>
+      <c r="Q19">
+        <v>-5699893625.0</v>
+      </c>
+      <c r="R19">
+        <v>-14173607689.0</v>
+      </c>
+      <c r="S19">
+        <v>-906793427.0</v>
+      </c>
+      <c r="T19">
+        <v>-2694138531.0</v>
+      </c>
+      <c r="U19">
+        <v>-6248851564.0</v>
+      </c>
+      <c r="V19">
+        <v>-298011326.0</v>
+      </c>
+      <c r="W19">
+        <v>-2386155002.0</v>
+      </c>
+      <c r="X19">
+        <v>-121470615.0</v>
+      </c>
+      <c r="Y19">
+        <v>-1131099442.0</v>
+      </c>
+      <c r="Z19">
+        <v>-264204137.0</v>
+      </c>
+      <c r="AA19">
+        <v>499682.0</v>
+      </c>
+      <c r="AB19">
+        <v>-297973329.0</v>
+      </c>
+      <c r="AC19">
+        <v>-502822268.0</v>
+      </c>
+      <c r="AD19">
+        <v>-498038526.0</v>
+      </c>
+      <c r="AE19">
+        <v>-350485915.0</v>
+      </c>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+    </row>
+    <row r="20" spans="1:80">
+      <c r="A20" t="s">
+        <v>190</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+    </row>
+    <row r="21" spans="1:80">
+      <c r="A21" t="s">
+        <v>191</v>
+      </c>
+      <c r="B21">
+        <v>10000000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1973280000.0</v>
+      </c>
+      <c r="D21">
+        <v>-5919840000.0</v>
+      </c>
+      <c r="E21">
+        <v>-13040080000.0</v>
+      </c>
+      <c r="F21">
+        <v>-22147642401.0</v>
+      </c>
+      <c r="G21">
+        <v>9661326130.0</v>
+      </c>
+      <c r="H21">
+        <v>-6411312296.0</v>
+      </c>
+      <c r="I21">
+        <v>22457548567.0</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
+        <v>-31355807808.0</v>
+      </c>
+      <c r="O21">
+        <v>-31355807808.0</v>
+      </c>
+      <c r="P21">
+        <v>-31355807808.0</v>
+      </c>
+      <c r="Q21">
+        <v>6155758953.0</v>
+      </c>
+      <c r="R21">
+        <v>8069478584.0</v>
+      </c>
+      <c r="S21">
+        <v>28102791366.0</v>
+      </c>
+      <c r="T21">
+        <v>2291193339.0</v>
+      </c>
+      <c r="U21">
+        <v>-3558660668.0</v>
+      </c>
+      <c r="V21">
+        <v>-7000000000.0</v>
+      </c>
+      <c r="W21">
+        <v>-7130347001.0</v>
+      </c>
+      <c r="X21">
+        <v>8164200233.0</v>
+      </c>
+      <c r="Y21">
+        <v>-147777446.0</v>
+      </c>
+      <c r="Z21">
+        <v>5000000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-10603635035.0</v>
+      </c>
+      <c r="AB21">
+        <v>-4899129470.0</v>
+      </c>
+      <c r="AC21">
+        <v>-32441152507.0</v>
+      </c>
+      <c r="AD21">
+        <v>-13100000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-2500000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-2500000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>32000000000.0</v>
+      </c>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+    </row>
+    <row r="22" spans="1:80">
+      <c r="A22" t="s">
+        <v>152</v>
+      </c>
+      <c r="B22">
+        <v>16265495000.0</v>
+      </c>
+      <c r="C22">
+        <v>-715210540.0</v>
+      </c>
+      <c r="D22">
+        <v>6248758000.0</v>
+      </c>
+      <c r="E22">
+        <v>2863458930.0</v>
+      </c>
+      <c r="F22">
+        <v>735560470.0</v>
+      </c>
+      <c r="G22">
+        <v>-4346570467.0</v>
+      </c>
+      <c r="H22">
+        <v>-3112908000.0</v>
+      </c>
+      <c r="I22">
+        <v>2962439000.0</v>
+      </c>
+      <c r="J22">
+        <v>-4970234396.0</v>
+      </c>
+      <c r="K22">
+        <v>788512190.0</v>
+      </c>
+      <c r="L22">
+        <v>5472817400.0</v>
+      </c>
+      <c r="M22">
+        <v>2181164465.0</v>
+      </c>
+      <c r="N22">
+        <v>-1628380000.0</v>
+      </c>
+      <c r="O22">
+        <v>2201370388.0</v>
+      </c>
+      <c r="P22">
+        <v>8190563608.0</v>
+      </c>
+      <c r="Q22">
+        <v>-968390460.0</v>
+      </c>
+      <c r="R22">
+        <v>-5493886362.0</v>
+      </c>
+      <c r="S22">
+        <v>-3139965898.0</v>
+      </c>
+      <c r="T22">
+        <v>-5308573066.0</v>
+      </c>
+      <c r="U22">
+        <v>-3364694663.0</v>
+      </c>
+      <c r="V22">
+        <v>-2158977732.0</v>
+      </c>
+      <c r="W22">
+        <v>1347574962.0</v>
+      </c>
+      <c r="X22">
+        <v>5092504763.0</v>
+      </c>
+      <c r="Y22">
+        <v>2936315240.0</v>
+      </c>
+      <c r="Z22">
+        <v>-3042798736.0</v>
+      </c>
+      <c r="AA22">
+        <v>3348837135.0</v>
+      </c>
+      <c r="AB22">
+        <v>6738596797.0</v>
+      </c>
+      <c r="AC22">
+        <v>-916750992.0</v>
+      </c>
+      <c r="AD22">
+        <v>-2238764100.0</v>
+      </c>
+      <c r="AE22">
+        <v>-94343967.0</v>
+      </c>
+      <c r="AF22">
+        <v>-4206891706.0</v>
+      </c>
+      <c r="AG22">
+        <v>-1221293397.0</v>
+      </c>
+      <c r="AH22">
+        <v>-4653456367.0</v>
+      </c>
+      <c r="AI22">
+        <v>1040315355.0</v>
+      </c>
+      <c r="AJ22">
+        <v>4755840361.0</v>
+      </c>
+      <c r="AK22">
+        <v>-1417653247.0</v>
+      </c>
+      <c r="AL22">
+        <v>-8919849790.0</v>
+      </c>
+      <c r="AM22">
+        <v>-8918365744.0</v>
+      </c>
+      <c r="AN22">
+        <v>-4612337613.0</v>
+      </c>
+      <c r="AO22">
+        <v>-6034852107.0</v>
+      </c>
+      <c r="AP22">
+        <v>-1343170000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>1057933216.0</v>
+      </c>
+      <c r="AR22">
+        <v>-3812983063.0</v>
+      </c>
+      <c r="AS22">
+        <v>-4411777440.0</v>
+      </c>
+      <c r="AT22">
+        <v>-724148856.0</v>
+      </c>
+      <c r="AU22">
+        <v>-931871934.0</v>
+      </c>
+      <c r="AV22">
+        <v>-233545772.0</v>
+      </c>
+      <c r="AW22">
+        <v>-4072840204.0</v>
+      </c>
+      <c r="AX22">
+        <v>-5315859844.0</v>
+      </c>
+      <c r="AY22">
+        <v>690269103.0</v>
+      </c>
+      <c r="AZ22">
+        <v>-1808511694.0</v>
+      </c>
+      <c r="BA22">
+        <v>794664526.0</v>
+      </c>
+      <c r="BB22">
+        <v>3901117812.0</v>
+      </c>
+      <c r="BC22">
+        <v>3334442159.0</v>
+      </c>
+      <c r="BD22">
+        <v>3596339271.0</v>
+      </c>
+      <c r="BE22">
+        <v>3843973447.0</v>
+      </c>
+      <c r="BF22">
+        <v>5557776335.0</v>
+      </c>
+      <c r="BG22">
+        <v>3474445199.0</v>
+      </c>
+      <c r="BH22">
+        <v>3407423393.0</v>
+      </c>
+      <c r="BI22">
+        <v>3452607064.0</v>
+      </c>
+      <c r="BJ22">
+        <v>5035848100.0</v>
+      </c>
+      <c r="BK22">
+        <v>4725280100.0</v>
+      </c>
+      <c r="BL22">
+        <v>5216728100.0</v>
+      </c>
+      <c r="BM22">
+        <v>4579134300.0</v>
+      </c>
+      <c r="BN22">
+        <v>5136628600.0</v>
+      </c>
+      <c r="BO22">
+        <v>6253639000.0</v>
+      </c>
+      <c r="BP22">
+        <v>4924478200.0</v>
+      </c>
+      <c r="BQ22">
+        <v>4878359000.0</v>
+      </c>
+      <c r="BR22">
+        <v>5588864200.0</v>
+      </c>
+      <c r="BS22">
+        <v>3148980100.0</v>
+      </c>
+      <c r="BT22">
+        <v>747578200.0</v>
+      </c>
+      <c r="BU22">
+        <v>6315875800.0</v>
+      </c>
+      <c r="BV22">
+        <v>6628757500.0</v>
+      </c>
+      <c r="BW22">
+        <v>5000316600.0</v>
+      </c>
+      <c r="BX22">
+        <v>2421158800.0</v>
+      </c>
+      <c r="BY22">
+        <v>4168785400.0</v>
+      </c>
+      <c r="BZ22">
+        <v>3434669200.0</v>
+      </c>
+      <c r="CA22">
+        <v>3434669200.0</v>
+      </c>
+      <c r="CB22"/>
+    </row>
+    <row r="23" spans="1:80">
+      <c r="A23" t="s">
+        <v>192</v>
+      </c>
+      <c r="B23">
+        <v>10000000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-65878746.0</v>
+      </c>
+      <c r="D23">
+        <v>-19840000.0</v>
+      </c>
+      <c r="E23">
+        <v>-36795000.0</v>
+      </c>
+      <c r="F23">
+        <v>-40080000.0</v>
+      </c>
+      <c r="G23">
+        <v>-36795000.0</v>
+      </c>
+      <c r="H23">
+        <v>-6411312296.0</v>
+      </c>
+      <c r="I23">
+        <v>-34574000.0</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23">
+        <v>-34573675.0</v>
+      </c>
+      <c r="L23">
+        <v>8175156.0</v>
+      </c>
+      <c r="M23">
+        <v>-41674500.0</v>
+      </c>
+      <c r="N23">
+        <v>-31352482753.0</v>
+      </c>
+      <c r="O23">
+        <v>-30575214.0</v>
+      </c>
+      <c r="P23">
+        <v>15548464.0</v>
+      </c>
+      <c r="Q23">
+        <v>-41674500.0</v>
+      </c>
+      <c r="R23">
+        <v>8069478584.0</v>
+      </c>
+      <c r="S23">
+        <v>-41674500.0</v>
+      </c>
+      <c r="T23">
+        <v>22198572.0</v>
+      </c>
+      <c r="U23">
+        <v>-41674500.0</v>
+      </c>
+      <c r="V23">
+        <v>-7000000000.0</v>
+      </c>
+      <c r="W23">
+        <v>-41674500.0</v>
+      </c>
+      <c r="X23">
+        <v>9261000.0</v>
+      </c>
+      <c r="Y23">
+        <v>-92610000.0</v>
+      </c>
+      <c r="Z23">
+        <v>25000000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>-46305000.0</v>
+      </c>
+      <c r="AB23">
+        <v>-4899129470.0</v>
+      </c>
+      <c r="AC23">
+        <v>4041251861.0</v>
+      </c>
+      <c r="AD23">
+        <v>32000000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>53101423290.0</v>
+      </c>
+      <c r="AF23">
+        <v>-10000000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>28000000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>27534988654.0</v>
+      </c>
+      <c r="AI23">
+        <v>33243701193.0</v>
+      </c>
+      <c r="AJ23">
+        <v>46568041670.0</v>
+      </c>
+      <c r="AK23">
+        <v>21465318173.0</v>
+      </c>
+      <c r="AL23">
+        <v>26419248652.0</v>
+      </c>
+      <c r="AM23">
+        <v>14568343019.0</v>
+      </c>
+      <c r="AN23">
+        <v>36816867746.0</v>
+      </c>
+      <c r="AO23">
+        <v>23265472805.0</v>
+      </c>
+      <c r="AP23">
+        <v>24274041009.0</v>
+      </c>
+      <c r="AQ23">
+        <v>21292512545.0</v>
+      </c>
+      <c r="AR23">
+        <v>31126182920.0</v>
+      </c>
+      <c r="AS23">
+        <v>21889570163.0</v>
+      </c>
+      <c r="AT23">
+        <v>18923234950.0</v>
+      </c>
+      <c r="AU23">
+        <v>19561011967.0</v>
+      </c>
+      <c r="AV23">
+        <v>18086078135.0</v>
+      </c>
+      <c r="AW23">
+        <v>31339101267.0</v>
+      </c>
+      <c r="AX23">
+        <v>-13583136473.0</v>
+      </c>
+      <c r="AY23">
+        <v>-234638189055.0</v>
+      </c>
+      <c r="AZ23">
+        <v>234638189055.0</v>
+      </c>
+      <c r="BA23">
+        <v>16668266943.0</v>
+      </c>
+      <c r="BB23">
+        <v>1287314678.0</v>
+      </c>
+      <c r="BC23">
+        <v>16659930116.0</v>
+      </c>
+      <c r="BD23">
+        <v>67588042111.0</v>
+      </c>
+      <c r="BE23">
+        <v>-1378139360.0</v>
+      </c>
+      <c r="BF23">
+        <v>13435609827.0</v>
+      </c>
+      <c r="BG23">
+        <v>14492592873.0</v>
+      </c>
+      <c r="BH23">
+        <v>-2227108228.0</v>
+      </c>
+      <c r="BI23">
+        <v>5678518089.0</v>
+      </c>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+    </row>
+    <row r="24" spans="1:80">
+      <c r="A24" t="s">
+        <v>193</v>
+      </c>
+      <c r="B24">
+        <v>190812000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
+        <v>383310700.0</v>
+      </c>
+      <c r="E24">
+        <v>84375000.0</v>
+      </c>
+      <c r="F24">
+        <v>84375000.0</v>
+      </c>
+      <c r="G24">
+        <v>84375000.0</v>
+      </c>
+      <c r="H24">
+        <v>24775000.0</v>
+      </c>
+      <c r="I24">
+        <v>254189000.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
+        <v>243387387.0</v>
+      </c>
+      <c r="N24">
+        <v>361513510.0</v>
+      </c>
+      <c r="O24">
+        <v>361513514.0</v>
+      </c>
+      <c r="P24">
+        <v>326700000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24">
+        <v>317024318.0</v>
+      </c>
+      <c r="U24"/>
+      <c r="V24">
+        <v>0.0</v>
+      </c>
+      <c r="W24"/>
+      <c r="X24">
+        <v>232755910.0</v>
+      </c>
+      <c r="Y24">
+        <v>232755910.0</v>
+      </c>
+      <c r="Z24">
+        <v>232755910.0</v>
+      </c>
+      <c r="AA24">
+        <v>232755910.0</v>
+      </c>
+      <c r="AB24">
+        <v>108272730.0</v>
+      </c>
+      <c r="AC24">
+        <v>108272730.0</v>
+      </c>
+      <c r="AD24">
+        <v>-108272727.0</v>
+      </c>
+      <c r="AE24">
+        <v>108272727.0</v>
+      </c>
+      <c r="AF24">
+        <v>108272727.0</v>
+      </c>
+      <c r="AG24">
+        <v>248325000.0</v>
+      </c>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24">
+        <v>-128850590.0</v>
+      </c>
+      <c r="AS24">
+        <v>176095846.0</v>
+      </c>
+      <c r="AT24">
+        <v>49027112.0</v>
+      </c>
+      <c r="AU24">
+        <v>-42272368.0</v>
+      </c>
+      <c r="AV24">
+        <v>9258041957.0</v>
+      </c>
+      <c r="AW24">
+        <v>-3007657079.0</v>
+      </c>
+      <c r="AX24">
+        <v>-6197884878.0</v>
+      </c>
+      <c r="AY24">
+        <v>234638189055.0</v>
+      </c>
+      <c r="AZ24">
+        <v>-224273047055.0</v>
+      </c>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24">
+        <v>6332225400.0</v>
+      </c>
+      <c r="BR24">
+        <v>6332225400.0</v>
+      </c>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24">
+        <v>644946300.0</v>
+      </c>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+    </row>
+    <row r="25" spans="1:80">
+      <c r="A25" t="s">
+        <v>194</v>
+      </c>
+      <c r="B25">
+        <v>-9474119000.0</v>
+      </c>
+      <c r="C25">
+        <v>-10498503670.0</v>
+      </c>
+      <c r="D25">
+        <v>-4945015000.0</v>
+      </c>
+      <c r="E25">
+        <v>21071149000.0</v>
+      </c>
+      <c r="F25">
+        <v>25074610000.0</v>
+      </c>
+      <c r="G25">
+        <v>-9665340000.0</v>
+      </c>
+      <c r="H25">
+        <v>14493753000.0</v>
+      </c>
+      <c r="I25">
+        <v>-24439593000.0</v>
+      </c>
+      <c r="J25">
+        <v>6158332376.0</v>
+      </c>
+      <c r="K25">
+        <v>-544969055.0</v>
+      </c>
+      <c r="L25">
+        <v>-24734981024.0</v>
+      </c>
+      <c r="M25">
+        <v>15643904403.0</v>
+      </c>
+      <c r="N25">
+        <v>30844299195.0</v>
+      </c>
+      <c r="O25">
+        <v>-3360579201.0</v>
+      </c>
+      <c r="P25">
+        <v>-8270485633.0</v>
+      </c>
+      <c r="Q25">
+        <v>820715724.0</v>
+      </c>
+      <c r="R25">
+        <v>5352870110.0</v>
+      </c>
+      <c r="S25">
+        <v>3012348198.0</v>
+      </c>
+      <c r="T25">
+        <v>5308573066.0</v>
+      </c>
+      <c r="U25">
+        <v>3364694663.0</v>
+      </c>
+      <c r="V25">
+        <v>2158977732.0</v>
+      </c>
+      <c r="W25">
+        <v>-1347574962.0</v>
+      </c>
+      <c r="X25">
+        <v>-5092504763.0</v>
+      </c>
+      <c r="Y25">
+        <v>-2936315240.0</v>
+      </c>
+      <c r="Z25">
+        <v>3042798736.0</v>
+      </c>
+      <c r="AA25">
+        <v>-3348837135.0</v>
+      </c>
+      <c r="AB25">
+        <v>-6738596797.0</v>
+      </c>
+      <c r="AC25">
+        <v>916750992.0</v>
+      </c>
+      <c r="AD25">
+        <v>2238764100.0</v>
+      </c>
+      <c r="AE25">
+        <v>94343967.0</v>
+      </c>
+      <c r="AF25">
+        <v>4206891706.0</v>
+      </c>
+      <c r="AG25">
+        <v>1221293397.0</v>
+      </c>
+      <c r="AH25">
+        <v>4653456367.0</v>
+      </c>
+      <c r="AI25">
+        <v>-1040315355.0</v>
+      </c>
+      <c r="AJ25">
+        <v>-4755840361.0</v>
+      </c>
+      <c r="AK25">
+        <v>1417653247.0</v>
+      </c>
+      <c r="AL25">
+        <v>8919849790.0</v>
+      </c>
+      <c r="AM25">
+        <v>8918365744.0</v>
+      </c>
+      <c r="AN25">
+        <v>4612337613.0</v>
+      </c>
+      <c r="AO25">
+        <v>6034852107.0</v>
+      </c>
+      <c r="AP25">
+        <v>1343170000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>-1057933216.0</v>
+      </c>
+      <c r="AR25">
+        <v>3812983063.0</v>
+      </c>
+      <c r="AS25">
+        <v>4411777440.0</v>
+      </c>
+      <c r="AT25">
+        <v>724148856.0</v>
+      </c>
+      <c r="AU25">
+        <v>931871934.0</v>
+      </c>
+      <c r="AV25">
+        <v>233545772.0</v>
+      </c>
+      <c r="AW25">
+        <v>4072840204.0</v>
+      </c>
+      <c r="AX25">
+        <v>5315859844.0</v>
+      </c>
+      <c r="AY25">
+        <v>-690269103.0</v>
+      </c>
+      <c r="AZ25">
+        <v>1808511694.0</v>
+      </c>
+      <c r="BA25">
+        <v>-794664526.0</v>
+      </c>
+      <c r="BB25">
+        <v>-3901117812.0</v>
+      </c>
+      <c r="BC25">
+        <v>-3334442159.0</v>
+      </c>
+      <c r="BD25">
+        <v>-3596339271.0</v>
+      </c>
+      <c r="BE25">
+        <v>-3843973447.0</v>
+      </c>
+      <c r="BF25">
+        <v>-5557776335.0</v>
+      </c>
+      <c r="BG25">
+        <v>-3474445199.0</v>
+      </c>
+      <c r="BH25">
+        <v>-3407423393.0</v>
+      </c>
+      <c r="BI25">
+        <v>-3452607064.0</v>
+      </c>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+    </row>
+    <row r="26" spans="1:80">
+      <c r="A26" t="s">
+        <v>195</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
+        <v>32095000000.0</v>
+      </c>
+      <c r="AC26">
+        <v>32095000000.0</v>
+      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+    </row>
+    <row r="27" spans="1:80">
+      <c r="A27" t="s">
+        <v>196</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -25473,691 +25729,701 @@
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
+      <c r="CB27"/>
     </row>
-    <row r="28" spans="1:79">
+    <row r="28" spans="1:80">
       <c r="A28" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B28">
+        <v>10000000000.0</v>
+      </c>
+      <c r="C28">
         <v>1934121254.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-6019840000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-13076875000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-22147642000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9624531000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-6411312000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>22422975000.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28">
         <v>4965426325.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>19062077698.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-19886697731.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-31352482753.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>8726899922.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-8768359840.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6151309775.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8069478584.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>28091692080.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2291193339.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-3547561382.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-7000000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-7141446287.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>8164200233.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-147777446.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5000000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-10559718023.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-4899129470.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-32441152507.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-13100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2500000000.0</v>
       </c>
       <c r="AE28">
         <v>-2500000000.0</v>
       </c>
       <c r="AF28">
+        <v>-2500000000.0</v>
+      </c>
+      <c r="AG28">
         <v>32000000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-3189619893.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5374828905.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>8631457637.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-4383333332.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>20369248652.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>8518343021.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>22962408327.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-4960462268.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-20227590856.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>15542512547.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>14269141864.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-9799657344.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-22677531477.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-11658619706.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-21290611099.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-13038205516.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-13583136473.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-227696765786.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>228588453852.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>16668266943.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1287314678.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>16659930116.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>67588042111.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1378139360.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>13435609827.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>14492592873.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-2227108228.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>5678518089.0</v>
       </c>
-      <c r="BI28"/>
-      <c r="BJ28">
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>9666240000.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
-      <c r="BN28">
+      <c r="BN28"/>
+      <c r="BO28">
         <v>260028700.0</v>
       </c>
-      <c r="BO28"/>
-      <c r="BP28">
+      <c r="BP28"/>
+      <c r="BQ28">
         <v>12941178100.0</v>
       </c>
-      <c r="BQ28"/>
       <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>39023866500.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>48010053900.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>54379079600.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>24831658400.0</v>
       </c>
-      <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
+      <c r="CB28"/>
     </row>
-    <row r="29" spans="1:79">
+    <row r="29" spans="1:80">
       <c r="A29" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B29">
+        <v>3091231000.0</v>
+      </c>
+      <c r="C29">
         <v>-7513569485.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4997393000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21071149000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>25074610000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-9665340000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>15041298000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-17985365000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2254286510.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>243543135.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-15824595724.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>21197583327.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>32548560930.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2201370388.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8270485633.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-820715724.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-5352870110.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>127617700.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-25997718.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5475824215.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6422858447.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>14636614331.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-7620670830.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-86673166.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-6887268460.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>10206230368.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5801954035.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>35044607098.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>14086693543.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>3013028696.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>937710684.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-32024246571.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>4826612592.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-4520096369.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-8783323338.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>6279441600.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-17601045931.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-7009991365.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-23581541576.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>2431525405.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>23241936661.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-18855102173.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-15622700983.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>13765624428.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>22341174130.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>13193034523.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>21158059102.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>15932513910.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>20749241443.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-5785449959.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>3067401566.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-14494649649.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>13755084438.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-16386526221.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-16560707359.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>5407902055.0</v>
       </c>
-      <c r="BE29"/>
-      <c r="BF29">
+      <c r="BF29"/>
+      <c r="BG29">
         <v>-7730748405.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>4981041686.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>11116988800.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>8162798800.0</v>
       </c>
-      <c r="BJ29"/>
-      <c r="BK29">
+      <c r="BK29"/>
+      <c r="BL29">
         <v>22436196700.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>14168990200.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>12432052800.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>593007200.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>15044881800.0</v>
       </c>
-      <c r="BP29"/>
-      <c r="BQ29">
+      <c r="BQ29"/>
+      <c r="BR29">
         <v>3709723000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>11305765800.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>747187300.0</v>
       </c>
-      <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
-      <c r="BW29">
+      <c r="BW29"/>
+      <c r="BX29">
         <v>54944960300.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>44142448200.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>38962536200.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>19481268100.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>23017173600.0</v>
       </c>
     </row>
-    <row r="30" spans="1:79">
+    <row r="30" spans="1:80">
       <c r="A30" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B30">
+        <v>-1852203000.0</v>
+      </c>
+      <c r="C30">
         <v>-348854682.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1522103000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1104859000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2592546000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1873122000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2777345000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6561780000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-733873390.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1589389432.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1414368600.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1427858891.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1091295515.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-127868650.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-701252097.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-5699893625.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-14173607689.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-906793427.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2694138531.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-6248851564.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-298011326.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2386155002.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-121470615.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1131099442.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-264204137.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>499682.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-297973329.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-502822268.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-498038526.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-350485915.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-373374038.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>63148770.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>17774830.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-531516765.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-186708976.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-4691944503.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-364961718.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-194388400.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-123523150.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-116944000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-295217100.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-22232500.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-436828588.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>285018370.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-164260610.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-49192368.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-2933606035.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-3091822099.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-7222038508.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>233995180362.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-231794290486.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-999748488.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-14379655607.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-3484512399.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-45893996523.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-5879086587.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-5059272067.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-5192400858.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-2461095177.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-10601266509.0</v>
       </c>
-      <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
+      <c r="CB30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>