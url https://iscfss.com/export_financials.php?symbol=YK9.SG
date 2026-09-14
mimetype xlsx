--- v0 (2026-06-15)
+++ v1 (2026-09-14)
@@ -18,51 +18,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Cash Flow (Yearly)" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
@@ -219,50 +219,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
   <si>
     <t>depreciationAndAmortization</t>
   </si>
   <si>
     <t>discontinuedOperations</t>
   </si>
   <si>
     <t>ebit</t>
   </si>
   <si>
     <t>ebitda</t>
   </si>
   <si>
     <t>effectOfAccountingCharges</t>
   </si>
@@ -1638,790 +1641,893 @@
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E62"/>
+  <dimension ref="A1:F62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
       </c>
-      <c r="E1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:5">
+      <c r="F1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
+        <v>2046000.0</v>
+      </c>
+      <c r="C2">
         <v>2029000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1678000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1630000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1367000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
-    </row>
-    <row r="4" spans="1:5">
+      <c r="F3"/>
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-    </row>
-    <row r="5" spans="1:5">
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-    </row>
-    <row r="6" spans="1:5">
+      <c r="F5"/>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
-    </row>
-    <row r="7" spans="1:5">
+      <c r="F6"/>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7">
+        <v>35908000.0</v>
+      </c>
+      <c r="C7">
         <v>38992000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>25974000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>23349000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>22928000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8">
         <v>15505000.0</v>
       </c>
       <c r="C8">
         <v>15505000.0</v>
       </c>
       <c r="D8">
         <v>15505000.0</v>
       </c>
       <c r="E8">
         <v>15505000.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:5">
+      <c r="F8">
+        <v>15505000.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-    </row>
-    <row r="10" spans="1:5">
+      <c r="F9"/>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
+        <v>21383000.0</v>
+      </c>
+      <c r="C10">
         <v>21401000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>20645000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>21293000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>19279000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
-    </row>
-    <row r="12" spans="1:5">
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-    </row>
-    <row r="13" spans="1:5">
+      <c r="F12"/>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-    </row>
-    <row r="14" spans="1:5">
+      <c r="F13"/>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14">
+        <v>421062100.0</v>
+      </c>
+      <c r="C14">
         <v>421183000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>425000000.0</v>
       </c>
       <c r="D14">
         <v>425000000.0</v>
       </c>
       <c r="E14">
         <v>425000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:5">
+      <c r="F14">
+        <v>425000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-    </row>
-    <row r="16" spans="1:5">
+      <c r="F15"/>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>20</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-    </row>
-    <row r="17" spans="1:5">
+      <c r="F16"/>
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
-    </row>
-    <row r="18" spans="1:5">
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-    </row>
-    <row r="19" spans="1:5">
+      <c r="F18"/>
+    </row>
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-    </row>
-    <row r="20" spans="1:5">
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-    </row>
-    <row r="21" spans="1:5">
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>25</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>322000.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>108000.0</v>
       </c>
-      <c r="E21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:5">
+      <c r="F21"/>
+    </row>
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>26</v>
       </c>
       <c r="B22">
+        <v>1085000.0</v>
+      </c>
+      <c r="C22">
         <v>1077000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>970000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1021000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>539000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
-    </row>
-    <row r="24" spans="1:5">
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-    </row>
-    <row r="25" spans="1:5">
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-    </row>
-    <row r="26" spans="1:5">
+      <c r="F25"/>
+    </row>
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-    </row>
-    <row r="27" spans="1:5">
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-    </row>
-    <row r="28" spans="1:5">
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
-    </row>
-    <row r="29" spans="1:5">
+      <c r="F28"/>
+    </row>
+    <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29">
+        <v>22140000.0</v>
+      </c>
+      <c r="C29">
         <v>22034000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>22188000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21782000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21120000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30">
+        <v>298000.0</v>
+      </c>
+      <c r="C30">
         <v>380000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>263000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>309000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>63000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-    </row>
-    <row r="32" spans="1:5">
+      <c r="F31"/>
+    </row>
+    <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32">
+        <v>7982000.0</v>
+      </c>
+      <c r="C32">
         <v>6691000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>9888000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>9165000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>8999000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>37</v>
       </c>
       <c r="B33">
+        <v>39552000.0</v>
+      </c>
+      <c r="C33">
         <v>44024000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>29586000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>27750000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>27091000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-    </row>
-    <row r="35" spans="1:5">
+      <c r="F34"/>
+    </row>
+    <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>39</v>
       </c>
       <c r="B35">
+        <v>27545000.0</v>
+      </c>
+      <c r="C35">
         <v>30891000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>19526000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>17434000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>17389000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
-    </row>
-    <row r="37" spans="1:5">
+      <c r="F36"/>
+    </row>
+    <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
-    </row>
-    <row r="38" spans="1:5">
+      <c r="F37"/>
+    </row>
+    <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>42</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-    </row>
-    <row r="39" spans="1:5">
+      <c r="F38"/>
+    </row>
+    <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
-    </row>
-    <row r="40" spans="1:5">
+      <c r="F39"/>
+    </row>
+    <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
-    </row>
-    <row r="41" spans="1:5">
+      <c r="F40"/>
+    </row>
+    <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
-    </row>
-    <row r="42" spans="1:5">
+      <c r="F41"/>
+    </row>
+    <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
-    </row>
-    <row r="43" spans="1:5">
+      <c r="F42"/>
+    </row>
+    <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
-    </row>
-    <row r="44" spans="1:5">
+      <c r="F43"/>
+    </row>
+    <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
-    </row>
-    <row r="45" spans="1:5">
+      <c r="F44"/>
+    </row>
+    <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>49</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>91764000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>65777000.0</v>
       </c>
-      <c r="E45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:5">
+      <c r="F45"/>
+    </row>
+    <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>50</v>
       </c>
       <c r="B46">
+        <v>38885000.0</v>
+      </c>
+      <c r="C46">
         <v>43292000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>29137000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>27340000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>26683000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>51</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
-    </row>
-    <row r="48" spans="1:5">
+      <c r="F47"/>
+    </row>
+    <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48">
+        <v>4951000.0</v>
+      </c>
+      <c r="C48">
         <v>4826000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>4469000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>4045000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3261000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
-    </row>
-    <row r="50" spans="1:5">
+      <c r="F49"/>
+    </row>
+    <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>54</v>
       </c>
       <c r="B50">
         <v>2200000.0</v>
       </c>
       <c r="C50">
         <v>2200000.0</v>
       </c>
       <c r="D50">
+        <v>2200000.0</v>
+      </c>
+      <c r="E50">
         <v>2232000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>2354000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
-    </row>
-    <row r="52" spans="1:5">
+      <c r="F51"/>
+    </row>
+    <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>56</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
-    </row>
-    <row r="53" spans="1:5">
+      <c r="F52"/>
+    </row>
+    <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>57</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-    </row>
-    <row r="54" spans="1:5">
+      <c r="F53"/>
+    </row>
+    <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
-    </row>
-    <row r="55" spans="1:5">
+      <c r="F54"/>
+    </row>
+    <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>59</v>
       </c>
       <c r="B55">
+        <v>66914000.0</v>
+      </c>
+      <c r="C55">
         <v>71396000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>56275000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>54350000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>51626000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>60</v>
       </c>
       <c r="B56">
+        <v>27362000.0</v>
+      </c>
+      <c r="C56">
         <v>27372000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>26689000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>26600000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>24535000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>61</v>
       </c>
       <c r="B57">
+        <v>19380000.0</v>
+      </c>
+      <c r="C57">
         <v>20681000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>16801000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>17435000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>15536000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>62</v>
       </c>
       <c r="B58">
+        <v>46925000.0</v>
+      </c>
+      <c r="C58">
         <v>51572000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>36327000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>34869000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>32925000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
-    </row>
-    <row r="60" spans="1:5">
+      <c r="F59"/>
+    </row>
+    <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>64</v>
       </c>
       <c r="B60">
+        <v>19940000.0</v>
+      </c>
+      <c r="C60">
         <v>19834000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>19988000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>19550000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>18766000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-    </row>
-    <row r="62" spans="1:5">
+      <c r="F61"/>
+    </row>
+    <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
+      <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -2438,489 +2544,489 @@
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B2">
         <v>36642000.0</v>
       </c>
       <c r="C2">
         <v>34443000.0</v>
       </c>
       <c r="D2">
         <v>33367000.0</v>
       </c>
       <c r="E2">
         <v>29669000.0</v>
       </c>
       <c r="F2">
         <v>29901000.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B9">
         <v>29295000.0</v>
       </c>
       <c r="C9">
         <v>27544000.0</v>
       </c>
       <c r="D9">
         <v>25611000.0</v>
       </c>
       <c r="E9">
         <v>24161000.0</v>
       </c>
       <c r="F9">
         <v>24377000.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B10">
         <v>4275000.0</v>
       </c>
       <c r="C10">
         <v>5568000.0</v>
       </c>
       <c r="D10">
         <v>2146000.0</v>
       </c>
       <c r="E10">
         <v>4718000.0</v>
       </c>
       <c r="F10">
         <v>9573000.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B12">
         <v>1776000.0</v>
       </c>
       <c r="C12">
         <v>1404000.0</v>
       </c>
       <c r="D12">
         <v>1284000.0</v>
       </c>
       <c r="E12">
         <v>692000.0</v>
       </c>
       <c r="F12">
         <v>589000.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B13">
         <v>100000.0</v>
       </c>
       <c r="C13">
         <v>116000.0</v>
       </c>
       <c r="D13">
         <v>87000.0</v>
       </c>
       <c r="E13">
         <v>0.0</v>
       </c>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B14">
         <v>-55000.0</v>
       </c>
       <c r="C14">
         <v>33000.0</v>
       </c>
       <c r="D14">
         <v>-106000.0</v>
       </c>
       <c r="E14">
         <v>-24000.0</v>
       </c>
       <c r="F14">
         <v>-138000.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B15">
         <v>3840000.0</v>
       </c>
       <c r="C15">
         <v>4779000.0</v>
       </c>
       <c r="D15">
         <v>1368000.0</v>
       </c>
       <c r="E15">
         <v>4297000.0</v>
       </c>
       <c r="F15">
         <v>8924000.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B17">
         <v>3895000.0</v>
       </c>
       <c r="C17">
         <v>4746000.0</v>
       </c>
       <c r="D17">
         <v>1474000.0</v>
       </c>
       <c r="E17">
         <v>4321000.0</v>
       </c>
       <c r="F17">
         <v>9062000.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B18">
         <v>-1676000.0</v>
       </c>
       <c r="C18">
         <v>-1288000.0</v>
       </c>
       <c r="D18">
         <v>-1197000.0</v>
       </c>
       <c r="E18">
         <v>-692000.0</v>
       </c>
       <c r="F18">
         <v>-589000.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B21">
         <v>1558000.0</v>
       </c>
       <c r="C21">
         <v>2714000.0</v>
       </c>
       <c r="D21">
         <v>1318000.0</v>
       </c>
       <c r="E21">
         <v>2184000.0</v>
       </c>
       <c r="F21">
         <v>6054000.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B25">
         <v>11727000.0</v>
       </c>
       <c r="C25">
         <v>9521000.0</v>
       </c>
       <c r="D25">
         <v>9530000.0</v>
       </c>
       <c r="E25">
         <v>8536000.0</v>
       </c>
       <c r="F25">
         <v>8510000.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B28">
         <v>516000.0</v>
       </c>
       <c r="C28">
         <v>577000.0</v>
       </c>
       <c r="D28">
         <v>563000.0</v>
       </c>
       <c r="E28">
         <v>548000.0</v>
       </c>
       <c r="F28">
         <v>430000.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B29">
         <v>380000.0</v>
       </c>
       <c r="C29">
         <v>822000.0</v>
       </c>
       <c r="D29">
         <v>672000.0</v>
       </c>
       <c r="E29">
         <v>397000.0</v>
       </c>
       <c r="F29">
         <v>511000.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B30">
         <v>64379000.0</v>
       </c>
       <c r="C30">
         <v>59273000.0</v>
       </c>
       <c r="D30">
         <v>57660000.0</v>
       </c>
       <c r="E30">
         <v>51646000.0</v>
       </c>
       <c r="F30">
         <v>48224000.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B32">
         <v>65937000.0</v>
       </c>
       <c r="C32">
         <v>61987000.0</v>
       </c>
       <c r="D32">
         <v>58978000.0</v>
       </c>
       <c r="E32">
         <v>53830000.0</v>
       </c>
       <c r="F32">
         <v>54278000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
@@ -2953,475 +3059,475 @@
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>21293000.0</v>
       </c>
       <c r="C2">
         <v>17202000.0</v>
       </c>
       <c r="D2">
         <v>4659000.0</v>
       </c>
       <c r="E2">
         <v>13601000.0</v>
       </c>
       <c r="F2">
         <v>9804000.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
         <v>3471000</v>
       </c>
       <c r="C3">
         <v>2715000</v>
       </c>
       <c r="D3">
         <v>2292000</v>
       </c>
       <c r="E3">
         <v>1741000</v>
       </c>
       <c r="F3">
         <v>1983000</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
         <v>117000.0</v>
       </c>
       <c r="C6">
         <v>4090000.0</v>
       </c>
       <c r="D6">
         <v>12543000.0</v>
       </c>
       <c r="E6">
         <v>-8942000.0</v>
       </c>
       <c r="F6">
         <v>3797000.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7">
         <v>559000.0</v>
       </c>
       <c r="C7">
         <v>1357000.0</v>
       </c>
       <c r="D7">
         <v>931000.0</v>
       </c>
       <c r="E7">
         <v>-1659000.0</v>
       </c>
       <c r="F7">
         <v>-1745000.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>-56000.0</v>
       </c>
       <c r="C10">
         <v>-122000.0</v>
       </c>
       <c r="D10">
         <v>-154000.0</v>
       </c>
       <c r="E10">
         <v>238000.0</v>
       </c>
       <c r="F10">
         <v>-621000.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14">
         <v>11727000.0</v>
       </c>
       <c r="C14">
         <v>9521000.0</v>
       </c>
       <c r="D14">
         <v>9530000.0</v>
       </c>
       <c r="E14">
         <v>8536000.0</v>
       </c>
       <c r="F14">
         <v>8510000.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15">
-        <v>-3056000.0</v>
+        <v>3056000.0</v>
       </c>
       <c r="C15">
-        <v>-2635000.0</v>
+        <v>2635000.0</v>
       </c>
       <c r="D15">
-        <v>-2168000.0</v>
+        <v>2168000.0</v>
       </c>
       <c r="E15">
-        <v>-15721000.0</v>
+        <v>15721000.0</v>
       </c>
       <c r="F15">
         <v>1121000.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16">
         <v>21401000.0</v>
       </c>
       <c r="C16">
         <v>21293000.0</v>
       </c>
       <c r="D16">
         <v>17202000.0</v>
       </c>
       <c r="E16">
         <v>4659000.0</v>
       </c>
       <c r="F16">
         <v>13601000.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18">
         <v>13902000.0</v>
       </c>
       <c r="C18">
         <v>14779000.0</v>
       </c>
       <c r="D18">
         <v>10609000.0</v>
       </c>
       <c r="E18">
         <v>9886000.0</v>
       </c>
       <c r="F18">
         <v>13651000.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>1000.0</v>
       </c>
       <c r="D20">
         <v>14003000.0</v>
       </c>
       <c r="E20">
         <v>309000.0</v>
       </c>
       <c r="F20">
         <v>223000.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>-32000.0</v>
       </c>
       <c r="C21">
         <v>-266000.0</v>
       </c>
       <c r="D21">
         <v>-1167000.0</v>
       </c>
       <c r="E21">
         <v>3665000.0</v>
       </c>
       <c r="F21">
         <v>-2500000.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B22">
         <v>3840000.0</v>
       </c>
       <c r="C22">
         <v>4779000.0</v>
       </c>
       <c r="D22">
         <v>1368000.0</v>
       </c>
       <c r="E22">
         <v>4297000.0</v>
       </c>
       <c r="F22">
         <v>8924000.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25">
         <v>1674000.0</v>
       </c>
       <c r="C25">
         <v>1288000.0</v>
       </c>
       <c r="D25">
         <v>1192000.0</v>
       </c>
       <c r="E25">
         <v>434000.0</v>
       </c>
       <c r="F25">
         <v>-35000.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26">
         <v>-506000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
         <v>17373000.0</v>
       </c>
       <c r="C29">
         <v>17494000.0</v>
       </c>
       <c r="D29">
         <v>12901000.0</v>
       </c>
       <c r="E29">
         <v>11627000.0</v>
       </c>
       <c r="F29">
         <v>15634000.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">