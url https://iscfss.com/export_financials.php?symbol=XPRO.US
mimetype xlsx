--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -12322,93 +12322,93 @@
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
     </row>
     <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>122</v>
       </c>
       <c r="B5">
-        <v>6670000.0</v>
+        <v>6734000.0</v>
       </c>
       <c r="C5">
         <v>15822000.0</v>
       </c>
       <c r="D5">
         <v>32874000.0</v>
       </c>
       <c r="E5">
         <v>36241000.0</v>
       </c>
       <c r="F5">
-        <v>18145000.0</v>
+        <v>12232000.0</v>
       </c>
       <c r="G5">
         <v>34213000.0</v>
       </c>
       <c r="H5">
         <v>30620000.0</v>
       </c>
       <c r="I5">
         <v>32887000.0</v>
       </c>
       <c r="J5">
         <v>12763000.0</v>
       </c>
       <c r="K5">
         <v>3213000.0</v>
       </c>
       <c r="L5">
         <v>-206000.0</v>
       </c>
       <c r="M5">
         <v>21851000.0</v>
       </c>
       <c r="N5">
         <v>32000.0</v>
       </c>
       <c r="O5">
         <v>28096000.0</v>
       </c>
       <c r="P5">
-        <v>-2762000.0</v>
+        <v>32636000.0</v>
       </c>
       <c r="Q5">
         <v>5246000.0</v>
       </c>
       <c r="R5">
         <v>-6583000.0</v>
       </c>
       <c r="S5">
         <v>-77018000.0</v>
       </c>
       <c r="T5">
         <v>18743000.0</v>
       </c>
       <c r="U5">
         <v>-6050000.0</v>
       </c>
       <c r="V5">
         <v>-16220000.0</v>
       </c>
       <c r="W5">
         <v>-10655000.0</v>
       </c>
       <c r="X5">
         <v>-21303000.0</v>
       </c>
@@ -12488,93 +12488,93 @@
         <v>62838000.0</v>
       </c>
       <c r="AX5">
         <v>57788000.0</v>
       </c>
       <c r="AY5">
         <v>75193000.0</v>
       </c>
       <c r="AZ5">
         <v>248473000.0</v>
       </c>
       <c r="BA5">
         <v>28670000.0</v>
       </c>
       <c r="BB5">
         <v>19261000.0</v>
       </c>
       <c r="BC5"/>
       <c r="BD5"/>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>123</v>
       </c>
       <c r="B6">
-        <v>52065000.0</v>
+        <v>52129000.0</v>
       </c>
       <c r="C6">
         <v>69596000.0</v>
       </c>
       <c r="D6">
         <v>79069000.0</v>
       </c>
       <c r="E6">
         <v>82957000.0</v>
       </c>
       <c r="F6">
-        <v>63566000.0</v>
+        <v>57653000.0</v>
       </c>
       <c r="G6">
         <v>76497000.0</v>
       </c>
       <c r="H6">
         <v>71011000.0</v>
       </c>
       <c r="I6">
         <v>73534000.0</v>
       </c>
       <c r="J6">
         <v>52909000.0</v>
       </c>
       <c r="K6">
         <v>66087000.0</v>
       </c>
       <c r="L6">
         <v>37208000.0</v>
       </c>
       <c r="M6">
         <v>59086000.0</v>
       </c>
       <c r="N6">
         <v>34769000.0</v>
       </c>
       <c r="O6">
         <v>62634000.0</v>
       </c>
       <c r="P6">
-        <v>32636000.0</v>
+        <v>67461000.0</v>
       </c>
       <c r="Q6">
         <v>40638000.0</v>
       </c>
       <c r="R6">
         <v>28429000.0</v>
       </c>
       <c r="S6">
         <v>1317000.0</v>
       </c>
       <c r="T6">
         <v>32835000.0</v>
       </c>
       <c r="U6">
         <v>20340000.0</v>
       </c>
       <c r="V6">
         <v>11539000.0</v>
       </c>
       <c r="W6">
         <v>18286000.0</v>
       </c>
       <c r="X6">
         <v>-4453000.0</v>
       </c>
@@ -17743,51 +17743,51 @@
       <c r="H7">
         <v>-1854000.0</v>
       </c>
       <c r="I7">
         <v>-70662000.0</v>
       </c>
       <c r="J7">
         <v>-7989000.0</v>
       </c>
       <c r="K7">
         <v>-20186000.0</v>
       </c>
       <c r="L7">
         <v>27508000.0</v>
       </c>
       <c r="M7">
         <v>-22690000.0</v>
       </c>
       <c r="N7">
         <v>-1859000.0</v>
       </c>
       <c r="O7">
         <v>44330000.0</v>
       </c>
       <c r="P7">
-        <v>-21388000.0</v>
+        <v>-18170000.0</v>
       </c>
       <c r="Q7">
         <v>-36493000.0</v>
       </c>
       <c r="R7">
         <v>-36409000.0</v>
       </c>
       <c r="S7">
         <v>-1669000.0</v>
       </c>
       <c r="T7">
         <v>-15211000.0</v>
       </c>
       <c r="U7">
         <v>-19384000.0</v>
       </c>
       <c r="V7">
         <v>5762000.0</v>
       </c>
       <c r="W7">
         <v>-19501000.0</v>
       </c>
       <c r="X7">
         <v>31906000.0</v>
       </c>
@@ -19468,51 +19468,51 @@
       </c>
       <c r="AT22">
         <v>60362000.0</v>
       </c>
       <c r="AU22">
         <v>-147442000.0</v>
       </c>
       <c r="AV22">
         <v>-149845000.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:50">
       <c r="A23" t="s">
         <v>171</v>
       </c>
       <c r="B23">
         <v>-4880000.0</v>
       </c>
       <c r="C23">
-        <v>-2919000.0</v>
+        <v>-6102000.0</v>
       </c>
       <c r="D23">
         <v>-574000.0</v>
       </c>
       <c r="E23">
         <v>-3216000.0</v>
       </c>
       <c r="F23">
         <v>-4742000.0</v>
       </c>
       <c r="G23">
         <v>-19336000.0</v>
       </c>
       <c r="H23">
         <v>-2857000.0</v>
       </c>
       <c r="I23">
         <v>-1226000.0</v>
       </c>
       <c r="J23">
         <v>-5772000.0</v>
       </c>
       <c r="K23">
         <v>-5400000.0</v>
       </c>
@@ -19777,51 +19777,51 @@
       <c r="H25">
         <v>1009000.0</v>
       </c>
       <c r="I25">
         <v>1103000.0</v>
       </c>
       <c r="J25">
         <v>-3541000.0</v>
       </c>
       <c r="K25">
         <v>4923000.0</v>
       </c>
       <c r="L25">
         <v>9054000.0</v>
       </c>
       <c r="M25">
         <v>3116000.0</v>
       </c>
       <c r="N25">
         <v>-4150000.0</v>
       </c>
       <c r="O25">
         <v>-4255000.0</v>
       </c>
       <c r="P25">
-        <v>39557000.0</v>
+        <v>-3170000.0</v>
       </c>
       <c r="Q25">
         <v>6987000.0</v>
       </c>
       <c r="R25">
         <v>815000.0</v>
       </c>
       <c r="S25">
         <v>45089000.0</v>
       </c>
       <c r="T25">
         <v>8350000.0</v>
       </c>
       <c r="U25">
         <v>-4064000.0</v>
       </c>
       <c r="V25">
         <v>-2832000.0</v>
       </c>
       <c r="W25">
         <v>70166000.0</v>
       </c>
       <c r="X25">
         <v>297000.0</v>
       </c>