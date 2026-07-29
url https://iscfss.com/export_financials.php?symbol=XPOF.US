--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3942,51 +3942,51 @@
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
         <v>501347000.0</v>
       </c>
       <c r="C28">
         <v>488373000.0</v>
       </c>
       <c r="D28">
-        <v>333599000.0</v>
+        <v>338281000.0</v>
       </c>
       <c r="E28">
         <v>366964000.0</v>
       </c>
       <c r="F28">
         <v>362060000.0</v>
       </c>
       <c r="G28">
         <v>362947000.0</v>
       </c>
       <c r="H28">
         <v>366488000.0</v>
       </c>
       <c r="I28">
         <v>357003000.0</v>
       </c>
       <c r="J28">
         <v>371377000.0</v>
       </c>
       <c r="K28">
         <v>376856000.0</v>
       </c>
       <c r="L28">
         <v>355225000.0</v>
       </c>
@@ -4764,51 +4764,51 @@
       </c>
       <c r="U39">
         <v>13409000.0</v>
       </c>
       <c r="V39">
         <v>11136000.0</v>
       </c>
       <c r="W39">
         <v>10049000.0</v>
       </c>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>50477000.0</v>
       </c>
       <c r="C40">
         <v>65119000.0</v>
       </c>
       <c r="D40">
-        <v>67544000.0</v>
+        <v>39076000.0</v>
       </c>
       <c r="E40">
         <v>49702000.0</v>
       </c>
       <c r="F40">
         <v>54726000.0</v>
       </c>
       <c r="G40">
         <v>39744000.0</v>
       </c>
       <c r="H40">
         <v>27703000.0</v>
       </c>
       <c r="I40">
         <v>23153000.0</v>
       </c>
       <c r="J40">
         <v>21290000.0</v>
       </c>
       <c r="K40">
         <v>33784000.0</v>
       </c>
       <c r="L40">
         <v>33511000.0</v>
       </c>
@@ -5408,51 +5408,51 @@
       </c>
       <c r="U50">
         <v>3052000.0</v>
       </c>
       <c r="V50">
         <v>8229000.0</v>
       </c>
       <c r="W50">
         <v>6765000.0</v>
       </c>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
         <v>522817000.0</v>
       </c>
       <c r="C51">
         <v>534236000.0</v>
       </c>
       <c r="D51">
-        <v>375062000.0</v>
+        <v>379744000.0</v>
       </c>
       <c r="E51">
         <v>388709000.0</v>
       </c>
       <c r="F51">
         <v>388643000.0</v>
       </c>
       <c r="G51">
         <v>379623000.0</v>
       </c>
       <c r="H51">
         <v>391282000.0</v>
       </c>
       <c r="I51">
         <v>372002000.0</v>
       </c>
       <c r="J51">
         <v>388084000.0</v>
       </c>
       <c r="K51">
         <v>404617000.0</v>
       </c>
       <c r="L51">
         <v>398926000.0</v>
       </c>
@@ -5482,51 +5482,51 @@
       </c>
       <c r="U51">
         <v>207785000.0</v>
       </c>
       <c r="V51">
         <v>192573000.0</v>
       </c>
       <c r="W51">
         <v>182767000.0</v>
       </c>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
         <v>9717000.0</v>
       </c>
       <c r="C52">
         <v>5250000.0</v>
       </c>
       <c r="D52">
-        <v>10097000.0</v>
+        <v>14779000.0</v>
       </c>
       <c r="E52">
         <v>14820000.0</v>
       </c>
       <c r="F52">
         <v>14499000.0</v>
       </c>
       <c r="G52">
         <v>14023000.0</v>
       </c>
       <c r="H52">
         <v>15743000.0</v>
       </c>
       <c r="I52">
         <v>15501000.0</v>
       </c>
       <c r="J52">
         <v>15014000.0</v>
       </c>
       <c r="K52">
         <v>13381000.0</v>
       </c>
       <c r="L52">
         <v>5195000.0</v>
       </c>
@@ -6240,80 +6240,80 @@
       <c r="H3">
         <v>6386000.0</v>
       </c>
       <c r="I3">
         <v>3513000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
-        <v>79546000.0</v>
+        <v>-3160000.0</v>
       </c>
       <c r="C5">
         <v>-52788000.0</v>
       </c>
       <c r="D5">
         <v>53906000.0</v>
       </c>
       <c r="E5">
         <v>29719000.0</v>
       </c>
       <c r="F5">
         <v>2623000.0</v>
       </c>
       <c r="G5">
         <v>-776000.0</v>
       </c>
       <c r="H5">
         <v>-20883000.0</v>
       </c>
       <c r="I5">
         <v>-36152000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>91573000.0</v>
+        <v>8867000.0</v>
       </c>
       <c r="C6">
         <v>-35075000.0</v>
       </c>
       <c r="D6">
         <v>70789000.0</v>
       </c>
       <c r="E6">
         <v>45034000.0</v>
       </c>
       <c r="F6">
         <v>12795000.0</v>
       </c>
       <c r="G6">
         <v>6875000.0</v>
       </c>
       <c r="H6">
         <v>-14497000.0</v>
       </c>
       <c r="I6">
         <v>-32639000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
@@ -7263,57 +7263,57 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
-        <v>14985000.0</v>
+        <v>13680000.0</v>
       </c>
       <c r="C5">
-        <v>14587000.0</v>
+        <v>-33444000.0</v>
       </c>
       <c r="D5">
-        <v>23443000.0</v>
+        <v>6437000.0</v>
       </c>
       <c r="E5">
         <v>14633000.0</v>
       </c>
       <c r="F5">
         <v>19632000.0</v>
       </c>
       <c r="G5">
         <v>19246000.0</v>
       </c>
       <c r="H5">
         <v>-5996000.0</v>
       </c>
       <c r="I5">
         <v>13481000.0</v>
       </c>
       <c r="J5">
         <v>19961000.0</v>
       </c>
       <c r="K5">
         <v>10618000.0</v>
       </c>
       <c r="L5">
         <v>5657000.0</v>
       </c>
@@ -7343,57 +7343,57 @@
       </c>
       <c r="U5">
         <v>3673000.0</v>
       </c>
       <c r="V5">
         <v>-126000.0</v>
       </c>
       <c r="W5">
         <v>-479000.0</v>
       </c>
       <c r="X5">
         <v>-2409000.0</v>
       </c>
       <c r="Y5">
         <v>-386000.0</v>
       </c>
       <c r="Z5">
         <v>6199000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>17237000.0</v>
+        <v>15932000.0</v>
       </c>
       <c r="C6">
-        <v>17006000.0</v>
+        <v>-31025000.0</v>
       </c>
       <c r="D6">
-        <v>27122000.0</v>
+        <v>10116000.0</v>
       </c>
       <c r="E6">
         <v>17606000.0</v>
       </c>
       <c r="F6">
         <v>22588000.0</v>
       </c>
       <c r="G6">
         <v>23780000.0</v>
       </c>
       <c r="H6">
         <v>-1770000.0</v>
       </c>
       <c r="I6">
         <v>17998000.0</v>
       </c>
       <c r="J6">
         <v>24397000.0</v>
       </c>
       <c r="K6">
         <v>14800000.0</v>
       </c>
       <c r="L6">
         <v>9873000.0</v>
       </c>
@@ -11504,54 +11504,54 @@
       </c>
       <c r="U22">
         <v>-8001000.0</v>
       </c>
       <c r="V22">
         <v>-4750000.0</v>
       </c>
       <c r="W22">
         <v>-5056000.0</v>
       </c>
       <c r="X22">
         <v>-1883000.0</v>
       </c>
       <c r="Y22">
         <v>-4752000.0</v>
       </c>
       <c r="Z22">
         <v>-1949000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>140</v>
       </c>
       <c r="B23">
-        <v>-770000.0</v>
+        <v>-138000.0</v>
       </c>
       <c r="C23">
-        <v>-123021000.0</v>
+        <v>1620000.0</v>
       </c>
       <c r="D23">
         <v>-3804000.0</v>
       </c>
       <c r="E23">
         <v>-1295000.0</v>
       </c>
       <c r="F23">
         <v>-1824000.0</v>
       </c>
       <c r="G23">
         <v>-2365000.0</v>
       </c>
       <c r="H23">
         <v>-12390000.0</v>
       </c>
       <c r="I23">
         <v>-262000.0</v>
       </c>
       <c r="J23">
         <v>-291000.0</v>
       </c>
       <c r="K23">
         <v>2646000.0</v>
       </c>
@@ -11743,53 +11743,55 @@
         <v>9523000.0</v>
       </c>
       <c r="U25">
         <v>3184000.0</v>
       </c>
       <c r="V25">
         <v>657000.0</v>
       </c>
       <c r="W25">
         <v>558000.0</v>
       </c>
       <c r="X25">
         <v>-4467000.0</v>
       </c>
       <c r="Y25">
         <v>-4457000.0</v>
       </c>
       <c r="Z25">
         <v>1793000.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>143</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>-632000.0</v>
+      </c>
       <c r="C26">
-        <v>-919000.0</v>
+        <v>-128465000.0</v>
       </c>
       <c r="D26">
         <v>919000.0</v>
       </c>
       <c r="E26"/>
       <c r="F26">
         <v>-919000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>130942000.0</v>
       </c>
       <c r="L26">
         <v>-50378000.0</v>