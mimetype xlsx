--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -4945,51 +4945,51 @@
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
     </row>
     <row r="28" spans="1:40">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
-        <v>-216175000.0</v>
+        <v>-139655000.0</v>
       </c>
       <c r="C28">
         <v>-139764000.0</v>
       </c>
       <c r="D28">
         <v>7725000.0</v>
       </c>
       <c r="E28">
         <v>38804000.0</v>
       </c>
       <c r="F28">
         <v>37784000.0</v>
       </c>
       <c r="G28">
         <v>22387000.0</v>
       </c>
       <c r="H28">
         <v>-19209000.0</v>
       </c>
       <c r="I28">
         <v>-68990000.0</v>
       </c>
       <c r="J28">
         <v>-2218000.0</v>
       </c>
@@ -7145,51 +7145,51 @@
         <v>4151000.0</v>
       </c>
       <c r="AD50">
         <v>5298000.0</v>
       </c>
       <c r="AE50">
         <v>1687000.0</v>
       </c>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50">
         <v>1667000.0</v>
       </c>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
     </row>
     <row r="51" spans="1:40">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
-        <v>733000.0</v>
+        <v>77253000.0</v>
       </c>
       <c r="C51">
         <v>77285000.0</v>
       </c>
       <c r="D51">
         <v>77357000.0</v>
       </c>
       <c r="E51">
         <v>78024000.0</v>
       </c>
       <c r="F51">
         <v>78041000.0</v>
       </c>
       <c r="G51">
         <v>78086000.0</v>
       </c>
       <c r="H51">
         <v>78203000.0</v>
       </c>
       <c r="I51">
         <v>78228000.0</v>
       </c>
       <c r="J51">
         <v>58275000.0</v>
       </c>
@@ -8412,101 +8412,101 @@
       <c r="L3">
         <v>400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>104</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>105</v>
       </c>
       <c r="B5">
-        <v>-86883000.0</v>
+        <v>-70282000.0</v>
       </c>
       <c r="C5">
         <v>-28372000.0</v>
       </c>
       <c r="D5">
         <v>-95312000.0</v>
       </c>
       <c r="E5">
         <v>-89846000.0</v>
       </c>
       <c r="F5">
-        <v>-75349000.0</v>
+        <v>-85037000.0</v>
       </c>
       <c r="G5">
         <v>-59874000.0</v>
       </c>
       <c r="H5">
         <v>-46803000.0</v>
       </c>
       <c r="I5">
         <v>-29085000.0</v>
       </c>
       <c r="J5">
         <v>-36133000.0</v>
       </c>
       <c r="K5">
         <v>-24346000.0</v>
       </c>
       <c r="L5">
         <v>-14825000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>106</v>
       </c>
       <c r="B6">
-        <v>-85606000.0</v>
+        <v>-69005000.0</v>
       </c>
       <c r="C6">
         <v>-27576000.0</v>
       </c>
       <c r="D6">
         <v>-94893000.0</v>
       </c>
       <c r="E6">
         <v>-89333000.0</v>
       </c>
       <c r="F6">
-        <v>-73457000.0</v>
+        <v>-83145000.0</v>
       </c>
       <c r="G6">
         <v>-59523000.0</v>
       </c>
       <c r="H6">
         <v>-46131000.0</v>
       </c>
       <c r="I6">
         <v>-28982000.0</v>
       </c>
       <c r="J6">
         <v>-35938000.0</v>
       </c>
       <c r="K6">
         <v>-24046000.0</v>
       </c>
       <c r="L6">
         <v>-14425000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>107</v>
       </c>
       <c r="B7"/>
@@ -9716,108 +9716,108 @@
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
     </row>
     <row r="5" spans="1:40">
       <c r="A5" t="s">
         <v>105</v>
       </c>
       <c r="B5">
-        <v>-20306000.0</v>
+        <v>-18107000.0</v>
       </c>
       <c r="C5">
-        <v>-23699000.0</v>
+        <v>-21739000.0</v>
       </c>
       <c r="D5">
-        <v>-27509000.0</v>
+        <v>-27588000.0</v>
       </c>
       <c r="E5">
-        <v>-26232000.0</v>
+        <v>-23472000.0</v>
       </c>
       <c r="F5">
-        <v>-9443000.0</v>
+        <v>2517000.0</v>
       </c>
       <c r="G5">
         <v>-37259000.0</v>
       </c>
       <c r="H5">
-        <v>-34500000.0</v>
+        <v>-34267000.0</v>
       </c>
       <c r="I5">
-        <v>-33897000.0</v>
+        <v>93027000.0</v>
       </c>
       <c r="J5">
-        <v>-37289000.0</v>
+        <v>-49873000.0</v>
       </c>
       <c r="K5">
-        <v>-25199000.0</v>
+        <v>-17211000.0</v>
       </c>
       <c r="L5">
-        <v>-27214000.0</v>
+        <v>-645000.0</v>
       </c>
       <c r="M5">
-        <v>-25805000.0</v>
+        <v>-54549000.0</v>
       </c>
       <c r="N5">
-        <v>-29304000.0</v>
+        <v>-22907000.0</v>
       </c>
       <c r="O5">
-        <v>-25577000.0</v>
+        <v>-27946000.0</v>
       </c>
       <c r="P5">
-        <v>-20154000.0</v>
+        <v>-20581000.0</v>
       </c>
       <c r="Q5">
-        <v>-20570000.0</v>
+        <v>-20290000.0</v>
       </c>
       <c r="R5">
-        <v>-21777000.0</v>
+        <v>-21029000.0</v>
       </c>
       <c r="S5">
-        <v>-19297000.0</v>
+        <v>-29279000.0</v>
       </c>
       <c r="T5">
-        <v>-19119000.0</v>
+        <v>-19253000.0</v>
       </c>
       <c r="U5">
-        <v>-18997000.0</v>
+        <v>-18727000.0</v>
       </c>
       <c r="V5">
         <v>-17936000.0</v>
       </c>
       <c r="W5">
         <v>-17655000.0</v>
       </c>
       <c r="X5">
         <v>-16980000.0</v>
       </c>
       <c r="Y5">
         <v>-14658000.0</v>
       </c>
       <c r="Z5">
         <v>-10581000.0</v>
       </c>
       <c r="AA5">
         <v>-10979000.0</v>
       </c>
       <c r="AB5">
         <v>-12972000.0</v>
       </c>
       <c r="AC5">
         <v>-13414000.0</v>
       </c>
@@ -9838,108 +9838,108 @@
       </c>
       <c r="AI5">
         <v>-11606000.0</v>
       </c>
       <c r="AJ5">
         <v>-14431000.0</v>
       </c>
       <c r="AK5">
         <v>-5261000.0</v>
       </c>
       <c r="AL5">
         <v>-4366000.0</v>
       </c>
       <c r="AM5">
         <v>-4529000.0</v>
       </c>
       <c r="AN5">
         <v>-2989000.0</v>
       </c>
     </row>
     <row r="6" spans="1:40">
       <c r="A6" t="s">
         <v>106</v>
       </c>
       <c r="B6">
-        <v>-20070000.0</v>
+        <v>-17871000.0</v>
       </c>
       <c r="C6">
-        <v>-23476000.0</v>
+        <v>-21516000.0</v>
       </c>
       <c r="D6">
-        <v>-27286000.0</v>
+        <v>-27365000.0</v>
       </c>
       <c r="E6">
-        <v>-25864000.0</v>
+        <v>-23104000.0</v>
       </c>
       <c r="F6">
-        <v>-8954000.0</v>
+        <v>3006000.0</v>
       </c>
       <c r="G6">
         <v>-36986000.0</v>
       </c>
       <c r="H6">
-        <v>-34220000.0</v>
+        <v>-33987000.0</v>
       </c>
       <c r="I6">
-        <v>-33703000.0</v>
+        <v>93221000.0</v>
       </c>
       <c r="J6">
-        <v>-37227000.0</v>
+        <v>-49811000.0</v>
       </c>
       <c r="K6">
-        <v>-25137000.0</v>
+        <v>-17149000.0</v>
       </c>
       <c r="L6">
-        <v>-26712000.0</v>
+        <v>-143000.0</v>
       </c>
       <c r="M6">
-        <v>-25289000.0</v>
+        <v>-54033000.0</v>
       </c>
       <c r="N6">
-        <v>-28792000.0</v>
+        <v>-22395000.0</v>
       </c>
       <c r="O6">
-        <v>-25076000.0</v>
+        <v>-27445000.0</v>
       </c>
       <c r="P6">
-        <v>-19660000.0</v>
+        <v>-20087000.0</v>
       </c>
       <c r="Q6">
-        <v>-20070000.0</v>
+        <v>-19790000.0</v>
       </c>
       <c r="R6">
-        <v>-21278000.0</v>
+        <v>-20530000.0</v>
       </c>
       <c r="S6">
-        <v>-18803000.0</v>
+        <v>-28785000.0</v>
       </c>
       <c r="T6">
-        <v>-18628000.0</v>
+        <v>-18762000.0</v>
       </c>
       <c r="U6">
-        <v>-18510000.0</v>
+        <v>-18240000.0</v>
       </c>
       <c r="V6">
         <v>-17516000.0</v>
       </c>
       <c r="W6">
         <v>-17261000.0</v>
       </c>
       <c r="X6">
         <v>-16566000.0</v>
       </c>
       <c r="Y6">
         <v>-14430000.0</v>
       </c>
       <c r="Z6">
         <v>-10387000.0</v>
       </c>
       <c r="AA6">
         <v>-10794000.0</v>
       </c>
       <c r="AB6">
         <v>-12945000.0</v>
       </c>
       <c r="AC6">
         <v>-13390000.0</v>
       </c>
@@ -14973,51 +14973,51 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
     </row>
     <row r="18" spans="1:40">
       <c r="A18" t="s">
         <v>149</v>
       </c>
       <c r="B18">
         <v>-19599000.0</v>
       </c>
       <c r="C18">
         <v>-15527000.0</v>
       </c>
       <c r="D18">
         <v>-27822000.0</v>
       </c>
       <c r="E18">
         <v>-29901000.0</v>
       </c>
       <c r="F18">
-        <v>-12368000.0</v>
+        <v>-15368000.0</v>
       </c>
       <c r="G18">
         <v>-33036000.0</v>
       </c>
       <c r="H18">
         <v>-34124000.0</v>
       </c>
       <c r="I18">
         <v>-30411000.0</v>
       </c>
       <c r="J18">
         <v>-33656000.0</v>
       </c>
       <c r="K18">
         <v>-27782000.0</v>
       </c>
       <c r="L18">
         <v>-20836000.0</v>
       </c>
       <c r="M18">
         <v>-21433000.0</v>
       </c>
       <c r="N18">
         <v>-21433000.0</v>
       </c>