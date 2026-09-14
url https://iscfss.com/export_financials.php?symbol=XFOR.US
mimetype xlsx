--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2737,420 +2740,428 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN62"/>
+  <dimension ref="A1:AO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:41">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:40">
+      <c r="AO1" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
+        <v>3934000.0</v>
+      </c>
+      <c r="C2">
         <v>5073000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5696000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5053000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7709000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11115000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8621000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8577000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7986000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8935000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8947000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8132000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5108000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5992000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7777000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3800000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3677000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3569000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4283000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2424000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2528000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3091000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3144000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3891000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1838000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1248000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2088000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1704000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3099000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6132000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>545000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2126000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2137000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1108000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1893000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4164000.0</v>
       </c>
-      <c r="AK2"/>
       <c r="AL2"/>
-      <c r="AM2">
+      <c r="AM2"/>
+      <c r="AN2">
         <v>1645000.0</v>
       </c>
-      <c r="AN2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:40">
+      <c r="AO2"/>
+    </row>
+    <row r="3" spans="1:41">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
-    </row>
-    <row r="4" spans="1:40">
+      <c r="AO3"/>
+    </row>
+    <row r="4" spans="1:41">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4"/>
+    </row>
+    <row r="5" spans="1:41">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
+        <v>-123000.0</v>
+      </c>
+      <c r="C5">
         <v>-122000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-109000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-118000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-138000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-128000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-122000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-114000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-159000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-119000.0</v>
       </c>
       <c r="L5">
         <v>-119000.0</v>
       </c>
       <c r="M5">
         <v>-119000.0</v>
       </c>
       <c r="N5">
         <v>-119000.0</v>
       </c>
       <c r="O5">
         <v>-119000.0</v>
       </c>
       <c r="P5">
         <v>-119000.0</v>
       </c>
       <c r="Q5">
         <v>-119000.0</v>
       </c>
       <c r="R5">
         <v>-119000.0</v>
       </c>
       <c r="S5">
         <v>-119000.0</v>
       </c>
@@ -3160,1215 +3171,1246 @@
       <c r="U5">
         <v>-119000.0</v>
       </c>
       <c r="V5">
         <v>-119000.0</v>
       </c>
       <c r="W5">
         <v>-119000.0</v>
       </c>
       <c r="X5">
         <v>-119000.0</v>
       </c>
       <c r="Y5">
         <v>-119000.0</v>
       </c>
       <c r="Z5">
         <v>-119000.0</v>
       </c>
       <c r="AA5">
         <v>-119000.0</v>
       </c>
       <c r="AB5">
         <v>-119000.0</v>
       </c>
       <c r="AC5">
+        <v>-119000.0</v>
+      </c>
+      <c r="AD5">
         <v>-42000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>23000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>241000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>144000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>177000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-93000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>127000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>243000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>455000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>752000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>834000.0</v>
       </c>
-      <c r="AN5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:40">
+      <c r="AO5"/>
+    </row>
+    <row r="6" spans="1:41">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
-    </row>
-    <row r="7" spans="1:40">
+      <c r="AO6"/>
+    </row>
+    <row r="7" spans="1:41">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7">
+        <v>465000.0</v>
+      </c>
+      <c r="C7">
         <v>733000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>994000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1295000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2183000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2412000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2661000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2979000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3198000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3451000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3711000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3964000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4272000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>4552000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>4801000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>4963000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5276000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5591000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5851000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>6108000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>6335000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>6454000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>5270000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>5433000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2385000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2600000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2816000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>3025000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>3229000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>4116000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
-    </row>
-    <row r="8" spans="1:40">
+      <c r="AO7"/>
+    </row>
+    <row r="8" spans="1:41">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
+        <v>96000.0</v>
+      </c>
+      <c r="C8">
         <v>94000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>91000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>25000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>8000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>6000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168000.0</v>
       </c>
       <c r="I8">
         <v>168000.0</v>
       </c>
       <c r="J8">
         <v>168000.0</v>
       </c>
       <c r="K8">
+        <v>168000.0</v>
+      </c>
+      <c r="L8">
         <v>167000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>165000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122000.0</v>
       </c>
       <c r="O8">
         <v>122000.0</v>
       </c>
       <c r="P8">
+        <v>122000.0</v>
+      </c>
+      <c r="Q8">
         <v>69000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000.0</v>
       </c>
       <c r="R8">
         <v>31000.0</v>
       </c>
       <c r="S8">
+        <v>31000.0</v>
+      </c>
+      <c r="T8">
         <v>28000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>25000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>1900000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8"/>
+    </row>
+    <row r="9" spans="1:41">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>523960000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>452431000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>450786000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>409533000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>356209000.0</v>
       </c>
-      <c r="R9"/>
       <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>321437000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>319921000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>318008000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>267077000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>262076000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>261367000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>200421000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>199690000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>119521000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>156630000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
-    </row>
-    <row r="10" spans="1:40">
+      <c r="AO9"/>
+    </row>
+    <row r="10" spans="1:41">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>195095000.0</v>
+      </c>
+      <c r="C10">
         <v>216908000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>217049000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>69632000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>39220000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>40257000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>55699000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>97412000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>147218000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>60493000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>99466000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>131830999.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>136678000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>93656000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>122003000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>79855000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>47378000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>66427000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>81787000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>76393000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>95161000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>114945000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>78972000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>88812000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>103744000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>115054000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>126184000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>76251000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>93343000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>22299000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>30754000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>40804000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>49991000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>64050000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>76793000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>31372000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>32503999.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3877000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3035000.0</v>
       </c>
-      <c r="AN10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:40">
+      <c r="AO10"/>
+    </row>
+    <row r="11" spans="1:41">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
-    </row>
-    <row r="12" spans="1:40">
+      <c r="AO11"/>
+    </row>
+    <row r="12" spans="1:41">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
+        <v>207969000.0</v>
+      </c>
+      <c r="C12">
         <v>233720000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>252998000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>122194000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>62951000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>86951000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>102060000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>134977000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>168754000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>80869000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>114466000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>141933000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>141559000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>93656000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>122003000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>79855000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>47378000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>66427000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>81787000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>76393000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>95161000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>114945000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>78972000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>88812000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>103744000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>115054000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>126184000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>76251000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>93343000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>22299000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>30754000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>40804000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>49991000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>64050000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>76793000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>31372000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>32503999.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3877000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3035000.0</v>
       </c>
-      <c r="AN12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:40">
+      <c r="AO12"/>
+    </row>
+    <row r="13" spans="1:41">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
+        <v>96000.0</v>
+      </c>
+      <c r="C13">
         <v>94000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>91000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>25000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="G13">
         <v>6000.0</v>
       </c>
       <c r="H13">
-        <v>168000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="I13">
         <v>168000.0</v>
       </c>
       <c r="J13">
         <v>168000.0</v>
       </c>
       <c r="K13">
+        <v>168000.0</v>
+      </c>
+      <c r="L13">
         <v>167000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>165000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122000.0</v>
       </c>
       <c r="O13">
         <v>122000.0</v>
       </c>
       <c r="P13">
+        <v>122000.0</v>
+      </c>
+      <c r="Q13">
         <v>69000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000.0</v>
       </c>
       <c r="R13">
         <v>31000.0</v>
       </c>
       <c r="S13">
+        <v>31000.0</v>
+      </c>
+      <c r="T13">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="U13">
         <v>25000.0</v>
       </c>
       <c r="V13">
+        <v>25000.0</v>
+      </c>
+      <c r="W13">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="X13">
         <v>16000.0</v>
       </c>
       <c r="Y13">
         <v>16000.0</v>
       </c>
       <c r="Z13">
         <v>16000.0</v>
       </c>
       <c r="AA13">
         <v>16000.0</v>
       </c>
       <c r="AB13">
+        <v>16000.0</v>
+      </c>
+      <c r="AC13">
         <v>12000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>13000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>7000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="AG13">
         <v>14000.0</v>
       </c>
       <c r="AH13">
-        <v>15000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="AI13">
         <v>15000.0</v>
       </c>
       <c r="AJ13">
+        <v>15000.0</v>
+      </c>
+      <c r="AK13">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AL13">
         <v>2000.0</v>
       </c>
       <c r="AM13">
+        <v>2000.0</v>
+      </c>
+      <c r="AN13">
         <v>1000.0</v>
       </c>
-      <c r="AN13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:40">
+      <c r="AO13"/>
+    </row>
+    <row r="14" spans="1:41">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
+        <v>126344020.0</v>
+      </c>
+      <c r="C14">
         <v>126288723.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>110556000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>43272773.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7412990.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6869084.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6764433.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6695509.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6693377.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6666386.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6625533.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6566266.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5624599.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4865566.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3358866.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2773699.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1181233.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1124566.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>967033.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>886966.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>884233.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>691699.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>672466.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>669499.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>667733.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>667133.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>548866.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>485399.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>439241.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>57260.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1717808.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>15299.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>424.74</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>424.05</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>6162.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>475.83</v>
-      </c>
-[...1 lines deleted...]
-        <v>13235.0</v>
       </c>
       <c r="AL14">
         <v>13235.0</v>
       </c>
       <c r="AM14">
         <v>13235.0</v>
       </c>
       <c r="AN14">
+        <v>13235.0</v>
+      </c>
+      <c r="AO14">
         <v>397066.0</v>
       </c>
     </row>
-    <row r="15" spans="1:40">
+    <row r="15" spans="1:41">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122000.0</v>
       </c>
       <c r="O15">
         <v>122000.0</v>
       </c>
       <c r="P15">
+        <v>122000.0</v>
+      </c>
+      <c r="Q15">
         <v>69000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>31000.0</v>
       </c>
-      <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>25000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1900000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1899000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="X15">
         <v>16000.0</v>
       </c>
       <c r="Y15">
         <v>16000.0</v>
       </c>
       <c r="Z15">
         <v>16000.0</v>
       </c>
       <c r="AA15">
         <v>16000.0</v>
       </c>
       <c r="AB15">
+        <v>16000.0</v>
+      </c>
+      <c r="AC15">
         <v>12000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>13000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>7000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000.0</v>
       </c>
       <c r="AG15">
         <v>14000.0</v>
       </c>
       <c r="AH15">
-        <v>15000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="AI15">
         <v>15000.0</v>
       </c>
       <c r="AJ15">
+        <v>15000.0</v>
+      </c>
+      <c r="AK15">
         <v>8000.0</v>
       </c>
-      <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>1000.0</v>
       </c>
-      <c r="AN15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:40">
+      <c r="AO15"/>
+    </row>
+    <row r="16" spans="1:41">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16">
+        <v>842000.0</v>
+      </c>
+      <c r="C16">
         <v>910000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>464000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>592000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>754000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>855000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>737000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>727000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>712000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>730000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>694000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1065000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1656000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2119000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>504000.0</v>
       </c>
-      <c r="AN16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:40">
+      <c r="AO16"/>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17"/>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>47179000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>17692000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>23131000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18"/>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20">
         <v>17351000.0</v>
       </c>
       <c r="C20">
         <v>17351000.0</v>
       </c>
       <c r="D20">
         <v>17351000.0</v>
       </c>
       <c r="E20">
         <v>17351000.0</v>
       </c>
       <c r="F20">
         <v>17351000.0</v>
       </c>
       <c r="G20">
         <v>17351000.0</v>
       </c>
       <c r="H20">
         <v>17351000.0</v>
       </c>
       <c r="I20">
@@ -4383,3900 +4425,3997 @@
       <c r="L20">
         <v>17351000.0</v>
       </c>
       <c r="M20">
         <v>17351000.0</v>
       </c>
       <c r="N20">
         <v>17351000.0</v>
       </c>
       <c r="O20">
         <v>17351000.0</v>
       </c>
       <c r="P20">
         <v>17351000.0</v>
       </c>
       <c r="Q20">
         <v>17351000.0</v>
       </c>
       <c r="R20">
         <v>17351000.0</v>
       </c>
       <c r="S20">
         <v>17351000.0</v>
       </c>
       <c r="T20">
-        <v>27109000.0</v>
+        <v>17351000.0</v>
       </c>
       <c r="U20">
         <v>27109000.0</v>
       </c>
       <c r="V20">
         <v>27109000.0</v>
       </c>
       <c r="W20">
         <v>27109000.0</v>
       </c>
       <c r="X20">
         <v>27109000.0</v>
       </c>
       <c r="Y20">
         <v>27109000.0</v>
       </c>
       <c r="Z20">
         <v>27109000.0</v>
       </c>
       <c r="AA20">
         <v>27109000.0</v>
       </c>
       <c r="AB20">
         <v>27109000.0</v>
       </c>
       <c r="AC20">
         <v>27109000.0</v>
       </c>
       <c r="AD20">
+        <v>27109000.0</v>
+      </c>
+      <c r="AE20">
         <v>27407000.0</v>
       </c>
-      <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20"/>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21">
+        <v>13101000.0</v>
+      </c>
+      <c r="C21">
         <v>9063000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>9250000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9438000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9625000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9813000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>10000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>10188000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>10375000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
-[...1 lines deleted...]
-      </c>
+      <c r="AC21"/>
       <c r="AD21">
         <v>4900000.0</v>
       </c>
-      <c r="AE21"/>
+      <c r="AE21">
+        <v>4900000.0</v>
+      </c>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21"/>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22">
+        <v>5502000.0</v>
+      </c>
+      <c r="C22">
         <v>4637000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4479000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4080000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3170000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3089000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2817000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2445000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>831000.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>0.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>-843000.0</v>
       </c>
-      <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22">
         <v>3163000.0</v>
       </c>
-      <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>51000.0</v>
       </c>
       <c r="AH22">
+        <v>51000.0</v>
+      </c>
+      <c r="AI22">
         <v>2262000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>355000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>5306000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2.0</v>
       </c>
-      <c r="AL22"/>
-      <c r="AM22">
+      <c r="AM22"/>
+      <c r="AN22">
         <v>1246000.0</v>
       </c>
-      <c r="AN22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:40">
+      <c r="AO22"/>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
+        <v>253063000.0</v>
+      </c>
+      <c r="C23">
         <v>270281000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>290461000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>163555000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>105168000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>130013000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>146447000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>178165000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>210611000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>112182000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>147258000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>173293000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>173399000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>124405000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>155586000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>113406000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>81019000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>99625000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>117176000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>120517000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>141659000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>161035000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>122871000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>133126000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>142534000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>153717000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>160698000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>109537000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>133507000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>62549000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>36004000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>45901000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>57210000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>69221000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>81254000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>37162000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>39518000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>10975000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>7604000.0</v>
       </c>
-      <c r="AN23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:40">
+      <c r="AO23"/>
+    </row>
+    <row r="24" spans="1:41">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24">
+        <v>76759000.0</v>
+      </c>
+      <c r="C24">
         <v>76520000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>76291000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>76062000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>75841000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>75629000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>75425000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>75224000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>75030000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>54824000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>54570000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>54322000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>31836000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>31827000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>32304000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>18733000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>24490000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>29809000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>33139000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>33043000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>33542000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>33356000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>33178000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>25537000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>25398000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>25266000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>20097000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>19986000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>21748000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>13365000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>8145000.0</v>
       </c>
-      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>4381000.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24"/>
+    </row>
+    <row r="25" spans="1:41">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>25266000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>20097000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>19986000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>21748000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>13365000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>7894000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25"/>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26"/>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27"/>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
+        <v>-117871000.0</v>
+      </c>
+      <c r="C28">
         <v>-139655000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-139764000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7725000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>38804000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>37784000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22387000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-19209000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-68990000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2218000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-41185000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-73544999.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-99806000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-56723000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-83583000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-41538000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-9005000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-27612000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-42002000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-36549000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-55284000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-75135000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-40524000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-57842000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-75961000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-87188000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-103271000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-53240000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-64215000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>480000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-22860000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-30069000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-38799000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-52034000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-64557000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-18854000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-19809999.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>16276000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>12254000.0</v>
       </c>
-      <c r="AN28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:40">
+      <c r="AO28"/>
+    </row>
+    <row r="29" spans="1:41">
       <c r="A29" t="s">
         <v>39</v>
       </c>
       <c r="B29">
+        <v>232213000.0</v>
+      </c>
+      <c r="C29">
         <v>244970000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>262581000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>137681000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>79812000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>98573000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>97574000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>134845000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>169481000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>55860000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>105669000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>121916000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>32600000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>32381000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>107670000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>95203000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>63170000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>82938000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>98346000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>102415000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>35417000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>140293000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>105977000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>115245000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>130282000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>144057000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29"/>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
+        <v>2047000.0</v>
+      </c>
+      <c r="C30">
         <v>1113000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>573000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1606000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1865000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1174000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1710000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1073000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>854000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>702000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>562000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>393000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>820000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>658000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1152000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>909000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>843000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>868000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>747000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>646000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1053000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>768000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>917000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>629000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>509000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3416000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1998000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1730000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1708000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1552000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2859000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2870000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2178000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1926000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1608000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1454000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2017999.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1903000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1345000.0</v>
       </c>
-      <c r="AN30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:40">
+      <c r="AO30"/>
+    </row>
+    <row r="31" spans="1:41">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>50184000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>34325000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>56700000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>44498000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>12722000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>32363000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>47061000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>41570000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>60229000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>79828000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>45690000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>62599000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>77775000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>91682000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>102111000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>51998000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>64159000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2866000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-77086000.0</v>
       </c>
-      <c r="AF31"/>
       <c r="AG31"/>
-      <c r="AH31">
-[...1 lines deleted...]
-      </c>
+      <c r="AH31"/>
       <c r="AI31">
         <v>-44545000.0</v>
       </c>
-      <c r="AJ31"/>
+      <c r="AJ31">
+        <v>-44545000.0</v>
+      </c>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
-    </row>
-    <row r="32" spans="1:40">
+      <c r="AO31"/>
+    </row>
+    <row r="32" spans="1:41">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32">
+        <v>199489000.0</v>
+      </c>
+      <c r="C32">
         <v>218211000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>235820000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>109299000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>50046000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>69813000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>79298000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>113714000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>146514000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>63792000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>99214000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>122440000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>125398000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>78739000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>106353000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>57005000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>30583000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>55911000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>73855000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>67468000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>88251000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>105287000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>71359000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>80734000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>99106000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>114000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
-    </row>
-    <row r="33" spans="1:40">
+      <c r="AO32"/>
+    </row>
+    <row r="33" spans="1:41">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>34208000.0</v>
+      </c>
+      <c r="C33">
         <v>28299000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>28884000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>30750000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>32226000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>34316000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>34272000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>35192999.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>35194999.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>24849000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>25182000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>25420999.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>25750000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>26183000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>26909000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>27688000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>28434000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>28744000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>29298000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>39816999.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>40288000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>41075999.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>39563999.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>39213000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>32646999.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>31767000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>31420000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>30322000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>36858000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>36326000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>924000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>967000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>648000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>695999.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1724000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>3893999.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1789000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1904000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1888000.0</v>
       </c>
-      <c r="AN33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:40">
+      <c r="AO33"/>
+    </row>
+    <row r="34" spans="1:41">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34">
+        <v>523000.0</v>
+      </c>
+      <c r="C34">
         <v>526000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>525000.0</v>
       </c>
       <c r="D34">
         <v>525000.0</v>
       </c>
       <c r="E34">
+        <v>525000.0</v>
+      </c>
+      <c r="F34">
         <v>535000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>567000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>831000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1218000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>979000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1025000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>432000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1083000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>36434000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>35554000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>3603000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>22844000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>28944000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>650000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>826000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>38606000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>87772000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>39426000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>462000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="Z34">
         <v>26000.0</v>
       </c>
       <c r="AA34">
+        <v>26000.0</v>
+      </c>
+      <c r="AB34">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="AC34">
         <v>18000.0</v>
       </c>
       <c r="AD34">
         <v>18000.0</v>
       </c>
-      <c r="AE34"/>
+      <c r="AE34">
+        <v>18000.0</v>
+      </c>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
-    </row>
-    <row r="35" spans="1:40">
+      <c r="AO34"/>
+    </row>
+    <row r="35" spans="1:41">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>78243000.0</v>
+      </c>
+      <c r="C35">
         <v>78060000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>78414000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>78430000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>78301000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>81185000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>91421000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>89286000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>87258000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>87605000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>73297000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>80267000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>83613000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>53245999.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>59211000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>22844000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>28944000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>34941000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>38741000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>38606000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>39326000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>39426000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>38124000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>30238999.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>26869000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>26976000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>22031000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>22151000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>24134999.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>16657999.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>9006000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>9151000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>9232000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>11500999.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>11867000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>12339000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>12635000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>11777000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>52106000.0</v>
       </c>
-      <c r="AN35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:40">
+      <c r="AO35"/>
+    </row>
+    <row r="36" spans="1:41">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
+        <v>2991000.0</v>
+      </c>
+      <c r="C36">
         <v>704000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>692000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1968000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2350000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3013000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2080000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1574999.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1010999.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>715000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>654000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>470999.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>301000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>225000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>200000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>244000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>493000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>329000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>402000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>677999.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1777000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>675999.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1527999.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>643000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1571999.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>480000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>47000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>755000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>106000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>96000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>639000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>101000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>295000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>312000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>948000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>3064999.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>953000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1020000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1369000.0</v>
       </c>
-      <c r="AN36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:40">
+      <c r="AO36"/>
+    </row>
+    <row r="37" spans="1:41">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
-    </row>
-    <row r="38" spans="1:40">
+      <c r="AO37"/>
+    </row>
+    <row r="38" spans="1:41">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>0.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>1079000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>0.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1225000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1537000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1798000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1646000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1723000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2005000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2004000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2391000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>11218000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2548000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>3473000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2380000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1949000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>755000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2404000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>364000.0</v>
       </c>
-      <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-      <c r="AI38">
+      <c r="AI38"/>
+      <c r="AJ38">
         <v>0.0</v>
       </c>
-      <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
-    </row>
-    <row r="39" spans="1:40">
+      <c r="AO38"/>
+    </row>
+    <row r="39" spans="1:41">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
+        <v>3337000.0</v>
+      </c>
+      <c r="C39">
         <v>2512000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3527000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4925000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4956000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4483000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5588000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4477000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>4977000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>5762000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>7048000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>5546000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>5270000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3908000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5521999.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4954000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4364000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3586000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5344000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3661000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>5157000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>4246000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3418000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4472000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5634000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3480000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1095999.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1234000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1598000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2372000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1467000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1260000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>4393000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2549000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1129000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>442000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>3207000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>3291000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1336000.0</v>
       </c>
-      <c r="AN39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:40">
+      <c r="AO39"/>
+    </row>
+    <row r="40" spans="1:41">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
+        <v>14125000.0</v>
+      </c>
+      <c r="C40">
         <v>17055000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>18603000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>16661000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>13065000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>12611000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>23005000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>19459000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>19744000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>13473000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>12816000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>16184000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>15231000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>11762000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>12034000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>9128000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>8582000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>6877000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>7870000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>9074000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>9607000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>10706000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>8018000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>8532000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>8003000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>5786000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>6461000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>5697000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>5094000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>4179000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>4116000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>3092000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3879000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>5141000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>5779000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>9880000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>4813000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>8682000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>4749000.0</v>
       </c>
-      <c r="AN40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:40">
+      <c r="AO40"/>
+    </row>
+    <row r="41" spans="1:41">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>48653000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>23304000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>312000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>314000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>650000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>826000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>496000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2309000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2366000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>462000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="Z41">
         <v>26000.0</v>
       </c>
       <c r="AA41">
+        <v>26000.0</v>
+      </c>
+      <c r="AB41">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="AC41">
         <v>18000.0</v>
       </c>
       <c r="AD41">
         <v>18000.0</v>
       </c>
       <c r="AE41">
+        <v>18000.0</v>
+      </c>
+      <c r="AF41">
         <v>1353000.0</v>
       </c>
-      <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-      <c r="AI41">
+      <c r="AI41"/>
+      <c r="AJ41">
         <v>1356000.0</v>
       </c>
-      <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
-    </row>
-    <row r="42" spans="1:40">
+      <c r="AO41"/>
+    </row>
+    <row r="42" spans="1:41">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
+        <v>786433000.0</v>
+      </c>
+      <c r="C42">
         <v>783273000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>780862000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>632341000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>544915000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>538139000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>537620000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>535101000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>533280000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>530693999.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>528956000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>526323000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>523960000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>452431000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>450786000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>409533000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>356209000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>354638000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>347374000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>321437000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>319921000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>318008000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>267077000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>265586000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>263313000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>262076000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>261367000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>200421000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>199690000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>119521000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>156630000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>153667000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>152601000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>151396000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>150830000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1582000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1324000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1165000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>991000.0</v>
       </c>
-      <c r="AN42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:40">
+      <c r="AO42"/>
+    </row>
+    <row r="43" spans="1:41">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
-    </row>
-    <row r="44" spans="1:40">
+      <c r="AO43"/>
+    </row>
+    <row r="44" spans="1:41">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
-    </row>
-    <row r="45" spans="1:40">
+      <c r="AO44"/>
+    </row>
+    <row r="45" spans="1:41">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45">
+        <v>2097000.0</v>
+      </c>
+      <c r="C45">
         <v>2478000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2823000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1993000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4061000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>6377000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>6744000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>7109000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>7419000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>7675000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>8014000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>8411000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>7320000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>7830000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>8333000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>9904000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>11175000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>11576000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>9197000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>9556000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2065000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>2278000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2362000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2458000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>2445000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>2975000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>285000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>323000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>353000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>384000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>421000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>479000.0</v>
       </c>
-      <c r="AK45"/>
       <c r="AL45"/>
-      <c r="AM45">
+      <c r="AM45"/>
+      <c r="AN45">
         <v>519000.0</v>
       </c>
-      <c r="AN45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:40">
+      <c r="AO45"/>
+    </row>
+    <row r="46" spans="1:41">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>765000.0</v>
+      </c>
+      <c r="C46">
         <v>1181000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1591000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1993000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2900000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4139000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4841000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>5291000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>5680000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>6006000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>6395000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>6826000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>7320000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>7830000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>8333000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>8800000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>9285000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>9747000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>10224000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>10703000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>11175000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>11576000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>9197000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>9556000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2065000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2278000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2362000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2458000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2445000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2976000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>285000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>323000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>353000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>384000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>421000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>479000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>496000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>512000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>519000.0</v>
       </c>
-      <c r="AN46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:40">
+      <c r="AO46"/>
+    </row>
+    <row r="47" spans="1:41">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>868000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>986000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1104000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1194000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>9285000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>9747000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>10224000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1632000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>11175000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1788000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>9197000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>9556000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2065000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2278000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2362000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2458000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2445000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2976000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>241000.0</v>
       </c>
-      <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-      <c r="AI47">
+      <c r="AI47"/>
+      <c r="AJ47">
         <v>344000.0</v>
       </c>
-      <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
-    </row>
-    <row r="48" spans="1:40">
+      <c r="AO47"/>
+    </row>
+    <row r="48" spans="1:41">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>-630952000.0</v>
+      </c>
+      <c r="C48">
         <v>-614795000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-594554000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-570629000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-540814000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-515073000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-515355000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-475534000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-438838000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-529671000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-477905000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-458775000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-456470000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-400758000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-376738000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-347634000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-326048000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-304836000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-282871000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-252664000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-232489000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-212851000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-194175000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-175775000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-158326000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-143182000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-132044000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-121207000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-103493000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-90110000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-135286000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-125928000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-115028000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-102895000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-92265000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-81078000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-69478000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-63773000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-58388000.0</v>
       </c>
-      <c r="AN48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:40">
+      <c r="AO48"/>
+    </row>
+    <row r="49" spans="1:41">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-456470000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-400758000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-376738000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-347634000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-326048000.0</v>
       </c>
-      <c r="R49"/>
       <c r="S49"/>
-      <c r="T49">
+      <c r="T49"/>
+      <c r="U49">
         <v>-252664000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-232489000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-212851000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-194175000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
-    </row>
-    <row r="50" spans="1:40">
+      <c r="AO49"/>
+    </row>
+    <row r="50" spans="1:41">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>764000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>554000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>1315000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>14621000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>8607000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>3415000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>795000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>693000.0</v>
       </c>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>4151000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>5298000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>1687000.0</v>
       </c>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-      <c r="AI50">
+      <c r="AI50"/>
+      <c r="AJ50">
         <v>1667000.0</v>
       </c>
-      <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
-    </row>
-    <row r="51" spans="1:40">
+      <c r="AO50"/>
+    </row>
+    <row r="51" spans="1:41">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
+        <v>77224000.0</v>
+      </c>
+      <c r="C51">
         <v>77253000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>77285000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>77357000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>78024000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>78041000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>78086000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>78203000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>78228000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>58275000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>58281000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>58286000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>36872000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>36933000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>38420000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>38317000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>38373000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>38815000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>39785000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>39844000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>39877000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>39810000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>38448000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>30970000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>27783000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>27866000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>22913000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>23011000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>29128000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>22779000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>9581000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>10735000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>11192000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>12016000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>12236000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>12518000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>12694000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>20153000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>15289000.0</v>
       </c>
-      <c r="AN51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:40">
+      <c r="AO51"/>
+    </row>
+    <row r="52" spans="1:41">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
+        <v>465000.0</v>
+      </c>
+      <c r="C52">
         <v>733000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>994000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1200000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1368000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1303000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1251000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1222000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1172000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1133000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1099000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1116000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1912000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1729000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2513000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>15785000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>9743000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>4524000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1870000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1734000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>985000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>875000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>786000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>756000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>940000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>916000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>898000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>878000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>5011000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>6139000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1687000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>2908000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>3486000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>2318000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>2314000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>2309000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>2306000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>10406000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>5162000.0</v>
       </c>
-      <c r="AN52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:40">
+      <c r="AO52"/>
+    </row>
+    <row r="53" spans="1:41">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53">
+        <v>12874000.0</v>
+      </c>
+      <c r="C53">
         <v>16812000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>35949000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>52562000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>23731000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>46694000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>46361000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>37565000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>21536000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>20376000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>15000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>10102000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4881000.0</v>
       </c>
       <c r="N53">
         <v>4881000.0</v>
       </c>
       <c r="O53">
+        <v>4881000.0</v>
+      </c>
+      <c r="P53">
         <v>0.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>53368000.0</v>
       </c>
-      <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
-    </row>
-    <row r="54" spans="1:40">
+      <c r="AO53"/>
+    </row>
+    <row r="54" spans="1:41">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
-    </row>
-    <row r="55" spans="1:40">
+      <c r="AO54"/>
+    </row>
+    <row r="55" spans="1:41">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>253063000.0</v>
+      </c>
+      <c r="C55">
         <v>270281000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>290461000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>163555000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>105168000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>130013000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>146447000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>178165000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>210611000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>112182000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>147258000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>173293000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>173399000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>124405000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>155586000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>113406000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>81019000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>99625000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>117176000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>120517000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>141659000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>161035000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>122871000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>133126000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>142534000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>153717000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>160698000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>109537000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>133507000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>62549000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>36004000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>45901000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>57210000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>69221000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>81254000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>37162000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>39518000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>10975000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>7604000.0</v>
       </c>
-      <c r="AN55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:40">
+      <c r="AO55"/>
+    </row>
+    <row r="56" spans="1:41">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>218855000.0</v>
+      </c>
+      <c r="C56">
         <v>241982000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>261577000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>132805000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>72942000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>95697000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>112175000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>142972000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>175416000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>87333000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>122076000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>147872000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>147649000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>98222000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>128676999.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>85718000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>52585000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>70881000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>87878000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>80700000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>101371000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>119959000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>83307000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>93913000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>109887000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>121950000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>129277999.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>79215000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>96649000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>26223000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>35080000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>44934000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>56562000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>68525000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>79530000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>33268000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>37729000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>9071000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>5716000.0</v>
       </c>
-      <c r="AN56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:40">
+      <c r="AO56"/>
+    </row>
+    <row r="57" spans="1:41">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>19366000.0</v>
+      </c>
+      <c r="C57">
         <v>23771000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>25757000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>23506000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>22896000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>25884000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>32877000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>29258000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>28902000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>23541000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>22862000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>25432000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>22251000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>19483000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>22324000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>28713000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>22002000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>14970000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>14023000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>13232000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>13120000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>14672000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>11948000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>13179000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>10781000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>7950000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>9447000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>8279000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>13204000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>16450000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>5398000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>8853000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>10214000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>9297000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>10680000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>13254000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>8775000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>21207000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>12060000.0</v>
       </c>
-      <c r="AN57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:40">
+      <c r="AO57"/>
+    </row>
+    <row r="58" spans="1:41">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>97609000.0</v>
+      </c>
+      <c r="C58">
         <v>101831000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>104171000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>101936000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>101197000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>107069000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>124298000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>118544000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>116160000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>111146000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>96159000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>105699000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>105864000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>72729000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>81535000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>51557000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>50946000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>49911000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>52764000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>51838000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>52446000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>54098000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>50072000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>43418000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>37650000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>34926000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>31478000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>30430000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>37339000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>33107999.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>14404000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>18004000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>19446000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>20798000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>22547000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>25593000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>21410000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>32984000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>64166000.0</v>
       </c>
-      <c r="AN58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:40">
+      <c r="AO58"/>
+    </row>
+    <row r="59" spans="1:41">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
-    </row>
-    <row r="60" spans="1:40">
+      <c r="AO59"/>
+    </row>
+    <row r="60" spans="1:41">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>155454000.0</v>
+      </c>
+      <c r="C60">
         <v>168450000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>186290000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>61619000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3971000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>22944000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>22149000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>59621000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>94451000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1036000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>51099000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>67594000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>67535000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>51676000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>74051000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>61849000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>30073000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>49714000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>64412000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>68679000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>89213000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>106937000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>72799000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>89708000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>104884000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>118791000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>129220000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>79107000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>96168000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>29441000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>21600000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>27897000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>37764000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>48423000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>58707000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>11569000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>18108000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>-22009000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-56562000.0</v>
       </c>
-      <c r="AN60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:40">
+      <c r="AO60"/>
+    </row>
+    <row r="61" spans="1:41">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
-    </row>
-    <row r="62" spans="1:40">
+      <c r="AO61"/>
+    </row>
+    <row r="62" spans="1:41">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
-      <c r="U62">
-[...1 lines deleted...]
-      </c>
+      <c r="U62"/>
       <c r="V62">
         <v>1875000.0</v>
       </c>
-      <c r="W62"/>
+      <c r="W62">
+        <v>1875000.0</v>
+      </c>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
+      <c r="AO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8317,973 +8456,973 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B2">
         <v>6257000.0</v>
       </c>
       <c r="C2">
         <v>797000.0</v>
       </c>
       <c r="D2">
         <v>1996000.0</v>
       </c>
       <c r="E2">
         <v>1994000.0</v>
       </c>
       <c r="F2">
         <v>1892000.0</v>
       </c>
       <c r="G2">
         <v>1230000.0</v>
       </c>
       <c r="H2">
         <v>672000.0</v>
       </c>
       <c r="I2">
         <v>103000.0</v>
       </c>
       <c r="J2">
         <v>195000.0</v>
       </c>
       <c r="K2">
         <v>300000.0</v>
       </c>
       <c r="L2">
         <v>400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B3">
         <v>1277000.0</v>
       </c>
       <c r="C3">
         <v>796000.0</v>
       </c>
       <c r="D3">
         <v>419000.0</v>
       </c>
       <c r="E3">
         <v>513000.0</v>
       </c>
       <c r="F3">
         <v>1892000.0</v>
       </c>
       <c r="G3">
         <v>351000.0</v>
       </c>
       <c r="H3">
         <v>672000.0</v>
       </c>
       <c r="I3">
         <v>103000.0</v>
       </c>
       <c r="J3">
         <v>195000.0</v>
       </c>
       <c r="K3">
         <v>300000.0</v>
       </c>
       <c r="L3">
         <v>400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B5">
         <v>-70282000.0</v>
       </c>
       <c r="C5">
         <v>-28372000.0</v>
       </c>
       <c r="D5">
         <v>-95312000.0</v>
       </c>
       <c r="E5">
         <v>-89846000.0</v>
       </c>
       <c r="F5">
         <v>-85037000.0</v>
       </c>
       <c r="G5">
         <v>-59874000.0</v>
       </c>
       <c r="H5">
         <v>-46803000.0</v>
       </c>
       <c r="I5">
         <v>-29085000.0</v>
       </c>
       <c r="J5">
         <v>-36133000.0</v>
       </c>
       <c r="K5">
         <v>-24346000.0</v>
       </c>
       <c r="L5">
         <v>-14825000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B6">
         <v>-69005000.0</v>
       </c>
       <c r="C6">
         <v>-27576000.0</v>
       </c>
       <c r="D6">
         <v>-94893000.0</v>
       </c>
       <c r="E6">
         <v>-89333000.0</v>
       </c>
       <c r="F6">
         <v>-83145000.0</v>
       </c>
       <c r="G6">
         <v>-59523000.0</v>
       </c>
       <c r="H6">
         <v>-46131000.0</v>
       </c>
       <c r="I6">
         <v>-28982000.0</v>
       </c>
       <c r="J6">
         <v>-35938000.0</v>
       </c>
       <c r="K6">
         <v>-24046000.0</v>
       </c>
       <c r="L6">
         <v>-14425000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B9">
         <v>28856000.0</v>
       </c>
       <c r="C9">
         <v>1760000.0</v>
       </c>
       <c r="D9">
         <v>-1996000.0</v>
       </c>
       <c r="E9">
         <v>-1994000.0</v>
       </c>
       <c r="F9">
         <v>-1892000.0</v>
       </c>
       <c r="G9">
         <v>3000000.0</v>
       </c>
       <c r="H9">
         <v>-672000.0</v>
       </c>
       <c r="I9">
         <v>-103000.0</v>
       </c>
       <c r="J9">
         <v>-195000.0</v>
       </c>
       <c r="K9">
         <v>-300000.0</v>
       </c>
       <c r="L9">
         <v>-400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B10">
         <v>-79158000.0</v>
       </c>
       <c r="C10">
         <v>-37140000.0</v>
       </c>
       <c r="D10">
         <v>-101089000.0</v>
       </c>
       <c r="E10">
         <v>-93839000.0</v>
       </c>
       <c r="F10">
         <v>-88679000.0</v>
       </c>
       <c r="G10">
         <v>-61983000.0</v>
       </c>
       <c r="H10">
         <v>-52807000.0</v>
       </c>
       <c r="I10">
         <v>-33284999.0</v>
       </c>
       <c r="J10">
         <v>-33877000.0</v>
       </c>
       <c r="K10">
         <v>-22975000.0</v>
       </c>
       <c r="L10">
         <v>-13218000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B11">
         <v>41000.0</v>
       </c>
       <c r="C11">
         <v>310000.0</v>
       </c>
       <c r="D11">
         <v>78000.0</v>
       </c>
       <c r="E11">
         <v>28000.0</v>
       </c>
       <c r="F11">
         <v>17000.0</v>
       </c>
       <c r="G11">
         <v>148000.0</v>
       </c>
       <c r="H11">
         <v>3797000.0</v>
       </c>
       <c r="I11">
         <v>3903000.0</v>
       </c>
       <c r="J11">
         <v>1868000.0</v>
       </c>
       <c r="K11">
         <v>2619000.0</v>
       </c>
       <c r="L11">
         <v>395000.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B12">
         <v>8876000.0</v>
       </c>
       <c r="C12">
         <v>8768000.0</v>
       </c>
       <c r="D12">
         <v>5777000.0</v>
       </c>
       <c r="E12">
         <v>3993000.0</v>
       </c>
       <c r="F12">
         <v>3642000.0</v>
       </c>
       <c r="G12">
         <v>2688000.0</v>
       </c>
       <c r="H12">
         <v>2147000.0</v>
       </c>
       <c r="I12">
         <v>720000.0</v>
       </c>
       <c r="J12">
         <v>2079000.0</v>
       </c>
       <c r="K12">
         <v>2515000.0</v>
       </c>
       <c r="L12">
         <v>472000.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B13">
         <v>4576000.0</v>
       </c>
       <c r="C13">
         <v>5769000.0</v>
       </c>
       <c r="D13">
         <v>3335000.0</v>
       </c>
       <c r="E13">
         <v>219000.0</v>
       </c>
       <c r="F13">
         <v>10000.0</v>
       </c>
       <c r="G13">
         <v>273000.0</v>
       </c>
       <c r="H13">
         <v>1197000.0</v>
       </c>
       <c r="I13">
         <v>809000.0</v>
       </c>
       <c r="J13">
         <v>214000.0</v>
       </c>
       <c r="K13">
         <v>1127000.0</v>
       </c>
       <c r="L13">
         <v>472000.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B15">
         <v>-79199000.0</v>
       </c>
       <c r="C15">
         <v>-37450000.0</v>
       </c>
       <c r="D15">
         <v>-101167000.0</v>
       </c>
       <c r="E15">
         <v>-93867000.0</v>
       </c>
       <c r="F15">
         <v>-88696000.0</v>
       </c>
       <c r="G15">
         <v>-62131000.0</v>
       </c>
       <c r="H15">
         <v>-52807000.0</v>
       </c>
       <c r="I15">
         <v>-33284999.0</v>
       </c>
       <c r="J15">
         <v>-33877000.0</v>
       </c>
       <c r="K15">
         <v>-22975000.0</v>
       </c>
       <c r="L15">
         <v>-13218000.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-96413000.0</v>
       </c>
       <c r="F16">
         <v>-102639000.0</v>
       </c>
       <c r="G16">
         <v>-62131000.0</v>
       </c>
       <c r="H16">
         <v>-53399000.0</v>
       </c>
       <c r="I16">
         <v>-36307000.0</v>
       </c>
       <c r="J16">
         <v>-24994000.0</v>
       </c>
       <c r="K16">
         <v>-20873000.0</v>
       </c>
       <c r="L16">
         <v>-13237000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B17">
         <v>-79199000.0</v>
       </c>
       <c r="C17">
         <v>-37450000.0</v>
       </c>
       <c r="D17">
         <v>-111141000.0</v>
       </c>
       <c r="E17">
         <v>-93867000.0</v>
       </c>
       <c r="F17">
         <v>-88696000.0</v>
       </c>
       <c r="G17">
         <v>-62131000.0</v>
       </c>
       <c r="H17">
         <v>-52807000.0</v>
       </c>
       <c r="I17">
         <v>-43021000.0</v>
       </c>
       <c r="J17">
         <v>-33877000.0</v>
       </c>
       <c r="K17">
         <v>-22975000.0</v>
       </c>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B18">
         <v>-4300000.0</v>
       </c>
       <c r="C18">
         <v>-2999000.0</v>
       </c>
       <c r="D18">
         <v>-1700000.0</v>
       </c>
       <c r="E18">
         <v>-3774000.0</v>
       </c>
       <c r="F18">
         <v>-3632000.0</v>
       </c>
       <c r="G18">
         <v>-2415000.0</v>
       </c>
       <c r="H18">
         <v>-950000.0</v>
       </c>
       <c r="I18">
         <v>-230000.0</v>
       </c>
       <c r="J18">
         <v>-1865000.0</v>
       </c>
       <c r="K18">
         <v>-2515000.0</v>
       </c>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-2277000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19">
         <v>579000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B21">
         <v>-86883000.0</v>
       </c>
       <c r="C21">
         <v>-36401000.0</v>
       </c>
       <c r="D21">
         <v>-107522000.0</v>
       </c>
       <c r="E21">
         <v>-87569000.0</v>
       </c>
       <c r="F21">
         <v>-75349000.0</v>
       </c>
       <c r="G21">
         <v>-59874000.0</v>
       </c>
       <c r="H21">
         <v>-46803000.0</v>
       </c>
       <c r="I21">
         <v>-29085000.0</v>
       </c>
       <c r="J21">
         <v>-36133000.0</v>
       </c>
       <c r="K21">
         <v>-24346000.0</v>
       </c>
       <c r="L21">
         <v>-14825000.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B23">
         <v>121996000.0</v>
       </c>
       <c r="C23">
         <v>38958000.0</v>
       </c>
       <c r="D23">
         <v>107522000.0</v>
       </c>
       <c r="E23">
         <v>87569000.0</v>
       </c>
       <c r="F23">
         <v>75349000.0</v>
       </c>
       <c r="G23">
         <v>62874000.0</v>
       </c>
       <c r="H23">
         <v>46803000.0</v>
       </c>
       <c r="I23">
         <v>29085000.0</v>
       </c>
       <c r="J23">
         <v>36133000.0</v>
       </c>
       <c r="K23">
         <v>24346000.0</v>
       </c>
       <c r="L23">
         <v>14825000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B25">
         <v>1277000.0</v>
       </c>
       <c r="C25">
         <v>796000.0</v>
       </c>
       <c r="D25">
         <v>481000.0</v>
       </c>
       <c r="E25">
         <v>513000.0</v>
       </c>
       <c r="F25">
         <v>499000.0</v>
       </c>
       <c r="G25">
         <v>351000.0</v>
       </c>
       <c r="H25">
         <v>103000.0</v>
       </c>
       <c r="I25">
         <v>155000.0</v>
       </c>
       <c r="J25">
         <v>195000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B26">
         <v>72223000.0</v>
       </c>
       <c r="C26">
         <v>81643000.0</v>
       </c>
       <c r="D26">
         <v>72017000.0</v>
       </c>
       <c r="E26">
         <v>61058000.0</v>
       </c>
       <c r="F26">
         <v>48755000.0</v>
       </c>
       <c r="G26">
         <v>41932000.0</v>
       </c>
       <c r="H26">
         <v>30163000.0</v>
       </c>
       <c r="I26">
         <v>20346000.0</v>
       </c>
       <c r="J26">
         <v>28128000.0</v>
       </c>
       <c r="K26">
         <v>17831000.0</v>
       </c>
       <c r="L26">
         <v>12706000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B28">
         <v>43516000.0</v>
       </c>
       <c r="C28">
         <v>61518000.0</v>
       </c>
       <c r="D28">
         <v>32141000.0</v>
       </c>
       <c r="E28">
         <v>27020000.0</v>
       </c>
       <c r="F28">
         <v>24702000.0</v>
       </c>
       <c r="G28">
         <v>20942000.0</v>
       </c>
       <c r="H28">
         <v>17640000.0</v>
       </c>
       <c r="I28">
         <v>18406000.0</v>
       </c>
       <c r="J28">
         <v>8005000.0</v>
       </c>
       <c r="K28">
         <v>6515000.0</v>
       </c>
       <c r="L28">
         <v>2119000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B29">
         <v>41000.0</v>
       </c>
       <c r="C29">
         <v>310000.0</v>
       </c>
       <c r="D29">
         <v>59000.0</v>
       </c>
       <c r="E29">
         <v>28000.0</v>
       </c>
       <c r="F29">
         <v>17000.0</v>
       </c>
       <c r="G29">
         <v>148000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B30">
         <v>115739000.0</v>
       </c>
       <c r="C30">
         <v>38161000.0</v>
       </c>
       <c r="D30">
         <v>107522000.0</v>
       </c>
       <c r="E30">
         <v>87569000.0</v>
       </c>
       <c r="F30">
         <v>73457000.0</v>
       </c>
       <c r="G30">
         <v>62874000.0</v>
       </c>
       <c r="H30">
         <v>46131000.0</v>
       </c>
       <c r="I30">
         <v>28982000.0</v>
       </c>
       <c r="J30">
         <v>35938000.0</v>
       </c>
       <c r="K30">
         <v>24046000.0</v>
       </c>
       <c r="L30">
         <v>14425000.0</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B31">
         <v>7725000.0</v>
       </c>
       <c r="C31">
         <v>-739000.0</v>
       </c>
       <c r="D31">
         <v>6433000.0</v>
       </c>
       <c r="E31">
         <v>-6270000.0</v>
       </c>
       <c r="F31">
         <v>-13330000.0</v>
       </c>
       <c r="G31">
         <v>-2109000.0</v>
       </c>
       <c r="H31">
         <v>-6004000.0</v>
       </c>
       <c r="I31">
         <v>-4199999.0</v>
       </c>
       <c r="J31">
         <v>2256000.0</v>
       </c>
       <c r="K31">
         <v>1371000.0</v>
       </c>
       <c r="L31">
         <v>1607000.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B32">
         <v>35113000.0</v>
       </c>
       <c r="C32">
         <v>2557000.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>3000000.0</v>
       </c>
       <c r="H32">
         <v>3000000.0</v>
       </c>
       <c r="I32">
         <v>3500000.0</v>
       </c>
@@ -9294,3134 +9433,3210 @@
         <v>0.0</v>
       </c>
       <c r="L32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN32"/>
+  <dimension ref="A1:AO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:41">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:40">
+      <c r="AO1" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B2">
+        <v>1617000.0</v>
+      </c>
+      <c r="C2">
         <v>598000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>387000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>374000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>494000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5005000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>302000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>307000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>462000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000.0</v>
       </c>
       <c r="K2">
         <v>62000.0</v>
       </c>
       <c r="L2">
+        <v>62000.0</v>
+      </c>
+      <c r="M2">
         <v>502000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>516000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>512000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>501000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>494000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>500000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>499000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>494000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>491000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>487000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>420000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>394000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>414000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>228000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>185000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>27000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>24000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="AF2">
         <v>26000.0</v>
       </c>
       <c r="AG2">
+        <v>26000.0</v>
+      </c>
+      <c r="AH2">
         <v>25000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>26000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>47000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>52000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="AL2">
         <v>48000.0</v>
       </c>
-      <c r="AM2"/>
-      <c r="AN2">
+      <c r="AM2">
+        <v>48000.0</v>
+      </c>
+      <c r="AN2"/>
+      <c r="AO2">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:40">
+    <row r="3" spans="1:41">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B3">
+        <v>1220000.0</v>
+      </c>
+      <c r="C3">
         <v>236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>223000.0</v>
       </c>
       <c r="D3">
         <v>223000.0</v>
       </c>
       <c r="E3">
+        <v>223000.0</v>
+      </c>
+      <c r="F3">
         <v>368000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>489000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>273000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>280000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000.0</v>
       </c>
       <c r="K3">
         <v>62000.0</v>
       </c>
       <c r="L3">
+        <v>62000.0</v>
+      </c>
+      <c r="M3">
         <v>502000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>516000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>512000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>501000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>494000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>500000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>499000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>494000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>491000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>487000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>420000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>394000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>414000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>228000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>194000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>185000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>27000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>24000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="AF3">
         <v>26000.0</v>
       </c>
       <c r="AG3">
+        <v>26000.0</v>
+      </c>
+      <c r="AH3">
         <v>25000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>26000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>47000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>52000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="AL3">
         <v>48000.0</v>
       </c>
       <c r="AM3">
+        <v>48000.0</v>
+      </c>
+      <c r="AN3">
         <v>50000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:40">
+    <row r="4" spans="1:41">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4"/>
+    </row>
+    <row r="5" spans="1:41">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B5">
+        <v>-13991000.0</v>
+      </c>
+      <c r="C5">
         <v>-18107000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-21739000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-27588000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-23472000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2517000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-37259000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-34267000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>93027000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-49873000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-17211000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-645000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-54549000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-22907000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-27946000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-20581000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-20290000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-21029000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-29279000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-19253000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-18727000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-17936000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-17655000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-16980000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-14658000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-10581000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-10979000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-12972000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-13414000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-10438000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-8054000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-8545000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-6376000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-6110000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-11606000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-14431000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-5261000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4366000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-4529000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-2989000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:40">
+    <row r="6" spans="1:41">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B6">
+        <v>-12771000.0</v>
+      </c>
+      <c r="C6">
         <v>-17871000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-21516000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-27365000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-23104000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3006000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-36986000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-33987000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>93221000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-49811000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-17149000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-143000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-54033000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-22395000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-27445000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-20087000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-19790000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-20530000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-28785000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-18762000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-18240000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-17516000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-17261000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-16566000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-14430000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-10387000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-10794000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-12945000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-13390000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-10418000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-8028000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-8519000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-6351000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-6084000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-11559000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-14379000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-5213000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-4318000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-4479000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-2889000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:40">
+    <row r="7" spans="1:41">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
-    </row>
-    <row r="8" spans="1:40">
+      <c r="AO7"/>
+    </row>
+    <row r="8" spans="1:41">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8"/>
+    </row>
+    <row r="9" spans="1:41">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B9">
+        <v>7189000.0</v>
+      </c>
+      <c r="C9">
         <v>2110000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2181000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1391000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1479000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>23802000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1132000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>253000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>101000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-62000.0</v>
       </c>
       <c r="K9">
         <v>-62000.0</v>
       </c>
       <c r="L9">
+        <v>-62000.0</v>
+      </c>
+      <c r="M9">
         <v>-502000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-516000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-512000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-501000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-494000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-500000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-499000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-494000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-491000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-487000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-420000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-394000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-414000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-228000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-185000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-27000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-24000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26000.0</v>
       </c>
       <c r="AF9">
         <v>-26000.0</v>
       </c>
       <c r="AG9">
+        <v>-26000.0</v>
+      </c>
+      <c r="AH9">
         <v>-25000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-26000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-47000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-52000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-48000.0</v>
       </c>
       <c r="AL9">
         <v>-48000.0</v>
       </c>
-      <c r="AM9"/>
-      <c r="AN9">
+      <c r="AM9">
+        <v>-48000.0</v>
+      </c>
+      <c r="AN9"/>
+      <c r="AO9">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:40">
+    <row r="10" spans="1:41">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B10">
+        <v>-16155000.0</v>
+      </c>
+      <c r="C10">
         <v>-20241000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-23925000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-29845000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-25704000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>316000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-39563000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-36681000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>90851000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-51747000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-19097000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2279000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-55697000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-24016000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-29090000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-21599000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-21208000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-21942000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-30204000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-20173000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-19632000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-18670000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-18400000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-17449000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-15144000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-10990000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-10837000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-17714000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-13383000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-10873000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-11282000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-8602000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-6034000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-7367000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-11187000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-11600000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-5705000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-5385000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-5321000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-3500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:40">
+    <row r="11" spans="1:41">
       <c r="A11" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>112</v>
+      </c>
+      <c r="B11">
+        <v>2000.0</v>
+      </c>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-30000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>37000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>34000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>258000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>15000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>18000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>19000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>33000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>26000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>15000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>14000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-13000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>23000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="V11">
         <v>6000.0</v>
       </c>
       <c r="W11">
+        <v>6000.0</v>
+      </c>
+      <c r="X11">
         <v>0.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>925000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-66000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>148000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-136000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>740000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>661000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>399000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>248000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>253000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>260000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>193000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>243000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>429000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>416000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1018000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>808000.0</v>
       </c>
-      <c r="AN11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:40">
+      <c r="AO11"/>
+    </row>
+    <row r="12" spans="1:41">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B12">
+        <v>2164000.0</v>
+      </c>
+      <c r="C12">
         <v>2134000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2186000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2257000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2232000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2201000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2304000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2414000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2176000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1874000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1886000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1634000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1148000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1109000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1144000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1018000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>918000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>913000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>925000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>920000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>905000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>891000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>720000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>697000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>687000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>584000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>548000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>688000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>512000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>399000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>236000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>148000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>167000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>169000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>273000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>343000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>444000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1018999.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>792000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>511000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:40">
+    <row r="13" spans="1:41">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B13">
+        <v>1979000.0</v>
+      </c>
+      <c r="C13">
         <v>2105000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1985000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>901000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>665000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1025000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1267000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1871000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1565000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1066000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1445000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1388000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>914000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>835000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>198000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>14000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="S13">
         <v>3000.0</v>
       </c>
       <c r="T13">
+        <v>3000.0</v>
+      </c>
+      <c r="U13">
         <v>2000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>0.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>7000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>296000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>270000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>464000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>394000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>69000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="AO13"/>
+    </row>
+    <row r="14" spans="1:41">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
-    </row>
-    <row r="15" spans="1:40">
+      <c r="AO14"/>
+    </row>
+    <row r="15" spans="1:41">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B15">
+        <v>-16157000.0</v>
+      </c>
+      <c r="C15">
         <v>-20241000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-23925000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-29815000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-25741000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>282000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-39821000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-36696000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>90833000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-51766000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-19130000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-2305000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-55712000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-24020000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-29104000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-21586000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-21212000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-21965000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-30207000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-20175000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-19638000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-18676000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-18400000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-17449000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-15144000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-11138000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-10837000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-17714000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-13383000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-10873000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-11282000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-8602000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-6034000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-7367000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-11187000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-11600000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-5705000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-5385000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-5321000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-3500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:40">
+    <row r="16" spans="1:41">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-55712000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-24020000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-29104000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-21873000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-21212000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-24224000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-30207000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-20175000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-19638000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-26915000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-18400000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-17449000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-15144000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-11138000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-10837000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-17714000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-13383000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-11465000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-12038000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>-6804000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-8107000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-6455000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16"/>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B17">
+        <v>-16157000.0</v>
+      </c>
+      <c r="C17">
         <v>-20241000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-23925000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-29815000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-25741000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>282000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-39821000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-36696000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>90833000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-51766000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-19130000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-2305000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-55712000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-24020000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-29104000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-21586000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-21212000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-21965000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-30207000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-20175000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-19638000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-18676000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-18400000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-17449000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-15144000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-11138000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-10837000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-17714000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-13383000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-10873000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-11282000.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17">
+      <c r="AG17"/>
+      <c r="AH17">
         <v>-6034000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-7367000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-5699000.0</v>
       </c>
-      <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17"/>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B18">
+        <v>-185000.0</v>
+      </c>
+      <c r="C18">
         <v>-29000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-201000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1356000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1567000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1176000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1037000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-543000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-611000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-808000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-441000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-246000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-234000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-274000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-946000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1004000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-914000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-910000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-922000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-918000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-902000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-889000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-719000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-697000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-680000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-288000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-278000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-224000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-118000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-330000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18"/>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-28744000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>6397000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-427000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>280000.0</v>
       </c>
-      <c r="R19"/>
       <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>-134000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>270000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>157000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20"/>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B21">
+        <v>-16391000.0</v>
+      </c>
+      <c r="C21">
         <v>-20306000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-23699000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-27509000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-26232000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-9443000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-35715000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-34500000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-33897000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-37289000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-25199000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-27214000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-25805000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-29304000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-25577000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-20154000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-20570000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-21777000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-19297000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-19119000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-18997000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-17936000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-17655000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-16980000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-14658000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-10581000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-10979000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-12972000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-13414000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-10438000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-8054000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-8545000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-6376000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-6110000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-11606000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-16230000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-5644000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-5827000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-5700000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-3869000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:40">
+    <row r="22" spans="1:41">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22"/>
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B23">
+        <v>25197000.0</v>
+      </c>
+      <c r="C23">
         <v>23014000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>26267000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>29274000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>28205000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>38250000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>37149000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>35060000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>34460000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>37289000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>25199000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>27214000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>25805000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>29304000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>25577000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>20154000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>20570000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>21777000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>19297000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>19119000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>18997000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>17936000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>17655000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>16980000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>14658000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>13581000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>10979000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>12972000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>13414000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>10438000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8054000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8545000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6376000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6110000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>11606000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>16230000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5644000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5827000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5139000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3869000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:40">
+    <row r="24" spans="1:41">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24"/>
+    </row>
+    <row r="25" spans="1:41">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B25">
-        <v>223000.0</v>
+        <v>997000.0</v>
       </c>
       <c r="C25">
         <v>223000.0</v>
       </c>
       <c r="D25">
         <v>223000.0</v>
       </c>
       <c r="E25">
+        <v>223000.0</v>
+      </c>
+      <c r="F25">
         <v>355000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>476000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>273000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>267000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000.0</v>
       </c>
       <c r="K25">
         <v>62000.0</v>
       </c>
       <c r="L25">
+        <v>62000.0</v>
+      </c>
+      <c r="M25">
         <v>104000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>126000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124000.0</v>
       </c>
       <c r="P25">
         <v>124000.0</v>
       </c>
       <c r="Q25">
+        <v>124000.0</v>
+      </c>
+      <c r="R25">
         <v>132000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000.0</v>
       </c>
       <c r="T25">
         <v>132000.0</v>
       </c>
       <c r="U25">
+        <v>132000.0</v>
+      </c>
+      <c r="V25">
         <v>129000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>106000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>103000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>146000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>66000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>36000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>32000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>27000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>24000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>20000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>34000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>36000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>39000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>46000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>47000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>52000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="AL25">
         <v>48000.0</v>
       </c>
       <c r="AM25">
+        <v>48000.0</v>
+      </c>
+      <c r="AN25">
         <v>50000.0</v>
       </c>
-      <c r="AN25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:40">
+      <c r="AO25"/>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B26">
+        <v>15079000.0</v>
+      </c>
+      <c r="C26">
         <v>15450000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>18498000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>17314000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>18184000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>18224000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>21702000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>19093000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>20720000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>19792000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>15210000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>18579000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>15085000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>21551000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>18513000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>13616000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>13321000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>13614000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>11668000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>12697000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>12706000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>11684000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>11904000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>10967000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>9114000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>8911000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>7065000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>8589000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>8854000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>5655000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>4689000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>6158000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>4755000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>4744000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>9230000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>10601000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>3906000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>4391000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>4227000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2529000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:40">
+    <row r="27" spans="1:41">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>7172000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7850000.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27"/>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B28">
+        <v>8501000.0</v>
+      </c>
+      <c r="C28">
         <v>6966000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>43516000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11586000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9527000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>15021000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>15145000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15660000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>13278000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>17435000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>9927000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>8133000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>10204000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7241000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14413000.0</v>
       </c>
       <c r="P28">
         <v>14413000.0</v>
       </c>
       <c r="Q28">
+        <v>14413000.0</v>
+      </c>
+      <c r="R28">
         <v>6749000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7664000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>7135000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5931000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5804000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5832000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5357000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5599000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5316000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4670000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3914000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4383000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4560000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4783000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8628000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3275000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3686000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2817000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2376000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2455000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1738000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1436000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1473000.0</v>
       </c>
-      <c r="AN28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:40">
+      <c r="AO28"/>
+    </row>
+    <row r="29" spans="1:41">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B29">
-        <v>0.0</v>
+        <v>2000.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
         <v>-30000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>37000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>34000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>258000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>15000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>18000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>19000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>33000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>26000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>15000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>14000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-13000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>23000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="V29">
         <v>6000.0</v>
       </c>
       <c r="W29">
-        <v>0.0</v>
+        <v>6000.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
+        <v>0.0</v>
+      </c>
+      <c r="AA29">
         <v>148000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29"/>
+    </row>
+    <row r="30" spans="1:41">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B30">
+        <v>23580000.0</v>
+      </c>
+      <c r="C30">
         <v>22416000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>25880000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>28900000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>27711000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>33244999.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>36847000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>34753000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>33998000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>37227000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>25137000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>26712000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25289000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>28792000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>25076000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>19660000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20070000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>21278000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>18803000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>18628000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>18510000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>17516000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>17261000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>16565999.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>14430000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>13387000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>10794000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>12945000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>13390000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>10418000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>8028000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>8519000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>6351000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6084000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>11559000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>16178000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5596000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>5779000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5139000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3769000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:40">
+    <row r="31" spans="1:41">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B31">
+        <v>236000.0</v>
+      </c>
+      <c r="C31">
         <v>65000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-226000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2336000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>528000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>9759000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3848000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2181000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>124748000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-14458000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>6102000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>24935000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-29892000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>5288000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-3513000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1445000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-638000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-165000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-10907000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1054000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-635000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-734000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-745000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-469000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-486000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-409000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>142000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-4742000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>31000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-435000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3228000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-57000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>342000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1257000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>419000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>4630000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-61000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>442000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>379000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>369000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:40">
+    <row r="32" spans="1:41">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B32">
+        <v>8806000.0</v>
+      </c>
+      <c r="C32">
         <v>2708000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2568000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1765000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1973000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>28807000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1434000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>560000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>563000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3060000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
+        <v>0.0</v>
+      </c>
+      <c r="AA32">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
         <v>0.0</v>
       </c>
       <c r="AD32">
-        <v>3500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE32">
         <v>3500000.0</v>
       </c>
-      <c r="AF32"/>
+      <c r="AF32">
+        <v>3500000.0</v>
+      </c>
       <c r="AG32"/>
       <c r="AH32"/>
-      <c r="AI32">
+      <c r="AI32"/>
+      <c r="AJ32">
         <v>0.0</v>
       </c>
-      <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
+      <c r="AO32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12462,965 +12677,965 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
         <v>56475000.0</v>
       </c>
       <c r="C2">
         <v>100248000.0</v>
       </c>
       <c r="D2">
         <v>123028000.0</v>
       </c>
       <c r="E2">
         <v>83108000.0</v>
       </c>
       <c r="F2">
         <v>78972000.0</v>
       </c>
       <c r="G2">
         <v>126184000.0</v>
       </c>
       <c r="H2">
         <v>8498000.0</v>
       </c>
       <c r="I2">
         <v>76793000.0</v>
       </c>
       <c r="J2">
         <v>3035000.0</v>
       </c>
       <c r="K2">
         <v>6759000.0</v>
       </c>
       <c r="L2">
         <v>6439000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
         <v>3000000</v>
       </c>
       <c r="C3">
         <v>7326000</v>
       </c>
       <c r="D3">
         <v>60000</v>
       </c>
       <c r="E3">
         <v>103000</v>
       </c>
       <c r="F3">
         <v>615000</v>
       </c>
       <c r="G3">
         <v>1362000</v>
       </c>
       <c r="H3">
         <v>174000</v>
       </c>
       <c r="I3">
         <v>34000</v>
       </c>
       <c r="J3">
         <v>42000</v>
       </c>
       <c r="K3">
         <v>73000</v>
       </c>
       <c r="L3">
         <v>170000</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>40025000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4">
         <v>-47786000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>2870000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5">
         <v>-5295000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
         <v>161377000.0</v>
       </c>
       <c r="C6">
         <v>-43773000.0</v>
       </c>
       <c r="D6">
         <v>-22780000.0</v>
       </c>
       <c r="E6">
         <v>39920000.0</v>
       </c>
       <c r="F6">
         <v>2815000.0</v>
       </c>
       <c r="G6">
         <v>-47212000.0</v>
       </c>
       <c r="H6">
         <v>119588000.0</v>
       </c>
       <c r="I6">
         <v>-68659000.0</v>
       </c>
       <c r="J6">
         <v>73758000.0</v>
       </c>
       <c r="K6">
         <v>-3724000.0</v>
       </c>
       <c r="L6">
         <v>6759000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7">
         <v>-2576000.0</v>
       </c>
       <c r="C7">
         <v>2675000.0</v>
       </c>
       <c r="D7">
         <v>344000.0</v>
       </c>
       <c r="E7">
         <v>5736000.0</v>
       </c>
       <c r="F7">
         <v>-1498000.0</v>
       </c>
       <c r="G7">
         <v>-4062999.0</v>
       </c>
       <c r="H7">
         <v>-3236000.0</v>
       </c>
       <c r="I7">
         <v>3135000.0</v>
       </c>
       <c r="J7">
         <v>3424000.0</v>
       </c>
       <c r="K7">
         <v>-517000.0</v>
       </c>
       <c r="L7">
         <v>1447000.0</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9">
         <v>497000.0</v>
       </c>
       <c r="C9">
         <v>-1070000.0</v>
       </c>
       <c r="D9">
         <v>-1370000.0</v>
       </c>
       <c r="E9">
         <v>-610000.0</v>
       </c>
       <c r="F9"/>
       <c r="G9">
         <v>-1655000.0</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>-1374000.0</v>
       </c>
       <c r="J9">
         <v>-64000.0</v>
       </c>
       <c r="K9">
         <v>152000.0</v>
       </c>
       <c r="L9">
         <v>-56000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10">
         <v>-1662000.0</v>
       </c>
       <c r="C10">
         <v>-2817000.0</v>
       </c>
       <c r="D10">
         <v>0.0</v>
       </c>
       <c r="E10">
         <v>610000.0</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>7228000.0</v>
       </c>
       <c r="F11">
         <v>1166000.0</v>
       </c>
       <c r="G11">
         <v>1031000.0</v>
       </c>
       <c r="H11">
         <v>-2752000.0</v>
       </c>
       <c r="I11">
         <v>1307000.0</v>
       </c>
       <c r="J11">
         <v>-1169000.0</v>
       </c>
       <c r="K11">
         <v>1697000.0</v>
       </c>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>6154000.0</v>
       </c>
       <c r="F12">
         <v>19289000.0</v>
       </c>
       <c r="G12">
         <v>6493000.0</v>
       </c>
       <c r="H12">
         <v>7190000.0</v>
       </c>
       <c r="I12">
         <v>4475000.0</v>
       </c>
       <c r="J12">
         <v>-187000.0</v>
       </c>
       <c r="K12">
         <v>517000.0</v>
       </c>
       <c r="L12"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>5736000.0</v>
       </c>
       <c r="F13">
         <v>-1498000.0</v>
       </c>
       <c r="G13">
         <v>-5094000.0</v>
       </c>
       <c r="H13">
         <v>-484000.0</v>
       </c>
       <c r="I13">
         <v>1828000.0</v>
       </c>
       <c r="J13">
         <v>1811000.0</v>
       </c>
       <c r="K13">
         <v>-1314000.0</v>
       </c>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14">
         <v>1277000.0</v>
       </c>
       <c r="C14">
         <v>796000.0</v>
       </c>
       <c r="D14">
         <v>419000.0</v>
       </c>
       <c r="E14">
         <v>513000.0</v>
       </c>
       <c r="F14">
         <v>1892000.0</v>
       </c>
       <c r="G14">
         <v>1230000.0</v>
       </c>
       <c r="H14">
         <v>103000.0</v>
       </c>
       <c r="I14">
         <v>103000.0</v>
       </c>
       <c r="J14">
         <v>195000.0</v>
       </c>
       <c r="K14">
         <v>300000.0</v>
       </c>
       <c r="L14">
         <v>400000.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>12.0</v>
       </c>
       <c r="F15">
         <v>13943000.0</v>
       </c>
       <c r="G15">
         <v>12388000.0</v>
       </c>
       <c r="H15">
         <v>19952000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>45682000.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16">
         <v>217852000.0</v>
       </c>
       <c r="C16">
         <v>56475000.0</v>
       </c>
       <c r="D16">
         <v>100248000.0</v>
       </c>
       <c r="E16">
         <v>123028000.0</v>
       </c>
       <c r="F16">
         <v>81787000.0</v>
       </c>
       <c r="G16">
         <v>78972000.0</v>
       </c>
       <c r="H16">
         <v>128086000.0</v>
       </c>
       <c r="I16">
         <v>8134000.0</v>
       </c>
       <c r="J16">
         <v>76793000.0</v>
       </c>
       <c r="K16">
         <v>3035000.0</v>
       </c>
       <c r="L16">
         <v>6759000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18">
         <v>-88618000.0</v>
       </c>
       <c r="C18">
         <v>-138227000.0</v>
       </c>
       <c r="D18">
         <v>-96572000.0</v>
       </c>
       <c r="E18">
         <v>-77205000.0</v>
       </c>
       <c r="F18">
         <v>-71520000.0</v>
       </c>
       <c r="G18">
         <v>-60180000.0</v>
       </c>
       <c r="H18">
         <v>-48229000.0</v>
       </c>
       <c r="I18">
         <v>-25420000.0</v>
       </c>
       <c r="J18">
         <v>-27913000.0</v>
       </c>
       <c r="K18">
         <v>-21712000.0</v>
       </c>
       <c r="L18">
         <v>-10986000.0</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19">
         <v>11154000.0</v>
       </c>
       <c r="C19">
         <v>66990000.0</v>
       </c>
       <c r="D19">
         <v>-10084000.0</v>
       </c>
       <c r="E19">
         <v>-103000.0</v>
       </c>
       <c r="F19">
         <v>-615000.0</v>
       </c>
       <c r="G19">
         <v>-1362000.0</v>
       </c>
       <c r="H19">
         <v>27232000.0</v>
       </c>
       <c r="I19">
         <v>-34000.0</v>
       </c>
       <c r="J19">
         <v>34000.0</v>
       </c>
       <c r="K19">
         <v>-138000.0</v>
       </c>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20">
         <v>238530000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>122007000.0</v>
       </c>
       <c r="E20">
         <v>122631000.0</v>
       </c>
       <c r="F20">
         <v>75985000.0</v>
       </c>
       <c r="G20">
         <v>55000000.0</v>
       </c>
       <c r="H20">
         <v>139388000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>20000000.0</v>
       </c>
       <c r="D21">
         <v>20436000.0</v>
       </c>
       <c r="E21">
         <v>-795000.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>12388000.0</v>
       </c>
       <c r="H21">
         <v>481000.0</v>
       </c>
       <c r="I21">
         <v>3528000.0</v>
       </c>
       <c r="J21">
         <v>6000000.0</v>
       </c>
       <c r="K21">
         <v>6000000.0</v>
       </c>
       <c r="L21"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22">
         <v>-79199000.0</v>
       </c>
       <c r="C22">
         <v>-37450000.0</v>
       </c>
       <c r="D22">
         <v>-101167000.0</v>
       </c>
       <c r="E22">
         <v>-93867000.0</v>
       </c>
       <c r="F22">
         <v>-88696000.0</v>
       </c>
       <c r="G22">
         <v>-62131000.0</v>
       </c>
       <c r="H22">
         <v>-52807000.0</v>
       </c>
       <c r="I22">
         <v>-33284999.0</v>
       </c>
       <c r="J22">
         <v>-33877000.0</v>
       </c>
       <c r="K22">
         <v>-22975000.0</v>
       </c>
       <c r="L22">
         <v>-13218000.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23">
         <v>98000.0</v>
       </c>
       <c r="C23">
         <v>294000.0</v>
       </c>
       <c r="D23">
         <v>8081000.0</v>
       </c>
       <c r="E23">
         <v>-4606000.0</v>
       </c>
       <c r="F23">
         <v>260000.0</v>
       </c>
       <c r="G23">
         <v>-278000.0</v>
       </c>
       <c r="H23">
         <v>10641000.0</v>
       </c>
       <c r="I23">
         <v>4667000.0</v>
       </c>
       <c r="J23">
         <v>-7873000.0</v>
       </c>
       <c r="K23">
         <v>5383000.0</v>
       </c>
       <c r="L23">
         <v>7004000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24">
         <v>-3000000.0</v>
       </c>
       <c r="C24">
         <v>98000000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>4802000.0</v>
       </c>
       <c r="F24">
         <v>-615000.0</v>
       </c>
       <c r="G24">
         <v>-1362000.0</v>
       </c>
       <c r="H24">
         <v>1000000.0</v>
       </c>
       <c r="I24">
         <v>1000000.0</v>
       </c>
       <c r="J24">
         <v>76000.0</v>
       </c>
       <c r="K24">
         <v>-65000.0</v>
       </c>
       <c r="L24">
         <v>-77000.0</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
         <v>-9418000.0</v>
       </c>
       <c r="C25">
         <v>-105126000.0</v>
       </c>
       <c r="D25">
         <v>-4795000.0</v>
       </c>
       <c r="E25">
         <v>5317000.0</v>
       </c>
       <c r="F25">
         <v>17397000.0</v>
       </c>
       <c r="G25">
         <v>6145999.0</v>
       </c>
       <c r="H25">
         <v>7988000.0</v>
       </c>
       <c r="I25">
         <v>4626999.0</v>
       </c>
       <c r="J25">
         <v>2387000.0</v>
       </c>
       <c r="K25">
         <v>1553000.0</v>
       </c>
       <c r="L25">
         <v>555000.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-12.0</v>
       </c>
       <c r="F26">
         <v>-2000000.0</v>
       </c>
       <c r="G26">
         <v>-277000.0</v>
       </c>
       <c r="H26">
         <v>19952000.0</v>
       </c>
       <c r="I26">
         <v>-1126000.0</v>
       </c>
       <c r="J26">
         <v>-197000.0</v>
       </c>
       <c r="K26">
         <v>-87000.0</v>
       </c>
       <c r="L26">
         <v>-12000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27">
         <v>4298000.0</v>
       </c>
       <c r="C27">
         <v>8204000.0</v>
       </c>
       <c r="D27">
         <v>8687000.0</v>
       </c>
       <c r="E27">
         <v>5199000.0</v>
       </c>
       <c r="F27">
         <v>6180000.0</v>
       </c>
       <c r="G27">
         <v>5428000.0</v>
       </c>
       <c r="H27">
         <v>2050000.0</v>
       </c>
       <c r="I27">
         <v>5620000.0</v>
       </c>
       <c r="J27">
         <v>906000.0</v>
       </c>
       <c r="K27">
         <v>644000.0</v>
       </c>
       <c r="L27">
         <v>126000.0</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28">
         <v>238628000.0</v>
       </c>
       <c r="C28">
         <v>20294000.0</v>
       </c>
       <c r="D28">
         <v>88516000.0</v>
       </c>
       <c r="E28">
         <v>117230000.0</v>
       </c>
       <c r="F28">
         <v>74245000.0</v>
       </c>
       <c r="G28">
         <v>12394000.0</v>
       </c>
       <c r="H28">
         <v>140661000.0</v>
       </c>
       <c r="I28">
         <v>6870000.0</v>
       </c>
       <c r="J28">
         <v>101262000.0</v>
       </c>
       <c r="K28">
         <v>18147000.0</v>
       </c>
       <c r="L28">
         <v>11505000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
         <v>-85618000.0</v>
       </c>
       <c r="C29">
         <v>-130901000.0</v>
       </c>
       <c r="D29">
         <v>-96512000.0</v>
       </c>
       <c r="E29">
         <v>-77102000.0</v>
       </c>
       <c r="F29">
         <v>-70905000.0</v>
       </c>
       <c r="G29">
         <v>-58818000.0</v>
       </c>
       <c r="H29">
         <v>-48055000.0</v>
       </c>
       <c r="I29">
         <v>-25420000.0</v>
       </c>
       <c r="J29">
         <v>-27871000.0</v>
       </c>
       <c r="K29">
         <v>-21639000.0</v>
       </c>
       <c r="L29">
         <v>-10816000.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30">
         <v>8154000.0</v>
       </c>
       <c r="C30">
         <v>66990000.0</v>
       </c>
       <c r="D30">
         <v>-14883000.0</v>
       </c>
       <c r="E30">
         <v>-103000.0</v>
       </c>
       <c r="F30">
         <v>-615000.0</v>
       </c>
       <c r="G30">
         <v>-1362000.0</v>
       </c>
       <c r="H30">
         <v>27232000.0</v>
       </c>
       <c r="I30">
         <v>-34000.0</v>
       </c>
@@ -13433,3000 +13648,3066 @@
       <c r="L30">
         <v>-247000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN30"/>
+  <dimension ref="A1:AO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:41">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
       <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
         <v>100</v>
       </c>
       <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:40">
+      <c r="AO1" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B2">
+        <v>216908000.0</v>
+      </c>
+      <c r="C2">
         <v>217852000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>70435000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>40022000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>40257000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>56475000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>98200000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>147218000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>60493000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>99466000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>131830999.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>136678000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>93656000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>94433000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>79855000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>47378000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>66427000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>81787000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>76393000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>95161000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>114945000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>78972000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>88812000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>103744000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>115054000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>126184000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>76251000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>93343000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>22299000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>8134000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>40804000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>49991000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>64050000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>77148000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>26254000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>32844000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4249000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3429000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6052000.0</v>
       </c>
-      <c r="AN2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:40">
+      <c r="AO2"/>
+    </row>
+    <row r="3" spans="1:41">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B3">
         <v>19599000</v>
       </c>
       <c r="C3">
-        <v>3000000</v>
+        <v>19599000</v>
       </c>
       <c r="D3">
         <v>3000000</v>
       </c>
       <c r="E3">
+        <v>3000000</v>
+      </c>
+      <c r="F3">
         <v>0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>41000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>92000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>134000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>59000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>35000</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000</v>
       </c>
       <c r="M3">
         <v>8000</v>
       </c>
       <c r="N3">
         <v>8000</v>
       </c>
       <c r="O3">
+        <v>8000</v>
+      </c>
+      <c r="P3">
         <v>34000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>38000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>22000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>13000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>20000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>86000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>496000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>302000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>496000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>9000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>555000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>83000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>81000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>14292000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>11750000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>27000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>7000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7724000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5995000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>17000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>18000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>24000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>17000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>56000</v>
       </c>
     </row>
-    <row r="4" spans="1:40">
+    <row r="4" spans="1:41">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>43029000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-28645000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-      <c r="T4">
+      <c r="T4"/>
+      <c r="U4">
         <v>-20175000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-19638000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>36101000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4"/>
+    </row>
+    <row r="5" spans="1:41">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-1491000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2219000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>-600000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
-    </row>
-    <row r="6" spans="1:40">
+      <c r="AO5"/>
+    </row>
+    <row r="6" spans="1:41">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B6">
+        <v>-21139000.0</v>
+      </c>
+      <c r="C6">
         <v>-944000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>147417000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>30413000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1037000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-15434000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-41725000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-49806000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>86725000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-38973000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-32364999.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4847000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>43022000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>43023000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>42148000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>32477000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-19049000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-15360000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>5394000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-18768000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-19784000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>35973000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-9840000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-14932000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-11310000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-11130000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>49933000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-17092000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>71044000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>14165000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-32670000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-9187000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-14059000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>64050000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>76793000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>31372000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>32503999.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>820000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-3017000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-2886000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:40">
+    <row r="7" spans="1:41">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7">
+        <v>-8747000.0</v>
+      </c>
+      <c r="C7">
         <v>-2412000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5518000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-606000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-4208000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3280000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1196000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1659000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1048000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2089999.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-5358000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1546000.0</v>
       </c>
       <c r="N7">
         <v>1546000.0</v>
       </c>
       <c r="O7">
+        <v>1546000.0</v>
+      </c>
+      <c r="P7">
         <v>5475000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-130000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>691000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-300000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1326000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3500000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1949000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1723000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1282000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>514000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2252000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-5547000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>740000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-733000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1707000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1536000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>1121000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>1676000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>491000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-153000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-2285000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>5998000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-1759000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>1470000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1805000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-3158000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:40">
+    <row r="8" spans="1:41">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8"/>
+    </row>
+    <row r="9" spans="1:41">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B9">
+        <v>-934000.0</v>
+      </c>
+      <c r="C9">
         <v>-541000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>318000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>254000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-636000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>561000.0</v>
       </c>
-      <c r="G9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H9"/>
       <c r="I9">
         <v>0.0</v>
       </c>
-      <c r="J9"/>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>-711000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-2420000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-3000000.0</v>
       </c>
-      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>-19000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-720000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-358000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-277000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-121000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>604000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-12000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-535000.0</v>
       </c>
-      <c r="AM9"/>
-      <c r="AN9">
+      <c r="AN9"/>
+      <c r="AO9">
         <v>-171000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:40">
+    <row r="10" spans="1:41">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B10">
+        <v>-865000.0</v>
+      </c>
+      <c r="C10">
         <v>-158000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-399000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-910000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-81000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-272000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-372000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1614000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-831000.0</v>
       </c>
-      <c r="J10"/>
       <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>0.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
+      <c r="AE10"/>
+      <c r="AF10">
         <v>155000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2321000.0</v>
       </c>
-      <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
-    </row>
-    <row r="11" spans="1:40">
+      <c r="AO10"/>
+    </row>
+    <row r="11" spans="1:41">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>3427000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1218000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>481000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>124000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>108000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-713000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>695000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>592000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-569000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-809000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>910000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>332000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>589000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-800000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>379000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-1429000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-3034000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1332000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1099000.0</v>
       </c>
-      <c r="AF11"/>
-      <c r="AG11">
+      <c r="AG11"/>
+      <c r="AH11">
         <v>-42000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-563000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>780000.0</v>
       </c>
-      <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
-    </row>
-    <row r="12" spans="1:40">
+      <c r="AO11"/>
+    </row>
+    <row r="12" spans="1:41">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>32225000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-3620000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5578000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2030000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1716000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2036000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>13404000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3063000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2075000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1535000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1932000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2324000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1234000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1003000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>713000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5064000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>774000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>639000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3401000.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>-265000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1312000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>691000.0</v>
       </c>
-      <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
-    </row>
-    <row r="13" spans="1:40">
+      <c r="AO12"/>
+    </row>
+    <row r="13" spans="1:41">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>2647000.0</v>
       </c>
       <c r="O13">
+        <v>2647000.0</v>
+      </c>
+      <c r="P13">
         <v>4994000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-254000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>583000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-300000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-2021000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2908000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-1380000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-1700000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-2192000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>182000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-1337000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-1747000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>361000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>696000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1327000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-2868000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>22000.0</v>
       </c>
-      <c r="AF13"/>
-      <c r="AG13">
+      <c r="AG13"/>
+      <c r="AH13">
         <v>533000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>410000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-3000.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="AO13"/>
+    </row>
+    <row r="14" spans="1:41">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B14">
+        <v>984000.0</v>
+      </c>
+      <c r="C14">
         <v>236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>223000.0</v>
       </c>
       <c r="D14">
         <v>223000.0</v>
       </c>
       <c r="E14">
+        <v>223000.0</v>
+      </c>
+      <c r="F14">
         <v>355000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>476000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>273000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>280000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000.0</v>
       </c>
       <c r="K14">
         <v>62000.0</v>
       </c>
       <c r="L14">
+        <v>62000.0</v>
+      </c>
+      <c r="M14">
         <v>502000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>516000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>126000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>501000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>494000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>500000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>499000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>494000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>491000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>487000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>420000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>394000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>414000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>228000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>194000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>185000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>27000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>24000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="AF14">
         <v>26000.0</v>
       </c>
       <c r="AG14">
+        <v>26000.0</v>
+      </c>
+      <c r="AH14">
         <v>25000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>26000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>47000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>52000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="AL14">
         <v>48000.0</v>
       </c>
       <c r="AM14">
+        <v>48000.0</v>
+      </c>
+      <c r="AN14">
         <v>50000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:40">
+    <row r="15" spans="1:41">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>281.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>73586000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>13943000.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>10584000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
-    </row>
-    <row r="16" spans="1:40">
+      <c r="AO15"/>
+    </row>
+    <row r="16" spans="1:41">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B16">
+        <v>195769000.0</v>
+      </c>
+      <c r="C16">
         <v>216908000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>217852000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>70435000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>39220000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>41041000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>56475000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>97412000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>147218000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>60493000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>99466000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>131830999.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>136678000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>137456000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>122003000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>79855000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>47378000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>66427000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>81787000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>76393000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>95161000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>114945000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>78972000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>88812000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>103744000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>115054000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>126184000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>76251000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>93343000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>22299000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8134000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>40804000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>49991000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>64050000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>76793000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>31372000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>32503999.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3877000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3035000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-2886000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:40">
+    <row r="17" spans="1:41">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17"/>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B18">
+        <v>-40387000.0</v>
+      </c>
+      <c r="C18">
         <v>-19599000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-15527000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-27822000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-29901000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-15368000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-33036000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-34124000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-30411000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-33656000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-27782000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-20836000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21433000.0</v>
       </c>
       <c r="N18">
         <v>-21433000.0</v>
       </c>
       <c r="O18">
+        <v>-21433000.0</v>
+      </c>
+      <c r="P18">
         <v>-19127000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-19315000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-18512000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-20251000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-19066000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-14231000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-19283000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-18940000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-17806000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-14824000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-11468000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-16082000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-9324000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-12853000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-14292010.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-11750000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-6734000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-6721000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-13507000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-12177000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-12890000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-5108000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-6387000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-3528000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-3163000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-6109000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:40">
+    <row r="19" spans="1:41">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B19">
+        <v>4000000.0</v>
+      </c>
+      <c r="C19">
         <v>19252000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>16849000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-28669000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>23112000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3138000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-8621000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-15929000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>96862000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-5322000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-4833000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-5157000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-4876000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-9000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-34000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-9000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-38000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-22000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-13000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-20000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-86000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-496000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-302000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-496000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-9000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-555000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>21000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>815000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-10000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>26406000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>145994000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>86951000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>-159000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>159000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>-8896000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>62008000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>54838000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>92000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>5877000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>24467000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2442000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1040000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20"/>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="E21"/>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-1300000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>795000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>439000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-909000.0</v>
       </c>
       <c r="S21">
         <v>-909000.0</v>
       </c>
       <c r="T21">
         <v>-909000.0</v>
       </c>
       <c r="U21">
         <v>-909000.0</v>
       </c>
       <c r="V21">
+        <v>-909000.0</v>
+      </c>
+      <c r="W21">
         <v>1343000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7500000.0</v>
       </c>
       <c r="X21">
         <v>7500000.0</v>
       </c>
       <c r="Y21">
         <v>7500000.0</v>
       </c>
       <c r="Z21">
-        <v>4888000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="AA21">
         <v>4888000.0</v>
       </c>
       <c r="AB21">
+        <v>4888000.0</v>
+      </c>
+      <c r="AC21">
         <v>-6454000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6935000.0</v>
       </c>
       <c r="AD21">
         <v>6935000.0</v>
       </c>
       <c r="AE21">
+        <v>6935000.0</v>
+      </c>
+      <c r="AF21">
         <v>5120000.0</v>
       </c>
-      <c r="AF21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG21"/>
       <c r="AH21">
         <v>-500000.0</v>
       </c>
       <c r="AI21">
         <v>-500000.0</v>
       </c>
-      <c r="AJ21"/>
+      <c r="AJ21">
+        <v>-500000.0</v>
+      </c>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21"/>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22">
+        <v>-16157000.0</v>
+      </c>
+      <c r="C22">
         <v>-20241000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-23925000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-29815000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-25741000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>282000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-39821000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-36696000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>90833000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-51766000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-19130000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-55712000.0</v>
       </c>
       <c r="N22">
         <v>-55712000.0</v>
       </c>
       <c r="O22">
+        <v>-55712000.0</v>
+      </c>
+      <c r="P22">
         <v>-29104000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-21586000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-21212000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-21965000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-30207000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-20175000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-19638000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-18676000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-18400000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-17449000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-15144000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-11138000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-10837000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-17714000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-13383000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-10873000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-11282000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-8602000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-6034000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-7367000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-11187000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-11600000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-5705000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-5385000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-5321000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-3500000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:40">
+    <row r="23" spans="1:41">
       <c r="A23" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>154</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>2000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>98000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-46000.0</v>
       </c>
-      <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>294000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-159000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>159000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5322000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>97000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-248000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8232000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>145491000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1364000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-3230000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>70000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-12000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>116000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>41000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>93000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-264000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-14000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>96000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>187000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>40000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>79743000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>113000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>27000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>43000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>152000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-43000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-7188000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-685000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>34856000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4935000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3223000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:40">
+    <row r="24" spans="1:41">
       <c r="A24" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>155</v>
+      </c>
+      <c r="B24">
+        <v>-5000000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>3000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-3000000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-3000000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>98000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-59000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-4798.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-4876.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-4876000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4802000.0</v>
       </c>
       <c r="P24">
         <v>4802000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="Q24">
+        <v>4802000.0</v>
+      </c>
+      <c r="R24"/>
+      <c r="S24">
         <v>-22000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-615000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-602000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-582000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1362000.0</v>
       </c>
       <c r="X24">
         <v>-1362000.0</v>
       </c>
       <c r="Y24">
         <v>-1362000.0</v>
       </c>
       <c r="Z24">
+        <v>-1362000.0</v>
+      </c>
+      <c r="AA24">
         <v>-555000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-26302000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>896000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-10000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>26406000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>27000.0</v>
       </c>
-      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>-5042000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>5041999.0</v>
       </c>
-      <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>1000.0</v>
       </c>
-      <c r="AN24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:40">
+      <c r="AO24"/>
+    </row>
+    <row r="25" spans="1:41">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
+        <v>-2367000.0</v>
+      </c>
+      <c r="C25">
         <v>2818000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>386000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1616000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1055000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-10365000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3140000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4043000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-122352000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>16017000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-3321000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-22565000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>32225000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>32741000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4035000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1916000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1547000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1537000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>11986000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1973000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1903000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1535000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1784000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2193000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1205000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>964000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>671000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5648000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>774000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>639000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3401000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>179000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-265000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1312000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>518000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>460000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1053000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>356000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>714000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>876000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:40">
+    <row r="26" spans="1:41">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-46000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>46000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>281.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-281.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>443000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-443000.0</v>
       </c>
       <c r="O26">
         <v>-443000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="P26">
+        <v>-443000.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26">
         <v>-22.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-2000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-4442.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-924.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>41000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>36000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-264000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-14000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>96000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>19952000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>79896000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>79856000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>113000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>179000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>34000.0</v>
       </c>
-      <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>-1160000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26">
         <v>-197000.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>-1000.0</v>
       </c>
-      <c r="AN26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:40">
+      <c r="AO26"/>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27">
+        <v>5499000.0</v>
+      </c>
+      <c r="C27">
         <v>2413000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2271000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>760000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>748000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>519000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2217000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1820000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2428000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1739000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2539000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2361000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2142000.0</v>
       </c>
       <c r="N27">
         <v>2142000.0</v>
       </c>
       <c r="O27">
+        <v>2142000.0</v>
+      </c>
+      <c r="P27">
         <v>1107000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1111000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1522000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1459000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1609000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1516000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1797000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1258000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1398000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2244000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1173000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>613000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>664000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>691000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>433000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>262000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2936000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1066000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1052000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>566000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>279000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>273000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>172000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>182000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>184000.0</v>
       </c>
-      <c r="AN27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:40">
+      <c r="AO27"/>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28">
+        <v>75000.0</v>
+      </c>
+      <c r="C28">
         <v>2000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>146092000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>86905000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5631000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>0.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>135000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>0.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>20159000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>97000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>21205000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69338000.0</v>
       </c>
       <c r="N28">
         <v>69338000.0</v>
       </c>
       <c r="O28">
+        <v>69338000.0</v>
+      </c>
+      <c r="P28">
         <v>60644000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>51977000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-347000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4956000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>24570000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-4442000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-924000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>55041000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7629000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-284000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>65000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4984000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>60284000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-6414000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>86678000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>113000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5028000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3995000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-493000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-1660000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>58348000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3639000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>34939000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4336000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>221000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3223000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:40">
+    <row r="29" spans="1:41">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
+        <v>-20788000.0</v>
+      </c>
+      <c r="C29">
         <v>-19599000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-15527000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-27822000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-29901000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-12368000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-32995000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-34032000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-30277000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-33597000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-27747000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-20828000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21425000.0</v>
       </c>
       <c r="N29">
         <v>-21425000.0</v>
       </c>
       <c r="O29">
+        <v>-21425000.0</v>
+      </c>
+      <c r="P29">
         <v>-19093000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-19306000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-18474000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-20229000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-19053000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-14211000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-19197000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-18444000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-17504000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-14328000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-11459000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-15527000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-9241000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-12772000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-14292000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-11750000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-6734000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-6721000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-5783000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-6182000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-12907000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-5090000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-6363000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-3511000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-3162000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-6053000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:40">
+    <row r="30" spans="1:41">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30">
+        <v>-1000000.0</v>
+      </c>
+      <c r="C30">
         <v>19252000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>16849000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-28669000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23112000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3138000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-8621000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-15929000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>96862000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5322000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-4833000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-5157000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-4884000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-9000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-34000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-9000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-38000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-22000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-13000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-20000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-86000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-496000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-302000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-496000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-9000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-555000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>21000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>815000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-10000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>26406000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-27000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-7000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-27000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>26406000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>17000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>8266999.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-6740000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1586000.0</v>
       </c>
-      <c r="AM30"/>
-      <c r="AN30">
+      <c r="AN30"/>
+      <c r="AO30">
         <v>-56000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>