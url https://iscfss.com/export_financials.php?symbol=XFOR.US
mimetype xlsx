--- v2 (2026-09-14)
+++ v3 (2026-10-31)
@@ -4035,60 +4035,60 @@
       <c r="Z14">
         <v>667733.0</v>
       </c>
       <c r="AA14">
         <v>667133.0</v>
       </c>
       <c r="AB14">
         <v>548866.0</v>
       </c>
       <c r="AC14">
         <v>485399.0</v>
       </c>
       <c r="AD14">
         <v>439241.0</v>
       </c>
       <c r="AE14">
         <v>57260.0</v>
       </c>
       <c r="AF14">
         <v>1717808.0</v>
       </c>
       <c r="AG14">
         <v>15299.0</v>
       </c>
       <c r="AH14">
-        <v>424.74</v>
+        <v>425.0</v>
       </c>
       <c r="AI14">
-        <v>424.05</v>
+        <v>424.0</v>
       </c>
       <c r="AJ14">
         <v>6162.0</v>
       </c>
       <c r="AK14">
-        <v>475.83</v>
+        <v>476.0</v>
       </c>
       <c r="AL14">
         <v>13235.0</v>
       </c>
       <c r="AM14">
         <v>13235.0</v>
       </c>
       <c r="AN14">
         <v>13235.0</v>
       </c>
       <c r="AO14">
         <v>397066.0</v>
       </c>
     </row>
     <row r="15" spans="1:41">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
@@ -9695,66 +9695,66 @@
       <c r="AI2">
         <v>26000.0</v>
       </c>
       <c r="AJ2">
         <v>47000.0</v>
       </c>
       <c r="AK2">
         <v>52000.0</v>
       </c>
       <c r="AL2">
         <v>48000.0</v>
       </c>
       <c r="AM2">
         <v>48000.0</v>
       </c>
       <c r="AN2"/>
       <c r="AO2">
         <v>100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:41">
       <c r="A3" t="s">
         <v>104</v>
       </c>
       <c r="B3">
-        <v>1220000.0</v>
+        <v>984000.0</v>
       </c>
       <c r="C3">
         <v>236000.0</v>
       </c>
       <c r="D3">
         <v>223000.0</v>
       </c>
       <c r="E3">
         <v>223000.0</v>
       </c>
       <c r="F3">
-        <v>368000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="G3">
-        <v>489000.0</v>
+        <v>476000.0</v>
       </c>
       <c r="H3">
         <v>273000.0</v>
       </c>
       <c r="I3">
         <v>280000.0</v>
       </c>
       <c r="J3">
         <v>194000.0</v>
       </c>
       <c r="K3">
         <v>62000.0</v>
       </c>
       <c r="L3">
         <v>62000.0</v>
       </c>
       <c r="M3">
         <v>502000.0</v>
       </c>
       <c r="N3">
         <v>516000.0</v>
       </c>
       <c r="O3">
         <v>512000.0</v>
       </c>
@@ -9990,66 +9990,66 @@
       </c>
       <c r="AJ5">
         <v>-11606000.0</v>
       </c>
       <c r="AK5">
         <v>-14431000.0</v>
       </c>
       <c r="AL5">
         <v>-5261000.0</v>
       </c>
       <c r="AM5">
         <v>-4366000.0</v>
       </c>
       <c r="AN5">
         <v>-4529000.0</v>
       </c>
       <c r="AO5">
         <v>-2989000.0</v>
       </c>
     </row>
     <row r="6" spans="1:41">
       <c r="A6" t="s">
         <v>107</v>
       </c>
       <c r="B6">
-        <v>-12771000.0</v>
+        <v>-13007000.0</v>
       </c>
       <c r="C6">
         <v>-17871000.0</v>
       </c>
       <c r="D6">
         <v>-21516000.0</v>
       </c>
       <c r="E6">
         <v>-27365000.0</v>
       </c>
       <c r="F6">
-        <v>-23104000.0</v>
+        <v>-23117000.0</v>
       </c>
       <c r="G6">
-        <v>3006000.0</v>
+        <v>2993000.0</v>
       </c>
       <c r="H6">
         <v>-36986000.0</v>
       </c>
       <c r="I6">
         <v>-33987000.0</v>
       </c>
       <c r="J6">
         <v>93221000.0</v>
       </c>
       <c r="K6">
         <v>-49811000.0</v>
       </c>
       <c r="L6">
         <v>-17149000.0</v>
       </c>
       <c r="M6">
         <v>-143000.0</v>
       </c>
       <c r="N6">
         <v>-54033000.0</v>
       </c>
       <c r="O6">
         <v>-22395000.0</v>
       </c>