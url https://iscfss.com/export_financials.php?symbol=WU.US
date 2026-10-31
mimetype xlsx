--- v0 (2026-06-15)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4869,596 +4872,602 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL62"/>
+  <dimension ref="A1:CM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
+      <c r="CM1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
+        <v>407200000.0</v>
+      </c>
+      <c r="C2">
         <v>410900000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>408400000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>429700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>387500000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>376200000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>407900000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>426000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>376500000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>392700000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>453000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>433100000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>418200000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>409400000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>464000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>435700000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>411500000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>470700000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>450200000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>442900000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>499900000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>513300000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>500900000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>457200000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>466900000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>491600000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>601900000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>574700000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>467200000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>471300000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>564900000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>593400000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>587200000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>594100000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>718500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>590500000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>523800000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>973700000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1129600000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>557400000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>512400000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>579000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>606600000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>648000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>587800000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>580400000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>600400000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>596100000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>553600000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>574400000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>638900000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>599100000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>541500000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>524200000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>556200000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3905700000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>496000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>498300000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>535000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3324500000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>483200000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3062100000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>520400000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>574500000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2810600000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2753100000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>501200000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>512300000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>371400000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>390000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>385700000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>415200000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>407500000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>387500000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>350100000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>659100000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1792800000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>591300000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>554800000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>418600000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>220500000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>209300000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>238600000.0</v>
       </c>
-      <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
-      <c r="CI2">
+      <c r="CI2"/>
+      <c r="CJ2">
         <v>218200000.0</v>
       </c>
-      <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
+      <c r="CM2"/>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5507,52 +5516,53 @@
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5580,393 +5590,395 @@
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
-      <c r="BR4">
+      <c r="BR4"/>
+      <c r="BS4">
         <v>296700000.0</v>
       </c>
-      <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
+        <v>-138800000.0</v>
+      </c>
+      <c r="C5">
         <v>-142000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-151300000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-156200000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-177300000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-141900000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-140500000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-141500000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-162100000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-161100000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-167300000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-184100000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-180400000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-158200000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-167900000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-121200000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-116800000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-116200000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-52100000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-126700000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-139300000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-141100000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-159500000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-186600000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-177800000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-180300000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-209000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-183100000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-205700000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-211600000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-231000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-246600000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-248000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-276000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-227900000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-228300000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-209400000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-173800000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-162800000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-176900000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-165000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-179100000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-143900000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-126300000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-123500000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-78100000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-118900000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-110900000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-162500000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-170000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-169000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-165300000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-138300000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-133700000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-152600000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-124500000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-107000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-132500000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-118500000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-94700000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-156500000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-153400000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-132800000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-121800000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-45000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-86300000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-127300000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-128100000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-102400000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-44700000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-30000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>700000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-77800000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-91100000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-68800000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-88200000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-67600000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-68100000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-73500000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-55400000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>3253500000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>3015500000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>2797700000.0</v>
       </c>
-      <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>697800000.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
+        <v>0.0</v>
+      </c>
+      <c r="AN6">
         <v>640900000.0</v>
       </c>
-      <c r="AN6">
-[...1 lines deleted...]
-      </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
@@ -6005,122 +6017,125 @@
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
       <c r="BN6">
         <v>0.0</v>
       </c>
       <c r="BO6">
         <v>0.0</v>
       </c>
       <c r="BP6">
+        <v>0.0</v>
+      </c>
+      <c r="BQ6">
         <v>327600000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>285600000.0</v>
       </c>
-      <c r="BR6">
-[...2 lines deleted...]
-      <c r="BS6"/>
+      <c r="BS6">
+        <v>0.0</v>
+      </c>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>225700000.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>191200000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>162300000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>161300000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>234900000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>242300000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -6139,116 +6154,119 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8">
         <v>3100000.0</v>
       </c>
       <c r="C8">
-        <v>3200000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D8">
         <v>3200000.0</v>
       </c>
       <c r="E8">
         <v>3200000.0</v>
       </c>
       <c r="F8">
+        <v>3200000.0</v>
+      </c>
+      <c r="G8">
         <v>3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="H8">
         <v>3400000.0</v>
       </c>
       <c r="I8">
         <v>3400000.0</v>
       </c>
       <c r="J8">
         <v>3400000.0</v>
       </c>
       <c r="K8">
+        <v>3400000.0</v>
+      </c>
+      <c r="L8">
         <v>3500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3700000.0</v>
       </c>
       <c r="M8">
         <v>3700000.0</v>
       </c>
       <c r="N8">
         <v>3700000.0</v>
       </c>
       <c r="O8">
         <v>3700000.0</v>
       </c>
       <c r="P8">
-        <v>3900000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="Q8">
         <v>3900000.0</v>
       </c>
       <c r="R8">
         <v>3900000.0</v>
       </c>
       <c r="S8">
         <v>3900000.0</v>
       </c>
       <c r="T8">
+        <v>3900000.0</v>
+      </c>
+      <c r="U8">
         <v>4000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>4100000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6273,592 +6291,597 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>1117400000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1102800000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1092900000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1081400000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1070800000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1060300000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1023300000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1013600000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1004100000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>995900000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>983000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>973300000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>960500000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>941000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>927900000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>919500000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>904000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>885100000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>874900000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>860500000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>854700000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>841200000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>818600000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>801300000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>771100000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>755600000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>743700000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>732100000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>715400000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>697800000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>685200000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>672100000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>659700000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>640900000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>628700000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>597300000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>585300000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>566500000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>556100000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>541600000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>490900000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>445400000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>429200000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>417300000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>405200000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>390900000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>378100000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>354000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>342900000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>332800000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>324900000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>311000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>298900000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>247100000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>233100000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>221600000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>197200000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>117400000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>87700000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>73200000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>59700000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>40700000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>23200000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>7800000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-1500000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
+      <c r="CM9"/>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>1361300000.0</v>
+      </c>
+      <c r="C10">
         <v>1482100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1636400000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1372600000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1400500000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1446200000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2105600000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1424800000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1467700000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1518900000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1268600000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1138200000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1585900000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1228600000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1285900000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1176100000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1201900000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1295800000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1208300000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1003400000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2064000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2266600000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1428200000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1597100000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1568300000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1626300000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1818700000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1881300000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2001900000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>833100000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2221200000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2023200000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2203700000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2308700000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2103000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2127300000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2207400000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2410200000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2067500000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2434400000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2058100000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2124300000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2391600000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2411900000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2631600000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2338600000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2617500000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2559500000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2650500000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2560200000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2611700000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2474400000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2244400000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2349100000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2351000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1433000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1574400000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1879100000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2083400000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2671100000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2249300000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2215800000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2157400000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1996700000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1940600000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1754400000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1685200000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1625400000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1782400000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1510000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1295600000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1129600000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1874600000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1895400000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1996600000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2047300000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1835100000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1561000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1770500000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1327600000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>655800000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>494500000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>510200000.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
-      <c r="CI10">
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>469700000.0</v>
       </c>
-      <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
+      <c r="CM10"/>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>1234400000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>947800000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1019600000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1289000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1474000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1097600000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1138200000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1585900000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1228600000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1285900000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1176100000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1201900000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1295800000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1208300000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1003400000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1061400000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -6883,1206 +6906,1218 @@
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>2793100000.0</v>
+      </c>
+      <c r="C12">
         <v>2928600000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3081500000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2822000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2857200000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2886700000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3437900000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2937200000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2904400000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2921800000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1268600000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1138200000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1585900000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1228600000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1285900000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1176100000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1201900000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1295800000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1208300000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1003400000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3621400000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3871500000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1428200000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3779200000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3470300000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3280100000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3517100000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3485600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3548000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>833100000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3431800000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3300700000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3459000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3470900000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3453200000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3516400000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3445500000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3574100000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3299300000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3552400000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3356200000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3324400000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3554200000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3669500000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4061400000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4195200000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4090000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3955600000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3900200000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3987600000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4462400000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4029800000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3705700000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3574300000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3865800000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3289100000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3438900000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3451900000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3415400000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>5428100000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3555500000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2215800000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2157400000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1996700000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3167700000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2914400000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1685200000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1625400000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1782400000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1510000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1295600000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1129600000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1874600000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1895400000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>2190400000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2201400000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1990000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1561000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1924700000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1327600000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>655800000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>494500000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>510200000.0</v>
       </c>
-      <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
+      <c r="CM12"/>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
         <v>3100000.0</v>
       </c>
       <c r="C13">
-        <v>3200000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D13">
         <v>3200000.0</v>
       </c>
       <c r="E13">
         <v>3200000.0</v>
       </c>
       <c r="F13">
+        <v>3200000.0</v>
+      </c>
+      <c r="G13">
         <v>3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="H13">
         <v>3400000.0</v>
       </c>
       <c r="I13">
         <v>3400000.0</v>
       </c>
       <c r="J13">
         <v>3400000.0</v>
       </c>
       <c r="K13">
+        <v>3400000.0</v>
+      </c>
+      <c r="L13">
         <v>3500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3700000.0</v>
       </c>
       <c r="M13">
         <v>3700000.0</v>
       </c>
       <c r="N13">
         <v>3700000.0</v>
       </c>
       <c r="O13">
         <v>3700000.0</v>
       </c>
       <c r="P13">
-        <v>3900000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="Q13">
         <v>3900000.0</v>
       </c>
       <c r="R13">
         <v>3900000.0</v>
       </c>
       <c r="S13">
         <v>3900000.0</v>
       </c>
       <c r="T13">
+        <v>3900000.0</v>
+      </c>
+      <c r="U13">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="V13">
         <v>4100000.0</v>
       </c>
       <c r="W13">
         <v>4100000.0</v>
       </c>
       <c r="X13">
         <v>4100000.0</v>
       </c>
       <c r="Y13">
         <v>4100000.0</v>
       </c>
       <c r="Z13">
         <v>4100000.0</v>
       </c>
       <c r="AA13">
-        <v>4200000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="AB13">
         <v>4200000.0</v>
       </c>
       <c r="AC13">
-        <v>4300000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="AD13">
         <v>4300000.0</v>
       </c>
       <c r="AE13">
-        <v>4400000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="AF13">
         <v>4400000.0</v>
       </c>
       <c r="AG13">
+        <v>4400000.0</v>
+      </c>
+      <c r="AH13">
         <v>4500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4600000.0</v>
       </c>
       <c r="AI13">
         <v>4600000.0</v>
       </c>
       <c r="AJ13">
         <v>4600000.0</v>
       </c>
       <c r="AK13">
         <v>4600000.0</v>
       </c>
       <c r="AL13">
+        <v>4600000.0</v>
+      </c>
+      <c r="AM13">
         <v>4700000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>4800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4900000.0</v>
       </c>
       <c r="AO13">
         <v>4900000.0</v>
       </c>
       <c r="AP13">
         <v>4900000.0</v>
       </c>
       <c r="AQ13">
+        <v>4900000.0</v>
+      </c>
+      <c r="AR13">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5100000.0</v>
       </c>
       <c r="AS13">
         <v>5100000.0</v>
       </c>
       <c r="AT13">
-        <v>5200000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="AU13">
         <v>5200000.0</v>
       </c>
       <c r="AV13">
         <v>5200000.0</v>
       </c>
       <c r="AW13">
+        <v>5200000.0</v>
+      </c>
+      <c r="AX13">
         <v>5300000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>5400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5500000.0</v>
       </c>
       <c r="AZ13">
         <v>5500000.0</v>
       </c>
       <c r="BA13">
         <v>5500000.0</v>
       </c>
       <c r="BB13">
+        <v>5500000.0</v>
+      </c>
+      <c r="BC13">
         <v>5600000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>5700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="BE13">
         <v>6000000.0</v>
       </c>
       <c r="BF13">
+        <v>6000000.0</v>
+      </c>
+      <c r="BG13">
         <v>6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6200000.0</v>
       </c>
       <c r="BH13">
         <v>6200000.0</v>
       </c>
       <c r="BI13">
-        <v>6300000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="BJ13">
         <v>6300000.0</v>
       </c>
       <c r="BK13">
+        <v>6300000.0</v>
+      </c>
+      <c r="BL13">
         <v>6500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6600000.0</v>
       </c>
       <c r="BM13">
         <v>6600000.0</v>
       </c>
       <c r="BN13">
+        <v>6600000.0</v>
+      </c>
+      <c r="BO13">
         <v>6700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6900000.0</v>
       </c>
       <c r="BP13">
         <v>6900000.0</v>
       </c>
       <c r="BQ13">
-        <v>7000000.0</v>
+        <v>6900000.0</v>
       </c>
       <c r="BR13">
         <v>7000000.0</v>
       </c>
       <c r="BS13">
+        <v>7000000.0</v>
+      </c>
+      <c r="BT13">
         <v>7100000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>7200000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>7300000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>7400000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7700000.0</v>
       </c>
       <c r="BY13">
         <v>7700000.0</v>
       </c>
       <c r="BZ13">
         <v>7700000.0</v>
       </c>
       <c r="CA13">
         <v>7700000.0</v>
       </c>
       <c r="CB13">
         <v>7700000.0</v>
       </c>
-      <c r="CC13"/>
+      <c r="CC13">
+        <v>7700000.0</v>
+      </c>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
+        <v>313600000.0</v>
+      </c>
+      <c r="C14">
         <v>316800000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>318900000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>330500000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>329600000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>339200000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>341100000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>339500000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>339600000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>345700000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>361100000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>375000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>375600000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>375500000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>383900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>387600000.0</v>
       </c>
       <c r="Q14">
         <v>387600000.0</v>
       </c>
       <c r="R14">
+        <v>387600000.0</v>
+      </c>
+      <c r="S14">
         <v>394500000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>401700000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>408000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>411500000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>414300000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>414500000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>414600000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>413600000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>418300000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>424700000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>426800000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>432300000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>439900000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>445400000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>449000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>459600000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>463600000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>459600000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>465400000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>472000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>483400000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>483600000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>490300000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>493000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>503200000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>508600000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>513200000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>519800000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>525200000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>526900000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>531200000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>539900000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>549200000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>555000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>555800000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>558300000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>569700000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>590200000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>604200000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>613100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>621900000.0</v>
       </c>
       <c r="BG14">
         <v>621900000.0</v>
       </c>
       <c r="BH14">
+        <v>621900000.0</v>
+      </c>
+      <c r="BI14">
         <v>627100000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>635800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>652100000.0</v>
       </c>
       <c r="BK14">
         <v>652100000.0</v>
       </c>
       <c r="BL14">
+        <v>652100000.0</v>
+      </c>
+      <c r="BM14">
         <v>661300000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>671600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>684200000.0</v>
       </c>
       <c r="BO14">
         <v>684200000.0</v>
       </c>
       <c r="BP14">
+        <v>684200000.0</v>
+      </c>
+      <c r="BQ14">
         <v>701600000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>702700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>708000000.0</v>
       </c>
       <c r="BS14">
         <v>708000000.0</v>
       </c>
       <c r="BT14">
+        <v>708000000.0</v>
+      </c>
+      <c r="BU14">
         <v>737200000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>747500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>756800000.0</v>
       </c>
       <c r="BW14">
         <v>756800000.0</v>
       </c>
       <c r="BX14">
+        <v>756800000.0</v>
+      </c>
+      <c r="BY14">
         <v>767400000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>779000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>783300000.0</v>
       </c>
       <c r="CA14">
         <v>783300000.0</v>
       </c>
       <c r="CB14">
+        <v>783300000.0</v>
+      </c>
+      <c r="CC14">
         <v>764000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>763900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>780200000.0</v>
       </c>
       <c r="CE14">
         <v>780200000.0</v>
       </c>
       <c r="CF14">
-        <v>763900000.0</v>
+        <v>780200000.0</v>
       </c>
       <c r="CG14">
         <v>763900000.0</v>
       </c>
       <c r="CH14">
         <v>763900000.0</v>
       </c>
       <c r="CI14">
         <v>763900000.0</v>
       </c>
       <c r="CJ14">
         <v>763900000.0</v>
       </c>
       <c r="CK14">
         <v>763900000.0</v>
       </c>
       <c r="CL14">
         <v>763900000.0</v>
       </c>
+      <c r="CM14">
+        <v>763900000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>3700000.0</v>
       </c>
       <c r="P15">
-        <v>3900000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="Q15">
         <v>3900000.0</v>
       </c>
       <c r="R15">
         <v>3900000.0</v>
       </c>
       <c r="S15">
         <v>3900000.0</v>
       </c>
       <c r="T15">
+        <v>3900000.0</v>
+      </c>
+      <c r="U15">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="V15">
         <v>4100000.0</v>
       </c>
       <c r="W15">
+        <v>4100000.0</v>
+      </c>
+      <c r="X15">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="Y15">
         <v>4100000.0</v>
       </c>
       <c r="Z15">
         <v>4100000.0</v>
       </c>
       <c r="AA15">
-        <v>4200000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="AB15">
         <v>4200000.0</v>
       </c>
       <c r="AC15">
-        <v>4300000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="AD15">
         <v>4300000.0</v>
       </c>
       <c r="AE15">
-        <v>4400000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="AF15">
         <v>4400000.0</v>
       </c>
       <c r="AG15">
+        <v>4400000.0</v>
+      </c>
+      <c r="AH15">
         <v>4500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4600000.0</v>
       </c>
       <c r="AI15">
         <v>4600000.0</v>
       </c>
       <c r="AJ15">
         <v>4600000.0</v>
       </c>
       <c r="AK15">
         <v>4600000.0</v>
       </c>
       <c r="AL15">
+        <v>4600000.0</v>
+      </c>
+      <c r="AM15">
         <v>4700000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>4800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4900000.0</v>
       </c>
       <c r="AO15">
         <v>4900000.0</v>
       </c>
       <c r="AP15">
         <v>4900000.0</v>
       </c>
       <c r="AQ15">
+        <v>4900000.0</v>
+      </c>
+      <c r="AR15">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5100000.0</v>
       </c>
       <c r="AS15">
         <v>5100000.0</v>
       </c>
       <c r="AT15">
-        <v>5200000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="AU15">
         <v>5200000.0</v>
       </c>
       <c r="AV15">
         <v>5200000.0</v>
       </c>
       <c r="AW15">
+        <v>5200000.0</v>
+      </c>
+      <c r="AX15">
         <v>5300000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>5400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5500000.0</v>
       </c>
       <c r="AZ15">
         <v>5500000.0</v>
       </c>
       <c r="BA15">
         <v>5500000.0</v>
       </c>
       <c r="BB15">
+        <v>5500000.0</v>
+      </c>
+      <c r="BC15">
         <v>5600000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>5700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="BE15">
         <v>6000000.0</v>
       </c>
       <c r="BF15">
+        <v>6000000.0</v>
+      </c>
+      <c r="BG15">
         <v>6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6200000.0</v>
       </c>
       <c r="BH15">
         <v>6200000.0</v>
       </c>
       <c r="BI15">
-        <v>6300000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="BJ15">
         <v>6300000.0</v>
       </c>
       <c r="BK15">
+        <v>6300000.0</v>
+      </c>
+      <c r="BL15">
         <v>6500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6600000.0</v>
       </c>
       <c r="BM15">
         <v>6600000.0</v>
       </c>
       <c r="BN15">
+        <v>6600000.0</v>
+      </c>
+      <c r="BO15">
         <v>6700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6900000.0</v>
       </c>
       <c r="BP15">
         <v>6900000.0</v>
       </c>
       <c r="BQ15">
-        <v>7000000.0</v>
+        <v>6900000.0</v>
       </c>
       <c r="BR15">
         <v>7000000.0</v>
       </c>
-      <c r="BS15"/>
-      <c r="BT15">
+      <c r="BS15">
+        <v>7000000.0</v>
+      </c>
+      <c r="BT15"/>
+      <c r="BU15">
         <v>7200000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>7300000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>7400000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7700000.0</v>
       </c>
       <c r="BY15">
         <v>7700000.0</v>
       </c>
       <c r="BZ15">
         <v>7700000.0</v>
       </c>
       <c r="CA15">
         <v>7700000.0</v>
       </c>
       <c r="CB15">
         <v>7700000.0</v>
       </c>
-      <c r="CC15"/>
+      <c r="CC15">
+        <v>7700000.0</v>
+      </c>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>4513700000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4643100000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4035500000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4348800000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>-275000000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>861200000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-500000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-3049600000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>926500000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2616800000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1016500000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-2522000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1008300000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1076200000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>-2884800000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>-600000.0</v>
       </c>
-      <c r="AH16"/>
       <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>-600000.0</v>
       </c>
-      <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="AP16">
         <v>-200000.0</v>
       </c>
-      <c r="AQ16"/>
+      <c r="AQ16">
+        <v>-200000.0</v>
+      </c>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-      <c r="BA16">
+      <c r="BA16"/>
+      <c r="BB16">
         <v>-6000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-100000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-3196300000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>161100000.0</v>
       </c>
-      <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>-597000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-216200000.0</v>
       </c>
-      <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8131,260 +8166,262 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>162700000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>158500000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>161600000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>169600000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>182700000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>203800000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>206400000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>187700000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>187200000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>188900000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>171700000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>167900000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>150600000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>152100000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>161300000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>166300000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>165300000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>161100000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>156300000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>166200000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>173800000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>173000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>140900000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>135700000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>135300000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>85900000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>272800000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>268100000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>276700000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>272600000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>314300000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>310100000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>317400000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>305000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>296000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>309200000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>307200000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>319200000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>345200000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>350500000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>354000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>352100000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>377800000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>388800000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>392000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>389700000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>294600000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>287500000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>273500000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>289900000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>255300000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>276600000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>282300000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>268900000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>276300000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>260400000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>271000000.0</v>
       </c>
-      <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8433,1560 +8470,1576 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20">
+        <v>2137900000.0</v>
+      </c>
+      <c r="C20">
         <v>2104300000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>2098500000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>2087500000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>2085200000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2059900000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2059600000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2061400000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2056400000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2049500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2034600000.0</v>
       </c>
       <c r="L20">
         <v>2034600000.0</v>
       </c>
       <c r="M20">
         <v>2034600000.0</v>
       </c>
       <c r="N20">
         <v>2034600000.0</v>
       </c>
       <c r="O20">
         <v>2034600000.0</v>
       </c>
       <c r="P20">
         <v>2034600000.0</v>
       </c>
       <c r="Q20">
         <v>2034600000.0</v>
       </c>
       <c r="R20">
         <v>2034600000.0</v>
       </c>
       <c r="S20">
         <v>2034600000.0</v>
       </c>
       <c r="T20">
         <v>2034600000.0</v>
       </c>
       <c r="U20">
-        <v>2566600000.0</v>
+        <v>2034600000.0</v>
       </c>
       <c r="V20">
         <v>2566600000.0</v>
       </c>
       <c r="W20">
         <v>2566600000.0</v>
       </c>
       <c r="X20">
         <v>2566600000.0</v>
       </c>
       <c r="Y20">
         <v>2566600000.0</v>
       </c>
       <c r="Z20">
         <v>2566600000.0</v>
       </c>
       <c r="AA20">
         <v>2566600000.0</v>
       </c>
       <c r="AB20">
         <v>2566600000.0</v>
       </c>
       <c r="AC20">
         <v>2566600000.0</v>
       </c>
       <c r="AD20">
+        <v>2566600000.0</v>
+      </c>
+      <c r="AE20">
         <v>2568500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2725000000.0</v>
       </c>
       <c r="AF20">
         <v>2725000000.0</v>
       </c>
       <c r="AG20">
         <v>2725000000.0</v>
       </c>
       <c r="AH20">
+        <v>2725000000.0</v>
+      </c>
+      <c r="AI20">
         <v>2726700000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>2727900000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>3161100000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>3161700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3162000000.0</v>
       </c>
       <c r="AM20">
         <v>3162000000.0</v>
       </c>
       <c r="AN20">
+        <v>3162000000.0</v>
+      </c>
+      <c r="AO20">
         <v>3162300000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>3162400000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>3162700000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>3163800000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>3168000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>3168300000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>3168800000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>3169200000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>3169500000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>3170000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>3170600000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>3172000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>3174500000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>3176300000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>3178500000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>3179700000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>3185700000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>3174100000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>3166300000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>3198900000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>2325800000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>2329600000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>2159300000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>2151700000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>2145300000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>2156500000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>2157900000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>2143400000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>2146600000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>1851600000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>1852900000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>1674200000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>1653000000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>1640100000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>1639200000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>1639500000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>1639600000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>1647200000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>1647100000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>1648000000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>1600700000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>1599300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1618000000.0</v>
       </c>
       <c r="CE20">
         <v>1618000000.0</v>
       </c>
-      <c r="CF20"/>
+      <c r="CF20">
+        <v>1618000000.0</v>
+      </c>
       <c r="CG20"/>
       <c r="CH20"/>
-      <c r="CI20">
+      <c r="CI20"/>
+      <c r="CJ20">
         <v>1343600000.0</v>
       </c>
-      <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21">
+        <v>386900000.0</v>
+      </c>
+      <c r="C21">
         <v>388800000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>356300000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>362900000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>332100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>299700000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>315400000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>330800000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>347000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>369000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>380200000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>406900000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>430300000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>440200000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>457900000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>466200000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>446100000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>400100000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>417100000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>441000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>499700000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>523000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>505000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>449300000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>473900000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>485100000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>494900000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>514500000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>535500000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>562700000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>598200000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>604500000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>546500000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>569200000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>586300000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>601100000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>615900000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>649600000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>664200000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>693400000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>701500000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>697100000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>705000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>738100000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>768300000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>772000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>748100000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>768900000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>799000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>833500000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>833800000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>869600000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>897600000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>863300000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>878900000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>848500000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>861600000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>878300000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>847400000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>488100000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>483000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>421100000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>438000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>462800000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>471800000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>474500000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>489200000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>505500000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>403200000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>401800000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>350600000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>351200000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>349800000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>327800000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>334100000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>308300000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>283200000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>280600000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>287700000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>260300000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>232900000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>236700000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>180400000.0</v>
       </c>
-      <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
-      <c r="CI21">
+      <c r="CI21"/>
+      <c r="CJ21">
         <v>1357900000.0</v>
       </c>
-      <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
+      <c r="CM21"/>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>1100400000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2904400000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2921800000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3513900000.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22">
         <v>1073600000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-449000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1391900000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-420000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-1609300000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-487300000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1428900000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-259200000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-211100000.0</v>
       </c>
-      <c r="AD22"/>
-      <c r="AE22">
+      <c r="AE22"/>
+      <c r="AF22">
         <v>-1514300000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-201500000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-241500000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-1762100000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-1747900000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-342200000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-282300000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-1425300000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-1512200000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-338400000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-387800000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-442600000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1210900000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-378500000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-336500000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-564200000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-1115100000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-286800000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-233700000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-239300000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-1128100000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-1316100000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-1347800000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-1288000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-1156900000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-1108200000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-1068200000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-1129100000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-1046700000.0</v>
       </c>
-      <c r="BH22">
-[...1 lines deleted...]
-      </c>
       <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
         <v>-1119500000.0</v>
       </c>
-      <c r="BJ22">
-[...1 lines deleted...]
-      </c>
       <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
         <v>95800000.0</v>
       </c>
-      <c r="BL22">
-[...1 lines deleted...]
-      </c>
       <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
         <v>-920400000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-903000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>85300000.0</v>
       </c>
-      <c r="BP22">
-[...1 lines deleted...]
-      </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
-      <c r="BS22"/>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
-      <c r="CA22">
+      <c r="CA22"/>
+      <c r="CB22">
         <v>-781200000.0</v>
       </c>
-      <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>7968600000.0</v>
+      </c>
+      <c r="C23">
         <v>8100200000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8305900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7784000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7984300000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8337900000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8370500000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7675800000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7971300000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8053200000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8198800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7913700000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8487400000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8233500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8496300000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8901300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>8787300000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>8488700000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8823500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>8871000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>8978100000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>9281000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>9496300000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>8827200000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>8707000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>8365400000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>8758500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>8803700000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9043300000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>9432000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8996800000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8989600000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9115600000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9188000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9231400000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>9873600000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9408200000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9486000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9419600000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9518700000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9394900000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>9418300000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>9449200000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>9815900000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>10063800000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>10353000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>9890400000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>9846600000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>9874600000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>9922600000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>10121300000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>9940900000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>9589400000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>9361700000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>9465700000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>9355100000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>9166000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>9197800000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>9069900000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>8819700000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>8009500000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>7887700000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>7929200000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>7570400000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>7347700000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>7041000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>7353400000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>6214200000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>5859200000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>5654000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>5578300000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>5504200000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>6024300000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>5972800000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>5784200000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>5685300000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>5327700000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>5353900000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>5321100000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>5038600000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>4995600000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>4633200000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>4589100000.0</v>
       </c>
-      <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24">
+        <v>2452100000.0</v>
+      </c>
+      <c r="C24">
         <v>2289300000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2442900000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2442500000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2441900000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2441300000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2940800000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1641700000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1641000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2140400000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2139700000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2309100000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2813000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2462700000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2616800000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2436000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2435300000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2434500000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3008400000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2732600000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2731800000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3230500000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3067200000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2950900000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2985800000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2985100000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2984300000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2813000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2812200000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2810300000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3433700000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3295000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3331800000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3143400000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2619300000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>2626200000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>2682400000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2680900000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2286100000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2219400000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2228500000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2225700000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2225600000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>3233800000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>3225800000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>3228600000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>3220400000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>3714200000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>3754100000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>3844100000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>3713000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>3968700000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>3717300000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>3726800000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3729200000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>3283000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>3283100000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>3283700000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>3286200000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>3282800000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>2885500000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>2883300000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>2589900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3296500000.0</v>
       </c>
       <c r="BM24">
         <v>3296500000.0</v>
       </c>
       <c r="BN24">
+        <v>3296500000.0</v>
+      </c>
+      <c r="BO24">
         <v>3048000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>3048500000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>3052400000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>3049800000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>3056600000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>2560600000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>2500500000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>2499800000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>2502600000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>2499800000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>2997700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2995900000.0</v>
       </c>
       <c r="BZ24">
         <v>2995900000.0</v>
       </c>
       <c r="CA24">
         <v>2995900000.0</v>
       </c>
       <c r="CB24">
+        <v>2995900000.0</v>
+      </c>
+      <c r="CC24">
         <v>999600000.0</v>
       </c>
-      <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>1450900000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1842500000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2494200000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2441300000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2940800000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1641700000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>2139100000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2138400000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2137700000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2616800000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2436000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2435300000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2434500000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3008400000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2732600000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2731800000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2730500000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3067200000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2950900000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2962000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2973200000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2984300000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2813000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2812200000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2810300000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3308700000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
-      <c r="BR25">
+      <c r="BR25"/>
+      <c r="BS25">
         <v>3056600000.0</v>
       </c>
-      <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>216300000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>212900000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>210400000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>210900000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>34500000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>33000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>5500000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>18200000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>27000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>64200000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>41700000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>43500000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>58900000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>85300000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>76300000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>43300000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>41600000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10035,389 +10088,395 @@
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
+        <v>1335900000.0</v>
+      </c>
+      <c r="C28">
         <v>1141200000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1467100000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1219600000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1348700000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1345100000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1026400000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1161900000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1168100000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1021400000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1236000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1170900000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1227100000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1234100000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1492200000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1434900000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1493400000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1238700000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1800100000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1849200000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>932800000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>963900000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1639000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1439400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1517500000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1443800000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1652900000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1366700000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1078300000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2537200000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1212500000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1271800000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1128100000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>834700000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>930600000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1406100000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1420000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1080700000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>718600000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>790400000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1170400000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1101400000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>824300000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1071900000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1094200000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1390000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1102900000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1154700000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1103600000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1283900000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1601300000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1494300000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1472900000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1377700000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1978200000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2000000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2098700000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1754600000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1499800000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1311700000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1336200000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1367500000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1132500000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1299800000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1355900000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1293600000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1363300000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1427000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1267400000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1546600000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1847900000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1952900000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1494100000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1483900000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1341400000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1225300000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1320700000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1717800000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1553000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2172000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-592300000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-429800000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-346700000.0</v>
       </c>
-      <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
+      <c r="CM28"/>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
         <v>53</v>
       </c>
       <c r="B29">
+        <v>3611900000.0</v>
+      </c>
+      <c r="C29">
         <v>3533800000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3835600000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3517600000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3632800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3730700000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3909700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3239400000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3076600000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2938200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2983600000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2922700000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3439500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3015500000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3094600000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3139300000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3143600000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2887300000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3364000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3221200000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3283100000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3449300000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3253800000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3103600000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3012400000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2920400000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10437,559 +10496,566 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
+        <v>1504700000.0</v>
+      </c>
+      <c r="C30">
         <v>1520200000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1602100000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1393300000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1550500000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1923800000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1397000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1467400000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1776900000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1820300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1732900000.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30">
         <v>1175100000.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>1076800000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1269300000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1135100000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1061600000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1233600000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>927300000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1230100000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1202600000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1390600000.0</v>
       </c>
-      <c r="AD30"/>
-      <c r="AE30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>1355400000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1485700000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1491100000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1489900000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1573900000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1465300000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1260100000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1201200000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1327300000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1117300000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1163500000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1161700000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1070400000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1114800000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1059500000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1032200000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1006900000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1177600000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1308200000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1222300000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>981300000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1120900000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1152500000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1162000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1062300000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1108200000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1068200000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1129100000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1099100000.0</v>
       </c>
-      <c r="BH30"/>
-      <c r="BI30">
+      <c r="BI30"/>
+      <c r="BJ30">
         <v>1119500000.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>64100000.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>920400000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>903000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>130900000.0</v>
       </c>
-      <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30">
         <v>377400000.0</v>
       </c>
-      <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
-      <c r="BW30">
+      <c r="BW30"/>
+      <c r="BX30">
         <v>944400000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>879100000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>748100000.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CA30"/>
+      <c r="CB30">
         <v>781200000.0</v>
       </c>
-      <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>946000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>836000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>927000000.0</v>
       </c>
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-1827900000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>-1922000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2014700000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1972500000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2032400000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2081900000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2096100000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2107000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2780000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2870800000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2885000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2948800000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-3113900000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-3201400000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-3101000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3100800000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3071900000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3505400000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3633000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-3744800000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3722800000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3671700000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3805600000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3052800000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-3116400000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3061300000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-2924000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-2468100000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2549500000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2620800000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-2463900000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2558900000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2629200000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-2590900000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2616900000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2758700000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2898800000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2936400000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2901100000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2993800000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-3145300000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-3124200000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-3118000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-2887500000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-2982900000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-3077200000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-3151500000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-2312000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-2433500000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-2300100000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-2007000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-2170300000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-2228600000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-2251800000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-2279100000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-2324500000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-1969200000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-2140800000.0</v>
       </c>
-      <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
         <v>56</v>
       </c>
       <c r="B32">
+        <v>204800000.0</v>
+      </c>
+      <c r="C32">
         <v>98700000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>566900000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>313500000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>273100000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>291400000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1084400000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-535100000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-792300000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-355000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>33200000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>43400000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>772900000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>326800000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>358200000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>530500000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>367700000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>420900000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1340300000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1068000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-564700000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>56200000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>98100000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-182300000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-390800000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-520300000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -11009,1094 +11075,1105 @@
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
+      <c r="CM32"/>
     </row>
-    <row r="33" spans="1:90">
+    <row r="33" spans="1:91">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>2818200000.0</v>
+      </c>
+      <c r="C33">
         <v>3651400000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3308500000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3568700000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3576600000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3527400000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3198600000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3271300000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3290000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3311100000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3243200000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>6775500000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>6660900000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>6755100000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>6949500000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>6910300000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>6896500000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>6569800000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>6162300000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>6375400000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4279900000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4140200000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>8068100000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3986400000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4003100000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4158000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3812500000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4115500000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>4104700000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>7624700000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>4050700000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>4203200000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>4165500000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>4227200000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>4030300000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>4891900000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>4702600000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>4710700000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>4608100000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>4849000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>4875200000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>4932200000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>4684100000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>5031600000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>4942900000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>5125600000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>4685300000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4713400000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>4666200000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>4712700000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>4566800000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>4790200000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>4731200000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>4625400000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>4443000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>4595500000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>4658900000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>4616800000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>4466800000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>3391600000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>3334500000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>3138300000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2941700000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>3180300000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>3259600000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>3223600000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>3034200000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>3332700000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>2857100000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>2961800000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>2547000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>4374600000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>2707300000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>2695000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>2649400000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>2604800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2589600000.0</v>
       </c>
       <c r="BZ33">
         <v>2589600000.0</v>
       </c>
       <c r="CA33">
+        <v>2589600000.0</v>
+      </c>
+      <c r="CB33">
         <v>2615200000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>2492700000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>2411700000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>2425700000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>2222800000.0</v>
       </c>
-      <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
+      <c r="CM33"/>
     </row>
-    <row r="34" spans="1:90">
+    <row r="34" spans="1:91">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34">
+        <v>356600000.0</v>
+      </c>
+      <c r="C34">
         <v>388500000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>55500000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>353700000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>368900000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>277400000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>22800000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>284700000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>271900000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>268400000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>39200000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>3754900000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>3678900000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>516900000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>3871400000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1219200000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1104400000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1021200000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>3112900000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1128700000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>509400000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>559900000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>802400000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>578800000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>532000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>651700000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>498300000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>533800000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>494800000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>1216700000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>279100000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>264700000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>305500000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>363600000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>356800000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>487900000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>409900000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>281300000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>359400000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>451300000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>501200000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>549600000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>429000000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>453600000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>465500000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>718500000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>484200000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>393300000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>381800000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>391600000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>358200000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>372800000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>378000000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>291400000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>254700000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>258600000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>262400000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>3446800000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>3364800000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>2992800000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>2850500000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>2810800000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>2889700000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>2642900000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>2599900000.0</v>
       </c>
-      <c r="BN34">
+      <c r="BO34">
         <v>2547100000.0</v>
       </c>
-      <c r="BO34">
+      <c r="BP34">
         <v>2662300000.0</v>
       </c>
-      <c r="BP34">
+      <c r="BQ34">
         <v>1534200000.0</v>
       </c>
-      <c r="BQ34">
+      <c r="BR34">
         <v>1441200000.0</v>
       </c>
-      <c r="BR34">
+      <c r="BS34">
         <v>2212500000.0</v>
       </c>
-      <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
+      <c r="CM34"/>
     </row>
-    <row r="35" spans="1:90">
+    <row r="35" spans="1:91">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
+        <v>6808800000.0</v>
+      </c>
+      <c r="C35">
         <v>2839600000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2917500000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2956800000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2966100000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2879400000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>6674800000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2083400000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2056900000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2058200000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2920300000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>6035300000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>5971200000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>6033400000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>6166700000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>6062000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>6091000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>6279300000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>7147000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>5719400000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2928900000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3477600000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>7879900000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3237000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>3185700000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3287400000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>3118700000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3183200000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3148400000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>6890200000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2748900000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>6790900000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>7815300000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>7597300000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>3563400000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>8109200000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>7374400000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>7049500000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>3231400000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>7337900000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>7354900000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>7378100000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>3917500000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>7621600000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>7991800000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>8236600000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>4509600000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>7869300000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>8013800000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>7928800000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>4890400000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>7594700000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>7908600000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>7691400000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>4636000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>3241600000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>3935500000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>4287400000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>3649500000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>3816900000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>3850700000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>4134000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>3834300000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>3801300000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>3831700000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>3589800000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>3590600000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>3606800000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>3531700000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>3245300000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>3611600000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>4783700000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>3566400000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>2981200000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>2946300000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>3487900000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>3408200000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>3733500000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>3745700000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>3908900000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>471800000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>464400000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>556300000.0</v>
       </c>
-      <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
+      <c r="CM35"/>
     </row>
-    <row r="36" spans="1:90">
+    <row r="36" spans="1:91">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
+        <v>852600000.0</v>
+      </c>
+      <c r="C36">
         <v>851600000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>121000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>800500000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>829300000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>834500000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>100400000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>792400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>804000000.0</v>
       </c>
       <c r="J36">
         <v>804000000.0</v>
       </c>
       <c r="K36">
+        <v>804000000.0</v>
+      </c>
+      <c r="L36">
         <v>737000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>4243200000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>4099700000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>4177200000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4135800000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4297500000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>4300200000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>4012200000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3117000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3768300000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1072200000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>905700000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>4846100000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>814500000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>795100000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>932600000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>331400000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>822200000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>778500000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>4264500000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>425800000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>606900000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>652200000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>715600000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>472800000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>917800000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>709700000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>689800000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>521300000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>768900000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>789600000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>846100000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>540200000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>900700000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>805100000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>982200000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>520000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>569300000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>488700000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>494600000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>310100000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>537500000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>453700000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>384900000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>147300000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>364600000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>426800000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>375900000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>181100000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>384200000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>325500000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>363800000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>69800000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>377000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>435200000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>395200000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>109900000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>482300000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>408300000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>514700000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>116800000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>2175800000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>517900000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>530200000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>475500000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>457700000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>466300000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>474000000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>503400000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>473900000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>490100000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>479800000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>342000000.0</v>
       </c>
-      <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
+      <c r="CM36"/>
     </row>
-    <row r="37" spans="1:90">
+    <row r="37" spans="1:91">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -12159,1344 +12236,1360 @@
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
       <c r="BN37">
         <v>0.0</v>
       </c>
       <c r="BO37">
         <v>0.0</v>
       </c>
       <c r="BP37">
+        <v>0.0</v>
+      </c>
+      <c r="BQ37">
         <v>327600000.0</v>
       </c>
-      <c r="BQ37">
+      <c r="BR37">
         <v>285600000.0</v>
       </c>
-      <c r="BR37">
-[...2 lines deleted...]
-      <c r="BS37"/>
+      <c r="BS37">
+        <v>0.0</v>
+      </c>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
+      <c r="CM37"/>
     </row>
-    <row r="38" spans="1:90">
+    <row r="38" spans="1:91">
       <c r="A38" t="s">
         <v>62</v>
       </c>
       <c r="B38">
+        <v>4230600000.0</v>
+      </c>
+      <c r="C38">
         <v>4391200000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>-100000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>4068000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>4217400000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>834500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="H38">
         <v>-100000.0</v>
       </c>
       <c r="I38">
+        <v>-100000.0</v>
+      </c>
+      <c r="J38">
         <v>4452300000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>4439600000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>-1.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>4243200000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>4340300000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>4427000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>-700000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>5112400000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>4989100000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>4635300000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>5034100000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>6265000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>7917000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>4543900000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>4847000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>3791100000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>3746700000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>3389500000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3717800000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3651500000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>4063300000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>974200000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>4311300000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>4382500000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>4379000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>4411000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>3816100000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>4530000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>4487300000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>4501400000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>4387600000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>4624600000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>4653500000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>4705900000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>4462000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>4706800000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>4641700000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>4923000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>4478900000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>4507700000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>4457700000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>4498700000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>4320900000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>4581600000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>4527600000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>4426700000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>4246900000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>4398800000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>4462500000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>4420500000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>4265100000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>3198100000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>3138100000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>2944200000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>2826800000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>2985100000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>3032900000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>2997000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>2948100000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>3083200000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>2611900000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2664900000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>2445800000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>2887800000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>2507800000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>2497200000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>2313700000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>2405600000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>2396700000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>2401700000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>2230200000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>2334900000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>2322300000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>2334500000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>2115600000.0</v>
       </c>
-      <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
-      <c r="CI38">
+      <c r="CI38"/>
+      <c r="CJ38">
         <v>1729800000.0</v>
       </c>
-      <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
+      <c r="CM38"/>
     </row>
-    <row r="39" spans="1:90">
+    <row r="39" spans="1:91">
       <c r="A39" t="s">
         <v>63</v>
       </c>
-      <c r="B39"/>
-      <c r="C39">
+      <c r="B39">
+        <v>-3378000000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
         <v>313900000.0</v>
       </c>
-      <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>-1550500000.0</v>
       </c>
-      <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>337100000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-1100400000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-1050700000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-1128400000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3687000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-1163400000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>240600000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>249800000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>261600000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>814900000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>688900000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>623100000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1452900000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1492200000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>-1073599999.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>449000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>256800000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>420000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>375700000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>487299999.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>198800000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>259199999.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>211099999.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>974200000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>158900000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>201500000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>241500000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>272200000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>174000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>342200000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>282299999.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>224100000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>184900000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>338399999.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>387800000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>442599999.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>140500000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>378500000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>336500000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>564200000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>108200000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>286799999.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>233700000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>239299999.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>110800000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>195200000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>195299999.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>126000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>94600000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>362300000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>3103300000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>3185100000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>88600000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>2757000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>2585300000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>2533600000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>2766000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>2393400000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>2341300000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>2287600000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>2503100000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>1256100000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>1219700000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>1182200000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1358300000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>1292200000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1442400000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1382400000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>1361500000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1411500000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>1250300000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>1203300000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>503000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>1218300000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>982100000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>877000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>929100000.0</v>
       </c>
-      <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
-      <c r="CI39">
+      <c r="CI39"/>
+      <c r="CJ39">
         <v>716900000.0</v>
       </c>
-      <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
+      <c r="CM39"/>
     </row>
-    <row r="40" spans="1:90">
+    <row r="40" spans="1:91">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
+        <v>-469900000.0</v>
+      </c>
+      <c r="C40">
         <v>3539600001.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3512600000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3267500000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3388100000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3521500000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>46700000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3306900000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3648300000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3635600000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3687000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>500000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>161500000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>170700000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>182500000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>550500000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>424900000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>358600000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>870700000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>855400000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>3636800000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3638200000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3898500000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>3589400000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>3522300000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>3134600000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3312700000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3297300000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>3728400000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>724700000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>3813800000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>4185100000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>4215800000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>3876600000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>4188900000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>4773300000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>3894000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>3130700000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>3749100000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>3667400000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-512400000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-579000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>3308700000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>3371700000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-587800000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-580400000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>3313700000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-596100000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-588600000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-704400000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>3270400000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-599100000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>171200000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>111200000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>2814600000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>377800000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>3492100000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>3185100000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>3091200000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>696300000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>2872800000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>2944900000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>2635200000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>1455500000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>2647000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>2605100000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>2389100000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>1256100000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>1219700000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>1453200000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>1207500000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-415200000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>1714100000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>1382400000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>1319200000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>1409800000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>52800000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>1201500000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>1335400000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>1285700000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>1049800000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>944000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>996500000.0</v>
       </c>
-      <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
-      <c r="CI40">
+      <c r="CI40"/>
+      <c r="CJ40">
         <v>711000000.0</v>
       </c>
-      <c r="CJ40"/>
       <c r="CK40"/>
       <c r="CL40"/>
+      <c r="CM40"/>
     </row>
-    <row r="41" spans="1:90">
+    <row r="41" spans="1:91">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>409900000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>424900000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>343200000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>433000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>849100000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>731300000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>473200000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>479700000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>474400000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>747100000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>991300000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>255400000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>258700000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>249300000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>276700000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>258900000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>255900000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>266600000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>264000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>254700000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>267700000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>265800000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>356800000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>487900000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>409900000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>281300000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>359400000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>451300000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>501200000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>549600000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>429000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>453600000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>465500000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>718500000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>484200000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>393300000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>381800000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>391600000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>358200000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>372800000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>378000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>291400000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>254700000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>258600000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>262400000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>261700000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>273600000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>235800000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>265200000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>277200000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>254500000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>249500000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>258600000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>259500000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>273200000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>278100000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>221500000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>188700000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>198000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>120900000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>197700000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>212600000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>182900000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>231400000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>201300000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>195200000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>200300000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>209700000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>207700000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>217400000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>217700000.0</v>
       </c>
-      <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
-      <c r="CI41">
+      <c r="CI41"/>
+      <c r="CJ41">
         <v>252100000.0</v>
       </c>
-      <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
+      <c r="CM41"/>
     </row>
-    <row r="42" spans="1:90">
+    <row r="42" spans="1:91">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
+        <v>1134200000.0</v>
+      </c>
+      <c r="C42">
         <v>1126300000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1117400000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1102800000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1092900000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1081400000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1070800000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1060300000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1050800000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1040600000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1031900000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1023300000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1013600000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1004100000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>995900000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>983000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>973300000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>960500000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>941000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>927900000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>919500000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>904000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>885100000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>874900000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>860500000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>854700000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>841200000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>818600000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>801300000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>771100000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>755600000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>743700000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>732100000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>715400000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>697800000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>685200000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>672100000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>659700000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>640900000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>628700000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>597300000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>585300000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>566500000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>556100000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>541600000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>490900000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>445400000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>429200000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>417300000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>405200000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>390900000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>378100000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>354000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>342900000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>332800000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>324900000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>311000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>298900000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>247100000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>233100000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>221600000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>197200000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>117400000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>87700000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>73200000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>59700000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>40700000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>23200000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>7800000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-1500000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>-14400000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>-25200000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>-113500000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>-271900000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>-341100000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>-842100000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>-596800000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-497200000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>-457000000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>-525400000.0</v>
       </c>
-      <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
+      <c r="CM42"/>
     </row>
-    <row r="43" spans="1:90">
+    <row r="43" spans="1:91">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13545,88 +13638,87 @@
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
+      <c r="CM43"/>
     </row>
-    <row r="44" spans="1:90">
+    <row r="44" spans="1:91">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -13689,2226 +13781,2250 @@
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
       <c r="BN44">
         <v>0.0</v>
       </c>
       <c r="BO44">
         <v>0.0</v>
       </c>
       <c r="BP44">
+        <v>0.0</v>
+      </c>
+      <c r="BQ44">
         <v>327600000.0</v>
       </c>
-      <c r="BQ44">
+      <c r="BR44">
         <v>285600000.0</v>
       </c>
-      <c r="BR44">
-[...2 lines deleted...]
-      <c r="BS44"/>
+      <c r="BS44">
+        <v>0.0</v>
+      </c>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
+      <c r="CM44"/>
     </row>
-    <row r="45" spans="1:90">
+    <row r="45" spans="1:91">
       <c r="A45" t="s">
         <v>69</v>
       </c>
       <c r="B45">
+        <v>575500000.0</v>
+      </c>
+      <c r="C45">
         <v>570700000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>763700000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>547500000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>535700000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>542500000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>700200000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>535500000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>523100000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>534700000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>656800000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>539600000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>546000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>625800000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>622400000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>747400000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>141400000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>144900000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>150000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>156000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>167500000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>173700000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>386600000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>212200000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>224100000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>229000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>270400000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>266800000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>241800000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>215700000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>214200000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>211900000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>215300000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>209300000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>220500000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>224400000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>221700000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>226300000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>231800000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>224800000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>201200000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>202600000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>206400000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>205700000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>208500000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>214000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>209900000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>208600000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>203600000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>198700000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>196100000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>196700000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>196400000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>196300000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>198100000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>193500000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>196400000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>194100000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>196500000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>195200000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>196100000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>196000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>204300000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>198300000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>194000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>192400000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>192300000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>194600000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>199500000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>197800000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>200300000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>199200000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>192900000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>187900000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>176100000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>157800000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>89400000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>91200000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>82400000.0</v>
       </c>
-      <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
+      <c r="CM45"/>
     </row>
-    <row r="46" spans="1:90">
+    <row r="46" spans="1:91">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>91800000.0</v>
+      </c>
+      <c r="C46">
         <v>91500000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>290200000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>79300000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>80800000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>77000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>245300000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>86700000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>82600000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>88600000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>91400000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>90800000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>96300000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>103100000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>110300000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>112000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>115600000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>122900000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>129400000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>131500000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>141400000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>144900000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>150400000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>156000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>167500000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>173700000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>386600000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>212200000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>224100000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>229000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>270400000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>266800000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>241800000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>215700000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>214200000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>211900000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>215300000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>209300000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>220500000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>224400000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>221700000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>226300000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>231800000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>224800000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>201200000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>202600000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>206400000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>205700000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>208500000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>214000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>209900000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>208600000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>203600000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>198700000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>196100000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>196700000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>196400000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>196300000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>198100000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>193500000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>196400000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>194100000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>196500000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>195200000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>196100000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>196000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>204300000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>198300000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>194000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>192400000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>192300000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>194600000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>199500000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>197800000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>200300000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>199200000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>192900000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>187900000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>176100000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>157800000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>89400000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>91200000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>82400000.0</v>
       </c>
-      <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
+      <c r="CM46"/>
     </row>
-    <row r="47" spans="1:90">
+    <row r="47" spans="1:91">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>95000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>79300000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>80800000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>77000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>84200000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>86700000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>90800000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>96300000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>103100000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>109600000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>112000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>115600000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>122900000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>129400000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>131500000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>141400000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>144900000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>150400000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>156000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>167500000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>173700000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>186900000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>212200000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>224100000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>229000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>270400000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>266800000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>241800000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>215700000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>214200000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>211900000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>215300000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>209300000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>220500000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>224400000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>221700000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>226300000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>231800000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>224800000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>201200000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>202600000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>206400000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>205700000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>208500000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>214000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>209900000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>208600000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>203600000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>198700000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>196100000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>196700000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>196400000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>196300000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>198100000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>193500000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>196400000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>194100000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>196500000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>195200000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>196100000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>196000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>204300000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>198300000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>194000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>192400000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>192300000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>194600000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>199500000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>197800000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>200300000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>199200000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>192900000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>187900000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>176100000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>157800000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>89400000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>91200000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>82400000.0</v>
       </c>
-      <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
-      <c r="CI47">
+      <c r="CI47"/>
+      <c r="CJ47">
         <v>70700000.0</v>
       </c>
-      <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
+      <c r="CM47"/>
     </row>
-    <row r="48" spans="1:90">
+    <row r="48" spans="1:91">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>-83800000.0</v>
+      </c>
+      <c r="C48">
         <v>-76900000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-11500000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-24400000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-35200000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-3400000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>35200000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-269500000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-451300000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-485000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-389100000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-229300000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-210400000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-296800000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-353900000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-337400000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-412100000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-495400000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-537200000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-436600000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-498000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-548200000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-543100000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-625300000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-760200000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-828200000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-675900000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-659400000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-569700000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-938000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-838800000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-916800000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-939900000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-819800000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-965900000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>247900000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>193900000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>259700000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>419300000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>930900000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>877200000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>827900000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>977300000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>912300000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>884200000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>931900000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>968700000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>856200000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>810100000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>827100000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>877300000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>832000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>707400000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>702800000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>754700000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>940300000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>842800000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>794900000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>760000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>357300000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>307700000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>230200000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>591600000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>465300000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>364900000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>400500000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>433200000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>425600000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>373200000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>153100000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>29200000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-72900000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>209500000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>363000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>453100000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>776200000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>570700000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>385200000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>208000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-1500000.0</v>
       </c>
-      <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
+      <c r="CM48"/>
     </row>
-    <row r="49" spans="1:90">
+    <row r="49" spans="1:91">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-296800000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-353900000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-337400000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-412100000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-495400000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-537200000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-436600000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-498000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-548200000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-543100000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-625300000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-760200000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-828200000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-675900000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-659400000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-569700000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-938000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-838800000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-916800000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-939900000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-819800000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-965900000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>247900000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>193900000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>259700000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>419300000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>930900000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>877200000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>827900000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>977300000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>912300000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>884200000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>931900000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>968700000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>856200000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>810100000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>827100000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>877300000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>832000000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>707400000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>702800000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>754700000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>940300000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>842800000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>794900000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>760000000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>357300000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>307700000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>230200000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>591600000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>465300000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>364900000.0</v>
       </c>
-      <c r="BN49">
+      <c r="BO49">
         <v>400500000.0</v>
       </c>
-      <c r="BO49">
+      <c r="BP49">
         <v>433200000.0</v>
       </c>
-      <c r="BP49">
+      <c r="BQ49">
         <v>425600000.0</v>
       </c>
-      <c r="BQ49">
+      <c r="BR49">
         <v>373200000.0</v>
       </c>
-      <c r="BR49">
+      <c r="BS49">
         <v>153100000.0</v>
       </c>
-      <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
+      <c r="CM49"/>
     </row>
-    <row r="50" spans="1:90">
+    <row r="50" spans="1:91">
       <c r="A50" t="s">
         <v>74</v>
       </c>
       <c r="B50">
+        <v>245100000.0</v>
+      </c>
+      <c r="C50">
         <v>334000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>434900000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>149700000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>307300000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>350000000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>945000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>994800000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>399900000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>364900000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>170000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>674600000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>25000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>180000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>175000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>260000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>100000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>275000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>120000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>265000000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>80000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>50000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>100000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>85000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>245000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>435000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>268000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>310000000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>600000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>500000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>3033600000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>600000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>3627800000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>3490900000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>2786100000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>3224800000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>3228500000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>3225700000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>3215900000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>3722300000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
+      <c r="CM50"/>
     </row>
-    <row r="51" spans="1:90">
+    <row r="51" spans="1:91">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
+        <v>2697200000.0</v>
+      </c>
+      <c r="C51">
         <v>2623300000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3103500000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2592200000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2749200000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2791300000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3132000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2586700000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2635800000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2540300000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2504600000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2309100000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2813000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2462700000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2778100000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2611000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2695300000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2534500000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3283400000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2852600000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2996800000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3230500000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3147200000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>3036500000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3085800000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3070100000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3471600000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3248000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3080200000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3370300000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>3433700000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>3295000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>3331800000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>3143400000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>3033600000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3533400000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>3627400000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3490900000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2786100000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>3224800000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>3228500000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>3225700000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>3215900000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>3483800000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>3725800000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>3728600000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>3720400000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>3714200000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>3754100000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>3844100000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>4213000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>3968700000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>3717300000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>3726800000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>4329200000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>3433000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>3673100000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>3633700000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>3583200000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>3982800000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>3585500000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>3583300000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>3289900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3296500000.0</v>
       </c>
       <c r="BM51">
         <v>3296500000.0</v>
       </c>
       <c r="BN51">
+        <v>3296500000.0</v>
+      </c>
+      <c r="BO51">
         <v>3048000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>3048500000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>3052400000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>3049800000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>3056600000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>3143500000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>3082500000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>3368700000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>3379300000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>3338000000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>3272600000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>3155800000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>3278800000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>3323500000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>3499600000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>63500000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>64700000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>163500000.0</v>
       </c>
-      <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
+      <c r="CM51"/>
     </row>
-    <row r="52" spans="1:90">
+    <row r="52" spans="1:91">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
+        <v>245100000.0</v>
+      </c>
+      <c r="C52">
         <v>334000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>434900000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>149700000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>307300000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>350000000.0</v>
       </c>
-      <c r="G52">
-[...1 lines deleted...]
-      </c>
       <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
         <v>945000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>994800000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>899900000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>364900000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>170000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>674600000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>325000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>480000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>475000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>560000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>100000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>275000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>620000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>765000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>500000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>80000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>550000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>600000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>585000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>745000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>759900000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>592900000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>634900000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1125000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>943900000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>600000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>110000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>3033600000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>600000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>445000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>310000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>2786100000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="AP52">
         <v>200000.0</v>
       </c>
       <c r="AQ52">
+        <v>200000.0</v>
+      </c>
+      <c r="AR52">
         <v>3225600000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>3483800000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>3725800000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>3728600000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>3720400000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>3714200000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>35000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>130000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>4213000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>500000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>6000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>100000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>300000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>450000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>3673100000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>3633700000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>597000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>696300000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>3585500000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>3583300000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>3289900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3296500000.0</v>
       </c>
       <c r="BM52">
         <v>3296500000.0</v>
       </c>
       <c r="BN52">
+        <v>3296500000.0</v>
+      </c>
+      <c r="BO52">
         <v>3048000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>3048500000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>3052400000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>3049800000.0</v>
       </c>
-      <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
-      <c r="BV52">
+      <c r="BV52"/>
+      <c r="BW52">
         <v>876700000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>838200000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>274900000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>159900000.0</v>
       </c>
-      <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
+      <c r="CM52"/>
     </row>
-    <row r="53" spans="1:90">
+    <row r="53" spans="1:91">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53">
+        <v>1431800000.0</v>
+      </c>
+      <c r="C53">
         <v>1446500000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1445100000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1449400000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1456700000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1440500000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1332300000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1512400000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1436700000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1402900000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1458100000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>1557400000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1604900000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1990600000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>2182100000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>1902000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>1653800000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1698400000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>1604300000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>1546100000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>3497500000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>1210600000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1277500000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1255300000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1162200000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1350200000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>1389100000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1238100000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>1163900000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>1231800000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>1118000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>1298100000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>1200100000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>1162600000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>1257600000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>1429800000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>1856600000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>1472500000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>1396100000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>1249700000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>1427400000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>1850700000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>1555400000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>1461300000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>1225200000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>1514800000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>1856100000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>1864500000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>1572800000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>1332000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>2757000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>1306200000.0</v>
       </c>
-      <c r="BJ53">
-[...1 lines deleted...]
-      </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
       <c r="BM53">
+        <v>0.0</v>
+      </c>
+      <c r="BN53">
         <v>1227100000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>1160000000.0</v>
       </c>
-      <c r="BO53">
-[...1 lines deleted...]
-      </c>
       <c r="BP53">
         <v>0.0</v>
       </c>
       <c r="BQ53">
         <v>0.0</v>
       </c>
       <c r="BR53">
         <v>0.0</v>
       </c>
-      <c r="BS53"/>
+      <c r="BS53">
+        <v>0.0</v>
+      </c>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
-      <c r="BW53">
+      <c r="BW53"/>
+      <c r="BX53">
         <v>193800000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>154100000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>154900000.0</v>
       </c>
-      <c r="BZ53"/>
-      <c r="CA53">
+      <c r="CA53"/>
+      <c r="CB53">
         <v>154200000.0</v>
       </c>
-      <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
+      <c r="CM53"/>
     </row>
-    <row r="54" spans="1:90">
+    <row r="54" spans="1:91">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -15971,1182 +16087,1195 @@
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
       <c r="BN54">
         <v>0.0</v>
       </c>
       <c r="BO54">
         <v>0.0</v>
       </c>
       <c r="BP54">
+        <v>0.0</v>
+      </c>
+      <c r="BQ54">
         <v>327600000.0</v>
       </c>
-      <c r="BQ54">
+      <c r="BR54">
         <v>285600000.0</v>
       </c>
-      <c r="BR54">
-[...2 lines deleted...]
-      <c r="BS54"/>
+      <c r="BS54">
+        <v>0.0</v>
+      </c>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
+      <c r="CM54"/>
     </row>
-    <row r="55" spans="1:90">
+    <row r="55" spans="1:91">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>7968600000.0</v>
+      </c>
+      <c r="C55">
         <v>8100200000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>8305900000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7784000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7984300000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>8337900000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>8370500000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7675800000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7971300000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>8053200000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>8198800000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7913700000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>8487400000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>8233500000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>8496300000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>8901300000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>8787300000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>8488700000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>8823500000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>8871000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>8978100000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>9281000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>9496300000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>8827200000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>8707000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>8365400000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>8758500000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>8803700000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>9043300000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>9432000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>8996800000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>8989600000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>9115600000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>9188000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>9231400000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>9873600000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>9408200000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>9486000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>9419600000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>9518700000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>9394900000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>9418300000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>9449200000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>9815900000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>10063800000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>10353000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>9890400000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>9846600000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>9874600000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>9922600000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>10121300000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>9940900000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>9589400000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>9361700000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>9465700000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>9355100000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>9166000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>9197800000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>9069900000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>8819700000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>8009500000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>7887700000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>7929200000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>7570400000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>7347700000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>7041000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>7353400000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>6214200000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>5859200000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>5654000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>5578300000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>5504200000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>6024300000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>5972800000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>5784200000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>5685300000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>5327700000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>5353900000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>5321100000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>5038600000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>4995600000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>4633200000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>4589100000.0</v>
       </c>
-      <c r="CF55"/>
       <c r="CG55"/>
       <c r="CH55"/>
-      <c r="CI55">
+      <c r="CI55"/>
+      <c r="CJ55">
         <v>3307000000.0</v>
       </c>
-      <c r="CJ55"/>
       <c r="CK55"/>
       <c r="CL55"/>
+      <c r="CM55"/>
     </row>
-    <row r="56" spans="1:90">
+    <row r="56" spans="1:91">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>919800000.0</v>
+      </c>
+      <c r="C56">
         <v>4448800000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>4997500000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4215300000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4407700000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>4810500000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5172000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>4404600000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4681300000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>4742100000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>4955600000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1138200000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1826500000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1478400000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1547500000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1991000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1890800000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1918900000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2661200000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2495600000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>4698200000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>5140800000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1428200000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>4840800000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>4703900000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>4207400000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>4946000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>4688200000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>4938600000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1807300000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>4946100000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>4786400000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>4950100000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>4960800000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>5201100000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>4981700000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>4705600000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>4775300000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>4811500000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>4669700000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>4519700000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>4486100000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>4765100000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>4784300000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>5120900000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>5227400000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>5205100000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>5133200000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>5208400000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>5209900000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>5554500000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>5150700000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>4858200000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>4736300000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>5022700000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>4759600000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>4507100000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>4581000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>4603100000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>5428100000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>4675000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>4749400000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>4987500000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>4390100000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>4088100000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>3817400000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>4319200000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>2881500000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>3002100000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>2692200000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>3031300000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1129600000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>3317000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>3277800000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>3134800000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>3080500000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>2738100000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>2764300000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>2705900000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>2545900000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>2583900000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>2207500000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>2366300000.0</v>
       </c>
-      <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
+      <c r="CM56"/>
     </row>
-    <row r="57" spans="1:90">
+    <row r="57" spans="1:91">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
+        <v>245100000.0</v>
+      </c>
+      <c r="C57">
         <v>4350100000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>4430600000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3901800000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4134600000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4519100000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>726800000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4939700000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5473600000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5597100000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4799500000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1264800000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1889700000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1647300000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1851800000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2311000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2248000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1856600000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1320900000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2783000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>5762900000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>5584600000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1429800000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>5523100000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>5594700000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>5227700000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>5679300000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>5640200000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>5864700000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2916000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>6557700000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2614000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1751600000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1966500000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>6159400000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1055000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1372600000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1686200000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>5286000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>793200000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>725600000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>801200000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>4126800000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>847100000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>764600000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>766500000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>4080400000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>797600000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>790600000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>926100000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>4126200000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1295900000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>752200000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>752700000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>3889100000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>4966800000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>4177700000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>3943000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>4525600000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>4500900000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>3779700000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>3473400000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>3512200000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>3331300000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>3116300000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>3070600000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>3409300000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>2279800000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>2041900000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>2294800000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>1974800000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>810700000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>2432400000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>2984200000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>2787200000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>2343800000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>2005500000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>1792800000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>1890200000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>1704300000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>1270300000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>1153300000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>1235100000.0</v>
       </c>
-      <c r="CF57"/>
       <c r="CG57"/>
       <c r="CH57"/>
       <c r="CI57"/>
       <c r="CJ57"/>
       <c r="CK57"/>
       <c r="CL57"/>
+      <c r="CM57"/>
     </row>
-    <row r="58" spans="1:90">
+    <row r="58" spans="1:91">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>7053900000.0</v>
+      </c>
+      <c r="C58">
         <v>7189700000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7348100000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6858600000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7100700000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>7398500000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7401600000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>7023100000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>7530500000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7655300000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>7719800000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>7300100000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>7860900000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>7680700000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>8018500000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>8373000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>8339000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>8135900000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>8467900000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>8502400000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>8691800000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>9062200000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>9309700000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>8760100000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>8780400000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>8515100000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>8798000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>8823400000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>9013100000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>9806200000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>9306600000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>9404900000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>9566900000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>9563800000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>9722800000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>9164200000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>8747000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>8735700000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>8517400000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>8131100000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>8080500000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>8179300000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>8044300000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>8468700000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>8756400000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>9003100000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>8590000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>8666900000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>8804400000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>8854900000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>9016600000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>8890600000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>8660800000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>8444100000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>8525100000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>8208400000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>8113200000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>8230400000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>8175100000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>8317800000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>7630400000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>7607400000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>7346500000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>7132600000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>6948000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>6660400000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>6999900000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>5886600000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>5573600000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>5540100000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>5586400000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>5594400000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>5998800000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>5965400000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>5733500000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>5831700000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>5413700000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>5526300000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>5635900000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>5613200000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1742100000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1617700000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1791400000.0</v>
       </c>
-      <c r="CF58"/>
       <c r="CG58"/>
       <c r="CH58"/>
-      <c r="CI58">
+      <c r="CI58"/>
+      <c r="CJ58">
         <v>1398200000.0</v>
       </c>
-      <c r="CJ58"/>
       <c r="CK58"/>
       <c r="CL58"/>
+      <c r="CM58"/>
     </row>
-    <row r="59" spans="1:90">
+    <row r="59" spans="1:91">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>-415300000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>-451300000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>-375800000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>-491400000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>709400000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>661200000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>750300000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>902200000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>1387600000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>1314400000.0</v>
       </c>
-      <c r="AP59">
-[...1 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
@@ -17179,376 +17308,380 @@
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
       <c r="BN59">
         <v>0.0</v>
       </c>
       <c r="BO59">
         <v>0.0</v>
       </c>
       <c r="BP59">
+        <v>0.0</v>
+      </c>
+      <c r="BQ59">
         <v>327600000.0</v>
       </c>
-      <c r="BQ59">
+      <c r="BR59">
         <v>285600000.0</v>
       </c>
-      <c r="BR59">
-[...2 lines deleted...]
-      <c r="BS59"/>
+      <c r="BS59">
+        <v>0.0</v>
+      </c>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
+      <c r="CM59"/>
     </row>
-    <row r="60" spans="1:90">
+    <row r="60" spans="1:91">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>914700000.0</v>
+      </c>
+      <c r="C60">
         <v>910500000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>957800000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>925400000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>883600000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>939400000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>968900000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>652700000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>440800000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>397900000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>479000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>613600000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>626500000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>552800000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>477800000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>528300000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>448300000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>352800000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>355600000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>368600000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>286300000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>218800000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>186600000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>67100000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-73400000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-149700000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-39500000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-19700000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>30200000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-374200000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-309800000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>-415300000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>-451300000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>-375800000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-491400000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>709400000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>661200000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>750300000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>902200000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1387600000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1314400000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1239000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1404900000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1347200000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1307400000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1349900000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1300400000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1179700000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1070200000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1067700000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1104700000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1050300000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>928600000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>917600000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>940600000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1146700000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1052800000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>967400000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>894800000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>501900000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>379100000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>280300000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>582700000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>437800000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>399700000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>380600000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>353500000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>327600000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>285600000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>113900000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>-8100000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>-90200000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>25500000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>7400000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>50700000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>-146400000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>-86000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>-172400000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>-314800000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>-574600000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>3253500000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>3015500000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>2797700000.0</v>
       </c>
-      <c r="CF60"/>
       <c r="CG60"/>
       <c r="CH60"/>
-      <c r="CI60">
+      <c r="CI60"/>
+      <c r="CJ60">
         <v>1908800000.0</v>
       </c>
-      <c r="CJ60"/>
       <c r="CK60"/>
       <c r="CL60"/>
+      <c r="CM60"/>
     </row>
-    <row r="61" spans="1:90">
+    <row r="61" spans="1:91">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -17611,88 +17744,91 @@
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
       <c r="BM61">
         <v>0.0</v>
       </c>
       <c r="BN61">
         <v>0.0</v>
       </c>
       <c r="BO61">
         <v>0.0</v>
       </c>
       <c r="BP61">
+        <v>0.0</v>
+      </c>
+      <c r="BQ61">
         <v>-327600000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-285600000.0</v>
       </c>
-      <c r="BR61">
-[...2 lines deleted...]
-      <c r="BS61"/>
+      <c r="BS61">
+        <v>0.0</v>
+      </c>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
-      <c r="BX61">
+      <c r="BX61"/>
+      <c r="BY61">
         <v>-461900000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-186600000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-78900000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-19900000.0</v>
       </c>
-      <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
+      <c r="CM61"/>
     </row>
-    <row r="62" spans="1:90">
+    <row r="62" spans="1:91">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17741,50 +17877,51 @@
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
+      <c r="CM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17881,51 +18018,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
         <v>2881400000.0</v>
       </c>
       <c r="C2">
         <v>2620500000.0</v>
       </c>
       <c r="D2">
         <v>2671700000.0</v>
       </c>
       <c r="E2">
         <v>2626400000.0</v>
       </c>
       <c r="F2">
         <v>2896400000.0</v>
       </c>
       <c r="G2">
         <v>2826500000.0</v>
       </c>
       <c r="H2">
         <v>3086500000.0</v>
       </c>
       <c r="I2">
         <v>3300800000.0</v>
       </c>
@@ -17955,51 +18092,51 @@
       </c>
       <c r="R2">
         <v>2874900000.0</v>
       </c>
       <c r="S2">
         <v>3093000000.0</v>
       </c>
       <c r="T2">
         <v>2808400000.0</v>
       </c>
       <c r="U2">
         <v>2430500000.0</v>
       </c>
       <c r="V2">
         <v>2118900000.0</v>
       </c>
       <c r="W2">
         <v>1825400000.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B3">
         <v>165400000.0</v>
       </c>
       <c r="C3">
         <v>179100000.0</v>
       </c>
       <c r="D3">
         <v>183600000.0</v>
       </c>
       <c r="E3">
         <v>183800000.0</v>
       </c>
       <c r="F3">
         <v>208200000.0</v>
       </c>
       <c r="G3">
         <v>225600000.0</v>
       </c>
       <c r="H3">
         <v>257700000.0</v>
       </c>
       <c r="I3">
         <v>264700000.0</v>
       </c>
@@ -18031,81 +18168,81 @@
         <v>154200000.0</v>
       </c>
       <c r="S3">
         <v>144000000.0</v>
       </c>
       <c r="T3">
         <v>123900000.0</v>
       </c>
       <c r="U3">
         <v>103500000.0</v>
       </c>
       <c r="V3">
         <v>79500000.0</v>
       </c>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3">
         <v>1919900000.0</v>
       </c>
       <c r="Z3">
         <v>92900000.0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B5">
         <v>768900000.0</v>
       </c>
       <c r="C5">
         <v>738400000.0</v>
       </c>
       <c r="D5">
         <v>817500000.0</v>
       </c>
       <c r="E5">
         <v>1109600000.0</v>
       </c>
       <c r="F5">
         <v>1040900000.0</v>
       </c>
       <c r="G5">
         <v>973600000.0</v>
       </c>
       <c r="H5">
         <v>1473400000.0</v>
       </c>
       <c r="I5">
         <v>1141000000.0</v>
       </c>
@@ -18141,51 +18278,51 @@
       </c>
       <c r="T5">
         <v>1322000000.0</v>
       </c>
       <c r="U5">
         <v>1311400000.0</v>
       </c>
       <c r="V5">
         <v>1269200000.0</v>
       </c>
       <c r="W5">
         <v>3547600000.0</v>
       </c>
       <c r="X5">
         <v>3151600000.0</v>
       </c>
       <c r="Y5">
         <v>823500000.0</v>
       </c>
       <c r="Z5">
         <v>2314400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
         <v>934300000.0</v>
       </c>
       <c r="C6">
         <v>917500000.0</v>
       </c>
       <c r="D6">
         <v>817500000.0</v>
       </c>
       <c r="E6">
         <v>1293400000.0</v>
       </c>
       <c r="F6">
         <v>1249100000.0</v>
       </c>
       <c r="G6">
         <v>1199200000.0</v>
       </c>
       <c r="H6">
         <v>1731100000.0</v>
       </c>
       <c r="I6">
         <v>1405700000.0</v>
       </c>
@@ -18221,115 +18358,115 @@
       </c>
       <c r="T6">
         <v>1445900000.0</v>
       </c>
       <c r="U6">
         <v>1414900000.0</v>
       </c>
       <c r="V6">
         <v>1348700000.0</v>
       </c>
       <c r="W6">
         <v>3547600000.0</v>
       </c>
       <c r="X6">
         <v>3151600000.0</v>
       </c>
       <c r="Y6">
         <v>2743400000.0</v>
       </c>
       <c r="Z6">
         <v>2407300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-22500000.0</v>
       </c>
       <c r="J8">
         <v>-828300000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
         <v>1159700000.0</v>
       </c>
       <c r="C9">
         <v>1589200000.0</v>
       </c>
       <c r="D9">
         <v>1685300000.0</v>
       </c>
       <c r="E9">
         <v>1849100000.0</v>
       </c>
       <c r="F9">
         <v>2174400000.0</v>
       </c>
       <c r="G9">
         <v>2008500000.0</v>
       </c>
       <c r="H9">
         <v>2205600000.0</v>
       </c>
       <c r="I9">
         <v>2289100000.0</v>
       </c>
@@ -18365,51 +18502,51 @@
       </c>
       <c r="T9">
         <v>2091800000.0</v>
       </c>
       <c r="U9">
         <v>2039700000.0</v>
       </c>
       <c r="V9">
         <v>1869000000.0</v>
       </c>
       <c r="W9">
         <v>3547600000.0</v>
       </c>
       <c r="X9">
         <v>3151600000.0</v>
       </c>
       <c r="Y9">
         <v>2743400000.0</v>
       </c>
       <c r="Z9">
         <v>2314400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10">
         <v>625700000.0</v>
       </c>
       <c r="C10">
         <v>618600000.0</v>
       </c>
       <c r="D10">
         <v>745800000.0</v>
       </c>
       <c r="E10">
         <v>1008600000.0</v>
       </c>
       <c r="F10">
         <v>935400000.0</v>
       </c>
       <c r="G10">
         <v>855100000.0</v>
       </c>
       <c r="H10">
         <v>1321400000.0</v>
       </c>
       <c r="I10">
         <v>991400000.0</v>
       </c>
@@ -18443,51 +18580,51 @@
       <c r="S10">
         <v>1238700000.0</v>
       </c>
       <c r="T10">
         <v>1222400000.0</v>
       </c>
       <c r="U10">
         <v>1335100000.0</v>
       </c>
       <c r="V10">
         <v>1344100000.0</v>
       </c>
       <c r="W10">
         <v>1098100000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10">
         <v>799300000.0</v>
       </c>
       <c r="Z10">
         <v>662300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11">
         <v>126100000.0</v>
       </c>
       <c r="C11">
         <v>-315600000.0</v>
       </c>
       <c r="D11">
         <v>119800000.0</v>
       </c>
       <c r="E11">
         <v>98000000.0</v>
       </c>
       <c r="F11">
         <v>129600000.0</v>
       </c>
       <c r="G11">
         <v>110800000.0</v>
       </c>
       <c r="H11">
         <v>263100000.0</v>
       </c>
       <c r="I11">
         <v>139500000.0</v>
       </c>
@@ -18523,51 +18660,51 @@
       </c>
       <c r="T11">
         <v>365100000.0</v>
       </c>
       <c r="U11">
         <v>421100000.0</v>
       </c>
       <c r="V11">
         <v>416700000.0</v>
       </c>
       <c r="W11">
         <v>-751600000.0</v>
       </c>
       <c r="X11">
         <v>-633700000.0</v>
       </c>
       <c r="Y11">
         <v>305200000.0</v>
       </c>
       <c r="Z11">
         <v>1905400000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12">
         <v>143200000.0</v>
       </c>
       <c r="C12">
         <v>119800000.0</v>
       </c>
       <c r="D12">
         <v>105300000.0</v>
       </c>
       <c r="E12">
         <v>101000000.0</v>
       </c>
       <c r="F12">
         <v>105500000.0</v>
       </c>
       <c r="G12">
         <v>118500000.0</v>
       </c>
       <c r="H12">
         <v>152000000.0</v>
       </c>
       <c r="I12">
         <v>149600000.0</v>
       </c>
@@ -18601,51 +18738,51 @@
       <c r="S12">
         <v>171200000.0</v>
       </c>
       <c r="T12">
         <v>189000000.0</v>
       </c>
       <c r="U12">
         <v>53400000.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B13">
         <v>7900000.0</v>
       </c>
       <c r="C13">
         <v>11900000.0</v>
       </c>
       <c r="D13">
         <v>17600000.0</v>
       </c>
       <c r="E13">
         <v>87100000.0</v>
       </c>
       <c r="F13">
         <v>1400000.0</v>
       </c>
       <c r="G13">
         <v>3200000.0</v>
       </c>
       <c r="H13">
         <v>6300000.0</v>
       </c>
       <c r="I13">
         <v>4800000.0</v>
       </c>
@@ -18653,81 +18790,81 @@
         <v>4900000.0</v>
       </c>
       <c r="K13">
         <v>3500000.0</v>
       </c>
       <c r="L13">
         <v>155800000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15">
         <v>499600000.0</v>
       </c>
       <c r="C15">
         <v>934200000.0</v>
       </c>
       <c r="D15">
         <v>626000000.0</v>
       </c>
       <c r="E15">
         <v>910600000.0</v>
       </c>
       <c r="F15">
         <v>805800000.0</v>
       </c>
       <c r="G15">
         <v>744300000.0</v>
       </c>
       <c r="H15">
         <v>1058300000.0</v>
       </c>
       <c r="I15">
         <v>851900000.0</v>
       </c>
@@ -18763,51 +18900,51 @@
       </c>
       <c r="T15">
         <v>857300000.0</v>
       </c>
       <c r="U15">
         <v>914000000.0</v>
       </c>
       <c r="V15">
         <v>927400000.0</v>
       </c>
       <c r="W15">
         <v>751600000.0</v>
       </c>
       <c r="X15">
         <v>633700000.0</v>
       </c>
       <c r="Y15">
         <v>494100000.0</v>
       </c>
       <c r="Z15">
         <v>407900000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16">
         <v>499600000.0</v>
       </c>
       <c r="C16">
         <v>934200000.0</v>
       </c>
       <c r="D16">
         <v>626000000.0</v>
       </c>
       <c r="E16">
         <v>910600000.0</v>
       </c>
       <c r="F16">
         <v>805800000.0</v>
       </c>
       <c r="G16">
         <v>744300000.0</v>
       </c>
       <c r="H16">
         <v>1058300000.0</v>
       </c>
       <c r="I16">
         <v>851900000.0</v>
       </c>
@@ -18837,51 +18974,51 @@
       </c>
       <c r="R16">
         <v>848800000.0</v>
       </c>
       <c r="S16">
         <v>919000000.0</v>
       </c>
       <c r="T16">
         <v>857300000.0</v>
       </c>
       <c r="U16">
         <v>914000000.0</v>
       </c>
       <c r="V16">
         <v>898200000.0</v>
       </c>
       <c r="W16">
         <v>752100000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B17">
         <v>499600000.0</v>
       </c>
       <c r="C17">
         <v>934200000.0</v>
       </c>
       <c r="D17">
         <v>748400000.0</v>
       </c>
       <c r="E17">
         <v>910600000.0</v>
       </c>
       <c r="F17">
         <v>805800000.0</v>
       </c>
       <c r="G17">
         <v>744300000.0</v>
       </c>
       <c r="H17">
         <v>1058300000.0</v>
       </c>
       <c r="I17">
         <v>851900000.0</v>
       </c>
@@ -18901,101 +19038,101 @@
         <v>1055400000.0</v>
       </c>
       <c r="O17">
         <v>1311700000.0</v>
       </c>
       <c r="P17">
         <v>1165400000.0</v>
       </c>
       <c r="Q17">
         <v>909900000.0</v>
       </c>
       <c r="R17">
         <v>848800000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B18">
         <v>-135100000.0</v>
       </c>
       <c r="C18">
         <v>-107900000.0</v>
       </c>
       <c r="D18">
         <v>-87600000.0</v>
       </c>
       <c r="E18">
         <v>-87100000.0</v>
       </c>
       <c r="F18">
         <v>-104100000.0</v>
       </c>
       <c r="G18">
         <v>-115300000.0</v>
       </c>
       <c r="H18">
         <v>-145700000.0</v>
       </c>
       <c r="I18">
         <v>-144800000.0</v>
       </c>
       <c r="J18">
         <v>-137200000.0</v>
       </c>
       <c r="K18">
         <v>-149000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>224700000.0</v>
       </c>
       <c r="F19">
         <v>-82200000.0</v>
       </c>
       <c r="G19">
         <v>6300000.0</v>
       </c>
       <c r="H19">
         <v>539400000.0</v>
       </c>
       <c r="I19">
         <v>18900000.0</v>
       </c>
       <c r="J19">
         <v>16200000.0</v>
       </c>
       <c r="K19">
         <v>10500000.0</v>
       </c>
@@ -19009,87 +19146,87 @@
         <v>15100000.0</v>
       </c>
       <c r="O19">
         <v>18400000.0</v>
       </c>
       <c r="P19">
         <v>71500000.0</v>
       </c>
       <c r="Q19">
         <v>15000000.0</v>
       </c>
       <c r="R19">
         <v>6700000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>464000000.0</v>
       </c>
       <c r="K20">
         <v>464000000.0</v>
       </c>
       <c r="L20">
         <v>464000000.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
         <v>784200000.0</v>
       </c>
       <c r="C21">
         <v>725800000.0</v>
       </c>
       <c r="D21">
         <v>817500000.0</v>
       </c>
       <c r="E21">
         <v>884900000.0</v>
       </c>
       <c r="F21">
         <v>1123100000.0</v>
       </c>
       <c r="G21">
         <v>967300000.0</v>
       </c>
       <c r="H21">
         <v>934000000.0</v>
       </c>
       <c r="I21">
         <v>1122100000.0</v>
       </c>
@@ -19125,81 +19262,81 @@
       </c>
       <c r="T21">
         <v>1322000000.0</v>
       </c>
       <c r="U21">
         <v>1311400000.0</v>
       </c>
       <c r="V21">
         <v>1269200000.0</v>
       </c>
       <c r="W21">
         <v>3547600000.0</v>
       </c>
       <c r="X21">
         <v>3151600000.0</v>
       </c>
       <c r="Y21">
         <v>823500000.0</v>
       </c>
       <c r="Z21">
         <v>663400000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
         <v>3256900000.0</v>
       </c>
       <c r="C23">
         <v>3483900000.0</v>
       </c>
       <c r="D23">
         <v>3539500000.0</v>
       </c>
       <c r="E23">
         <v>3590600000.0</v>
       </c>
       <c r="F23">
         <v>3947700000.0</v>
       </c>
       <c r="G23">
         <v>3867700000.0</v>
       </c>
       <c r="H23">
         <v>4358100000.0</v>
       </c>
       <c r="I23">
         <v>4467800000.0</v>
       </c>
@@ -19235,129 +19372,129 @@
       </c>
       <c r="T23">
         <v>3578200000.0</v>
       </c>
       <c r="U23">
         <v>3158800000.0</v>
       </c>
       <c r="V23">
         <v>2718700000.0</v>
       </c>
       <c r="W23">
         <v>3547600000.0</v>
       </c>
       <c r="X23">
         <v>3151600000.0</v>
       </c>
       <c r="Y23">
         <v>1919900000.0</v>
       </c>
       <c r="Z23">
         <v>1651000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25">
         <v>165400000.0</v>
       </c>
       <c r="C25">
         <v>179100000.0</v>
       </c>
       <c r="D25">
         <v>184800000.0</v>
       </c>
       <c r="E25">
         <v>183800000.0</v>
       </c>
       <c r="F25">
         <v>208200000.0</v>
       </c>
       <c r="G25">
         <v>225600000.0</v>
       </c>
       <c r="H25">
         <v>257700000.0</v>
       </c>
       <c r="I25">
         <v>264700000.0</v>
       </c>
       <c r="J25">
         <v>262900000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.17</v>
       </c>
       <c r="E26">
         <v>0.23</v>
       </c>
       <c r="F26">
         <v>0.18</v>
       </c>
       <c r="G26">
         <v>0.18</v>
       </c>
       <c r="H26">
         <v>0.25</v>
       </c>
       <c r="I26">
         <v>0.18</v>
       </c>
       <c r="J26">
         <v>0.06</v>
       </c>
       <c r="K26">
@@ -19373,81 +19510,81 @@
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
         <v>742800000.0</v>
       </c>
       <c r="C28">
         <v>863400000.0</v>
       </c>
       <c r="D28">
         <v>890200000.0</v>
       </c>
       <c r="E28">
         <v>964200000.0</v>
       </c>
       <c r="F28">
         <v>1051300000.0</v>
       </c>
       <c r="G28">
         <v>1041000000.0</v>
       </c>
       <c r="H28">
         <v>1271600000.0</v>
       </c>
       <c r="I28">
         <v>1167000000.0</v>
       </c>
@@ -19477,51 +19614,51 @@
       </c>
       <c r="R28">
         <v>926000000.0</v>
       </c>
       <c r="S28">
         <v>834000000.0</v>
       </c>
       <c r="T28">
         <v>769800000.0</v>
       </c>
       <c r="U28">
         <v>728300000.0</v>
       </c>
       <c r="V28">
         <v>599800000.0</v>
       </c>
       <c r="W28">
         <v>576100000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29">
         <v>126100000.0</v>
       </c>
       <c r="C29">
         <v>-315600000.0</v>
       </c>
       <c r="D29">
         <v>69800000.0</v>
       </c>
       <c r="E29">
         <v>98000000.0</v>
       </c>
       <c r="F29">
         <v>129600000.0</v>
       </c>
       <c r="G29">
         <v>110800000.0</v>
       </c>
       <c r="H29">
         <v>263100000.0</v>
       </c>
       <c r="I29">
         <v>139500000.0</v>
       </c>
@@ -19529,51 +19666,51 @@
         <v>904600000.0</v>
       </c>
       <c r="K29">
         <v>88500000.0</v>
       </c>
       <c r="L29">
         <v>104000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
         <v>375500000.0</v>
       </c>
       <c r="C30">
         <v>863400000.0</v>
       </c>
       <c r="D30">
         <v>867800000.0</v>
       </c>
       <c r="E30">
         <v>964200000.0</v>
       </c>
       <c r="F30">
         <v>1051300000.0</v>
       </c>
       <c r="G30">
         <v>1041200000.0</v>
       </c>
       <c r="H30">
         <v>1271600000.0</v>
       </c>
       <c r="I30">
         <v>1167000000.0</v>
       </c>
@@ -19609,51 +19746,51 @@
       </c>
       <c r="T30">
         <v>769800000.0</v>
       </c>
       <c r="U30">
         <v>728300000.0</v>
       </c>
       <c r="V30">
         <v>599800000.0</v>
       </c>
       <c r="W30">
         <v>3547600000.0</v>
       </c>
       <c r="X30">
         <v>3151600000.0</v>
       </c>
       <c r="Y30">
         <v>1919900000.0</v>
       </c>
       <c r="Z30">
         <v>1651000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B31">
         <v>-158500000.0</v>
       </c>
       <c r="C31">
         <v>-107200000.0</v>
       </c>
       <c r="D31">
         <v>-71700000.0</v>
       </c>
       <c r="E31">
         <v>123700000.0</v>
       </c>
       <c r="F31">
         <v>-187700000.0</v>
       </c>
       <c r="G31">
         <v>-112200000.0</v>
       </c>
       <c r="H31">
         <v>387400000.0</v>
       </c>
       <c r="I31">
         <v>-130700000.0</v>
       </c>
@@ -19689,51 +19826,51 @@
       </c>
       <c r="T31">
         <v>-99600000.0</v>
       </c>
       <c r="U31">
         <v>23700000.0</v>
       </c>
       <c r="V31">
         <v>74900000.0</v>
       </c>
       <c r="W31">
         <v>-13500000.0</v>
       </c>
       <c r="X31">
         <v>-3151600000.0</v>
       </c>
       <c r="Y31">
         <v>-24200000.0</v>
       </c>
       <c r="Z31">
         <v>-1100000.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B32">
         <v>4041100000.0</v>
       </c>
       <c r="C32">
         <v>4209700000.0</v>
       </c>
       <c r="D32">
         <v>4357000000.0</v>
       </c>
       <c r="E32">
         <v>4475500000.0</v>
       </c>
       <c r="F32">
         <v>5070800000.0</v>
       </c>
       <c r="G32">
         <v>4835000000.0</v>
       </c>
       <c r="H32">
         <v>5292100000.0</v>
       </c>
       <c r="I32">
         <v>5589900000.0</v>
       </c>
@@ -19788,899 +19925,906 @@
       <c r="Z32">
         <v>2314400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL32"/>
+  <dimension ref="A1:CM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
+      <c r="CM1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
+        <v>676700000.0</v>
+      </c>
+      <c r="C2">
         <v>654900000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>729400000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>643200000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>642800000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>619200000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>661700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>653600000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>663900000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>641300000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>656100000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>687200000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>698900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>629500000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>681000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>637300000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>653000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>655100000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>715300000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>720100000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>755000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>706000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>759200000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>721700000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>662200000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>683400000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>756500000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>768600000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>776400000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>785000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>833800000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>812400000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>829200000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>825400000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>870900000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>840500000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>842300000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>799900000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>845800000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>822900000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>821900000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>779400000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>811000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>817200000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>799400000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>771800000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>831900000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>840500000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>827800000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>797200000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>845700000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>818200000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>811700000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>759400000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>817400000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>796300000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>797500000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>783000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>792400000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>800000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>764200000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>745400000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>783500000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>752600000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>727700000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>714600000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>762900000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>742600000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>700300000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>669100000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>749400000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>785600000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>799400000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>758600000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>752700000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>722200000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>687900000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>645600000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>651100000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>626000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>595600000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>557800000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>573500000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>509600000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>956300000.0</v>
       </c>
-      <c r="CH2">
-[...1 lines deleted...]
-      </c>
       <c r="CI2">
+        <v>0.0</v>
+      </c>
+      <c r="CJ2">
         <v>1825400000.0</v>
       </c>
-      <c r="CJ2">
-[...1 lines deleted...]
-      </c>
       <c r="CK2">
         <v>0.0</v>
       </c>
       <c r="CL2">
         <v>0.0</v>
       </c>
+      <c r="CM2">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B3">
+        <v>49300000.0</v>
+      </c>
+      <c r="C3">
         <v>46700000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>42000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>41300000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>40200000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>41900000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>43400000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>43000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>46100000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>46600000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>45100000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>46000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>45900000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>46600000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>46300000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>44800000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>45900000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>46800000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>47900000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>51300000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>55600000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>53400000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>56100000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>54200000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>57100000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>58200000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>67000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>61100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64800000.0</v>
       </c>
       <c r="AD3">
         <v>64800000.0</v>
       </c>
       <c r="AE3">
+        <v>64800000.0</v>
+      </c>
+      <c r="AF3">
         <v>68700000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>63600000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>65700000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>66700000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>65800000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>65500000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>65200000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>66400000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>65300000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>66400000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>65900000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>65600000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>69000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>74400000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>62900000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>63900000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>69500000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>66800000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>68400000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>67200000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>64900000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>68600000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>66400000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>62900000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>62000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>61200000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>59000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>63900000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>55400000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>45900000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>46600000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>44700000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>45400000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>44900000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>43600000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>42000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>42700000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>38700000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>37100000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>35700000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>37100000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>37600000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>36500000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>32800000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>31700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30900000.0</v>
       </c>
       <c r="BY3">
         <v>30900000.0</v>
       </c>
       <c r="BZ3">
+        <v>30900000.0</v>
+      </c>
+      <c r="CA3">
         <v>30400000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>28300000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>26100000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>24500000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>24600000.0</v>
       </c>
-      <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -20814,631 +20958,638 @@
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B5">
+        <v>134900000.0</v>
+      </c>
+      <c r="C5">
         <v>126300000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>188000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>204600000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>196400000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>179900000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>178100000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>167900000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>196300000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>196100000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>170400000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>231300000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>243400000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>206000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>242700000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>218900000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>261000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>387000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>206700000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>317200000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>285700000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>231300000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>227100000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>289200000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>222500000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>234800000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>235000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>198400000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>784200000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>255800000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>273200000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>304800000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>293000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>270000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-251300000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>276400000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>220100000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>244400000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-308700000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>281400000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>263500000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>258000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>277700000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>307600000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>250000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>274400000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>278300000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>316000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>275500000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>275000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>242700000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>300500000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>280200000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>299100000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>290300000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>368400000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>355200000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>334500000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>400200000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>360600000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>377600000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>318100000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>333500000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>353400000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>313400000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>314800000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>322900000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>285800000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>335500000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>345200000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>389200000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>373400000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>351300000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>337500000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>364600000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>330100000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>322700000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>304600000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>335200000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>337100000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>326400000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>320300000.0</v>
       </c>
-      <c r="CE5">
-[...1 lines deleted...]
-      </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
       <c r="CH5">
         <v>0.0</v>
       </c>
       <c r="CI5">
         <v>0.0</v>
       </c>
       <c r="CJ5">
         <v>0.0</v>
       </c>
       <c r="CK5">
         <v>0.0</v>
       </c>
       <c r="CL5">
         <v>0.0</v>
       </c>
+      <c r="CM5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
+        <v>184200000.0</v>
+      </c>
+      <c r="C6">
         <v>173000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>230000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>245900000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>236600000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>221800000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>221500000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>210900000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>242400000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>242700000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>215500000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>277300000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>289300000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>252600000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>289000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>263700000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>306900000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>433800000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>254600000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>368500000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>341300000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>284700000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>283200000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>343400000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>279600000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>293000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>302000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>259500000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>849000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>320600000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>341900000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>368400000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>358700000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>336700000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-185500000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>341900000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>285300000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>310800000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-243400000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>347800000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>329400000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>323600000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>346700000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>382000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>312900000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>338300000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>347800000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>382800000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>343900000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>342200000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>307600000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>369100000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>346600000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>362000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>352300000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>429600000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>414200000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>398400000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>455600000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>406500000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>424200000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>362800000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>378900000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>398300000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>357000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>356800000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>365600000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>324500000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>372600000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>380900000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>426300000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>411000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>387800000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>370300000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>396300000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>361000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>353600000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>335000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>363500000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>363200000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>350900000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>344900000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-1721725000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>996975000.0</v>
       </c>
       <c r="CG6">
         <v>996975000.0</v>
       </c>
       <c r="CH6">
         <v>996975000.0</v>
       </c>
       <c r="CI6">
-        <v>886900000.0</v>
+        <v>996975000.0</v>
       </c>
       <c r="CJ6">
         <v>886900000.0</v>
       </c>
       <c r="CK6">
         <v>886900000.0</v>
       </c>
       <c r="CL6">
         <v>886900000.0</v>
       </c>
+      <c r="CM6">
+        <v>886900000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -21572,90 +21723,91 @@
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-8100000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -21786,1231 +21938,1248 @@
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
+        <v>336500000.0</v>
+      </c>
+      <c r="C9">
         <v>327800000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>276600000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>389400000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>383300000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>364400000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>396500000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>382400000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>402500000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>407800000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>396200000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>410600000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>471100000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>407400000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>410900000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>452300000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>485300000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>500600000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>569500000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>566200000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>534700000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>504000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>512600000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>536800000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>452500000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>506600000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>551200000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>538300000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>564100000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>552000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>567800000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>575400000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>581900000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>564000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>567400000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>564200000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>536600000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>502500000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>525900000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>554900000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>553800000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>518300000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>569000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>582000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>584200000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>549100000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>578000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>600400000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>577800000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>553600000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>576200000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>590600000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>574200000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>566000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>607300000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>625300000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>627600000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>610400000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>638900000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>610800000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>602100000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>537600000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>573500000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>577000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>545700000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>518100000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>551100000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>571500000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>554000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>532100000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>542200000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>591800000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>547700000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>507300000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>556400000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>535000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>515000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>485400000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>522100000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>514400000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>518000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>492800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>996975000.0</v>
       </c>
       <c r="CF9">
         <v>996975000.0</v>
       </c>
       <c r="CG9">
         <v>996975000.0</v>
       </c>
       <c r="CH9">
         <v>996975000.0</v>
       </c>
       <c r="CI9">
-        <v>886900000.0</v>
+        <v>996975000.0</v>
       </c>
       <c r="CJ9">
         <v>886900000.0</v>
       </c>
       <c r="CK9">
         <v>886900000.0</v>
       </c>
       <c r="CL9">
         <v>886900000.0</v>
       </c>
+      <c r="CM9">
+        <v>886900000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10">
+        <v>95400000.0</v>
+      </c>
+      <c r="C10">
         <v>90100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>151100000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>167600000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>159700000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>147300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>147700000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>135700000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>165200000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>170000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>144100000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>204300000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>216400000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>181000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>216500000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>193700000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>236200000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>362200000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>180900000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>291500000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>260100000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>202900000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>199000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>261000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>193200000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>201900000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>197500000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>162200000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>745600000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>216100000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>235000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>266400000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>255500000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>234500000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-289200000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>239200000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>184400000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>213100000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-338300000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>240000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>222500000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>217500000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>236900000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>265400000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>206900000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>232600000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>235900000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>272800000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>232100000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>227400000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>192800000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>251700000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>232200000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>250200000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>244800000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>323800000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>310100000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>290100000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>352600000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>313900000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>333400000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>274700000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>288300000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>308600000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>272300000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>276000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>284100000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>246500000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>295700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>305200000.0</v>
       </c>
       <c r="BS10">
         <v>305200000.0</v>
       </c>
       <c r="BT10">
+        <v>305200000.0</v>
+      </c>
+      <c r="BU10">
         <v>333000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>308000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>292500000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>335200000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>306900000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>298200000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>282100000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>306500000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>379900000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>324350000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>338900000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>338200000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>351300000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>338900000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>315700000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>279900000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>299700000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>266000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>252500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11">
+        <v>18700000.0</v>
+      </c>
+      <c r="C11">
         <v>25400000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>36700000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>28000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>37600000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>23800000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-238000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-129100000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>24200000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>27300000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>17100000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>33300000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>40200000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>29200000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-32900000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>19800000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>42200000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>68900000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>12100000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>58800000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>37600000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>21100000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>21900000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>32400000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>31300000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>25200000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>62100000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>27200000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>130800000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>43000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>22900000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>57800000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>37900000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>20900000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>831700000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3600000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>17900000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>51400000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>16700000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>23100000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>16900000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>31800000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>24600000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>33100000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>17600000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>28700000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>14400000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>38700000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>38300000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>24400000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>19400000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>37300000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>33600000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>38200000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>6900000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>54300000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>38900000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>42800000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-99700000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>74200000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>70200000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>64500000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>45700000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>70200000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>51300000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>68100000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>60400000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>65500000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>75500000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>81300000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>65600000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>92200000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>76500000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>85400000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>91900000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>90600000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>93700000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>88900000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>89300000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>121800000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>105000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>109300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-231850000.0</v>
       </c>
       <c r="CF11">
         <v>-231850000.0</v>
       </c>
       <c r="CG11">
         <v>-231850000.0</v>
       </c>
       <c r="CH11">
         <v>-231850000.0</v>
       </c>
       <c r="CI11">
-        <v>-187900000.0</v>
+        <v>-231850000.0</v>
       </c>
       <c r="CJ11">
         <v>-187900000.0</v>
       </c>
       <c r="CK11">
         <v>-187900000.0</v>
       </c>
       <c r="CL11">
         <v>-187900000.0</v>
       </c>
+      <c r="CM11">
+        <v>-187900000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12">
+        <v>39500000.0</v>
+      </c>
+      <c r="C12">
         <v>36200000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>101700000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>175600000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>36700000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>32600000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>30400000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>32200000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>31100000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>26100000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>26300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000000.0</v>
       </c>
       <c r="M12">
         <v>27000000.0</v>
       </c>
       <c r="N12">
+        <v>27000000.0</v>
+      </c>
+      <c r="O12">
         <v>25000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>26200000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>25200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24800000.0</v>
       </c>
       <c r="R12">
         <v>24800000.0</v>
       </c>
       <c r="S12">
+        <v>24800000.0</v>
+      </c>
+      <c r="T12">
         <v>25800000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>25700000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>25600000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>28400000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>28100000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>28200000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>29300000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>32900000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>37500000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>36200000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>38600000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>39700000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>38200000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>38400000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>37500000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>35500000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>37900000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>37200000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>35700000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>31300000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>29600000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>41400000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>41000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>40500000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>40800000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>42200000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>43100000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>41800000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>42400000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>43200000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>43400000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>47600000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>49900000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>48800000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>48000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>48900000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>45500000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>44600000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>45100000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>44400000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>47600000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>46700000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>44200000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>43400000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>45200000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>44800000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>41100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38800000.0</v>
       </c>
       <c r="BO12">
         <v>38800000.0</v>
       </c>
       <c r="BP12">
+        <v>38800000.0</v>
+      </c>
+      <c r="BQ12">
         <v>39300000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>39800000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>40000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>171200000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>40400000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>43300000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>45000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>189000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>47100000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>46800000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>48000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>53400000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1100000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="CE12">
         <v>400000.0</v>
       </c>
       <c r="CF12">
+        <v>400000.0</v>
+      </c>
+      <c r="CG12">
         <v>1300000.0</v>
       </c>
-      <c r="CG12">
-[...1 lines deleted...]
-      </c>
       <c r="CH12">
         <v>0.0</v>
       </c>
       <c r="CI12">
         <v>0.0</v>
       </c>
       <c r="CJ12">
         <v>0.0</v>
       </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
       <c r="CL12">
         <v>0.0</v>
       </c>
+      <c r="CM12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B13">
-        <v>2000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C13">
         <v>2000000.0</v>
       </c>
       <c r="D13">
+        <v>2000000.0</v>
+      </c>
+      <c r="E13">
         <v>2400000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1800000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1700000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2300000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2800000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3700000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3100000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4600000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3600000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4200000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3200000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>19600000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4900000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1800000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>600000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>300000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>400000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>300000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>400000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>300000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>27700000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>800000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1600000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2100000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1100000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>37600000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -23026,87 +23195,86 @@
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -23240,801 +23408,808 @@
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15">
+        <v>76700000.0</v>
+      </c>
+      <c r="C15">
         <v>64700000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>114400000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>139600000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>122100000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>123500000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>385700000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>264800000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>141000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>142700000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>127000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>171000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>176200000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>151800000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>249400000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>173900000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>194000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>293300000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>168800000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>232700000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>222500000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>181800000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>177100000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>228600000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>161900000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>176700000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>135400000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>135000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>614800000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>173100000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>212100000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>208600000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>217600000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>213600000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-1120900000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>235600000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>166500000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>161700000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-355000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>216900000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>205600000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>185700000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>212300000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>232300000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>189300000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>203900000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>221500000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>234100000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>193800000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>203000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>173400000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>214400000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>198600000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>212000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>237900000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>269500000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>271200000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>247300000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>452300000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>239700000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>263200000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>210200000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>242600000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>238400000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>221000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>207900000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>223700000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>181000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>220200000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>223900000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>239600000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>240800000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>231500000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>207100000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>243300000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>216300000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>204500000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>193200000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>217200000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>258100000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>218900000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>229600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231850000.0</v>
       </c>
       <c r="CF15">
         <v>231850000.0</v>
       </c>
       <c r="CG15">
         <v>231850000.0</v>
       </c>
       <c r="CH15">
         <v>231850000.0</v>
       </c>
       <c r="CI15">
-        <v>187900000.0</v>
+        <v>231850000.0</v>
       </c>
       <c r="CJ15">
         <v>187900000.0</v>
       </c>
       <c r="CK15">
         <v>187900000.0</v>
       </c>
       <c r="CL15">
         <v>187900000.0</v>
       </c>
+      <c r="CM15">
+        <v>187900000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>114400000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>139600000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>122100000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>123500000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>385700000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>264800000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>171000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>176200000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>151800000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>249400000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>173900000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>194000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>293300000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>168800000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>232700000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>222500000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>181800000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>177100000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>228600000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>161900000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>176700000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>135400000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>135000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>614800000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>173100000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>212100000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>208600000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>217600000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>213600000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-1120900000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>235600000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>166500000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>161700000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-355000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>216900000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>205600000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>185700000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>212300000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>232300000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>189300000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>203900000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>221500000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>234100000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>193800000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>203000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>430400000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>214400000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>198600000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>212000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>523700000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>269500000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>271200000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>247300000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>452300000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>239700000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>263200000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>210200000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>242600000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>238400000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>221000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>207900000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>223700000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>181000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>220200000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>223900000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>239600000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>240800000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>231500000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>207100000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>243300000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>216300000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>204500000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>193200000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>217200000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>258100000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>218900000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>219800000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>233900000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>241900000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>233800000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>217800000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>191700000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>205300000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>182200000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>172900000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B17">
+        <v>76700000.0</v>
+      </c>
+      <c r="C17">
         <v>64700000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>114400000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>139600000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>122100000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>123500000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>385700000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>264800000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>141000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>142700000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>127000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>171000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>176200000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>151800000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>249400000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>173900000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>194000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>293300000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>168800000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>232700000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>222500000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>181800000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>177100000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>228600000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>161900000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>176700000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>135400000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>135000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>614800000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>173100000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>212100000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>208600000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>217600000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>213600000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-1120900000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>235600000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>166500000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>161700000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-355000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>216900000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>205600000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>185700000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>212300000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>232300000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>189300000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>203900000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>221500000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>234100000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>193800000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>203000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>430400000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>214400000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>198600000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>212000000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>523700000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>269500000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>271200000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>247300000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>452300000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>239700000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>263200000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>210200000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>242600000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>238400000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>221000000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BO17">
         <v>207900000.0</v>
       </c>
-      <c r="BO17">
+      <c r="BP17">
         <v>223700000.0</v>
       </c>
-      <c r="BP17">
+      <c r="BQ17">
         <v>181000000.0</v>
       </c>
-      <c r="BQ17">
+      <c r="BR17">
         <v>220200000.0</v>
       </c>
-      <c r="BR17">
+      <c r="BS17">
         <v>223900000.0</v>
       </c>
-      <c r="BS17">
-[...1 lines deleted...]
-      </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
@@ -24048,143 +24223,148 @@
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B18">
+        <v>-37300000.0</v>
+      </c>
+      <c r="C18">
         <v>-34200000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-34700000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-34600000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-34900000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-30900000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-28100000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-29400000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-27400000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-23000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-21700000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-23400000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-22800000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-21800000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-19600000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-20300000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-23000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-24200000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-25500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25300000.0</v>
       </c>
       <c r="U18">
         <v>-25300000.0</v>
       </c>
       <c r="V18">
+        <v>-25300000.0</v>
+      </c>
+      <c r="W18">
         <v>-28000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-27800000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-27700000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-28500000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-31300000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-35400000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-35100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37600000.0</v>
       </c>
       <c r="AD18">
         <v>-37600000.0</v>
       </c>
-      <c r="AE18"/>
+      <c r="AE18">
+        <v>-37600000.0</v>
+      </c>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -24200,332 +24380,332 @@
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>1300000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>91100000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-12900000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-3000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>149500000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-110100000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1400000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>30800000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1500000.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>4000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>700000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1600000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>8500000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>525300000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>4600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="AF19">
         <v>2200000.0</v>
       </c>
       <c r="AG19">
+        <v>2200000.0</v>
+      </c>
+      <c r="AH19">
         <v>9400000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>5100000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>1200000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>4800000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>5300000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>4900000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>4800000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>3100000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>3200000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-600000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-4100000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>3100000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-800000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>2100000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>2200000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>1900000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-2800000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>3000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>4300000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>5200000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>3400000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>2200000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>4300000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>2800000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>9300000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>2000000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>41800000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-2400000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>26900000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>5200000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BL19">
         <v>11400000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BM19">
         <v>2200000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>2400000.0</v>
       </c>
-      <c r="BN19">
+      <c r="BO19">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4300000.0</v>
       </c>
       <c r="BP19">
         <v>4300000.0</v>
       </c>
       <c r="BQ19">
+        <v>4300000.0</v>
+      </c>
+      <c r="BR19">
         <v>-6200000.0</v>
       </c>
-      <c r="BR19">
+      <c r="BS19">
         <v>4300000.0</v>
       </c>
-      <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
-        <v>464000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>464000000.0</v>
       </c>
       <c r="AK20">
+        <v>464000000.0</v>
+      </c>
+      <c r="AL20">
         <v>-928000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>464000000.0</v>
       </c>
       <c r="AM20">
         <v>464000000.0</v>
       </c>
       <c r="AN20">
-        <v>0.0</v>
+        <v>464000000.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>464000000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
@@ -24620,359 +24800,363 @@
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
+        <v>132100000.0</v>
+      </c>
+      <c r="C21">
         <v>123000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>196700000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>201900000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>192700000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>177400000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>178100000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>164900000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>190700000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>192100000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>159300000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>210900000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>242600000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>204700000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>151600000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>231800000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>264000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>237500000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>316800000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>318600000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>254900000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>232800000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>227100000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>285200000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>221800000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>233200000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>226500000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>197400000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>258900000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>251200000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>271000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>302600000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>283600000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>264900000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-252500000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>271600000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>214800000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>239500000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-313500000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>278300000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>260300000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>258600000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>281800000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>304500000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>250800000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>272300000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>276100000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>314100000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>278300000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>272000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>238400000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>295300000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>276800000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>296900000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>286000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>365600000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>345900000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>332500000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>358400000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>363000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>350700000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>312900000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>322100000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>351200000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>311000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>315800000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>318600000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>281500000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>341700000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>340900000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>334300000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>375200000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>336200000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>309300000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>364600000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>330100000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>322700000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>304600000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>335200000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>337100000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>319550000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>320300000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-1721725000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>996975000.0</v>
       </c>
       <c r="CG21">
         <v>996975000.0</v>
       </c>
       <c r="CH21">
         <v>996975000.0</v>
       </c>
       <c r="CI21">
-        <v>886900000.0</v>
+        <v>996975000.0</v>
       </c>
       <c r="CJ21">
         <v>886900000.0</v>
       </c>
       <c r="CK21">
         <v>886900000.0</v>
       </c>
       <c r="CL21">
         <v>886900000.0</v>
       </c>
+      <c r="CM21">
+        <v>886900000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -25106,326 +25290,332 @@
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>881100000.0</v>
+      </c>
+      <c r="C23">
         <v>859700000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>809300000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>830700000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>833400000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>806200000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>880100000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>871100000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>875700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>857000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>893000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>886900000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>927400000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>832200000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>940300000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>857800000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>874300000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>918200000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>968000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>967700000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1034800000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>977200000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1044700000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>973300000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>892900000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>956800000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1081200000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1109500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1081600000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1085800000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1130600000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1085200000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1127500000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1124500000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1690800000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1132500000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1163500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1062300000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1685200000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1099500000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1115400000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1039100000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1098200000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1094700000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1132800000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1048600000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1133800000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1126800000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1127300000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1078800000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1183500000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1113500000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1109100000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1028500000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1138700000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1056000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1079200000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1060900000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1072900000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1047800000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1015600000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>970100000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1034900000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>978400000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>962400000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>916900000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>995400000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1032600000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>912600000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>860300000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>957300000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1002200000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1010900000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>956600000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>944500000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>927100000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>880200000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>826400000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>838000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>803300000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>787200000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>730300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>996975000.0</v>
       </c>
       <c r="CF23">
         <v>996975000.0</v>
       </c>
       <c r="CG23">
         <v>996975000.0</v>
       </c>
       <c r="CH23">
         <v>996975000.0</v>
       </c>
       <c r="CI23">
-        <v>886900000.0</v>
+        <v>996975000.0</v>
       </c>
       <c r="CJ23">
         <v>886900000.0</v>
       </c>
       <c r="CK23">
         <v>886900000.0</v>
       </c>
       <c r="CL23">
         <v>886900000.0</v>
       </c>
+      <c r="CM23">
+        <v>886900000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -25472,343 +25662,345 @@
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>49300000.0</v>
+      </c>
+      <c r="C25">
         <v>46700000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>42000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>41300000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>40200000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>41900000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>43400000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>43000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>46100000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>46600000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>45100000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>46000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>45900000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>46600000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>46300000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>44800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>45900000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>46800000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>47900000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>51300000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>55600000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>53400000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>56100000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>54200000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>57100000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>58200000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>67000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>61100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64800000.0</v>
       </c>
       <c r="AD25">
         <v>64800000.0</v>
       </c>
       <c r="AE25">
+        <v>64800000.0</v>
+      </c>
+      <c r="AF25">
         <v>68700000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>63600000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>65700000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>66700000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>65800000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>65500000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>65200000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>66400000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>65300000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>66400000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>65900000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>65600000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>69000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>74400000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>62900000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>63900000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>69500000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>66800000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>68400000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>67200000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>64900000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>68600000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>66400000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>62900000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>62000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>61200000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>59000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>63900000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>55400000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>45900000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>46600000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>44700000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>45400000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>44900000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>43600000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>42000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>42700000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>38700000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>37100000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>35700000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>37100000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>37600000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>36500000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>32800000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>31700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30900000.0</v>
       </c>
       <c r="BY25">
         <v>30900000.0</v>
       </c>
       <c r="BZ25">
+        <v>30900000.0</v>
+      </c>
+      <c r="CA25">
         <v>30400000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>28300000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>26100000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>24500000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>24600000.0</v>
       </c>
-      <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -25942,54 +26134,57 @@
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
+      <c r="CM26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -26036,415 +26231,421 @@
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>204400000.0</v>
+      </c>
+      <c r="C28">
         <v>204800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>177700000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>187500000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>190600000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>187000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>218400000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>217500000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>211800000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>215700000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>236900000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>199700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>228500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>202700000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>259300000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>220500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>221300000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>263100000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>252700000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>247600000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>279800000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>271000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>285300000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>251600000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>230700000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>273400000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>324700000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>340900000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>305200000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>300800000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>296800000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>272800000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>298300000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>299100000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>355900000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>292000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>321200000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>262400000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>839400000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>276600000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>293500000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>259700000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>287200000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>277500000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>333400000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>276800000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>301900000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>286300000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>299500000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>281600000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>337800000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>295300000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>297400000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>269100000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>321300000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>259700000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>281700000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>277900000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>280500000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>247800000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>251400000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>224700000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>251400000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>225800000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>234700000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>202300000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>232500000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>290000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>212300000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>191200000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>207900000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>216600000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>211500000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>198000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>191800000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>204900000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>192300000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>180800000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>186900000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>177300000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>182050000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>172500000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>159200000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>148100000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>292500000.0</v>
       </c>
-      <c r="CH28">
-[...1 lines deleted...]
-      </c>
       <c r="CI28">
+        <v>0.0</v>
+      </c>
+      <c r="CJ28">
         <v>576100000.0</v>
       </c>
-      <c r="CJ28">
-[...1 lines deleted...]
-      </c>
       <c r="CK28">
         <v>0.0</v>
       </c>
       <c r="CL28">
         <v>0.0</v>
       </c>
+      <c r="CM28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>18700000.0</v>
+      </c>
+      <c r="C29">
         <v>25400000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>36700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>28000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>37600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>23800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-238000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-129100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>24200000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>27300000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>17100000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>33300000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>40200000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>29200000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-32900000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>19800000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>42200000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>68900000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>12100000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>58800000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>37600000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>21100000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>21900000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>32400000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>31300000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>25200000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>62100000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>27200000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>130800000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>43000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -26460,864 +26661,874 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>204400000.0</v>
+      </c>
+      <c r="C30">
         <v>204800000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>79900000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>187500000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>190600000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>187000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>218400000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>217500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>211800000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>215700000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>236900000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>199700000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>228500000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>202700000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>259300000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>220500000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>221300000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>263100000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>252700000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>247600000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>279800000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>271200000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>285500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>251600000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>230700000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>273400000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>324700000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>340900000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>305200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>300800000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>296800000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>272800000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>298300000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>299100000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>819900000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>292000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>321200000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>262400000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>839400000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>276600000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>293500000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>259700000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>287200000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>277500000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>333400000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>276800000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>301900000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>286300000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>299500000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>281600000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>337800000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>295300000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>297400000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>269100000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>321300000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>259700000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>281700000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>277900000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>280500000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>247800000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>251400000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>224700000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>251400000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>225800000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>234700000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>202300000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>232500000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>290000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>212300000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>191200000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>207900000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>216600000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>211500000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>198000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>191800000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>204900000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>192300000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>180800000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>186900000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>177300000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>191600000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>172500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>996975000.0</v>
       </c>
       <c r="CF30">
         <v>996975000.0</v>
       </c>
       <c r="CG30">
         <v>996975000.0</v>
       </c>
       <c r="CH30">
         <v>996975000.0</v>
       </c>
       <c r="CI30">
-        <v>886900000.0</v>
+        <v>996975000.0</v>
       </c>
       <c r="CJ30">
         <v>886900000.0</v>
       </c>
       <c r="CK30">
         <v>886900000.0</v>
       </c>
       <c r="CL30">
         <v>886900000.0</v>
       </c>
+      <c r="CM30">
+        <v>886900000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B31">
+        <v>-36700000.0</v>
+      </c>
+      <c r="C31">
         <v>-32900000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-45600000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-34300000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-33000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-30100000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-30400000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-29200000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-25500000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-22100000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-15200000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-6600000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-26200000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-23700000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>64900000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-38100000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-27800000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>124700000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-135900000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-27100000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>5200000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-29900000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-28100000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-24200000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-28600000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-31300000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-29000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-35200000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>486700000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-35100000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-36000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-36200000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-28100000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-30400000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-36700000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-33000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-31000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-27000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-24800000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-38300000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-37800000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-41100000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-44900000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-39100000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-43900000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-39700000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-40200000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-41300000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-46200000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-44600000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-45600000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-43600000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-44600000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-46700000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-41200000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-41800000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-35800000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-42400000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-5800000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-49100000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-17300000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-38200000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-33800000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-42600000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-38700000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-39800000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-34500000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-35000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-46000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-35700000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-29100000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-42200000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-28200000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-16800000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-29400000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-23200000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-24500000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-22500000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-28700000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>42800000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-2600000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>18600000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>1721725000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-996975000.0</v>
       </c>
       <c r="CG31">
         <v>-996975000.0</v>
       </c>
       <c r="CH31">
         <v>-996975000.0</v>
       </c>
       <c r="CI31">
-        <v>-886900000.0</v>
+        <v>-996975000.0</v>
       </c>
       <c r="CJ31">
         <v>-886900000.0</v>
       </c>
       <c r="CK31">
         <v>-886900000.0</v>
       </c>
       <c r="CL31">
         <v>-886900000.0</v>
       </c>
+      <c r="CM31">
+        <v>-886900000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B32">
+        <v>1013200000.0</v>
+      </c>
+      <c r="C32">
         <v>982700000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1006000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1032600000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1026100000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>983600000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1058200000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1036000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1066400000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1049100000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1052300000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1097800000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1170000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1036900000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1091900000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1089600000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1138300000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1155700000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1284800000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1286300000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1289700000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1210000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1271800000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1258500000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1114700000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1190000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1307700000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1306900000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1340500000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1337000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1401600000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1387800000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1411100000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1389400000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1438300000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1404700000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1378900000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1302400000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1371700000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1377800000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1375700000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1297700000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1380000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1399200000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1383600000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1320900000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1409900000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1440900000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1405600000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1350800000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1421900000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1408800000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1385900000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1325400000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1424700000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1421600000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1425100000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1393400000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1431300000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1410800000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1366300000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>1283000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>1357000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1329600000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1273400000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1232700000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>1314000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1314100000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1254300000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>1201200000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1291600000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>1377400000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>1347100000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>1265900000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1309100000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>1257200000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>1202900000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>1131000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>1173200000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1140400000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1113600000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1050600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>996975000.0</v>
       </c>
       <c r="CF32">
         <v>996975000.0</v>
       </c>
       <c r="CG32">
         <v>996975000.0</v>
       </c>
       <c r="CH32">
         <v>996975000.0</v>
       </c>
       <c r="CI32">
-        <v>886900000.0</v>
+        <v>996975000.0</v>
       </c>
       <c r="CJ32">
         <v>886900000.0</v>
       </c>
       <c r="CK32">
         <v>886900000.0</v>
       </c>
       <c r="CL32">
+        <v>886900000.0</v>
+      </c>
+      <c r="CM32">
         <v>886900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y30"/>
@@ -27412,51 +27623,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>24</v>
       </c>
       <c r="Y1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B2">
         <v>2106900000.0</v>
       </c>
       <c r="C2">
         <v>1786200000.0</v>
       </c>
       <c r="D2">
         <v>2040700000.0</v>
       </c>
       <c r="E2">
         <v>2110900000.0</v>
       </c>
       <c r="F2">
         <v>2143100000.0</v>
       </c>
       <c r="G2">
         <v>1456800000.0</v>
       </c>
       <c r="H2">
         <v>979700000.0</v>
       </c>
       <c r="I2">
         <v>844400000.0</v>
       </c>
@@ -27487,51 +27698,51 @@
       <c r="R2">
         <v>1295600000.0</v>
       </c>
       <c r="S2">
         <v>1793100000.0</v>
       </c>
       <c r="T2">
         <v>1421700000.0</v>
       </c>
       <c r="U2">
         <v>510200000.0</v>
       </c>
       <c r="V2">
         <v>469700000.0</v>
       </c>
       <c r="W2">
         <v>607500000.0</v>
       </c>
       <c r="X2">
         <v>526100000.0</v>
       </c>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B3">
         <v>150800000</v>
       </c>
       <c r="C3">
         <v>37400000</v>
       </c>
       <c r="D3">
         <v>147800000</v>
       </c>
       <c r="E3">
         <v>208200000</v>
       </c>
       <c r="F3">
         <v>214600000</v>
       </c>
       <c r="G3">
         <v>156800000</v>
       </c>
       <c r="H3">
         <v>127700000</v>
       </c>
       <c r="I3">
         <v>339000000</v>
       </c>
@@ -27564,51 +27775,51 @@
       </c>
       <c r="S3">
         <v>70900000</v>
       </c>
       <c r="T3">
         <v>192100000</v>
       </c>
       <c r="U3">
         <v>202300000</v>
       </c>
       <c r="V3">
         <v>65000000</v>
       </c>
       <c r="W3">
         <v>26500000</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-70200000.0</v>
       </c>
       <c r="F4">
         <v>-32200000.0</v>
       </c>
       <c r="G4">
         <v>-9400000.0</v>
       </c>
       <c r="H4">
         <v>477100000.0</v>
       </c>
       <c r="I4">
         <v>135300000.0</v>
       </c>
       <c r="J4">
         <v>-39300000.0</v>
       </c>
       <c r="K4">
         <v>-438400000.0</v>
       </c>
@@ -27621,51 +27832,51 @@
       <c r="N4">
         <v>296600000.0</v>
       </c>
       <c r="O4">
         <v>405600000.0</v>
       </c>
       <c r="P4">
         <v>-786500000.0</v>
       </c>
       <c r="Q4">
         <v>472200000.0</v>
       </c>
       <c r="R4">
         <v>389600000.0</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-464000000.0</v>
       </c>
       <c r="F5">
         <v>-73000000.0</v>
       </c>
       <c r="G5">
         <v>-44400000.0</v>
       </c>
       <c r="H5">
         <v>-524600000.0</v>
       </c>
       <c r="I5">
         <v>-31000000.0</v>
       </c>
       <c r="J5">
         <v>-68700000.0</v>
       </c>
       <c r="K5">
         <v>-71400000.0</v>
       </c>
@@ -27678,51 +27889,51 @@
       <c r="N5">
         <v>-55400000.0</v>
       </c>
       <c r="O5">
         <v>-27800000.0</v>
       </c>
       <c r="P5">
         <v>-27700000.0</v>
       </c>
       <c r="Q5">
         <v>30100000.0</v>
       </c>
       <c r="R5">
         <v>12700000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B6">
         <v>-469200000.0</v>
       </c>
       <c r="C6">
         <v>320700000.0</v>
       </c>
       <c r="D6">
         <v>-254500000.0</v>
       </c>
       <c r="E6">
         <v>-70200000.0</v>
       </c>
       <c r="F6">
         <v>-32200000.0</v>
       </c>
       <c r="G6">
         <v>-9400000.0</v>
       </c>
       <c r="H6">
         <v>477100000.0</v>
       </c>
       <c r="I6">
         <v>135300000.0</v>
       </c>
@@ -27753,51 +27964,51 @@
       <c r="R6">
         <v>389600000.0</v>
       </c>
       <c r="S6">
         <v>-497500000.0</v>
       </c>
       <c r="T6">
         <v>371400000.0</v>
       </c>
       <c r="U6">
         <v>911500000.0</v>
       </c>
       <c r="V6">
         <v>40500000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6">
         <v>607500000.0</v>
       </c>
       <c r="Y6">
         <v>526100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B7">
         <v>-281000000.0</v>
       </c>
       <c r="C7">
         <v>-581700000.0</v>
       </c>
       <c r="D7">
         <v>-111400000.0</v>
       </c>
       <c r="E7">
         <v>-346700000.0</v>
       </c>
       <c r="F7">
         <v>-177600000.0</v>
       </c>
       <c r="G7">
         <v>-252100000.0</v>
       </c>
       <c r="H7">
         <v>36800000.0</v>
       </c>
       <c r="I7">
         <v>-346400000.0</v>
       </c>
@@ -27824,174 +28035,174 @@
       </c>
       <c r="Q7">
         <v>-157900000.0</v>
       </c>
       <c r="R7">
         <v>159900000.0</v>
       </c>
       <c r="S7">
         <v>105800000.0</v>
       </c>
       <c r="T7">
         <v>53300000.0</v>
       </c>
       <c r="U7">
         <v>35000000.0</v>
       </c>
       <c r="V7">
         <v>-55300000.0</v>
       </c>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9">
         <v>0.0</v>
       </c>
       <c r="R9">
         <v>0.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10">
         <v>0.0</v>
       </c>
       <c r="R10">
         <v>0.0</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-137500000.0</v>
       </c>
       <c r="F11">
         <v>-24800000.0</v>
       </c>
       <c r="G11">
         <v>-207700000.0</v>
       </c>
       <c r="H11">
         <v>29300000.0</v>
       </c>
       <c r="I11">
         <v>-315400000.0</v>
       </c>
       <c r="J11">
         <v>441000000.0</v>
       </c>
       <c r="K11">
         <v>672800000.0</v>
       </c>
@@ -28010,51 +28221,51 @@
       <c r="P11">
         <v>-156500000.0</v>
       </c>
       <c r="Q11">
         <v>-186000000.0</v>
       </c>
       <c r="R11">
         <v>191300000.0</v>
       </c>
       <c r="S11">
         <v>35200000.0</v>
       </c>
       <c r="T11">
         <v>43400000.0</v>
       </c>
       <c r="U11">
         <v>123200000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>88700000.0</v>
       </c>
       <c r="F12">
         <v>208900000.0</v>
       </c>
       <c r="G12">
         <v>159700000.0</v>
       </c>
       <c r="H12">
         <v>93900000.0</v>
       </c>
       <c r="I12">
         <v>51100000.0</v>
       </c>
       <c r="J12">
         <v>657700000.0</v>
       </c>
       <c r="K12">
         <v>-75900000.0</v>
       </c>
@@ -28071,98 +28282,98 @@
         <v>42000000.0</v>
       </c>
       <c r="P12">
         <v>1100000.0</v>
       </c>
       <c r="Q12">
         <v>64500000.0</v>
       </c>
       <c r="R12">
         <v>11100000.0</v>
       </c>
       <c r="S12">
         <v>91200000.0</v>
       </c>
       <c r="T12">
         <v>15300000.0</v>
       </c>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-236600000.0</v>
       </c>
       <c r="F13">
         <v>-96600000.0</v>
       </c>
       <c r="G13">
         <v>-61100000.0</v>
       </c>
       <c r="H13">
         <v>-20700000.0</v>
       </c>
       <c r="I13">
         <v>-26800000.0</v>
       </c>
       <c r="J13">
         <v>-54300000.0</v>
       </c>
       <c r="K13">
         <v>-112300000.0</v>
       </c>
       <c r="L13">
         <v>-122000000.0</v>
       </c>
       <c r="M13">
         <v>-32400000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B14">
         <v>165400000.0</v>
       </c>
       <c r="C14">
         <v>179100000.0</v>
       </c>
       <c r="D14">
         <v>183600000.0</v>
       </c>
       <c r="E14">
         <v>183800000.0</v>
       </c>
       <c r="F14">
         <v>208200000.0</v>
       </c>
       <c r="G14">
         <v>225600000.0</v>
       </c>
       <c r="H14">
         <v>257700000.0</v>
       </c>
       <c r="I14">
         <v>264700000.0</v>
       </c>
@@ -28191,51 +28402,51 @@
         <v>175900000.0</v>
       </c>
       <c r="R14">
         <v>154200000.0</v>
       </c>
       <c r="S14">
         <v>144000000.0</v>
       </c>
       <c r="T14">
         <v>123900000.0</v>
       </c>
       <c r="U14">
         <v>103500000.0</v>
       </c>
       <c r="V14">
         <v>79500000.0</v>
       </c>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14">
         <v>92900000.0</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B15">
         <v>309000000.0</v>
       </c>
       <c r="C15">
         <v>321500000.0</v>
       </c>
       <c r="D15">
         <v>349000000.0</v>
       </c>
       <c r="E15">
         <v>364200000.0</v>
       </c>
       <c r="F15">
         <v>381600000.0</v>
       </c>
       <c r="G15">
         <v>370300000.0</v>
       </c>
       <c r="H15">
         <v>340800000.0</v>
       </c>
       <c r="I15">
         <v>341700000.0</v>
       </c>
@@ -28264,51 +28475,51 @@
         <v>165300000.0</v>
       </c>
       <c r="R15">
         <v>41200000.0</v>
       </c>
       <c r="S15">
         <v>28400000.0</v>
       </c>
       <c r="T15">
         <v>30000000.0</v>
       </c>
       <c r="U15">
         <v>2961600000.0</v>
       </c>
       <c r="V15">
         <v>417200000.0</v>
       </c>
       <c r="W15">
         <v>675500000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B16">
         <v>1637700000.0</v>
       </c>
       <c r="C16">
         <v>2106900000.0</v>
       </c>
       <c r="D16">
         <v>1786200000.0</v>
       </c>
       <c r="E16">
         <v>2040700000.0</v>
       </c>
       <c r="F16">
         <v>2110900000.0</v>
       </c>
       <c r="G16">
         <v>1447400000.0</v>
       </c>
       <c r="H16">
         <v>1456800000.0</v>
       </c>
       <c r="I16">
         <v>979700000.0</v>
       </c>
@@ -28341,80 +28552,80 @@
       </c>
       <c r="S16">
         <v>1295600000.0</v>
       </c>
       <c r="T16">
         <v>1793100000.0</v>
       </c>
       <c r="U16">
         <v>1421700000.0</v>
       </c>
       <c r="V16">
         <v>510200000.0</v>
       </c>
       <c r="W16">
         <v>469700000.0</v>
       </c>
       <c r="X16">
         <v>607500000.0</v>
       </c>
       <c r="Y16">
         <v>526100000.0</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B18">
         <v>392900000.0</v>
       </c>
       <c r="C18">
         <v>368900000.0</v>
       </c>
       <c r="D18">
         <v>635300000.0</v>
       </c>
       <c r="E18">
         <v>373400000.0</v>
       </c>
       <c r="F18">
         <v>830700000.0</v>
       </c>
       <c r="G18">
         <v>720700000.0</v>
       </c>
       <c r="H18">
         <v>786900000.0</v>
       </c>
       <c r="I18">
         <v>482300000.0</v>
       </c>
@@ -28445,51 +28656,51 @@
       <c r="R18">
         <v>1119200000.0</v>
       </c>
       <c r="S18">
         <v>1183000000.0</v>
       </c>
       <c r="T18">
         <v>911400000.0</v>
       </c>
       <c r="U18">
         <v>906600000.0</v>
       </c>
       <c r="V18">
         <v>937800000.0</v>
       </c>
       <c r="W18"/>
       <c r="X18">
         <v>607500000.0</v>
       </c>
       <c r="Y18">
         <v>526100000.0</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B19">
         <v>-70300000.0</v>
       </c>
       <c r="C19">
         <v>-16300000.0</v>
       </c>
       <c r="D19">
         <v>82300000.0</v>
       </c>
       <c r="E19">
         <v>525500000.0</v>
       </c>
       <c r="F19">
         <v>402900000.0</v>
       </c>
       <c r="G19">
         <v>-4000000.0</v>
       </c>
       <c r="H19">
         <v>48300000.0</v>
       </c>
       <c r="I19">
         <v>10200000.0</v>
       </c>
@@ -28506,80 +28717,80 @@
         <v>100200000.0</v>
       </c>
       <c r="N19">
         <v>-100000000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19">
         <v>-20800000.0</v>
       </c>
       <c r="Q19">
         <v>16900000.0</v>
       </c>
       <c r="R19">
         <v>35200000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B21">
         <v>-78900000.0</v>
       </c>
       <c r="C21">
         <v>433200000.0</v>
       </c>
       <c r="D21">
         <v>-115100000.0</v>
       </c>
       <c r="E21">
         <v>-395000000.0</v>
       </c>
       <c r="F21">
         <v>-63300000.0</v>
       </c>
       <c r="G21">
         <v>-165000000.0</v>
       </c>
       <c r="H21">
         <v>-209000000.0</v>
       </c>
       <c r="I21">
         <v>396000000.0</v>
       </c>
@@ -28598,51 +28809,51 @@
       <c r="N21">
         <v>497300000.0</v>
       </c>
       <c r="O21">
         <v>-297000000.0</v>
       </c>
       <c r="P21">
         <v>297000000.0</v>
       </c>
       <c r="Q21">
         <v>247000000.0</v>
       </c>
       <c r="R21">
         <v>-86200000.0</v>
       </c>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22">
         <v>499600000.0</v>
       </c>
       <c r="C22">
         <v>934200000.0</v>
       </c>
       <c r="D22">
         <v>626000000.0</v>
       </c>
       <c r="E22">
         <v>910600000.0</v>
       </c>
       <c r="F22">
         <v>805800000.0</v>
       </c>
       <c r="G22">
         <v>744300000.0</v>
       </c>
       <c r="H22">
         <v>1058300000.0</v>
       </c>
       <c r="I22">
         <v>851900000.0</v>
       </c>
@@ -28675,51 +28886,51 @@
       </c>
       <c r="S22">
         <v>919000000.0</v>
       </c>
       <c r="T22">
         <v>857300000.0</v>
       </c>
       <c r="U22">
         <v>914000000.0</v>
       </c>
       <c r="V22">
         <v>927400000.0</v>
       </c>
       <c r="W22">
         <v>752100000.0</v>
       </c>
       <c r="X22">
         <v>494100000.0</v>
       </c>
       <c r="Y22">
         <v>407900000.0</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B23">
         <v>-160100000.0</v>
       </c>
       <c r="C23">
         <v>5200000.0</v>
       </c>
       <c r="D23">
         <v>-124300000.0</v>
       </c>
       <c r="E23">
         <v>-143200000.0</v>
       </c>
       <c r="F23">
         <v>-412000000.0</v>
       </c>
       <c r="G23">
         <v>-700000.0</v>
       </c>
       <c r="H23">
         <v>-4100000.0</v>
       </c>
       <c r="I23">
         <v>900000.0</v>
       </c>
@@ -28748,51 +28959,51 @@
         <v>42100000.0</v>
       </c>
       <c r="R23">
         <v>23200000.0</v>
       </c>
       <c r="S23">
         <v>300500000.0</v>
       </c>
       <c r="T23">
         <v>13600000.0</v>
       </c>
       <c r="U23">
         <v>928900000.0</v>
       </c>
       <c r="V23">
         <v>-639500000.0</v>
       </c>
       <c r="W23">
         <v>23700000.0</v>
       </c>
       <c r="X23"/>
       <c r="Y23"/>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B24">
         <v>-9200000.0</v>
       </c>
       <c r="C24">
         <v>-108400000.0</v>
       </c>
       <c r="D24">
         <v>-128600000.0</v>
       </c>
       <c r="E24">
         <v>661800000.0</v>
       </c>
       <c r="F24">
         <v>3700000.0</v>
       </c>
       <c r="G24">
         <v>-72900000.0</v>
       </c>
       <c r="H24">
         <v>632100000.0</v>
       </c>
       <c r="I24">
         <v>-202300000.0</v>
       </c>
@@ -28819,51 +29030,51 @@
       </c>
       <c r="Q24">
         <v>97300000.0</v>
       </c>
       <c r="R24">
         <v>216300000.0</v>
       </c>
       <c r="S24">
         <v>-323000000.0</v>
       </c>
       <c r="T24">
         <v>25900000.0</v>
       </c>
       <c r="U24">
         <v>-115900000.0</v>
       </c>
       <c r="V24">
         <v>-8900000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B25">
         <v>124800000.0</v>
       </c>
       <c r="C25">
         <v>123500000.0</v>
       </c>
       <c r="D25">
         <v>95900000.0</v>
       </c>
       <c r="E25">
         <v>-139400000.0</v>
       </c>
       <c r="F25">
         <v>149600000.0</v>
       </c>
       <c r="G25">
         <v>145800000.0</v>
       </c>
       <c r="H25">
         <v>118400000.0</v>
       </c>
       <c r="I25">
         <v>66200000.0</v>
       </c>
@@ -28894,51 +29105,51 @@
       <c r="R25">
         <v>44100000.0</v>
       </c>
       <c r="S25">
         <v>42900000.0</v>
       </c>
       <c r="T25">
         <v>14600000.0</v>
       </c>
       <c r="U25">
         <v>47600000.0</v>
       </c>
       <c r="V25">
         <v>25800000.0</v>
       </c>
       <c r="W25"/>
       <c r="X25">
         <v>113400000.0</v>
       </c>
       <c r="Y25">
         <v>25300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B26">
         <v>-234600000.0</v>
       </c>
       <c r="C26">
         <v>-186200000.0</v>
       </c>
       <c r="D26">
         <v>-308400000.0</v>
       </c>
       <c r="E26">
         <v>-369900000.0</v>
       </c>
       <c r="F26">
         <v>-409900000.0</v>
       </c>
       <c r="G26">
         <v>-239700000.0</v>
       </c>
       <c r="H26">
         <v>-552600000.0</v>
       </c>
       <c r="I26">
         <v>-412400000.0</v>
       </c>
@@ -28963,51 +29174,51 @@
       <c r="P26">
         <v>-803900000.0</v>
       </c>
       <c r="Q26">
         <v>-581400000.0</v>
       </c>
       <c r="R26">
         <v>-400200000.0</v>
       </c>
       <c r="S26">
         <v>-1314500000.0</v>
       </c>
       <c r="T26">
         <v>-726800000.0</v>
       </c>
       <c r="U26">
         <v>-19900000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>35900000.0</v>
       </c>
       <c r="E27">
         <v>45500000.0</v>
       </c>
       <c r="F27">
         <v>61900000.0</v>
       </c>
       <c r="G27">
         <v>41700000.0</v>
       </c>
       <c r="H27">
         <v>-532100000.0</v>
       </c>
       <c r="I27">
         <v>47700000.0</v>
       </c>
       <c r="J27">
         <v>43900000.0</v>
       </c>
       <c r="K27">
@@ -29030,51 +29241,51 @@
       </c>
       <c r="Q27">
         <v>35900000.0</v>
       </c>
       <c r="R27">
         <v>31900000.0</v>
       </c>
       <c r="S27">
         <v>26300000.0</v>
       </c>
       <c r="T27">
         <v>50200000.0</v>
       </c>
       <c r="U27">
         <v>-4100000.0</v>
       </c>
       <c r="V27">
         <v>500000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B28">
         <v>-782600000.0</v>
       </c>
       <c r="C28">
         <v>-69300000.0</v>
       </c>
       <c r="D28">
         <v>-896800000.0</v>
       </c>
       <c r="E28">
         <v>-1177300000.0</v>
       </c>
       <c r="F28">
         <v>-1269500000.0</v>
       </c>
       <c r="G28">
         <v>-773500000.0</v>
       </c>
       <c r="H28">
         <v>-1069800000.0</v>
       </c>
       <c r="I28">
         <v>-357200000.0</v>
       </c>
@@ -29101,51 +29312,51 @@
       </c>
       <c r="Q28">
         <v>-457600000.0</v>
       </c>
       <c r="R28">
         <v>-504400000.0</v>
       </c>
       <c r="S28">
         <v>-1297700000.0</v>
       </c>
       <c r="T28">
         <v>-530100000.0</v>
       </c>
       <c r="U28">
         <v>187300000.0</v>
       </c>
       <c r="V28">
         <v>-533900000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B29">
         <v>543700000.0</v>
       </c>
       <c r="C29">
         <v>406300000.0</v>
       </c>
       <c r="D29">
         <v>783100000.0</v>
       </c>
       <c r="E29">
         <v>581600000.0</v>
       </c>
       <c r="F29">
         <v>1045300000.0</v>
       </c>
       <c r="G29">
         <v>877500000.0</v>
       </c>
       <c r="H29">
         <v>914600000.0</v>
       </c>
       <c r="I29">
         <v>821300000.0</v>
       </c>
@@ -29178,51 +29389,51 @@
       </c>
       <c r="S29">
         <v>1253900000.0</v>
       </c>
       <c r="T29">
         <v>1103500000.0</v>
       </c>
       <c r="U29">
         <v>1108900000.0</v>
       </c>
       <c r="V29">
         <v>1002800000.0</v>
       </c>
       <c r="W29">
         <v>907000000.0</v>
       </c>
       <c r="X29">
         <v>607500000.0</v>
       </c>
       <c r="Y29">
         <v>526100000.0</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B30">
         <v>-230300000.0</v>
       </c>
       <c r="C30">
         <v>-16300000.0</v>
       </c>
       <c r="D30">
         <v>-140800000.0</v>
       </c>
       <c r="E30">
         <v>525500000.0</v>
       </c>
       <c r="F30">
         <v>192000000.0</v>
       </c>
       <c r="G30">
         <v>-113400000.0</v>
       </c>
       <c r="H30">
         <v>632300000.0</v>
       </c>
       <c r="I30">
         <v>-328800000.0</v>
       </c>
@@ -29268,1794 +29479,1811 @@
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL30"/>
+  <dimension ref="A1:CM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
+      <c r="CM1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B2">
+        <v>1483000000.0</v>
+      </c>
+      <c r="C2">
         <v>1637700000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1375400000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1404500000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1447400000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2106900000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1427600000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1485400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1540800000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1786200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1647800000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1630100000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2002600000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2040700000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2109700000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1922000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2059200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2110900000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1012000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2076200000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2280600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2143100000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1263900000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1193600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1088800000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1456800000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1398200000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1217500000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>880300000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>979700000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>776700000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>950000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>953700000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>844400000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1034700000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1059200000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1323300000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>877500000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1280700000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1162600000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1160000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1315900000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1414400000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1630500000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1755300000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1783200000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1667400000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1604700000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1694000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2073100000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1742700000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1395400000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1417100000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1776500000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1433000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1403800000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1395900000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1370900000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2671100000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2089700000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2215800000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2157400000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1996700000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1746800000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1529800000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1685200000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1625400000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1782400000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1510000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1295600000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1129600000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1874600000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1895400000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1793100000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1669000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1487800000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1561000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1421700000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1327600000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>655800000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>494500000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>510200000.0</v>
       </c>
-      <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
+      <c r="CM2"/>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B3">
+        <v>41400000</v>
+      </c>
+      <c r="C3">
         <v>46800000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>29100000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>89800000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7500000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>24400000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>38800000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>27300000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>29400000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>35100000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>30600000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>27100000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>32700000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>57400000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>60700000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>63200000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>54500000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>29800000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>11300000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>34900000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>48400000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>96900000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>50500000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>22100000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>48500000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>35700000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>34200000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>18500000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>37400000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>37600000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>90900000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>157600000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>53300000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>37200000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>54600000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>47200000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>48900000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>26400000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>52800000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>68300000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>60800000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>47900000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>59800000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>84300000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>78000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>44400000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>49700000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>33000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>50700000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>45600000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>75100000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>59500000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>68800000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>37900000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>85100000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>61800000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>45500000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>75800000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>38200000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>48900000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>53500000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>21900000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>25900000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>44200000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>28900000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>14700000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>50200000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>27000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>24100000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>12600000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>14700000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>16400000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>23400000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>16400000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>69800000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>53600000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>35200000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>33500000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>44700000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>43200000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>93400000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>21000000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>34800000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
+        <v>0</v>
+      </c>
+      <c r="CJ3">
         <v>26500000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
       <c r="CL3">
         <v>0</v>
       </c>
+      <c r="CM3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-38100000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-69000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>187700000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-137200000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-51700000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>360200000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-18600000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-443000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>69200000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>183500000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>70300000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>104800000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-368000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>58600000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>180700000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>337200000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-99400000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>203000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-173300000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-3700000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>109300000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-196500000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-24500000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-264100000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>445800000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-403200000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>118100000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>2600000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-155900000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-98500000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-216100000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-124800000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-27900000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>115800000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>62700000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-89300000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-379100000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>330400000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>347300000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-21700000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-359400000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>343500000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>29200000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>7900000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>25000000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-1300200000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>581400000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-126100000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>58400000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>160700000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BM4">
         <v>249900000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BN4">
         <v>217000000.0</v>
       </c>
-      <c r="BN4">
+      <c r="BO4">
         <v>-155400000.0</v>
       </c>
-      <c r="BO4">
+      <c r="BP4">
         <v>59800000.0</v>
       </c>
-      <c r="BP4">
+      <c r="BQ4">
         <v>-157000000.0</v>
       </c>
-      <c r="BQ4">
+      <c r="BR4">
         <v>272400000.0</v>
       </c>
-      <c r="BR4">
+      <c r="BS4">
         <v>214400000.0</v>
       </c>
-      <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-28100000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-141800000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-35200000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-38000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-249000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>5300000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>6200000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-37600000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-46900000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-32900000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>5100000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>6500000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-23100000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-12200000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>7400000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-512500000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-7300000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>24600000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-12900000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4600000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-47300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-33100000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-9800000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-5400000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-20400000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-29600000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-51000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>46100000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-36900000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>10800000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-60600000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-700000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-56900000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-15100000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>600000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-4600000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-12000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-24900000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3700000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-16400000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-10400000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2600000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-10600000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-9700000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-10100000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-28900000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>4600000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>22800000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-26200000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-9100000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-20100000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>9100000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>50200000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-5500000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-21100000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>5200000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>34100000.0</v>
       </c>
-      <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B6">
+        <v>-120600000.0</v>
+      </c>
+      <c r="C6">
         <v>-154700000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>262300000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-29100000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-42900000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-659500000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>679300000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-57800000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-55400000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-245400000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>138400000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>17700000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-372500000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-38100000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-69000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>187700000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-137200000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-51700000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>225700000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>61700000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-204400000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>137500000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>183500000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>70300000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>104800000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-368000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>58600000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>180700000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>337200000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-99400000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>203000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-173300000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3700000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>109300000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-196500000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-24500000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-264100000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>445800000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-403200000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>118100000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2600000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-155900000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-98500000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-216100000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-124800000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-27900000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>115800000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>62700000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-89300000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-379100000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>330400000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>347300000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-21700000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-359400000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>343500000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>29200000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>7900000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>25000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-1300200000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>581400000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-126100000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>58400000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>160700000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>249900000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>217000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-155400000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>59800000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-157000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>272400000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>214400000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>166000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-745000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-20800000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>102300000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>124100000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>181200000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-73200000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>139300000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>94100000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>671800000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>161300000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-15700000.0</v>
       </c>
-      <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B7">
+        <v>-48700000.0</v>
+      </c>
+      <c r="C7">
         <v>-38500000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>184400000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>40000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-212900000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-50900000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-80500000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-134600000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-251300000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-115300000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>54200000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>26500000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-111700000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-80400000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-172200000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-24300000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-143000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-7200000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>10000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>8400000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-106300000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-89700000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>5400000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-87500000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-26700000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-143300000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>16500000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>55400000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-8400000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-26700000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-5600000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-76600000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-107700000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-156500000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>840400000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>119900000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-370200000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-217800000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>647600000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>33300000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-4200000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-75300000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-5400000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>23900000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-6300000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-72900000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-35600000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>48800000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-46200000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-68100000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>35900000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>47500000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-23100000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-46900000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>21600000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>46600000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-99100000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-97800000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-224100000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>72500000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-36500000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>3900000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-51000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>97200000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-14400000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-189700000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-22500000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>137800000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-30500000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>75100000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>16200000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>62700000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-39300000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>66200000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-54500000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>113000000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-56200000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>51000000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>79700000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-6300000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>19200000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-57600000.0</v>
       </c>
-      <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -31102,88 +31330,87 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-      <c r="AF9">
-[...1 lines deleted...]
-      </c>
+      <c r="AF9"/>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
@@ -31254,108 +31481,109 @@
       </c>
       <c r="BK9">
         <v>0.0</v>
       </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
       <c r="BN9">
         <v>0.0</v>
       </c>
       <c r="BO9">
         <v>0.0</v>
       </c>
       <c r="BP9">
         <v>0.0</v>
       </c>
       <c r="BQ9">
         <v>0.0</v>
       </c>
       <c r="BR9">
         <v>0.0</v>
       </c>
-      <c r="BS9"/>
+      <c r="BS9">
+        <v>0.0</v>
+      </c>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
+      <c r="CM9"/>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
@@ -31426,1446 +31654,1461 @@
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
       <c r="BN10">
         <v>0.0</v>
       </c>
       <c r="BO10">
         <v>0.0</v>
       </c>
       <c r="BP10">
         <v>0.0</v>
       </c>
       <c r="BQ10">
         <v>0.0</v>
       </c>
       <c r="BR10">
         <v>0.0</v>
       </c>
-      <c r="BS10"/>
+      <c r="BS10">
+        <v>0.0</v>
+      </c>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
+      <c r="CM10"/>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>4500000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-52300000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-129400000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>10900000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-105000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>86000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3100000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1900000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>6000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-42800000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>38300000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-92600000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-33200000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-120200000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>28700000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>48000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-28000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-19400000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-30200000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-63700000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-112300000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-109200000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>873500000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>129700000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-364800000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-197400000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>677200000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>84300000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-50300000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-38400000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-16200000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>84500000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-5600000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-16000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-20500000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>48200000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-41600000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-56100000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>60800000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>46800000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-6700000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-36500000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>19000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>57200000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-89400000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-87700000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-195200000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>67900000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-44600000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>15400000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-29700000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>112000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-32200000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-236100000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-11900000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>169300000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-20600000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>54500000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>35200000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>63500000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>28400000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>36400000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>43400000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>95900000.0</v>
       </c>
-      <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>29600000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>123200000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>11100000.0</v>
       </c>
       <c r="N12">
+        <v>11100000.0</v>
+      </c>
+      <c r="O12">
         <v>19300000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>34700000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>21200000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9900000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>22900000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>132600000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>44100000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1900000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>30300000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>53300000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>42500000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>43100000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>20800000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>30400000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>11200000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>23900000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>28400000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>27600000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>24200000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-9600000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>8900000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>527400000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>26100000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>28200000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>76000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-137900000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>19700000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5300000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>36700000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-9000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>7900000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>8000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>16900000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>15200000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-24500000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>37300000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-5300000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3500000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2900000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-1700000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>9300000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4200000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>36600000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-400000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1600000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>8500000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>18400000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>-33300000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>7500000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>35300000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>8600000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>10200000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>10400000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>-5100000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>131200000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>7800000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>8400000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>91200000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>103000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>37400000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>58100000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>15300000.0</v>
       </c>
-      <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
+      <c r="CM12"/>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-4400000.0</v>
       </c>
       <c r="N13">
+        <v>-4400000.0</v>
+      </c>
+      <c r="O13">
         <v>-35400000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-41100000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-46200000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-49900000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-99400000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1400000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1700000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-40300000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-59400000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-43900000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2700000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>11300000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-31200000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-19400000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-4000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>16400000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-13700000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>31500000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-18900000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>5400000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-44800000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-60500000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-9900000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>42500000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-20400000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-112300000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-51000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>46100000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-36900000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>-122000000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-32400000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B14">
+        <v>49300000.0</v>
+      </c>
+      <c r="C14">
         <v>46700000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>42000000.0</v>
       </c>
-      <c r="D14">
-[...1 lines deleted...]
-      </c>
       <c r="E14">
-        <v>-23700000.0</v>
+        <v>41300000.0</v>
       </c>
       <c r="F14">
+        <v>40200000.0</v>
+      </c>
+      <c r="G14">
         <v>41900000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>43400000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>43000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>46100000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>46600000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>45100000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>46000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>45900000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>46600000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>46300000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>44800000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>45900000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>46800000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>47900000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>51300000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>55600000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>53400000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>56100000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>54200000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>57100000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>58200000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>67000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>61100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64800000.0</v>
       </c>
       <c r="AD14">
         <v>64800000.0</v>
       </c>
       <c r="AE14">
+        <v>64800000.0</v>
+      </c>
+      <c r="AF14">
         <v>68700000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>63600000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>65700000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>66700000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>65800000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>65500000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>65200000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>66400000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>65300000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>66400000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>65900000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>65600000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>69000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>74400000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>62900000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>63900000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>69500000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>66800000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>68400000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>67200000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>64900000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>68600000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>66400000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>62900000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>62000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>61200000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>59000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>63900000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>55400000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>45900000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>46600000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>44700000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>45400000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>44900000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>43600000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>42000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>42700000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>38700000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>37100000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>35700000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>37100000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>37600000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>36500000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>32800000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>31700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30900000.0</v>
       </c>
       <c r="BY14">
         <v>30900000.0</v>
       </c>
       <c r="BZ14">
+        <v>30900000.0</v>
+      </c>
+      <c r="CA14">
         <v>30400000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>28300000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>26100000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>24500000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>24600000.0</v>
       </c>
-      <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B15">
+        <v>73400000.0</v>
+      </c>
+      <c r="C15">
         <v>79400000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>74400000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>75500000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>76800000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>82300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79600000.0</v>
       </c>
       <c r="H15">
         <v>79600000.0</v>
       </c>
       <c r="I15">
+        <v>79600000.0</v>
+      </c>
+      <c r="J15">
         <v>81800000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>80500000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>83000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>87300000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>90600000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>88100000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>88700000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>90700000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>93000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>91800000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>92900000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>95200000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>96800000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>96700000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>92500000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>92900000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>92500000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>92400000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>83700000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>84200000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>85500000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>87400000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>83900000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>84500000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>85800000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>87500000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>80300000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>80500000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>81500000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>83300000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>77100000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>77700000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>78100000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>79300000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>78000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>78500000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>79500000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>80500000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>65300000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>65500000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>66800000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>67600000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>68600000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>69000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>69300000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>70300000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>131900000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>122300000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>60700000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>61600000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>99200000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>95000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>50300000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>44700000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>85200000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>80100000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>39600000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>40500000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>41200000.0</v>
       </c>
-      <c r="BP15">
-[...1 lines deleted...]
-      </c>
       <c r="BQ15">
         <v>0.0</v>
       </c>
       <c r="BR15">
         <v>0.0</v>
       </c>
       <c r="BS15">
+        <v>0.0</v>
+      </c>
+      <c r="BT15">
         <v>28400000.0</v>
       </c>
-      <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15">
         <v>38500000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>30000000.0</v>
       </c>
-      <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>44700000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>7700000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>2953900000.0</v>
       </c>
-      <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>417200000.0</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
-      <c r="CI15">
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>675500000.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B16">
+        <v>1362400000.0</v>
+      </c>
+      <c r="C16">
         <v>1483000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1637700000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1375400000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1404500000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1447400000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2106900000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1427600000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1485400000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1540800000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1786200000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1647800000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1630100000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2002600000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2040700000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2109700000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1922000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2059200000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1237700000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2137900000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2076200000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2280600000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1447400000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1263900000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1193600000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1088800000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1456800000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1398200000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1217500000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>880300000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>979700000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>776700000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>950000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>953700000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>838200000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1034700000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1059200000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1323300000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>877500000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1280700000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1162600000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1160000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1315900000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1414400000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1630500000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1755300000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1783200000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1667400000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1604700000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1694000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2073100000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1742700000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1395400000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1417100000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1776500000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1433000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1403800000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1395900000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1370900000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2671100000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2089700000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2215800000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2157400000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1996700000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1746800000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1529800000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1685200000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1625400000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1782400000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1510000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1295600000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1129600000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1874600000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1895400000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1793100000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1669000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1487800000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1561000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1421700000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1327600000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>655800000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>494500000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>510200000.0</v>
       </c>
-      <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -32912,510 +33155,517 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B18">
+        <v>63500000.0</v>
+      </c>
+      <c r="C18">
         <v>62200000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>106300000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>170600000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7800000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>123800000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>95200000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>184800000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-63200000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>58900000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>233900000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>227500000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>94000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>79900000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1500000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>152400000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>52300000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>170200000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>348000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>301600000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>125300000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>78900000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>241400000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>215700000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>186900000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>76700000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>215100000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>244200000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>125600000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>202000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>211900000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>62200000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>112700000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>95500000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>258100000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>399900000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-159200000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>59900000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>167200000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>268000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>212100000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>164800000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>207100000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>254200000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>175900000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>167400000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>220900000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>292200000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>202600000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>151200000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>202600000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>273900000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>171400000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>199400000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>240600000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>352100000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>185200000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>139200000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>253900000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>327600000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>201200000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>229700000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>258600000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>339600000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>222800000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>59700000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>209900000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>324700000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>225600000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>344000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>313900000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>348600000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>218900000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>301600000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>150400000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>342600000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>164800000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>253600000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>286600000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>252500000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>175400000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>192100000.0</v>
       </c>
-      <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B19">
+        <v>12400000.0</v>
+      </c>
+      <c r="C19">
         <v>-7500000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>7000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-25600000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-66300000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-111100000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>117800000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-65700000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-62100000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-6300000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-64300000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-11400000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-28700000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>19900000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>158800000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>133400000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-201300000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-319400000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>552000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-35600000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-201100000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-400000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-44700000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2400000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1900000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>300000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>9500000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>9400000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>8500000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>20900000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-8100000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-3500000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>17500000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>4300000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>161000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-147600000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>8200000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-24200000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>15600000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-8500000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-33000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-15400000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>91300000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-11200000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-100000000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>100200000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>100200000.0</v>
       </c>
-      <c r="AY19"/>
-      <c r="AZ19">
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>-100000000.0</v>
       </c>
-      <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>-20800000.0</v>
       </c>
-      <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
-      <c r="BN19">
+      <c r="BN19"/>
+      <c r="BO19">
         <v>16900000.0</v>
       </c>
-      <c r="BO19">
+      <c r="BP19">
         <v>17800000.0</v>
       </c>
-      <c r="BP19">
+      <c r="BQ19">
         <v>6300000.0</v>
       </c>
-      <c r="BQ19">
+      <c r="BR19">
         <v>5700000.0</v>
       </c>
-      <c r="BR19">
+      <c r="BS19">
         <v>5400000.0</v>
       </c>
-      <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -33462,2552 +33712,2581 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B21">
+        <v>72300000.0</v>
+      </c>
+      <c r="C21">
         <v>-254300000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>285200000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-157600000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-56500000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-150000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>353100000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-49800000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-504600000.0</v>
       </c>
       <c r="N21">
+        <v>-504600000.0</v>
+      </c>
+      <c r="O21">
         <v>-155000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-85000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>160000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-475000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>155000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-145000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-235900000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>162600000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>30000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-50000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>15000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-160000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-19000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>167000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-292000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-65000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>136700000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-38500000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>187800000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>110000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-200000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-94800000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>134300000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>706900000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>575000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-430400000.0</v>
       </c>
       <c r="AO21">
         <v>-430400000.0</v>
       </c>
       <c r="AP21">
         <v>-430400000.0</v>
       </c>
       <c r="AQ21">
-        <v>-250000000.0</v>
+        <v>-430400000.0</v>
       </c>
       <c r="AR21">
         <v>-250000000.0</v>
       </c>
-      <c r="AS21"/>
+      <c r="AS21">
+        <v>-250000000.0</v>
+      </c>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>1000000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-35000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-95000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-370000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>548000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>249300000.0</v>
       </c>
-      <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>-300000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-150000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-240000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>40000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>53000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-399800000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>397800000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-500000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>299500000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-100000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-400000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>247500000.0</v>
       </c>
-      <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BR21"/>
+      <c r="BS21">
         <v>-86200000.0</v>
       </c>
-      <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
+      <c r="CM21"/>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22">
+        <v>76700000.0</v>
+      </c>
+      <c r="C22">
         <v>64700000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>114400000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>139600000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>122100000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>123500000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>385700000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>264800000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>141000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>142700000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>127000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>171000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>176200000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>151800000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>249400000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>173900000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>194000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>293300000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>168800000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>232700000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>222500000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>181800000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>177100000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>228600000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>161900000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>176700000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>135400000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>135000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>614800000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>173100000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>212100000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>208600000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>217600000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>213600000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-1120900000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>235600000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>166500000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>161700000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-355000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>216900000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>205600000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>185700000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>212300000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>232300000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>189300000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>203900000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>221500000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>234100000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>193800000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>203000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>173400000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>214400000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>198600000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>212000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>237900000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>269500000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>271200000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>247300000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>452300000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>239700000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>263200000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>210200000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>242600000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>238400000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>221000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>207900000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>223700000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>181000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>220200000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>223900000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>239600000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>240800000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>231500000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>207100000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>243300000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>216300000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>204500000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>193200000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>217200000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>258100000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>209100000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>229600000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>233900000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>241900000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>233800000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>217800000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>191700000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>205300000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>182200000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>172900000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B23">
+        <v>-143700000.0</v>
+      </c>
+      <c r="C23">
         <v>178400000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-145300000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>57400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>236500000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-387600000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>955800000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-73100000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>57600000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-137000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>37600000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>457500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-728600000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>109200000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>78500000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>81000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-31200000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-71500000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-426300000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-49200000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>211400000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-288900000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>500000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>200000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>7400000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>18000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1700000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1800000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5100000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1400000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3300000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1200000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1400000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>5800000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-427100000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>22100000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2400000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>7200000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>500000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-2500000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>45500000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>32300000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5600000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2600000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7500000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>17500000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2200000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1700000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1100000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>7300000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3800000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>41200000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>5800000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2600000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>19300000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>72300000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>23100000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>7100000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3300000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>8600000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-30700000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>6800000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1400000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>4500000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>300500000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>82000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>152700000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>61500000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>66300000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>114900000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-122900000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>44700000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-707800000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-2042700000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-89800000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>107500000.0</v>
       </c>
-      <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
-      <c r="CI23">
+      <c r="CI23"/>
+      <c r="CJ23">
         <v>23700000.0</v>
       </c>
-      <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B24">
+        <v>-40600000.0</v>
+      </c>
+      <c r="C24">
         <v>-1200000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>15800000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>41800000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-46000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-20800000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-14900000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-24100000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-20800000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-48600000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-29800000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6400000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-7900000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-49500000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>661800000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4200000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-42700000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-25400000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>7300000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-27100000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-42800000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-87500000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-82100000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-14100000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-40900000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>14800000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-25000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-11000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>710500000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-21500000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-55400000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-114700000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-15200000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-17000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-59300000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-30500000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-24600000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-18500000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-35400000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-44300000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-48000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-33300000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-31100000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-45500000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-65500000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-30000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-32800000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-16400000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-34600000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-27400000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-55600000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-134600000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-50300000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-20600000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-68500000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-44900000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-37100000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-61600000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-4000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-37300000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-135700000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-9600000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>36900000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-27900000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-15200000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-7600000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-12400000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-14800000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-6600000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>140400000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>9000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-50500000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-39300000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-12700000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>15600000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>5000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>10500000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-5200000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>7200000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>9000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>76900000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-209000000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B25">
+        <v>27600000.0</v>
+      </c>
+      <c r="C25">
         <v>36100000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-240300000.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
-        <v>114200000.0</v>
+        <v>39500000.0</v>
       </c>
       <c r="F25">
+        <v>50300000.0</v>
+      </c>
+      <c r="G25">
         <v>33700000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-214600000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>38900000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>30400000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>20000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>38200000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11100000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>16300000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>19300000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-37600000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>21200000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9900000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-132900000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>132600000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>44100000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1900000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>30300000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>53300000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>42500000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>43100000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>20800000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>30400000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>11200000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-508200000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>28400000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>27600000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>24200000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-9600000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>8900000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>527400000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>26100000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>28200000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>76000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-137900000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>19700000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>5600000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>36700000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-9000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>7900000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>8000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>16900000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>15200000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-24500000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>37300000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-5300000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>3500000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2900000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1700000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>9300000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>77200000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>36600000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-400000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1600000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>452000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>724400000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>3000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-14700000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>12200000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-5300000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-8700000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>3800000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>16200000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-14500000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>15100000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>13500000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-6500000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>23900000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>7800000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>4200000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-52500000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>38900000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>20800000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>12500000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>12700000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>19800000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>2800000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>8200000.0</v>
       </c>
-      <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B26">
+        <v>-11100000.0</v>
+      </c>
+      <c r="C26">
         <v>-52900000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-26100000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-52300000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-79500000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-76700000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-3700000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1700000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-30200000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-150600000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-211300000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-91100000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-900000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-5100000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-176800000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-7600000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-31100000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-154400000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-174100000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-75300000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-76000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-84500000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-1700000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-300000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-600000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-237100000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-68800000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-142200000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-170000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-171600000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-51800000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-108000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-241000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-11600000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-13500000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-102700000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-167300000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-219300000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-81800000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-85800000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-100800000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-233200000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-69400000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-128100000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-166700000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-147100000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-45400000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-132000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-132300000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-185700000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-59100000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-24400000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-126000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-190200000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-349800000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-114300000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-155600000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-146800000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>5800000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-145400000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-160100000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-498400000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-70200000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-94100000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-217000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-200100000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-175000000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-125100000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>1400000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-100100000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-109100000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-549400000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-358600000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-297400000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-146000000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-300300000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-167900000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-112600000.0</v>
       </c>
-      <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>-18900000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8700000.0</v>
       </c>
       <c r="K27">
         <v>8700000.0</v>
       </c>
       <c r="L27">
+        <v>8700000.0</v>
+      </c>
+      <c r="M27">
         <v>9700000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9500000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>8000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>12900000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>9600000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>12300000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>10700000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>13100000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>8400000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>12000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>10800000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>9700000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>14200000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>5300000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>12500000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>13900000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>9700000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>11600000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>13700000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>11100000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>11200000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>11600000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>13800000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>7800000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>12100000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>10900000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>13100000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>10000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>9800000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>9700000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>12300000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>9900000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>10400000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>10200000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>11700000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>10000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>8900000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>9500000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>11300000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>5400000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>8900000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>9800000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>10400000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>7300000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>7000000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
-      <c r="BG27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>8800000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>7100000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>7800000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>7500000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>6700000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>8600000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>10200000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>10400000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>15700000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>8700000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>7800000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>8400000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>26300000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>5800000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>7700000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>50200000.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
-      <c r="CB27">
+      <c r="CB27"/>
+      <c r="CC27">
         <v>3800000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>-7900000.0</v>
       </c>
-      <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B28">
+        <v>-155900000.0</v>
+      </c>
+      <c r="C28">
         <v>-208200000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>154200000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-263900000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>23700000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-696600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>427500000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-204200000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>40500000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-333100000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-61800000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-225500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-470500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-139000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-287000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-102300000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4700000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-792700000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-524000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-364700000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-211600000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-307500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-63700000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-143000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-77600000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-489200000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-166000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-52000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-529500000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-322300000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-800000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-232000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-133900000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>9500000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-590700000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-276800000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-113100000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>410100000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-586000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-141400000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-176500000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-305300000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-396900000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-459100000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-200700000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-195300000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-105100000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-229500000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-291500000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-620300000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>127800000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>173400000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-193100000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-558800000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>112200000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-347000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-172500000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-114200000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-493200000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>255000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-191600000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-171300000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-132400000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-87400000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-5800000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-232000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-205700000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-118300000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1400000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-181800000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-132300000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-754400000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-213600000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-197400000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-6100000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-166400000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-248500000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-109100000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-133200000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>410300000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-91000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1200000.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
+      <c r="CM28"/>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B29">
+        <v>104900000.0</v>
+      </c>
+      <c r="C29">
         <v>109000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>135400000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>260400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-300000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>148200000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>134000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>212100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-33800000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>94000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>264500000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>254600000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>126700000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>137300000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>59200000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>215600000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>106800000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>200000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>359300000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>336500000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>173700000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>175800000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>291900000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>237800000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>235400000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>112400000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>249300000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>262700000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>163000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>239600000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>302800000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>219800000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>166000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>132700000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>312700000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>447100000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-110300000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>86300000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>220000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>336300000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>272900000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>212700000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>266900000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>338500000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>253900000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>211800000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>270600000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>325200000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>253300000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>196800000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>277700000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>333400000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>240200000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>237300000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>325700000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>413900000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>230700000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>215000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>292100000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>376500000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>254700000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>251600000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>284500000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>383800000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>251700000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>74400000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>260100000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>351700000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>249700000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>356600000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>328600000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>365000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>242300000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>318000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>220200000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>396200000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>200000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>287100000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>331300000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>295700000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>268800000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>213100000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>1002300000.0</v>
       </c>
-      <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
-      <c r="CI29">
+      <c r="CI29"/>
+      <c r="CJ29">
         <v>907000000.0</v>
       </c>
-      <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B30">
+        <v>-69600000.0</v>
+      </c>
+      <c r="C30">
         <v>-55500000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-27300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-25600000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-66300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-111100000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>117800000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-65700000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-62100000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-6300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-64300000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-76500000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-65100000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-36400000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>525500000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>74400000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-248700000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>541000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>524900000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>89900000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-166500000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>269200000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-44700000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-24500000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-53000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>8800000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-24700000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-30000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>703700000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-16700000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-99000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-161100000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-35800000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-32900000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>81500000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-194800000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-40700000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-50600000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-37200000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-76800000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-93800000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-63300000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>31500000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-95500000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-178000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-44400000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-49700000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-33000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-51100000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>44400000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-75100000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-159500000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-68800000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-37900000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-94400000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-37700000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-50300000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-75800000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-1099100000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-50100000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-189200000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-21900000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>8600000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-46500000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-28900000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>2200000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>5400000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-390400000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>21300000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>39600000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-30300000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-355600000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-49500000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-18300000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-90000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-48600000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-24700000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-38700000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-104000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-34200000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-16500000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-230000000.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>