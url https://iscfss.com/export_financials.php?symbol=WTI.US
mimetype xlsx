--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1034,87 +1040,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1149,666 +1130,694 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>98406000.0</v>
+      </c>
+      <c r="C2">
         <v>83625000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>78857000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>65158000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>67409000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>41304000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>102344000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>82067000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>79667000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>81039000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>109797000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>194109000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>145212000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>123885000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>75871000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>80442000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>115683000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>228899000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>159973000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>247324000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>143049000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>107220000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>57213000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>50300000.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-      <c r="J4">
+      <c r="J4"/>
+      <c r="K4">
         <v>-7406349000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-6933247000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-5575078000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-4655841000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-4320410000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
+        <v>0.0</v>
+      </c>
+      <c r="I5">
         <v>-7674678000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-7544859000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-7406349000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-6933247000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-5575078000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5084704000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4655841000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4320410000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-4021395000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3752980000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-643000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1131000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-573000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-717583000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-543154000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-388446000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-264369000.0</v>
       </c>
-      <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
+        <v>0.0</v>
+      </c>
+      <c r="N6">
         <v>540610000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>541187000.0</v>
       </c>
-      <c r="O6">
-[...2 lines deleted...]
-      <c r="P6"/>
+      <c r="P6">
+        <v>0.0</v>
+      </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>12796000.0</v>
+      </c>
+      <c r="C7">
         <v>1522000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>12258000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>12155000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>12342000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>11754000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7135000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>2000.0</v>
       </c>
       <c r="C8">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="D8">
         <v>1000.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
       <c r="H8">
         <v>1000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>1000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9">
+        <v>604732000.0</v>
+      </c>
+      <c r="C9">
         <v>595407000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>586014000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>576588000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>552923000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>550339000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>547050000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>545705000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>545820000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>539973000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>423499000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>414580000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>396186000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>386920000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>140620000.0</v>
+      </c>
+      <c r="C10">
         <v>109003000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>173338000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>461357000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>245799000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>43726000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>32433000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>33293000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>99058000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>70236000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>85414000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>23666000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>15800000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>12245000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4512000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>28655000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>38187000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>357552000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>314050000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>39235000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>187698000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>64975000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4016000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>18954000.0</v>
       </c>
-      <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11">
+        <v>140558000.0</v>
+      </c>
+      <c r="C11">
         <v>109003000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>173338000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>461357000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>245799000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>43726000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>32433000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>33293000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>99058000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>70236000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>140620000.0</v>
+      </c>
+      <c r="C12">
         <v>109003000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>173338000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>461357000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>245799000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>43726000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>32433000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>33293000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>99058000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>70236000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>85414000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>23666000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15800000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>12245000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4512000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>28655000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>38187000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>357552000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>314050000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>39235000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>187698000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>64975000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4016000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>18954000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>2000.0</v>
       </c>
       <c r="C13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="D13">
         <v>1000.0</v>
       </c>
       <c r="E13">
         <v>1000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
         <v>1000.0</v>
       </c>
       <c r="I13">
         <v>1000.0</v>
       </c>
       <c r="J13">
         <v>1000.0</v>
       </c>
       <c r="K13">
         <v>1000.0</v>
       </c>
@@ -1820,147 +1829,151 @@
       </c>
       <c r="N13">
         <v>1000.0</v>
       </c>
       <c r="O13">
         <v>1000.0</v>
       </c>
       <c r="P13">
         <v>1000.0</v>
       </c>
       <c r="Q13">
         <v>1000.0</v>
       </c>
       <c r="R13">
         <v>1000.0</v>
       </c>
       <c r="S13">
         <v>1000.0</v>
       </c>
       <c r="T13">
         <v>1000.0</v>
       </c>
       <c r="U13">
         <v>1000.0</v>
       </c>
-      <c r="V13"/>
+      <c r="V13">
+        <v>1000.0</v>
+      </c>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>544000.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>148207000.0</v>
+      </c>
+      <c r="C14">
         <v>147133000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>148302000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>145090000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>142271000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>141622000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>140583000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>139002000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>137617000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>95644000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>75931000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>75609000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>75239000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>74354000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>74033000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>73685000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>74852000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>75917000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>75939000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>70107042.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>65861672.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>65454626.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>61846927.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65454626.0</v>
       </c>
       <c r="Y14">
         <v>65454626.0</v>
       </c>
       <c r="Z14">
         <v>65454626.0</v>
       </c>
+      <c r="AA14">
+        <v>65454626.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>1000.0</v>
       </c>
       <c r="F15">
         <v>1000.0</v>
       </c>
       <c r="G15">
         <v>1000.0</v>
       </c>
       <c r="H15">
         <v>1000.0</v>
       </c>
       <c r="I15">
         <v>1000.0</v>
       </c>
       <c r="J15">
         <v>1000.0</v>
       </c>
       <c r="K15">
         <v>1000.0</v>
       </c>
       <c r="L15">
         <v>1000.0</v>
       </c>
       <c r="M15">
@@ -1968,3507 +1981,3627 @@
       </c>
       <c r="N15">
         <v>1000.0</v>
       </c>
       <c r="O15">
         <v>1000.0</v>
       </c>
       <c r="P15">
         <v>1000.0</v>
       </c>
       <c r="Q15">
         <v>1000.0</v>
       </c>
       <c r="R15">
         <v>1000.0</v>
       </c>
       <c r="S15">
         <v>1000.0</v>
       </c>
       <c r="T15">
         <v>1000.0</v>
       </c>
       <c r="U15">
         <v>1000.0</v>
       </c>
-      <c r="V15"/>
+      <c r="V15">
+        <v>1000.0</v>
+      </c>
       <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>544000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>41</v>
+      </c>
+      <c r="B16">
+        <v>59065000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>-99000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>57280000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>36243000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>19167000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>29450000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>28995000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>20129000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>26254000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>21439000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>37009000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>42107000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>37073000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>18254000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>65328000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>36721000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-      <c r="K17">
+      <c r="K17"/>
+      <c r="L17">
         <v>27595000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>72000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>113000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>128000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>7221000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7050000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>330000.0</v>
       </c>
-      <c r="J18">
-[...1 lines deleted...]
-      </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
+        <v>0.0</v>
+      </c>
+      <c r="M18">
         <v>186988000.0</v>
       </c>
-      <c r="M18">
-[...1 lines deleted...]
-      </c>
       <c r="N18">
+        <v>0.0</v>
+      </c>
+      <c r="O18">
         <v>145249000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>58881000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>69778000.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
+      <c r="I21"/>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21">
         <v>0.0</v>
       </c>
       <c r="N21">
         <v>0.0</v>
       </c>
       <c r="O21">
         <v>0.0</v>
       </c>
-      <c r="P21"/>
+      <c r="P21">
+        <v>0.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B22">
+        <v>47</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22">
         <v>8540000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-11699000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4417000.0</v>
       </c>
       <c r="E22">
         <v>4417000.0</v>
       </c>
       <c r="F22">
+        <v>4417000.0</v>
+      </c>
+      <c r="G22">
         <v>1.0</v>
       </c>
-      <c r="G22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>1.0</v>
       </c>
       <c r="J22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
+        <v>0.0</v>
+      </c>
+      <c r="M22">
         <v>11662000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>267000.0</v>
       </c>
-      <c r="O22">
-[...2 lines deleted...]
-      <c r="P22"/>
+      <c r="P22">
+        <v>0.0</v>
+      </c>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22">
         <v>7337000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4127000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1302000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1266000.0</v>
       </c>
-      <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>955807000.0</v>
+      </c>
+      <c r="C23">
         <v>1098930000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1114005000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1431790000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1193207000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>940582000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1003719000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>848866000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>907580000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>829726000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1208022000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2709107000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2507302000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2348987000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1868925000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1424094000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1326833000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2056186000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2822334000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2609685000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1064520000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>760784000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>546729000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>341194000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>282483000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>214170000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>342355000.0</v>
+      </c>
+      <c r="C24">
         <v>365935000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>361236000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>111188000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>687938000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>625286000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>719533000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>633535000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>969127000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1012455000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1196855000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1360057000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1205421000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1087611000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>717000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>450000000.0</v>
       </c>
       <c r="Q24">
         <v>450000000.0</v>
       </c>
       <c r="R24">
+        <v>450000000.0</v>
+      </c>
+      <c r="S24">
         <v>650172000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>651764000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>413617000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>40000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>35000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>67000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>99600000.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25">
+        <v>342355000.0</v>
+      </c>
+      <c r="C25">
         <v>365935000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>361236000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>111188000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>687938000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>625286000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>719533000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>633535000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>969127000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1012455000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1196855000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1360057000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>1087611000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>717000000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26">
+        <v>13947000.0</v>
+      </c>
+      <c r="C26">
         <v>15333000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>13876000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>11774000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>5044000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>4481000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>7898000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>5861000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52097000.0</v>
       </c>
       <c r="J26">
         <v>52097000.0</v>
       </c>
-      <c r="K26"/>
+      <c r="K26">
+        <v>52097000.0</v>
+      </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>210193000.0</v>
+      </c>
+      <c r="C28">
         <v>285742000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>229524000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>244235000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>497441000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>581560000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>687100000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>600242000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>892994000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>950491000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1111441000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1336391000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1189621000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1075366000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>712488000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>421345000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>643192000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>295620000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>340714000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>645762000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-147698000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-29975000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>62984000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>80646000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>151061000.0</v>
+      </c>
+      <c r="C29">
         <v>340646000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>421796000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>701071000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>483718000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>417000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>470168000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>308739000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>418544000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>84606000.0</v>
+      </c>
+      <c r="C30">
         <v>89399000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>69778000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>80146000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>64664000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>49670000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>78628000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>116514000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>78203000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>107001000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>57017000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>110887000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>127856000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>202056000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>124354000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>106340000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>136833000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>121768000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>161998000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>239899000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>83623000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>71714000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>63291000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>43964000.0</v>
       </c>
-      <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>7634000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-247180000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-208286000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-249365000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-324796000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-573508000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-659037000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-526491000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>509308000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>541187000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>544574000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>4990000.0</v>
+      </c>
+      <c r="C32">
         <v>-27626000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>48128000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-222071000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>33883000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-7772000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-48208000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>39919000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>22418000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>716538000.0</v>
+      </c>
+      <c r="C33">
         <v>880472000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>849025000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>861527000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>834948000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>833354000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>861967000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>622653000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>716900000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>637985000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1038712000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2526545000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2333700000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2108864000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1707737000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1259889000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1037579000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1512372000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2292511000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2280992000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>780696000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>614802000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>472506000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>274348000.0</v>
       </c>
-      <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34">
+        <v>30290000.0</v>
+      </c>
+      <c r="C34">
         <v>36982000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>23853000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>520562000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>427960000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>408454000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>343591000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>353833000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>343699000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>273279000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>310165000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>368256000.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>300331000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>260585000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>921280000.0</v>
+      </c>
+      <c r="C35">
         <v>905423000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>865961000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>631822000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1116011000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1033868000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1063124000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>987368000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1312826000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1285734000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1507020000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1915301000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1673588000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1533191000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1036466000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>760715000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>683937000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1137083000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1351928000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>922692000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>289445000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>244459000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>228956000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>149766000.0</v>
       </c>
-      <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>30395000.0</v>
+      </c>
+      <c r="C36">
         <v>28545000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>36804000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>46894000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>51545000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>52145000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>49253000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>101371000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>135373000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>63561000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>5462000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>21026000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-120266000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>48142000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>47624000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>37042000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>37666000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>31031000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>29780000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>7310000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-122981000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-81504000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>12884000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>11032000.0</v>
       </c>
-      <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
+        <v>0.0</v>
+      </c>
+      <c r="N37">
         <v>540610000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>541187000.0</v>
       </c>
-      <c r="O37">
-[...2 lines deleted...]
-      <c r="P37"/>
+      <c r="P37">
+        <v>0.0</v>
+      </c>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38">
+        <v>43427000.0</v>
+      </c>
+      <c r="C38">
         <v>90391000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>87272000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>126312000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>156561000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>833354000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>102643000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>104646000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>135373000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>88412000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>48663000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>32688000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>57876000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>48409000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>49631000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>39861000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>42783000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>31031000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>29780000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>15206000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>11414000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>10589000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>12884000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>11032000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>282483000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>214170000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>14043000.0</v>
+      </c>
+      <c r="C39">
         <v>20056000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>21864000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>28760000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>47796000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>13832000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>30691000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>76406000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>13419000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>14504000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>26879000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>36347000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>29946000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>25555000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>32322000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>29210000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>28777000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>30417000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>43645000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>49559000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>12503000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>9293000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>6916000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3928000.0</v>
       </c>
-      <c r="Y39"/>
       <c r="Z39"/>
+      <c r="AA39"/>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>68350000.0</v>
+      </c>
+      <c r="C40">
         <v>133649000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>107073000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>142887000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>176516000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>54135000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>55450000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>21156000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>32535000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>75521000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>84335000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>36003000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>144772000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>92630000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>167890000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>143642000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>82806000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>80900000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>156093000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>109667000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>57034000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>40105000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>46105000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>5556000.0</v>
       </c>
-      <c r="Y40"/>
       <c r="Z40"/>
+      <c r="AA40"/>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>510107000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>416846000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>397222000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>339172000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>353833000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>343699000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>273279000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>310165000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>368256000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>290025000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>300331000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>260585000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>310715000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>233937000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>486911000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>445067000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>276240000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>115050000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>117366000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>110052000.0</v>
       </c>
-      <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
+      <c r="AA41"/>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
+        <v>580565000.0</v>
+      </c>
+      <c r="C42">
         <v>571240000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>561847000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>552421000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>528756000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>526172000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>522882999.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>521538000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>521653000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>515806000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>7332579000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>5965491000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>5464101000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>5027860000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>4683163000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>4374757000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>348883000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>372595000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>365667000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>361855000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>769915000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>549632000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>394533000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>264369000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>164182000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>114613000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
+        <v>0.0</v>
+      </c>
+      <c r="N44">
         <v>540610000.0</v>
       </c>
-      <c r="N44">
+      <c r="O44">
         <v>541187000.0</v>
       </c>
-      <c r="O44">
-[...2 lines deleted...]
-      <c r="P44"/>
+      <c r="P44">
+        <v>0.0</v>
+      </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
-      <c r="V44">
-[...1 lines deleted...]
-      </c>
+      <c r="V44"/>
       <c r="W44">
         <v>45435000.0</v>
       </c>
       <c r="X44">
         <v>45435000.0</v>
       </c>
-      <c r="Y44"/>
+      <c r="Y44">
+        <v>45435000.0</v>
+      </c>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>9146292000.0</v>
+      </c>
+      <c r="C45">
         <v>9144562000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>8973352000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>735215000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>665252000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>698387000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>756734000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>515421000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>579016000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>547053000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>990049000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2493857000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>2275824000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2060455000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1658106000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1220028000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>994796000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>1481341000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>2262731000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>2265786000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>769282000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>604213000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>459622000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>263316000.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>662082000.0</v>
+      </c>
+      <c r="C46">
         <v>787786000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>759571000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>745579000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>675854000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>686878000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>748798000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>515421000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>579016000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>547053000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>990049000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2493857000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2275824000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2060455000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1658106000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1220028000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>994796000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1481341000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2262731000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2265786000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>769282000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>604213000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>459622000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>263316000.0</v>
       </c>
-      <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47">
+        <v>673111000.0</v>
+      </c>
+      <c r="C47">
         <v>787786000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>759571000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>735215000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>665252000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>686878000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>748798000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>515421000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>579016000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>547053000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>990049000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>2493857000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2275824000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2060455000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1658106000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1220028000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>994796000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1481341000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2262731000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2265786000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>769282000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>604213000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>459622000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>263316000.0</v>
       </c>
-      <c r="Y47"/>
       <c r="Z47"/>
+      <c r="AA47"/>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>-780319000.0</v>
+      </c>
+      <c r="C48">
         <v>-623819000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-530656000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-544788000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-775937000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-734459000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-772249000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-846335000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1095162000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1174844000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-925824000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>118894000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>161212000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>169167000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>181820000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>68380000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>10066000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>200274000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>786803000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>681634000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>491050000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>307965000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>162933000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>87351000.0</v>
       </c>
-      <c r="Y48"/>
       <c r="Z48"/>
+      <c r="AA48"/>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-544788000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-775937000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-734459000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-772249000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-846335000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-1095162000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-1174844000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>-925824000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>118894000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>540610000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>169167000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>181820000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>8458000.0</v>
+      </c>
+      <c r="C50">
         <v>27288000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>29368000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>582249000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>42960000.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>22925000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>8272000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1196855000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1352120000.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>350813000.0</v>
+      </c>
+      <c r="C51">
         <v>394745000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>402862000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>705592000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>743240000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>625680000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>722249000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>633535000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>992052000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1020727000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1208777000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1377434000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1205421000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1108632000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>717000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>450000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>681379000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>653172000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>654764000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>684997000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>40000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>35000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>67000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>99600000.0</v>
       </c>
-      <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>8458000.0</v>
+      </c>
+      <c r="C52">
         <v>28810000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>30823000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>583877000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>44075000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>394000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2716000.0</v>
       </c>
-      <c r="H52">
-[...1 lines deleted...]
-      </c>
       <c r="I52">
+        <v>0.0</v>
+      </c>
+      <c r="J52">
         <v>22925000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>8272000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>11922000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>17377000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>28000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>21021000.0</v>
       </c>
-      <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
-      <c r="R52">
-[...1 lines deleted...]
-      </c>
+      <c r="R52"/>
       <c r="S52">
         <v>3000000.0</v>
       </c>
       <c r="T52">
+        <v>3000000.0</v>
+      </c>
+      <c r="U52">
         <v>271380000.0</v>
       </c>
-      <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>-20646000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
+      <c r="I53"/>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53">
         <v>10036000.0</v>
       </c>
-      <c r="L53">
-[...1 lines deleted...]
-      </c>
       <c r="M53">
         <v>0.0</v>
       </c>
       <c r="N53">
         <v>0.0</v>
       </c>
       <c r="O53">
         <v>0.0</v>
       </c>
-      <c r="P53"/>
+      <c r="P53">
+        <v>0.0</v>
+      </c>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
+      <c r="AA53"/>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
+        <v>0.0</v>
+      </c>
+      <c r="N54">
         <v>540610000.0</v>
       </c>
-      <c r="N54">
+      <c r="O54">
         <v>541187000.0</v>
       </c>
-      <c r="O54">
-[...2 lines deleted...]
-      <c r="P54"/>
+      <c r="P54">
+        <v>0.0</v>
+      </c>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>955807000.0</v>
+      </c>
+      <c r="C55">
         <v>1098930000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1114005000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1431790000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1193207000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>940582000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1003719000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>848866000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>907580000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>829726000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1208022000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2709107000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2507302000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2348987000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1868925000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1424094000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1326833000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2056186000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2822334000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2609685000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1064520000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>760784000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>546729000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>341194000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>282483000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>214170000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>239269000.0</v>
+      </c>
+      <c r="C56">
         <v>218458000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>264980000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>570263000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>358259000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>107228000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>141752000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>226213000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>190680000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>191741000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>169310000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>182562000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>173602000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>240123000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>161188000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>164205000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>289254000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>543814000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>529823000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>328693000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>283824000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>145982000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>74223000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>66846000.0</v>
       </c>
-      <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>234279000.0</v>
+      </c>
+      <c r="C57">
         <v>246084000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>216852000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>792334000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>324376000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>115000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>189960000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>186294000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>168262000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>203029000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>227493000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>284498000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>293104000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>274609000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>287885000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>241636000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>283946000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>346876000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>319066000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>644076000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>231692000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>156447000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>103318000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>58098000.0</v>
       </c>
-      <c r="Y57"/>
       <c r="Z57"/>
+      <c r="AA57"/>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>1155559000.0</v>
+      </c>
+      <c r="C58">
         <v>1151507000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1082813000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1424156000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1440387000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1148868000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1253084000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1173662000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1481088000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1488763000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1734513000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2199799000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1966692000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1807800000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1324351000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1002351000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>967883000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1483959000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1670994000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1566768000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>521137000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>400906000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>332274000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>207864000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>118301000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>99557000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
+        <v>0.0</v>
+      </c>
+      <c r="N59">
         <v>540610000.0</v>
       </c>
-      <c r="N59">
+      <c r="O59">
         <v>541187000.0</v>
       </c>
-      <c r="O59">
-[...2 lines deleted...]
-      <c r="P59"/>
+      <c r="P59">
+        <v>0.0</v>
+      </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>-199752000.0</v>
+      </c>
+      <c r="C60">
         <v>-52577000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>31192000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>7634000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-247180000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-208286000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-249365000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-324796000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-573508000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-659037000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-526491000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>509308000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>540610000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>541187000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>544574000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>421743000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>358950000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>572227000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1151340000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1042917000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>543383000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>359878000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>214455000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>133330000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>164182000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>114613000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-      <c r="E61">
-[...1 lines deleted...]
-      </c>
+      <c r="E61"/>
       <c r="F61">
         <v>-24167000.0</v>
       </c>
       <c r="G61">
         <v>-24167000.0</v>
       </c>
       <c r="H61">
         <v>-24167000.0</v>
       </c>
       <c r="I61">
         <v>-24167000.0</v>
       </c>
       <c r="J61">
         <v>-24167000.0</v>
       </c>
       <c r="K61">
         <v>-24167000.0</v>
       </c>
       <c r="L61">
         <v>-24167000.0</v>
       </c>
       <c r="M61">
         <v>-24167000.0</v>
       </c>
       <c r="N61">
         <v>-24167000.0</v>
       </c>
       <c r="O61">
         <v>-24167000.0</v>
       </c>
       <c r="P61">
         <v>-24167000.0</v>
       </c>
       <c r="Q61">
         <v>-24167000.0</v>
       </c>
-      <c r="R61"/>
+      <c r="R61">
+        <v>-24167000.0</v>
+      </c>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO62"/>
+  <dimension ref="A1:CQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>90637000.0</v>
+      </c>
+      <c r="C2">
+        <v>98406000.0</v>
+      </c>
+      <c r="D2">
         <v>89438000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>87158000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>77978000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>83625000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>86866000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>89129000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>75966000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>78857000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>80412000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>67293000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>75979000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>65158000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>72051000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>81031000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>69195000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>67409000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>78782000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>54624000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>43714000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>41304000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>36790000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>52368000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>61729000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>102344000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>105922000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>97893000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>71359000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>82067000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>95502000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>46464000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>77444000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>83665000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>72197000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>58283000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>81398000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>81039000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>83309000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>92852000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>92045000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>109797000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>107469000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>135165000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>128277000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>194109000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>159621000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>140495000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>115344000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>145212000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>129988000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>123070000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>112223000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>123885000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>104274000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>86215000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>64992000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>75871000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>80997000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>65636000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>44037000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>80442000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>75854000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>55041000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>49599000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>115683000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>159084000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>205373000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>198849000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>228899000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>340084000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>195854000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>157564000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>159973000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>123566000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>131181000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>172436000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>247324000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>169936000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>177959000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>155843000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>143049000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>119626000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>109135000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>76069000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>107220000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>73336000.0</v>
       </c>
-      <c r="CI2"/>
-[...1 lines deleted...]
-      <c r="CK2">
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2">
         <v>57213000.0</v>
       </c>
-      <c r="CL2"/>
-      <c r="CM2"/>
       <c r="CN2"/>
-      <c r="CO2">
+      <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>50300000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5518,493 +5651,495 @@
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
+      <c r="CP3"/>
+      <c r="CQ3"/>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
-      <c r="AK4">
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4">
         <v>-7406349000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-7371677000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-7266289000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-7108925000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-6933247000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-6838075000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-6306119000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-5955539000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-5575078000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-5449545000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-5326074000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-5202966000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-5084704000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-4950768000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-4851973000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-4759198000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>-4655841000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-4556548000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-4484496000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-4403418000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>-4320410000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>-4240069000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BI4">
         <v>-4163013000.0</v>
       </c>
-      <c r="BH4"/>
-      <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B5"/>
       <c r="C5"/>
-      <c r="D5"/>
+      <c r="D5">
+        <v>0.0</v>
+      </c>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...4 lines deleted...]
-      </c>
+      <c r="G5"/>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
         <v>-7922247000.0</v>
       </c>
-      <c r="U5">
-[...2 lines deleted...]
-      <c r="V5">
+      <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5">
         <v>-7880432000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-7860630000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-7837121000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-7803715000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-7771269000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-7737215000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-7703857000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-7674678000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-7644188000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-7613422000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-7578403000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-7544859000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-7510372000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-7478143000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-7442138000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-7406349000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-7371677000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-7266289000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-7108925000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-6933247000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-6838075000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-6306119000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-5955539000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-5575078000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-5449545000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-5326074000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-5202966000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-5084704000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-4950768000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-4851973000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-4759198000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-4655841000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-4556548000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-4484496000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-4403418000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-4320410000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-4240069000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-4163013000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-4087133000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-4021395000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-3954851000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-3885800000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-3815904000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-3752980000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-250000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-347000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-487000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-643000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-804000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-954000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-1075000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-1131000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-801000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>518000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-951000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-573000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-745000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-829494000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-764421000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-717583000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-675120000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-631718000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-582111000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-543154000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-502526000.0</v>
       </c>
-      <c r="CI5"/>
-[...1 lines deleted...]
-      <c r="CK5">
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5">
         <v>-388446000.0</v>
       </c>
-      <c r="CL5"/>
-      <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...4 lines deleted...]
-      </c>
+      <c r="AD6"/>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6013,198 +6148,208 @@
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
+        <v>0.0</v>
+      </c>
+      <c r="AX6">
+        <v>0.0</v>
+      </c>
+      <c r="AY6">
         <v>540610000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>593032000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>582178000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>563998000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>541187000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>590980000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>595167000.0</v>
       </c>
-      <c r="BD6">
-[...4 lines deleted...]
-      </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
-      <c r="BH6"/>
-      <c r="BI6"/>
+      <c r="BH6">
+        <v>0.0</v>
+      </c>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>1791000.0</v>
+      </c>
+      <c r="C7">
+        <v>12796000.0</v>
+      </c>
+      <c r="D7">
         <v>1740000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1716000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1692000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1522000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1493000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1484000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1473000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>12258000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>12571000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>12754000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>12189000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>12155000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>12432000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>12388000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>12345000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>12342000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>12035000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>11735000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>11741000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>11754000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>11870000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>11964000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>12053000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>7135000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>9760000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -6226,111 +6371,117 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>2000.0</v>
       </c>
       <c r="C8">
         <v>2000.0</v>
       </c>
       <c r="D8">
         <v>2000.0</v>
       </c>
       <c r="E8">
         <v>2000.0</v>
       </c>
       <c r="F8">
         <v>2000.0</v>
       </c>
       <c r="G8">
         <v>2000.0</v>
       </c>
       <c r="H8">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="I8">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="J8">
         <v>1000.0</v>
       </c>
       <c r="K8">
         <v>1000.0</v>
       </c>
       <c r="L8">
         <v>1000.0</v>
       </c>
       <c r="M8">
         <v>1000.0</v>
       </c>
       <c r="N8">
         <v>1000.0</v>
       </c>
       <c r="O8">
         <v>1000.0</v>
       </c>
       <c r="P8">
         <v>1000.0</v>
       </c>
       <c r="Q8">
         <v>1000.0</v>
       </c>
       <c r="R8">
         <v>1000.0</v>
       </c>
       <c r="S8">
         <v>1000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>1000.0</v>
+      </c>
+      <c r="U8">
+        <v>1000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6359,583 +6510,597 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>604732000.0</v>
+      </c>
+      <c r="D9">
         <v>603140000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>599945000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>597271000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>595407000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>591602000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
         <v>582900000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>579849000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>577787000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>576588000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>557386000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>554755000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>553175000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>552923000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>552118000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>551260000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>550793000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>550339000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>550192000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>549117000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>548098000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>547050000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>548134000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>546886000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>545627000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>545705000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>549569000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>548196000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>547039000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>545820000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>545422000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>543439000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>541901000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>539973000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>537496000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>428618000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>426035000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>423499000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>422633000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>420028000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>417325000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>414580000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>414430000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>410642000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>406752000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>403564000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>404604000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>401097000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>398465000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>396186000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>396601000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>393233000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>389628000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>386920000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>383966000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>381191000.0</v>
       </c>
-      <c r="BH9"/>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>130919000.0</v>
+      </c>
+      <c r="C10">
+        <v>140620000.0</v>
+      </c>
+      <c r="D10">
         <v>124795000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>120723000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>105933000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>109003000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>126544000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>123375000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>94822000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>173338000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>148993000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>171627000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>177389000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>461357000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>447130000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>377724000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>215475000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>245799000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>257584000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>209148000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>53359000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>43726000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>56532000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>36506000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>47574000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>32433000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>41741000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>65709000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>86116000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>33293000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>339063000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>129440000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>130711000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>99058000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>106164000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>72320000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>126095000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>70236000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>73351000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>171824000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>370623000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>85414000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>7463000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>5671000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>8367000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>23666000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>17220000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>23847000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>20335000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>15800000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>15227000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>9276000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>12277000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>12245000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>29793000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>8553000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>8508000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>4512000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>7666000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>8710000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>58393000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>28655000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>180511000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>72898000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>84231000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>38187000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>107346000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>100733000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>251038000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>357552000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>685311000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>424397000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>276827000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>314050000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>187807000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>102090000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>4303000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>39235000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>12071000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>97309000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>136053000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>187698000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>140510000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>79110000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>45427000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>64975000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>19141000.0</v>
       </c>
-      <c r="CI10"/>
-[...1 lines deleted...]
-      <c r="CK10">
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10">
         <v>4016000.0</v>
       </c>
-      <c r="CL10"/>
-      <c r="CM10"/>
       <c r="CN10"/>
-      <c r="CO10">
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10">
         <v>18954000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>140558000.0</v>
+      </c>
+      <c r="D11">
         <v>124795000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>120723000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>105933000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>109003000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>126544000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>148993000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>171627000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>177389000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>461357000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>447130000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>377724000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>215475000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>245799000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>257584000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>209148000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -6964,347 +7129,355 @@
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>130919000.0</v>
+      </c>
+      <c r="C12">
+        <v>140620000.0</v>
+      </c>
+      <c r="D12">
         <v>124795000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>120723000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>105933000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>109003000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>126544000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>123375000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>94822000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>173338000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>148993000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>171627000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>177389000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>461357000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>447130000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>377724000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>215475000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>245799000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>257584000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>209148000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>53359000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>43726000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>56532000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>36506000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>47574000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>32433000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>41741000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>65709000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>86116000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>33293000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>339063000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>129440000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>130711000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>99058000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>106164000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>72320000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>126095000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>70236000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>73351000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>171824000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>370623000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>85414000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>7463000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>5671000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>8367000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>23666000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>17220000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>23847000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>20335000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>15800000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>15227000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>9276000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>12277000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>12245000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>29793000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>8553000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>8508000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>4512000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>7666000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>8710000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>58393000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>28655000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>180511000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>72898000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>84231000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>38187000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>107346000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>100733000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>251038000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>357552000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>685311000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>424397000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>276827000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>314050000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>187807000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>102090000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>4303000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>39235000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>12071000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>97309000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>136053000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>187698000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>140510000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>79110000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>45427000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>64975000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>19141000.0</v>
       </c>
-      <c r="CI12"/>
-[...1 lines deleted...]
-      <c r="CK12">
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12">
         <v>4016000.0</v>
       </c>
-      <c r="CL12"/>
-      <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>2000.0</v>
       </c>
       <c r="C13">
         <v>2000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
         <v>2000.0</v>
       </c>
       <c r="F13">
         <v>2000.0</v>
       </c>
       <c r="G13">
         <v>2000.0</v>
       </c>
       <c r="H13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="I13">
-        <v>1000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="J13">
         <v>1000.0</v>
       </c>
       <c r="K13">
         <v>1000.0</v>
       </c>
       <c r="L13">
         <v>1000.0</v>
       </c>
       <c r="M13">
         <v>1000.0</v>
       </c>
       <c r="N13">
         <v>1000.0</v>
       </c>
       <c r="O13">
         <v>1000.0</v>
       </c>
       <c r="P13">
         <v>1000.0</v>
       </c>
       <c r="Q13">
         <v>1000.0</v>
       </c>
@@ -7487,358 +7660,366 @@
       </c>
       <c r="BY13">
         <v>1000.0</v>
       </c>
       <c r="BZ13">
         <v>1000.0</v>
       </c>
       <c r="CA13">
         <v>1000.0</v>
       </c>
       <c r="CB13">
         <v>1000.0</v>
       </c>
       <c r="CC13">
         <v>1000.0</v>
       </c>
       <c r="CD13">
         <v>1000.0</v>
       </c>
       <c r="CE13">
         <v>1000.0</v>
       </c>
       <c r="CF13">
         <v>1000.0</v>
       </c>
-      <c r="CG13"/>
-      <c r="CH13"/>
+      <c r="CG13">
+        <v>1000.0</v>
+      </c>
+      <c r="CH13">
+        <v>1000.0</v>
+      </c>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>148778000.0</v>
+      </c>
+      <c r="C14">
+        <v>148777000.0</v>
+      </c>
+      <c r="D14">
         <v>148589000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>147847000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>147598000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>147365000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>147206000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>146943000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>146857000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>146578000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>151459000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>146452000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>148726000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>146260000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>145882000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>144525000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>142942000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>144138000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>142297000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>142244000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>142151000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>141721000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>141624000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>141597000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>141546000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>140769000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>140567000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>140567000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>140642000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>139264000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>138972000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>138929000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>138845000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>137826000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>137575000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>137552000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>137513000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>137031000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>92243000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>76457000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>76428000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>76024000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>75932000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>75910000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>75857000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>75658000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>75613000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>75605000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>75556000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>75291000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>75233000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>75223000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>75206000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>74470000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>74327000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>74318000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>74300000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>74300000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>74028000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>74020000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>74004000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>74004000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>73675000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>73669000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>73660000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>73660000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>74659000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>74642000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>75980000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>75900329.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>75913000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>75910000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>76005714.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>76005714.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>75708333.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>75868333.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>76641176.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>76641176.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>73297802.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>66318966.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>65683529.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>65683529.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>66377500.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>66350725.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>65470000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>65470000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>65091379.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>65939000.0</v>
       </c>
       <c r="CK14">
         <v>65939000.0</v>
       </c>
       <c r="CL14">
-        <v>64765000.0</v>
+        <v>65939000.0</v>
       </c>
       <c r="CM14">
-        <v>64765000.0</v>
+        <v>65939000.0</v>
       </c>
       <c r="CN14">
         <v>64765000.0</v>
       </c>
-      <c r="CO14"/>
+      <c r="CO14">
+        <v>64765000.0</v>
+      </c>
+      <c r="CP14">
+        <v>64765000.0</v>
+      </c>
+      <c r="CQ14"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>1000.0</v>
       </c>
       <c r="N15">
         <v>1000.0</v>
       </c>
       <c r="O15">
         <v>1000.0</v>
       </c>
       <c r="P15">
         <v>1000.0</v>
       </c>
       <c r="Q15">
         <v>1000.0</v>
       </c>
       <c r="R15">
         <v>1000.0</v>
       </c>
       <c r="S15">
         <v>1000.0</v>
       </c>
       <c r="T15">
         <v>1000.0</v>
       </c>
       <c r="U15">
@@ -8011,592 +8192,606 @@
       </c>
       <c r="BY15">
         <v>1000.0</v>
       </c>
       <c r="BZ15">
         <v>1000.0</v>
       </c>
       <c r="CA15">
         <v>1000.0</v>
       </c>
       <c r="CB15">
         <v>1000.0</v>
       </c>
       <c r="CC15">
         <v>1000.0</v>
       </c>
       <c r="CD15">
         <v>1000.0</v>
       </c>
       <c r="CE15">
         <v>1000.0</v>
       </c>
       <c r="CF15">
         <v>1000.0</v>
       </c>
-      <c r="CG15"/>
-      <c r="CH15"/>
+      <c r="CG15">
+        <v>1000.0</v>
+      </c>
+      <c r="CH15">
+        <v>1000.0</v>
+      </c>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>41</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>59065000.0</v>
+      </c>
+      <c r="D16">
         <v>54582000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>53532000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>63150000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>52835000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>99000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>275000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1941000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>31678000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>57280000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>62334000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>51215000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>33575000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>36243000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>30759000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>28688000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>25338000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>19167000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>20250000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>15776000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>28176000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>29450000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>25550000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>27118000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>22014000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>28995000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>34225000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>22649000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>22273000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>20129000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>20084000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>21270000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>22366000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>26254000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>21239000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>20659000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>20654000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>21439000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>28870000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>29693000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>29171000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>37009000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>37821000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>39202000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>38312000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>42107000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>41278000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>42068000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>41255000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>37073000.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16"/>
       <c r="BD16"/>
-      <c r="BE16">
-[...1 lines deleted...]
-      </c>
+      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16">
-        <v>2596000.0</v>
+        <v>2007000.0</v>
       </c>
       <c r="BH16"/>
       <c r="BI16">
+        <v>2596000.0</v>
+      </c>
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>5784000.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16"/>
       <c r="BL16"/>
-      <c r="BM16">
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16">
         <v>5117000.0</v>
       </c>
-      <c r="BN16"/>
-[...1 lines deleted...]
-      <c r="BP16">
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16">
         <v>20621000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>18254000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>29016000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>47457000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>41007000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>42302000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>27364000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>10833000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>10511000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>7896000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>12037000.0</v>
       </c>
-      <c r="CA16"/>
-[...1 lines deleted...]
-      <c r="CC16">
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16">
         <v>134395000.0</v>
       </c>
-      <c r="CD16"/>
-      <c r="CE16"/>
       <c r="CF16"/>
-      <c r="CG16">
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16">
         <v>92093000.0</v>
       </c>
-      <c r="CH16"/>
-      <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-      <c r="AL17">
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17">
         <v>12395000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>8463000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>32553000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>27595000.0</v>
       </c>
-      <c r="AP17"/>
-      <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
-[...4 lines deleted...]
-      </c>
+      <c r="K18"/>
+      <c r="L18"/>
       <c r="M18">
         <v>72000.0</v>
       </c>
       <c r="N18">
-        <v>113000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="O18">
-        <v>113000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="P18">
         <v>113000.0</v>
       </c>
       <c r="Q18">
         <v>113000.0</v>
       </c>
       <c r="R18">
+        <v>113000.0</v>
+      </c>
+      <c r="S18">
+        <v>113000.0</v>
+      </c>
+      <c r="T18">
         <v>148000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>1333000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>128000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>128000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>3764000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>4808000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>6339000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>7221000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>8269000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>7746000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>8257000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>7050000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>1981000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>2182000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>1724000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>330000.0</v>
       </c>
-      <c r="AH18">
-[...4 lines deleted...]
-      </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
         <v>13173000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>34290000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>74875000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>186988000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>187057000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>189902000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>188183000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>178142000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>177404000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>162948000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>158922000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>145249000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>98393000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>91912000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>70427000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>58881000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>45438000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>24806000.0</v>
       </c>
-      <c r="BH18"/>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -8646,89 +8841,87 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -8769,139 +8962,141 @@
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
-      <c r="BH20"/>
-      <c r="BI20"/>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21">
         <v>69778000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21">
         <v>112525000.0</v>
       </c>
-      <c r="P21"/>
-[...1 lines deleted...]
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21">
         <v>51358000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>61970000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>65165000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>31768000.0</v>
       </c>
       <c r="W21"/>
       <c r="X21">
-        <v>49551000.0</v>
+        <v>31768000.0</v>
       </c>
       <c r="Y21"/>
       <c r="Z21">
+        <v>49551000.0</v>
+      </c>
+      <c r="AA21"/>
+      <c r="AB21">
         <v>119020000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
-[...4 lines deleted...]
-      </c>
+      <c r="AD21"/>
+      <c r="AE21"/>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
@@ -8942,1149 +9137,1175 @@
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
-      <c r="BH21"/>
-      <c r="BI21"/>
+      <c r="BH21">
+        <v>0.0</v>
+      </c>
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-      <c r="E22">
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22">
         <v>8540000.0</v>
       </c>
-      <c r="F22"/>
-[...1 lines deleted...]
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>15078000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4417000.0</v>
       </c>
       <c r="L22">
         <v>4417000.0</v>
       </c>
       <c r="M22">
         <v>4417000.0</v>
       </c>
       <c r="N22">
+        <v>4417000.0</v>
+      </c>
+      <c r="O22">
+        <v>4417000.0</v>
+      </c>
+      <c r="P22">
         <v>49308000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>49825000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>98378000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>4417000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>66450000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>23340000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>9203000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18091000.0</v>
       </c>
       <c r="W22">
         <v>1.0</v>
       </c>
       <c r="X22">
+        <v>18091000.0</v>
+      </c>
+      <c r="Y22">
+        <v>1.0</v>
+      </c>
+      <c r="Z22">
         <v>73419000.0</v>
       </c>
-      <c r="Y22"/>
-      <c r="Z22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>31944000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>40913000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>25830000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>15563000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>15597000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>14833000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>1.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>10956000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>16322000.0</v>
       </c>
-      <c r="AJ22">
-[...4 lines deleted...]
-      </c>
       <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
         <v>1.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>6044000.0</v>
       </c>
-      <c r="AN22">
-[...4 lines deleted...]
-      </c>
       <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
         <v>4328000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>6820000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>3196000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>11662000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AV22">
         <v>1.0</v>
       </c>
       <c r="AW22">
         <v>1.0</v>
       </c>
       <c r="AX22">
+        <v>1.0</v>
+      </c>
+      <c r="AY22">
+        <v>1.0</v>
+      </c>
+      <c r="AZ22">
         <v>16459000.0</v>
       </c>
-      <c r="AY22">
-[...2 lines deleted...]
-      <c r="AZ22">
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
         <v>1432000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>267000.0</v>
       </c>
-      <c r="BB22">
-[...4 lines deleted...]
-      </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
-      <c r="BH22"/>
-      <c r="BI22"/>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
-      <c r="BZ22">
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22">
         <v>48225000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>34393000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>31429000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>7337000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>4654000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>3065000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>3889000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>4127000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>5697000.0</v>
       </c>
-      <c r="CI22"/>
-[...1 lines deleted...]
-      <c r="CK22">
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22">
         <v>1302000.0</v>
       </c>
-      <c r="CL22"/>
-      <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>959152000.0</v>
+      </c>
+      <c r="C23">
+        <v>955807000.0</v>
+      </c>
+      <c r="D23">
         <v>960626000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1023826000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1024946000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1098930000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1127276000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1148571000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1126475000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1114005000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1125373000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1102217000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1110301000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1431790000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1490304000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1439808000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1350147000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1193207000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1243346000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1139032000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>949690000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>940582000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>949480000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>942746000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1008903000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1003719000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1027070000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>867803000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>842515000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>848866000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1102349000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>958152000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>942176000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>907580000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>887371000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>874971000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>854500000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>829726000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>832597000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>998354000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1298795000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1208022000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1599971000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2084977000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2339061000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2709107000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2652024000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2549772000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2494604000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2507302000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2423700000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2420014000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>2362057000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2348987000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1926652000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1872818000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1842341000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1868925000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1841199000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>1772464000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>1427153000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>1424094000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1423403000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>1341450000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>1289943000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>1326833000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>1564770000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>1682065000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>1782324000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>2056186000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>3455080000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>3182450000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>2934803000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>2822334000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>2569698000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>2516262000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>2494459000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>2609685000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>2421825000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>1206820000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>1121186000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>1064520000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>911578000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>824114000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>743667000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>760784000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>618977000.0</v>
       </c>
-      <c r="CI23"/>
-[...1 lines deleted...]
-      <c r="CK23">
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23">
         <v>546729000.0</v>
       </c>
-      <c r="CL23"/>
-      <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23"/>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>342879000.0</v>
+      </c>
+      <c r="C24">
+        <v>342355000.0</v>
+      </c>
+      <c r="D24">
         <v>341843000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>349508000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>349481000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>365935000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>371596000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>376979000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>384241000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>361236000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>367144000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>373021000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>372473000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>111188000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>665973000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>671974000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>680436000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>687938000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>696171000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>717916000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>593838000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>625286000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>624747000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>624222000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>668058000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>719533000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>718949000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>634415000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>634005000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>633535000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>759123000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>760970000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>967481000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>969127000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>982617000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>984337000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>1010734000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>1012455000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>1014221000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>1345051000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>1345954000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>1196855000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>1473348000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>1468870000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>1426437000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>1360057000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>1260665000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>1224262000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>1193847000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>1205421000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>1052984000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>1099537000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>1060079000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>1087611000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>719000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>680000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>684000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>717000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>694000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>675000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>450000000.0</v>
       </c>
       <c r="BJ24">
         <v>450000000.0</v>
       </c>
       <c r="BK24">
         <v>450000000.0</v>
       </c>
       <c r="BL24">
         <v>450000000.0</v>
       </c>
       <c r="BM24">
         <v>450000000.0</v>
       </c>
       <c r="BN24">
+        <v>450000000.0</v>
+      </c>
+      <c r="BO24">
+        <v>450000000.0</v>
+      </c>
+      <c r="BP24">
         <v>592500000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>592500000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>649768000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>650172000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>650568000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>650965000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>651366000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>651764000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>652160000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>653989000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>481903000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>413617000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>316233000.0</v>
       </c>
-      <c r="CA24"/>
-[...1 lines deleted...]
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24">
         <v>40000000.0</v>
       </c>
-      <c r="CD24"/>
-      <c r="CE24"/>
       <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24">
         <v>35000000.0</v>
       </c>
-      <c r="CH24"/>
-      <c r="CI24"/>
       <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24">
         <v>67000000.0</v>
       </c>
-      <c r="CL24"/>
-      <c r="CM24"/>
       <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>99600000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>342355000.0</v>
+      </c>
+      <c r="D25">
         <v>341843000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>349508000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>349481000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>365935000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>371596000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>367144000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>373021000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>372473000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>111188000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>665973000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>671974000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>680436000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>687938000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>696171000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>717916000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>593838000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>625286000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>624747000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>624222000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>668058000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>719533000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>718949000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>634415000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>634005000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>633535000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>759123000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>760970000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>967481000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>969127000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>982617000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>984337000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1010734000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>1012455000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1014221000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>1345051000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>1345954000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>1196855000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1473348000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>1468870000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>1426437000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>1360057000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>1260665000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1224262000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1193847000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>1205421000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>1052984000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>1099537000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>1060079000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>1087611000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>719000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>680000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>684000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>717000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>694000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>675000000.0</v>
       </c>
-      <c r="BH25"/>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>13947000.0</v>
+      </c>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
         <v>15333000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
         <v>13876000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>13729000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>12630000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>13798000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>11774000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>18602000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>15493000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>2209000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>5044000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>6026000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>7204000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>6945000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>4481000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>4843000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>5671000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>7139000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>7898000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>6545000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>4884000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>5845000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>2586000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>2648000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>2648000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>2593000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>52097000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>52097000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>68974000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>59789000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>52097000.0</v>
       </c>
       <c r="AM26">
         <v>52097000.0</v>
       </c>
-      <c r="AN26"/>
-      <c r="AO26"/>
+      <c r="AN26">
+        <v>52097000.0</v>
+      </c>
+      <c r="AO26">
+        <v>52097000.0</v>
+      </c>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
@@ -10093,54 +10314,56 @@
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -10190,395 +10413,407 @@
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>222060000.0</v>
+      </c>
+      <c r="C28">
+        <v>210193000.0</v>
+      </c>
+      <c r="D28">
         <v>227388000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>231080000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>245806000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>285742000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>267513000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>270013000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>297879000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>229524000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>260737000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>244698000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>238074000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>244235000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>266725000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>343837000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>517187000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>497441000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>450622000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>520503000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>552220000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>581560000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>580085000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>587716000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>632537000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>687100000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>686968000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>568706000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>547889000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>600242000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>644874000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>856276000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>859628000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>892994000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>887600000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>923164000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>892889000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>950491000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>949633000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1173227000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1114330000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1111441000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1465885000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1463199000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1418070000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1336391000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1243445000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1200415000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1173512000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1189621000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1037757000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1090261000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1047802000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1075366000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>689207000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>671447000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>675492000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>712488000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>686334000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>710140000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>391607000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>720086000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>269489000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>377102000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>597091000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>411813000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>485154000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>491767000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>401730000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>295620000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-31743000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>229568000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>377539000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>340714000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>467353000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>553455000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>639400000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>645762000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>658802000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-97309000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-136053000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-147698000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-140510000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-79110000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-45427000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-29975000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-19141000.0</v>
       </c>
-      <c r="CI28"/>
-[...1 lines deleted...]
-      <c r="CK28">
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28">
         <v>62984000.0</v>
       </c>
-      <c r="CL28"/>
-      <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>129434000.0</v>
+      </c>
+      <c r="C29">
+        <v>151061000.0</v>
+      </c>
+      <c r="D29">
         <v>177956000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>247366000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>267251000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>340646000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>361054000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>396909000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>411988000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>421796000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>427146000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>428362000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>438112000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>701071000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>646406000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>584804000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>470932000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>483718000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>399282000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>458133000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>385260000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>417000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>425261000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>437000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>485721000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10602,592 +10837,606 @@
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>99992000.0</v>
+      </c>
+      <c r="C30">
+        <v>84606000.0</v>
+      </c>
+      <c r="D30">
         <v>85398000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>89834000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>91875000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>89399000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>72335000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>94248000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>87140000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>69778000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>64846000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>57158000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>62641000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>80146000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>106010000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>112525000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>106914000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>64664000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>51358000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>61970000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>65165000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>49670000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>31768000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>37040000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>49551000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>78628000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>119020000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>134684000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>113004000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>116514000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>131215000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>136679000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>127880000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>78203000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>72665000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>71344000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>73740000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>107001000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>53460000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>60585000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>44909000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>57017000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>86390000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>84565000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>75421000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>110887000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>130473000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>121121000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>124680000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>127856000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>116713000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>143147000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>178628000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>202056000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>103619000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>105872000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>116645000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>124354000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>102687000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>109750000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>109124000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>106340000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>85905000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>109946000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>184069000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>222290000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>205053000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>221696000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>163569000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>155845000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>101078000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>247472000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>184002000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>172128000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>135493000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>150446000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>167340000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>239899000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>159551000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>120604000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>85215000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>83623000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>43576000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>60896000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>56158000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>71714000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>42319000.0</v>
       </c>
-      <c r="CI30"/>
-[...1 lines deleted...]
-      <c r="CK30">
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30">
         <v>63291000.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
+      <c r="CP30"/>
+      <c r="CQ30"/>
     </row>
-    <row r="31" spans="1:93">
+    <row r="31" spans="1:95">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>29987000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>24791000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>34838000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>7634000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-55017000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-124369000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-249385000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-247180000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-296889000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-259783000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-208578000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-208286000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-199486000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-187222000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-182337000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-249365000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-257840000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-334987000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-372635000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-324796000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-459776000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-507409000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-544649000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-573508000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-597271000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-597957000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-632810000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-659037000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-677997000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-832803000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-714464000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-526491000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-475751000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-788000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>256958000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>509308000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>550194000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>553387000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>547324000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>540610000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>593032000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>582178000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>563998000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>541187000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>590980000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>595167000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>544416000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>544574000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>545997000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>493272000.0</v>
       </c>
-      <c r="BH31"/>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
     </row>
-    <row r="32" spans="1:93">
+    <row r="32" spans="1:95">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>-1284000.0</v>
+      </c>
+      <c r="C32">
+        <v>4990000.0</v>
+      </c>
+      <c r="D32">
         <v>20780000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>37360000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>33999000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-27626000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-5140000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>13530000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>15765000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>48128000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>33064000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>45340000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>84583000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-222071000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>229800000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>164208000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>3399000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>33883000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>2811000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>57426000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-26153000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-7772000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-16836000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-8335000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>30362000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11211,1109 +11460,1131 @@
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
     </row>
-    <row r="33" spans="1:93">
+    <row r="33" spans="1:95">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>709792000.0</v>
+      </c>
+      <c r="C33">
+        <v>716538000.0</v>
+      </c>
+      <c r="D33">
         <v>731375000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>785882000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>803016000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>880472000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>900864000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>900641000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>918754000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>849025000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>876641000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>847650000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>843371000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>861527000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>879733000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>892069000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>920280000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>834948000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>860762000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>837209000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>815816000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>833354000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>837573000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>836634000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>833120000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>861967000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>826088000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>614309000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>609268000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>622653000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>612372000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>671563000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>663388000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>716900000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>693469000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>709363000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>637530000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>637985000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>689641000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>747687000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>860228000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>1038712000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1476277000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1960631000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>2233235000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>2526545000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>2471656000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>2366160000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>2322574000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>2333700000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>2242451000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>2230377000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>2147357000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>2108864000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>1736759000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>1673520000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>1684045000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>1707737000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>1685301000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>1609851000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>1230823000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>1259889000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>1125650000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>1117883000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>994202000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>1037579000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>1210739000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>1304483000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>1347607000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>1512372000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>2620726000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>2453612000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>2438816000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>2292511000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>2203804000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>2238975000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>2295075000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>2280992000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>2193905000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>948248000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>863323000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>780696000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>717672000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>675877000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>633027000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>614802000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>546206000.0</v>
       </c>
-      <c r="CI33"/>
-[...1 lines deleted...]
-      <c r="CK33">
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33">
         <v>472506000.0</v>
       </c>
-      <c r="CL33"/>
-      <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
+      <c r="CP33"/>
+      <c r="CQ33"/>
     </row>
-    <row r="34" spans="1:93">
+    <row r="34" spans="1:95">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34">
+        <v>46815000.0</v>
+      </c>
+      <c r="C34">
+        <v>30290000.0</v>
+      </c>
+      <c r="D34">
         <v>51306000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>51475000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>37577000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>36982000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>45750000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>33339000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>37452000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>23853000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>47329000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>495106000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>520571000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>520562000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>498464000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>12773000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>492515000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>427960000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>464143000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>17075000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>404275000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>408454000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>395476000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>391299000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>377761000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>343591000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>337667000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>358381000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>362505000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>353833000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>356184000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>362304000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>347728000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>343699000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>342591000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>332337000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>277876000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>273279000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>273339000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>269288000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>292343000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>310165000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>329103000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>363133000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>378623000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>368256000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>301914000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>301302000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>299217000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>290025000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>282952000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>315782000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>316549000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>300331000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>260174000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>255641000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>282627000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>260585000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>274233000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>300082000.0</v>
       </c>
-      <c r="BH34"/>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
     </row>
-    <row r="35" spans="1:93">
+    <row r="35" spans="1:95">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>930262000.0</v>
+      </c>
+      <c r="C35">
+        <v>921280000.0</v>
+      </c>
+      <c r="D35">
         <v>924642000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>925963000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>919811000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>905423000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>927234000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>909166000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>913759000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>865961000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>879718000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>868199000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>893116000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>631822000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>1164550000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>1180646000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1173064000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1116011000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1160462000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1154418000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>998241000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1033868000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>1020223000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>1015521000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1045819000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>1063124000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1056616000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>992796000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>996510000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>987368000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>1115307000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>1123274000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>1315209000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>1312826000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>1325208000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>1316674000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>1288610000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>1285734000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>1287560000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>1614339000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>1638297000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>1507020000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>1815624000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>1866293000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>1879935000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>1915301000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>1749636000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>1715466000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>1681247000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>1673588000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>1513340000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>1578267000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>1535550000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>1533191000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>1077567000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>1027553000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>1037054000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>1036466000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>1013671000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>999888000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>762353000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>760715000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>748876000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>710251000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>686271000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>683937000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>919458000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>998594000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>1115647000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>1137083000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>1459162000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>1424254000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>1403686000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>1351928000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>1181924000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>1176814000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>1010622000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>922692000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>764453000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>311564000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>278221000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>289445000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>241024000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>228177000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>218809000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>244459000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>197236000.0</v>
       </c>
-      <c r="CI35"/>
-[...1 lines deleted...]
-      <c r="CK35">
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35">
         <v>228956000.0</v>
       </c>
-      <c r="CL35"/>
-      <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
+      <c r="CP35"/>
+      <c r="CQ35"/>
     </row>
-    <row r="36" spans="1:93">
+    <row r="36" spans="1:95">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
-        <v>52704000.0</v>
+        <v>30292000.0</v>
       </c>
       <c r="C36">
+        <v>30395000.0</v>
+      </c>
+      <c r="D36">
+        <v>29685000.0</v>
+      </c>
+      <c r="E36">
         <v>31561000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>56896000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>28545000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>853954000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>55875000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>55086000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>36804000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>38202000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>40852000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>42385000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>46894000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>58396000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>49189000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>72537000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>51545000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>76934000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>54228000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>34149000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>47664000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>38613000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>51776000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>25774000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>41355000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>25849000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>84913000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>88658000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>101371000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>84731000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>90541000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>85056000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>135373000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>138215000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>158682000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>99416000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>88412000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>90687000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>83388000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>20396000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>21068000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>31534000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>28784000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>28839000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>32688000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>-153686000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>-147536000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>-128009000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>57876000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>-125596000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>45907000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>46584000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>48409000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>39824000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>34701000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>38248000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>49631000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>45105000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>46969000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>26259000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>37042000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>33567000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>39177000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>35468000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>37666000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>31736000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>31630000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>32387000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>31031000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>-283501000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>-276411000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>-252285000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>29780000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>-225826000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>-222032000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>11122000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>15206000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>-176876000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>-170606000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>-140540000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>11414000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>13221000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>-99406000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>-87709000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>10589000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>13768000.0</v>
       </c>
-      <c r="CI36"/>
-[...1 lines deleted...]
-      <c r="CK36">
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36">
         <v>12884000.0</v>
       </c>
-      <c r="CL36"/>
-      <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36"/>
     </row>
-    <row r="37" spans="1:93">
+    <row r="37" spans="1:95">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
-[...4 lines deleted...]
-      </c>
+      <c r="AD37"/>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -12322,1451 +12593,1481 @@
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
+        <v>0.0</v>
+      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
         <v>540610000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AZ37">
         <v>593032000.0</v>
       </c>
-      <c r="AY37">
+      <c r="BA37">
         <v>582178000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BB37">
         <v>563998000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BC37">
         <v>541187000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BD37">
         <v>590980000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BE37">
         <v>595167000.0</v>
       </c>
-      <c r="BD37">
-[...4 lines deleted...]
-      </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
-      <c r="BH37"/>
-      <c r="BI37"/>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
     </row>
-    <row r="38" spans="1:93">
+    <row r="38" spans="1:95">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>43427000.0</v>
+      </c>
+      <c r="D38">
         <v>52704000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>111285000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>111228000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>102731000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>102159000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="K38"/>
+      <c r="L38">
         <v>105187000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>109910000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>106502000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>126312000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>136139000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>137167000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>175244000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>156561000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>206826000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>165774000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>146847000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>833354000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>127708000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>107907000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>87414000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>102643000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>92013000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>82836000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>90647000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>104646000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>86943000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>92842000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>87443000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>137884000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>138215000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>158682000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>99416000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>90932000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>103082000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>91851000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>52949000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>48663000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>35862000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>35604000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>32035000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>32688000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>33371000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>42366000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>60174000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>57876000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>51808000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>51667000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>48016000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>48409000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>42769000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>47782000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>49252000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>49631000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>50398000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>49218000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>38701000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>39861000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>37109000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>45152000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>37341000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>42783000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>40098000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>43507000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>32387000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>31031000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>31225000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>29427000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>29650000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>29780000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>16753000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>18511000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>13633000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>15206000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>23088000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>14876000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>18293000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>11414000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>13221000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>11401000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>11422000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>10589000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>13768000.0</v>
       </c>
-      <c r="CI38"/>
-[...1 lines deleted...]
-      <c r="CK38">
+      <c r="CK38"/>
+      <c r="CL38"/>
+      <c r="CM38">
         <v>12884000.0</v>
       </c>
-      <c r="CL38"/>
-      <c r="CM38"/>
       <c r="CN38"/>
-      <c r="CO38">
+      <c r="CO38"/>
+      <c r="CP38"/>
+      <c r="CQ38">
         <v>11032000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:93">
+    <row r="39" spans="1:95">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>18449000.0</v>
+      </c>
+      <c r="C39">
+        <v>14043000.0</v>
+      </c>
+      <c r="D39">
         <v>19058000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>27387000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>24122000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>20056000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>27533000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>30307000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>25759000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>21864000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>34893000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>25782000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>26900000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>28760000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>57431000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>57490000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>107478000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>47796000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>73642000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>30705000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>15350000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>13832000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>23607000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>32566000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>78658000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>30691000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>40221000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>53101000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>34127000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>76406000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>19699000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>20470000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>20197000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>13419000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>15073000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>21944000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>17135000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>14504000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>16145000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>12214000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>23035000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>26879000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>25513000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>27290000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>18842000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>36347000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>32555000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>38644000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>27015000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>29946000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>32850000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>37214000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>22363000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>25555000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>56481000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>84873000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>33143000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>32322000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>45545000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>44153000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>28813000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>29210000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>31337000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>40723000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>27441000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>28777000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>41632000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>55153000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>20110000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>30417000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>47965000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>56969000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>35158000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>43645000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>42594000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>24751000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>27741000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>49559000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>56298000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>40659000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>36595000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>5166000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>9820000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>8231000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>9055000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>5166000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>11311000.0</v>
       </c>
-      <c r="CI39"/>
-[...1 lines deleted...]
-      <c r="CK39">
+      <c r="CK39"/>
+      <c r="CL39"/>
+      <c r="CM39">
         <v>6916000.0</v>
       </c>
-      <c r="CL39"/>
-      <c r="CM39"/>
       <c r="CN39"/>
-      <c r="CO39">
+      <c r="CO39"/>
+      <c r="CP39"/>
+      <c r="CQ39">
         <v>3928000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:93">
+    <row r="40" spans="1:95">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>149907000.0</v>
+      </c>
+      <c r="C40">
+        <v>68350000.0</v>
+      </c>
+      <c r="D40">
         <v>108693000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>110915000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>106738000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>133649000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>122225000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>128862000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>107530000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>107073000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>104317000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>110329000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>69276000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>142887000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>270037000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>209313000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>282231000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>176516000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>269387000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>160349000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>90338000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>54135000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>69924000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>44173000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>53044000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>55450000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>58035000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>29734000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>70096000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>21156000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>27037000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>-16812000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>-16062000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>28537000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>44383000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>53527000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>74743000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>75521000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>109723000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>91296000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>143918000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>84335000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>84588000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>41494000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>16500000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>36003000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>192453000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>69923000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>68679000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>77785000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>95014000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>74687000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>69964000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>113385000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>153481000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>163520000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>195566000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>201622000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>198877000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>167222000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>180800000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>143642000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>144931000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>143504000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>69568000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>82806000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>108574000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>99205000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>91413000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>80900000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>136217000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>143606000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>119777000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>115362000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>103955000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>90031000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>76909000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>109667000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>72782000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>51227000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>51459000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>82929000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>41906000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>43760000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>45953000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>40775000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>25721000.0</v>
       </c>
-      <c r="CI40"/>
-[...1 lines deleted...]
-      <c r="CK40">
+      <c r="CK40"/>
+      <c r="CL40"/>
+      <c r="CM40">
         <v>46105000.0</v>
       </c>
-      <c r="CL40"/>
-      <c r="CM40"/>
       <c r="CN40"/>
-      <c r="CO40">
+      <c r="CO40"/>
+      <c r="CP40"/>
+      <c r="CQ40">
         <v>5556000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:93">
+    <row r="41" spans="1:95">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>500874000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>483469000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>510107000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>487765000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>497701000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>481692000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>416846000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>464291000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>425440000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>404403000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>397222000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>385385000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>381465000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>368180000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>339172000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>329784000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>354824000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>358649000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>353833000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>356184000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>362304000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>347728000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>343507000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>342591000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>332337000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>277876000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>272872000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>273339000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>269288000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>292343000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>310165000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>329103000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>363133000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>378623000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>368256000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>301914000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>301302000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>299217000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>290025000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>282952000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>315782000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>316549000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>300331000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>260174000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>255641000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>282627000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>260585000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>274233000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>300082000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>299196000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>310715000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>295934000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>260251000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>234994000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>233937000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>326958000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>406094000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>465879000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>486911000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>493868000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>310589000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>470385000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>445067000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>287185000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>282282000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>282381000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>276240000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>248256000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>126082000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>119388000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>115050000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>116414000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>117370000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>119678000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>117366000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>123642000.0</v>
       </c>
-      <c r="CI41"/>
-[...1 lines deleted...]
-      <c r="CK41">
+      <c r="CK41"/>
+      <c r="CL41"/>
+      <c r="CM41">
         <v>110052000.0</v>
       </c>
-      <c r="CL41"/>
-      <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41"/>
     </row>
-    <row r="42" spans="1:93">
+    <row r="42" spans="1:95">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
+        <v>582721000.0</v>
+      </c>
+      <c r="C42">
+        <v>580565000.0</v>
+      </c>
+      <c r="D42">
         <v>578973000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>575778000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>573104000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>571240000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>567435000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>565511000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>564396000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>561847000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>558733000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>555682000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>553620000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>552421000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>533219000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>530588000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>529008000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>528756000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>527951000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>527093000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>526626000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>526172000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>526025000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>8385580000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>523931000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>8326598000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>523967000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>522719000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>521460000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>521538000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>525402000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>524029000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>522872000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>521653000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>521255000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>519272000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>517734000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>515806000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>513329000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>7670740000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>401868000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>7332579000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>7236541000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>6701980000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>6348697000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>5965491000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>5839808000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>5712549000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>5585551000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>5464101000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>5331205000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>5228903000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>5133496000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>5027860000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>372434000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>4853562000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>4768879000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>4683163000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>4599868000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>4520037000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>4442321000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>4374757000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>4307310000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>4236626000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>4165752000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>348883000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>366519000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>367089000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>366148000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>372595000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>371905000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>370440000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>368889000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>1152470000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>366219000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>365314000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>364255000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>361855000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>361489000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>883556000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>818183000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>769915000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>727423000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>684016000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>634404000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>549632000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>509004000.0</v>
       </c>
-      <c r="CI42"/>
-[...1 lines deleted...]
-      <c r="CK42">
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42">
         <v>394533000.0</v>
       </c>
-      <c r="CL42"/>
-      <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
     </row>
-    <row r="43" spans="1:93">
+    <row r="43" spans="1:95">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -13816,89 +14117,87 @@
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
     </row>
-    <row r="44" spans="1:93">
+    <row r="44" spans="1:95">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...4 lines deleted...]
-      </c>
+      <c r="AD44"/>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -13907,2075 +14206,2119 @@
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
         <v>540610000.0</v>
       </c>
-      <c r="AX44">
+      <c r="AZ44">
         <v>593032000.0</v>
       </c>
-      <c r="AY44">
+      <c r="BA44">
         <v>582178000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BB44">
         <v>563998000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BC44">
         <v>541187000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BD44">
         <v>590980000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BE44">
         <v>595167000.0</v>
       </c>
-      <c r="BD44">
-[...4 lines deleted...]
-      </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
-      <c r="BH44"/>
-      <c r="BI44"/>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
-      <c r="CG44">
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44">
         <v>45435000.0</v>
       </c>
-      <c r="CH44">
+      <c r="CJ44">
         <v>45435000.0</v>
       </c>
-      <c r="CI44"/>
-[...1 lines deleted...]
-      <c r="CK44">
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44">
         <v>45435000.0</v>
       </c>
-      <c r="CL44"/>
-      <c r="CM44"/>
       <c r="CN44"/>
-      <c r="CO44">
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44">
         <v>45435000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:93">
+    <row r="45" spans="1:95">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>9155532000.0</v>
+      </c>
+      <c r="C45">
+        <v>9146292000.0</v>
+      </c>
+      <c r="D45">
         <v>9123364000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>9090710000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>9081455000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>9144562000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>9117273000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>9086793000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="J45"/>
+      <c r="K45">
         <v>8973352000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>8951577000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>737740000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>724025000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>735215000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>729958000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>741390000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>731692000.0</v>
       </c>
-      <c r="Q45">
+      <c r="S45">
         <v>665252000.0</v>
       </c>
-      <c r="R45">
+      <c r="T45">
         <v>653936000.0</v>
       </c>
-      <c r="S45">
+      <c r="U45">
         <v>668440000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>680187000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>698387000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>706647000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>725609000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>742789000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>756734000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>731190000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>524512000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>514765000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>515421000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>522781000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>576073000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>573352000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>579016000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>555254000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>550681000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>538114000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>547053000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>586559000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>655836000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>807279000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>990049000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>1440415000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>1925027000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>2201200000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>2493857000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>2438285000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>2323794000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>2262400000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>2275824000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>2190643000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>2178710000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>2099341000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>2060455000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>1693990000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>1625738000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>1634793000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>1658106000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>1634903000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>1560633000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>1192122000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>1220028000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>1088541000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>1072731000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>956861000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>994796000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>1170641000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>1260976000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>1315220000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>1481341000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>2589501000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>2424185000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>2409166000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>2262731000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>2187051000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>2220464000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>2281442000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>2265786000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>2170817000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>933372000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>845030000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>769282000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>704451000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>664476000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>621605000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>604213000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>532438000.0</v>
       </c>
-      <c r="CI45"/>
-[...1 lines deleted...]
-      <c r="CK45">
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45">
         <v>459622000.0</v>
       </c>
-      <c r="CL45"/>
-      <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
     </row>
-    <row r="46" spans="1:93">
+    <row r="46" spans="1:95">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>655086000.0</v>
+      </c>
+      <c r="C46">
+        <v>662082000.0</v>
+      </c>
+      <c r="D46">
         <v>678671000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>674597000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>691788000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>787786000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>798705000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>802401000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>825628000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>759571000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>782077000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>748468000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>734304000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>745579000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>740401000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>751913000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>742296000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>675854000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>664625000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>668440000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>680187000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>686878000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>706647000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>713063000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>742789000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>748798000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>731190000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>524512000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>514765000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>515421000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>522781000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>576073000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>573352000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>579016000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>555254000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>550681000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>538114000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>547053000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>586559000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>655836000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>807279000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>990049000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>1440415000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>1925027000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>2201200000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>2493857000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>2438285000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>2323794000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>2262400000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>2275824000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>2190643000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>2178710000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>2099341000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>2060455000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>1693990000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>1625738000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>1634793000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>1658106000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>1634903000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>1560633000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>1192122000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>1220028000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>1088541000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>1072731000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>956861000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>994796000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>1170641000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>1260976000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>1315220000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>1481341000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>2589501000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>2424185000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>2409166000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>2262731000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>2187051000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>2220464000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>2281442000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>2265786000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>2170817000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>933372000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>845030000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>769282000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>704451000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>664476000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>621605000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>604213000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>532438000.0</v>
       </c>
-      <c r="CI46"/>
-[...1 lines deleted...]
-      <c r="CK46">
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46">
         <v>459622000.0</v>
       </c>
-      <c r="CL46"/>
-      <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
+      <c r="CP46"/>
+      <c r="CQ46"/>
     </row>
-    <row r="47" spans="1:93">
+    <row r="47" spans="1:95">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>673111000.0</v>
+      </c>
+      <c r="D47">
         <v>678671000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>674597000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>691788000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>777741000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>798705000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>771454000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>737740000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>724025000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>735215000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>729958000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>751913000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>731692000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>665252000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>653936000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>668440000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>668969000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>686878000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>694304000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>713063000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>730044000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>748798000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>720951000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>524512000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>514765000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>515421000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>522781000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>576073000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>573352000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>579016000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>555254000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>550681000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>538114000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>547053000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>586559000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>655836000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>807279000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>990049000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>1440415000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>1925027000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>2201200000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>2493857000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>2438285000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>2323794000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>2262400000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>2275824000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>2190643000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>2178710000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>2099341000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>2060455000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>1693990000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>1625738000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>1634793000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>1658106000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>1634903000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>1560633000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>1192122000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>1220028000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>1088541000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>1072731000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>956861000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>994796000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>1170641000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>1260976000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>1315220000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>1481341000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>2589501000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>2424185000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>2409166000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>2262731000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>2187051000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>2220464000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>2281442000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>2265786000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>2170817000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>933372000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>845030000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>769282000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>704451000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>664476000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>621605000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>604213000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>532438000.0</v>
       </c>
-      <c r="CI47"/>
-[...1 lines deleted...]
-      <c r="CK47">
+      <c r="CK47"/>
+      <c r="CL47"/>
+      <c r="CM47">
         <v>459622000.0</v>
       </c>
-      <c r="CL47"/>
-      <c r="CM47"/>
       <c r="CN47"/>
-      <c r="CO47">
+      <c r="CO47"/>
+      <c r="CP47"/>
+      <c r="CQ47">
         <v>263316000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:93">
+    <row r="48" spans="1:95">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>-804477000.0</v>
+      </c>
+      <c r="C48">
+        <v>-780319000.0</v>
+      </c>
+      <c r="D48">
         <v>-751462000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-678501000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-655902000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-623819000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-598947000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-560508000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-543637000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-530656000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-528747000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-530892000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-518783000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-544788000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-588237000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-654958000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-778394000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-775937000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-824841000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-786877000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-735205000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-734459000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-725512000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-712173000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-706269000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-772249000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-781808000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-857707000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-894096000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-846335000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-985179000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-1031439000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-1067522000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-1095162000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-1118527000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-1117230000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-1150545000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-1174844000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-1191327000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-1237255000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-1116333000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-925824000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-874218000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-396650000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-136201000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>118894000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>159930000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>166911000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>164738000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>161212000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>212594000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>205247000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>189699000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>169167000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>218545000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>226100000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>178954000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>181820000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>186197000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>136247000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>84051000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>68380000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>99977000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>75772000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>50142000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>10066000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-40048000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-38726000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-32752000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>200274000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>1072529000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>996638000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>864318000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>786803000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>769670000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>735613000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>692378000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>681634000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>648080000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>581379000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>544897000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>491050000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>442171000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>390389000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>345927000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>307965000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>270771000.0</v>
       </c>
-      <c r="CI48"/>
-[...1 lines deleted...]
-      <c r="CK48">
+      <c r="CK48"/>
+      <c r="CL48"/>
+      <c r="CM48">
         <v>162933000.0</v>
       </c>
-      <c r="CL48"/>
-      <c r="CM48"/>
       <c r="CN48"/>
-      <c r="CO48">
+      <c r="CO48"/>
+      <c r="CP48"/>
+      <c r="CQ48">
         <v>87351000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:93">
+    <row r="49" spans="1:95">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-530892000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-518783000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-544788000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-588237000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-654958000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-778394000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-775937000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-824841000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-786877000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-735205000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-734459000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-725512000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-712173000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-706269000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-772249000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-781808000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-857707000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-894096000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-846335000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-985179000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-1031439000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-1067522000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-1095162000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-1118527000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-1117230000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-1150545000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-1174844000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-1191327000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-1237255000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-1116333000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-925824000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-874218000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-396650000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-136201000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>118894000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>159930000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>166911000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>164738000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>161212000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>212594000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>205247000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>189699000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>169167000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>218545000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>226100000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>178954000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>181820000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>186197000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>136247000.0</v>
       </c>
-      <c r="BH49"/>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
     </row>
-    <row r="50" spans="1:93">
+    <row r="50" spans="1:95">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>8309000.0</v>
+      </c>
+      <c r="C50">
+        <v>8458000.0</v>
+      </c>
+      <c r="D50">
         <v>8600000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>579000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>566000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>27288000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>20968000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>14925000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>6987000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>29368000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>30015000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>30550000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>30801000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>582249000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>35450000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>37199000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>39881000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>42960000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50">
         <v>224814000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>224746000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>22858000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>22925000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>11147000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>995484000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>8250000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>8272000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>8763000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>8763000.0</v>
       </c>
-      <c r="AN50"/>
-      <c r="AO50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>1196855000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
         <v>1352120000.0</v>
       </c>
-      <c r="AT50"/>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
     </row>
-    <row r="51" spans="1:93">
+    <row r="51" spans="1:95">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>352979000.0</v>
+      </c>
+      <c r="C51">
+        <v>350813000.0</v>
+      </c>
+      <c r="D51">
         <v>352183000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>351803000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>351739000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>394745000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>394057000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>393388000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>392701000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>402862000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>409730000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>416325000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>415463000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>705592000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>713855000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>721561000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>732662000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>743240000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>708206000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>729651000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>605579000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>625680000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>636617000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>626352000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>680111000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>722249000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>728709000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>634415000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>634005000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>633535000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>983937000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>985716000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>990339000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>992052000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>993764000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>995484000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>1018984000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>1020727000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>1022984000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>1357062000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>1484953000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>1208777000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>1512519000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>1481990000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>1454657000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>1377434000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>1260665000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>1255561000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>1237545000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>1233421000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>1104032000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>1119281000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>1099146000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>1087877000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>719000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>680000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>684000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>725385000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>694000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>718850000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>748741000.0</v>
       </c>
       <c r="BJ51">
         <v>450000000.0</v>
       </c>
       <c r="BK51">
+        <v>748741000.0</v>
+      </c>
+      <c r="BL51">
         <v>450000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>681322000.0</v>
       </c>
       <c r="BM51">
         <v>450000000.0</v>
       </c>
       <c r="BN51">
+        <v>681322000.0</v>
+      </c>
+      <c r="BO51">
+        <v>450000000.0</v>
+      </c>
+      <c r="BP51">
         <v>592500000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>592500000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>652768000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>653172000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>653568000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>653965000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>654366000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>654764000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>655160000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>655545000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>643703000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>684997000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>670873000.0</v>
       </c>
-      <c r="CA51"/>
-      <c r="CB51">
+      <c r="CC51"/>
+      <c r="CD51">
         <v>40000000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>40000000.0</v>
       </c>
-      <c r="CD51"/>
-      <c r="CE51"/>
       <c r="CF51"/>
-      <c r="CG51">
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51">
         <v>35000000.0</v>
       </c>
-      <c r="CH51"/>
-      <c r="CI51"/>
       <c r="CJ51"/>
-      <c r="CK51">
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51">
         <v>67000000.0</v>
       </c>
-      <c r="CL51"/>
-      <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
     </row>
-    <row r="52" spans="1:93">
+    <row r="52" spans="1:95">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>10100000.0</v>
+      </c>
+      <c r="C52">
+        <v>8458000.0</v>
+      </c>
+      <c r="D52">
         <v>10340000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>2295000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>2258000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>28810000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>22461000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>16409000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>8460000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>30823000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>30886000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>31595000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>32437000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>583877000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>37070000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>38616000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>41290000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>44075000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>845000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>673000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>484000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>394000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>1779000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>2130000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>2472000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>2716000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>1877000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>1133000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>1095000.0</v>
       </c>
-      <c r="AC52"/>
-      <c r="AD52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>224814000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>224746000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>22858000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>22925000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>11147000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>11147000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>8250000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>8272000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>8763000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>12011000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>138999000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>11922000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>39171000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>13120000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>28220000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>17377000.0</v>
       </c>
-      <c r="AT52"/>
-      <c r="AU52">
+      <c r="AV52"/>
+      <c r="AW52">
         <v>31299000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>43698000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>28000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>51048000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>19744000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>39067000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>266000.0</v>
       </c>
-      <c r="BB52"/>
-      <c r="BC52"/>
       <c r="BD52"/>
-      <c r="BE52">
-[...1 lines deleted...]
-      </c>
+      <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52">
-        <v>43850000.0</v>
+        <v>8385000.0</v>
       </c>
       <c r="BH52"/>
       <c r="BI52">
+        <v>43850000.0</v>
+      </c>
+      <c r="BJ52"/>
+      <c r="BK52">
         <v>11768000.0</v>
       </c>
-      <c r="BJ52"/>
-      <c r="BK52"/>
       <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52">
         <v>13509000.0</v>
       </c>
-      <c r="BN52"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BP52"/>
+      <c r="BQ52"/>
       <c r="BR52">
         <v>3000000.0</v>
       </c>
       <c r="BS52">
         <v>3000000.0</v>
       </c>
       <c r="BT52">
         <v>3000000.0</v>
       </c>
       <c r="BU52">
         <v>3000000.0</v>
       </c>
       <c r="BV52">
         <v>3000000.0</v>
       </c>
       <c r="BW52">
+        <v>3000000.0</v>
+      </c>
+      <c r="BX52">
+        <v>3000000.0</v>
+      </c>
+      <c r="BY52">
         <v>1556000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>161800000.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>271380000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>354640000.0</v>
       </c>
-      <c r="CA52"/>
-[...1 lines deleted...]
-      <c r="CC52">
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52">
         <v>128681000.0</v>
       </c>
-      <c r="CD52"/>
-      <c r="CE52"/>
       <c r="CF52"/>
-      <c r="CG52">
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52">
         <v>83641000.0</v>
       </c>
-      <c r="CH52"/>
-      <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
     </row>
-    <row r="53" spans="1:93">
+    <row r="53" spans="1:95">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53">
         <v>-12504000.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
-[...4 lines deleted...]
-      </c>
+      <c r="AD53"/>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -15987,152 +16330,154 @@
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
+        <v>0.0</v>
+      </c>
+      <c r="AY53">
+        <v>0.0</v>
+      </c>
+      <c r="AZ53">
         <v>16459000.0</v>
       </c>
-      <c r="AY53">
-[...4 lines deleted...]
-      </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
+        <v>0.0</v>
+      </c>
+      <c r="BC53">
+        <v>0.0</v>
+      </c>
+      <c r="BD53">
         <v>24026000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>30763000.0</v>
       </c>
-      <c r="BD53">
-[...4 lines deleted...]
-      </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
-      <c r="BH53"/>
-      <c r="BI53"/>
+      <c r="BH53">
+        <v>0.0</v>
+      </c>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
     </row>
-    <row r="54" spans="1:93">
+    <row r="54" spans="1:95">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...4 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -16141,1237 +16486,1263 @@
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
         <v>540610000.0</v>
       </c>
-      <c r="AX54">
+      <c r="AZ54">
         <v>593032000.0</v>
       </c>
-      <c r="AY54">
+      <c r="BA54">
         <v>582178000.0</v>
       </c>
-      <c r="AZ54">
+      <c r="BB54">
         <v>563998000.0</v>
       </c>
-      <c r="BA54">
+      <c r="BC54">
         <v>541187000.0</v>
       </c>
-      <c r="BB54">
+      <c r="BD54">
         <v>590980000.0</v>
       </c>
-      <c r="BC54">
+      <c r="BE54">
         <v>595167000.0</v>
       </c>
-      <c r="BD54">
-[...4 lines deleted...]
-      </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
-      <c r="BH54"/>
-      <c r="BI54"/>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
     </row>
-    <row r="55" spans="1:93">
+    <row r="55" spans="1:95">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>959152000.0</v>
+      </c>
+      <c r="C55">
+        <v>955807000.0</v>
+      </c>
+      <c r="D55">
         <v>960626000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1023826000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1024946000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1098930000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1127276000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1148571000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1126475000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1114005000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1125373000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1102217000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1110301000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1431790000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1490304000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1439808000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1350147000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1193207000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1243346000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1139032000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>949690000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>940582000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>949480000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>942746000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1008903000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1003719000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1027070000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>867803000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>842515000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>848866000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>1102349000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>958152000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>942176000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>907580000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>887371000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>874971000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>854500000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>829726000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>832597000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>998354000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>1298795000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>1208022000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>1599971000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>2084977000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>2339061000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>2709107000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>2652024000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>2549772000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>2494604000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>2507302000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>2423700000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>2420014000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>2362057000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>2348987000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1926652000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1872818000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>1842341000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>1868925000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>1841199000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>1772464000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>1427153000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>1424094000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>1423403000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>1341450000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>1289943000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>1326833000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>1564770000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>1682065000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>1782324000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>2056186000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>3455080000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>3182450000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>2934803000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>2822334000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>2569698000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>2516262000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>2494459000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>2609685000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>2421825000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>1206820000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>1121186000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>1064520000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>911578000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>824114000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>743667000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>760784000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>618977000.0</v>
       </c>
-      <c r="CI55"/>
-[...1 lines deleted...]
-      <c r="CK55">
+      <c r="CK55"/>
+      <c r="CL55"/>
+      <c r="CM55">
         <v>546729000.0</v>
       </c>
-      <c r="CL55"/>
-      <c r="CM55"/>
       <c r="CN55"/>
-      <c r="CO55">
+      <c r="CO55"/>
+      <c r="CP55"/>
+      <c r="CQ55">
         <v>341194000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:93">
+    <row r="56" spans="1:95">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>249360000.0</v>
+      </c>
+      <c r="C56">
+        <v>239269000.0</v>
+      </c>
+      <c r="D56">
         <v>229251000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>237944000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>221930000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>218458000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>226412000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>247930000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>207721000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>264980000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>248732000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>254567000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>266930000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>570263000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>610571000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>547739000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>429867000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>358259000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>382584000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>301823000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>133874000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>107228000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>111907000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>106112000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>175783000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>141752000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>200982000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>253494000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>233247000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>226213000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>489977000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>286589000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>278788000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>190680000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>193902000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>165608000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>216970000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>191741000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>142956000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>250667000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>438567000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>169310000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>123694000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>124346000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>105826000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>182562000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>180368000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>183612000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>172030000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>173602000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>181249000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>189637000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>214700000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>240123000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>189893000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>199298000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>158296000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>161188000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>155898000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>162613000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>196330000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>164205000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>297753000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>223567000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>295741000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>289254000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>354031000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>377582000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>434717000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>543814000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>834354000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>728838000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>495987000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>529823000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>365894000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>277287000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>199384000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>328693000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>227920000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>258572000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>257863000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>283824000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>193906000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>148237000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>110640000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>145982000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>72771000.0</v>
       </c>
-      <c r="CI56"/>
-[...1 lines deleted...]
-      <c r="CK56">
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56">
         <v>74223000.0</v>
       </c>
-      <c r="CL56"/>
-      <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
+      <c r="CP56"/>
+      <c r="CQ56"/>
     </row>
-    <row r="57" spans="1:93">
+    <row r="57" spans="1:95">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>250644000.0</v>
+      </c>
+      <c r="C57">
+        <v>234279000.0</v>
+      </c>
+      <c r="D57">
         <v>208471000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>200584000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>187931000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>246084000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>231552000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>234400000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>191956000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>216852000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>215668000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>209227000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>182347000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>792334000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>380771000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>383531000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>426468000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>324376000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>379773000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>244397000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>160027000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>115000000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>128743000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>114447000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>145421000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>189960000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>228294000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>209994000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>218640000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>186294000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>446818000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>342287000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>171616000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>168262000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>159434000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>156254000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>198700000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>203029000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>223034000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>216818000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>374962000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>227493000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>260098000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>219472000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>202168000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>284498000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>352194000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>280919000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>266033000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>293104000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>317328000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>259569000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>262509000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>274609000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>258105000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>250098000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>260871000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>287885000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>281531000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>279304000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>225560000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>241636000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>222090000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>204600000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>203681000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>283946000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>319090000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>355454000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>333767000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>346876000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>552287000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>392071000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>298984000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>319066000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>252685000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>238002000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>428154000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>644076000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>648547000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>259814000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>244305000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>231692000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>176079000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>153249000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>126637000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>156447000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>99057000.0</v>
       </c>
-      <c r="CI57"/>
-[...1 lines deleted...]
-      <c r="CK57">
+      <c r="CK57"/>
+      <c r="CL57"/>
+      <c r="CM57">
         <v>103318000.0</v>
       </c>
-      <c r="CL57"/>
-      <c r="CM57"/>
       <c r="CN57"/>
-      <c r="CO57">
+      <c r="CO57"/>
+      <c r="CP57"/>
+      <c r="CQ57">
         <v>58098000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:93">
+    <row r="58" spans="1:95">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>1180906000.0</v>
+      </c>
+      <c r="C58">
+        <v>1155559000.0</v>
+      </c>
+      <c r="D58">
         <v>1133113000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1126547000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1107742000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1151507000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1158786000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1143566000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1105715000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1082813000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1095386000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1077426000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1075463000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1424156000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1545321000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1564177000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1599532000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1440387000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1540235000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1398815000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1158268000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1148868000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1148966000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1129968000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1191240000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1253084000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1284910000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1202790000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1215150000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1173662000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1562125000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1465561000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1486825000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1481088000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1484642000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1472928000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1487310000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1488763000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1510594000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1831157000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>2013259000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1734513000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>2075722000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>2085765000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>2082103000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>2199799000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>2101830000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>1996385000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>1947280000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1966692000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>1830668000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>1837836000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1798059000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>1807800000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>1335672000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>1277651000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>1297925000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>1324351000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>1295202000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>1279192000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>987913000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>1002351000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>970966000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>914851000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>889952000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>967883000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>1238548000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>1354048000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>1449414000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>1483959000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>2011449000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>1816325000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>1702670000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>1670994000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>1434609000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>1414816000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>1438776000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>1566768000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>1413000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>571378000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>522526000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>521137000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>417103000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>381426000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>345446000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>400906000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>296293000.0</v>
       </c>
-      <c r="CI58"/>
-[...1 lines deleted...]
-      <c r="CK58">
+      <c r="CK58"/>
+      <c r="CL58"/>
+      <c r="CM58">
         <v>332274000.0</v>
       </c>
-      <c r="CL58"/>
-      <c r="CM58"/>
       <c r="CN58"/>
-      <c r="CO58">
+      <c r="CO58"/>
+      <c r="CP58"/>
+      <c r="CQ58">
         <v>207864000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:93">
+    <row r="59" spans="1:95">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
-[...4 lines deleted...]
-      </c>
+      <c r="AD59"/>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -17380,411 +17751,419 @@
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
         <v>540610000.0</v>
       </c>
-      <c r="AX59">
+      <c r="AZ59">
         <v>593032000.0</v>
       </c>
-      <c r="AY59">
+      <c r="BA59">
         <v>582178000.0</v>
       </c>
-      <c r="AZ59">
+      <c r="BB59">
         <v>563998000.0</v>
       </c>
-      <c r="BA59">
+      <c r="BC59">
         <v>541187000.0</v>
       </c>
-      <c r="BB59">
+      <c r="BD59">
         <v>590980000.0</v>
       </c>
-      <c r="BC59">
+      <c r="BE59">
         <v>595167000.0</v>
       </c>
-      <c r="BD59">
-[...4 lines deleted...]
-      </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
-      <c r="BH59"/>
-      <c r="BI59"/>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
     </row>
-    <row r="60" spans="1:93">
+    <row r="60" spans="1:95">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>-221754000.0</v>
+      </c>
+      <c r="C60">
+        <v>-199752000.0</v>
+      </c>
+      <c r="D60">
         <v>-172487000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-102721000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-82796000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-52577000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-31510000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>5005000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>20760000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>31192000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>29987000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>24791000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>34838000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>7634000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>-55017000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>-124369000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>-249385000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>-247180000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>-296889000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>-259783000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>-208578000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-208286000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>-199486000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>-187222000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>-182337000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-249365000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>-257840000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>-334987000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>-372635000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>-324796000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>-459776000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>-507409000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>-544649000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>-573508000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>-597271000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>-597957000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>-632810000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>-659037000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>-677997000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>-832803000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>-714464000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>-526491000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>-475751000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>-788000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>256958000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>509308000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>550194000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>553387000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>547324000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>540610000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>593032000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>582178000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>563998000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>541187000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>590980000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>595167000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>544416000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>544574000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>545997000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>493272000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>439240000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>421743000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>452437000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>426599000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>399991000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>358950000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>326222000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>328017000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>332910000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>572227000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>1443631000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>1366125000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>1232133000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>1151340000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>1135089000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>1101446000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>1055683000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>1042917000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>1008825000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>635442000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>598660000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>543383000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>494475000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>442688000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>398221000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>359878000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>322684000.0</v>
       </c>
-      <c r="CI60"/>
-[...1 lines deleted...]
-      <c r="CK60">
+      <c r="CK60"/>
+      <c r="CL60"/>
+      <c r="CM60">
         <v>214455000.0</v>
       </c>
-      <c r="CL60"/>
-      <c r="CM60"/>
       <c r="CN60"/>
-      <c r="CO60">
+      <c r="CO60"/>
+      <c r="CP60"/>
+      <c r="CQ60">
         <v>133330000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:93">
+    <row r="61" spans="1:95">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-      <c r="O61">
-[...4 lines deleted...]
-      </c>
+      <c r="O61"/>
+      <c r="P61"/>
       <c r="Q61">
         <v>-24167000.0</v>
       </c>
       <c r="R61">
         <v>-24167000.0</v>
       </c>
       <c r="S61">
         <v>-24167000.0</v>
       </c>
       <c r="T61">
         <v>-24167000.0</v>
       </c>
       <c r="U61">
         <v>-24167000.0</v>
       </c>
       <c r="V61">
         <v>-24167000.0</v>
       </c>
       <c r="W61">
         <v>-24167000.0</v>
       </c>
       <c r="X61">
         <v>-24167000.0</v>
       </c>
       <c r="Y61">
@@ -17889,87 +18268,93 @@
       <c r="BF61">
         <v>-24167000.0</v>
       </c>
       <c r="BG61">
         <v>-24167000.0</v>
       </c>
       <c r="BH61">
         <v>-24167000.0</v>
       </c>
       <c r="BI61">
         <v>-24167000.0</v>
       </c>
       <c r="BJ61">
         <v>-24167000.0</v>
       </c>
       <c r="BK61">
         <v>-24167000.0</v>
       </c>
       <c r="BL61">
         <v>-24167000.0</v>
       </c>
       <c r="BM61">
         <v>-24167000.0</v>
       </c>
       <c r="BN61">
-        <v>-9247000.0</v>
+        <v>-24167000.0</v>
       </c>
       <c r="BO61">
-        <v>-9247000.0</v>
+        <v>-24167000.0</v>
       </c>
       <c r="BP61">
         <v>-9247000.0</v>
       </c>
-      <c r="BQ61"/>
-      <c r="BR61"/>
+      <c r="BQ61">
+        <v>-9247000.0</v>
+      </c>
+      <c r="BR61">
+        <v>-9247000.0</v>
+      </c>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
     </row>
-    <row r="62" spans="1:93">
+    <row r="62" spans="1:95">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -18019,109 +18404,86 @@
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -18156,2855 +18518,2945 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>142148000.0</v>
+      </c>
+      <c r="C2">
         <v>171202000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>140927000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>142250000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>118441000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>118710000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>157512000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>174068000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>177863000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>236426000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>414230000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>538855000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>476174000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>376950000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>21195000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17678000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>219085000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>24784000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>250284000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>127349000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>84460000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>96367000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>75857000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3750000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>92440000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>45247000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>149786000.0</v>
+      </c>
+      <c r="C3">
         <v>175399000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>143695000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>133630000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>113447000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>120284000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>148498000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>149854000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>155682000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>211609000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>394071000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>511102000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>451529000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>356232000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>328786000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>294100000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>345637000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>521776000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>539382000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>339044000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>184175000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>165269000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>144134000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>89941000.0</v>
       </c>
-      <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5">
+        <v>-62640000.0</v>
+      </c>
+      <c r="C5">
         <v>-56676000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>78632000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>354250000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>20514000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>69100000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>58461000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>247027000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>109950000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-200125000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1150366000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>62068000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>146731000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>169525000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>306850000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>167499000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-225043000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-793773000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>224368000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>330111000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>297487000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>231332000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>179823000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>57458000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>67471000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>52402000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>87146000.0</v>
+      </c>
+      <c r="C6">
         <v>118723000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>222327000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>487880000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>133961000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>189384000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>206959000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>396881000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>265632000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>11484000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-756295000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>573170000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>598260000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>525757000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>635636000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>461599000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>120594000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-271997000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>763750000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>669155000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>481662000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>396601000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>323957000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>147399000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>67471000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>52402000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
+        <v>0.0</v>
+      </c>
+      <c r="I8">
         <v>-487000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-105933000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>144000.0</v>
       </c>
-      <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>359314000.0</v>
+      </c>
+      <c r="C9">
         <v>354059000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>391729000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>778747000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>439569000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>227924000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>377384000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>406638000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>309233000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>163560000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>93035000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>409853000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>507914000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>497541000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>949852000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>688105000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>391911000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1190825000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>863465000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>673117000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>500676000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>412348000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>346730000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>187585000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>77148000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>58800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>-99135000.0</v>
+      </c>
+      <c r="C10">
         <v>-97130000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>33943000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>284809000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-49535000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7637000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1108000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>249362000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>67113000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-292396000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1247702000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-16120000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>80096000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>119531000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>264334000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>129793000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-262030000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-828482000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>215759000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>306354000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>290026000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>229490000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>177594000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>54457000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>63569000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>48204000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>50927000.0</v>
+      </c>
+      <c r="C11">
         <v>-9985000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>18345000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>53660000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-8057000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-30153000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-75194000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>535000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-12569000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-43376000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-202984000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-4459000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>28774000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>47547000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>91517000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>11901000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-74111000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-269663000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>71459000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>107250000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>101003000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>80008000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>61156000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>52408000.0</v>
       </c>
-      <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12">
+        <v>36495000.0</v>
+      </c>
+      <c r="C12">
         <v>40454000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>44689000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>69441000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>70049000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>61463000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>59569000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>48645000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>45836000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>92271000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>97336000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>78396000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>75581000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>49994000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>42516000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>37706000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>40087000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>34709000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>37088000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>17180000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1145000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2118000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2508000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3050000.0</v>
       </c>
-      <c r="Y12">
-[...1 lines deleted...]
-      </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B13">
+        <v>22902000.0</v>
+      </c>
+      <c r="C13">
         <v>36865000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>10070000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>154974000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>245362000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>61463000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>59569000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>48645000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>45836000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>92271000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>97336000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>-9727000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-3244000.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>-150062000.0</v>
+      </c>
+      <c r="C15">
         <v>-87145000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>15598000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>231149000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-41478000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>37790000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>74086000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>248827000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>79682000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-249020000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1044718000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-11661000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>51322000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>71984000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>172817000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>117892000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-187919000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-558819000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>144300000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>199104000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>189023000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>149482000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>116582000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2049000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>63569000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>48204000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B16">
+        <v>-150062000.0</v>
+      </c>
+      <c r="C16">
         <v>-87145000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>15598000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>231149000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-41478000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>37790000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>74086000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>248827000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>79682000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-249020000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-1044718000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-11661000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>51322000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>71984000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>172817000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>117892000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>144300000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>199104000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>189023000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>148582000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>110562000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2049000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17">
+        <v>-150062000.0</v>
+      </c>
+      <c r="C17">
         <v>-87145000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>59490000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>231149000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-41478000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>37790000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>74086000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>248827000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>79682000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-249020000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-1044718000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-11661000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>51322000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>71984000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>172817000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>-36495000.0</v>
+      </c>
+      <c r="C18">
         <v>-40454000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-49486000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-69441000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-70049000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-61463000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-59569000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-48645000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-45836000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-92271000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-99828000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-169148000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>44491000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-188000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>50980000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>2999000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>130443000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-4663000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>208000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>8946000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>215000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-22610000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20">
         <v>17172000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>279063000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1007941000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>20633000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>-52803000.0</v>
+      </c>
+      <c r="C21">
         <v>-42194000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>29494000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>454078000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>189662000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>801000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>118536000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>247027000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>109950000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-330568000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1145703000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>62068000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>146731000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>169310000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>329460000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>166789000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-219859000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-807145000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>249249000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>317615000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>288425000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>231332000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>179823000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>57458000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>67471000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>52402000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>554265000.0</v>
+      </c>
+      <c r="C23">
         <v>567455000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>503162000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>466919000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>368348000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>345833000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>416360000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>387477000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>381345000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>448565000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>680105000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>890605000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>828887000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>691227000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>641587000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>538994000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>611984000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2022754000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>842493000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>470355000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>287649000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>277383000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>242764000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>133877000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>102117000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>51645000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>149786000.0</v>
+      </c>
+      <c r="C25">
         <v>175399000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>136906000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>133630000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>113447000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>120284000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>148498000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>149854000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>155682000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>183</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>281488000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2200000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>24214000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>20441000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>22928000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>17157000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>19821000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>17510000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>14878000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>16920000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>378736000.0</v>
+      </c>
+      <c r="C28">
         <v>363879000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>333217000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>298161000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>226982000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>204602000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>239388000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>60147000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>59744000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>59740000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>73110000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>86999000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>81874000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>314277000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>91216000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>53290000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>42990000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>47225000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>38853000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>42119000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>28418000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>25001000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>22912000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10060000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>50927000.0</v>
+      </c>
+      <c r="C29">
         <v>-9985000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>23272000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>53660000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-8057000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-30153000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-75194000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>535000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-12569000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-43376000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-202984000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>412117000.0</v>
+      </c>
+      <c r="C30">
         <v>396253000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>362235000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>324669000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>249907000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>227123000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>258848000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>213409000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>203482000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>212139000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>265875000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>351750000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>352713000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>314277000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>620392000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>521316000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>392899000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2022754000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>592209000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>343006000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>203189000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>181016000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>166907000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>130127000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9677000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6398000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B31">
+        <v>-46332000.0</v>
+      </c>
+      <c r="C31">
         <v>-54936000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>4449000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-169269000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-239197000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>6836000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-119644000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2335000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-42837000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>38172000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-101999000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-78188000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-66635000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-49779000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-65126000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-36996000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-42171000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-21337000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-33490000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-11261000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1601000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1842000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2229000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3001000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-3902000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-4198000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B32">
+        <v>501462000.0</v>
+      </c>
+      <c r="C32">
         <v>525261000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>532656000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>920997000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>558010000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>346634000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>534896000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>580706000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>487096000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>399986000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>507265000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>948708000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>984088000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>874491000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>971047000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>705783000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>610996000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1215609000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1113749000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>800466000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>585136000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>508715000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>422587000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>191335000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>169588000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>104047000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO32"/>
+  <dimension ref="A1:CQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:95">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
       </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:95">
       <c r="A2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>110550000.0</v>
+      </c>
+      <c r="C2">
+        <v>37255000.0</v>
+      </c>
+      <c r="D2">
         <v>118615000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>117550000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>38550000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>44120000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>40353000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>127639000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>120276000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>40278000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>43324000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>34979000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>28760000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>35755000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>98702000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>36860000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>73353000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>14875000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>27411000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>31704000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>27084000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>9339000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>29953000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>33927000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>45491000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>26065000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>92569000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>85799000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>84061000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>42171000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>80610000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>80706000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>80436000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>44081000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>76071000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>77650000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>46714000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>45671000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>57143000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>100883000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>69351000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>72377000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>101790000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>109135000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>184259000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>139618000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>206312000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>195828000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>130594000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>145225000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>109561000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>174532000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>174446000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>109742000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1353000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1335000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1485000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>2092000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>5903000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>4642000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>4841000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>-13708000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>4883000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>4009000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>40182000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>3299000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>53820000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>4335000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>3305000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>-146690000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>55939000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>59084000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>49822000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>70361000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>56147000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>54532000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>61663000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>49710000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>39244000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>21409000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>16986000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>22652000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>20593000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>20825000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>16153000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>33121000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21082000.0</v>
       </c>
       <c r="CJ2">
         <v>21082000.0</v>
       </c>
       <c r="CK2">
+        <v>21082000.0</v>
+      </c>
+      <c r="CL2">
+        <v>21082000.0</v>
+      </c>
+      <c r="CM2">
         <v>18719000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19046000.0</v>
       </c>
       <c r="CN2">
         <v>19046000.0</v>
       </c>
       <c r="CO2">
+        <v>19046000.0</v>
+      </c>
+      <c r="CP2">
+        <v>19046000.0</v>
+      </c>
+      <c r="CQ2">
         <v>30126000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:95">
       <c r="A3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>35782000.0</v>
+      </c>
+      <c r="C3">
+        <v>36794000.0</v>
+      </c>
+      <c r="D3">
         <v>28580000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>26446000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>41283000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>46365000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>34206000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>45074000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>41906000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>41035000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>36632000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>35894000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>30134000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>34246000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>34113000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>34360000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>30911000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>29568000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>26290000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>30952000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>26637000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>26548000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>25127000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>29483000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>39126000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>37818000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>38841000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>38073000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>33766000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>35047000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>36969000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>39757000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>38081000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>38839000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>36489000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>40364000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>39990000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>38883000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>51500000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>57493000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>63733000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>67933000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>97329000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>103342000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>125467000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>130889000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>128671000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>128236000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>123306000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>138618000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>104144000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>99895000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>108872000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>104338000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>77462000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>85941000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>88491000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>86869000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>84455000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>83370000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>74092000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>73554000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>75315000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>76022000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>69209000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>78334000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>88073000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>87695000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>91535000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>108581000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>112556000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>154492000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>146147000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>160184000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>123692000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>131097000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>124409000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>136055000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>86404000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>67413000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>49172000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>45117000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>45685000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>52001000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>41372000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>43794000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>38100000.0</v>
       </c>
       <c r="CJ3">
         <v>38100000.0</v>
       </c>
       <c r="CK3">
+        <v>38100000.0</v>
+      </c>
+      <c r="CL3">
+        <v>38100000.0</v>
+      </c>
+      <c r="CM3">
         <v>37073000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>33059000.0</v>
       </c>
       <c r="CN3">
         <v>33059000.0</v>
       </c>
-      <c r="CO3"/>
+      <c r="CO3">
+        <v>33059000.0</v>
+      </c>
+      <c r="CP3">
+        <v>33059000.0</v>
+      </c>
+      <c r="CQ3"/>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:95">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -21138,654 +21590,668 @@
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
-      <c r="CL4"/>
-      <c r="CM4"/>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
       <c r="CN4"/>
-      <c r="CO4">
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4">
         <v>0.0</v>
       </c>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:95">
       <c r="A5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B5">
+        <v>-10708000.0</v>
+      </c>
+      <c r="C5">
+        <v>-16194000.0</v>
+      </c>
+      <c r="D5">
         <v>-6485000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-14261000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-25700000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-14985000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-31474000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-9860000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-357000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>11218000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>17283000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>1211000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>49357000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>64834000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>138116000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>172712000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>17942000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>79268000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-24956000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-47882000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>14085000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-404000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-20261000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>176000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>89589000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>18023000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>35399000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>37379000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-31307000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>102674000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>58032000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>48342000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>39072000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>33166000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>15741000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>35776000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>28005000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>20119000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>65757000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-126973000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-167920000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-28428000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-469537000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-280491000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-337506000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-30543000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>20983000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>34405000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>37225000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>620000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>31965000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>53823000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>60321000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>46741000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>7762000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>99100000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>15913000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>227406000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>93308000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>94980000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>37548000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>27122000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>36997000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>40532000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>55839000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>170778000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>7361000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-6477000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-257842000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-1282300000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>127284000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>212131000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>129266000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>79140000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>67481000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>83169000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>36010000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>74850000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>109096000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>59568000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>86596000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>85633000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>82721000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>73405000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>62557000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>59338000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>54483000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>57313000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>57313000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>38077000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>47249000.0</v>
       </c>
       <c r="CN5">
         <v>47249000.0</v>
       </c>
       <c r="CO5">
+        <v>47249000.0</v>
+      </c>
+      <c r="CP5">
+        <v>47249000.0</v>
+      </c>
+      <c r="CQ5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:95">
       <c r="A6" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>25074000.0</v>
+      </c>
+      <c r="C6">
+        <v>20600000.0</v>
+      </c>
+      <c r="D6">
         <v>22095000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>12185000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>15583000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>31380000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>2732000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>35214000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>41549000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>52253000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>53915000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>37105000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>79491000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>99080000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>172229000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>207072000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>48853000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>108836000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>1334000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-16930000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>40722000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>26144000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>4866000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>29659000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>128715000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>55841000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>74240000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>75452000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>2459000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>137721000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>95001000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>88099000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>77153000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>72005000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>52230000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>76140000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>67995000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>59002000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>117257000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-69480000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-104187000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>39505000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-372208000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-177149000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-212039000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>100346000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>149654000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>162641000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>160531000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>139238000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>136109000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>153718000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>169193000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>151079000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>85224000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>185041000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>104404000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>314275000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>177763000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>178350000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>111640000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>100676000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>112312000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>116554000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>125048000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>249112000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>95434000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>81218000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-166307000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-1173719000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>239840000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>366623000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>275413000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>239324000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>191173000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>214266000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>160419000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>210905000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>195500000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>126981000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>135768000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>130750000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>128406000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>125406000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>103929000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>103132000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>92583000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>95413000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>95413000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>75150000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>80308000.0</v>
       </c>
       <c r="CN6">
         <v>80308000.0</v>
       </c>
-      <c r="CO6"/>
+      <c r="CO6">
+        <v>80308000.0</v>
+      </c>
+      <c r="CP6">
+        <v>80308000.0</v>
+      </c>
+      <c r="CQ6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:95">
       <c r="A7" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -21919,97 +22385,99 @@
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
-      <c r="CL7"/>
-      <c r="CM7"/>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
       <c r="CN7"/>
-      <c r="CO7">
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7">
         <v>0.0</v>
       </c>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:95">
       <c r="A8" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-487000.0</v>
       </c>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -22138,1260 +22606,1292 @@
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
         <v>144000.0</v>
       </c>
-      <c r="CL8"/>
-      <c r="CM8"/>
       <c r="CN8"/>
-      <c r="CO8">
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8">
         <v>0.0</v>
       </c>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:95">
       <c r="A9" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>39469000.0</v>
+      </c>
+      <c r="C9">
+        <v>84458000.0</v>
+      </c>
+      <c r="D9">
         <v>8900000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>4817000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>91317000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>76225000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>81019000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>15118000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>20511000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>92062000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>99087000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>91202000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>102965000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>153945000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>167783000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>236948000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>117651000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>150714000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>106535000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>101124000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>98563000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>85409000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>42564000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>21314000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>78637000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>125829000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>39652000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>48902000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>32019000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>101251000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>72849000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>68906000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>53777000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>85018000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>34210000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>45673000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>77679000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>69542000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>50260000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-1228000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>8364000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>31687000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>24438000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>39931000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-56352000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>57059000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>28209000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>67166000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>123922000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>99703000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>134994000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>60851000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>84776000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>127404000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>184593000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>214178000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>234401000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>259807000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>239468000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>248280000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>206014000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>200664000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>164692000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>175658000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>129403000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>172801000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>113222000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>146097000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>114117000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>254996000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>233854000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>401931000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>306673000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>269095000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>199044000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>218031000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>184876000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>214674000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>174187000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>144387000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>145144000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>130208000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>132832000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>128954000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>112919000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>105734000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>102205000.0</v>
       </c>
       <c r="CJ9">
         <v>102205000.0</v>
       </c>
       <c r="CK9">
+        <v>102205000.0</v>
+      </c>
+      <c r="CL9">
+        <v>102205000.0</v>
+      </c>
+      <c r="CM9">
         <v>80625000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>88702000.0</v>
       </c>
       <c r="CN9">
         <v>88702000.0</v>
       </c>
       <c r="CO9">
+        <v>88702000.0</v>
+      </c>
+      <c r="CP9">
+        <v>88702000.0</v>
+      </c>
+      <c r="CQ9">
         <v>161209000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:95">
       <c r="A10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>-19894000.0</v>
+      </c>
+      <c r="C10">
+        <v>-25194000.0</v>
+      </c>
+      <c r="D10">
         <v>-15483000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-23266000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-35192000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-25211000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-41466000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-20024000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-10429000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1489000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>6922000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-9112000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>34644000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>50308000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>83118000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>154529000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-3146000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>59693000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-43866000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-64412000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-949000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-15806000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-34396000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-14640000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>72479000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1388000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>20399000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>24694000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-47589000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>139016000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>46402000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>36195000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>27749000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>21875000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>4187000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>24340000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>16711000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>17500000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>42139000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-156644000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-195391000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-88362000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-496088000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-304583000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-358669000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-50655000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>1588000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>15110000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>17837000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-18469000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>22227000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>34819000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>41520000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>30258000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-3646000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>87720000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>5199000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>68741000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>81750000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>85012000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>28831000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>24654000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>27857000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>30947000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>46335000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>11055000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-1861000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-16495000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-254729000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-1271993000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>117202000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>205089000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>121220000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>71881000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>55166000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>68667000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>20045000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>59804000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>102145000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>58740000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>85664000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>77704000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>81099000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>71199000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>60024000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>59020000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>56823000.0</v>
       </c>
       <c r="CJ10">
         <v>56823000.0</v>
       </c>
       <c r="CK10">
+        <v>56823000.0</v>
+      </c>
+      <c r="CL10">
+        <v>56823000.0</v>
+      </c>
+      <c r="CM10">
         <v>37429000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>46722000.0</v>
       </c>
       <c r="CN10">
         <v>46722000.0</v>
       </c>
       <c r="CO10">
+        <v>46722000.0</v>
+      </c>
+      <c r="CP10">
+        <v>46722000.0</v>
+      </c>
+      <c r="CQ10">
         <v>54457000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:95">
       <c r="A11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B11">
+        <v>2636000.0</v>
+      </c>
+      <c r="C11">
+        <v>1933000.0</v>
+      </c>
+      <c r="D11">
         <v>55991000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-2382000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-4615000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-1849000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-4545000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-4636000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>1045000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>1932000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>4777000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2997000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>8639000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>6859000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>16397000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>31093000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-689000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>10789000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-5902000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-12740000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-203000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-6859000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-21057000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-8736000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>6499000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-8171000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-55500000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-11695000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>172000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>172000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>142000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>112000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>109000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-1490000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>5484000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-8975000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-7588000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>1017000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-3789000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-35722000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-4882000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-36756000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-18520000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-44134000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-103574000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-17284000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>904000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>5273000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>6648000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-6583000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>8033000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>12423000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>14902000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>13588000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-2175000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>34153000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>1981000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>22676000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>28822000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>29837000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>10182000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>4135000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>669000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>3077000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>4020000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>-39059000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>-539000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>-10521000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>-23992000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>-420577000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>39021000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>70479000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>41414000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>22471000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>18826000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>23146000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>7016000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>21697000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>35444000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>20275000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>29833000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>26847000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>27997000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>25417000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>20742000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>20344000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19888000.0</v>
       </c>
       <c r="CJ11">
         <v>19888000.0</v>
       </c>
       <c r="CK11">
+        <v>19888000.0</v>
+      </c>
+      <c r="CL11">
+        <v>19888000.0</v>
+      </c>
+      <c r="CM11">
         <v>12098000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16353000.0</v>
       </c>
       <c r="CN11">
         <v>16353000.0</v>
       </c>
       <c r="CO11">
+        <v>16353000.0</v>
+      </c>
+      <c r="CP11">
+        <v>16353000.0</v>
+      </c>
+      <c r="CQ11">
         <v>52408000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:95">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B12">
+        <v>9186000.0</v>
+      </c>
+      <c r="C12">
+        <v>9000000.0</v>
+      </c>
+      <c r="D12">
         <v>8998000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>9005000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>9492000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>10226000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>9992000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>10164000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>10072000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>9729000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>9925000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>10323000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>14713000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>14526000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>16849000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>18183000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>19883000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>19574000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>18910000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>16530000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>15034000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>15402000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>14135000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>14816000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>17110000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>16635000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>14445000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>12207000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>16282000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>15170000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>11630000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>12147000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>11323000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>11552000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>11554000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>11436000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>11294000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>11511000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>23618000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>29671000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>27471000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>25530000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>26551000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>24092000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>21161000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>20115000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>19592000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>19295000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>19388000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>18963000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>18800000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>19004000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>18801000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>16484000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>11408000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>11380000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>10714000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>12257000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>11558000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>9977000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>8724000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>9477000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>9140000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>9585000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>9504000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>10120000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>9222000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>10018000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>10727000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>9539000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>8766000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>7699000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>8705000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>8431000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>8308000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>9418000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>10804000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>10804000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>5738000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>333000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>305000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>279000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>263000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>257000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>346000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>393000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>456000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>575000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>575000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>692000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>605000.0</v>
       </c>
-      <c r="CM12"/>
-[...1 lines deleted...]
-      <c r="CO12">
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12">
         <v>3050000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:95">
       <c r="A13" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>169</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>8805000.0</v>
+      </c>
+      <c r="D13">
         <v>4890000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>3042000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>12249000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>12339000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>6793000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>8434000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>9494000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>24527000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>9833000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>55598000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>9329000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>99880000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>194888000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>18910000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>16530000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>15034000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>15402000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>14135000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>14816000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>17110000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>16635000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>14445000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>12207000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>16282000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -23411,88 +23911,86 @@
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:95">
       <c r="A14" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -23626,791 +24124,807 @@
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
-      <c r="CL14"/>
-      <c r="CM14"/>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
       <c r="CN14"/>
-      <c r="CO14">
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14">
         <v>0.0</v>
       </c>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:95">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B15">
+        <v>-22530000.0</v>
+      </c>
+      <c r="C15">
+        <v>-27127000.0</v>
+      </c>
+      <c r="D15">
         <v>-71474000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-20884000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-30577000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-23362000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-36921000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-15388000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-11474000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-443000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>2145000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-12109000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>26005000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>43449000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>66721000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>123436000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-2457000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>48904000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-37964000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-51672000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-746000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-8947000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-13339000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-5904000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>65980000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>9559000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>74554000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>35723000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-47761000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>133606000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>44400000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>34609000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>26495000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>22470000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-1297000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>31941000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>23241000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>16483000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>44239000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-120922000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-190509000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-51606000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-477568000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-260449000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-255095000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-33371000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>614000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>9737000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>11069000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-11886000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>14035000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>22121000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>26337000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>16669000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-1471000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>52382000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>3078000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>46065000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>52928000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>55175000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>18649000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>20519000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>27188000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>27870000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>42315000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>50114000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-1322000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-5974000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-230737000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-851416000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>78181000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>134610000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>79806000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>49410000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>36340000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>45521000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>13029000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>38107000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>66701000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>38465000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>55831000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>50857000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>53102000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>45782000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>39282000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>38376000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>37753000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>36735000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>36735000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>25331000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30417000.0</v>
       </c>
       <c r="CN15">
         <v>30417000.0</v>
       </c>
       <c r="CO15">
+        <v>30417000.0</v>
+      </c>
+      <c r="CP15">
+        <v>30417000.0</v>
+      </c>
+      <c r="CQ15">
         <v>2049000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:95">
       <c r="A16" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>172</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-27127000.0</v>
+      </c>
+      <c r="D16">
         <v>-71474000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-20884000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-30577000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-23362000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-36921000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>2145000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-12109000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>26005000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>43449000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>66721000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>123436000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-2457000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>48904000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-37964000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-51672000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-746000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-8947000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-13339000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-5904000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>65980000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>9559000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>75899000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>36389000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-47761000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>138844000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>46260000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>36083000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>27640000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>23365000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-1297000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>33315000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>24299000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>16483000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>45928000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-120922000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-190509000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-51606000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-477568000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-260449000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-255095000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-33371000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>684000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>9837000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>11189000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-11886000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>14194000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>22396000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>26618000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>16670000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-1471000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>53567000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>3218000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>46065000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>52928000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>55175000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>18649000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>20519000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>27188000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>27870000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>42315000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>63954000.0</v>
       </c>
-      <c r="BN16">
-[...4 lines deleted...]
-      </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
+        <v>0.0</v>
+      </c>
+      <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
         <v>-78181000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>78181000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>134610000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>79806000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>49410000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>36340000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>45521000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>13029000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>38107000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>66701000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>38465000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>55831000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>50857000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>53102000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>45782000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>39282000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>38376000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>37753000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>34410000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>38043000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>110562000.0</v>
       </c>
-      <c r="CL16"/>
-      <c r="CM16"/>
       <c r="CN16"/>
-      <c r="CO16">
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16">
         <v>2049000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:95">
       <c r="A17" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B17">
+        <v>-22530000.0</v>
+      </c>
+      <c r="C17">
+        <v>-27127000.0</v>
+      </c>
+      <c r="D17">
         <v>-71474000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-20884000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-30577000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-23362000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-36921000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-15388000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-11474000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-443000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>2145000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-12109000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>26005000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>43449000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>66721000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>123436000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-2457000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>48904000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-37964000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-51672000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-746000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-8947000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-13339000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-5904000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>65980000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>9559000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>75899000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>36389000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-47761000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>138844000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>46260000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>36083000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>27640000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>23365000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-1297000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>33315000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>24299000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>16483000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>45928000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-120922000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-190509000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-51606000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-477568000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-260449000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-255095000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-33371000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>684000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>9837000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>11189000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-11886000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>14194000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>22396000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>26618000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>16670000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>-1471000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>53567000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>3218000.0</v>
       </c>
-      <c r="BE17">
-[...2 lines deleted...]
-      <c r="BF17">
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>52928000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>55175000.0</v>
       </c>
-      <c r="BH17">
-[...4 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -24451,144 +24965,154 @@
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
-      <c r="CL17"/>
-      <c r="CM17"/>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
       <c r="CN17"/>
-      <c r="CO17">
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17">
         <v>0.0</v>
       </c>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:95">
       <c r="A18" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>-9186000.0</v>
+      </c>
+      <c r="C18">
+        <v>-9000000.0</v>
+      </c>
+      <c r="D18">
         <v>-8998000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-9005000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-9492000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-10226000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-9992000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-10164000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-10072000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-9729000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-9925000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-10323000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-14713000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-14526000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-16849000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-18183000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-19883000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-19575000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-18910000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-16530000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-15034000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-15402000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-14135000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-14816000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-17110000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-16635000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-14445000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-12207000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-16282000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -24608,314 +25132,314 @@
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:95">
       <c r="A19" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>1140000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>39007000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>8835000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-38149000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>10388000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-80902000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-168185000.0</v>
       </c>
-      <c r="R19"/>
-[...1 lines deleted...]
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19">
         <v>-963000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-16167000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-751000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>43631000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>17778000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>1176000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-555000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-478000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-331000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>49887000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>885000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-125000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>333000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>261000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>41000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>2888000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-191000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>7692000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>124033000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>24000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-1306000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-2014000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-964000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-1685000.0</v>
       </c>
-      <c r="AR19"/>
-      <c r="AS19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>11000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>197000.0</v>
       </c>
-      <c r="AU19"/>
-[...1 lines deleted...]
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-116000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>9062000.0</v>
       </c>
-      <c r="AY19"/>
-[...1 lines deleted...]
-      <c r="BA19">
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19">
         <v>13000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>202000.0</v>
       </c>
-      <c r="BC19"/>
-      <c r="BD19"/>
       <c r="BE19"/>
-      <c r="BF19">
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19">
         <v>-2025000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BI19">
         <v>-20654000.0</v>
       </c>
-      <c r="BH19"/>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:95">
       <c r="A20" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>-34344000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>103032000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>-68688000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>17172000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>657090000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>57912000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>104592000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>116559000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>32388000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>441688000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>252772000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>260390000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>20633000.0</v>
       </c>
-      <c r="AT20">
-[...4 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -24998,375 +25522,383 @@
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
-      <c r="CL20"/>
-      <c r="CM20"/>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
       <c r="CN20"/>
-      <c r="CO20">
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:95">
       <c r="A21" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>14636000.0</v>
+      </c>
+      <c r="C21">
+        <v>-19096000.0</v>
+      </c>
+      <c r="D21">
         <v>-12610000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-12853000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-8244000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-16990000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-18964000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-6236000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-4000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1791000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>17283000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>71000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>10350000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>55999000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>138116000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>162324000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>97639000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>247452000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>48181000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>33558000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>39626000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>349000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-19510000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-28041000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>71811000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>16847000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>35399000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>37379000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-30976000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>102674000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>57147000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>48467000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>38739000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>33166000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>15700000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>32888000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>28196000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>21319000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-58276000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-126997000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-166614000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-60816000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-468573000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-278806000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-337508000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-30543000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>20983000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>34405000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>37225000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>622000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>31965000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>53823000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>60321000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>46737000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>7560000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>99100000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>15913000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>80936000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>95333000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>115643000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>37548000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>34053000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>36847000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>40178000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>55711000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>21095000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>7322000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-3769000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-244507000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-1266555000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>121828000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>210097000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>127485000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>76416000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>61907000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>80363000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>30563000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>70194000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>105772000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>57306000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>84342000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>76571000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>80518000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>71091000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>60245000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>59338000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>57313000.0</v>
       </c>
       <c r="CJ21">
         <v>57313000.0</v>
       </c>
       <c r="CK21">
+        <v>57313000.0</v>
+      </c>
+      <c r="CL21">
+        <v>57313000.0</v>
+      </c>
+      <c r="CM21">
         <v>38077000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>47249000.0</v>
       </c>
       <c r="CN21">
         <v>47249000.0</v>
       </c>
       <c r="CO21">
+        <v>47249000.0</v>
+      </c>
+      <c r="CP21">
+        <v>47249000.0</v>
+      </c>
+      <c r="CQ21">
         <v>61208000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:95">
       <c r="A22" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -25500,341 +26032,353 @@
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
-      <c r="CL22"/>
-      <c r="CM22"/>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
       <c r="CN22"/>
-      <c r="CO22">
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:95">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B23">
+        <v>135383000.0</v>
+      </c>
+      <c r="C23">
+        <v>140809000.0</v>
+      </c>
+      <c r="D23">
         <v>140125000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>135220000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>138111000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>137335000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>140336000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>148993000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>140791000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>130549000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>125128000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>126110000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>121375000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>133701000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>128369000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>111484000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>93365000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>81863000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>85765000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>99270000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>86021000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>94399000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>92027000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>83282000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>52317000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>135047000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>102675000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>99127000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>98170000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>100477000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>96600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>94926000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>95474000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>95367000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>91702000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>94124000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>100152000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>93829000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>107355000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>117118000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>130263000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>137714000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>163344000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>174022000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>205025000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>237975000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>227319000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>215510000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>209799000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>242022000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>196931000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>194400000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>195533000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>190876000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>153727000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>166285000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>180339000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>172044000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>150038000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>137279000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>173307000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>132163000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>132728000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>139489000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>113874000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>141164000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>159720000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>154201000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>151724000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>221220000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>158294000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>240991000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>219491000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>260316000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>187710000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>189394000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>210529000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>189534000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>104335000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>106228000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>75534000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>67227000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>72907000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>78688000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>68827000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>79517000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>65974000.0</v>
       </c>
       <c r="CJ23">
         <v>65974000.0</v>
       </c>
       <c r="CK23">
+        <v>65974000.0</v>
+      </c>
+      <c r="CL23">
+        <v>65974000.0</v>
+      </c>
+      <c r="CM23">
         <v>61267000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>60499000.0</v>
       </c>
       <c r="CN23">
         <v>60499000.0</v>
       </c>
       <c r="CO23">
+        <v>60499000.0</v>
+      </c>
+      <c r="CP23">
+        <v>60499000.0</v>
+      </c>
+      <c r="CQ23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:95">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -25884,273 +26428,277 @@
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:95">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B25">
+        <v>35782000.0</v>
+      </c>
+      <c r="C25">
+        <v>36794000.0</v>
+      </c>
+      <c r="D25">
         <v>36582000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>35127000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>41283000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>46365000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>42054000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>45074000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>41906000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>41035000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>36632000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>35894000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>30134000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>34246000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>34113000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>34360000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>30911000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>29568000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>26290000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>30952000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>26637000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>26548000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>25127000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>29483000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>39126000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
-[...1 lines deleted...]
-      </c>
+      <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25">
+        <v>65738000.0</v>
+      </c>
+      <c r="BK25"/>
+      <c r="BL25">
         <v>69051000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>69895000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>62924000.0</v>
       </c>
-      <c r="BM25"/>
-      <c r="BN25">
+      <c r="BO25"/>
+      <c r="BP25">
         <v>80139000.0</v>
       </c>
-      <c r="BO25"/>
-      <c r="BP25"/>
       <c r="BQ25"/>
-      <c r="BR25">
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25">
         <v>112556000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>154492000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>146147000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>160184000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>123692000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>131097000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>124409000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>136055000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>86404000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>67413000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>49172000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>45117000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>45685000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>52001000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>41372000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>43794000.0</v>
       </c>
-      <c r="CH25"/>
-      <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:95">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...4 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -26284,535 +26832,553 @@
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
-      <c r="CL26"/>
-      <c r="CM26"/>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
+        <v>0.0</v>
+      </c>
       <c r="CN26"/>
-      <c r="CO26">
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:95">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
         <v>64259000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>72412000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>73987000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>70830000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27">
         <v>2810000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>4110000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>4221000.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27">
         <v>20146000.0</v>
       </c>
-      <c r="CH27"/>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:95">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B28">
+        <v>24833000.0</v>
+      </c>
+      <c r="C28">
+        <v>95248000.0</v>
+      </c>
+      <c r="D28">
         <v>21510000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>17670000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>91169000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>85058000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>92135000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>95341000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>91345000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>82894000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>81804000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>83414000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>85105000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>90974000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>23047000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>67943000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>13776000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>59493000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>52881000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>61538000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>53069000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>51010000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>50913000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>33941000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>68738000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>70863000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>10106000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>13328000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>14109000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>58306000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>15990000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>14220000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>15038000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>51286000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>15631000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>16474000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>53438000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>48158000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>50212000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>16235000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>60912000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>65337000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>61554000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>64887000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>20766000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>98357000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>21007000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>19682000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>79205000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>96797000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>87370000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>19868000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>21087000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>81134000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>18691000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>14623000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>29479000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>23778000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>18104000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>18002000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>18129000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>15147000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>13389000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>14375000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>10379000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>11065000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>9758000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>10731000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>11436000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>12931000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>10657000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>11062000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>19204000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>9613000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>9952000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>10111000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>16758000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>11742000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>9645000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>9072000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>11660000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>9231000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>6524000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>8068000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>13458000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>25001000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>4552000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>4446000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>4318000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>22912000.0</v>
       </c>
-      <c r="CL28"/>
-      <c r="CM28"/>
       <c r="CN28"/>
-      <c r="CO28">
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28">
         <v>10060000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:95">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B29">
+        <v>2636000.0</v>
+      </c>
+      <c r="C29">
+        <v>1933000.0</v>
+      </c>
+      <c r="D29">
         <v>55991000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-2382000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-4615000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-1849000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-4545000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-4636000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1045000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1932000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4777000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2997000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>8639000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>6859000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>16397000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>31093000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-689000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>10789000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-5902000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-12740000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-203000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-6859000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-21057000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-8736000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>6499000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-8171000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-55500000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-11695000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>172000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-315000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -26831,952 +27397,947 @@
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:95">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B30">
+        <v>24833000.0</v>
+      </c>
+      <c r="C30">
+        <v>103554000.0</v>
+      </c>
+      <c r="D30">
         <v>21510000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>17670000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>99561000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>93215000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>99983000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>21354000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>20515000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>90271000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>81804000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>91131000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>92615000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>97946000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>29667000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>74624000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>20012000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-96738000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>58354000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>67566000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>58937000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>85060000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>62074000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>49355000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>6826000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>108982000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>10106000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>13328000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>14109000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>58306000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>15990000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>14220000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>15038000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>51286000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>15631000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>16474000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>53438000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>48158000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>50212000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>16235000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>60912000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>65337000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>61554000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>64887000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>20766000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>98357000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>21007000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>19682000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>79205000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>96797000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>87370000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>19868000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>21087000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>81134000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>152374000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>164950000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>178854000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>169952000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>144135000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>132637000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>168466000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>145871000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>127845000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>135480000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>73692000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>137865000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>105900000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>149866000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>148419000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>367910000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>102355000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>181907000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>169669000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>189955000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>131563000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>134862000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>148866000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>139824000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>65091000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>84819000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>58548000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>44575000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>52314000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>57863000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>52674000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>46396000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>44892000.0</v>
       </c>
       <c r="CJ30">
         <v>44892000.0</v>
       </c>
       <c r="CK30">
+        <v>44892000.0</v>
+      </c>
+      <c r="CL30">
+        <v>44892000.0</v>
+      </c>
+      <c r="CM30">
         <v>42548000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>41453000.0</v>
       </c>
       <c r="CN30">
         <v>41453000.0</v>
       </c>
       <c r="CO30">
+        <v>41453000.0</v>
+      </c>
+      <c r="CP30">
+        <v>41453000.0</v>
+      </c>
+      <c r="CQ30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:93">
+    <row r="31" spans="1:95">
       <c r="A31" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B31">
+        <v>-34530000.0</v>
+      </c>
+      <c r="C31">
+        <v>-6098000.0</v>
+      </c>
+      <c r="D31">
         <v>-2873000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-10413000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-26948000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-8221000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-22502000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-13788000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-10425000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-302000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-10361000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-9183000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>24294000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-5691000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-54998000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-7795000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-100785000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-187759000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-92047000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-97970000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-40575000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-16155000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-14886000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>13401000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>668000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-15459000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-15000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-12685000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-16613000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>36342000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-10745000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-12272000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-10990000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-11291000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-11513000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-8548000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-11485000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-3819000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>100415000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-29647000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-28777000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-27546000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-27515000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-25777000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-21161000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-20112000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-19395000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-19295000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-19388000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-19090000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-9738000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-19004000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-18801000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-16480000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-11206000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-11380000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-10714000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-12195000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-13583000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-30631000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-8717000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-9399000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-8990000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-9231000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-9376000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-10040000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-9183000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-12726000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-24062000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-5438000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-4626000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-5008000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-6265000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-4535000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-6741000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-11696000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-10518000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-10390000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-3627000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>1434000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>1322000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>1133000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>581000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>108000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-221000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-318000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>1229000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-490000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-490000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-648000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-527000.0</v>
       </c>
       <c r="CN31">
         <v>-527000.0</v>
       </c>
       <c r="CO31">
+        <v>-527000.0</v>
+      </c>
+      <c r="CP31">
+        <v>-527000.0</v>
+      </c>
+      <c r="CQ31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:93">
+    <row r="32" spans="1:95">
       <c r="A32" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B32">
+        <v>150019000.0</v>
+      </c>
+      <c r="C32">
+        <v>121713000.0</v>
+      </c>
+      <c r="D32">
         <v>127515000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>122367000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>129867000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>120345000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>121372000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>142757000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>140787000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>132340000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>142411000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>126181000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>131725000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>189700000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>266485000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>273808000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>191004000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>165589000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>133946000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>132828000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>125647000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>94748000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>72517000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>55241000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>124128000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>151894000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>132221000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>134701000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>116080000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>143422000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>153459000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>149612000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>134213000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>129099000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>110281000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>123323000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>124393000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>115213000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>107403000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>99655000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>77715000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>104064000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>126228000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>149066000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>127907000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>196677000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>234521000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>262994000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>254516000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>244928000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>244555000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>235383000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>259222000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>237146000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>185946000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>215513000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>235886000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>261899000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>245371000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>252922000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>210855000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>186956000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>169575000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>179667000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>169585000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>176100000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>167042000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>150432000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>117422000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>108306000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>289793000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>461015000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>356495000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>339456000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>255191000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>272563000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>246539000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>264384000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>213431000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>165796000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>162130000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>152860000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>153425000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>149779000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>129072000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>138855000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>123287000.0</v>
       </c>
       <c r="CJ32">
         <v>123287000.0</v>
       </c>
       <c r="CK32">
+        <v>123287000.0</v>
+      </c>
+      <c r="CL32">
+        <v>123287000.0</v>
+      </c>
+      <c r="CM32">
         <v>99344000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>107748000.0</v>
       </c>
       <c r="CN32">
         <v>107748000.0</v>
       </c>
       <c r="CO32">
+        <v>107748000.0</v>
+      </c>
+      <c r="CP32">
+        <v>107748000.0</v>
+      </c>
+      <c r="CQ32">
         <v>191335000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -27811,5682 +28372,5818 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>110555000.0</v>
+      </c>
+      <c r="C2">
         <v>177755000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>465774000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>250216000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>43726000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>32433000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>33293000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>99058000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>70236000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>85414000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>23666000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12245000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4512000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>28655000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>38187000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>357552000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>314050000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>39235000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>187698000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>64975000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4016000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>18954000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>779000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>96824000.0</v>
       </c>
-      <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B3">
+        <v>49482000</v>
+      </c>
+      <c r="C3">
         <v>118177000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>81073000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>93186000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>32723000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>21081000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>325924000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>122973000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>130981000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>48702000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>231439000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>629952000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>635813000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>657441000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>722686000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>416413000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>276839000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4812000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>360087000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>593803000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>759000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>284847000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>203400000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>116759000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
+      <c r="AA3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>215558000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>206490000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>11293000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-860000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>-65765000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>28822000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-15178000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>61748000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>7866000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>3555000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>7733000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-24143000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-72232000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-112942000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>65348000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-15518000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3032000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>159408000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-11326000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>24519000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>9694000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-12942000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>115179000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>25783000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B6">
+        <v>30065000.0</v>
+      </c>
+      <c r="C6">
         <v>-67200000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-288019000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>215558000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>206490000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>11293000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-860000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-65765000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>28822000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-15178000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>61748000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>7866000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3555000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>7733000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-24143000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-9532000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-319365000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>43502000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>274815000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-148463000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>122723000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>60959000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-14938000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>18175000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>123884000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>96824000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B7">
+        <v>-4735000.0</v>
+      </c>
+      <c r="C7">
         <v>-34330000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>17846000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-7223000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>33747000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-651000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2156000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>73880000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4859000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-80854000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>24809000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>84893000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>95951000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-39624000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-64605000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>49045000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-232703000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-9884000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-48888000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-69548000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>28113000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>21944000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-4438000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1320000.0</v>
       </c>
-      <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-11227000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-16089000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>18537000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-9563000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-2361000.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="J8"/>
+      <c r="K8">
         <v>-7005000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>53869000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>25255000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>29546000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-30581000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-18264000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B9">
+        <v>5294000.0</v>
+      </c>
+      <c r="C9">
         <v>-19621000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>12586000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-11227000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-16089000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>27098000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-14329000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-2361000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2371000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-7005000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>32236000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>29510000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>980000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>818000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-18639000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-24933000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>36592000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>41132000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>50236000.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>699000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>-4192000.0</v>
       </c>
-      <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>-4008000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>20138000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-26000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>19531000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>36046000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-63766000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14633000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-70993000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-29112000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-38844000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6111000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>193029000.0</v>
       </c>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-11755000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>40996000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-39340000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>41178000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>51109000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>11402000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-57777000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-46207000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>44626000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>72460000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-19059000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-59303000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
-      <c r="R11">
+      <c r="R11"/>
+      <c r="S11">
         <v>52210000.0</v>
       </c>
-      <c r="S11"/>
-      <c r="T11">
+      <c r="T11"/>
+      <c r="U11">
         <v>162274000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>29492000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>59481000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>13797000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>19954000.0</v>
       </c>
-      <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>62414000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>143179000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-100944000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-11968000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-125484000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-403000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>125151000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>786536000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-68294000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-32202000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>114461000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>69649000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>104067000.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>28579000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>40731000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>14046000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2242000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-56211000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-24647000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>8252000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-36136000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-8605000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-87368000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-82846000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-14739000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-63556000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B14">
+        <v>149786000.0</v>
+      </c>
+      <c r="C14">
         <v>175399000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>143695000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>133630000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>113447000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>120284000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>148498000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>149854000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>155682000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>211609000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>394071000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>511102000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>451529000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>356232000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>328786000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>268415000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>308076000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>482464000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>539382000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>339044000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>184175000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>165269000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>144134000.0</v>
       </c>
-      <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B15">
+        <v>6006000.0</v>
+      </c>
+      <c r="C15">
         <v>5902000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1466000.0</v>
       </c>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
       <c r="E15">
         <v>0.0</v>
       </c>
-      <c r="F15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F15">
+        <v>0.0</v>
+      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15">
         <v>30260000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>58846000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>82832000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>58756000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>59609000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>9158000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>59999000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>9137000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>8225000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3958000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4450000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>41000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>13883000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B16">
+        <v>140620000.0</v>
+      </c>
+      <c r="C16">
         <v>110555000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>177755000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>465774000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>250216000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>43726000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>32433000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>33293000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>99058000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>70236000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>85414000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>23666000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>15800000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>12245000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4512000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>28655000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>38187000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>357552000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>314050000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>39235000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>187698000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>64975000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4016000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>18954000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>123884000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>96824000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>27761000.0</v>
+      </c>
+      <c r="C18">
         <v>-58638000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>34253000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>246344000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>100945000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>87428000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-93697000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>198790000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>28427000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-34522000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-98885000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-118529000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-74455000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-272304000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-201208000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>48359000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-120573000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>877684000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>328510000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-22214000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>443284000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>92428000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>59755000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>31050000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>123884000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>96824000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>206</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-118177000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-84854000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-95080000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-27444000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-47616000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-313814000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-66385000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-107107000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-82396000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>16998000.0</v>
       </c>
-      <c r="E20">
-[...1 lines deleted...]
-      </c>
       <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>-40437000.0</v>
+      </c>
+      <c r="C21">
         <v>-1100000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-311934000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-44634000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>101048000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-48930000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>150000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>628543000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-421000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>56536000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-150000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>157000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>120000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>371000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>267000000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B22">
+        <v>-150062000.0</v>
+      </c>
+      <c r="C22">
         <v>-87145000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>15598000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>231149000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-41478000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>37790000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>74086000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>248827000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>79682000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-249020000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1044718000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-11661000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>51322000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>71984000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>172817000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>117892000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-187919000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-558819000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>144300000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>199104000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>189023000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>149482000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>116582000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2049000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>63569000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>48204000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B23">
+        <v>-10997000.0</v>
+      </c>
+      <c r="C23">
         <v>-1560000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-8337000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2391000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-10592000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-670000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3273000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-63949000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-9051000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-19392000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-212000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1193000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-4152000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-8131000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1094000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>298000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>891000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2132000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-44558000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1135000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-889000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-32000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-91000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1310000.0</v>
       </c>
-      <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>210</v>
+      </c>
+      <c r="B24">
+        <v>58500000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>-535000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1894000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5277000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-26535000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>12110000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>56588000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>23874000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-33694000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>317514000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>37450000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>21008000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>30453000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>15000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1420000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>39142000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-769051000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-360087000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-331000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2270000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4981000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1002000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4136000.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B25">
+        <v>31580000.0</v>
+      </c>
+      <c r="C25">
         <v>5500000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-90681000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-71132000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>32777000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-22586000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>67899000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-154838000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-78505000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>93040000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>951422000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-82895000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-79889000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-103962000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>12935000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>32153000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>262778000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1212151000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>41643000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-6200000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>11000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>391000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5217000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>94274000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>60315000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>48620000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>16458000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
+      <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26">
         <v>-24167000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>-19018000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B27">
+        <v>12226000.0</v>
+      </c>
+      <c r="C27">
         <v>10192000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>10383000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7922000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3364000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3959000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3690000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3540000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>7191000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>11013000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>10242000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>14744000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>11525000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>12398000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>9710000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5533000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6380000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6029000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3409000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2544000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>419000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>-69039000.0</v>
+      </c>
+      <c r="C28">
         <v>-8562000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-321737000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-28892000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>100266000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-49600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>80727000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-321143000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-23479000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>53038000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-156881000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>126395000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>57002000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>280037000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>177050000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-59311000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-237934000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-65131000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-53695000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>935851000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>153000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-36450000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-73691000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-17011000.0</v>
       </c>
-      <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>77243000.0</v>
+      </c>
+      <c r="C29">
         <v>59539000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>115326000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>339530000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>133668000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>108509000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>232227000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>321763000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>159408000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>14180000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>132554000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>511423000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>561358000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>385137000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>521478000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>464772000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>156266000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>882496000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>688597000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>571589000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>444043000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>377275000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>263155000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>147809000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>123884000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>96824000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>21861000.0</v>
+      </c>
+      <c r="C30">
         <v>-118177000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-81608000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-95080000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-27444000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-47616000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-313814000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-66385000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-107107000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-82396000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>86075000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-629952000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-614805000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-657441000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-722671000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-414993000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-237697000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-773863000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-360087000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1655903000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-321473000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-279866000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-204402000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-112623000.0</v>
       </c>
-      <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL30"/>
+  <dimension ref="A1:CN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:92">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
+      <c r="CN1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:92">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>140620000.0</v>
+      </c>
+      <c r="C2">
+        <v>126347000.0</v>
+      </c>
+      <c r="D2">
         <v>122275000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>107485000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>110555000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>130961000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>127792000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>99239000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>177755000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>153410000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>176044000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>181806000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>465774000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>451547000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>382141000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>219892000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>250216000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>257584000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>209148000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>53359000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>43726000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>56532000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>36506000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>47574000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>32433000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>41741000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>65709000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>86116000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>33293000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>339063000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>129440000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>130711000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>99058000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>106164000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>72320000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>126095000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>70236000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>73351000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>171824000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>370623000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>85414000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>7463000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>5671000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>8367000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>23666000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>17220000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>23847000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>20335000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>15800000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>15227000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>9276000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>12277000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>12245000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>6993000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>8553000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>8508000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>4512000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>7666000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>8710000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>58393000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>28655000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>180511000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>72898000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>84231000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>38187000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>107346000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>100733000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>251038000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>357552000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>685311000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>424397000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>276827000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>314050000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>187807000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>102090000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>4303000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>39235000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>12071000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>97309000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>136053000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>187698000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>140510000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>79110000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>45427000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>64975000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>19141000.0</v>
       </c>
-      <c r="CH2"/>
-      <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:92">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B3">
+        <v>10330000</v>
+      </c>
+      <c r="C3">
+        <v>9769000</v>
+      </c>
+      <c r="D3">
         <v>21801000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>7168000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>7168000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>14143000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>9646000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>6769000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>87619000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>18170000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>39686000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>15694000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>7523000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>11746000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>8326000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>25522000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>47592000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>16698000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>10168999</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>4279000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1575000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>7601000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1234000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3050000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>11614000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>220312000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>188071000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>41568000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>31581000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>47030000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>27523000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>27303000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>21117000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>50988000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>35340000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>20462000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>24191000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>24544000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>6376000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>4879000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>12903000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>37443000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>42293000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>68712000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>82991000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>172303000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>189891000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>172431000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>95327000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>211394000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>124225000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>163454000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>136740000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>342944000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>126545000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>102826000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>85126000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>102564000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>137167000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>442947000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>40008000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>171992000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>37960000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>166450000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>40011000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>225000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>36451000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>111531000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>128632000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>270785000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>107448000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>154952000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>246506000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>86101000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>75601000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>63693000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>134692000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>861997000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>1181424000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>151482000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>122894000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>228840000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>82489000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>91070000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>56040000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>111257000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>173590000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>203400000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>116759000</v>
       </c>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:92">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-5762000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-283968000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>14227000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>261979000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="Q4"/>
+      <c r="R4">
         <v>-30324000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-7368000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>48436000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>155789000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>9633000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-12806000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>20026000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-11068000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>15141000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-9308000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-23968000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-20407000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>52823000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-305770000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>209623000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-1271000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>31653000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-7106000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>33844000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-53775000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>55859000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-3115000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-98473000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-198799000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>285209000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>77951000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>1792000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-2696000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-15299000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>6446000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-6627000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>3512000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>4535000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>573000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>5951000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-3001000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>32000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>5252000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-1560000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>45000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>3996000.0</v>
       </c>
-      <c r="BE4"/>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:92">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-405000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>23024000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>20842000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>18374000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>-55724000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-18374000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-30998000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-45974000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-17596000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>3888000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>9796000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>16120000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>35544000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-18887000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>4346000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-50314000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>49337000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-21749000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>33938000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-29896000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>14675000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>171042000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>7168000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-46685000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>27883000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>56000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-5763000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-11041000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>5422000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>5688000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>9902000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-8317000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>17246000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>7009000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>12556000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-7910000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-1961000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-389000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-2877000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-10316000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>640000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>184119000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-20018000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-47721000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-1201000.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:92">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B6">
+        <v>-9701000.0</v>
+      </c>
+      <c r="C6">
+        <v>14273000.0</v>
+      </c>
+      <c r="D6">
         <v>4072000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>14790000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-3070000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-20406000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>3169000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>28553000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-78516000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>24345000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-22634000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-5762000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-283968000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>14227000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>69406000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>162249000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-30324000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-7368000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>48436000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>155789000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>9633000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-12806000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>20026000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-11068000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>15141000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-9308000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-23968000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-20407000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>52823000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-305770000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>209623000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-1271000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>31653000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-7106000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>33844000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-53775000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>55859000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-3115000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-98473000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-198799000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>285209000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>77951000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>1792000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-2696000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-15299000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>6446000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-6627000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>3512000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>4535000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>573000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>5951000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-3001000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>32000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>5252000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-1560000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>45000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>3996000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-3154000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-1044000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-49683000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>29738000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-151856000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>107613000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-11333000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>46044000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-69159000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>6613000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-150305000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-106514000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-327759000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>260914000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>147570000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-37223000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>126243000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>85717000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>97787000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-34932000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>27164000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-85238000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-38744000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-51645000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>47188000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>61400000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>33683000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-19548000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>45834000.0</v>
       </c>
-      <c r="CH6"/>
-      <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:92">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B7">
+        <v>-43727000.0</v>
+      </c>
+      <c r="C7">
+        <v>9715000.0</v>
+      </c>
+      <c r="D7">
         <v>-6656000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-9928000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-20246000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-11441000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>21453000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>13131000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-17781000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2852000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-13228000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-8045000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>10939000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>5948000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>24734000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>9383000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-47288000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-9510000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>38261000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-1327000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-2209000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-33495000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>12405000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-26488000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>46304000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-11286000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-42499000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-40540000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>37014000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-10139000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>107115000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-37584000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>14488000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-19856000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>42626000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-59819000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>32190000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-32659000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>2345000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-92696000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>42156000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-9720000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>70466000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-26073000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-9864000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>32867000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>49398000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>15703000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-13075000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-22216000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>63503000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>11162000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>43502000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-20795000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>9966000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-25614000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-3181000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-22067000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>17955000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-7352000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-53141000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-23760000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>35748000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>59426000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-22369000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-80557000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-45620000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-68727000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-37799000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-283936000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>309512000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-20404000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-15056000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-19973000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-4577000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-7567000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-16771000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-1959000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-24504000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-30795000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-12290000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-5650000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>32748000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>16660000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>-15645000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>16517000.0</v>
       </c>
-      <c r="CH7"/>
-      <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:92">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>4183000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>20621000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>23049000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>41272000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="Q8"/>
+      <c r="R8">
         <v>-37774000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-16593000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>11894000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-289000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-11101000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-17422000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>975000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>13030000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>21954000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-5741000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-9814000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-504000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>6496000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>1678000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>2591000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-7131000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>501000.0</v>
       </c>
-      <c r="AG8"/>
-      <c r="AH8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>231000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>5557000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-1882000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-11580000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>1586000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-10155000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>13144000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>29372000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-1824000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-9333000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>35654000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>24301000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-4931000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>784000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>5101000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>-7912000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>-13225000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>24385000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>26298000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>-64836000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>4504000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>22405000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>7346000.0</v>
       </c>
-      <c r="BE8"/>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:92">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B9">
+        <v>-15887000.0</v>
+      </c>
+      <c r="C9">
+        <v>1293000.0</v>
+      </c>
+      <c r="D9">
         <v>3895000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>2041000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-1935000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-17064000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>21913000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-7108000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-17362000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-2989000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-9354000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>7424000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>20621000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>25864000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>9960000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-5611000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-37774000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-16593000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>10632000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>3195000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-11101000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-17423000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>5271000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>10650000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>29077000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>5343000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-9814000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-504000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>6496000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1678000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>2591000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-7131000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>501000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-6276000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>231000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>5557000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-1882000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-7299000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-932000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-6939000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>8165000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>8949000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>8002000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-5836000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>21121000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>30446000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-3271000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-480000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>2815000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-11531000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-4552000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>16640000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>423000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-29502000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>4199000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>16605000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>9516000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-15726000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>8693000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-9171000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>-2435000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>55837000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>15369000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-23129000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>11390000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>36592000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>19342000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>1095000.0</v>
       </c>
-      <c r="BP9"/>
-      <c r="BQ9">
+      <c r="BR9"/>
+      <c r="BS9">
         <v>41132000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>60922000.0</v>
       </c>
-      <c r="BS9"/>
-[...1 lines deleted...]
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9">
         <v>50236000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>88340000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>73387000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>73502000.0</v>
       </c>
-      <c r="BY9"/>
-      <c r="BZ9"/>
       <c r="CA9"/>
-      <c r="CB9">
-[...1 lines deleted...]
-      </c>
+      <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9">
+        <v>3462000.0</v>
+      </c>
+      <c r="CE9"/>
+      <c r="CF9">
         <v>19016000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>1696000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>6434000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>699000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>22349000.0</v>
       </c>
-      <c r="CI9"/>
-      <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:92">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>-45197000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-3616000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1135000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
-[...1 lines deleted...]
-      </c>
+      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10">
+        <v>28637000.0</v>
+      </c>
+      <c r="T10"/>
+      <c r="U10">
         <v>-6546000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-11969000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1155000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>6734000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-7878000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>18134000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>42660000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-36364000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-25041000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-7255000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>24876000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>19505000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-4636000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-4472000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-83737000.0</v>
       </c>
-      <c r="AH10">
-[...2 lines deleted...]
-      <c r="AI10">
+      <c r="AJ10">
+        <v>0.0</v>
+      </c>
+      <c r="AK10">
         <v>5882000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-5020000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-47722000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>33305000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-50543000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-36170000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>31549000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-72493000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-9429000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>51008000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>20200000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>26768000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>19943000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>18035000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>16373000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>64151000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>11097000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>56622000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-93395000.0</v>
       </c>
-      <c r="BB10">
-[...4 lines deleted...]
-      </c>
       <c r="BD10">
+        <v>0.0</v>
+      </c>
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
         <v>-7042000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-5613000.0</v>
       </c>
-      <c r="BF10">
-[...4 lines deleted...]
-      </c>
       <c r="BH10">
+        <v>0.0</v>
+      </c>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
         <v>-618000.0</v>
       </c>
-      <c r="BI10"/>
-      <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:92">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>8937000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-7723000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-38034000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-78801000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>35656000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>30987000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>15695000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-24402000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>35104000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>8502000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>21884000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-16794000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>6720000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-22476000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-6790000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>13403000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>23524000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>11122000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-6871000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-15141000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>68644000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-1706000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-688000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>11402000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>36943000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-17196000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>6902000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-21135000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>6522000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-70859000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>27695000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-40216000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-38498000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>42426000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-10588000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>14782000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>37540000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>13189000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-20885000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-13947000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>75060000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-946000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>12293000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-27955000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>24604000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-582000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-15126000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>7881000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>23892000.0</v>
       </c>
-      <c r="BG11"/>
-      <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
-      <c r="BQ11">
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11">
         <v>52210000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>207743000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>43540000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>14731000.0</v>
       </c>
-      <c r="BU11"/>
-      <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
-      <c r="BY11">
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>162274000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>40354000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>29801000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>8623000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>29492000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>5174000.0</v>
       </c>
-      <c r="CE11"/>
-[...1 lines deleted...]
-      <c r="CG11">
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11">
         <v>59481000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>13101000.0</v>
       </c>
-      <c r="CI11"/>
-[...1 lines deleted...]
-      <c r="CK11">
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11">
         <v>13797000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>19954000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:92">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>3130000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>5243000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-41564000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-31543000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-54627000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>75555000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>74292000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>814000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>59643000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>32580000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>23867000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4915000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-9588000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-23156000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-73115000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>7879000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-53945000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-14628000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>48726000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-112822000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-9412000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>2444000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>-5694000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-403000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>-15234000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>-31377000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>-16421000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>228000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>-97927000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>114310000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>108540000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>-14959000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>411936000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>210223000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>140078000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>-57296000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>-20796000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>8245000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1553000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>-19238000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>719000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>-8349000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>-5334000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>46438000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>24323000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>-1143000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>44843000.0</v>
       </c>
-      <c r="BE12"/>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>104067000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>84152000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>91513000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>943000.0</v>
       </c>
-      <c r="BM12"/>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12">
         <v>60076000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>36701000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>5733000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>28579000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>37869000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>30939000.0</v>
       </c>
-      <c r="BX12"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12">
+        <v>19575000.0</v>
+      </c>
+      <c r="CC12"/>
+      <c r="CD12">
         <v>5394000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>40731000.0</v>
       </c>
-      <c r="CD12"/>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
-      <c r="CK12">
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12">
         <v>14046000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>2242000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:92">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
-[...4 lines deleted...]
-      </c>
+      <c r="J13"/>
+      <c r="K13"/>
       <c r="L13">
         <v>-14522000.0</v>
       </c>
       <c r="M13">
+        <v>-14522000.0</v>
+      </c>
+      <c r="N13">
+        <v>-14522000.0</v>
+      </c>
+      <c r="O13">
         <v>43945000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-20476000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-53455000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-26225000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>15571000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-7475000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-23183000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-9560000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>647000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>414000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-16577000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>23768000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-30032000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-13856000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-32369000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>40121000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-4388000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>22230000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-32181000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>5734000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-87368000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-12796000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-66625000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-7972000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-82846000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-5763000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>-11682000.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-14739000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-63556000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:92">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B14">
+        <v>35782000.0</v>
+      </c>
+      <c r="C14">
+        <v>36794000.0</v>
+      </c>
+      <c r="D14">
         <v>36582000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>35127000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>41283000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>46365000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>42054000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>45074000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>41906000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>41035000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>36632000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>35894000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>30134000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>34246000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>34113000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>34360000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>30911000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>29568000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>26291000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>30952000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>26637000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>26547000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>25127000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>29483000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>39126000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>37818000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>38841000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>38073000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>33766000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>35047000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>36969000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>39757000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>38081000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>38839000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>36489000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>40364000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>39990000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>38883000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>51500000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>57493000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>63733000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>67933000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>97329000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>103342000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>125467000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>130889000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>128671000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>128236000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>123306000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>138618000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>104144000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>99895000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>108872000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>356232000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>102880000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>36770000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>88491000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>328786000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>69749000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>87181000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>74092000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>294100000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>69051000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>69895000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>69209000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>325131000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>88400000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>85804000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>91535000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>108581000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>112556000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>154492000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>146147000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>160184000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>123692000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>131097000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>124409000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>136055000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>86404000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>67413000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>49172000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>45117000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>45685000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>52001000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>41372000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>43794000.0</v>
       </c>
-      <c r="CH14"/>
-      <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:92">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B15">
-        <v>1515000.0</v>
+        <v>1488000.0</v>
       </c>
       <c r="C15">
         <v>1499000.0</v>
       </c>
       <c r="D15">
+        <v>1515000.0</v>
+      </c>
+      <c r="E15">
+        <v>1499000.0</v>
+      </c>
+      <c r="F15">
         <v>1493000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>1475000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1473000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>1485000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>1469000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>1466000.0</v>
       </c>
-      <c r="J15">
-[...4 lines deleted...]
-      </c>
       <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15"/>
+      <c r="M15">
+        <v>0.0</v>
+      </c>
+      <c r="N15">
+        <v>0.0</v>
+      </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
-[...1 lines deleted...]
-      </c>
+      <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15"/>
+      <c r="AA15">
+        <v>0.0</v>
+      </c>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
-[...4 lines deleted...]
-      </c>
+      <c r="AD15"/>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
+        <v>0.0</v>
+      </c>
+      <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15">
         <v>7565000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>7565000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>7566000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>7566000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>7563000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>39276000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>6775000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>6775000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>6020000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>64984000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>5950000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>5950000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>5948000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>49820000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2978000.0</v>
       </c>
       <c r="BH15">
         <v>2979000.0</v>
       </c>
       <c r="BI15">
+        <v>2978000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>2979000.0</v>
+      </c>
+      <c r="BK15">
         <v>52142000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>2986000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>2241000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>2240000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>2286000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>2291000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>2292000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>2289000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>20840000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>4582000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>2291000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>32286000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>2287000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>2287000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>2286000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>2277000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>2278000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>1983000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>1985000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>1979000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1320000.0</v>
       </c>
       <c r="CE15">
         <v>1319000.0</v>
       </c>
-      <c r="CF15"/>
+      <c r="CF15">
+        <v>1320000.0</v>
+      </c>
       <c r="CG15">
+        <v>1319000.0</v>
+      </c>
+      <c r="CH15"/>
+      <c r="CI15">
         <v>1482000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>2968000.0</v>
       </c>
-      <c r="CI15"/>
-[...1 lines deleted...]
-      <c r="CK15">
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15">
         <v>41000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>13883000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:92">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B16">
+        <v>130919000.0</v>
+      </c>
+      <c r="C16">
+        <v>140620000.0</v>
+      </c>
+      <c r="D16">
         <v>126347000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>122275000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>107485000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>110555000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>130961000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>127792000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>99239000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>177755000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>153410000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>176044000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>181806000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>465774000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>451547000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>382141000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>219892000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>250216000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>257584000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>209148000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>53359000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>43726000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>56532000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>36506000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>47574000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>32433000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>41741000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>65709000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>86116000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>33293000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>339063000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>129440000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>130711000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>99058000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>106164000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>72320000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>126095000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>70236000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>73351000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>171824000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>370623000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>85414000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>7463000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>5671000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>8367000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>23666000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>17220000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>23847000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>20335000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>15800000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>15227000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>9276000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>12277000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>12245000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>6993000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>8553000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>8508000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>4512000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>7666000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>8710000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>58393000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>28655000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>180511000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>72898000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>84231000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>38187000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>107346000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>100733000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>251038000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>357552000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>685311000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>424397000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>276827000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>314050000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>187807000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>102090000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>4303000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>39235000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>12071000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>97309000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>136053000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>187698000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>140510000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>79110000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>45427000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>64975000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>19141000.0</v>
       </c>
-      <c r="CI16"/>
-      <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:92">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -33533,406 +34230,414 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:92">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>-7938000.0</v>
+      </c>
+      <c r="C18">
+        <v>15244000.0</v>
+      </c>
+      <c r="D18">
         <v>4736000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>35130000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-10364000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-18460000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>5122000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>30677000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-75977000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>24874000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-17036000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>10503000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>15912000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>933000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>80766000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>184700000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-20055000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>5678000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>54928000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-3049000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>43389000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-13830000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>20026000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>6104000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>72710000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-173753000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-107791000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-20097000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>53264000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-20119000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>152137000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>12908000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>53864000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-21900000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>29395000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-36060000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>56992000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-1196000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-4275000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-45857000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>16806000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-39682000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>62439000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-39393000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-82249000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-85825000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-35996000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-19871000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>23163000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-125869000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>54246000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-35926000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>33094000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-309296000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-16381000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>10342000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>43031000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>22863000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>29039000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-285827000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>32717000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-100097000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>110599000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-9092000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>46949000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>64170000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>9007000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-99515000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-94235000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-428548000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>384849000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>150611000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-4107000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>129828000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>88689000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>98024000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>11969000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>1082118000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-1058060000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>-36683000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>-9589000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>328989000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>62854000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>35053000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>16388000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>6229000.0</v>
       </c>
-      <c r="CH18"/>
-      <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:92">
       <c r="A19" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>206</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-20874000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-10763000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>63267000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-14143000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-9646000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-6769000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-87619000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-2157000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-44913000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-21224000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-13314000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-5403000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-10777000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-33938000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-44962000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-15038000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-3474000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-5601000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-3331000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-5907000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-1234000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-4828000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-35647000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-52594000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-188071000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-10000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-31581000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19">
         <v>-3000000.0</v>
       </c>
-      <c r="AG19"/>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
@@ -33945,73 +34650,75 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:92">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
-[...2 lines deleted...]
-      <c r="M20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>16998000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
@@ -34043,1335 +34750,1363 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:92">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B21">
-        <v>266000.0</v>
+        <v>-275000.0</v>
       </c>
       <c r="C21">
         <v>-275000.0</v>
       </c>
       <c r="D21">
-        <v>-40153000.0</v>
+        <v>266000.0</v>
       </c>
       <c r="E21">
         <v>-275000.0</v>
       </c>
       <c r="F21">
+        <v>-40153000.0</v>
+      </c>
+      <c r="G21">
         <v>-275000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
+      <c r="H21">
+        <v>-275000.0</v>
+      </c>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>-7423000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-10710000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-293366000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-9507000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-9329000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-12311000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-12899000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-13925000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-13187000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>167000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-32000000.0</v>
       </c>
       <c r="V21">
         <v>-32000000.0</v>
       </c>
       <c r="W21">
+        <v>-32000000.0</v>
+      </c>
+      <c r="X21">
+        <v>-32000000.0</v>
+      </c>
+      <c r="Y21">
         <v>-15394000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-33536000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>66928000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>82321000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1192000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-441000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>628543000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-257194000.0</v>
       </c>
       <c r="AF21">
         <v>-257194000.0</v>
       </c>
       <c r="AG21">
         <v>-257194000.0</v>
       </c>
       <c r="AH21">
+        <v>-257194000.0</v>
+      </c>
+      <c r="AI21">
+        <v>-257194000.0</v>
+      </c>
+      <c r="AJ21">
         <v>-421000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-15593000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-2056000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-544000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-90920000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-140000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>288000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-265078000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>4816000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>36593000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>67000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>100000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>37000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>31000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-11000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>153164000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-46164000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>40000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-27000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>369000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>39000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-4000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-33000000.0</v>
       </c>
-      <c r="BE21"/>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:92">
       <c r="A22" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B22">
+        <v>-22530000.0</v>
+      </c>
+      <c r="C22">
+        <v>-27127000.0</v>
+      </c>
+      <c r="D22">
         <v>-71474000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-20884000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-30577000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-23362000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-36921000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-15388000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-11474000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-443000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2145000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-12109000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>26005000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>43449000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>66721000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>123436000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-2457000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>48904000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-37964000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-51672000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-746000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-8947000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-13339000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-5904000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>65980000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>9460000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>75899000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>36389000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-47761000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>138844000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>46260000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>36083000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>27640000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>23365000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-1297000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>33315000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>24299000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>16483000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>45928000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-120922000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-190509000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-51606000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-477568000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-260449000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-255095000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-33371000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>684000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>9837000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>11189000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-11886000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>14194000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>22396000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>26618000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>16669000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-1470000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>53567000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>3218000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>46065000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>52928000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>55175000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>18649000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>20519000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>27188000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>27870000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>42315000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>50114000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-1322000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-5974000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-230737000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-851416000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>78181000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>134610000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>79806000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>49410000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>36340000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>45521000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>13029000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>38107000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>66701000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>38465000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>55831000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>50857000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>53102000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>45782000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>39282000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>38676000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>38053000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>34710000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>38043000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>116582000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>2049000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:92">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B23">
+        <v>-159000.0</v>
+      </c>
+      <c r="C23">
+        <v>-10233000.0</v>
+      </c>
+      <c r="D23">
         <v>-10572000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-199000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-21495000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-196000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-205000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-364000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-795000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-9000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-200000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-25000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-7077000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>16073000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-13000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-1724000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-269000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-2343000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-1409000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-6840000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-32000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-670000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-1234000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>25000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-33536000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-2334000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-177000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-310000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-441000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-22805000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-26000.0</v>
       </c>
       <c r="AF23">
         <v>-2057000.0</v>
       </c>
       <c r="AG23">
+        <v>-26000.0</v>
+      </c>
+      <c r="AH23">
+        <v>-2057000.0</v>
+      </c>
+      <c r="AI23">
         <v>-3401000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-1636000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-7462000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-245000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-1555000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>57080000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-17821000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>83000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-344000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-184000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-6303000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-50000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>99836000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>36935000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-51000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-65000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-3738000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-72000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-300000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-42000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-5841000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-2166000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-37000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-87000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>803000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-2269000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-29728000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>10000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>298000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>142500000.0</v>
       </c>
       <c r="BL23">
         <v>142500000.0</v>
       </c>
       <c r="BM23">
+        <v>142500000.0</v>
+      </c>
+      <c r="BN23">
+        <v>142500000.0</v>
+      </c>
+      <c r="BO23">
         <v>777000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-17000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>131000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-750000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>2132000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-52000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-750000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-80000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-548000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-226000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-5284000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-44500000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-355000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>306200000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-151558000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-40000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>40000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>-82623000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-1319000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-889000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>1264000.0</v>
       </c>
-      <c r="CH23"/>
-      <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:92">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B24">
+        <v>-10330000.0</v>
+      </c>
+      <c r="C24">
+        <v>71343000.0</v>
+      </c>
+      <c r="D24">
         <v>386000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-12023000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>70435000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-14143000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-104034000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-87619000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>16013000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-5227000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-5530000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-5791000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>6343000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-2451000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-8416000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>2630000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1660000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>6695000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-1322000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-1756000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>1694000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-2418000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-1778000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-24033000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>12110000.0</v>
       </c>
-      <c r="Z24"/>
-[...1 lines deleted...]
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24">
         <v>-31581000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>23375000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>59543000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-9176000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-17154000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>18195000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>6506000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-1995000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>1168000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>2206000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-3278000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-12942000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-19680000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>382977000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-65463000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>1327000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-52176000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>32283000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>8577000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>14155000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-17565000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>16456000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>4552000.0</v>
       </c>
-      <c r="AY24">
-[...2 lines deleted...]
-      <c r="AZ24">
+      <c r="BA24">
+        <v>0.0</v>
+      </c>
+      <c r="BB24">
         <v>-136740000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>16373000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-16063000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-310000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-85126000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-722686000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>15000.0</v>
       </c>
-      <c r="BG24">
-[...2 lines deleted...]
-      <c r="BH24">
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
         <v>-40008000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>85000.0</v>
       </c>
-      <c r="BJ24"/>
-[...1 lines deleted...]
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24">
         <v>1335000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>25600000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>-86000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>13621000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>7000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>122379000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-116551000.0</v>
       </c>
-      <c r="BS24"/>
-      <c r="BT24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>-246506000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>-360087000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>291000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>-167000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>-124000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>-1061820000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>-127000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>-76000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>-77000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>680000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>-134000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>-51000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>-47000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>4823000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>39000.0</v>
       </c>
-      <c r="CI24"/>
-      <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:92">
       <c r="A25" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B25">
+        <v>32894000.0</v>
+      </c>
+      <c r="C25">
+        <v>3765000.0</v>
+      </c>
+      <c r="D25">
         <v>64549000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>15256000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>9774000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-17756000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-9229000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-2433000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-4774000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-4238000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-5966000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3273000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-49961000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-78720000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-52261000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>13265000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>46584000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-58808000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>44329000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>35613000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>21031000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>15729000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>18267000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>19750000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-74633000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>18905000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-3670000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-2015000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>61732000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-136710000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-12200000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>628000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-6556000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-14898000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-15175000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-31103000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-17329000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-15638000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-96392000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>88395000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>116675000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>26239000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>430450000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>253741000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>240992000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-29668000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-29516000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-10378000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-13333000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-21398000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-14732000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-19839000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-23920000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-365363000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-876000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-284000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>34420000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-233023000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-917000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-6099000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>21952000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-206172000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>80452000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-606000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-6310000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-231634000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>2265000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-807000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>-754000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>1176672000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>-23831000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>11761000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>6273000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>14240000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>7275000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>1760000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>17144000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>4706000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>-12637000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>13067000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>-5276000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>-379000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>5000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>4000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>381000.0</v>
       </c>
-      <c r="CG25"/>
-      <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:92">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>16458000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...4 lines deleted...]
-      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -35412,1133 +36147,1163 @@
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
-      <c r="BH26"/>
-      <c r="BI26"/>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
-      <c r="BL26">
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26">
         <v>-14920000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>-14920000.0</v>
       </c>
-      <c r="BN26"/>
-[...1 lines deleted...]
-      <c r="BP26">
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>-9247000.0</v>
       </c>
-      <c r="BQ26"/>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:92">
       <c r="A27" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B27">
+        <v>7443000.0</v>
+      </c>
+      <c r="C27">
+        <v>3729000.0</v>
+      </c>
+      <c r="D27">
         <v>3536000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2874000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2087000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3818000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1956000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1386000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>3032000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3124000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3250000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2087000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1922000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2743000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2645000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2014000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>520000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1585000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>858000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>467000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>454000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>817000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1075000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1019000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1048000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1261000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1248000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1259000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>-78000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>-268000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1374000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1215000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1219000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1742000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1983000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1538000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>1928000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>3371000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>2521000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>2585000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>2536000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>1929000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>2605000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>2892000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>2816000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>3346000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>3754000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>3886000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>3758000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>3068000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>3507000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>2695000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>2255000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>3261000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>3319000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>3159000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>2659000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>3273000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>2775000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>1836000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>1826000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>1957000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>1633000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>978000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>965000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>1545000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>1719000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>1878000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>1238000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>6029000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>1465000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>1551000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>1547000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>3409000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>692000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>4000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>528000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>2544000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>-7490000.0</v>
       </c>
-      <c r="CA27"/>
-      <c r="CB27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>1430000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CE27">
         <v>419000.0</v>
       </c>
-      <c r="CD27"/>
-[...1 lines deleted...]
-      <c r="CF27">
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27">
         <v>381000.0</v>
       </c>
-      <c r="CG27"/>
-      <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:92">
       <c r="A28" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>-1763000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1898000.0</v>
+      </c>
+      <c r="D28">
         <v>-1591000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-2409000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-63141000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1946000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-1953000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-2124000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-2539000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-16542000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-371000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-10735000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-294089000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6951000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-8909000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-14035000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-12899000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-14706000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-13187000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>160160000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-32000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-670000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-48930000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-15394000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-33536000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-3273000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>83823000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-310000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-441000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-312026000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-5003000.0</v>
       </c>
       <c r="AF28">
         <v>-2057000.0</v>
       </c>
       <c r="AG28">
-        <v>-3401000.0</v>
+        <v>-5003000.0</v>
       </c>
       <c r="AH28">
         <v>-2057000.0</v>
       </c>
       <c r="AI28">
+        <v>-3401000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-2057000.0</v>
+      </c>
+      <c r="AK28">
         <v>-15720000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-2301000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-4125000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-90920000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-140000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>288083000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-265344000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>4816000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>36697000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>66950000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>92271000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>29369000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>23383000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-18628000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>109986000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-52847000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>32925000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-33062000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>298175000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>30884000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-9987000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-39035000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-26017000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-30098000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>236144000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-2979000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-51844000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-2986000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-2241000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-2240000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-158929000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-2308000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-64411000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-12286000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-21590000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-7384000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-3041000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-33116000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-3585000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-3263000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-70000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-46777000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>6866000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>972949000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-1985000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-41979000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>38681000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-1320000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-1319000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-35889000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>34782000.0</v>
       </c>
-      <c r="CH28"/>
-      <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:92">
       <c r="A29" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>2392000.0</v>
+      </c>
+      <c r="C29">
+        <v>25013000.0</v>
+      </c>
+      <c r="D29">
         <v>26537000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>27962000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-3196000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-4317000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>14768000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>37446000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>11642000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>43044000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>22650000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>26197000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>23435000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>12679000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>89092000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>210222000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>27537000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>22376000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>65096999.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1230000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>44964000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-6229000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>21260000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>9154000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>84324000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>46559000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>80280000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>21471000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>84845000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>26911000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>179660000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>40211000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>74981000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>29088000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>64735000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-15598000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>81183000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>23348000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>2101000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-40978000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>29709000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-2239000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>104732000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>29319000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>742000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>86478000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>153895000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>152560000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>118490000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>85525000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>178471000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>127528000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>169834000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>33648000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>110164000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>113168000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>128157000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>125427000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>166206000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>157120000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>72725000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>71895000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>148559000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>157358000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>86960000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>64395000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>45458000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>12016000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>34397000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-157763000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>492297000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>305563000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>242399000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>215929000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>164290000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>161717000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>146661000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>220121000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>123364000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>114799000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>113305000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>100149000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>145343000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>126123000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>72428000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>117486000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>259789000.0</v>
       </c>
-      <c r="CI29"/>
-[...1 lines deleted...]
-      <c r="CK29">
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29">
         <v>263155000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>147809000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:92">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>-10330000.0</v>
+      </c>
+      <c r="C30">
+        <v>-8842000.0</v>
+      </c>
+      <c r="D30">
         <v>-20874000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-10763000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>63267000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-14143000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-9646000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-6769000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-87619000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-2157000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-44913000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-21224000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-13314000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-5403000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-10777000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-33938000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-44962000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-15038000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-3474000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-5601000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-3331000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-5907000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-1234000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-4828000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-35647000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-52594000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-188071000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-41568000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-31581000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-20655000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>32020000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-36479000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-41271000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-32793000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-28834000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-22457000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-23023000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-22338000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-9654000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-17821000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-32583000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>345534000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-107756000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-68712000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-82991000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-172303000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-189891000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-172431000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-95327000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-194938000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-119673000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-163454000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-136740000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-326571000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-142608000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-103136000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-85126000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-102564000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-137152000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-442947000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-40008000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-171907000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-37960000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-166450000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-38676000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>25375000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-36537000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-97910000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-128625000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-148406000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-223999000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-154952000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-246506000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-86101000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-75310000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-63860000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-134816000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-199823000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-1181551000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-151558000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-122971000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-91642000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-82623000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-91121000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-56087000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-106434000.0</v>
       </c>
-      <c r="CH30"/>
-      <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>