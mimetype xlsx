--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5740,769 +5743,773 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR62"/>
+  <dimension ref="A1:DS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
+      <c r="DS1" t="s">
+        <v>184</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
-      <c r="J2">
+      <c r="J2"/>
+      <c r="K2">
         <v>1747985000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1799922000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1885580000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1823073000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1549116000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1646624000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1493656000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1308797000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>437000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1122159000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1348000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1144974000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>995000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>200907000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1387439000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1471110000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1285652000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1039490000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>226000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>993537000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>840559000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>669644000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>664885000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>676823000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>591426000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>537244000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>880000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>5151000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>424538000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>505450000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>446123000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>482124000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>407593000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>390259000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>359234000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>357106000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>316964000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>336225000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>287115000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>327279000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>283724000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>302958000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>265775000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>577000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1250000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>331245000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>350707000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>210003000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>175684000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>187459000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>191586000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>134309000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>141847000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>155321000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>175325000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>159394000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>137912000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>170990000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>181229000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>107369000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>115596000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>121744000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>124126000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>224139000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>373097000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>102884000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>89175000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>67989000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>91579000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>104085000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>151735000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>85239000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>111947000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>93126000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>89141000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>104598000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>99512000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>79488000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>129928000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>136596000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>128269000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>126034000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>119197000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>112794000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>101148000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>98802000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>83342000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>83482000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>53518000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>2314636000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>40655000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>42502000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>39350000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>51690000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>46834000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>33236000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>29574000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>23570000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>17200000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>15000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>16300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>12600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>15900000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>14300000.0</v>
       </c>
-      <c r="DJ2"/>
-      <c r="DK2">
+      <c r="DK2"/>
+      <c r="DL2">
         <v>11000000.0</v>
       </c>
-      <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
+      <c r="DS2"/>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6583,52 +6590,53 @@
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
+      <c r="DS3"/>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6709,426 +6717,428 @@
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>-420798000.0</v>
+      </c>
+      <c r="C5">
         <v>-366808000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-295754000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-314808000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-366233000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-410015000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-508335000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-292177000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-512198000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-485148000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-361231000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-642723000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-474090000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-367436000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-427636000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-458728000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-243037000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-115999000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4092000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1417000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>10133000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>10104000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>15382000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-841000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-597000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-7603000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-34678000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-38877000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-45429000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-50344000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-76872000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-93150000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-81216000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-73095000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-41835000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-41486000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-46537000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-59824000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-65328000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-32579000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-34440000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-39910000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-62708000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-49093000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-61871000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-31091000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-37332000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-42700000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-34503000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-56753000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-63036000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-46414000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-49204000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1067000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>7711000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>9805000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1971000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-4830000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-2878000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>3471000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>4132000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-3459000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-5512000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>3943000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>4966000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-2847000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-6622000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-6368000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-18161000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-14920000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-10302000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-13366000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-27842000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-9044000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-13672000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-22665000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-37482000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-15137000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-17761000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-22597000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-47197000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-24393000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-18333000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-7362000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-6896000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-20472000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-6530000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-3853000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-18990000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-334000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-6156000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-5634000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>513000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>193000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-795000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-722000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-1361000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-4874000.0</v>
       </c>
-      <c r="CU5"/>
-      <c r="CV5">
+      <c r="CV5"/>
+      <c r="CW5">
         <v>-16000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>27000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-6000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-263000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-1249000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-2335000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-2419000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-2171000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-1200000.0</v>
       </c>
-      <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
+      <c r="DS5"/>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7184,51 +7194,53 @@
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
-      <c r="BN6"/>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
@@ -7241,52 +7253,53 @@
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
+      <c r="DS6"/>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7367,116 +7380,117 @@
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>492563000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>492062000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>492042000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>904525000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>479507000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>479060000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>479046000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>474325000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>474298000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>473769000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>473744000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>473719000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>473698000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>473297000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>473243000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>473222000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>471591000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>471392000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>471294000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>471270000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7533,210 +7547,211 @@
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1923623000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1913947000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>1891621000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1880913000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1698093000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1685572000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1674062000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1669002000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1663008000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1649990000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1647049000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1643864000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1652063000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1650278000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1574011000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1569969000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1565185000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1557984000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1553353000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1547511000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1540673000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1529035000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1519596000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1511080000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1381886000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1365781000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1356759000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1350751000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1194750000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1190988000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1187407000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1159052000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1156542000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1133955000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1129975000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1125551000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1122233000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1117032000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1118550000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1066796000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1040098000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1036295000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>997854000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>969315000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>967587000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>965203000.0</v>
       </c>
-      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
@@ -7751,414 +7766,418 @@
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
+      <c r="DS9"/>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>4169705000.0</v>
+      </c>
+      <c r="C10">
         <v>3595319000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>467874000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3987858000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5265119000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4854453000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4861770000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4373582000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3239776000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2510902000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2507727000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2866658000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2677566000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2009506000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2479627000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4458195000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3765432000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4476113000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5783753000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5694559000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5142372000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3775119000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5124942000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4134462000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4360071000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2292861000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2450727000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2709561000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1738039000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1880617000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1491736000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1416980000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1525987000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1211787000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1340776000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1470624000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1307740000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1221570000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1247651000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1058929000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>960820000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1025493000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>879236000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>948447000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>839815000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>984542000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1223573000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>881064000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>855884000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>871226000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>748982000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1004700000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>664942000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>884877000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1320474000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1121182000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1294417000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1046769000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>897299000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1248623000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1130742000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1087112000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1019265000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1379651000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1233835000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1328824000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1160796000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1297260000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>778141000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>388719000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>342803000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>162887000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>173295000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>172170000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>180600000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>159710000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>167517000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>141374000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>188330000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>161351000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>176246000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>135161000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>170376000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>172232000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>217453000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>154313000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>133127000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>137133000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>104678000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>114778000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>118157000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>134324000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>129187000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>83728000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>110089000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>90126000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>258687000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>56821000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>72267000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>56325000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>46342000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>48226000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>65595000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>68901000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>56741000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>42952000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>83844000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>101300000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>99800000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>65400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>60400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>56500000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>93200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>141800000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>178100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>159900000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>93100000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>85300000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>94100000.0</v>
       </c>
-      <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
+      <c r="DS10"/>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8239,1473 +8258,1484 @@
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
+      <c r="DS11"/>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>15021802000.0</v>
+      </c>
+      <c r="C12">
         <v>14173659000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6704137000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9035987000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9923889000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8835704000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8762966000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8022161000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7351201000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6686232000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5799175000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6257776000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5951917000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5056211000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5499729000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7132820000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6487229000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7475011000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7850539000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8068037000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7330980000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6205868000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7903966000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7080921000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7555032000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5863820000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5556941000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4979620000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3924193000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4066399000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3617817000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3581965000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3466774000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3107475000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3144442000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3136527000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2957376000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3025303000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2972318000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2709025000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1598483000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1796476000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2595624000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3162728000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3001876000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2705572000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3015651000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2663712000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2680124000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2820923000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2925272000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2786583000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2508766000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2755708000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3116550000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1121182000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1294417000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1046769000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2189096000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1248623000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1130742000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1087112000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2515567000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1379651000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1233835000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1328824000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2415862000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1297260000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>778141000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>388719000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1127476000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>162887000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>173295000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>172170000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1484437000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>159710000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>167517000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>141374000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>2028046000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>161351000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>176246000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>135161000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1969760000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>172232000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>217453000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>154313000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>133127000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>137133000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>104678000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>114778000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>118157000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>134324000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>129187000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>83728000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>110089000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>90126000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>258687000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>56821000.0</v>
       </c>
-      <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>56325000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>46342000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>48226000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>65595000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>68901000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>56741000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>42952000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>83844000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>101300000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>99800000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>65400000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>60400000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>56500000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>93200000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>141800000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>178100000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>159900000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>93100000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>85300000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>94100000.0</v>
       </c>
-      <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
+      <c r="DS12"/>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
+        <v>67581000.0</v>
+      </c>
+      <c r="C13">
         <v>67525000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>67062000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>67042000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>67025000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>67007000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>66560000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>66546000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>61825000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>61798000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>61269000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>61244000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>61219000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>61198000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>60797000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>60743000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>60722000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>59091000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>58892000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>58794000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>58770000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>58727000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>58473000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>58323000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>58294000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>58266000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>57951000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>56825000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>56794000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>56765000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>56518000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>56486000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>56437000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>56364000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>56068000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>55940000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>55802000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>52605000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>51978000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>51811000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>51708000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>48608000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>48469000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>48422000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>47763000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>47475000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>46881000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>46766000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>46627000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>46332000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>46181000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>39992000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>37985000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>37272000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>37108000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>36647000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>36573000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>36522000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>35982000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>35926000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>34988000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>34947000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>34864000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>31145000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>31084000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>31044000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>27079000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>26965000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>26835000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>26766000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>26611000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>26548000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>26478000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>26875000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>26281000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>26060000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>26012000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>26609000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>25802000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>25718000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>26316000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>24231000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>23941000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>23655000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>23568000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>23447000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>21729000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>21064000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>20485000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>20213000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>20066000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>18898000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>17428000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>17371000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>17216000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>17148000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>16955000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>15712000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>9688000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>9673000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>9637000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>8859000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>8857000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8850000.0</v>
       </c>
       <c r="DA13">
         <v>8850000.0</v>
       </c>
       <c r="DB13">
+        <v>8850000.0</v>
+      </c>
+      <c r="DC13">
         <v>8838000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>8771000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>8200000.0</v>
       </c>
-      <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
         <v>68097000.0</v>
       </c>
       <c r="C14">
-        <v>67649000.0</v>
+        <v>68097000.0</v>
       </c>
       <c r="D14">
         <v>67649000.0</v>
       </c>
       <c r="E14">
         <v>67649000.0</v>
       </c>
       <c r="F14">
         <v>67649000.0</v>
       </c>
       <c r="G14">
+        <v>67649000.0</v>
+      </c>
+      <c r="H14">
         <v>67724000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>65941000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>62765000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>62409000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>62402000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>62177000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>62094000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>61823000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>61865000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>61575000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>58838000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>58058000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>57998000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>57753000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>57775000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>57585000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>57897000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>58046000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>57981000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>58195000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>58412000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>57463000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>57361000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>57228000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>57287000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>57284000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>57227000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>57025000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>56934000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>56762000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>56587000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>56427000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>55964000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>55726000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>53105000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>52268000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>52376000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>52207000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>51723000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>51472000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>50977000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>50880000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>50922000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>50704000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>50552000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>50154000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>49840000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>49439000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>49001000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>48676000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>44099000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43737000.0</v>
       </c>
       <c r="BG14">
         <v>43737000.0</v>
       </c>
       <c r="BH14">
+        <v>43737000.0</v>
+      </c>
+      <c r="BI14">
         <v>46101000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>43409000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42722000.0</v>
       </c>
       <c r="BK14">
         <v>42722000.0</v>
       </c>
       <c r="BL14">
+        <v>42722000.0</v>
+      </c>
+      <c r="BM14">
         <v>32105000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>32341000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27081000.0</v>
       </c>
       <c r="BO14">
         <v>27081000.0</v>
       </c>
       <c r="BP14">
+        <v>27081000.0</v>
+      </c>
+      <c r="BQ14">
         <v>26545000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>24264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24076000.0</v>
       </c>
       <c r="BS14">
         <v>24076000.0</v>
       </c>
       <c r="BT14">
+        <v>24076000.0</v>
+      </c>
+      <c r="BU14">
         <v>23644000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>24139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24100000.0</v>
       </c>
       <c r="BW14">
         <v>24100000.0</v>
       </c>
       <c r="BX14">
+        <v>24100000.0</v>
+      </c>
+      <c r="BY14">
         <v>24592000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>24960000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25846000.0</v>
       </c>
       <c r="CA14">
         <v>25846000.0</v>
       </c>
       <c r="CB14">
+        <v>25846000.0</v>
+      </c>
+      <c r="CC14">
         <v>26597000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>25623000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25012000.0</v>
       </c>
       <c r="CE14">
         <v>25012000.0</v>
       </c>
       <c r="CF14">
+        <v>25012000.0</v>
+      </c>
+      <c r="CG14">
         <v>24771000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>24629000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23046000.0</v>
       </c>
       <c r="CI14">
         <v>23046000.0</v>
       </c>
       <c r="CJ14">
+        <v>23046000.0</v>
+      </c>
+      <c r="CK14">
         <v>21886000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>21658000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21476000.0</v>
       </c>
       <c r="CM14">
         <v>21476000.0</v>
       </c>
       <c r="CN14">
+        <v>21476000.0</v>
+      </c>
+      <c r="CO14">
         <v>18816000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>18517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18432000.0</v>
       </c>
       <c r="CQ14">
         <v>18432000.0</v>
       </c>
       <c r="CR14">
+        <v>18432000.0</v>
+      </c>
+      <c r="CS14">
         <v>18312000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>17028000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>15991000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>15078000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>15450000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>13684500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13377000.0</v>
       </c>
       <c r="CY14">
         <v>13377000.0</v>
       </c>
       <c r="CZ14">
+        <v>13377000.0</v>
+      </c>
+      <c r="DA14">
         <v>13384500.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>13456500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13516500.0</v>
       </c>
       <c r="DC14">
         <v>13516500.0</v>
       </c>
       <c r="DD14">
+        <v>13516500.0</v>
+      </c>
+      <c r="DE14">
         <v>12493753.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>12771392.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12266594.0</v>
       </c>
       <c r="DG14">
         <v>12266594.0</v>
       </c>
       <c r="DH14">
+        <v>12266594.0</v>
+      </c>
+      <c r="DI14">
         <v>13193403.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>13629549.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12493753.0</v>
       </c>
       <c r="DK14">
         <v>12493753.0</v>
       </c>
       <c r="DL14">
+        <v>12493753.0</v>
+      </c>
+      <c r="DM14">
         <v>12993503.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>12685965.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10494753.0</v>
       </c>
       <c r="DO14">
         <v>10494753.0</v>
       </c>
       <c r="DP14">
-        <v>9899550.0</v>
+        <v>10494753.0</v>
       </c>
       <c r="DQ14">
         <v>9899550.0</v>
       </c>
       <c r="DR14">
         <v>9899550.0</v>
       </c>
+      <c r="DS14">
+        <v>9899550.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>61219000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>61198000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>60743000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>60722000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>59091000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>58892000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>58794000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>58770000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>58727000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>58473000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>58323000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>58294000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>58266000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>57951000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>56825000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>56794000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>56765000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>56518000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>56486000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>56437000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>56364000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>56068000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>55940000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>55802000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>52605000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>51978000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>51811000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>51708000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>48608000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>48469000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>48422000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>47763000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>47475000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>46881000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>46766000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>46627000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>46332000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>46181000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>39992000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>37985000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>37272000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>37108000.0</v>
       </c>
-      <c r="BD15">
-[...1 lines deleted...]
-      </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
+        <v>0.0</v>
+      </c>
+      <c r="BI15">
         <v>35926000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>34988000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>34947000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>34864000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>31145000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>31084000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>31044000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>27079000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
-[...1 lines deleted...]
-      </c>
+      <c r="BR15"/>
       <c r="BS15">
         <v>26611000.0</v>
       </c>
       <c r="BT15">
+        <v>26611000.0</v>
+      </c>
+      <c r="BU15">
         <v>26548000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>26478000.0</v>
       </c>
-      <c r="BV15"/>
-      <c r="BW15">
+      <c r="BW15"/>
+      <c r="BX15">
         <v>26281000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>26060000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>26012000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25802000.0</v>
       </c>
       <c r="CA15">
         <v>25802000.0</v>
       </c>
       <c r="CB15">
+        <v>25802000.0</v>
+      </c>
+      <c r="CC15">
         <v>25718000.0</v>
       </c>
-      <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>24231000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>23941000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>23655000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>23568000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>23447000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>21729000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>21064000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>20485000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>20213000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>20066000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>18898000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>17428000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>17371000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>17216000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>17148000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>16955000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14532000.0</v>
       </c>
       <c r="CU15">
         <v>14532000.0</v>
       </c>
       <c r="CV15">
+        <v>14532000.0</v>
+      </c>
+      <c r="CW15">
         <v>9673000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>9637000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>8859000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>8857000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8850000.0</v>
       </c>
       <c r="DA15">
         <v>8850000.0</v>
       </c>
       <c r="DB15">
+        <v>8850000.0</v>
+      </c>
+      <c r="DC15">
         <v>8838000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>8771000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>8200000.0</v>
       </c>
-      <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
+      <c r="DS15"/>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-1747985000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>565000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1871397000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1805300000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1538992000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>932000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>366000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>734000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>738000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-84195000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1018022000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
@@ -9763,52 +9793,53 @@
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9889,88 +9920,87 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -10026,51 +10056,53 @@
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
-      <c r="BN18"/>
+      <c r="BN18">
+        <v>0.0</v>
+      </c>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
@@ -10083,106 +10115,107 @@
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>9197680000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>7428581000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>7166635000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>6462104000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>5578812000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>5457256000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>4918213000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>4942976000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>4838362000.0</v>
       </c>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
@@ -10227,1900 +10260,1912 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
+        <v>797219000.0</v>
+      </c>
+      <c r="C20">
         <v>797658000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>797960000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>797639000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>798144000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>796932000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>796942000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>800780000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>655955000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>656181000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>656672000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>656109000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>656674000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>653587000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>653524000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>653079000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>654709000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>655402000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>655149000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>645792000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>646336000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>646017000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>645707000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>644644000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>644213000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>643441000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>645220000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>584315000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>584911000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>573658000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>573141000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>537560000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>509957000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>511497000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>501884000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>502021000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>500260000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>499341000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>498587000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>485938000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>486095000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>484280000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>471761000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>472166000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>421646000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>420197000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>405634000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>406604000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>381721000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>373725000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>374547000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>357309000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>356871000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>343632000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>345401000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>331634000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>330896000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>307295000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>305468000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>302369000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>283301000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>281940000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>281190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>278025000.0</v>
       </c>
       <c r="BM20">
         <v>278025000.0</v>
       </c>
       <c r="BN20">
         <v>278025000.0</v>
       </c>
       <c r="BO20">
         <v>278025000.0</v>
       </c>
       <c r="BP20">
-        <v>276525000.0</v>
+        <v>278025000.0</v>
       </c>
       <c r="BQ20">
         <v>276525000.0</v>
       </c>
       <c r="BR20">
-        <v>276310000.0</v>
+        <v>276525000.0</v>
       </c>
       <c r="BS20">
         <v>276310000.0</v>
       </c>
       <c r="BT20">
-        <v>276311000.0</v>
+        <v>276310000.0</v>
       </c>
       <c r="BU20">
         <v>276311000.0</v>
       </c>
       <c r="BV20">
+        <v>276311000.0</v>
+      </c>
+      <c r="BW20">
         <v>276121000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>276204000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>268983000.0</v>
       </c>
       <c r="BY20">
         <v>268983000.0</v>
       </c>
       <c r="BZ20">
+        <v>268983000.0</v>
+      </c>
+      <c r="CA20">
         <v>269092000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>268936000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>269646000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>270774000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>196625000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>196716000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>195941000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>195827000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>196549000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>113461000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>91024000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>59378000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>48665000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>48490000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>30026000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>29835000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>29515000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>25266000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>25220000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>25091000.0</v>
       </c>
-      <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
+        <v>88119000.0</v>
+      </c>
+      <c r="C21">
         <v>93040000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>97999000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>105297000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>110495000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>116072000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>121690000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>123866000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>20607000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>21730000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>22889000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>24244000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>25653000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>20951000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>22186000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>23620000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>25118000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>26699000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>28307000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>30118000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>31997000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>34035000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>36040000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>38670000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>41368000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>44185000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>47057000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>43657000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>46588000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>46566000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>49424000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>27378000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>21414000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>22413000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>17621000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>18651000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>19546000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>20687000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>21851000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>20736000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>21821000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>23725000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>24209000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>25533000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>17924000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>18858000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>18811000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>19984000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>16894000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>18050000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>19213000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>18982000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>20137000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>19510000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>20947000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>22405000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>21213000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>22101000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>22070000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>22413000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>11532000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>12056000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>12575000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>13194000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>13275000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>12978000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>13624000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>14368000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>13244000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>13921000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>14608000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>15389000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>16170000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>16949000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>17737000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>18701000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>19666000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>20630000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>21599000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>22757000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>22211000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>16864000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>17607000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>18491000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>19376000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>20060000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>161549000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>4629000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>3205000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>3399000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>156975000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>2259000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>133650000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>131344000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>133444000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>136740000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>118619000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>114824000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>10085000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>38155000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>37218000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>36558000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>34722000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>37331000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>36780000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>36382000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>35943000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>35200000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>32900000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>32000000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>30100000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>32500000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>27800000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>19000000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>14900000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>12500000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>17900000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>15000000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>16400000.0</v>
       </c>
-      <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
+      <c r="DS21"/>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-429206000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1973410000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1829809000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3187383000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2975260000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-7493659000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>9900000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-6246631000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-5993093000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-1481368000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1454099000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-13646031000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-12955913000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>15813000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>16558000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>5782000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>10197000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>11026000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>15175000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>17739000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>20100000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>21790000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>25100000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>28597000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>35636000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>448103000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>354238000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>407660000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>422198000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>328828000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>458656000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>594684000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>592319000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>355556000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>431983000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>403485000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>539363000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>488612000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>396932000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>413680000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>423215000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>269362000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>384781000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>389595000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>595016000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>437099000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>475091000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>637362000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>598657000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>426564000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>407047000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>309960000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>221736000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>179776000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>442661000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>397094000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>324401000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>245058000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>355878000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>233894000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>862538000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>260224000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>93688000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>80921000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>127612000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>107197000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>113410000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>106785000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>137047000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>117709000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>148903000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>101909000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>115474000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>66389000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>87385000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>127184000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>142798000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>133187000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>104709000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>81696000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>85625000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>35302000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>24409000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>65741000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>85564000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>97334000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>90522000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>58590000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>28491000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>31823000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>100000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>244000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>100000.0</v>
       </c>
-      <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
+      <c r="DS22"/>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>74668135000.0</v>
+      </c>
+      <c r="C23">
         <v>72157433000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>71142046000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>69629638000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>68983318000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>65870066000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>64879668000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>63788424000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>59781516000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>57576933000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>56259934000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>55555246000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>54286176000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>52873511000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>52949649000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>52382939000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>50969332000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>50250661000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>50142143000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>47832271000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>46738450000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>45682202000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>45080768000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>43731718000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>43540017000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>38799847000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>36620583000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>34911902000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>33641769000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>32358621000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>31241521000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>30142731000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>29464588000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>28456772000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>27915970000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>27358162000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>26929265000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>25778893000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>25668553000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>25321759000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>24420616000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>23488168000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>22917166000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>22043930000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>20799924000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>20382271000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>20010727000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>19169345000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>18895681000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>18221163000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>18097783000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>17682548000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>17613546000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>17074247000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>17519613000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>17018592000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>16576282000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>16172018000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>15893808000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>15914804000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>14615897000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>14080180000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>13980156000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>14100368000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>13708560000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>12839978000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>12215620000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>12136021000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>11359536000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>10818941000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>10658326000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>9864920000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>9923077000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>9732466000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>9368859000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>9465114000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>9348460000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>9414604000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>9571852000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>9463060000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>9172784000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>8382247000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>8177042000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>7893503000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>7768993000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>7345539000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>6419048000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>5817286000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>5326179000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>4962773000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>4747398000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>4304877000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>4132394000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>3914995000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>3721555000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>3576775000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>3219400000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>2955153000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>2705422000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>2515396000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>2322083000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>2166630000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>2102806000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>1996306000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1863469000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1771891000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1679382000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1564900000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1515100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1419400000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1348000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>1243600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1176500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>1151900000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>1053400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>973000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>856900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>764600000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>706000000.0</v>
       </c>
-      <c r="DP23"/>
       <c r="DQ23"/>
       <c r="DR23"/>
+      <c r="DS23"/>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
         <v>54</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>4003592000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4481477000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4282739000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4328725000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4232504000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4237961000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4370106000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4334567000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3932821000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3649886000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3661367000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3382484000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3590678000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3603643000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3454112000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2339586000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2414186000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2425711000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2435975000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2449849000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1207038000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1209000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1197346000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1198399000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1177248000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1107835000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1100033000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1107644000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>764995000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>786631000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>766309000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>648415000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>639769000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>658789000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>644298000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>670305000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>631346000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>655023000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>633875000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>645092000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>645580000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>674585000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>668544000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>651401000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>576499000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>585958000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>440976000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>433209000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>480579000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>504597000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>507909000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>513998000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>552648000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>540997000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>720803000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1215535000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1258514000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1498927000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1340579000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1323199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900493000.0</v>
       </c>
       <c r="BK24">
         <v>900493000.0</v>
       </c>
       <c r="BL24">
+        <v>900493000.0</v>
+      </c>
+      <c r="BM24">
         <v>1320325000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>1321064000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>1332268000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>741480000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>751284000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>753281000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>756483000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>756496000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>807394000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>807395000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>831270000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>802422000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>806668000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>780382000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>768722000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>665298000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>707238000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>724953000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>650936000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>633024000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>628806000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>618084000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>607604000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>523669000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>466254000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>453699000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>357321000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>329562000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>306104000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>311207000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>284043000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>280067000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>284856000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>305647000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>260106000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>166050000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>81050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51050000.0</v>
       </c>
       <c r="CX24">
         <v>51050000.0</v>
       </c>
       <c r="CY24">
         <v>51050000.0</v>
       </c>
       <c r="CZ24">
+        <v>51050000.0</v>
+      </c>
+      <c r="DA24">
         <v>84300000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>51050000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>45100000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>1356413000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1274607000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>1138041000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1173515000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1173115000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1184640000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1194904000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1208778000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1207038000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1209000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1197346000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1198399000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1177248000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1107835000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1100033000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1107644000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>764995000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>786631000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>766309000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>648415000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>639769000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>658789000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>644298000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>670305000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>631346000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>655023000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>633875000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>645092000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>645580000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>674585000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>668544000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>651401000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>576499000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>585958000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>440976000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>433209000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>480579000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>504597000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>507909000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>513998000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>552648000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>540997000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25">
         <v>1340579000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1323199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900493000.0</v>
       </c>
       <c r="BK25">
         <v>900493000.0</v>
       </c>
-      <c r="BL25"/>
+      <c r="BL25">
+        <v>900493000.0</v>
+      </c>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
@@ -12135,234 +12180,235 @@
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
+      <c r="DS25"/>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
         <v>56</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>10578275000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>9643938000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>8775975000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>8661623000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>8055237000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>7974229000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>7718434000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>8202188000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>8319574000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>7503806000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>7656958000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>7176256000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>6978281000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>6995076000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>6427686000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>6477895000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>6528168000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>5361650000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>5199496000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>4775823000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>3691893000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>4328600000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>3907850000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>4029014000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>4230150000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>31262457000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>3833792000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>3775193000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>3486440000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>27127203000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1305237000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1347408000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1306124000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1141036000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1190265000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1178200000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>957442000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1056068000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1493493000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1550080000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1228385000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1273312000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>350317000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>498880000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>454166000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>352496000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>369318000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>365861000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>216299000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>334824000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>334604000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>538650000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>381958000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>412783000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26">
         <v>11034974000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>10348414000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>9969923000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>10196662000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
@@ -12377,52 +12423,53 @@
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12503,493 +12550,497 @@
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
+        <v>204097000.0</v>
+      </c>
+      <c r="C28">
         <v>748920000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4013603000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>294881000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-936394000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-621949000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-623809000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3476000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1094791000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1432788000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1155589000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>794709000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>704918000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1581172000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1124016000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1004083000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1425846000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2061927000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-3358042000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-3258584000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2676926000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1327229000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2687513000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1700711000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1924798000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>71408000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-668022000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1025004000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-45390000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-523057000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-278779000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-18240000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-189135000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>360959000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-122336000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-337405000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-272885000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-323393000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-438797000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>27751000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>311125000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>467249000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>647407000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>171427000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>255603000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>7993000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>95435000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-92588000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>157907000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-2975000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>173377000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-108939000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>434998000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>81803000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-365355000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-62974000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>273182000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>595791000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1011072000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>566526000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>615957000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>486913000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>566348000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>182196000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>305653000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>221523000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-170879000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-295713000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>217618000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>618252000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>751457000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>939049000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1015251000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>950324000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>874379000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>916192000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>842764000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>785107000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>636851000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>677091000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>626875000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>599765000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>591111000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>531266000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>550971000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>603102000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>627787000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>368479000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>386385000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>278373000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>276749000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>222286000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>221068000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>220919000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>196538000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>213794000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>62725000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>263978000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>53432000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>96083000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>44925000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>56426000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>56669000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>57309000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>45942000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>70869000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>15399000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-22800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-13500000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>7700000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-29300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-25800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-65500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-118900000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-122200000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-144000000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-81800000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-78800000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-64900000.0</v>
       </c>
-      <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
+      <c r="DS28"/>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
         <v>59</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>11297339000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11315192000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10903496000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10716921000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10420541000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10169758000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10357320000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9458695000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>8956721000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8636912000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8264480000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8011896000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8193684000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7987981000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7679592000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6654709000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6493942000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6511899000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6433792000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6376360000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>6275485000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6140924000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6087357000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>6004533000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5927535000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13041,576 +13092,580 @@
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
+      <c r="DS29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
+        <v>1666474000.0</v>
+      </c>
+      <c r="C30">
         <v>1596617000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>0.0</v>
+      </c>
+      <c r="E30">
         <v>978209000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>240039000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>463023000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>18102000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>567693000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13682000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>13382000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>701314000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>14042000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>15722000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>955800000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>938104000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20327000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>21527000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>22888000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>26068000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>26378000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>212944000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>19056000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>17436000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>16818000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>14623000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>518500000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>16573000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>14943000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>251176000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>389430000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>276132000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>15649000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>17099000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>24531000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>116445000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>213527000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>156411000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>23171000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>25181000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>26188000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1106104000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1036879000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>27631000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>306274000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>29753000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>513350000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>509755000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>312251000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>320565000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>209484000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>30953000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>29253000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>26214000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>25614000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>24864000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>895812000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>741723000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>494479000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>661972000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1133758000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>741461000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>419653000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>24549000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>390938000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>427097000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>412504000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>20871000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>335247000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>277883000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>278995000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>806466000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>229405000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>228235000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>606434000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>108422000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>216738000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>222451000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>201473000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>24040000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>317452000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>238792000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>206254000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>27900000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>201673000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>698811000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>192841000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>161549000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>170122000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>168388000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>155412000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>156975000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>135008000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>133650000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>131344000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>133444000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>136740000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>118619000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>114824000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>38936000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>38155000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>37218000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>36558000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>34722000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>37331000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>36780000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>36382000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>35943000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>35200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>32900000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>32000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>30100000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>32500000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>27800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>19000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>14900000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>12500000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>17900000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>15000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>16400000.0</v>
       </c>
-      <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
+      <c r="DS30"/>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>3922760000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3947085000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3928468000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3708628000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3548781000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>3635296000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>3397655000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>3402732000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>3321907000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3248178000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>3159959000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>3021748000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2978275000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2892137000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2887767000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2873973000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2787353000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2690451000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2626748000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2520005000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2489884000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2450500000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>2372340000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>2332434000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>2263253000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>2194652000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1993698000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1923922000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1916543000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1864422000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>1659180000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1605017000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1586725000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>1574100000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>1565592000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>1518910000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>1475453000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1473153000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1421891000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1380352000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>1370775000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>1283176000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>1286105000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>1261951000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31">
         <v>1153669000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>1128849000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>1109585000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>1093144000.0</v>
       </c>
-      <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
@@ -13625,52 +13680,53 @@
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
+      <c r="DS31"/>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:123">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -13751,516 +13807,520 @@
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
+      <c r="DS32"/>
     </row>
-    <row r="33" spans="1:122">
+    <row r="33" spans="1:123">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>57574584000.0</v>
+      </c>
+      <c r="C33">
         <v>56003752000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>64437909000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>59615442000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>58819390000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>56571339000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>56098600000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>55198570000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>52416633000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>50877319000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>49759445000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>49283428000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>48318537000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>46861500000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>46511816000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>45229792000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>44460576000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>42752762000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>42265536000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>39737856000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>39194526000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>39457278000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>37159366000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>36633979000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>35970362000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>32417527000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>31047069000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>29917339000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>29466400000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>27902792000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>27350900000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>26545117000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>25980715000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>25324766000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>24655083000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>24008108000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>23815478000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>22730419000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>22671054000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>22586546000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>21716029000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>20654813000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>20286093000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>18574928000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>17768295000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>17163349000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>16485321000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>16193382000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>15894992000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>15190756000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>15141558000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>14866712000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>15078566000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>14292925000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>14378199000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>15001598000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>14540142000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>14630770000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>13042740000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>13532423000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>12743694000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>12587529000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>11440040000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>12329779000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>12047628000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>11098650000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>9778887000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>10503514000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>10303512000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>10151227000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>8724384000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>9472628000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>9521547000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>8953862000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>7776000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>9088666000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>8958492000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>9071757000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>7519766000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>8984257000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>8757746000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>8040832000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>6179382000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>7519598000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>6852729000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>6998385000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>6124372000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>5510031000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>5053113000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>4692583000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>4472266000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>4035545000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>3869557000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>3699923000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>3478022000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>3349909000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>2842094000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>2783508000.0</v>
       </c>
-      <c r="CU33"/>
-      <c r="CV33">
+      <c r="CV33"/>
+      <c r="CW33">
         <v>2420916000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>2238523000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>2081846000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>2002489000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>1890074000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>1769948000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>1692557000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>1559595000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>1428400000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>1382400000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>1322000000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>1257548000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>1154600000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>1055500000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>991100000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>860400000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>800600000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>745900000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>664300000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>595500000.0</v>
       </c>
-      <c r="DP33"/>
       <c r="DQ33"/>
       <c r="DR33"/>
+      <c r="DS33"/>
     </row>
-    <row r="34" spans="1:122">
+    <row r="34" spans="1:123">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-      <c r="R34">
+      <c r="R34"/>
+      <c r="S34">
         <v>437000.0</v>
       </c>
-      <c r="S34"/>
-      <c r="T34">
+      <c r="T34"/>
+      <c r="U34">
         <v>1348000.0</v>
       </c>
-      <c r="U34"/>
-      <c r="V34">
+      <c r="V34"/>
+      <c r="W34">
         <v>995000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>200907000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
-      <c r="AB34">
+      <c r="AB34"/>
+      <c r="AC34">
         <v>226000.0</v>
       </c>
-      <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
-      <c r="AJ34">
+      <c r="AJ34"/>
+      <c r="AK34">
         <v>880000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>5151000.0</v>
       </c>
-      <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
-      <c r="AO34">
+      <c r="AO34"/>
+      <c r="AP34">
         <v>40000000.0</v>
       </c>
-      <c r="AP34"/>
-      <c r="AQ34">
+      <c r="AQ34"/>
+      <c r="AR34">
         <v>538000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>617000.0</v>
       </c>
-      <c r="AS34"/>
-      <c r="AT34">
+      <c r="AT34"/>
+      <c r="AU34">
         <v>2929000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>3828000.0</v>
       </c>
-      <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
-      <c r="AY34">
+      <c r="AY34"/>
+      <c r="AZ34">
         <v>303088000.0</v>
       </c>
-      <c r="AZ34"/>
-      <c r="BA34">
+      <c r="BA34"/>
+      <c r="BB34">
         <v>577000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>1250000.0</v>
       </c>
-      <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>548444000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>2243000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>401879000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>415941000.0</v>
       </c>
-      <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
@@ -14275,808 +14335,813 @@
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
+      <c r="DS34"/>
     </row>
-    <row r="35" spans="1:122">
+    <row r="35" spans="1:123">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
+        <v>2180328000.0</v>
+      </c>
+      <c r="C35">
         <v>5524304000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>15413915000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5872500000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5940811000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5699491000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>6023022000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>5983744000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>6195862000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3932821000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3649886000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3647184000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3364711000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3580554000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3296031000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3444900000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2323168000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3522774000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2341513000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3453997000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2418655000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3531212000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3596862000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2409802000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2409899000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2327888000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1755717000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2641618000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1662103000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1308924000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1160373000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1346447000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1272541000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1518815000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>856568000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1513376000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1386404000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>780439000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>710117000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>987161000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1637675000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1349702000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1427489000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1421518000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1047123000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1259423000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1606667000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>755946000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>989158000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>656559000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>989970000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>672550000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1185540000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1060255000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>716718000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1055933000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1565142000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1589921000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1802727000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1812145000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1745699000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1573025000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1583613000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>1560847000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1538488000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1549347000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>987917000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>1000547000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>994759000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>1005971000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>1092260000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>1101936000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>1188546000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>1122494000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>1054979000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>1075902000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>1010281000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>926481000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>825181000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>838442000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>803121000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>367647000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>691655000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>672022000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>223151000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>568493000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>510620000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>505612000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>491063000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>393151000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>319237000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>216610000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>160255000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>216004000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>215894000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>254675000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>109700000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>117175000.0</v>
       </c>
-      <c r="CU35"/>
-      <c r="CV35">
+      <c r="CV35"/>
+      <c r="CW35">
         <v>114050000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>76050000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>89925000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>78625000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>84300000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>55900000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>45100000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>39400000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>38300000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>31000000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>33100000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>31148000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>30700000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>26500000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>36200000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>20400000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>24800000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>19800000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>18900000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>38200000.0</v>
       </c>
-      <c r="DP35"/>
       <c r="DQ35"/>
       <c r="DR35"/>
+      <c r="DS35"/>
     </row>
-    <row r="36" spans="1:122">
+    <row r="36" spans="1:123">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
+        <v>363664000.0</v>
+      </c>
+      <c r="C36">
         <v>362766000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>9655238000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1897492000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1892175000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1880211000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2031332000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1997133000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1932025000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1807044000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1761669000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1880444000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1653951000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1658912000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1617286000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1494697000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1724901000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1903821000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1920609000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1303483000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1325155000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1367246000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1487773000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1562072000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1574351000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1597280000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1163257000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1183841000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1118410000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>978122000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>789811000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>801311000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>764296000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>708489000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>658415000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>668503000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>660214000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>643405000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>732130000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>795767000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>798970000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>767011000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>703469000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>763970000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>655303000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>652229000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>611661000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>635260000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>666239000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>702071000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>745505000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>761219000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>800416000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>747705000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>830221000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>345689000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>331195000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>367156000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>913779000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>492804000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>240953000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>245733000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>590796000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>335933000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>260327000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>55331000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>547684000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>52067000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>64423000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>112269000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>471173000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>37424000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>75188000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>281593000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>281997000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>63647000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>16011000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>148493000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>319434000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>170029000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>107937000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>125435000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>457611000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>65084000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>358197000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>73777000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>51459000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>259769000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>78702000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>302829000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>60289000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>217209000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>228055000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>337417000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>156809000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>309524000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>4618000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>102585000.0</v>
       </c>
-      <c r="CU36"/>
-      <c r="CV36">
+      <c r="CV36"/>
+      <c r="CW36">
         <v>184632000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>162845000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>170696000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>164641000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>10948000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>67658000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>97099000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>11483000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>1300000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>100000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>1400000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>-52000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DI36">
         <v>1600000.0</v>
       </c>
       <c r="DJ36">
+        <v>1600000.0</v>
+      </c>
+      <c r="DK36">
         <v>1700000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>1800000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>100000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="DO36">
         <v>1900000.0</v>
       </c>
-      <c r="DP36"/>
+      <c r="DP36">
+        <v>1900000.0</v>
+      </c>
       <c r="DQ36"/>
       <c r="DR36"/>
+      <c r="DS36"/>
     </row>
-    <row r="37" spans="1:122">
+    <row r="37" spans="1:123">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -15132,51 +15197,53 @@
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
-      <c r="BN37"/>
+      <c r="BN37">
+        <v>0.0</v>
+      </c>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
@@ -15189,1764 +15256,1776 @@
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
+      <c r="DS37"/>
     </row>
-    <row r="38" spans="1:122">
+    <row r="38" spans="1:123">
       <c r="A38" t="s">
         <v>68</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>62701196000.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>62111747000.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>65870066000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>58588407000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>49735645000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>35918438000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>35836565000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>50992762000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>46606090000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>42245058000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>35203963000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>43634310660.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>41733903000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>43571767000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>42684177000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>41384554000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>43307798000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>39019018000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>38544567000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>33427561000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>34887811000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>30843260000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>29811968000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>28605813000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>29555645000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>26468403000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>26048505000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>25169080000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>26497036000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>24309713000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>23858507000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>22642284000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>24283620000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>22324901000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>22411694000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>21409092000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>21557486000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>18497261000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>17378701000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>17376162000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>18805918000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>16144174000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>15788532000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>15017666000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>16918668000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>14683566000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>14655500000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>14135896000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>16367329000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>14759128000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>14401334000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>13392564000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>14986746000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>13762592000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>12320627000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>11565159000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>13169005000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>11976458000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>11528707000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>10814372000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>11438493000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>9929092000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>9329528000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>8643682000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>9797739000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>7596131000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>7524210000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>7822789000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>8565431000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>6904974000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>6812136000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>6733058000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>4895261000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>6639952000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>6251703000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>5574806000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>5442802000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>5277464000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>5978284000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>5015281000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>4466688000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>4352003000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>3862618000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>3836946000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>3352914000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>3207623000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>3182623000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>3036697000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>2779393000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>540507000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>529777000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>511589000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>434271000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>344607000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>227399000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>215515000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>238597000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>366864000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>267267000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>258512000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
+      <c r="DS38"/>
     </row>
-    <row r="39" spans="1:122">
+    <row r="39" spans="1:123">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
+        <v>407495000.0</v>
+      </c>
+      <c r="C39">
         <v>383405000.0</v>
       </c>
-      <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>-2857046000.0</v>
       </c>
-      <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>4964092000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3574585000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2848867000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3227117000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3187383000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2975260000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3219927000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3642816000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4643945000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4400764000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>-3484301660.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>6632608000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5855140000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>5492707000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>31858901000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>30111597000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>29958432000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>28863224000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>24812101000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>24015609000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>23835849000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>23445143000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>22208263000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>21897322000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>21247376000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>21078844000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>20543461000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>20102864000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>19617132000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>19476855000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>18423460000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>18467756000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>18121376000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>18205071000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>17133196000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>15935936000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>14605252000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>14037225000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>13899055000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>13210482000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>12928677000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>12609228000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>11766748000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>11469445000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>11614216000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>11770438000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>11067367000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>11202370000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>12928251000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>12541115000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>11996190000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>10544491000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>11527184000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>10588349000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>10211198000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>8914960000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>10356001000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>9953226000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>9139607000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>7283877000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>8396279000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>8372913000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>8084360000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>7053855000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>7359797000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>7287660000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>7203890000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>5647892000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>6926850000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>6824203000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>6763209000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>4895261000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>6554799000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>6230087000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>5582817000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>5442802000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>5296932000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>5481545000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>5022857000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>4466688000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>4304726000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>3826675000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>3770770000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>3352914000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>3139341000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>3182623000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>3036697000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>2779393000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>3206138000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>2706122000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>2652701000.0</v>
       </c>
-      <c r="CU39"/>
-      <c r="CV39">
+      <c r="CV39"/>
+      <c r="CW39">
         <v>2315704000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>2136898000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>1983537000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>1905333000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>1795283000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>1678051000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>1606361000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>1475261000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>1358800000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>1314800000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>1258600000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>1199000000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>1099800000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>1003700000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>941000000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>814400000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>758900000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>710000000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>630500000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>563300000.0</v>
       </c>
-      <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
+      <c r="DS39"/>
     </row>
-    <row r="40" spans="1:122">
+    <row r="40" spans="1:123">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
+        <v>61141275000.0</v>
+      </c>
+      <c r="C40">
         <v>58914382000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>48469416000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>56711381000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>55816811000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>53570038000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>52512349000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>51404966000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>48049026000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>46448858000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>45397170000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>44992686000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>44038707000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>42718211000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>42123400000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>42797191000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>42593326000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>42041973000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>42095582000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>39953906000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>38804616000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>37873647000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>37293558000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>35844422000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>35651874000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>31461660000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>30107138000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>28710605000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>27518815000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>26804742000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>26094678000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>24916715000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>24365479000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>23279327000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>23183347000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>22895943000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>22610843000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>21730441000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>21658632000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>21147655000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>20081750000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>19217071000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>18640172000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>18229086000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>17082418000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>16941698000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>16285672000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>16065246000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>15556376000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>15129045000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>14971877000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>14647446000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>14366431000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>13964007000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>14428544000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>13848377000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>13076606000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>12665853000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>12307267000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>12379882000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>11261503000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>10925169000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>10803673000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>10964284000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>10624942000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>9786887000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>9917074000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>9847163000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>9191332000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>8633147000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>8376750000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>7829527000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>7761367000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>7483582000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>7471441000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>7578064000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>7549562000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>7666803000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>7869240000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>7709585000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>7562621000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>6882487000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>6729434000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>6487103000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>6299050000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>5926085000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>5104734000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>4751593000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>4324368000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>4072345000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>3876621000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>3529196000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>3419946000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>3270295000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>3089124000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>2971485000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>2608507000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>2417315000.0</v>
       </c>
-      <c r="CU40"/>
-      <c r="CV40">
+      <c r="CV40"/>
+      <c r="CW40">
         <v>2184309000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>2055345000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>1916756000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>1826576000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>1725892000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>1629192000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>1533661000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>1463622000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>1388500000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>1334700000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>1252800000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>1229100000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>1123800000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>1063600000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>1045700000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>917700000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>881300000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>772100000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>682200000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>618100000.0</v>
       </c>
-      <c r="DP40"/>
       <c r="DQ40"/>
       <c r="DR40"/>
+      <c r="DS40"/>
     </row>
-    <row r="41" spans="1:122">
+    <row r="41" spans="1:123">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>1386542000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>1119632000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1118007000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1132707000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>988084000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>656393000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>855729000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>940984000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>899872000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>749204000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1039139000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1098645000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>890336000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>692707000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>600107000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>644634000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>550269000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>585531000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>578130000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>597657000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>591426000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>537244000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>440914000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>495540000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>424538000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>505450000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>446123000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>522124000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>407593000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>390797000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>359851000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>357106000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>319893000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>340053000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>287115000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>327279000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>283724000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>606046000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>265775000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>311092000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>319122000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>331245000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>351119000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>229028000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>175684000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>187459000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>265460000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>136552000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>151847000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>155321000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>177370000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>159594000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>199929000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>170990000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>181229000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>107369000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>122766000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>121744000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>124126000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>224139000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>373097000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>102884000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>89175000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>67989000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>91579000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>104085000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>151735000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>85239000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>111947000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>93126000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>89039000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>104680000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>99320000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>79488000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>129928000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>136596000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>128269000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>126034000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>119197000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>112794000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>101148000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>98802000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>83342000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>83482000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>53518000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>33809000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>40655000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>42502000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>39350000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>51690000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>46834000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>33236000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>29574000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
+      <c r="DS41"/>
     </row>
-    <row r="42" spans="1:122">
+    <row r="42" spans="1:123">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
+        <v>2545545000.0</v>
+      </c>
+      <c r="C42">
         <v>2532822000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2524868000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2512156000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2486481000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2485191000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2476408000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2464130000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1958885000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1948775000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1941589000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1931260000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1921657000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1911981000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1902170000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1891621000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1880913000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1588190000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1575669000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1564159000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1568639000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1562645000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1549627000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1602158000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1598973000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1607172000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1643347000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1567212000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1563319000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1558535000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1552350000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1547806000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1542156000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1535318000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1524049000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1514712000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>1506196000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1377002000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1361192000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1352237000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1346606000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1190605000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1187015000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1183443000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1155088000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1152594000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1130406000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1126456000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1122102000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1118853000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1114032000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1110260000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>1058582000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1031911000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>1028457000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1047574000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1042627000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1038289000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1001204000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>997786000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1004253000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1002460000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>965203000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>682267000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>680257000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>677090000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>467206000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>485516000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>482006000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>479630000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>449597000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>428704000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>425075000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>448299000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>417390000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>424665000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>444357000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>472547000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>503571000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>513453000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>533547000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>435207000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>421170000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>413330000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>411115000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>407590000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>319147000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>287547000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>258289000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>247254000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>243626000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>205238000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>158597000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>157499000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>153614000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>152557000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>147616000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>116201000.0</v>
       </c>
-      <c r="CU42"/>
-      <c r="CV42">
+      <c r="CV42"/>
+      <c r="CW42">
         <v>102536000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>101805000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>79882000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>79847000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>79749000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>82289000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>82181000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>82792000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>73200000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>81000000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>81200000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>81100000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>81200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81100000.0</v>
       </c>
       <c r="DJ42">
         <v>81100000.0</v>
       </c>
       <c r="DK42">
+        <v>81100000.0</v>
+      </c>
+      <c r="DL42">
         <v>80900000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>80700000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>80100000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>79700000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>59600000.0</v>
       </c>
-      <c r="DP42"/>
       <c r="DQ42"/>
       <c r="DR42"/>
+      <c r="DS42"/>
     </row>
-    <row r="43" spans="1:122">
+    <row r="43" spans="1:123">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17027,1860 +17106,1870 @@
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
+      <c r="DS43"/>
     </row>
-    <row r="44" spans="1:122">
+    <row r="44" spans="1:123">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
-      <c r="M44">
-[...1 lines deleted...]
-      </c>
+      <c r="M44"/>
       <c r="N44">
         <v>412500000.0</v>
       </c>
-      <c r="O44"/>
-      <c r="P44">
+      <c r="O44">
         <v>412500000.0</v>
       </c>
+      <c r="P44"/>
       <c r="Q44">
         <v>412500000.0</v>
       </c>
       <c r="R44">
         <v>412500000.0</v>
       </c>
       <c r="S44">
         <v>412500000.0</v>
       </c>
       <c r="T44">
         <v>412500000.0</v>
       </c>
       <c r="U44">
         <v>412500000.0</v>
       </c>
       <c r="V44">
         <v>412500000.0</v>
       </c>
       <c r="W44">
         <v>412500000.0</v>
       </c>
       <c r="X44">
         <v>412500000.0</v>
       </c>
       <c r="Y44">
         <v>412500000.0</v>
       </c>
       <c r="Z44">
-        <v>125000000.0</v>
+        <v>412500000.0</v>
       </c>
       <c r="AA44">
         <v>125000000.0</v>
       </c>
       <c r="AB44">
         <v>125000000.0</v>
       </c>
       <c r="AC44">
         <v>125000000.0</v>
       </c>
       <c r="AD44">
         <v>125000000.0</v>
       </c>
       <c r="AE44">
         <v>125000000.0</v>
       </c>
       <c r="AF44">
         <v>125000000.0</v>
       </c>
       <c r="AG44">
         <v>125000000.0</v>
       </c>
       <c r="AH44">
         <v>125000000.0</v>
       </c>
       <c r="AI44">
         <v>125000000.0</v>
       </c>
       <c r="AJ44">
         <v>125000000.0</v>
       </c>
       <c r="AK44">
         <v>125000000.0</v>
       </c>
       <c r="AL44">
-        <v>251257000.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="AM44">
         <v>251257000.0</v>
       </c>
       <c r="AN44">
         <v>251257000.0</v>
       </c>
       <c r="AO44">
         <v>251257000.0</v>
       </c>
       <c r="AP44">
         <v>251257000.0</v>
       </c>
       <c r="AQ44">
+        <v>251257000.0</v>
+      </c>
+      <c r="AR44">
         <v>251287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251312000.0</v>
       </c>
       <c r="AS44">
         <v>251312000.0</v>
       </c>
       <c r="AT44">
+        <v>251312000.0</v>
+      </c>
+      <c r="AU44">
         <v>126427000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126467000.0</v>
       </c>
       <c r="AV44">
         <v>126467000.0</v>
       </c>
       <c r="AW44">
         <v>126467000.0</v>
       </c>
       <c r="AX44">
-        <v>126477000.0</v>
+        <v>126467000.0</v>
       </c>
       <c r="AY44">
         <v>126477000.0</v>
       </c>
       <c r="AZ44">
+        <v>126477000.0</v>
+      </c>
+      <c r="BA44">
         <v>126500000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>176476000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BC44">
         <v>176441000.0</v>
       </c>
-      <c r="BC44">
+      <c r="BD44">
         <v>176406000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>176371000.0</v>
       </c>
-      <c r="BE44">
+      <c r="BF44">
         <v>176337000.0</v>
       </c>
-      <c r="BF44">
+      <c r="BG44">
         <v>176302000.0</v>
       </c>
-      <c r="BG44">
+      <c r="BH44">
         <v>49768000.0</v>
       </c>
-      <c r="BH44">
+      <c r="BI44">
         <v>49736000.0</v>
       </c>
-      <c r="BI44">
+      <c r="BJ44">
         <v>49704000.0</v>
       </c>
-      <c r="BJ44">
+      <c r="BK44">
         <v>49672000.0</v>
       </c>
-      <c r="BK44">
+      <c r="BL44">
         <v>49640000.0</v>
       </c>
-      <c r="BL44">
+      <c r="BM44">
         <v>287234000.0</v>
       </c>
-      <c r="BM44">
+      <c r="BN44">
         <v>286460000.0</v>
       </c>
-      <c r="BN44">
+      <c r="BO44">
         <v>285642000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BP44">
         <v>284824000.0</v>
       </c>
-      <c r="BP44">
+      <c r="BQ44">
         <v>284061000.0</v>
       </c>
-      <c r="BQ44">
+      <c r="BR44">
         <v>283518000.0</v>
       </c>
-      <c r="BR44">
+      <c r="BS44">
         <v>282662000.0</v>
       </c>
-      <c r="BS44">
+      <c r="BT44">
         <v>281873000.0</v>
       </c>
-      <c r="BT44">
+      <c r="BU44">
         <v>49379000.0</v>
       </c>
-      <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
+      <c r="DS44"/>
     </row>
-    <row r="45" spans="1:122">
+    <row r="45" spans="1:123">
       <c r="A45" t="s">
         <v>75</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>1140369000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1693534000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1076425000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1066092000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1057151000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1565138000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1042173000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>997754000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1028326000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1494261000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1022653000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1023744000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1016584000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1018726000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1007851000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>971398000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>999506000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>768808000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1004661000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>769909000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>764583000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>754328000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>721856000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>711214000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>676037000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>671169000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>664469000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>639345000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>626687000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>621895000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>609978000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>605211000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>598746000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>597301000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>597263000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>595792000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>591608000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>592256000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>587348000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>571498000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>559281000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>555228000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>555241000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>535281000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>531763000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>531947000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>517942000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>512928000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>504803000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>501205000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>461905000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>449608000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>434700000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>431512000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>412478000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>403577000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>369785000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>363696000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>353445000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>346806000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>348182000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>350345000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>352890000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>350447000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>349245000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>349875000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>349388000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>348881000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>344863000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>339297000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>336755000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>329498000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>320924000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>311041000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>299386000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>280892000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>254471000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>247875000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>238722000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>228550000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>217048000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>185926000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>176943000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>167077000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>162310000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>156714000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>145256000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>141488000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>121068000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>118961000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>117299000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>109509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99132000.0</v>
       </c>
       <c r="CU45">
         <v>99132000.0</v>
       </c>
       <c r="CV45">
+        <v>99132000.0</v>
+      </c>
+      <c r="CW45">
         <v>94958000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>91202000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>87717000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>86386000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>83843000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>80771000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>74891000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>72851000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>68300000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>66300000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>62000000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>57000000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>53200000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>50200000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>48400000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>44200000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>39900000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>34000000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>31900000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>30300000.0</v>
       </c>
-      <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
+      <c r="DS45"/>
     </row>
-    <row r="46" spans="1:122">
+    <row r="46" spans="1:123">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>778958000.0</v>
+      </c>
+      <c r="C46">
         <v>777603000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>781611000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1076425000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1066092000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1057151000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1057394000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1042173000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>997754000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1028326000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1030246000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1022653000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1023744000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1016584000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1018726000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1007851000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>986194000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1001869000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1008487000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>992805000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>971398000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>999506000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1011242000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1004661000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1006949000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>971730000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>985520000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>950503000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>941325000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>900277000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>904377000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>863710000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>833505000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>817462000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>834230000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>803806000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>796459000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>753979000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>726703000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>713618000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>699541000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>680945000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>655426000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>587348000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>571498000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>559281000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>555228000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>555241000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>535281000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>531763000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>531947000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>517942000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>512928000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>504803000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>501205000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>461905000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>449608000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>434700000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>431512000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>412478000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>403577000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>369785000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>363696000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>353445000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>346806000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>348182000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>350345000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>352890000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>350447000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>349245000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>349875000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>349388000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>348881000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>344863000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>339297000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>336755000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>329498000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>320924000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>311041000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>299386000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>280892000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>254471000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>247875000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>238722000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>228550000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>217048000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>185926000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>176943000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>167077000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>162310000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>156714000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>145256000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>141488000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>121068000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>118961000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>117299000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>109509000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>104780000.0</v>
       </c>
-      <c r="CU46"/>
-      <c r="CV46">
+      <c r="CV46"/>
+      <c r="CW46">
         <v>94958000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>91202000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>87717000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>86386000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>83843000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>80771000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>74891000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>72851000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>68300000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>66300000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>62000000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>57000000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>53200000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>50200000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>48400000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>44200000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>39900000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>34000000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>31900000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>30300000.0</v>
       </c>
-      <c r="DP46"/>
       <c r="DQ46"/>
       <c r="DR46"/>
+      <c r="DS46"/>
     </row>
-    <row r="47" spans="1:122">
+    <row r="47" spans="1:123">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>747501000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>749393000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>760283000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>764798000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>763029000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>762381000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>761213000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>766405000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>748872000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>752375000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>760522000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>768808000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>774288000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>769909000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>764583000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>985520000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>721856000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>711214000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>676037000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>904377000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>664469000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>639345000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>626687000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>834230000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>609978000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>605211000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>598746000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>726703000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>597263000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>595792000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>591608000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>655426000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>587348000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>571498000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>559281000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>555228000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>555241000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>535281000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>531763000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>531947000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>517942000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>512928000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>504803000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>501205000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>461905000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>449608000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>434700000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>431512000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>412478000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>403577000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>369785000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>363696000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>353445000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>346806000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>348182000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>350345000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>352890000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>350447000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>349245000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>349875000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>349388000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>348881000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>344863000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>339297000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>336755000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>329498000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>320924000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>311041000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>299386000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>280892000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>254471000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>247875000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>238722000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>228550000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>217048000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>185926000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>176943000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>167077000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>162310000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>156714000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>145256000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>141488000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>121068000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>118961000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>117299000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>109509000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>104780000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>99132000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>94958000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>91202000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>87717000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>86386000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>83843000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>80771000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>74891000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
+      <c r="DS47"/>
     </row>
-    <row r="48" spans="1:122">
+    <row r="48" spans="1:123">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>4907788000.0</v>
+      </c>
+      <c r="C48">
         <v>4719561000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>4537539000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>4356367000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>4200923000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>4045854000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>3897164000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>3748715000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3615616000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>3498475000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>3345399000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>3253332000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>3120626000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>2997263000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>2849007000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>2731844000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2616525000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>2548474000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>2447535000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>2373447000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>2288969000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>2208535000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>2080013000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>2001949000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1921048000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1917558000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1899630000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1830165000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1747266000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1682016000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1610574000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1543680000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1464494000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1387663000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1313657000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1254759000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1198997000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1143943000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1096518000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1051748000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>1008464000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>967882000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>928211000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>901652000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>872690000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>835669000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>803400000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>771519000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>737542000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>705234000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>676935000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>643228000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>612821000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>581131000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>555023000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>527550000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>501139000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>478160000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>459457000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>441268000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>415297000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>404580000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>392354000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>394323000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>381969000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>373903000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>366152000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>342873000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>317713000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>315855000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>318793000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>318066000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>325314000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>314038000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>309556000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>293913000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>287741000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>272331000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>261734000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>246724000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>235453000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>217842000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>201133000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>184138000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>169134000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>151962000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>139566000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>125395000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>114368000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>101875000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>92301000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>81372000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>72861000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>63842000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>56967000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>49045000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>42789000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>36482000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>30995000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>25831000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>21500000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>17137000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>13835000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>10020000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>9554000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>6235000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>3555000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>700000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-1800000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-4000000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-5900000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-8000000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-10100000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>-11100000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>-12100000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>-13800000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>-15100000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>-16200000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>-17000000.0</v>
       </c>
-      <c r="DP48"/>
       <c r="DQ48"/>
       <c r="DR48"/>
+      <c r="DS48"/>
     </row>
-    <row r="49" spans="1:122">
+    <row r="49" spans="1:123">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>3120626000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>2997263000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>2731844000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>2616525000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>2548474000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>2447535000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>2373447000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>2288969000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>2208535000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>2080013000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>2001949000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>1921048000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>1917558000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>1899630000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>1830165000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>1747266000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>1682016000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>1610574000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>1543680000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>1464494000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>1387663000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>1313657000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>1254759000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>1198997000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>1143943000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>1096518000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>1051748000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>1008464000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>967882000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>928211000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>901652000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>872690000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>835669000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>803400000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>771519000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>737542000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>705234000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>676935000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>643228000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>612821000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>581131000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>555023000.0</v>
       </c>
-      <c r="BD49">
-[...1 lines deleted...]
-      </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
         <v>441268000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>415297000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>404580000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>392354000.0</v>
       </c>
-      <c r="BL49">
-[...1 lines deleted...]
-      </c>
       <c r="BM49">
         <v>0.0</v>
       </c>
-      <c r="BN49"/>
+      <c r="BN49">
+        <v>0.0</v>
+      </c>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
@@ -18893,162 +18982,163 @@
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
+      <c r="DS49"/>
     </row>
-    <row r="50" spans="1:122">
+    <row r="50" spans="1:123">
       <c r="A50" t="s">
         <v>80</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>340647000.0</v>
       </c>
-      <c r="C50">
-[...2 lines deleted...]
-      <c r="D50"/>
+      <c r="D50">
+        <v>0.0</v>
+      </c>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
-[...2 lines deleted...]
-      <c r="H50"/>
+      <c r="G50"/>
+      <c r="H50">
+        <v>0.0</v>
+      </c>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
-[...2 lines deleted...]
-      <c r="L50"/>
+      <c r="K50"/>
+      <c r="L50">
+        <v>0.0</v>
+      </c>
       <c r="M50"/>
       <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>290000000.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
-[...3 lines deleted...]
-      <c r="U50">
+      <c r="S50"/>
+      <c r="T50">
+        <v>0.0</v>
+      </c>
+      <c r="U50"/>
+      <c r="V50">
         <v>15597000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>12416000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>11366000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>7983000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>8458000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>12127000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>20520000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>9677000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>10182000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>16212000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>162379000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>1381309000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>1384779000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1610468000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>94663000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1149033000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1026226000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>466372000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>52635000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>660998000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>840666000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>1052608000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>26426000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>146000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -19079,1080 +19169,1088 @@
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
+      <c r="DS50"/>
     </row>
-    <row r="51" spans="1:122">
+    <row r="51" spans="1:123">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
+        <v>4373802000.0</v>
+      </c>
+      <c r="C51">
         <v>4344239000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4481477000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4282739000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4328725000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4232504000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4237961000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4370106000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4334567000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3943690000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3663316000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3661367000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3382484000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3590678000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3603643000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3454112000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2339586000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2414186000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2425711000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2435975000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2465446000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2447890000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2437429000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2433751000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2435273000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2364269000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1782705000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1684557000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1692649000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1357560000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1212957000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1398740000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1336852000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1572746000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1218440000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1133219000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1034855000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>898177000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>808854000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1086680000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1271945000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1492742000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1526643000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1119874000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1095418000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>992535000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1319008000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>788476000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1013791000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>868251000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>922359000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>895761000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1099940000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>966680000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>955119000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>1058208000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1567599000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1642560000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1908371000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>1815149000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>1746699000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>1574025000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>1585613000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>1561847000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>1539488000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>1550347000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>989917000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>1001547000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>995759000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>1006971000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>1094260000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>1101936000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>1188546000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>1122494000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>1054979000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>1075902000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>1010281000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>926481000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>825181000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>838442000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>803121000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>734926000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>761487000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>703498000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>768424000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>757415000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>760914000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>505612000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>491063000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>393151000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>394906000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>356610000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>350255000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>304647000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>306627000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>303920000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>321412000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>320799000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>125699000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>152408000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>91267000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>104652000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>122264000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>126210000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>102683000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>113821000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>99243000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>78500000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>86300000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>73100000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>31100000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>30700000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>27700000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>22900000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>55900000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>15900000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>11300000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>6500000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>29200000.0</v>
       </c>
-      <c r="DP51"/>
       <c r="DQ51"/>
       <c r="DR51"/>
+      <c r="DS51"/>
     </row>
-    <row r="52" spans="1:122">
+    <row r="52" spans="1:123">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
+        <v>3821416000.0</v>
+      </c>
+      <c r="C52">
         <v>340647000.0</v>
       </c>
-      <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>10869000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>13430000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>14183000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>17773000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>10124000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>307612000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>9212000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>16418000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>15872000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>84198000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>14051000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>31194000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>24832000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>74353000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>15966000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>16916000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>24254000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>26988000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>19354000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>20364000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>32424000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>52584000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>34862000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>42874000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>35954000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>361872000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>39918000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>92560000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>78492000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>98737000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>66346000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>77596000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>95360000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>489413000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>57590000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>48295000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>50076000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>48566000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>32530000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>24633000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>211692000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>235347000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>223211000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>224915000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>224297000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>238401000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>2275000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>2457000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>52639000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>52822000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>3004000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BJ52">
         <v>1000000.0</v>
       </c>
       <c r="BK52">
         <v>1000000.0</v>
       </c>
       <c r="BL52">
         <v>1000000.0</v>
       </c>
       <c r="BM52">
         <v>1000000.0</v>
       </c>
       <c r="BN52">
         <v>1000000.0</v>
       </c>
       <c r="BO52">
         <v>1000000.0</v>
       </c>
       <c r="BP52">
         <v>1000000.0</v>
       </c>
       <c r="BQ52">
         <v>1000000.0</v>
       </c>
       <c r="BR52">
         <v>1000000.0</v>
       </c>
       <c r="BS52">
         <v>1000000.0</v>
       </c>
-      <c r="BT52"/>
+      <c r="BT52">
+        <v>1000000.0</v>
+      </c>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>367279000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>34916000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>31476000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>545273000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>188922000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>250294000.0</v>
       </c>
-      <c r="CJ52"/>
       <c r="CK52"/>
-      <c r="CL52">
-[...1 lines deleted...]
-      </c>
+      <c r="CL52"/>
       <c r="CM52">
         <v>75669000.0</v>
       </c>
       <c r="CN52">
+        <v>75669000.0</v>
+      </c>
+      <c r="CO52">
         <v>140000000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>190000000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>88643000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>90733000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>49245000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>211712000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>203624000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>28074000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>38358000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>15217000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>14727000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>43639000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>41910000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>46783000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>68721000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>59843000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>40000000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>55200000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>40000000.0</v>
       </c>
-      <c r="DG52"/>
       <c r="DH52"/>
-      <c r="DI52">
+      <c r="DI52"/>
+      <c r="DJ52">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35500000.0</v>
       </c>
       <c r="DK52">
         <v>35500000.0</v>
       </c>
-      <c r="DL52"/>
+      <c r="DL52">
+        <v>35500000.0</v>
+      </c>
       <c r="DM52"/>
-      <c r="DN52">
-[...1 lines deleted...]
-      </c>
+      <c r="DN52"/>
       <c r="DO52">
         <v>7100000.0</v>
       </c>
-      <c r="DP52"/>
+      <c r="DP52">
+        <v>7100000.0</v>
+      </c>
       <c r="DQ52"/>
       <c r="DR52"/>
+      <c r="DS52"/>
     </row>
-    <row r="53" spans="1:122">
+    <row r="53" spans="1:123">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53">
+        <v>10852097000.0</v>
+      </c>
+      <c r="C53">
         <v>10578340000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>6236263000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>5048129000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>4658770000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>3981251000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>3901196000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>3648579000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>4111425000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>4175330000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>3291448000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>3391118000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>3274351000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>3046705000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>3020102000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>2674625000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>2721797000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>2998898000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>2066786000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>2373478000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>2188608000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>2430749000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>2779024000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>2946459000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>3194961000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>3570959000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>3106214000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>2270059000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>2186154000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>2185782000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>2126081000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>2164985000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1940787000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1895688000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1803666000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>1665903000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1649636000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>1803733000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>1724667000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>1650096000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>637663000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>770983000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>1716388000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>2214281000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>2162061000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>1721030000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>1792078000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>1782648000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>1824240000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>1949697000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>2176290000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>1781883000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>1843824000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>1870831000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>1796076000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>1256768000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>1196702000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>1869344000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>1291797000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>1267682000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>1456426000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>1710321000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>1496302000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>1324179000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>1418035000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>1279920000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>1255066000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>1434248000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>1267410000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>1413576000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>784673000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>1469500000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>1590648000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>1110854000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>1303837000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>1536027000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>1515223000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>1696156000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>1839716000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>1836316000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>1952433000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>1988050000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>1799384000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>1766613000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>924616000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>1538433000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>52821000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>928825000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>993485000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>702810000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>62848000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>714412000.0</v>
       </c>
-      <c r="CO53"/>
       <c r="CP53"/>
-      <c r="CQ53">
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>155669000.0</v>
       </c>
-      <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
-      <c r="CU53">
+      <c r="CU53"/>
+      <c r="CV53">
         <v>52647000.0</v>
       </c>
-      <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
-      <c r="CY53">
+      <c r="CY53"/>
+      <c r="CZ53">
         <v>164823000.0</v>
       </c>
-      <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
+      <c r="DS53"/>
     </row>
-    <row r="54" spans="1:122">
+    <row r="54" spans="1:123">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -20208,51 +20306,53 @@
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
-      <c r="BN54"/>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
@@ -20265,1536 +20365,1547 @@
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
+      <c r="DS54"/>
     </row>
-    <row r="55" spans="1:122">
+    <row r="55" spans="1:123">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>74670355000.0</v>
+      </c>
+      <c r="C55">
         <v>72157433000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>71142046000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>69629638000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>68983318000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>65870066000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>64879668000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>63788424000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>59781516000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>57576933000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>56259934000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>55555246000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>54286176000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>52873511000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>52949649000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>52382939000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>50969332000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>50250661000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>50142143000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>47832271000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>46738450000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>45682202000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>45080768000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>43731718000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>43540017000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>38799847000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>36620583000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>34911902000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>33641769000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>32358621000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>31244849000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>30142731000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>29464588000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>28456772000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>27915970000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>27358162000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>26929265000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>25778893000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>25668553000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>25321759000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>24420616000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>23488168000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>22909348000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>22043930000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>20799924000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>20382271000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>20010727000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>19169345000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>18895681000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>18221163000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>18097783000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>17682548000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>17613546000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>17074247000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>17519613000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>17018592000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>16576282000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>16172018000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>15893808000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>15914804000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>14615897000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>14094294000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>13980156000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>14100368000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>13708560000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>12839978000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>12215620000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>12136021000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>11359536000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>10818941000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>10658326000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>9864920000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>9923077000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>9732466000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>9368859000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>9465114000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>9348460000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>9414604000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>9571852000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>9463060000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>9172784000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>8382247000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>8177042000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>7893503000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>7768993000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>7345539000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>6419048000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>5817286000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>5326179000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>4962773000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>4747398000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>4304877000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>4132394000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>3914995000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>3721555000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>3576775000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>3219400000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>2955153000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>2705422000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>2515396000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>2322083000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>2166630000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>2102806000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>1996306000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>1863469000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>1771891000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>1679382000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>1564900000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>1515100000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>1419400000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>1348048000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>1243600000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>1176500000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>1151900000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>1053400000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>973000000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>856900000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>764600000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>706000000.0</v>
       </c>
-      <c r="DP55"/>
       <c r="DQ55"/>
       <c r="DR55"/>
+      <c r="DS55"/>
     </row>
-    <row r="56" spans="1:122">
+    <row r="56" spans="1:123">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>17095771000.0</v>
+      </c>
+      <c r="C56">
         <v>16153681000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6704137000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>10014196000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>10163928000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>9298727000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>8781068000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>8589854000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>7364883000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>6699614000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>6500489000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>6271818000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>5967639000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>6012011000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>6437833000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>7153147000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>6508756000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>7497899000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>7876607000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>8094415000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>7543924000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>6224924000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>7921402000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>7097739000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>7569655000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>6382320000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>5573514000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>4994563000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>4175369000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>4455829000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3893949000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>3597614000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3483873000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>3132006000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>3260887000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>3350054000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>3113787000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>3048474000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>2997499000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>2735213000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>2704587000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2833355000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2623255000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3469002000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3031629000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3218922000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>3525406000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2975963000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>3000689000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>3030407000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>2956225000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>2815836000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2534980000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>2781322000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>3141414000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>2016994000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>2036140000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1541248000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>2851068000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>2382381000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1872203000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1506765000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>2540116000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1770589000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1660932000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1741328000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>2436733000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1632507000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1056024000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>667714000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1933942000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>392292000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>401530000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>778604000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1592859000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>376448000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>389968000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>342847000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>2052086000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>478803000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>415038000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>341415000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>1997660000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>373905000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>916264000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>347154000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>294676000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>307255000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>273066000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>270190000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>275132000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>269332000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>262837000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>215072000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>243533000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>226866000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>377306000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>171645000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>2596205000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>94480000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>83560000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>84784000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>100317000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>106232000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>93521000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>79334000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>119787000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>136500000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>132700000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>97400000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>90500000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>89000000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>121000000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>160800000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>193000000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>172400000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>111000000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>100300000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>110500000.0</v>
       </c>
-      <c r="DP56"/>
       <c r="DQ56"/>
       <c r="DR56"/>
+      <c r="DS56"/>
     </row>
-    <row r="57" spans="1:122">
+    <row r="57" spans="1:123">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
+        <v>64962691000.0</v>
+      </c>
+      <c r="C57">
         <v>59255029000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>48469416000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>56711381000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>55816811000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>53570038000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>52512349000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>51404966000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>48049026000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>48207712000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>47210522000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>46892449000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>45879553000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>44277451000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>44856780000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>44300059000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>43918541000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>42235631000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>43301942000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>39967957000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>39980784000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>37898479000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>37367911000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>37247827000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>37139900000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>32771566000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>31173616000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>28729959000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>28532716000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>27677725000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>26816906000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>25616462000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>25085176000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>23906707000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>24082463000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>22935861000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>22703403000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>22233471000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>22262819000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>21660124000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>20159346000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>19720024000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>19129585000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>18286676000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>17487819000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>16991774000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>16334238000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>16384891000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>15908288000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>15624461000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>15207224000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>15136432000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>14591346000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>14188304000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>14998190000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>14201359000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>13289066000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>12894176000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>12547548000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>12574472000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>11396812000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>11068016000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>10959994000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>11140609000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>10785336000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>9925799000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>10089064000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>10029392000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>9299701000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>8749743000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>8499494000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>7953653000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>7985506000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>7856679000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>7574325000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>7667239000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>7617551000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>7758382000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>7973325000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>7861320000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>7647860000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>7361713000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>6857476000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>6607720000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>6948921000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>6214519000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>5434516000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>4881521000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>4460964000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>4200614000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>4078324000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>3788393000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>3722740000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>3460086000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>3278659000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>3104072000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>2903701000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>2674457000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>2466000000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>2263322000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>2113064000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>1970833000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>1921905000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>1814636000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>1709211000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>1631956000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>1547035000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>1445700000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>1404900000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>1309100000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>1241700000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>1139700000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>1079000000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>1045700000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>964200000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>881300000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>772100000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>682200000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>625200000.0</v>
       </c>
-      <c r="DP57"/>
       <c r="DQ57"/>
       <c r="DR57"/>
+      <c r="DS57"/>
     </row>
-    <row r="58" spans="1:122">
+    <row r="58" spans="1:123">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>67143019000.0</v>
+      </c>
+      <c r="C58">
         <v>64779333000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>63883331000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>62583881000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>61757622000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>59269529000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>58535371000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>57388710000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>54244888000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>52140533000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>50860408000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>50539633000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>49244264000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>47858005000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>48152811000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>47744959000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>46241709000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>45758405000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>45643455000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>43421954000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>42399439000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>41429691000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>40964773000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>39657629000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>39549799000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>35099454000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>32929333000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>31371577000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>30194819000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>28986649000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>27973951000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>26962909000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>26357717000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>25425522000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>24939031000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>24449237000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>24089807000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>23013910000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>22972936000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>22647285000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>21797021000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>21069726000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>20564892000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>19708194000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>18534942000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>18251197000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>17940905000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>17140837000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>16897446000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>16281020000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>16197194000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>15808982000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>15776886000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>15248559000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>15714908000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>15257292000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>14854208000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>14484097000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>14350275000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>14386617000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>13142511000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>12626927000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>12543607000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>12701456000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>12323824000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>11475146000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>11076981000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>11029939000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>10294460000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>9755714000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>9591754000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>9055589000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>9174052000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>8979173000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>8629304000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>8743141000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>8627832000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>8684863000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>8798506000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>8699762000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>8450981000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>7729360000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>7549131000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>7279742000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>7172072000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>6783012000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>5945136000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>5387133000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>4952027000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>4593765000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>4397561000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>4005003000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>3882995000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>3676090000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>3494553000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>3358747000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>3013401000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>2791632000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>2564144000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>2377372000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>2189114000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>2060758000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>2000530000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>1898936000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>1765111000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>1677056000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>1586435000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>1484000000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>1435900000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>1342200000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>1272800000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>1170400000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>1105500000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>1081900000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>984600000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>906100000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>791900000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>701100000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>663400000.0</v>
       </c>
-      <c r="DP58"/>
       <c r="DQ58"/>
       <c r="DR58"/>
+      <c r="DS58"/>
     </row>
-    <row r="59" spans="1:122">
+    <row r="59" spans="1:123">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -21850,51 +21961,53 @@
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
-      <c r="BN59"/>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
@@ -21907,676 +22020,681 @@
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
+      <c r="DS59"/>
     </row>
-    <row r="60" spans="1:122">
+    <row r="60" spans="1:123">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>7525116000.0</v>
+      </c>
+      <c r="C60">
         <v>7378100000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>7258715000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>7045757000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>7225696000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>6600537000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>6344297000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>6399714000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>5536628000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>5436400000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>5399526000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>5015613000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>5041912000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>5015506000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>4796838000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>4637980000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>4727623000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>4492256000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>4498688000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>4410317000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>4339011000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>4252511000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>4115995000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>4074089000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>3990218000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>3700393000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3691250000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>3540325000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>3446950000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>3371972000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>3267570000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>3179822000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>3106871000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>3031250000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>2976939000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>2908925000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>2839458000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2764983000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>2695617000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2674474000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2623595000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2418442000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2352274000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2335736000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2264982000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2131074000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2069822000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2028508000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1998235000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1940143000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1900589000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1873566000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1836660000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1825688000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1804705000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1761300000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1722074000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1687921000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1543533000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1528187000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1473386000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1453253000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1436549000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>1398912000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>1384736000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>1364832000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1138639000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1106082000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1065076000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1063227000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1066572000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>809331000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>749025000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>753293000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>739555000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>721973000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>720628000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>729741000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>773346000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>763298000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>721803000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>652887000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>627911000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>613761000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>596921000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>562527000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>473912000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>430153000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>374152000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>369008000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>349837000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>299874000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>249399000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>238905000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>227002000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>218028000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>205999000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>163521000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>141278000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>138024000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>132969000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>105872000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>102276000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>97370000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>98358000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>94835000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>92947000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>80900000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>79200000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>77200000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>75200000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>73200000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>71000000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>70000000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>68800000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>66900000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>65000000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>63500000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>42600000.0</v>
       </c>
-      <c r="DP60"/>
       <c r="DQ60"/>
       <c r="DR60"/>
+      <c r="DS60"/>
     </row>
-    <row r="61" spans="1:122">
+    <row r="61" spans="1:123">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
-[...1 lines deleted...]
-      </c>
+      <c r="M61"/>
       <c r="N61">
         <v>-1966000.0</v>
       </c>
-      <c r="O61"/>
+      <c r="O61">
+        <v>-1966000.0</v>
+      </c>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
-[...1 lines deleted...]
-      </c>
+      <c r="R61"/>
       <c r="S61">
         <v>-109903000.0</v>
       </c>
       <c r="T61">
         <v>-109903000.0</v>
       </c>
       <c r="U61">
-        <v>-100363000.0</v>
+        <v>-109903000.0</v>
       </c>
       <c r="V61">
         <v>-100363000.0</v>
       </c>
       <c r="W61">
         <v>-100363000.0</v>
       </c>
       <c r="X61">
-        <v>-44891000.0</v>
+        <v>-100363000.0</v>
       </c>
       <c r="Y61">
         <v>-44891000.0</v>
       </c>
       <c r="Z61">
         <v>-44891000.0</v>
       </c>
       <c r="AA61">
+        <v>-44891000.0</v>
+      </c>
+      <c r="AB61">
         <v>-6931000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-6799000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6650000.0</v>
       </c>
       <c r="AD61">
         <v>-6650000.0</v>
       </c>
       <c r="AE61">
+        <v>-6650000.0</v>
+      </c>
+      <c r="AF61">
         <v>-5634000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-5547000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5355000.0</v>
       </c>
       <c r="AH61">
         <v>-5355000.0</v>
       </c>
       <c r="AI61">
+        <v>-5355000.0</v>
+      </c>
+      <c r="AJ61">
         <v>-4986000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4884000.0</v>
       </c>
       <c r="AK61">
         <v>-4884000.0</v>
       </c>
       <c r="AL61">
         <v>-4884000.0</v>
       </c>
       <c r="AM61">
+        <v>-4884000.0</v>
+      </c>
+      <c r="AN61">
         <v>-4589000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-4522000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4145000.0</v>
       </c>
       <c r="AP61">
         <v>-4145000.0</v>
       </c>
       <c r="AQ61">
+        <v>-4145000.0</v>
+      </c>
+      <c r="AR61">
         <v>-3973000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3964000.0</v>
       </c>
       <c r="AS61">
         <v>-3964000.0</v>
       </c>
       <c r="AT61">
+        <v>-3964000.0</v>
+      </c>
+      <c r="AU61">
         <v>-3948000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-3549000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-3519000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-3449000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-3380000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-3000000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-8290000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-8214000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-8187000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-7838000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-7490000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-7374000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-6559000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-112000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-68000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-50000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-74000.0</v>
       </c>
-      <c r="BK61">
-[...1 lines deleted...]
-      </c>
       <c r="BL61">
+        <v>0.0</v>
+      </c>
+      <c r="BM61">
         <v>-51000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-4000.0</v>
       </c>
-      <c r="BN61"/>
-      <c r="BO61">
+      <c r="BO61"/>
+      <c r="BP61">
         <v>-122733000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-122437000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-122302000.0</v>
       </c>
       <c r="BR61">
         <v>-122302000.0</v>
       </c>
       <c r="BS61">
-        <v>-122290000.0</v>
+        <v>-122302000.0</v>
       </c>
       <c r="BT61">
         <v>-122290000.0</v>
       </c>
       <c r="BU61">
+        <v>-122290000.0</v>
+      </c>
+      <c r="BV61">
         <v>-122258000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-122252000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-122196000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-107742000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-84559000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-77498000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-16343000.0</v>
       </c>
-      <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
-      <c r="CX61">
-[...1 lines deleted...]
-      </c>
+      <c r="CX61"/>
       <c r="CY61">
         <v>-3863000.0</v>
       </c>
       <c r="CZ61">
         <v>-3863000.0</v>
       </c>
       <c r="DA61">
+        <v>-3863000.0</v>
+      </c>
+      <c r="DB61">
         <v>-1314000.0</v>
       </c>
-      <c r="DB61">
+      <c r="DC61">
         <v>-1306000.0</v>
       </c>
-      <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
+      <c r="DS61"/>
     </row>
-    <row r="62" spans="1:122">
+    <row r="62" spans="1:123">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22657,50 +22775,51 @@
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
+      <c r="DS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22790,51 +22909,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
         <v>1599545000.0</v>
       </c>
       <c r="C2">
         <v>1616109000.0</v>
       </c>
       <c r="D2">
         <v>434450000.0</v>
       </c>
       <c r="E2">
         <v>330670000.0</v>
       </c>
       <c r="F2">
         <v>91264000.0</v>
       </c>
       <c r="G2">
         <v>467333000.0</v>
       </c>
       <c r="H2">
         <v>384087000.0</v>
       </c>
       <c r="I2">
         <v>240739000.0</v>
       </c>
@@ -22886,51 +23005,51 @@
       <c r="Y2">
         <v>94426000.0</v>
       </c>
       <c r="Z2">
         <v>100341000.0</v>
       </c>
       <c r="AA2">
         <v>92239000.0</v>
       </c>
       <c r="AB2">
         <v>65310000.0</v>
       </c>
       <c r="AC2">
         <v>55500000.0</v>
       </c>
       <c r="AD2">
         <v>41700000.0</v>
       </c>
       <c r="AE2">
         <v>26100000.0</v>
       </c>
       <c r="AF2"/>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
         <v>88905000.0</v>
       </c>
       <c r="C3">
         <v>100079000.0</v>
       </c>
       <c r="D3">
         <v>47861000.0</v>
       </c>
       <c r="E3">
         <v>82070000.0</v>
       </c>
       <c r="F3">
         <v>102614000.0</v>
       </c>
       <c r="G3">
         <v>96369000.0</v>
       </c>
       <c r="H3">
         <v>88362000.0</v>
       </c>
       <c r="I3">
         <v>67665000.0</v>
       </c>
@@ -22982,87 +23101,87 @@
       <c r="Y3">
         <v>11744000.0</v>
       </c>
       <c r="Z3">
         <v>7504000.0</v>
       </c>
       <c r="AA3">
         <v>8394000.0</v>
       </c>
       <c r="AB3">
         <v>3756000.0</v>
       </c>
       <c r="AC3">
         <v>2600000.0</v>
       </c>
       <c r="AD3">
         <v>1700000.0</v>
       </c>
       <c r="AE3">
         <v>2100000.0</v>
       </c>
       <c r="AF3"/>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5">
         <v>1118007000.0</v>
       </c>
       <c r="C5">
         <v>947089000.0</v>
       </c>
       <c r="D5">
         <v>53298000.0</v>
       </c>
       <c r="E5">
         <v>700555000.0</v>
       </c>
       <c r="F5">
         <v>636979000.0</v>
       </c>
       <c r="G5">
         <v>389781000.0</v>
       </c>
       <c r="H5">
         <v>480101000.0</v>
       </c>
       <c r="I5">
         <v>460133000.0</v>
       </c>
@@ -23116,51 +23235,51 @@
       </c>
       <c r="Z5">
         <v>29129000.0</v>
       </c>
       <c r="AA5">
         <v>16448000.0</v>
       </c>
       <c r="AB5">
         <v>14151000.0</v>
       </c>
       <c r="AC5">
         <v>4700000.0</v>
       </c>
       <c r="AD5">
         <v>1000000.0</v>
       </c>
       <c r="AE5">
         <v>-2300000.0</v>
       </c>
       <c r="AF5">
         <v>1497000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
         <v>1206912000.0</v>
       </c>
       <c r="C6">
         <v>1047168000.0</v>
       </c>
       <c r="D6">
         <v>53298000.0</v>
       </c>
       <c r="E6">
         <v>782625000.0</v>
       </c>
       <c r="F6">
         <v>739593000.0</v>
       </c>
       <c r="G6">
         <v>486150000.0</v>
       </c>
       <c r="H6">
         <v>568463000.0</v>
       </c>
       <c r="I6">
         <v>527798000.0</v>
       </c>
@@ -23214,127 +23333,127 @@
       </c>
       <c r="Z6">
         <v>36633000.0</v>
       </c>
       <c r="AA6">
         <v>24842000.0</v>
       </c>
       <c r="AB6">
         <v>17907000.0</v>
       </c>
       <c r="AC6">
         <v>7300000.0</v>
       </c>
       <c r="AD6">
         <v>2700000.0</v>
       </c>
       <c r="AE6">
         <v>-200000.0</v>
       </c>
       <c r="AF6">
         <v>1497000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>1209000.0</v>
       </c>
       <c r="J8">
         <v>7552000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
         <v>2630439000.0</v>
       </c>
       <c r="C9">
         <v>2349813000.0</v>
       </c>
       <c r="D9">
         <v>2893114000.0</v>
       </c>
       <c r="E9">
         <v>1877826000.0</v>
       </c>
       <c r="F9">
         <v>1770340000.0</v>
       </c>
       <c r="G9">
         <v>1429876000.0</v>
       </c>
       <c r="H9">
         <v>1405309000.0</v>
       </c>
       <c r="I9">
         <v>1281957000.0</v>
       </c>
@@ -23388,51 +23507,51 @@
       </c>
       <c r="Z9">
         <v>94912000.0</v>
       </c>
       <c r="AA9">
         <v>74251000.0</v>
       </c>
       <c r="AB9">
         <v>53829000.0</v>
       </c>
       <c r="AC9">
         <v>40575000.0</v>
       </c>
       <c r="AD9">
         <v>28300000.0</v>
       </c>
       <c r="AE9">
         <v>20500000.0</v>
       </c>
       <c r="AF9">
         <v>9700029.6</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10">
         <v>1118407000.0</v>
       </c>
       <c r="C10">
         <v>947089000.0</v>
       </c>
       <c r="D10">
         <v>845081000.0</v>
       </c>
       <c r="E10">
         <v>700555000.0</v>
       </c>
       <c r="F10">
         <v>637796000.0</v>
       </c>
       <c r="G10">
         <v>389781000.0</v>
       </c>
       <c r="H10">
         <v>480101000.0</v>
       </c>
       <c r="I10">
         <v>460133000.0</v>
       </c>
@@ -23486,51 +23605,51 @@
       </c>
       <c r="Z10">
         <v>29129000.0</v>
       </c>
       <c r="AA10">
         <v>16448000.0</v>
       </c>
       <c r="AB10">
         <v>14151000.0</v>
       </c>
       <c r="AC10">
         <v>4700000.0</v>
       </c>
       <c r="AD10">
         <v>1000000.0</v>
       </c>
       <c r="AE10">
         <v>-2300000.0</v>
       </c>
       <c r="AF10">
         <v>1002000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11">
         <v>294563000.0</v>
       </c>
       <c r="C11">
         <v>252044000.0</v>
       </c>
       <c r="D11">
         <v>222455000.0</v>
       </c>
       <c r="E11">
         <v>190873000.0</v>
       </c>
       <c r="F11">
         <v>171645000.0</v>
       </c>
       <c r="G11">
         <v>96791000.0</v>
       </c>
       <c r="H11">
         <v>124404000.0</v>
       </c>
       <c r="I11">
         <v>116967000.0</v>
       </c>
@@ -23584,51 +23703,51 @@
       </c>
       <c r="Z11">
         <v>10436000.0</v>
       </c>
       <c r="AA11">
         <v>5293000.0</v>
       </c>
       <c r="AB11">
         <v>4724000.0</v>
       </c>
       <c r="AC11">
         <v>-1500000.0</v>
       </c>
       <c r="AD11">
         <v>-3800000.0</v>
       </c>
       <c r="AE11">
         <v>-1300000.0</v>
       </c>
       <c r="AF11">
         <v>-495000.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12">
         <v>1503981000.0</v>
       </c>
       <c r="C12">
         <v>1515062000.0</v>
       </c>
       <c r="D12">
         <v>1055250000.0</v>
       </c>
       <c r="E12">
         <v>252081000.0</v>
       </c>
       <c r="F12">
         <v>150527000.0</v>
       </c>
       <c r="G12">
         <v>253113000.0</v>
       </c>
       <c r="H12">
         <v>330223000.0</v>
       </c>
       <c r="I12">
         <v>205907000.0</v>
       </c>
@@ -23682,51 +23801,51 @@
       </c>
       <c r="Z12">
         <v>92441000.0</v>
       </c>
       <c r="AA12">
         <v>87184000.0</v>
       </c>
       <c r="AB12">
         <v>61597000.0</v>
       </c>
       <c r="AC12">
         <v>51200000.0</v>
       </c>
       <c r="AD12">
         <v>38300000.0</v>
       </c>
       <c r="AE12">
         <v>24200000.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13">
         <v>3728033000.0</v>
       </c>
       <c r="C13">
         <v>3477597000.0</v>
       </c>
       <c r="D13">
         <v>2680011000.0</v>
       </c>
       <c r="E13">
         <v>1747443000.0</v>
       </c>
       <c r="F13">
         <v>1275484000.0</v>
       </c>
       <c r="G13">
         <v>1293020000.0</v>
       </c>
       <c r="H13">
         <v>1385142000.0</v>
       </c>
       <c r="I13">
         <v>1170810000.0</v>
       </c>
@@ -23742,87 +23861,87 @@
       <c r="M13">
         <v>671267000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15">
         <v>823844000.0</v>
       </c>
       <c r="C15">
         <v>695045000.0</v>
       </c>
       <c r="D15">
         <v>622626000.0</v>
       </c>
       <c r="E15">
         <v>509682000.0</v>
       </c>
       <c r="F15">
         <v>466151000.0</v>
       </c>
       <c r="G15">
         <v>292990000.0</v>
       </c>
       <c r="H15">
         <v>355697000.0</v>
       </c>
       <c r="I15">
         <v>343166000.0</v>
       </c>
@@ -23876,51 +23995,51 @@
       </c>
       <c r="Z15">
         <v>18439000.0</v>
       </c>
       <c r="AA15">
         <v>11155000.0</v>
       </c>
       <c r="AB15">
         <v>9427000.0</v>
       </c>
       <c r="AC15">
         <v>6200000.0</v>
       </c>
       <c r="AD15">
         <v>4800000.0</v>
       </c>
       <c r="AE15">
         <v>-1000000.0</v>
       </c>
       <c r="AF15">
         <v>1497000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>481718000.0</v>
       </c>
       <c r="F16">
         <v>438187000.0</v>
       </c>
       <c r="G16">
         <v>271613000.0</v>
       </c>
       <c r="H16">
         <v>347497000.0</v>
       </c>
       <c r="I16">
         <v>334966000.0</v>
       </c>
       <c r="J16">
         <v>247904000.0</v>
       </c>
       <c r="K16">
         <v>192362000.0</v>
       </c>
@@ -23958,51 +24077,51 @@
         <v>67016000.0</v>
       </c>
       <c r="W16">
         <v>51334000.0</v>
       </c>
       <c r="X16">
         <v>38118000.0</v>
       </c>
       <c r="Y16">
         <v>27875000.0</v>
       </c>
       <c r="Z16">
         <v>18693000.0</v>
       </c>
       <c r="AA16">
         <v>11155000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17">
         <v>823844000.0</v>
       </c>
       <c r="C17">
         <v>695045000.0</v>
       </c>
       <c r="D17">
         <v>643963000.0</v>
       </c>
       <c r="E17">
         <v>509682000.0</v>
       </c>
       <c r="F17">
         <v>466151000.0</v>
       </c>
       <c r="G17">
         <v>292990000.0</v>
       </c>
       <c r="H17">
         <v>604505000.0</v>
       </c>
       <c r="I17">
         <v>577100000.0</v>
       </c>
@@ -24024,51 +24143,51 @@
       <c r="O17">
         <v>111196000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>63329000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
         <v>2224052000.0</v>
       </c>
       <c r="C18">
         <v>1962535000.0</v>
       </c>
       <c r="D18">
         <v>1824706000.0</v>
       </c>
       <c r="E18">
         <v>1495362000.0</v>
       </c>
       <c r="F18">
         <v>1124957000.0</v>
       </c>
       <c r="G18">
         <v>1039907000.0</v>
       </c>
       <c r="H18">
         <v>1054919000.0</v>
       </c>
       <c r="I18">
         <v>964903000.0</v>
       </c>
@@ -24084,123 +24203,123 @@
       <c r="M18">
         <v>598575000.0</v>
       </c>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B21">
         <v>1118407000.0</v>
       </c>
       <c r="C21">
         <v>947089000.0</v>
       </c>
       <c r="D21">
         <v>53298000.0</v>
       </c>
       <c r="E21">
         <v>700555000.0</v>
       </c>
       <c r="F21">
         <v>637796000.0</v>
       </c>
       <c r="G21">
         <v>389781000.0</v>
       </c>
       <c r="H21">
         <v>480101000.0</v>
       </c>
       <c r="I21">
         <v>460133000.0</v>
       </c>
@@ -24254,87 +24373,87 @@
       </c>
       <c r="Z21">
         <v>29129000.0</v>
       </c>
       <c r="AA21">
         <v>16448000.0</v>
       </c>
       <c r="AB21">
         <v>14151000.0</v>
       </c>
       <c r="AC21">
         <v>4700000.0</v>
       </c>
       <c r="AD21">
         <v>1000000.0</v>
       </c>
       <c r="AE21">
         <v>-2300000.0</v>
       </c>
       <c r="AF21">
         <v>1497000.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B23">
         <v>3111577000.0</v>
       </c>
       <c r="C23">
         <v>3018833000.0</v>
       </c>
       <c r="D23">
         <v>99833000.0</v>
       </c>
       <c r="E23">
         <v>1507941000.0</v>
       </c>
       <c r="F23">
         <v>1223808000.0</v>
       </c>
       <c r="G23">
         <v>1507428000.0</v>
       </c>
       <c r="H23">
         <v>1309295000.0</v>
       </c>
       <c r="I23">
         <v>1062563000.0</v>
       </c>
@@ -24388,51 +24507,51 @@
       </c>
       <c r="Z23">
         <v>166124000.0</v>
       </c>
       <c r="AA23">
         <v>150042000.0</v>
       </c>
       <c r="AB23">
         <v>104988000.0</v>
       </c>
       <c r="AC23">
         <v>91375000.0</v>
       </c>
       <c r="AD23">
         <v>69000000.0</v>
       </c>
       <c r="AE23">
         <v>48900000.0</v>
       </c>
       <c r="AF23">
         <v>8203029.6</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>27964000.0</v>
       </c>
       <c r="G24">
         <v>21377000.0</v>
       </c>
       <c r="H24">
         <v>8200000.0</v>
       </c>
       <c r="I24">
         <v>8200000.0</v>
       </c>
       <c r="J24">
         <v>9778000.0</v>
       </c>
       <c r="K24">
         <v>14513000.0</v>
       </c>
       <c r="L24">
         <v>10869000.0</v>
@@ -24446,51 +24565,51 @@
       <c r="O24">
         <v>9093000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24">
         <v>19643000.0</v>
       </c>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B25">
         <v>118778000.0</v>
       </c>
       <c r="C25">
         <v>100079000.0</v>
       </c>
       <c r="D25">
         <v>79935000.0</v>
       </c>
       <c r="E25">
         <v>44124000.0</v>
       </c>
       <c r="F25">
         <v>48614000.0</v>
       </c>
       <c r="G25">
         <v>96369000.0</v>
       </c>
       <c r="H25">
         <v>88362000.0</v>
       </c>
       <c r="I25">
         <v>67665000.0</v>
       </c>
@@ -24500,51 +24619,51 @@
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -24554,51 +24673,51 @@
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B27">
         <v>63852000.0</v>
       </c>
       <c r="C27">
         <v>61812000.0</v>
       </c>
       <c r="D27">
         <v>65075000.0</v>
       </c>
       <c r="E27">
         <v>59418000.0</v>
       </c>
       <c r="F27">
         <v>47275000.0</v>
       </c>
       <c r="G27">
         <v>36296000.0</v>
       </c>
       <c r="H27">
         <v>48595000.0</v>
       </c>
       <c r="I27">
         <v>41140000.0</v>
       </c>
@@ -24650,51 +24769,51 @@
       <c r="Y27">
         <v>2302000.0</v>
       </c>
       <c r="Z27">
         <v>1604000.0</v>
       </c>
       <c r="AA27">
         <v>1309000.0</v>
       </c>
       <c r="AB27">
         <v>1402000.0</v>
       </c>
       <c r="AC27">
         <v>1600000.0</v>
       </c>
       <c r="AD27">
         <v>1300000.0</v>
       </c>
       <c r="AE27">
         <v>1100000.0</v>
       </c>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B28">
         <v>939988000.0</v>
       </c>
       <c r="C28">
         <v>858070000.0</v>
       </c>
       <c r="D28">
         <v>34758000.0</v>
       </c>
       <c r="E28">
         <v>724746000.0</v>
       </c>
       <c r="F28">
         <v>718699000.0</v>
       </c>
       <c r="G28">
         <v>651080000.0</v>
       </c>
       <c r="H28">
         <v>555619000.0</v>
       </c>
       <c r="I28">
         <v>497286000.0</v>
       </c>
@@ -24746,51 +24865,51 @@
       <c r="Y28">
         <v>63442000.0</v>
       </c>
       <c r="Z28">
         <v>35628000.0</v>
       </c>
       <c r="AA28">
         <v>28119000.0</v>
       </c>
       <c r="AB28">
         <v>20808000.0</v>
       </c>
       <c r="AC28">
         <v>18900000.0</v>
       </c>
       <c r="AD28">
         <v>14200000.0</v>
       </c>
       <c r="AE28">
         <v>11600000.0</v>
       </c>
       <c r="AF28"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B29">
         <v>294563000.0</v>
       </c>
       <c r="C29">
         <v>252044000.0</v>
       </c>
       <c r="D29">
         <v>231048000.0</v>
       </c>
       <c r="E29">
         <v>190873000.0</v>
       </c>
       <c r="F29">
         <v>171645000.0</v>
       </c>
       <c r="G29">
         <v>96791000.0</v>
       </c>
       <c r="H29">
         <v>124404000.0</v>
       </c>
       <c r="I29">
         <v>116967000.0</v>
       </c>
@@ -24806,51 +24925,51 @@
       <c r="M29">
         <v>95033000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B30">
         <v>1512032000.0</v>
       </c>
       <c r="C30">
         <v>1402724000.0</v>
       </c>
       <c r="D30">
         <v>99833000.0</v>
       </c>
       <c r="E30">
         <v>1177271000.0</v>
       </c>
       <c r="F30">
         <v>1132544000.0</v>
       </c>
       <c r="G30">
         <v>1040095000.0</v>
       </c>
       <c r="H30">
         <v>925208000.0</v>
       </c>
       <c r="I30">
         <v>821824000.0</v>
       </c>
@@ -24904,51 +25023,51 @@
       </c>
       <c r="Z30">
         <v>65783000.0</v>
       </c>
       <c r="AA30">
         <v>57803000.0</v>
       </c>
       <c r="AB30">
         <v>39678000.0</v>
       </c>
       <c r="AC30">
         <v>35875000.0</v>
       </c>
       <c r="AD30">
         <v>27300000.0</v>
       </c>
       <c r="AE30">
         <v>22800000.0</v>
       </c>
       <c r="AF30">
         <v>-8203029.6</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>888379000.0</v>
       </c>
       <c r="D31">
         <v>791783000.0</v>
       </c>
       <c r="E31">
         <v>645045000.0</v>
       </c>
       <c r="F31">
         <v>-133647000.0</v>
       </c>
       <c r="G31">
         <v>-143101000.0</v>
       </c>
       <c r="H31">
         <v>-125408000.0</v>
       </c>
       <c r="I31">
         <v>-106869000.0</v>
       </c>
       <c r="J31">
         <v>-94966000.0</v>
@@ -25000,51 +25119,51 @@
       </c>
       <c r="Z31">
         <v>-92187000.0</v>
       </c>
       <c r="AA31">
         <v>-87184000.0</v>
       </c>
       <c r="AB31">
         <v>-61597000.0</v>
       </c>
       <c r="AC31">
         <v>-51200000.0</v>
       </c>
       <c r="AD31">
         <v>-38300000.0</v>
       </c>
       <c r="AE31">
         <v>-24200000.0</v>
       </c>
       <c r="AF31">
         <v>-495000.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B32">
         <v>4229984000.0</v>
       </c>
       <c r="C32">
         <v>3965922000.0</v>
       </c>
       <c r="D32">
         <v>2893114000.0</v>
       </c>
       <c r="E32">
         <v>2208496000.0</v>
       </c>
       <c r="F32">
         <v>1861604000.0</v>
       </c>
       <c r="G32">
         <v>1897209000.0</v>
       </c>
       <c r="H32">
         <v>1789396000.0</v>
       </c>
       <c r="I32">
         <v>1522696000.0</v>
       </c>
@@ -25117,1186 +25236,1195 @@
       <c r="AF32">
         <v>9700029.6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR32"/>
+  <dimension ref="A1:DS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
+      <c r="DS1" t="s">
+        <v>184</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
+        <v>387180000.0</v>
+      </c>
+      <c r="C2">
         <v>378130000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>400040000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>418592000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>396448000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>384465000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>405332000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>428355000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>419430000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>363010000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>366782000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>319965000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>278153000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>204740000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>171575000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>71450000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>54581000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>33064000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>41302000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>27045000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>24690000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>-1773000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>49764000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>80246000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>201738000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>135585000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>95678000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>100609000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>105192000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>82608000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>76909000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>68441000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>50920000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>44469000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>40513000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>39596000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>35663000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>28388000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>31585000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>33084000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>30923000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>28756000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>29340000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>28161000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>27831000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>24545000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>25129000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>24870000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>24030000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>19200000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>22124000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>30500000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>36204000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>37287000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>43413000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>44425000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>48112000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>47991000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>51787000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>65831000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>65926000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>63510000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>70080000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>69949000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>86231000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>75675000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>88498000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>145107000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>78295000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>71770000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>77529000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>90018000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>77061000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>82989000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>92496000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>92823000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>90123000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>89444000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>90167000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>85663000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>75617000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>64669000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>58789000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>53580000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>46089000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>38640000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>32836000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>27544000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>25031000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>24810000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>23943000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>23490000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>23789000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>23276000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>25037000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>24634000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>22604000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>22151000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>23059000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>25499000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>25639000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>26144000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>26634000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>24575000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>21448000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>19582000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>18710000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>16900000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>15400000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>14300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>14700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>14100000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>13600000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>13200000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>12400000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>11400000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>9500000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>8500000.0</v>
       </c>
-      <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
+      <c r="DS2"/>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3"/>
-      <c r="C3"/>
+      <c r="C3">
+        <v>29927000.0</v>
+      </c>
       <c r="D3">
+        <v>29873000.0</v>
+      </c>
+      <c r="E3">
         <v>28553000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>30864000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>29488000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>29195000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>25742000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>23678000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>21464000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>22173000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>27594000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>16199000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>18798000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>17344000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>19539000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>20661000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>24526000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>26408000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>23904000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>25924000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>25561000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>25074000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>24157000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>23762000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>23376000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>23524000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>21516000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>22125000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>21197000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>18757000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>16922000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>16103000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>15883000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>16593000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>16556000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>15521000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>14437000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>14350000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>11502000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>13686000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>13610000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>11696000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>10109000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>8831000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>9077000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>8165000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>8442000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>7757000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>7753000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5119000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>7187000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>7092000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>6782000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>10521000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>6182000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>5815000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>5627000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1715000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>6846000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>5357000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5551000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1015000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>5848000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>5634000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>5668000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3205000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>5960000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>4575000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>6768000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>5216000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>5212000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>4291000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>5847000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>4619000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>5419000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>5231000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>4741000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>5068000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>4507000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>4168000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>3879000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>3775000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>3435000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>5324000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>4217000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3420000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>2898000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>2925000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2821000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2952000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>3183000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2091000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2795000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>2757000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>2996000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>2723000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>3268000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>2557000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1717000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1371000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1859000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1992000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1863000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>2832000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1707000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1556000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>300000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>900000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>1000000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DI3">
         <v>600000.0</v>
       </c>
       <c r="DJ3">
+        <v>600000.0</v>
+      </c>
+      <c r="DK3">
         <v>700000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DM3">
         <v>500000.0</v>
       </c>
       <c r="DN3">
+        <v>500000.0</v>
+      </c>
+      <c r="DO3">
         <v>400000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>1100000.0</v>
       </c>
-      <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
+      <c r="DS3"/>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -26478,825 +26606,836 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
-      <c r="C5"/>
+      <c r="C5">
+        <v>300940000.0</v>
+      </c>
       <c r="D5">
+        <v>302223000.0</v>
+      </c>
+      <c r="E5">
         <v>296041000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>267088000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>253055000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>253081000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>232709000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>211343000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>249956000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>165243000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>224858000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>211430000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>243550000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>195173000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>200041000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>131661000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>173680000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>137045000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>149742000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>144150000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>206859000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>134711000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>137284000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>30703000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>87083000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>116682000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>134601000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>110173000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>118645000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>107662000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>122814000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>121591000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>108066000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>95785000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>104248000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>101946000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>88018000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>88332000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>85054000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>79971000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>78497000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>56407000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>62197000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>70126000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>63035000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>61802000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>65258000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>63031000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>56340000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>57822000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>58082000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>56250000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>52286000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>48871000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>52173000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>41329000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>37759000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>31974000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>50046000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>18965000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>27048000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>22142000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>32385000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>20790000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>25490000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>43102000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>54587000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>10041000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>9774000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>2727000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-4518000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>17522000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>14910000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>23623000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>13872000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>23477000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>22852000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>23447000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>23017000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>27885000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>29893000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>26330000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>31058000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>20113000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>24758000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>22069000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>20815000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>19631000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>18373000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>16890000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>15587000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>14072000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>12795000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>11879000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>10924000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>9799000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>9893000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>7960000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>7792000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>6860000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>6517000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>5611000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>700000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>5241000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>4896000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>4251000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>3800000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>3300000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>2800000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>1500000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DJ5">
         <v>400000.0</v>
       </c>
       <c r="DK5">
+        <v>400000.0</v>
+      </c>
+      <c r="DL5">
         <v>200000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>500000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>400000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-200000.0</v>
       </c>
-      <c r="DO5"/>
-      <c r="DP5"/>
+      <c r="DP5">
+        <v>0.0</v>
+      </c>
       <c r="DQ5"/>
       <c r="DR5"/>
+      <c r="DS5"/>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
-        <v>300940000.0</v>
+        <v>328086000.0</v>
       </c>
       <c r="C6">
-        <v>302223000.0</v>
+        <v>330867000.0</v>
       </c>
       <c r="D6">
+        <v>332096000.0</v>
+      </c>
+      <c r="E6">
         <v>324594000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>297952000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>282543000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>282276000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>258451000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>235021000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>271420000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>187416000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>252452000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>227629000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>262348000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>212517000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>219580000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>152322000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>198206000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>163453000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>173646000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>170074000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>232420000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>159785000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>161441000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>54465000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>110459000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>140206000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>156117000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>132298000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>139842000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>126419000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>139736000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>137694000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>123949000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>112378000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>120804000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>117467000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>102455000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>102682000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>96556000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>93657000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>92107000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>68103000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>72306000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>78957000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>72112000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>69967000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>73700000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>70788000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>64093000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>62941000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>65269000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>63342000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>59068000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>59392000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>58355000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>47144000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>43386000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>33689000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>56892000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>24322000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>32599000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>23157000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>38233000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>26424000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>31158000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>46307000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>60547000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>14616000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>16542000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>7943000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>694000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>21813000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>20757000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>28242000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>19291000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>28708000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>27593000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>28515000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>27524000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>32053000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>33772000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>30105000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>34493000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>25437000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>28975000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>25489000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>23713000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>22556000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>21194000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>19842000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>18770000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>16163000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>15590000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>14636000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>13920000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>12522000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>13161000.0</v>
       </c>
-      <c r="CU6"/>
-      <c r="CV6">
+      <c r="CV6"/>
+      <c r="CW6">
         <v>9509000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>8231000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>8376000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>7603000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>2563000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>8073000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>6603000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>5807000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>4100000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>4200000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>3800000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>2200000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>2900000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>1000000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>1100000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>500000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>1000000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>900000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>200000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
+        <v>1100000.0</v>
+      </c>
+      <c r="DQ6">
         <v>-300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DR6">
         <v>-200000.0</v>
       </c>
+      <c r="DS6">
+        <v>-200000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -27478,106 +27617,107 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>1209000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -27756,1616 +27896,1631 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
+        <v>715501000.0</v>
+      </c>
+      <c r="C9">
         <v>683572000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>686676000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>676069000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>648549000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>619145000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>621713000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>593396000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>551696000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>582955000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>527895000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>554913000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>532053000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>542719000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>505509000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>496510000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>420329000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>457969000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>419583000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>431886000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>424262000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>492902000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>415814000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>400725000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>289364000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>320855000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>365556000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>368421000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>339031000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>332296000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>318250000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>335392000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>327186000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>301163000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>290819000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>286833000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>284457000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>254875000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>268039000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>260307000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>249616000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>226612000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>221242000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>220807000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>223020000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>208967000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>203773000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>202137000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>194989000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>185998000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>183380000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>184053000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>183309000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>171172000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>166776000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>168982000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>157500000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>153657000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>108939000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>156367000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>116171000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>125157000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>80109000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>132108000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>113453000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>109428000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-25689000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>147150000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>94286000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>86736000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>63635000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>58466000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>82107000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>77743000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>80806000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>73359000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>83615000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>82596000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>79055000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>82006000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>83792000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>84353000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>77374000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>81384000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>69129000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>73062000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>68051000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>59280000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>57017000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>52630000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>48372000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>47426000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>44581000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>41706000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>41334000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>38868000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>35705000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>32572000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>94912000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>24131000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>23142000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>22488000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>20290000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>18826000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>18130000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>17005000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>15529000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>13200000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>12800000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>12308000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>11400000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>10900000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>9800000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>8400000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>7800000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>7400000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>6800000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>6200000.0</v>
       </c>
-      <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
+      <c r="DS9"/>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10">
+        <v>317964000.0</v>
+      </c>
+      <c r="C10">
         <v>300940000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>302223000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>296041000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>267088000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>253055000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>253081000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>232709000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>211343000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>249956000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>165243000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>224858000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>211430000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>243550000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>195173000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>200041000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>131661000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>173680000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>137045000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>149742000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>144150000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>206859000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>134711000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>137284000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>30703000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>87083000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>116682000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>134601000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>110173000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>118645000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>107662000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>122814000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>121591000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>108066000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>95785000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>104248000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>101946000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>88018000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>88332000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>85054000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>79971000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>78497000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>56408000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>62197000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>70126000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>63035000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>61802000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>65258000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>63031000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>56340000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>57822000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>58082000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>56250000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>52286000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>48871000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>52173000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>41329000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>37759000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>31974000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>50046000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>18965000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>27048000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>22142000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>32385000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>20790000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>25490000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>43102000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>54587000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>10041000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>9774000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2727000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-4518000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>17522000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>14910000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>23623000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>13872000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>23477000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>22852000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>23447000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>23017000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>27885000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>29893000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>26330000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>31058000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>20113000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>24758000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>22069000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>20815000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>19631000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>18373000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>16890000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>15587000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>14072000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>12795000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>11879000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>10924000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>9799000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>9893000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>7960000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>7792000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>6860000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>6517000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>5611000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>700000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>5241000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>4896000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>4251000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>3800000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>3300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>2800000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>1500000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DJ10">
         <v>400000.0</v>
       </c>
       <c r="DK10">
+        <v>400000.0</v>
+      </c>
+      <c r="DL10">
         <v>200000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>500000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>400000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>-200000.0</v>
       </c>
-      <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
+      <c r="DS10"/>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11">
+        <v>84271000.0</v>
+      </c>
+      <c r="C11">
         <v>73552000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>79199000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>79787000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>71561000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>64016000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>67719000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>62708000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>58955000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>62662000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>41763000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>60660000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>56680000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>63352000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>50356000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>57080000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>37148000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>46289000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>38288000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>40605000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>39041000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>53711000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>33507000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>29969000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>9044000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>24271000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>30718000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>35480000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>28707000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>29499000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>28005000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>30866000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>32011000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>26085000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>27004000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>38622000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>37049000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>29640000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>33724000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>31939000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>29930000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>29386000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>20896000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>23842000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>26295000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>23983000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>23669000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>25034000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>24490000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>21840000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>22534000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>22519000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>21943000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>20234000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>18782000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>19871000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>15734000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>14549000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>12753000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>19844000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>7215000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>10646000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>7938000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>12287000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>7781000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>9473000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>14935000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>22592000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>3492000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>3416000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>772000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-2070000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>6246000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>5205000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>7980000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>3953000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>8067000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>8171000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>8437000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>8158000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>10274000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>10880000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>9335000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>11350000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>7134000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>9085000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>7898000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>7740000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>7138000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>6779000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>5961000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>5680000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>5053000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>4532000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>3957000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>3640000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>3492000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>3531000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>2796000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>2784000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>2497000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>2359000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>1796000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-199000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>1922000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>1774000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>1424000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DF11">
         <v>1000000.0</v>
       </c>
       <c r="DG11">
+        <v>1000000.0</v>
+      </c>
+      <c r="DH11">
         <v>-500000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="DJ11">
         <v>-600000.0</v>
       </c>
       <c r="DK11">
+        <v>-600000.0</v>
+      </c>
+      <c r="DL11">
         <v>-1400000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>-800000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>-700000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>-900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DP11">
         <v>300000.0</v>
       </c>
       <c r="DQ11">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DR11">
         <v>200000.0</v>
       </c>
+      <c r="DS11">
+        <v>200000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12">
+        <v>364046000.0</v>
+      </c>
+      <c r="C12">
         <v>348536000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>372452000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>396824000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>374214000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>360491000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>388353000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>406021000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>379369000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>341319000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>323874000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>300042000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>249639000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>181695000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>123929000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>65030000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>34164000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>28958000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>32003000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>34961000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>39989000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>43574000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>48584000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>55220000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>66685000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>82624000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>87852000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>89775000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>80612000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>71984000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>66508000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>57399000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>45877000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>36123000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>32741000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>31700000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>26772000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>23179000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>24235000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>23513000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>21794000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>20722000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>20281000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>19839000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>18349000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>18466000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>18996000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>19006000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>17370000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>17320000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>18274000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>19386000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>20822000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>21600000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>23867000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>25626000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>27421000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>30591000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>32970000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>36541000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>36739000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>38166000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>41286000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>44421000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>44934000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>46631000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>49895000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>53914000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>54632000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>57297000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>63073000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>65889000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>66760000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>74434000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>86279000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>88458000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>87633000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>87637000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>88275000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>83778000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>73874000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>63133000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>57715000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>50503000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>44795000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>37409000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>31558000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>26286000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>23833000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>22246000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>21346000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>20581000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>20937000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>20635000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>22051000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>22130000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>20121000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>19803000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>21161000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>23399000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>23375000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>24506000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>25250000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>23268000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>20225000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>18441000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>17697000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>15900000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>14500000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>13500000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>13700000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>13100000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>12500000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>11900000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>11500000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>10400000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>8600000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>7800000.0</v>
       </c>
-      <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
+      <c r="DS12"/>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>196</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>927560000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>956326000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>963834000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>920908000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>886965000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>913501000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>908604000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>849979000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>805513000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>793848000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>762400000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>697176000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>639690000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>580745000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>466478000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>371968000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>328252000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>327979000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>322457000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>319579000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>305469000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>307981000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>311156000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>329816000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>344067000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>349731000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>354627000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>346814000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>333970000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>320596000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>304962000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>284047000.0</v>
       </c>
-      <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
@@ -29410,87 +29565,86 @@
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -29672,941 +29826,946 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
+      <c r="DS14"/>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15">
+        <v>233693000.0</v>
+      </c>
+      <c r="C15">
         <v>227388000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>223024000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>216254000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>195527000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>189039000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>185362000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>170001000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>152388000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>187294000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>123480000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>164198000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>154750000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>180198000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>144817000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>142961000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>94513000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>127391000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>98757000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>109137000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>105109000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>153148000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>101204000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>107315000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>21659000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>62812000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>85964000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>99121000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>81466000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>89146000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>79657000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>91948000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>89580000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>81981000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>68781000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>65626000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>64897000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>58378000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>54608000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>53115000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>50041000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>49111000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>35512000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>38355000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>43831000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>39052000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>38133000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>40224000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>38541000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>34500000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>35288000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>35563000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>34307000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>32052000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>30089000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>32302000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>25595000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>23210000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>19221000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>30202000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>11750000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>16402000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>14204000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>20098000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>13009000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>16017000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>28167000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>31995000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>6549000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>6358000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>1955000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-2448000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>11276000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>9705000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>15643000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>9919000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>15410000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>14681000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>15010000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>14859000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>17611000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>19013000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>16995000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>19708000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>12979000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>15673000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>14171000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>13075000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>12493000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>11594000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>10929000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>9907000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>9019000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>8263000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>7922000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>7284000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>6307000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>6362000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>5164000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>5008000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>4363000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>3904000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>3815000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>899000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>3319000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>3122000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>2827000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>2500000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>2300000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>1800000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>2000000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DJ15">
         <v>1000000.0</v>
       </c>
       <c r="DK15">
+        <v>1000000.0</v>
+      </c>
+      <c r="DL15">
         <v>1600000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>1300000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>1100000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DP15">
         <v>-300000.0</v>
       </c>
       <c r="DQ15">
-        <v>-200000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="DR15">
         <v>-200000.0</v>
       </c>
+      <c r="DS15">
+        <v>-200000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>157207000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>147759000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>173207000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>137826000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>135970000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>87522000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>120400000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>91766000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>102146000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>98118000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>146157000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>94213000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>97029000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>19609000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>60762000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>83914000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>97071000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>79416000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>87096000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>77607000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>89898000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>87530000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>79931000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>66731000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>63576000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>62847000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>54750000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>50979000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>49487000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>46413000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>45483000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>31882000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>34276000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>42251000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>37471000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>36553000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>38643000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>36960000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>32919000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>33707000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>33982000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>31690000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>29436000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>27473000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>29686000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>22980000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>21964000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>18189000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>29170000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>10717000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>15371000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>17170000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>15155000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>8066000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>11074000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>23279000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>27327000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1549000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1358000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>423000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>-11276000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>11276000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>9705000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>15643000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>9919000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>15410000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>14681000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>15010000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>14859000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>17611000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>19013000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>18656000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>19708000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>12979000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>15673000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>14171000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>13076000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>12493000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>11594000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>10929000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>9907000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>9019000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>8263000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>7922000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>7284000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>6307000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>6362000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>5164000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>5008000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>4363000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>4158000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>3815000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>899000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>3319000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>3122000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>200</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>227388000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>223024000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>216254000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>195527000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>189039000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>185362000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>170001000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>152388000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>187294000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>123480000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>164198000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>154750000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>180198000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>144817000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>142961000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>94513000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>127391000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>98757000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>109137000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>105109000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>153148000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>101204000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>107315000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>21659000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>62812000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>334772000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>99121000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>81466000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>89146000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>313591000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>91948000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>89580000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>81981000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>333411000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>65626000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>64897000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>58378000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>54608000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>53115000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>50041000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>49111000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>225543000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>38355000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>43831000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>39052000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>228199000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>40224000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>38541000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>34500000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>35288000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>35563000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>34307000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>32052000.0</v>
       </c>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>30202000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>11750000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>16402000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
@@ -30692,168 +30851,171 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>201</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>579024000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>583874000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>567010000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>546694000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>526474000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>525148000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>502583000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>470610000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>464194000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>469974000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>462358000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>447537000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>457995000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>456816000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>401448000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>337804000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>299294000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>295976000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>287496000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>279590000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>261895000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>259397000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>255936000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>263131000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>261443000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>261879000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>264852000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>266202000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>261986000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>254088000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>247563000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>238170000.0</v>
       </c>
-      <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
@@ -30898,54 +31060,55 @@
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -31024,87 +31187,86 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -31286,471 +31448,475 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B21">
+        <v>328086000.0</v>
+      </c>
+      <c r="C21">
         <v>300940000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>302223000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>296041000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>267088000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>253055000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>253081000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>232709000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>211343000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>249956000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>165243000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>224858000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>211430000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>243550000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>195173000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>200041000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>131661000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>173680000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>137045000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>149742000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>144150000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>206859000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>134711000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>137284000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>30703000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>87083000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>116682000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>134601000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>110173000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>118645000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>107662000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>122814000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>121591000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>108066000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>95785000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>104248000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>101946000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>88018000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>88332000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>85054000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>79971000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>78497000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>56407000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>62197000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>70126000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>63035000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>61802000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>65258000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>63031000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>56340000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>57822000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>58082000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>56250000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>52286000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>48871000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>52173000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>41329000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>37759000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>31974000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>50046000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>18965000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>27048000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>22142000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>32385000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>20790000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>25490000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>43102000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>54587000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>10041000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>9774000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2727000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-4518000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>17522000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>14910000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>23623000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>13872000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>23477000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>22852000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>23447000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>23017000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>27885000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>29893000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>26330000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>31058000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>20113000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>24758000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>22069000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>20815000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>19631000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>18373000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>16890000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>15587000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>14072000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>12795000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>11879000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>10924000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>9799000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>9893000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>10775000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>7792000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>6860000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>6517000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>5611000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>700000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>5241000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>4896000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>4251000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>3800000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>3300000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>2800000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>1500000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DJ21">
         <v>400000.0</v>
       </c>
       <c r="DK21">
+        <v>400000.0</v>
+      </c>
+      <c r="DL21">
         <v>200000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>500000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>400000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DP21">
         <v>-300000.0</v>
       </c>
       <c r="DQ21">
-        <v>-200000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="DR21">
         <v>-200000.0</v>
       </c>
+      <c r="DS21">
+        <v>-200000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -31932,589 +32098,595 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
+      <c r="DS22"/>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B23">
+        <v>774595000.0</v>
+      </c>
+      <c r="C23">
         <v>760762000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>784493000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>798620000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>777909000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>750555000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>773964000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>789042000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>759783000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>696009000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>729434000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>650020000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>598776000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>503909000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>481911000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>367919000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>343249000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>317353000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>323840000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>309189000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>304802000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>284270000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>330867000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>343687000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>460399000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>369357000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>344552000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>334429000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>334050000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>296259000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>287497000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>281019000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>256515000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>237566000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>235547000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>222181000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>218174000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>195245000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>211292000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>208337000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>200568000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>176871000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>194175000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>186771000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>180725000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>170477000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>167100000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>161749000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>155988000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>148858000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>147682000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>156471000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>163263000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>156173000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>161318000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>161234000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>164283000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>163889000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>128752000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>172152000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>163132000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>161619000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>128047000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>169672000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>178894000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>159613000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>19707000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>237670000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>162540000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>148732000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>138437000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>153002000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>141646000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>145822000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>149679000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>152310000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>150261000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>149188000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>145775000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>144652000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>131524000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>119129000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>109833000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>103906000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>95105000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>86944000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>78818000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>66009000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>62417000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>59067000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>55425000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>55329000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>54298000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>52187000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>54492000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>52578000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>48510000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>44830000.0</v>
       </c>
-      <c r="CU23">
-[...1 lines deleted...]
-      </c>
       <c r="CV23">
+        <v>0.0</v>
+      </c>
+      <c r="CW23">
         <v>41838000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>41921000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>42115000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>41313000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>42701000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>34337000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>31691000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>29988000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>26300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>24900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>23808000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>24600000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>22700000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>23000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>21200000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>20000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>18300000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>15900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>14900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DP23">
         <v>300000.0</v>
       </c>
       <c r="DQ23">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DR23">
         <v>200000.0</v>
       </c>
+      <c r="DS23">
+        <v>200000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24">
         <v>6991000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="O24">
         <v>6991000.0</v>
       </c>
+      <c r="P24"/>
       <c r="Q24">
         <v>6991000.0</v>
       </c>
       <c r="R24">
         <v>6991000.0</v>
       </c>
       <c r="S24">
         <v>6991000.0</v>
       </c>
       <c r="T24">
         <v>6991000.0</v>
       </c>
       <c r="U24">
         <v>6991000.0</v>
       </c>
       <c r="V24">
         <v>6991000.0</v>
       </c>
       <c r="W24">
         <v>6991000.0</v>
       </c>
       <c r="X24">
+        <v>6991000.0</v>
+      </c>
+      <c r="Y24">
         <v>10286000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2050000.0</v>
       </c>
       <c r="Z24">
         <v>2050000.0</v>
       </c>
       <c r="AA24">
         <v>2050000.0</v>
       </c>
       <c r="AB24">
         <v>2050000.0</v>
       </c>
       <c r="AC24">
         <v>2050000.0</v>
       </c>
       <c r="AD24">
         <v>2050000.0</v>
       </c>
       <c r="AE24">
         <v>2050000.0</v>
       </c>
       <c r="AF24">
         <v>2050000.0</v>
       </c>
       <c r="AG24">
         <v>2050000.0</v>
       </c>
       <c r="AH24">
         <v>2050000.0</v>
       </c>
       <c r="AI24">
         <v>2050000.0</v>
       </c>
       <c r="AJ24">
         <v>2050000.0</v>
       </c>
       <c r="AK24">
         <v>2050000.0</v>
       </c>
       <c r="AL24">
+        <v>2050000.0</v>
+      </c>
+      <c r="AM24">
         <v>3628000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3629000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3628000.0</v>
       </c>
       <c r="AO24">
         <v>3628000.0</v>
       </c>
       <c r="AP24">
         <v>3628000.0</v>
       </c>
       <c r="AQ24">
+        <v>3628000.0</v>
+      </c>
+      <c r="AR24">
         <v>3629000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>4079000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1580000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1581000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1581000.0</v>
       </c>
       <c r="AW24">
         <v>1581000.0</v>
       </c>
       <c r="AX24">
         <v>1581000.0</v>
       </c>
       <c r="AY24">
         <v>1581000.0</v>
       </c>
       <c r="AZ24">
         <v>1581000.0</v>
       </c>
       <c r="BA24">
+        <v>1581000.0</v>
+      </c>
+      <c r="BB24">
         <v>2617000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2616000.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>1032000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1033000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1031000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
@@ -32530,449 +32702,449 @@
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>208</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>29927000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>29873000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>28553000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>30864000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>29488000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>29195000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>25742000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>23678000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>21464000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>22173000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>13428000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11315000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11068000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11514000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>10940000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>10353000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>11317000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>11958000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>11890000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>11988000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>12778000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>25074000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>24157000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>23762000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>23376000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>23524000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>21516000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>22125000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>21197000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>18757000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>16922000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>16103000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>15883000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>16593000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>16556000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>15521000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>14437000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>14350000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>11502000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>13686000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>13610000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>11696000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>9162000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>7918000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>7895000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>8165000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>8442000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>7757000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>7753000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>5119000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>7187000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>7092000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>6782000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>10521000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4633000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3895000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>5627000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1715000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>6846000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>5497000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>5411000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1015000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>5848000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>5634000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>5668000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>3205000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>5960000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>4575000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>6768000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>5216000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>5212000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>4291000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>5847000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>4619000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>5419000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>5231000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>4741000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>5068000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>4507000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>4168000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>3879000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>3775000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>3435000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>5324000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>4217000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>3420000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>2898000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>2925000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>2821000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>2952000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>3183000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>2091000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>2795000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>2757000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>2996000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>2723000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2557000.0</v>
       </c>
       <c r="CU25">
         <v>2557000.0</v>
       </c>
       <c r="CV25">
+        <v>2557000.0</v>
+      </c>
+      <c r="CW25">
         <v>1717000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>1371000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>1859000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1992000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>1863000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>2832000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>1707000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>1556000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>300000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>900000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>1000000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>700000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>800000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>400000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>700000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DM25">
         <v>500000.0</v>
       </c>
       <c r="DN25">
+        <v>500000.0</v>
+      </c>
+      <c r="DO25">
         <v>400000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>1100000.0</v>
       </c>
-      <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
+      <c r="DS25"/>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -33154,880 +33326,889 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B27">
+        <v>20432000.0</v>
+      </c>
+      <c r="C27">
         <v>13218000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>13792000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>19027000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>18761000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>12272000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>13097000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>18239000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>17436000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>13040000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>17166000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>18169000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>17794000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>11946000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>14279000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>16600000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>16615000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>11924000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>13981000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>13443000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>11305000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>8546000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>9850000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>7880000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>7704000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>10862000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>12517000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>13375000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>12845000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>9858000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>9414000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>11120000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>11782000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>8824000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>7382000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>9572000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>8726000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>5150000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>6691000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>7365000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>6941000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3779000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>5380000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>6237000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>6406000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3907000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3669000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3528000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>3558000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2816000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3517000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2772000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2722000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2040000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2725000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2528000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2179000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>2006000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>3207000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>2119000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1440000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1614000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1881000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1650000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1470000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1314000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1366000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1488000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1420000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>1095000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1642000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>1343000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1368000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>999000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>1212000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>1515000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>1513000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>1078000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>1356000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>1349000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>1249000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>1120000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>1544000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1216000.0</v>
       </c>
       <c r="CG27">
         <v>1216000.0</v>
       </c>
       <c r="CH27">
+        <v>1216000.0</v>
+      </c>
+      <c r="CI27">
         <v>994000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>1027000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>785000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>866000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>724000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>570000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>602000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>504000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>539000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>649000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>596000.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>533000.0</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>524000.0</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>460000.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>411000.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>426000.0</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>307000.0</v>
       </c>
-      <c r="CY27">
+      <c r="CZ27">
         <v>411000.0</v>
       </c>
-      <c r="CZ27">
+      <c r="DA27">
         <v>327000.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>322000.0</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>249000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>402000.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DF27">
         <v>400000.0</v>
       </c>
       <c r="DG27">
+        <v>400000.0</v>
+      </c>
+      <c r="DH27">
         <v>500000.0</v>
       </c>
-      <c r="DH27">
+      <c r="DI27">
         <v>400000.0</v>
       </c>
-      <c r="DI27">
+      <c r="DJ27">
         <v>300000.0</v>
       </c>
-      <c r="DJ27">
+      <c r="DK27">
         <v>400000.0</v>
       </c>
-      <c r="DK27"/>
-      <c r="DL27">
+      <c r="DL27"/>
+      <c r="DM27">
         <v>400000.0</v>
       </c>
-      <c r="DM27">
+      <c r="DN27">
         <v>300000.0</v>
       </c>
-      <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B28">
+        <v>316376000.0</v>
+      </c>
+      <c r="C28">
         <v>306920000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>222557000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>264467000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>230512000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>222452000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>222773000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>221773000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>208970000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>204554000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>237648000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>202086000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>193931000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>185450000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>187106000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>183281000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>174275000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>180084000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>174448000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>177662000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>179222000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>187367000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>178132000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>170814000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>161237000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>140897000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>147289000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>141172000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>137859000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>129299000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>126155000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>128060000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>126273000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>116798000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>122333000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>110128000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>110376000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>103472000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>109461000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>107404000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>104934000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>99424000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>100338000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>100784000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>97468000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>93117000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>90443000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>89187000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>85159000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>82885000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>77085000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>81252000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>82228000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>80957000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>67618000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>78829000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>71616000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>72387000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>59482000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>68799000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>59507000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>64140000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>52636000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>65547000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>59323000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>56288000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>59576000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>55648000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>58352000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>47956000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>41216000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>35823000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>36976000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>36672000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>40296000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>34256000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>35060000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>35917000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>35596000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>34583000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>33351000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>33478000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>29885000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>29542000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>29181000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>29463000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>27208000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>23768000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>22294000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>20779000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>19102000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>19958000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>18265000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>17450000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>17817000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>16863000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>15400000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>13362000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>9384000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>9031000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>8735000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>8478000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>7852000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>7139000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>6793000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>6335000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>5508000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>5000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>5200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>5100000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>4500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>4600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>5500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>4300000.0</v>
       </c>
-      <c r="DK28"/>
-      <c r="DL28">
+      <c r="DL28"/>
+      <c r="DM28">
         <v>3500000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>3400000.0</v>
       </c>
-      <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
+      <c r="DS28"/>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>212</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>73552000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>79199000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>79787000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>71561000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>64016000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>67719000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>62708000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>58955000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>62662000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>41763000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>60660000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>56680000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>63352000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>50356000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>57080000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>37148000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>46289000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>38288000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>40605000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>39041000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>53711000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>33507000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>29969000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>9044000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>24271000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>30718000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>35480000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>28707000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>29499000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>29214000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>30866000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>32011000.0</v>
       </c>
-      <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
@@ -34072,1132 +34253,1142 @@
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
+      <c r="DS29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B30">
+        <v>387415000.0</v>
+      </c>
+      <c r="C30">
         <v>382632000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>384453000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>380028000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>381461000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>366090000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>368632000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>360687000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>340353000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>332999000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>362652000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>330055000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>320623000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>299169000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>310336000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>296469000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>288668000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>284289000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>282538000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>282144000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>280112000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>286043000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>281103000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>263441000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>258661000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>233772000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>248874000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>233820000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>228858000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>213651000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>210588000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>212578000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>205595000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>193097000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>195034000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>182585000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>182511000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>166857000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>179707000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>175253000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>169645000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>148115000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>164835000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>158610000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>152894000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>145932000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>141971000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>136879000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>131958000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>129658000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>125558000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>125971000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>127059000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>118886000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>117905000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>116809000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>116171000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>115898000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>76965000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>106321000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>97206000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>98109000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>57967000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>99723000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>92663000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>83938000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-68791000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>92563000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>84245000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>76962000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>60908000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>62984000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>64585000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>62833000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>57183000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>59487000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>60138000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>59744000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>55608000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>58989000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>55907000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>54460000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>51044000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>50326000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>49016000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>48304000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>45982000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>38465000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>37386000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>34257000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>31482000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>31839000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>30509000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>28911000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>29455000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>27944000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>25906000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>22679000.0</v>
       </c>
-      <c r="CU30">
-[...1 lines deleted...]
-      </c>
       <c r="CV30">
+        <v>0.0</v>
+      </c>
+      <c r="CW30">
         <v>16339000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>16282000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>15971000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>14679000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>18126000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>12889000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>12109000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>11278000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>9400000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>9500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>9508000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>9900000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>8600000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>9400000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>8000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>7600000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>6900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6400000.0</v>
       </c>
       <c r="DN30">
         <v>6400000.0</v>
       </c>
       <c r="DO30">
-        <v>-300000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="DP30">
         <v>-300000.0</v>
       </c>
       <c r="DQ30">
-        <v>-200000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="DR30">
         <v>-200000.0</v>
       </c>
+      <c r="DS30">
+        <v>-200000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B31">
+        <v>-10122000.0</v>
+      </c>
+      <c r="C31">
         <v>281786000.0</v>
       </c>
-      <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>251922000.0</v>
       </c>
-      <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>237754000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>532000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>197405000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>235846000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>352782000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>210995000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-43842000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>230504000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-43361000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-37024000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-38006000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-33506000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>83354000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-33224000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-33069000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-32272000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-38335000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-37449000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-37109000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-30208000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-34507000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-28378000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-33150000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-29373000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-25491000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-26801000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-26392000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-27542000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-23719000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-23295000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-24835000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-23117000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-27817000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-26771000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-25942000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-16492000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-36441000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-22808000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-23000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-22982000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-23632000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-26246000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-22408000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-22000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-23214000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-22535000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-6451000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2944000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-12437000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-29181000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-30227000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-35169000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-32970000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-42417000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-41532000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-42888000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-41286000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-49568000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-49894000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-51654000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-49895000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-59197000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-58531000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-57297000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-63073000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-4518000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-66760000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-74434000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-86279000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-88458000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-87633000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-87637000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-88275000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-83778000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-73874000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-63133000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-57715000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-50403000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-44825000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-37335000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-31558000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-26286000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-23833000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-22246000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-21346000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-20581000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-20937000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-20635000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-22051000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-22130000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-20121000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-19803000.0</v>
       </c>
-      <c r="CU31">
-[...1 lines deleted...]
-      </c>
       <c r="CV31">
+        <v>0.0</v>
+      </c>
+      <c r="CW31">
         <v>-23399000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-23375000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-24252000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-25250000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-23268000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-20225000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-18441000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-17697000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-15900000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-14500000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-13500000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-13700000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-13100000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-12500000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-11900000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-11500000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-10400000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-8600000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-7800000.0</v>
       </c>
-      <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
+      <c r="DS31"/>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:123">
       <c r="A32" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B32">
+        <v>1102681000.0</v>
+      </c>
+      <c r="C32">
         <v>1061702000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1086716000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1094661000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1044997000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1003610000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1027045000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1021751000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>971126000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>945965000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>894677000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>874878000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>810206000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>747459000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>677084000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>567960000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>474910000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>491033000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>460885000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>458931000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>448952000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>491129000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>465578000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>480971000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>491102000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>456440000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>461234000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>469030000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>444223000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>414904000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>395159000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>403833000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>378106000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>345632000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>331332000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>326429000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>320120000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>283263000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>299624000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>293391000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>280539000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>255368000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>250582000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>248968000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>250851000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>233512000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>228902000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>227007000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>219019000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>205198000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>205504000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>214553000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>219513000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>208459000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>210189000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>213407000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>205612000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>201648000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>160726000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>222198000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>182097000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>188667000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>150189000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>202057000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>199684000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>185103000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>62809000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>292257000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>172581000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>158506000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>141164000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>148484000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>159168000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>160732000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>173302000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>166182000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>173738000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>172040000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>169222000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>167669000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>159409000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>149022000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>136163000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>134964000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>115218000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>111702000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>100887000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>86824000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>82048000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>77440000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>72315000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>70916000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>68370000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>64982000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>66371000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>63502000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>58309000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>54723000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>27049000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>49630000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>48781000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>48632000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>46924000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>43401000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>39578000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>36587000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>34239000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>30100000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>28200000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>26608000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>26100000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>25000000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>23400000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>21600000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>20200000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>18800000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>16300000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>14700000.0</v>
       </c>
-      <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
+      <c r="DS32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -35284,51 +35475,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B2">
         <v>458536000.0</v>
       </c>
       <c r="C2">
         <v>423464000.0</v>
       </c>
       <c r="D2">
         <v>489647000.0</v>
       </c>
       <c r="E2">
         <v>411205000.0</v>
       </c>
       <c r="F2">
         <v>322474000.0</v>
       </c>
       <c r="G2">
         <v>286476000.0</v>
       </c>
       <c r="H2">
         <v>392200000.0</v>
       </c>
       <c r="I2">
         <v>277591000.0</v>
       </c>
@@ -35379,51 +35570,51 @@
       </c>
       <c r="Y2">
         <v>123530000.0</v>
       </c>
       <c r="Z2">
         <v>230054000.0</v>
       </c>
       <c r="AA2">
         <v>81297000.0</v>
       </c>
       <c r="AB2">
         <v>52463000.0</v>
       </c>
       <c r="AC2">
         <v>93000000.0</v>
       </c>
       <c r="AD2">
         <v>75400000.0</v>
       </c>
       <c r="AE2">
         <v>68400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B3">
         <v>49951000</v>
       </c>
       <c r="C3">
         <v>86032000</v>
       </c>
       <c r="D3">
         <v>45205000</v>
       </c>
       <c r="E3">
         <v>53449000</v>
       </c>
       <c r="F3">
         <v>57075000</v>
       </c>
       <c r="G3">
         <v>63646000</v>
       </c>
       <c r="H3">
         <v>82021000</v>
       </c>
       <c r="I3">
         <v>68273000</v>
       </c>
@@ -35474,51 +35665,51 @@
       </c>
       <c r="Y3">
         <v>27373000</v>
       </c>
       <c r="Z3">
         <v>19934000</v>
       </c>
       <c r="AA3">
         <v>19459000</v>
       </c>
       <c r="AB3">
         <v>17217000</v>
       </c>
       <c r="AC3">
         <v>15500000</v>
       </c>
       <c r="AD3">
         <v>16100000</v>
       </c>
       <c r="AE3">
         <v>7900000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>88731000.0</v>
       </c>
       <c r="G4">
         <v>35998000.0</v>
       </c>
       <c r="H4">
         <v>-105724000.0</v>
       </c>
       <c r="I4">
         <v>114609000.0</v>
       </c>
       <c r="J4">
         <v>7546000.0</v>
       </c>
       <c r="K4">
         <v>-5750000.0</v>
       </c>
       <c r="L4">
         <v>45088000.0</v>
@@ -35531,51 +35722,51 @@
       </c>
       <c r="O4">
         <v>145324000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4">
         <v>13964000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>94971000.0</v>
       </c>
       <c r="G5">
         <v>-515561000.0</v>
       </c>
       <c r="H5">
         <v>-164492000.0</v>
       </c>
       <c r="I5">
         <v>-153915000.0</v>
       </c>
       <c r="J5">
         <v>-150907000.0</v>
       </c>
       <c r="K5">
         <v>-79374000.0</v>
       </c>
       <c r="L5">
         <v>-184800000.0</v>
@@ -35588,51 +35779,51 @@
       </c>
       <c r="O5">
         <v>-3844914000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5">
         <v>-3757618000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B6">
         <v>9402000.0</v>
       </c>
       <c r="C6">
         <v>35072000.0</v>
       </c>
       <c r="D6">
         <v>1815398000.0</v>
       </c>
       <c r="E6">
         <v>79761000.0</v>
       </c>
       <c r="F6">
         <v>88731000.0</v>
       </c>
       <c r="G6">
         <v>35998000.0</v>
       </c>
       <c r="H6">
         <v>-105724000.0</v>
       </c>
       <c r="I6">
         <v>114609000.0</v>
       </c>
@@ -35683,51 +35874,51 @@
       </c>
       <c r="Y6">
         <v>133392000.0</v>
       </c>
       <c r="Z6">
         <v>-106524000.0</v>
       </c>
       <c r="AA6">
         <v>148757000.0</v>
       </c>
       <c r="AB6">
         <v>28834000.0</v>
       </c>
       <c r="AC6">
         <v>-40500000.0</v>
       </c>
       <c r="AD6">
         <v>17500000.0</v>
       </c>
       <c r="AE6">
         <v>-68400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B7">
         <v>-104486000.0</v>
       </c>
       <c r="C7">
         <v>-187652000.0</v>
       </c>
       <c r="D7">
         <v>-106163000.0</v>
       </c>
       <c r="E7">
         <v>295426000.0</v>
       </c>
       <c r="F7">
         <v>257196000.0</v>
       </c>
       <c r="G7">
         <v>-85412000.0</v>
       </c>
       <c r="H7">
         <v>-148260000.0</v>
       </c>
       <c r="I7">
         <v>-147395000.0</v>
       </c>
@@ -35778,88 +35969,88 @@
       </c>
       <c r="Y7">
         <v>56950000.0</v>
       </c>
       <c r="Z7">
         <v>-23751000.0</v>
       </c>
       <c r="AA7">
         <v>27716000.0</v>
       </c>
       <c r="AB7">
         <v>1995000.0</v>
       </c>
       <c r="AC7">
         <v>-11000000.0</v>
       </c>
       <c r="AD7">
         <v>9600000.0</v>
       </c>
       <c r="AE7">
         <v>-3000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8">
         <v>141518000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B9">
         <v>-50885000.0</v>
       </c>
       <c r="C9">
         <v>-138939000.0</v>
       </c>
       <c r="D9">
         <v>-377519000.0</v>
       </c>
       <c r="E9">
         <v>-81904000.0</v>
       </c>
       <c r="F9">
         <v>179111000.0</v>
       </c>
       <c r="G9">
         <v>-132733000.0</v>
       </c>
       <c r="H9">
         <v>-136986000.0</v>
       </c>
       <c r="I9">
         <v>-119697000.0</v>
       </c>
@@ -35894,51 +36085,51 @@
         <v>5030000.0</v>
       </c>
       <c r="T9">
         <v>-1755000.0</v>
       </c>
       <c r="U9">
         <v>-4007000.0</v>
       </c>
       <c r="V9">
         <v>-1193000.0</v>
       </c>
       <c r="W9">
         <v>10580000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>177052000.0</v>
       </c>
       <c r="K10">
         <v>82645000.0</v>
       </c>
       <c r="L10">
         <v>67947000.0</v>
       </c>
       <c r="M10">
         <v>58805000.0</v>
       </c>
       <c r="N10">
         <v>153666000.0</v>
       </c>
       <c r="O10">
@@ -35953,51 +36144,51 @@
       <c r="R10"/>
       <c r="S10">
         <v>61844000.0</v>
       </c>
       <c r="T10">
         <v>47703000.0</v>
       </c>
       <c r="U10"/>
       <c r="V10">
         <v>28998000.0</v>
       </c>
       <c r="W10">
         <v>50676000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>78475000.0</v>
       </c>
       <c r="G11">
         <v>46924000.0</v>
       </c>
       <c r="H11">
         <v>-11898000.0</v>
       </c>
       <c r="I11">
         <v>-27001000.0</v>
       </c>
       <c r="J11">
         <v>30693000.0</v>
       </c>
       <c r="K11">
         <v>113258000.0</v>
       </c>
@@ -36010,51 +36201,51 @@
       <c r="N11">
         <v>-21749000.0</v>
       </c>
       <c r="O11">
         <v>137743000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>487822000.0</v>
       </c>
       <c r="F12">
         <v>383087000.0</v>
       </c>
       <c r="G12">
         <v>-450068000.0</v>
       </c>
       <c r="H12">
         <v>-8281000.0</v>
       </c>
       <c r="I12">
         <v>139856000.0</v>
       </c>
       <c r="J12">
         <v>194368000.0</v>
       </c>
       <c r="K12">
         <v>9528000.0</v>
       </c>
@@ -36069,51 +36260,51 @@
       </c>
       <c r="O12">
         <v>3840987000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12">
         <v>3731140000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>387077000.0</v>
       </c>
       <c r="F13">
         <v>69843000.0</v>
       </c>
       <c r="G13">
         <v>46061000.0</v>
       </c>
       <c r="H13">
         <v>-15862000.0</v>
       </c>
       <c r="I13">
         <v>-13179000.0</v>
       </c>
       <c r="J13">
         <v>30540000.0</v>
       </c>
       <c r="K13">
         <v>116981000.0</v>
       </c>
@@ -36122,51 +36313,51 @@
       </c>
       <c r="M13">
         <v>-32170000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B14">
         <v>118778000.0</v>
       </c>
       <c r="C14">
         <v>100079000.0</v>
       </c>
       <c r="D14">
         <v>5498000.0</v>
       </c>
       <c r="E14">
         <v>82070000.0</v>
       </c>
       <c r="F14">
         <v>101797000.0</v>
       </c>
       <c r="G14">
         <v>96369000.0</v>
       </c>
       <c r="H14">
         <v>88362000.0</v>
       </c>
       <c r="I14">
         <v>67665000.0</v>
       </c>
@@ -36217,51 +36408,51 @@
       </c>
       <c r="Y14">
         <v>11744000.0</v>
       </c>
       <c r="Z14">
         <v>7504000.0</v>
       </c>
       <c r="AA14">
         <v>8394000.0</v>
       </c>
       <c r="AB14">
         <v>3756000.0</v>
       </c>
       <c r="AC14">
         <v>2600000.0</v>
       </c>
       <c r="AD14">
         <v>1700000.0</v>
       </c>
       <c r="AE14">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B15">
         <v>169423000.0</v>
       </c>
       <c r="C15">
         <v>143280000.0</v>
       </c>
       <c r="D15">
         <v>27964000.0</v>
       </c>
       <c r="E15">
         <v>108210000.0</v>
       </c>
       <c r="F15">
         <v>98629000.0</v>
       </c>
       <c r="G15">
         <v>85890000.0</v>
       </c>
       <c r="H15">
         <v>65110000.0</v>
       </c>
       <c r="I15">
         <v>50987000.0</v>
       </c>
@@ -36304,51 +36495,51 @@
       <c r="V15">
         <v>5449000.0</v>
       </c>
       <c r="W15">
         <v>4069000.0</v>
       </c>
       <c r="X15">
         <v>2784000.0</v>
       </c>
       <c r="Y15">
         <v>1903000.0</v>
       </c>
       <c r="Z15">
         <v>1279000.0</v>
       </c>
       <c r="AA15">
         <v>875000.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B16">
         <v>467938000.0</v>
       </c>
       <c r="C16">
         <v>458536000.0</v>
       </c>
       <c r="D16">
         <v>1815398000.0</v>
       </c>
       <c r="E16">
         <v>490966000.0</v>
       </c>
       <c r="F16">
         <v>411205000.0</v>
       </c>
       <c r="G16">
         <v>322474000.0</v>
       </c>
       <c r="H16">
         <v>286476000.0</v>
       </c>
       <c r="I16">
         <v>392200000.0</v>
       </c>
@@ -36399,86 +36590,86 @@
       </c>
       <c r="Y16">
         <v>256922000.0</v>
       </c>
       <c r="Z16">
         <v>123530000.0</v>
       </c>
       <c r="AA16">
         <v>230054000.0</v>
       </c>
       <c r="AB16">
         <v>81297000.0</v>
       </c>
       <c r="AC16">
         <v>52500000.0</v>
       </c>
       <c r="AD16">
         <v>92900000.0</v>
       </c>
       <c r="AE16">
         <v>75400000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B18">
         <v>860397000.0</v>
       </c>
       <c r="C18">
         <v>635525000.0</v>
       </c>
       <c r="D18">
         <v>1843362000.0</v>
       </c>
       <c r="E18">
         <v>1321551000.0</v>
       </c>
       <c r="F18">
         <v>1073797000.0</v>
       </c>
       <c r="G18">
         <v>-582111000.0</v>
       </c>
       <c r="H18">
         <v>183972000.0</v>
       </c>
       <c r="I18">
         <v>308909000.0</v>
       </c>
@@ -36529,51 +36720,51 @@
       </c>
       <c r="Y18">
         <v>31833000.0</v>
       </c>
       <c r="Z18">
         <v>-45387000.0</v>
       </c>
       <c r="AA18">
         <v>27384000.0</v>
       </c>
       <c r="AB18">
         <v>9709000.0</v>
       </c>
       <c r="AC18">
         <v>-23800000.0</v>
       </c>
       <c r="AD18">
         <v>-10100000.0</v>
       </c>
       <c r="AE18">
         <v>-11200000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B19">
         <v>-2302148000.0</v>
       </c>
       <c r="C19">
         <v>-5946363000.0</v>
       </c>
       <c r="D19">
         <v>-3170241000.0</v>
       </c>
       <c r="E19">
         <v>-3490769000.0</v>
       </c>
       <c r="F19">
         <v>-4597061000.0</v>
       </c>
       <c r="G19">
         <v>-7129721000.0</v>
       </c>
       <c r="H19">
         <v>-3840775000.0</v>
       </c>
       <c r="I19">
         <v>-2665899000.0</v>
       </c>
@@ -36594,100 +36785,100 @@
       </c>
       <c r="O19">
         <v>-744222000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19">
         <v>-613951000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B20">
         <v>414148000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>8000.0</v>
       </c>
       <c r="E20">
         <v>285729000.0</v>
       </c>
       <c r="F20">
         <v>-30000.0</v>
       </c>
       <c r="G20">
         <v>277613000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B21">
         <v>226393000.0</v>
       </c>
       <c r="C21">
         <v>601564000.0</v>
       </c>
       <c r="D21">
         <v>50670000.0</v>
       </c>
       <c r="E21">
         <v>1200135000.0</v>
       </c>
       <c r="F21">
         <v>-27784000.0</v>
       </c>
       <c r="G21">
         <v>88596000.0</v>
       </c>
       <c r="H21">
         <v>312097000.0</v>
       </c>
       <c r="I21">
         <v>137257000.0</v>
       </c>
@@ -36708,51 +36899,51 @@
       </c>
       <c r="O21">
         <v>203214000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21">
         <v>-23562000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B22">
         <v>823844000.0</v>
       </c>
       <c r="C22">
         <v>695045000.0</v>
       </c>
       <c r="D22">
         <v>1837864000.0</v>
       </c>
       <c r="E22">
         <v>509682000.0</v>
       </c>
       <c r="F22">
         <v>466151000.0</v>
       </c>
       <c r="G22">
         <v>292990000.0</v>
       </c>
       <c r="H22">
         <v>355697000.0</v>
       </c>
       <c r="I22">
         <v>343166000.0</v>
       </c>
@@ -36803,51 +36994,51 @@
       </c>
       <c r="Y22">
         <v>27875000.0</v>
       </c>
       <c r="Z22">
         <v>18439000.0</v>
       </c>
       <c r="AA22">
         <v>11155000.0</v>
       </c>
       <c r="AB22">
         <v>9427000.0</v>
       </c>
       <c r="AC22">
         <v>6200000.0</v>
       </c>
       <c r="AD22">
         <v>4800000.0</v>
       </c>
       <c r="AE22">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B23">
         <v>5201839000.0</v>
       </c>
       <c r="C23">
         <v>4805530000.0</v>
       </c>
       <c r="D23">
         <v>27964000.0</v>
       </c>
       <c r="E23">
         <v>2018315000.0</v>
       </c>
       <c r="F23">
         <v>-16583000.0</v>
       </c>
       <c r="G23">
         <v>7916209000.0</v>
       </c>
       <c r="H23">
         <v>3153100000.0</v>
       </c>
       <c r="I23">
         <v>2563302000.0</v>
       </c>
@@ -36898,51 +37089,51 @@
       </c>
       <c r="Y23">
         <v>774478000.0</v>
       </c>
       <c r="Z23">
         <v>488060000.0</v>
       </c>
       <c r="AA23">
         <v>362954000.0</v>
       </c>
       <c r="AB23">
         <v>234468000.0</v>
       </c>
       <c r="AC23">
         <v>342500000.0</v>
       </c>
       <c r="AD23">
         <v>328100000.0</v>
       </c>
       <c r="AE23">
         <v>212300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B24">
         <v>-3816524000.0</v>
       </c>
       <c r="C24">
         <v>-7165561000.0</v>
       </c>
       <c r="D24">
         <v>-3239013000.0</v>
       </c>
       <c r="E24">
         <v>-88421000.0</v>
       </c>
       <c r="F24">
         <v>-1274723000.0</v>
       </c>
       <c r="G24">
         <v>10943000.0</v>
       </c>
       <c r="H24">
         <v>-3205738000.0</v>
       </c>
       <c r="I24">
         <v>-1869485000.0</v>
       </c>
@@ -36993,51 +37184,51 @@
       </c>
       <c r="Y24">
         <v>-585184000.0</v>
       </c>
       <c r="Z24">
         <v>-471720000.0</v>
       </c>
       <c r="AA24">
         <v>-274679000.0</v>
       </c>
       <c r="AB24">
         <v>-272587000.0</v>
       </c>
       <c r="AC24">
         <v>-196600000.0</v>
       </c>
       <c r="AD24">
         <v>-288300000.0</v>
       </c>
       <c r="AE24">
         <v>-203900000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B25">
         <v>-14180000.0</v>
       </c>
       <c r="C25">
         <v>64966000.0</v>
       </c>
       <c r="D25">
         <v>-1843362000.0</v>
       </c>
       <c r="E25">
         <v>434017000.0</v>
       </c>
       <c r="F25">
         <v>292412000.0</v>
       </c>
       <c r="G25">
         <v>-813416000.0</v>
       </c>
       <c r="H25">
         <v>-85667000.0</v>
       </c>
       <c r="I25">
         <v>45026000.0</v>
       </c>
@@ -37088,51 +37279,51 @@
       </c>
       <c r="Y25">
         <v>-38539000.0</v>
       </c>
       <c r="Z25">
         <v>-29436000.0</v>
       </c>
       <c r="AA25">
         <v>-1019000.0</v>
       </c>
       <c r="AB25">
         <v>12588000.0</v>
       </c>
       <c r="AC25">
         <v>-4100000.0</v>
       </c>
       <c r="AD25">
         <v>3300000.0</v>
       </c>
       <c r="AE25">
         <v>100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B26">
         <v>-412500000.0</v>
       </c>
       <c r="C26">
         <v>-3936000.0</v>
       </c>
       <c r="D26">
         <v>-1966000.0</v>
       </c>
       <c r="E26">
         <v>-304000.0</v>
       </c>
       <c r="F26">
         <v>-9540000.0</v>
       </c>
       <c r="G26">
         <v>-93432000.0</v>
       </c>
       <c r="H26">
         <v>-1297000.0</v>
       </c>
       <c r="I26">
         <v>-648000.0</v>
       </c>
@@ -37163,51 +37354,51 @@
       <c r="R26">
         <v>-443000.0</v>
       </c>
       <c r="S26">
         <v>-94000.0</v>
       </c>
       <c r="T26">
         <v>-105853000.0</v>
       </c>
       <c r="U26">
         <v>-16343000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B27">
         <v>41551000.0</v>
       </c>
       <c r="C27">
         <v>38108000.0</v>
       </c>
       <c r="D27">
         <v>32428000.0</v>
       </c>
       <c r="E27">
         <v>31748000.0</v>
       </c>
       <c r="F27">
         <v>16177000.0</v>
       </c>
       <c r="G27">
         <v>-4938000.0</v>
       </c>
       <c r="H27">
         <v>11304000.0</v>
       </c>
       <c r="I27">
         <v>13496000.0</v>
       </c>
@@ -37254,51 +37445,51 @@
         <v>-20862000.0</v>
       </c>
       <c r="X27">
         <v>-5336000.0</v>
       </c>
       <c r="Y27">
         <v>-107000.0</v>
       </c>
       <c r="Z27">
         <v>16000.0</v>
       </c>
       <c r="AA27">
         <v>53000.0</v>
       </c>
       <c r="AB27">
         <v>-5000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27">
         <v>-1900000.0</v>
       </c>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B28">
         <v>5267677000.0</v>
       </c>
       <c r="C28">
         <v>5259878000.0</v>
       </c>
       <c r="D28">
         <v>-27964000.0</v>
       </c>
       <c r="E28">
         <v>2195530000.0</v>
       </c>
       <c r="F28">
         <v>4886718000.0</v>
       </c>
       <c r="G28">
         <v>7736887000.0</v>
       </c>
       <c r="H28">
         <v>3647232000.0</v>
       </c>
       <c r="I28">
         <v>2500925000.0</v>
       </c>
@@ -37349,51 +37540,51 @@
       </c>
       <c r="Y28">
         <v>856468000.0</v>
       </c>
       <c r="Z28">
         <v>603999000.0</v>
       </c>
       <c r="AA28">
         <v>382241000.0</v>
       </c>
       <c r="AB28">
         <v>290607000.0</v>
       </c>
       <c r="AC28">
         <v>286900000.0</v>
       </c>
       <c r="AD28">
         <v>347700000.0</v>
       </c>
       <c r="AE28">
         <v>231700000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B29">
         <v>910348000.0</v>
       </c>
       <c r="C29">
         <v>721557000.0</v>
       </c>
       <c r="D29">
         <v>1843362000.0</v>
       </c>
       <c r="E29">
         <v>1375000000.0</v>
       </c>
       <c r="F29">
         <v>1130872000.0</v>
       </c>
       <c r="G29">
         <v>-518465000.0</v>
       </c>
       <c r="H29">
         <v>265993000.0</v>
       </c>
       <c r="I29">
         <v>377182000.0</v>
       </c>
@@ -37444,51 +37635,51 @@
       </c>
       <c r="Y29">
         <v>59206000.0</v>
       </c>
       <c r="Z29">
         <v>-25453000.0</v>
       </c>
       <c r="AA29">
         <v>46843000.0</v>
       </c>
       <c r="AB29">
         <v>26926000.0</v>
       </c>
       <c r="AC29">
         <v>-8300000.0</v>
       </c>
       <c r="AD29">
         <v>6000000.0</v>
       </c>
       <c r="AE29">
         <v>-3300000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B30">
         <v>-6168623000.0</v>
       </c>
       <c r="C30">
         <v>-5946363000.0</v>
       </c>
       <c r="D30">
         <v>-3237816000.0</v>
       </c>
       <c r="E30">
         <v>-3490769000.0</v>
       </c>
       <c r="F30">
         <v>-5928859000.0</v>
       </c>
       <c r="G30">
         <v>-7182424000.0</v>
       </c>
       <c r="H30">
         <v>-4018949000.0</v>
       </c>
       <c r="I30">
         <v>-2763498000.0</v>
       </c>
@@ -37577,407 +37768,407 @@
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:119">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="J1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="N1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="Q1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="R1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="U1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="V1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="Y1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="Z1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AC1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AD1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AG1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AH1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AK1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AL1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AO1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AP1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AS1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AT1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AW1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AX1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AY1" t="s">
         <v>13</v>
       </c>
       <c r="AZ1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BA1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BB1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
       <c r="BD1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BE1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BF1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BG1" t="s">
         <v>15</v>
       </c>
       <c r="BH1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BI1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BJ1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BK1" t="s">
         <v>16</v>
       </c>
       <c r="BL1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BM1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BN1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BO1" t="s">
         <v>17</v>
       </c>
       <c r="BP1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BQ1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BR1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="BS1" t="s">
         <v>18</v>
       </c>
       <c r="BT1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="BU1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BV1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="BW1" t="s">
         <v>19</v>
       </c>
       <c r="BX1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="BY1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="BZ1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CA1" t="s">
         <v>20</v>
       </c>
       <c r="CB1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CC1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CD1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CE1" t="s">
         <v>21</v>
       </c>
       <c r="CF1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CG1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CH1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CI1" t="s">
         <v>22</v>
       </c>
       <c r="CJ1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CK1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CL1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="CM1" t="s">
         <v>23</v>
       </c>
       <c r="CN1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CO1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="CP1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="CQ1" t="s">
         <v>24</v>
       </c>
       <c r="CR1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CS1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CT1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="CU1" t="s">
         <v>25</v>
       </c>
       <c r="CV1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="CW1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="CX1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="CY1" t="s">
         <v>26</v>
       </c>
       <c r="CZ1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="DA1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="DB1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="DC1" t="s">
         <v>27</v>
       </c>
       <c r="DD1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="DE1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="DF1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DG1" t="s">
         <v>28</v>
       </c>
       <c r="DH1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="DI1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="DJ1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="DK1" t="s">
         <v>29</v>
       </c>
       <c r="DL1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="DM1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DN1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="DO1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:119">
       <c r="A2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B2">
         <v>467938000.0</v>
       </c>
       <c r="C2">
         <v>565469000.0</v>
       </c>
       <c r="D2">
         <v>695564000.0</v>
       </c>
       <c r="E2">
         <v>616279000.0</v>
       </c>
       <c r="F2">
         <v>458536000.0</v>
       </c>
       <c r="G2">
         <v>731128000.0</v>
       </c>
       <c r="H2">
         <v>415524000.0</v>
       </c>
       <c r="I2">
         <v>379886000.0</v>
       </c>
@@ -38290,51 +38481,51 @@
       <c r="DH2">
         <v>60100000.0</v>
       </c>
       <c r="DI2">
         <v>188200000.0</v>
       </c>
       <c r="DJ2">
         <v>93000000.0</v>
       </c>
       <c r="DK2">
         <v>114400000.0</v>
       </c>
       <c r="DL2">
         <v>95000000.0</v>
       </c>
       <c r="DM2">
         <v>3600000.0</v>
       </c>
       <c r="DN2">
         <v>75400000.0</v>
       </c>
       <c r="DO2"/>
     </row>
     <row r="3" spans="1:119">
       <c r="A3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B3">
         <v>13210000</v>
       </c>
       <c r="C3">
         <v>23030000</v>
       </c>
       <c r="D3">
         <v>7299000</v>
       </c>
       <c r="E3">
         <v>7299000</v>
       </c>
       <c r="F3">
         <v>7299000</v>
       </c>
       <c r="G3">
         <v>19575000</v>
       </c>
       <c r="H3">
         <v>16698000</v>
       </c>
       <c r="I3">
         <v>39160000</v>
       </c>
@@ -38649,51 +38840,51 @@
       </c>
       <c r="DI3">
         <v>2400000</v>
       </c>
       <c r="DJ3">
         <v>4800000</v>
       </c>
       <c r="DK3">
         <v>5000000</v>
       </c>
       <c r="DL3">
         <v>6400000</v>
       </c>
       <c r="DM3">
         <v>2600000</v>
       </c>
       <c r="DN3">
         <v>2100000</v>
       </c>
       <c r="DO3">
         <v>2500000</v>
       </c>
     </row>
     <row r="4" spans="1:119">
       <c r="A4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>67931000.0</v>
       </c>
       <c r="N4">
         <v>-44980000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4">
         <v>-9300000.0</v>
       </c>
       <c r="Q4">
         <v>36375000.0</v>
       </c>
@@ -38860,51 +39051,51 @@
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
     </row>
     <row r="5" spans="1:119">
       <c r="A5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
         <v>40774000.0</v>
       </c>
       <c r="N5">
         <v>-106270000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5">
         <v>-84814000.0</v>
       </c>
       <c r="Q5">
         <v>61274000.0</v>
       </c>
@@ -39071,51 +39262,51 @@
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
     </row>
     <row r="6" spans="1:119">
       <c r="A6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B6">
         <v>75781000.0</v>
       </c>
       <c r="C6">
         <v>-97531000.0</v>
       </c>
       <c r="D6">
         <v>-130095000.0</v>
       </c>
       <c r="E6">
         <v>79285000.0</v>
       </c>
       <c r="F6">
         <v>157743000.0</v>
       </c>
       <c r="G6">
         <v>-272592000.0</v>
       </c>
       <c r="H6">
         <v>315604000.0</v>
       </c>
       <c r="I6">
         <v>35638000.0</v>
       </c>
@@ -39430,51 +39621,51 @@
       </c>
       <c r="DI6">
         <v>60100000.0</v>
       </c>
       <c r="DJ6">
         <v>-93000000.0</v>
       </c>
       <c r="DK6">
         <v>76500000.0</v>
       </c>
       <c r="DL6">
         <v>114400000.0</v>
       </c>
       <c r="DM6">
         <v>95000000.0</v>
       </c>
       <c r="DN6">
         <v>-75400000.0</v>
       </c>
       <c r="DO6">
         <v>3600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:119">
       <c r="A7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B7">
         <v>688030000.0</v>
       </c>
       <c r="C7">
         <v>-50011000.0</v>
       </c>
       <c r="D7">
         <v>73674000.0</v>
       </c>
       <c r="E7">
         <v>65270000.0</v>
       </c>
       <c r="F7">
         <v>-193419000.0</v>
       </c>
       <c r="G7">
         <v>119916000.0</v>
       </c>
       <c r="H7">
         <v>-299693000.0</v>
       </c>
       <c r="I7">
         <v>95123000.0</v>
       </c>
@@ -39789,51 +39980,51 @@
       </c>
       <c r="DI7">
         <v>-7300000.0</v>
       </c>
       <c r="DJ7">
         <v>-1200000.0</v>
       </c>
       <c r="DK7">
         <v>1100000.0</v>
       </c>
       <c r="DL7">
         <v>6600000.0</v>
       </c>
       <c r="DM7">
         <v>-6100000.0</v>
       </c>
       <c r="DN7">
         <v>-1600000.0</v>
       </c>
       <c r="DO7">
         <v>-8700000.0</v>
       </c>
     </row>
     <row r="8" spans="1:119">
       <c r="A8" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -39918,51 +40109,51 @@
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
     </row>
     <row r="9" spans="1:119">
       <c r="A9" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B9">
         <v>823271000.0</v>
       </c>
       <c r="C9">
         <v>-128726000.0</v>
       </c>
       <c r="D9">
         <v>45970000.0</v>
       </c>
       <c r="E9">
         <v>-231627000.0</v>
       </c>
       <c r="F9">
         <v>125918000.0</v>
       </c>
       <c r="G9">
         <v>-86158000.0</v>
       </c>
       <c r="H9">
         <v>38874000.0</v>
       </c>
       <c r="I9">
         <v>-48387000.0</v>
       </c>
@@ -40187,51 +40378,51 @@
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
     </row>
     <row r="10" spans="1:119">
       <c r="A10" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -40404,51 +40595,51 @@
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
     </row>
     <row r="11" spans="1:119">
       <c r="A11" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>183068000.0</v>
       </c>
       <c r="N11">
         <v>-53830000.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>51429000.0</v>
@@ -40613,51 +40804,51 @@
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
     </row>
     <row r="12" spans="1:119">
       <c r="A12" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12">
         <v>-55508000.0</v>
       </c>
       <c r="N12">
         <v>29270000.0</v>
       </c>
       <c r="O12">
         <v>152659000.0</v>
       </c>
       <c r="P12">
         <v>102160000.0</v>
       </c>
       <c r="Q12">
@@ -40826,51 +41017,51 @@
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
     </row>
     <row r="13" spans="1:119">
       <c r="A13" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13">
         <v>183388000.0</v>
       </c>
       <c r="N13">
         <v>183388000.0</v>
       </c>
       <c r="O13">
         <v>120083000.0</v>
       </c>
       <c r="P13">
         <v>52629000.0</v>
       </c>
       <c r="Q13">
@@ -41007,51 +41198,51 @@
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
     </row>
     <row r="14" spans="1:119">
       <c r="A14" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B14">
         <v>29927000.0</v>
       </c>
       <c r="C14">
         <v>29873000.0</v>
       </c>
       <c r="D14">
         <v>28553000.0</v>
       </c>
       <c r="E14">
         <v>30864000.0</v>
       </c>
       <c r="F14">
         <v>29488000.0</v>
       </c>
       <c r="G14">
         <v>29195000.0</v>
       </c>
       <c r="H14">
         <v>25742000.0</v>
       </c>
       <c r="I14">
         <v>23678000.0</v>
       </c>
@@ -41366,51 +41557,51 @@
       </c>
       <c r="DI14">
         <v>600000.0</v>
       </c>
       <c r="DJ14">
         <v>700000.0</v>
       </c>
       <c r="DK14">
         <v>300000.0</v>
       </c>
       <c r="DL14">
         <v>500000.0</v>
       </c>
       <c r="DM14">
         <v>500000.0</v>
       </c>
       <c r="DN14">
         <v>400000.0</v>
       </c>
       <c r="DO14">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="15" spans="1:119">
       <c r="A15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B15">
         <v>45366000.0</v>
       </c>
       <c r="C15">
         <v>41852000.0</v>
       </c>
       <c r="D15">
         <v>46764000.0</v>
       </c>
       <c r="E15">
         <v>40458000.0</v>
       </c>
       <c r="F15">
         <v>40349000.0</v>
       </c>
       <c r="G15">
         <v>36913000.0</v>
       </c>
       <c r="H15">
         <v>36902000.0</v>
       </c>
       <c r="I15">
         <v>35247000.0</v>
       </c>
@@ -41685,51 +41876,51 @@
       <c r="CZ15">
         <v>433000.0</v>
       </c>
       <c r="DA15"/>
       <c r="DB15">
         <v>442000.0</v>
       </c>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15">
         <v>15600000.0</v>
       </c>
       <c r="DO15"/>
     </row>
     <row r="16" spans="1:119">
       <c r="A16" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B16">
         <v>543719000.0</v>
       </c>
       <c r="C16">
         <v>467938000.0</v>
       </c>
       <c r="D16">
         <v>565469000.0</v>
       </c>
       <c r="E16">
         <v>695564000.0</v>
       </c>
       <c r="F16">
         <v>616279000.0</v>
       </c>
       <c r="G16">
         <v>458536000.0</v>
       </c>
       <c r="H16">
         <v>731128000.0</v>
       </c>
       <c r="I16">
         <v>415524000.0</v>
       </c>
@@ -42044,51 +42235,51 @@
       </c>
       <c r="DI16">
         <v>60100000.0</v>
       </c>
       <c r="DJ16">
         <v>188200000.0</v>
       </c>
       <c r="DK16">
         <v>76500000.0</v>
       </c>
       <c r="DL16">
         <v>114400000.0</v>
       </c>
       <c r="DM16">
         <v>95000000.0</v>
       </c>
       <c r="DN16">
         <v>137200000.0</v>
       </c>
       <c r="DO16">
         <v>3600000.0</v>
       </c>
     </row>
     <row r="17" spans="1:119">
       <c r="A17" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -42167,51 +42358,51 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
     </row>
     <row r="18" spans="1:119">
       <c r="A18" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B18">
         <v>913973000.0</v>
       </c>
       <c r="C18">
         <v>228629000.0</v>
       </c>
       <c r="D18">
         <v>217078000.0</v>
       </c>
       <c r="E18">
         <v>321857000.0</v>
       </c>
       <c r="F18">
         <v>127053000.0</v>
       </c>
       <c r="G18">
         <v>471243000.0</v>
       </c>
       <c r="H18">
         <v>-78324000.0</v>
       </c>
       <c r="I18">
         <v>182080000.0</v>
       </c>
@@ -42526,51 +42717,51 @@
       </c>
       <c r="DI18">
         <v>-10100000.0</v>
       </c>
       <c r="DJ18">
         <v>-3600000.0</v>
       </c>
       <c r="DK18">
         <v>-2500000.0</v>
       </c>
       <c r="DL18">
         <v>2100000.0</v>
       </c>
       <c r="DM18">
         <v>-6800000.0</v>
       </c>
       <c r="DN18">
         <v>-2900000.0</v>
       </c>
       <c r="DO18">
         <v>-13000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:119">
       <c r="A19" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B19">
         <v>-987712000.0</v>
       </c>
       <c r="C19">
         <v>-705788000.0</v>
       </c>
       <c r="D19">
         <v>-739957000.0</v>
       </c>
       <c r="E19">
         <v>-2947677000.0</v>
       </c>
       <c r="F19">
         <v>-973374000.0</v>
       </c>
       <c r="G19">
         <v>-1718433000.0</v>
       </c>
       <c r="H19">
         <v>-663356000.0</v>
       </c>
       <c r="I19">
         <v>-2145404000.0</v>
       </c>
@@ -42761,51 +42952,51 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
     </row>
     <row r="20" spans="1:119">
       <c r="A20" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>-64000.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20">
@@ -42902,51 +43093,51 @@
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
     </row>
     <row r="21" spans="1:119">
       <c r="A21" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B21">
         <v>-133343000.0</v>
       </c>
       <c r="C21">
         <v>192640000.0</v>
       </c>
       <c r="D21">
         <v>-36798000.0</v>
       </c>
       <c r="E21">
         <v>75347000.0</v>
       </c>
       <c r="F21">
         <v>-4796000.0</v>
       </c>
       <c r="G21">
         <v>-111026000.0</v>
       </c>
       <c r="H21">
         <v>30455000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -43129,51 +43320,51 @@
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
     </row>
     <row r="22" spans="1:119">
       <c r="A22" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B22">
         <v>227388000.0</v>
       </c>
       <c r="C22">
         <v>223024000.0</v>
       </c>
       <c r="D22">
         <v>216254000.0</v>
       </c>
       <c r="E22">
         <v>195527000.0</v>
       </c>
       <c r="F22">
         <v>189039000.0</v>
       </c>
       <c r="G22">
         <v>185362000.0</v>
       </c>
       <c r="H22">
         <v>170001000.0</v>
       </c>
       <c r="I22">
         <v>152388000.0</v>
       </c>
@@ -43488,114 +43679,114 @@
       </c>
       <c r="DI22">
         <v>1000000.0</v>
       </c>
       <c r="DJ22">
         <v>1000000.0</v>
       </c>
       <c r="DK22">
         <v>1600000.0</v>
       </c>
       <c r="DL22">
         <v>1300000.0</v>
       </c>
       <c r="DM22">
         <v>1200000.0</v>
       </c>
       <c r="DN22">
         <v>700000.0</v>
       </c>
       <c r="DO22">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="23" spans="1:119">
       <c r="A23" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B23">
-        <v>1192376999.0</v>
+        <v>1197191000.0</v>
       </c>
       <c r="C23">
         <v>1005804000.0</v>
       </c>
       <c r="D23">
-        <v>896203000.0</v>
+        <v>894506000.0</v>
       </c>
       <c r="E23">
         <v>2662166000.0</v>
       </c>
       <c r="F23">
         <v>1059511000.0</v>
       </c>
       <c r="G23">
         <v>1103017000.0</v>
       </c>
       <c r="H23">
         <v>1047375000.0</v>
       </c>
       <c r="I23">
         <v>1601354000.0</v>
       </c>
       <c r="J23">
         <v>1053784000.0</v>
       </c>
       <c r="K23">
         <v>406124000.0</v>
       </c>
       <c r="L23">
         <v>1243941000.0</v>
       </c>
       <c r="M23">
         <v>1381635000.0</v>
       </c>
       <c r="N23">
         <v>-184392000.0</v>
       </c>
       <c r="O23">
         <v>393606000.0</v>
       </c>
       <c r="P23">
-        <v>1280034000.0</v>
+        <v>203862000.0</v>
       </c>
       <c r="Q23">
         <v>375637000.0</v>
       </c>
       <c r="R23">
         <v>123733000.0</v>
       </c>
       <c r="S23">
         <v>2147891000.0</v>
       </c>
       <c r="T23">
         <v>1149779000.0</v>
       </c>
       <c r="U23">
         <v>938536000.0</v>
       </c>
       <c r="V23">
-        <v>773836000.0</v>
+        <v>763426000.0</v>
       </c>
       <c r="W23">
         <v>1255249000.0</v>
       </c>
       <c r="X23">
         <v>191300000.0</v>
       </c>
       <c r="Y23">
         <v>4467867000.0</v>
       </c>
       <c r="Z23">
         <v>1359697000.0</v>
       </c>
       <c r="AA23">
         <v>690600000.0</v>
       </c>
       <c r="AB23">
         <v>1193647000.0</v>
       </c>
       <c r="AC23">
         <v>554662000.0</v>
       </c>
       <c r="AD23">
         <v>714191000.0</v>
       </c>
@@ -43847,51 +44038,51 @@
       </c>
       <c r="DI23">
         <v>17800000.0</v>
       </c>
       <c r="DJ23">
         <v>128000000.0</v>
       </c>
       <c r="DK23">
         <v>64700000.0</v>
       </c>
       <c r="DL23">
         <v>109200000.0</v>
       </c>
       <c r="DM23">
         <v>105500000.0</v>
       </c>
       <c r="DN23">
         <v>64300000.0</v>
       </c>
       <c r="DO23">
         <v>79500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:119">
       <c r="A24" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B24">
         <v>-867572000.0</v>
       </c>
       <c r="C24">
         <v>-778797000.0</v>
       </c>
       <c r="D24">
         <v>165272000.0</v>
       </c>
       <c r="E24">
         <v>-2596285000.0</v>
       </c>
       <c r="F24">
         <v>-510925000.0</v>
       </c>
       <c r="G24">
         <v>-1817871000.0</v>
       </c>
       <c r="H24">
         <v>-1942678000.0</v>
       </c>
       <c r="I24">
         <v>-2201092000.0</v>
       </c>
@@ -44204,54 +44395,54 @@
       </c>
       <c r="DI24">
         <v>-54300000.0</v>
       </c>
       <c r="DJ24">
         <v>-32500000.0</v>
       </c>
       <c r="DK24">
         <v>-54200000.0</v>
       </c>
       <c r="DL24">
         <v>-92400000.0</v>
       </c>
       <c r="DM24">
         <v>-70800000.0</v>
       </c>
       <c r="DN24">
         <v>-70900000.0</v>
       </c>
       <c r="DO24">
         <v>-62900000.0</v>
       </c>
     </row>
     <row r="25" spans="1:119">
       <c r="A25" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B25">
-        <v>658544000.0</v>
+        <v>-29486000.0</v>
       </c>
       <c r="C25">
         <v>37868000.0</v>
       </c>
       <c r="D25">
         <v>-118773000.0</v>
       </c>
       <c r="E25">
         <v>27331000.0</v>
       </c>
       <c r="F25">
         <v>84235000.0</v>
       </c>
       <c r="G25">
         <v>145805000.0</v>
       </c>
       <c r="H25">
         <v>32863000.0</v>
       </c>
       <c r="I25">
         <v>-58899000.0</v>
       </c>
       <c r="J25">
         <v>-43792000.0</v>
       </c>
@@ -44563,60 +44754,60 @@
       </c>
       <c r="DI25">
         <v>-1400000.0</v>
       </c>
       <c r="DJ25">
         <v>1300000.0</v>
       </c>
       <c r="DK25">
         <v>2000000.0</v>
       </c>
       <c r="DL25">
         <v>900000.0</v>
       </c>
       <c r="DM25">
         <v>900000.0</v>
       </c>
       <c r="DN25">
         <v>600000.0</v>
       </c>
       <c r="DO25">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:119">
       <c r="A26" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B26">
         <v>-4814000.0</v>
       </c>
       <c r="C26">
         <v>-6000.0</v>
       </c>
       <c r="D26">
-        <v>-412558000.0</v>
+        <v>-412494000.0</v>
       </c>
       <c r="E26">
         <v>-3003000.0</v>
       </c>
       <c r="F26">
         <v>-3003000.0</v>
       </c>
       <c r="G26">
         <v>-55000.0</v>
       </c>
       <c r="H26">
         <v>-342000.0</v>
       </c>
       <c r="I26">
         <v>1000.0</v>
       </c>
       <c r="J26">
         <v>-3540000.0</v>
       </c>
       <c r="K26">
         <v>-251000.0</v>
       </c>
       <c r="L26">
         <v>-289963000.0</v>
       </c>
@@ -44832,51 +45023,51 @@
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
     </row>
     <row r="27" spans="1:119">
       <c r="A27" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B27">
         <v>11324000.0</v>
       </c>
       <c r="C27">
         <v>10905000.0</v>
       </c>
       <c r="D27">
         <v>10071000.0</v>
       </c>
       <c r="E27">
         <v>10164000.0</v>
       </c>
       <c r="F27">
         <v>10411000.0</v>
       </c>
       <c r="G27">
         <v>10540000.0</v>
       </c>
       <c r="H27">
         <v>9461000.0</v>
       </c>
       <c r="I27">
         <v>8950000.0</v>
       </c>
@@ -45151,51 +45342,51 @@
       </c>
       <c r="DC27">
         <v>595000.0</v>
       </c>
       <c r="DD27">
         <v>-600000.0</v>
       </c>
       <c r="DE27">
         <v>100000.0</v>
       </c>
       <c r="DF27">
         <v>-100000.0</v>
       </c>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
     </row>
     <row r="28" spans="1:119">
       <c r="A28" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B28">
         <v>1015575000.0</v>
       </c>
       <c r="C28">
         <v>1158425000.0</v>
       </c>
       <c r="D28">
         <v>400083000.0</v>
       </c>
       <c r="E28">
         <v>2697806000.0</v>
       </c>
       <c r="F28">
         <v>1011363000.0</v>
       </c>
       <c r="G28">
         <v>955023000.0</v>
       </c>
       <c r="H28">
         <v>1040586000.0</v>
       </c>
       <c r="I28">
         <v>1959802000.0</v>
       </c>
@@ -45510,51 +45701,51 @@
       </c>
       <c r="DI28">
         <v>22700000.0</v>
       </c>
       <c r="DJ28">
         <v>95200000.0</v>
       </c>
       <c r="DK28">
         <v>76500000.0</v>
       </c>
       <c r="DL28">
         <v>114400000.0</v>
       </c>
       <c r="DM28">
         <v>95000000.0</v>
       </c>
       <c r="DN28">
         <v>61800000.0</v>
       </c>
       <c r="DO28">
         <v>79500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:119">
       <c r="A29" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B29">
         <v>927183000.0</v>
       </c>
       <c r="C29">
         <v>251659000.0</v>
       </c>
       <c r="D29">
         <v>209779000.0</v>
       </c>
       <c r="E29">
         <v>329156000.0</v>
       </c>
       <c r="F29">
         <v>119754000.0</v>
       </c>
       <c r="G29">
         <v>490818000.0</v>
       </c>
       <c r="H29">
         <v>-61626000.0</v>
       </c>
       <c r="I29">
         <v>221240000.0</v>
       </c>
@@ -45869,51 +46060,51 @@
       </c>
       <c r="DI29">
         <v>-7700000.0</v>
       </c>
       <c r="DJ29">
         <v>1200000.0</v>
       </c>
       <c r="DK29">
         <v>2500000.0</v>
       </c>
       <c r="DL29">
         <v>8500000.0</v>
       </c>
       <c r="DM29">
         <v>-4200000.0</v>
       </c>
       <c r="DN29">
         <v>-800000.0</v>
       </c>
       <c r="DO29">
         <v>-10500000.0</v>
       </c>
     </row>
     <row r="30" spans="1:119">
       <c r="A30" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B30">
         <v>-1866977000.0</v>
       </c>
       <c r="C30">
         <v>-1507615000.0</v>
       </c>
       <c r="D30">
         <v>-739957000.0</v>
       </c>
       <c r="E30">
         <v>-2947677000.0</v>
       </c>
       <c r="F30">
         <v>-973374000.0</v>
       </c>
       <c r="G30">
         <v>-1718433000.0</v>
       </c>
       <c r="H30">
         <v>-663356000.0</v>
       </c>
       <c r="I30">
         <v>-2145404000.0</v>
       </c>