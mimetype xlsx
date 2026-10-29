--- v0 (2026-03-02)
+++ v1 (2026-10-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1436,51 +1442,53 @@
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>33</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>3000000.0</v>
+      </c>
       <c r="C8">
         <v>3000000.0</v>
       </c>
       <c r="D8">
         <v>3000000.0</v>
       </c>
       <c r="E8">
         <v>3000000.0</v>
       </c>
       <c r="F8">
         <v>3000000.0</v>
       </c>
       <c r="G8">
         <v>3000000.0</v>
       </c>
       <c r="H8">
         <v>3000000.0</v>
       </c>
       <c r="I8">
         <v>3000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1537,51 +1545,51 @@
         <v>18411000.0</v>
       </c>
       <c r="O9">
         <v>33805000.0</v>
       </c>
       <c r="P9">
         <v>33687000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
-        <v>25171000.0</v>
+        <v>349673000.0</v>
       </c>
       <c r="C10">
         <v>243478000.0</v>
       </c>
       <c r="D10">
         <v>65357000.0</v>
       </c>
       <c r="E10">
         <v>26539000.0</v>
       </c>
       <c r="F10">
         <v>17555000.0</v>
       </c>
       <c r="G10">
         <v>77693000.0</v>
       </c>
       <c r="H10">
         <v>37808000.0</v>
       </c>
       <c r="I10">
         <v>46369000.0</v>
       </c>
       <c r="J10">
         <v>34952000.0</v>
       </c>
@@ -1649,51 +1657,51 @@
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
-        <v>493618000.0</v>
+        <v>639498000.0</v>
       </c>
       <c r="C12">
         <v>788043000.0</v>
       </c>
       <c r="D12">
         <v>689276000.0</v>
       </c>
       <c r="E12">
         <v>689011000.0</v>
       </c>
       <c r="F12">
         <v>776377000.0</v>
       </c>
       <c r="G12">
         <v>498264000.0</v>
       </c>
       <c r="H12">
         <v>436386000.0</v>
       </c>
       <c r="I12">
         <v>500127000.0</v>
       </c>
       <c r="J12">
         <v>479171000.0</v>
       </c>
@@ -2302,51 +2310,51 @@
         <v>155000.0</v>
       </c>
       <c r="U22">
         <v>2002000.0</v>
       </c>
       <c r="V22">
         <v>497000.0</v>
       </c>
       <c r="W22">
         <v>175000.0</v>
       </c>
       <c r="X22">
         <v>441000.0</v>
       </c>
       <c r="Y22">
         <v>529000.0</v>
       </c>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
-        <v>4142243999.0</v>
+        <v>4142244000.0</v>
       </c>
       <c r="C23">
         <v>4014991000.0</v>
       </c>
       <c r="D23">
         <v>3825758000.0</v>
       </c>
       <c r="E23">
         <v>3613218000.0</v>
       </c>
       <c r="F23">
         <v>3500201000.0</v>
       </c>
       <c r="G23">
         <v>3185744000.0</v>
       </c>
       <c r="H23">
         <v>2473691000.0</v>
       </c>
       <c r="I23">
         <v>2296568000.0</v>
       </c>
       <c r="J23">
         <v>2114377000.0</v>
       </c>
@@ -2384,51 +2392,53 @@
         <v>1268536000.0</v>
       </c>
       <c r="V23">
         <v>1244380000.0</v>
       </c>
       <c r="W23">
         <v>1148435000.0</v>
       </c>
       <c r="X23">
         <v>1000612000.0</v>
       </c>
       <c r="Y23">
         <v>886116000.0</v>
       </c>
       <c r="Z23">
         <v>815970000.0</v>
       </c>
       <c r="AA23">
         <v>827876000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>49</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>376406000.0</v>
+      </c>
       <c r="C24">
         <v>392629000.0</v>
       </c>
       <c r="D24">
         <v>442367000.0</v>
       </c>
       <c r="E24">
         <v>285855000.0</v>
       </c>
       <c r="F24">
         <v>196986000.0</v>
       </c>
       <c r="G24">
         <v>42010000.0</v>
       </c>
       <c r="H24">
         <v>43363000.0</v>
       </c>
       <c r="I24">
         <v>47465000.0</v>
       </c>
       <c r="J24">
         <v>43329000.0</v>
       </c>
       <c r="K24">
@@ -2516,51 +2526,53 @@
       <c r="N25">
         <v>36554000.0</v>
       </c>
       <c r="O25">
         <v>20619000.0</v>
       </c>
       <c r="P25">
         <v>20619000.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>51</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>468447000.0</v>
+      </c>
       <c r="C26">
         <v>544565000.0</v>
       </c>
       <c r="D26">
         <v>623919000.0</v>
       </c>
       <c r="E26">
         <v>664115000.0</v>
       </c>
       <c r="F26">
         <v>758822000.0</v>
       </c>
       <c r="G26">
         <v>2251139000.0</v>
       </c>
       <c r="H26">
         <v>1924428000.0</v>
       </c>
       <c r="I26">
         <v>1705141000.0</v>
       </c>
       <c r="J26">
         <v>1539597000.0</v>
       </c>
       <c r="K26">
@@ -2607,51 +2619,51 @@
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
-        <v>81235000.0</v>
+        <v>26733000.0</v>
       </c>
       <c r="C28">
         <v>149151000.0</v>
       </c>
       <c r="D28">
         <v>527280000.0</v>
       </c>
       <c r="E28">
         <v>259316000.0</v>
       </c>
       <c r="F28">
         <v>179431000.0</v>
       </c>
       <c r="G28">
         <v>139317000.0</v>
       </c>
       <c r="H28">
         <v>184920000.0</v>
       </c>
       <c r="I28">
         <v>185999000.0</v>
       </c>
       <c r="J28">
         <v>108221000.0</v>
       </c>
@@ -2687,98 +2699,102 @@
       </c>
       <c r="U28">
         <v>182231000.0</v>
       </c>
       <c r="V28">
         <v>149244000.0</v>
       </c>
       <c r="W28">
         <v>162418000.0</v>
       </c>
       <c r="X28">
         <v>172822000.0</v>
       </c>
       <c r="Y28">
         <v>161093000.0</v>
       </c>
       <c r="Z28">
         <v>127371000.0</v>
       </c>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>54</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>642391000.0</v>
+      </c>
       <c r="C29">
         <v>620504000.0</v>
       </c>
       <c r="D29">
         <v>667410000.0</v>
       </c>
       <c r="E29">
         <v>285855000.0</v>
       </c>
       <c r="F29">
         <v>196986000.0</v>
       </c>
       <c r="G29">
         <v>440705000.0</v>
       </c>
       <c r="H29">
         <v>434548000.0</v>
       </c>
       <c r="I29">
         <v>376366000.0</v>
       </c>
       <c r="J29">
         <v>297809000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>55</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>11982000.0</v>
+      </c>
       <c r="C30">
         <v>12825000.0</v>
       </c>
       <c r="D30">
         <v>13581000.0</v>
       </c>
       <c r="E30">
         <v>11988000.0</v>
       </c>
       <c r="F30">
         <v>8890000.0</v>
       </c>
       <c r="G30">
         <v>11231000.0</v>
       </c>
       <c r="H30">
         <v>7134000.0</v>
       </c>
       <c r="I30">
         <v>7631000.0</v>
       </c>
       <c r="J30">
         <v>7344000.0</v>
       </c>
       <c r="K30">
@@ -2898,51 +2914,51 @@
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
-        <v>108380000.0</v>
+        <v>3490764000.0</v>
       </c>
       <c r="C33">
         <v>3214123000.0</v>
       </c>
       <c r="D33">
         <v>3122901000.0</v>
       </c>
       <c r="E33">
         <v>89733000.0</v>
       </c>
       <c r="F33">
         <v>793390000.0</v>
       </c>
       <c r="G33">
         <v>449648000.0</v>
       </c>
       <c r="H33">
         <v>428258000.0</v>
       </c>
       <c r="I33">
         <v>1788810000.0</v>
       </c>
       <c r="J33">
         <v>1627862000.0</v>
       </c>
@@ -3034,51 +3050,51 @@
         <v>112014000.0</v>
       </c>
       <c r="O34">
         <v>149486000.0</v>
       </c>
       <c r="P34">
         <v>55841000.0</v>
       </c>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
-        <v>3876258999.0</v>
+        <v>407789000.0</v>
       </c>
       <c r="C35">
         <v>429520000.0</v>
       </c>
       <c r="D35">
         <v>476666000.0</v>
       </c>
       <c r="E35">
         <v>3202106000.0</v>
       </c>
       <c r="F35">
         <v>196986000.0</v>
       </c>
       <c r="G35">
         <v>217010000.0</v>
       </c>
       <c r="H35">
         <v>222728000.0</v>
       </c>
       <c r="I35">
         <v>158303000.0</v>
       </c>
       <c r="J35">
         <v>96794000.0</v>
       </c>
@@ -3114,51 +3130,53 @@
       </c>
       <c r="U35">
         <v>118115000.0</v>
       </c>
       <c r="V35">
         <v>105486000.0</v>
       </c>
       <c r="W35">
         <v>105672000.0</v>
       </c>
       <c r="X35">
         <v>108057000.0</v>
       </c>
       <c r="Y35">
         <v>54678000.0</v>
       </c>
       <c r="Z35">
         <v>51396000.0</v>
       </c>
       <c r="AA35"/>
     </row>
     <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>61</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>206672000.0</v>
+      </c>
       <c r="C36">
         <v>96508000.0</v>
       </c>
       <c r="D36">
         <v>103006000.0</v>
       </c>
       <c r="E36">
         <v>-664115000.0</v>
       </c>
       <c r="F36">
         <v>-793390000.0</v>
       </c>
       <c r="G36">
         <v>-449648000.0</v>
       </c>
       <c r="H36">
         <v>-428258000.0</v>
       </c>
       <c r="I36">
         <v>55660000.0</v>
       </c>
       <c r="J36">
         <v>60598000.0</v>
       </c>
       <c r="K36">
@@ -3321,51 +3339,53 @@
         <v>1558559000.0</v>
       </c>
       <c r="V38">
         <v>1547480439.0</v>
       </c>
       <c r="W38">
         <v>1509835486.0</v>
       </c>
       <c r="X38">
         <v>1290910264.0</v>
       </c>
       <c r="Y38">
         <v>650802064.0</v>
       </c>
       <c r="Z38">
         <v>588915679.0</v>
       </c>
       <c r="AA38">
         <v>827876000.0</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>64</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>-11982000.0</v>
+      </c>
       <c r="C39"/>
       <c r="D39">
         <v>78938000.0</v>
       </c>
       <c r="E39">
         <v>38527000.0</v>
       </c>
       <c r="F39">
         <v>201715000.0</v>
       </c>
       <c r="G39">
         <v>407666000.0</v>
       </c>
       <c r="H39">
         <v>60424000.0</v>
       </c>
       <c r="I39">
         <v>55105000.0</v>
       </c>
       <c r="J39">
         <v>55293000.0</v>
       </c>
       <c r="K39">
         <v>82157000.0</v>
       </c>
@@ -3384,51 +3404,53 @@
         <v>1310377000.0</v>
       </c>
       <c r="T39">
         <v>1018941000.0</v>
       </c>
       <c r="U39">
         <v>934863000.0</v>
       </c>
       <c r="V39">
         <v>893994238.0</v>
       </c>
       <c r="W39">
         <v>761842127.0</v>
       </c>
       <c r="X39">
         <v>676647283.0</v>
       </c>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>3468470000.0</v>
+      </c>
       <c r="C40">
         <v>3357596000.0</v>
       </c>
       <c r="D40">
         <v>2973779000.0</v>
       </c>
       <c r="E40">
         <v>3080408000.0</v>
       </c>
       <c r="F40">
         <v>1268378000.0</v>
       </c>
       <c r="G40">
         <v>1250612000.0</v>
       </c>
       <c r="H40">
         <v>726386000.0</v>
       </c>
       <c r="I40">
         <v>1900217000.0</v>
       </c>
       <c r="J40">
         <v>1816023000.0</v>
       </c>
       <c r="K40">
@@ -3699,51 +3721,53 @@
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44">
         <v>34508000.0</v>
       </c>
       <c r="R44">
         <v>34024000.0</v>
       </c>
       <c r="S44">
         <v>33548000.0</v>
       </c>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>70</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>125302000.0</v>
+      </c>
       <c r="C45">
         <v>122627000.0</v>
       </c>
       <c r="D45">
         <v>99410000.0</v>
       </c>
       <c r="E45">
         <v>65129000.0</v>
       </c>
       <c r="F45">
         <v>46047000.0</v>
       </c>
       <c r="G45">
         <v>29077000.0</v>
       </c>
       <c r="H45">
         <v>29680000.0</v>
       </c>
       <c r="I45">
         <v>21491000.0</v>
       </c>
       <c r="J45">
         <v>23022000.0</v>
       </c>
       <c r="K45">
@@ -4108,51 +4132,51 @@
         <v>149709000.0</v>
       </c>
       <c r="M50">
         <v>199419000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
-        <v>106406000.0</v>
+        <v>376406000.0</v>
       </c>
       <c r="C51">
         <v>392629000.0</v>
       </c>
       <c r="D51">
         <v>592637000.0</v>
       </c>
       <c r="E51">
         <v>330855000.0</v>
       </c>
       <c r="F51">
         <v>201332000.0</v>
       </c>
       <c r="G51">
         <v>226549000.0</v>
       </c>
       <c r="H51">
         <v>226755000.0</v>
       </c>
       <c r="I51">
         <v>232368000.0</v>
       </c>
       <c r="J51">
         <v>143173000.0</v>
       </c>
@@ -4188,51 +4212,53 @@
       </c>
       <c r="U51">
         <v>217294000.0</v>
       </c>
       <c r="V51">
         <v>188668000.0</v>
       </c>
       <c r="W51">
         <v>181104000.0</v>
       </c>
       <c r="X51">
         <v>200609000.0</v>
       </c>
       <c r="Y51">
         <v>184116000.0</v>
       </c>
       <c r="Z51">
         <v>161832000.0</v>
       </c>
       <c r="AA51"/>
     </row>
     <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>77</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>275593000.0</v>
+      </c>
       <c r="C52">
         <v>275588000.0</v>
       </c>
       <c r="D52">
         <v>150270000.0</v>
       </c>
       <c r="E52">
         <v>200000000.0</v>
       </c>
       <c r="F52">
         <v>129346000.0</v>
       </c>
       <c r="G52">
         <v>184539000.0</v>
       </c>
       <c r="H52">
         <v>183392000.0</v>
       </c>
       <c r="I52">
         <v>47025000.0</v>
       </c>
       <c r="J52">
         <v>23462000.0</v>
       </c>
       <c r="K52">
@@ -4268,51 +4294,51 @@
       <c r="U52">
         <v>111275000.0</v>
       </c>
       <c r="V52">
         <v>89480000.0</v>
       </c>
       <c r="W52">
         <v>79211000.0</v>
       </c>
       <c r="X52">
         <v>94585000.0</v>
       </c>
       <c r="Y52">
         <v>132516000.0</v>
       </c>
       <c r="Z52">
         <v>113832000.0</v>
       </c>
       <c r="AA52"/>
     </row>
     <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
-        <v>468447000.0</v>
+        <v>289825000.0</v>
       </c>
       <c r="C53">
         <v>544565000.0</v>
       </c>
       <c r="D53">
         <v>623919000.0</v>
       </c>
       <c r="E53">
         <v>664115000.0</v>
       </c>
       <c r="F53">
         <v>758822000.0</v>
       </c>
       <c r="G53">
         <v>420571000.0</v>
       </c>
       <c r="H53">
         <v>398578000.0</v>
       </c>
       <c r="I53">
         <v>453758000.0</v>
       </c>
       <c r="J53">
         <v>444219000.0</v>
       </c>
@@ -4392,51 +4418,51 @@
         <v>0.0</v>
       </c>
       <c r="O54">
         <v>0.0</v>
       </c>
       <c r="P54">
         <v>0.0</v>
       </c>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
     </row>
     <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
-        <v>4142243999.0</v>
+        <v>4142244000.0</v>
       </c>
       <c r="C55">
         <v>4014991000.0</v>
       </c>
       <c r="D55">
         <v>3825758000.0</v>
       </c>
       <c r="E55">
         <v>3613218000.0</v>
       </c>
       <c r="F55">
         <v>3500201000.0</v>
       </c>
       <c r="G55">
         <v>3185744000.0</v>
       </c>
       <c r="H55">
         <v>2473691000.0</v>
       </c>
       <c r="I55">
         <v>2296568000.0</v>
       </c>
       <c r="J55">
         <v>2114377000.0</v>
       </c>
@@ -4475,51 +4501,51 @@
       </c>
       <c r="V55">
         <v>1244380000.0</v>
       </c>
       <c r="W55">
         <v>1148435000.0</v>
       </c>
       <c r="X55">
         <v>1000612000.0</v>
       </c>
       <c r="Y55">
         <v>886116000.0</v>
       </c>
       <c r="Z55">
         <v>815970000.0</v>
       </c>
       <c r="AA55">
         <v>827876000.0</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
-        <v>493618000.0</v>
+        <v>651480000.0</v>
       </c>
       <c r="C56">
         <v>800868000.0</v>
       </c>
       <c r="D56">
         <v>702857000.0</v>
       </c>
       <c r="E56">
         <v>700999000.0</v>
       </c>
       <c r="F56">
         <v>785267000.0</v>
       </c>
       <c r="G56">
         <v>509495000.0</v>
       </c>
       <c r="H56">
         <v>443520000.0</v>
       </c>
       <c r="I56">
         <v>507758000.0</v>
       </c>
       <c r="J56">
         <v>486515000.0</v>
       </c>
@@ -4555,51 +4581,53 @@
       </c>
       <c r="U56">
         <v>43650000.0</v>
       </c>
       <c r="V56">
         <v>47286000.0</v>
       </c>
       <c r="W56">
         <v>25191000.0</v>
       </c>
       <c r="X56">
         <v>33666000.0</v>
       </c>
       <c r="Y56">
         <v>23022000.0</v>
       </c>
       <c r="Z56">
         <v>39564000.0</v>
       </c>
       <c r="AA56"/>
     </row>
     <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>82</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>3468470000.0</v>
+      </c>
       <c r="C57">
         <v>3357596000.0</v>
       </c>
       <c r="D57">
         <v>3124049000.0</v>
       </c>
       <c r="E57">
         <v>200000000.0</v>
       </c>
       <c r="F57">
         <v>1397724000.0</v>
       </c>
       <c r="G57">
         <v>1435151000.0</v>
       </c>
       <c r="H57">
         <v>909778000.0</v>
       </c>
       <c r="I57">
         <v>1947242000.0</v>
       </c>
       <c r="J57">
         <v>1839485000.0</v>
       </c>
       <c r="K57">
@@ -4635,51 +4663,51 @@
       <c r="U57">
         <v>1036609000.0</v>
       </c>
       <c r="V57">
         <v>1034373000.0</v>
       </c>
       <c r="W57">
         <v>945143000.0</v>
       </c>
       <c r="X57">
         <v>799659000.0</v>
       </c>
       <c r="Y57">
         <v>745614000.0</v>
       </c>
       <c r="Z57">
         <v>685562000.0</v>
       </c>
       <c r="AA57"/>
     </row>
     <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
-        <v>3876258999.0</v>
+        <v>3876259000.0</v>
       </c>
       <c r="C58">
         <v>3787116000.0</v>
       </c>
       <c r="D58">
         <v>3600715000.0</v>
       </c>
       <c r="E58">
         <v>3402106000.0</v>
       </c>
       <c r="F58">
         <v>196986000.0</v>
       </c>
       <c r="G58">
         <v>217010000.0</v>
       </c>
       <c r="H58">
         <v>222728000.0</v>
       </c>
       <c r="I58">
         <v>2105545000.0</v>
       </c>
       <c r="J58">
         <v>1936279000.0</v>
       </c>
@@ -4775,57 +4803,57 @@
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
         <v>265985000.0</v>
       </c>
       <c r="C60">
         <v>227875000.0</v>
       </c>
       <c r="D60">
         <v>225043000.0</v>
       </c>
       <c r="E60">
         <v>211112000.0</v>
       </c>
       <c r="F60">
-        <v>260328000.0</v>
+        <v>3303215000.0</v>
       </c>
       <c r="G60">
-        <v>223695000.0</v>
+        <v>2968734000.0</v>
       </c>
       <c r="H60">
-        <v>211820000.0</v>
+        <v>2250963000.0</v>
       </c>
       <c r="I60">
         <v>191023000.0</v>
       </c>
       <c r="J60">
         <v>178098000.0</v>
       </c>
       <c r="K60">
         <v>165376000.0</v>
       </c>
       <c r="L60">
         <v>152377000.0</v>
       </c>
       <c r="M60">
         <v>140175000.0</v>
       </c>
       <c r="N60">
         <v>123625000.0</v>
       </c>
       <c r="O60">
         <v>134587000.0</v>
       </c>
       <c r="P60">
         <v>123451000.0</v>
       </c>
@@ -4938,630 +4966,638 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CS62"/>
+  <dimension ref="A1:CU62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97">
+    <row r="1" spans="1:99">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
+      <c r="CT1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>161</v>
+      </c>
     </row>
-    <row r="2" spans="1:97">
+    <row r="2" spans="1:99">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2"/>
+      <c r="N2">
         <v>31218000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>29347000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>35843000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2822847000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2842451000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>22383000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3016005000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2736923000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2825289000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>35850000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>38670000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>43772000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2255709000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>43493000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>21727000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>27370000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>20839000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>16077000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>5688000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>6006000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4872000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>5000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>5210000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>6462000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>5960000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>6912000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>7123000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>7034000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>6902000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>7023000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>6355000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>6797000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>6254000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>5949000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>6038000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>7323000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>6185000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>5398000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>6369000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>7322000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>7814000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>7633000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>8907000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>7694000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>6523000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>6790000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>7240000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>6657000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>6330000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>950074000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>972072000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1034202000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1275387000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1355954000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1246617000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>1161148000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1176894000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>1194205000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>1154787000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>1118773000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>938471000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>883851000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>910925000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>858218000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>857704000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>924014000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>925334000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>985611000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>1029259000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>969462000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>944893000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>872957000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>913201000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>870221000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>865932000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>793145000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>755637000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>673156000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>705074000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>635016000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>558428000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>562877000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>613098000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>570940000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>570509000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>563133000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:97">
+    <row r="3" spans="1:99">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5617,52 +5653,54 @@
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
+      <c r="CT3"/>
+      <c r="CU3"/>
     </row>
-    <row r="4" spans="1:97">
+    <row r="4" spans="1:99">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5718,383 +5756,387 @@
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
     </row>
-    <row r="5" spans="1:97">
+    <row r="5" spans="1:99">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-66678000.0</v>
+      </c>
+      <c r="C5">
+        <v>-69406000.0</v>
+      </c>
+      <c r="D5">
         <v>-68505000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-75409000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-83833000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-82446000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-89357000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-78331000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-87420000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-85926000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-83523000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-103579000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-87817000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-85425000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-91471000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-98164000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-72428000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-42768000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-10637000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-10005000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-6475000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-8561000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-11846000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-14529000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-15926000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-18800000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-3261000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-5992000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-3323000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-4977000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-6814000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-8514000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-6168000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-6036000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-1892000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>72000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>988000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>30000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-1042000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>2140000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>1713000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>799000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-430000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>116000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-534000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>856000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>254000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-423000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-770000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-2314000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-3538000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-3375000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-220000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>1560000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>1926000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>2204000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>1644000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>886000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>654000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>852000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>419000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-1794000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-2647000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-722000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-2388000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-3285000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-4311000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-2626000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-4881000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-3503000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-3730000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-3609000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-3781000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-545000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-478000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-1453000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-3003000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-1142000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-1585000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-2194000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-4353000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-2781000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-2430000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-812000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-222000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-2001000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>54930.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>784658.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-873000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>1449000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>1100000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>1183000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>1680000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>1050000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>1031000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>983834.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>822788.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>283102.0</v>
       </c>
     </row>
-    <row r="6" spans="1:97">
+    <row r="6" spans="1:99">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -6135,89 +6177,95 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
+      <c r="CT6"/>
+      <c r="CU6"/>
     </row>
-    <row r="7" spans="1:97">
+    <row r="7" spans="1:99">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6273,56 +6321,60 @@
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
+      <c r="CT7"/>
+      <c r="CU7"/>
     </row>
-    <row r="8" spans="1:97">
+    <row r="8" spans="1:99">
       <c r="A8" t="s">
         <v>33</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>3000000.0</v>
+      </c>
       <c r="C8">
         <v>3000000.0</v>
       </c>
       <c r="D8">
         <v>3000000.0</v>
       </c>
       <c r="E8">
         <v>3000000.0</v>
       </c>
       <c r="F8">
         <v>3000000.0</v>
       </c>
       <c r="G8">
         <v>3000000.0</v>
       </c>
       <c r="H8">
         <v>3000000.0</v>
       </c>
       <c r="I8">
         <v>3000000.0</v>
       </c>
       <c r="J8">
         <v>3000000.0</v>
       </c>
       <c r="K8">
@@ -6333,52 +6385,56 @@
       </c>
       <c r="M8">
         <v>3000000.0</v>
       </c>
       <c r="N8">
         <v>3000000.0</v>
       </c>
       <c r="O8">
         <v>3000000.0</v>
       </c>
       <c r="P8">
         <v>3000000.0</v>
       </c>
       <c r="Q8">
         <v>3000000.0</v>
       </c>
       <c r="R8">
         <v>3000000.0</v>
       </c>
       <c r="S8">
         <v>3000000.0</v>
       </c>
       <c r="T8">
         <v>3000000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>3000000.0</v>
+      </c>
+      <c r="V8">
+        <v>3000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6410,544 +6466,554 @@
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
     </row>
-    <row r="9" spans="1:97">
+    <row r="9" spans="1:99">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>32642000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>31797000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>32021000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>31152000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>30283000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>29421000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>30183000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>29536000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>28888000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>28243000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>28823000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>28227000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>27632000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>27023000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>27260000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>26475000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>25691000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>24898000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>25128000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>24391000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>23653000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>22916000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>23463000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>22763000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>22132000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>21423000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>21462000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>21056000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>20668000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>20262000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>20067000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>19732000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>19412000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>19054000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>18971000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>18794000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>18634000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>18492000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>18411000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>18305000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>18199000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>33868000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>33805000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>33742000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>33702000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>33687000.0</v>
       </c>
       <c r="BG9">
         <v>33687000.0</v>
       </c>
       <c r="BH9">
+        <v>33687000.0</v>
+      </c>
+      <c r="BI9">
+        <v>33687000.0</v>
+      </c>
+      <c r="BJ9">
         <v>34387000.0</v>
       </c>
-      <c r="BI9"/>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
     </row>
-    <row r="10" spans="1:97">
+    <row r="10" spans="1:99">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
-        <v>25171000.0</v>
+        <v>30986000.0</v>
       </c>
       <c r="C10">
+        <v>220236000.0</v>
+      </c>
+      <c r="D10">
+        <v>349673000.0</v>
+      </c>
+      <c r="E10">
         <v>136140000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>248246000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>210610000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>243478000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>157803000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>149819000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>148017000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>65357000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>20621000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>31744000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>22480000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>26539000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>58342000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>26174000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>21896000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>17555000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>30922000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>31978000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>23570000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>77693000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>49445000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>54175000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>65256000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>37808000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>62119000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>45286000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>45461000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>46369000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>26406000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>36964000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>36978000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>34952000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>33560000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>42617000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>34994000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>40943000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>44526000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>42688000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>48919000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>57329000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>36194000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>61682000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>40514000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>27936000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>34480000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>54659000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>58565000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>41126000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>62592000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>36024000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>34634000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>60417000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>37707000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>36555000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>32803000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>35772000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>44851000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>37944000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>28664000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>20069000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>32979000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>26596000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>26786000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>27923000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>28631000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>23985000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>28753000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>23712000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>25204000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>55657000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>50357000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>49529000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>28857000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>27329000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>30931000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>35063000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>27088000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>33946000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>27182000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>39424000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>36353000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>30695000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>30326000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>18686000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>28820000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>26590000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>25299000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>27787000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>15263000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>25564000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>25834000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>23022000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>38067000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>111695000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>28637000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:97">
+    <row r="11" spans="1:99">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7003,345 +7069,353 @@
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
     </row>
-    <row r="12" spans="1:97">
+    <row r="12" spans="1:99">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
-        <v>493618000.0</v>
+        <v>477561000.0</v>
       </c>
       <c r="C12">
+        <v>501319000.0</v>
+      </c>
+      <c r="D12">
+        <v>639498000.0</v>
+      </c>
+      <c r="E12">
         <v>471215000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>585986000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>554504000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>788043000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>755548000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>738271000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>753752000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>689276000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>628184000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>674867000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>686937000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>689011000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>730094000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>26940000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>819808000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>776377000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>794319000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>633440000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>470722000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>498264000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>423832000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>396192000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>437676000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>436386000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>472490000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>443820000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>479424000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>500127000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>496737000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>563757000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>519765000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>479171000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>451934000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>365214000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>296420000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>301580000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>322937000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>334627000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>360254000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>378043000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>361811000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>306883000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>304727000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>300726000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>322393000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>392220000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>399059000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>386342000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>422148000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>412352000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>420256000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>352731000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>37707000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>36555000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>32803000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>318917000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>44851000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>37944000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>28664000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>20069000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>32979000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>26596000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>26786000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>27923000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>28631000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>23985000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>28753000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>23712000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>25204000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>55657000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>50357000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>49529000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>28857000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>27329000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>30931000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>35063000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>27088000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>33946000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>27182000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>39424000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>36353000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>30695000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>30326000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>18686000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>28820000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>26590000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>25299000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>27787000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>15263000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>25564000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>25834000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>23022000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>38067000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>111695000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>28637000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:97">
+    <row r="13" spans="1:99">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>3000000.0</v>
       </c>
       <c r="C13">
         <v>3000000.0</v>
       </c>
       <c r="D13">
         <v>3000000.0</v>
       </c>
       <c r="E13">
         <v>3000000.0</v>
       </c>
       <c r="F13">
         <v>3000000.0</v>
       </c>
       <c r="G13">
         <v>3000000.0</v>
       </c>
       <c r="H13">
         <v>3000000.0</v>
       </c>
       <c r="I13">
@@ -7589,364 +7663,372 @@
       </c>
       <c r="CL13">
         <v>3000000.0</v>
       </c>
       <c r="CM13">
         <v>3000000.0</v>
       </c>
       <c r="CN13">
         <v>3000000.0</v>
       </c>
       <c r="CO13">
         <v>3000000.0</v>
       </c>
       <c r="CP13">
         <v>3000000.0</v>
       </c>
       <c r="CQ13">
         <v>3000000.0</v>
       </c>
       <c r="CR13">
         <v>3000000.0</v>
       </c>
       <c r="CS13">
         <v>3000000.0</v>
       </c>
+      <c r="CT13">
+        <v>3000000.0</v>
+      </c>
+      <c r="CU13">
+        <v>3000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:97">
+    <row r="14" spans="1:99">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
         <v>17015000.0</v>
       </c>
       <c r="C14">
         <v>17015000.0</v>
       </c>
       <c r="D14">
+        <v>17015000.0</v>
+      </c>
+      <c r="E14">
+        <v>17015000.0</v>
+      </c>
+      <c r="F14">
         <v>17007000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>17068000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>16895000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>16921000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>16848000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>16786000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>16759259.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>16768000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>16756000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>16805000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>16879245.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>16794000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>16783000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>16840000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>16774648.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>16803000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>16760000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>16701000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>16450000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>16524000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>16506000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>16517000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>16536957.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>16466000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>16437000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>16380000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>16295494.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>16401000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>16391000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>16408000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>16130769.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>16331000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>16310000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>16292000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>16300000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>16186000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>16160000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>16111000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>16056757.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>16100000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>16093000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>16085000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>16216667.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>16040000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>16039000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>16296296.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>15859259.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>16159259.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>17030000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>17165217.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>17722727.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>17433000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>17415000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17403882.0</v>
       </c>
       <c r="BG14">
         <v>17404000.0</v>
       </c>
       <c r="BH14">
-        <v>17404000.0</v>
+        <v>17403882.0</v>
       </c>
       <c r="BI14">
         <v>17404000.0</v>
       </c>
       <c r="BJ14">
         <v>17404000.0</v>
       </c>
       <c r="BK14">
         <v>17404000.0</v>
       </c>
       <c r="BL14">
         <v>17404000.0</v>
       </c>
       <c r="BM14">
         <v>17404000.0</v>
       </c>
       <c r="BN14">
         <v>17404000.0</v>
       </c>
       <c r="BO14">
         <v>17404000.0</v>
       </c>
       <c r="BP14">
         <v>17404000.0</v>
       </c>
       <c r="BQ14">
         <v>17404000.0</v>
       </c>
       <c r="BR14">
         <v>17404000.0</v>
       </c>
       <c r="BS14">
+        <v>17404000.0</v>
+      </c>
+      <c r="BT14">
+        <v>17404000.0</v>
+      </c>
+      <c r="BU14">
         <v>17403882.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>17361538.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>17175000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>17175000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>17536682.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>17679310.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>17776000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>17776000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>17773804.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>18307500.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>18354808.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>17675859.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>18610140.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>17446754.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>17533121.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>17533121.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>17404025.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>17927831.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>17403032.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>17403032.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>17970140.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>18025286.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>17862992.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>17862992.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>17683205.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>17679368.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>17544914.0</v>
       </c>
     </row>
-    <row r="15" spans="1:97">
+    <row r="15" spans="1:99">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...4 lines deleted...]
-      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15">
         <v>3000000.0</v>
       </c>
       <c r="O15">
         <v>3000000.0</v>
       </c>
       <c r="P15">
         <v>3000000.0</v>
       </c>
       <c r="Q15">
         <v>3000000.0</v>
       </c>
       <c r="R15">
         <v>3000000.0</v>
       </c>
       <c r="S15">
         <v>3000000.0</v>
       </c>
       <c r="T15">
         <v>3000000.0</v>
       </c>
       <c r="U15">
         <v>3000000.0</v>
       </c>
       <c r="V15">
@@ -8044,147 +8126,153 @@
       </c>
       <c r="BA15">
         <v>3000000.0</v>
       </c>
       <c r="BB15">
         <v>3000000.0</v>
       </c>
       <c r="BC15">
         <v>3000000.0</v>
       </c>
       <c r="BD15">
         <v>3000000.0</v>
       </c>
       <c r="BE15">
         <v>3000000.0</v>
       </c>
       <c r="BF15">
         <v>3000000.0</v>
       </c>
       <c r="BG15">
         <v>3000000.0</v>
       </c>
       <c r="BH15">
         <v>3000000.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15"/>
+      <c r="BI15">
+        <v>3000000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>3000000.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15">
-[...4 lines deleted...]
-      </c>
+      <c r="BO15"/>
+      <c r="BP15"/>
       <c r="BQ15">
         <v>3000000.0</v>
       </c>
       <c r="BR15">
         <v>3000000.0</v>
       </c>
       <c r="BS15">
         <v>3000000.0</v>
       </c>
       <c r="BT15">
         <v>3000000.0</v>
       </c>
       <c r="BU15">
         <v>3000000.0</v>
       </c>
       <c r="BV15">
         <v>3000000.0</v>
       </c>
       <c r="BW15">
         <v>3000000.0</v>
       </c>
       <c r="BX15">
         <v>3000000.0</v>
       </c>
-      <c r="BY15"/>
+      <c r="BY15">
+        <v>3000000.0</v>
+      </c>
       <c r="BZ15">
         <v>3000000.0</v>
       </c>
       <c r="CA15"/>
       <c r="CB15">
         <v>3000000.0</v>
       </c>
-      <c r="CC15">
-[...1 lines deleted...]
-      </c>
+      <c r="CC15"/>
       <c r="CD15">
         <v>3000000.0</v>
       </c>
       <c r="CE15">
         <v>3000000.0</v>
       </c>
       <c r="CF15">
         <v>3000000.0</v>
       </c>
       <c r="CG15">
         <v>3000000.0</v>
       </c>
       <c r="CH15">
         <v>3000000.0</v>
       </c>
       <c r="CI15">
         <v>3000000.0</v>
       </c>
       <c r="CJ15">
         <v>3000000.0</v>
       </c>
       <c r="CK15">
         <v>3000000.0</v>
       </c>
       <c r="CL15">
         <v>3000000.0</v>
       </c>
       <c r="CM15">
         <v>3000000.0</v>
       </c>
       <c r="CN15">
         <v>3000000.0</v>
       </c>
       <c r="CO15">
         <v>3000000.0</v>
       </c>
       <c r="CP15">
         <v>3000000.0</v>
       </c>
       <c r="CQ15">
         <v>3000000.0</v>
       </c>
       <c r="CR15">
         <v>3000000.0</v>
       </c>
       <c r="CS15">
         <v>3000000.0</v>
       </c>
+      <c r="CT15">
+        <v>3000000.0</v>
+      </c>
+      <c r="CU15">
+        <v>3000000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:97">
+    <row r="16" spans="1:99">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -8240,52 +8328,54 @@
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
+      <c r="CT16"/>
+      <c r="CU16"/>
     </row>
-    <row r="17" spans="1:97">
+    <row r="17" spans="1:99">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8341,90 +8431,88 @@
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
     </row>
-    <row r="18" spans="1:97">
+    <row r="18" spans="1:99">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...4 lines deleted...]
-      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -8465,134 +8553,140 @@
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
-      <c r="BJ18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
     </row>
-    <row r="19" spans="1:97">
+    <row r="19" spans="1:99">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19">
         <v>452005000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>422351000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>461444000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>523955000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>491201000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>482081000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -8615,90 +8709,88 @@
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
     </row>
-    <row r="20" spans="1:97">
+    <row r="20" spans="1:99">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...4 lines deleted...]
-      </c>
+      <c r="AE20"/>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -8739,177 +8831,179 @@
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
-      <c r="BJ20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
-      <c r="BO20">
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20">
         <v>309000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BR20">
         <v>1894000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13376000.0</v>
       </c>
       <c r="BS20">
         <v>24930000.0</v>
       </c>
       <c r="BT20">
-        <v>24930000.0</v>
+        <v>13376000.0</v>
       </c>
       <c r="BU20">
         <v>24930000.0</v>
       </c>
       <c r="BV20">
-        <v>7829000.0</v>
+        <v>24930000.0</v>
       </c>
       <c r="BW20">
         <v>24930000.0</v>
       </c>
       <c r="BX20">
-        <v>24930000.0</v>
+        <v>7829000.0</v>
       </c>
       <c r="BY20">
         <v>24930000.0</v>
       </c>
       <c r="BZ20">
+        <v>24930000.0</v>
+      </c>
+      <c r="CA20">
+        <v>24930000.0</v>
+      </c>
+      <c r="CB20">
         <v>8587000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CC20">
         <v>9872000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CD20">
         <v>8497000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CE20">
         <v>8492000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CF20">
         <v>7862000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CG20">
         <v>7741000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CH20">
         <v>6674000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CI20">
         <v>7404000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CJ20">
         <v>16561810.0</v>
       </c>
-      <c r="CI20">
+      <c r="CK20">
         <v>16644392.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CL20">
         <v>16754318.0</v>
       </c>
-      <c r="CK20">
+      <c r="CM20">
         <v>16848667.0</v>
       </c>
-      <c r="CL20">
+      <c r="CN20">
         <v>16900487.0</v>
       </c>
-      <c r="CM20">
+      <c r="CO20">
         <v>14964400.0</v>
       </c>
-      <c r="CN20"/>
-      <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
     </row>
-    <row r="21" spans="1:97">
+    <row r="21" spans="1:99">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...4 lines deleted...]
-      </c>
+      <c r="AE21"/>
+      <c r="AF21"/>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
@@ -8950,1400 +9044,1432 @@
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
-      <c r="BI21"/>
-      <c r="BJ21"/>
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
+      <c r="BJ21">
+        <v>0.0</v>
+      </c>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
-      <c r="BO21">
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21">
         <v>309000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>1095000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>1249000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>26334000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>1588000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>1772000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>1955000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>27061000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>2345000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>2559000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>2773000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>27917000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>26453000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>26674000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>26895000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>27116000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>16307000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>16392000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>16477000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>6505000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>6455000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>5792000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>5676000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>5879000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>6229000.0</v>
       </c>
-      <c r="CN21"/>
-      <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
+      <c r="CT21"/>
+      <c r="CU21"/>
     </row>
-    <row r="22" spans="1:97">
+    <row r="22" spans="1:99">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
         <v>-171645000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-630585000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-648076000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-670745000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-34219000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-43529000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-34764000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-38527000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-70177000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-36303000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-154338000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-201715000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-44241000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-282238000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...4 lines deleted...]
-      </c>
+      <c r="AE22"/>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
-        <v>2235000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR22">
-        <v>2235000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS22">
         <v>2235000.0</v>
       </c>
       <c r="AT22">
+        <v>2235000.0</v>
+      </c>
+      <c r="AU22">
+        <v>2235000.0</v>
+      </c>
+      <c r="AV22">
         <v>3061000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>4838000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>6984000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>5841000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>8030000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>6697000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>14733000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>9956000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>11667000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>15365000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>13018000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>10864000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>15056000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>15818000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>14809000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>17190000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>23645000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>22907000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>25678000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>28355000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>25682000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>19241000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>13350000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>4244000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>5370000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>4119000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>2850000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>2377000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>155000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>325000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>154000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>1974000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>2002000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>2012000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>252000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>252000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>497000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>1840000.0</v>
       </c>
-      <c r="CF22"/>
-      <c r="CG22">
+      <c r="CH22"/>
+      <c r="CI22">
         <v>149000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>175000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>195000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>120000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>248000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>441000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>674000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>522000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>488000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>529000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>800000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>800000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>952000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:97">
+    <row r="23" spans="1:99">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>4029664000.0</v>
+      </c>
+      <c r="C23">
+        <v>4010973000.0</v>
+      </c>
+      <c r="D23">
         <v>4142244000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>3985480000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>4056669000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3986669000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4014991000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>3988566000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>3975390000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>3971415000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>3825758000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3701900000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3678555000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>3624943000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3613218000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3517517000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>3474791000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>3547069000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3500201000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3249700000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3268760000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3172906000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3185744000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2775883000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2740323000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2519609000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2473691000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>2457236000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>2362876000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>2312091000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2296568000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2171666000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2197166000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2092025000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2114377000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2030348000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1917587000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1867819000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1854204000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1824830000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1831685000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1755119000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1748640000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1733167000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1654461000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1648927000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1615833000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1522801000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1535693000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1505886000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1442404000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1471113000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1451646000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1436722000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1447431000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1267966000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1350019000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1321204000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1269524000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>1226599000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>1261136000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>1291587000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1305463000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>1349151000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>1608877000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>1691325000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>1575054000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>1499611000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>1513901000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>1612313000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>1553188000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>1463745000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>1368867000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>1332941000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>1339968000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>1297228000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>1294734000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>1330097000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>1268536000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>1281619000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>1347255000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>1296963000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>1244380000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>1220411000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>1187792000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>1165395000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>1148435000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>1145243000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>1032841000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>972422000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>1000612000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>963120000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>863901000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>853027000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>886116000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>822287000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>815938000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>814384000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:97">
+    <row r="24" spans="1:99">
       <c r="A24" t="s">
         <v>49</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>374037000.0</v>
+      </c>
       <c r="C24">
+        <v>375221000.0</v>
+      </c>
+      <c r="D24">
+        <v>376406000.0</v>
+      </c>
+      <c r="E24">
         <v>389076000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>390260000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>391445000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>392629000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>438814000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>439998000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>441183000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>442367000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>443552000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>129736000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>130921000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>285855000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>130789000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>130751000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>71954000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>196986000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>163116000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>165744000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>41374000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>42010000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>42661000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>223181000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>43338000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>43363000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>43389000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>43414000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>173686000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>47465000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>38004000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>40029000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>42054000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>43329000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>44603000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>45878000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>24702000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>25524000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>26347000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>27171000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>27980000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>29034000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>30349000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>31665000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>32480000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>33295000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>34110000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>34925000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>35740000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>36554000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>37369000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>37384000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20619000.0</v>
       </c>
       <c r="BC24">
         <v>20619000.0</v>
       </c>
       <c r="BD24">
         <v>20619000.0</v>
       </c>
       <c r="BE24">
         <v>20619000.0</v>
       </c>
       <c r="BF24">
         <v>20619000.0</v>
       </c>
       <c r="BG24">
         <v>20619000.0</v>
       </c>
       <c r="BH24">
         <v>20619000.0</v>
       </c>
       <c r="BI24">
-        <v>125619000.0</v>
+        <v>20619000.0</v>
       </c>
       <c r="BJ24">
-        <v>125619000.0</v>
+        <v>20619000.0</v>
       </c>
       <c r="BK24">
         <v>125619000.0</v>
       </c>
       <c r="BL24">
         <v>125619000.0</v>
       </c>
       <c r="BM24">
         <v>125619000.0</v>
       </c>
       <c r="BN24">
-        <v>145619000.0</v>
+        <v>125619000.0</v>
       </c>
       <c r="BO24">
-        <v>145619000.0</v>
+        <v>125619000.0</v>
       </c>
       <c r="BP24">
         <v>145619000.0</v>
       </c>
       <c r="BQ24">
         <v>145619000.0</v>
       </c>
       <c r="BR24">
         <v>145619000.0</v>
       </c>
       <c r="BS24">
+        <v>145619000.0</v>
+      </c>
+      <c r="BT24">
+        <v>145619000.0</v>
+      </c>
+      <c r="BU24">
         <v>147869000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>173119000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>173369000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>123619000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>123869000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>124119000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>134369000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>106019000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>86884000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>99030000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>99109000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>99188000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>90264000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>90340000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>90416000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>101894000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>101967000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>102590000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>102664000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>115166000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>108446000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>51600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>56697000.0</v>
       </c>
       <c r="CQ24">
         <v>51600000.0</v>
       </c>
       <c r="CR24">
-        <v>51600000.0</v>
+        <v>56697000.0</v>
       </c>
       <c r="CS24">
         <v>51600000.0</v>
       </c>
+      <c r="CT24">
+        <v>51600000.0</v>
+      </c>
+      <c r="CU24">
+        <v>51600000.0</v>
+      </c>
     </row>
-    <row r="25" spans="1:97">
+    <row r="25" spans="1:99">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>129736000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>130921000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>130855000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>130789000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>130751000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>71954000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>71986000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>38116000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>40744000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>41374000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>42010000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>42661000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>43312000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>43338000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>43363000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>43389000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>43414000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>45439000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>47465000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>38004000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>40029000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>42054000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>43329000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>44603000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>45878000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>24702000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>25524000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>26347000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>27171000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>27980000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>29034000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>30349000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>31665000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>32480000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>33295000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>34110000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>34925000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>35740000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>36554000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>37369000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>37384000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20619000.0</v>
       </c>
       <c r="BC25">
         <v>20619000.0</v>
       </c>
       <c r="BD25">
         <v>20619000.0</v>
       </c>
       <c r="BE25">
         <v>20619000.0</v>
       </c>
       <c r="BF25">
         <v>20619000.0</v>
       </c>
       <c r="BG25">
         <v>20619000.0</v>
       </c>
       <c r="BH25">
         <v>20619000.0</v>
       </c>
-      <c r="BI25"/>
-      <c r="BJ25"/>
+      <c r="BI25">
+        <v>20619000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>20619000.0</v>
+      </c>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
     </row>
-    <row r="26" spans="1:97">
+    <row r="26" spans="1:99">
       <c r="A26" t="s">
         <v>51</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>446575000.0</v>
+      </c>
       <c r="C26">
+        <v>456410000.0</v>
+      </c>
+      <c r="D26">
+        <v>468447000.0</v>
+      </c>
+      <c r="E26">
         <v>537856000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>536709000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>546619000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>544565000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>597745000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>588452000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>605735000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>623919000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>609365000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>3424228000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>3393602000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>664115000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>3260479000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>3279665000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>3255655000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>758822000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>763397000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>601462000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>2273991000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>2251139000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>2222022000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>342017000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>1976100000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1924428000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>1819688000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>1775981000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>433963000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>1705141000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>1584144000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>1517886000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>1485818000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>1539597000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>1486144000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>1465210000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>1478674000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>1432144000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>1415342000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>1413975000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>1310175000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>1282980000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>1276658000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>1254316000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>1221891000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>1222607000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>1121439000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>1064808000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>1006905000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>980159000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>944696000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>959903000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>923123000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>915235000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>845039000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>846818000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>833291000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>826270000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>852555000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>820402000.0</v>
       </c>
-      <c r="BI26"/>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
     </row>
-    <row r="27" spans="1:97">
+    <row r="27" spans="1:99">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10399,420 +10525,434 @@
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
     </row>
-    <row r="28" spans="1:97">
+    <row r="28" spans="1:99">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
-        <v>81235000.0</v>
+        <v>343051000.0</v>
       </c>
       <c r="C28">
+        <v>154985000.0</v>
+      </c>
+      <c r="D28">
+        <v>26733000.0</v>
+      </c>
+      <c r="E28">
         <v>252936000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>142014000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>180835000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>149151000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>281011000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>375679000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>491666000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>527280000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>684441000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>562142000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>328441000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>259316000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>197447000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>229577000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>175058000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>179431000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>132194000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>137371000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>196864000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>144692000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>170566000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>174761000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>190042000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>187580000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>161757000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>129029000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>145960000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>185999000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>115344000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>81049000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>133647000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>108221000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>160048000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>117889000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>127387000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>94157000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>115830000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>110854000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>96504000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>91850000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>153823000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>74524000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>93323000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>171222000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>140011000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>80340000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>78331000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>107442000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>114250000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>161669000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>144508000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>109688000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>160996000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>149775000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>186312000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>145688000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>135416000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>135739000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>155429000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>160559000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>129818000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>159813000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>165299000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>160591000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>167292000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>173834000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>226994000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>215263000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>193536000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>241795000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>266070000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>243692000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>276758000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>281710000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>247356000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>182231000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>148428000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>170157000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>186220000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>149244000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>203056000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>137141000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>161453000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>162418000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>212912000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>155435000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>175730000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>172822000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>218266000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>187721000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>172104000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>161093000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>126861000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>49417000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>138089000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:97">
+    <row r="29" spans="1:99">
       <c r="A29" t="s">
         <v>54</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>655079000.0</v>
+      </c>
       <c r="C29">
+        <v>645964000.0</v>
+      </c>
+      <c r="D29">
+        <v>642391000.0</v>
+      </c>
+      <c r="E29">
         <v>644209000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>631190000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>629318000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>620504000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>674167000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>663881000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>664939000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>667410000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>647485000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>626862000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>350921000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>285855000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>454553000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>471940000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>433434000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>196986000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>415492000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>412270000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>450903000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>440705000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>432981000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>431868000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>423651000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10839,540 +10979,552 @@
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
     </row>
-    <row r="30" spans="1:97">
+    <row r="30" spans="1:99">
       <c r="A30" t="s">
         <v>55</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>11260000.0</v>
+      </c>
       <c r="C30">
+        <v>12613000.0</v>
+      </c>
+      <c r="D30">
+        <v>11982000.0</v>
+      </c>
+      <c r="E30">
         <v>13366000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>12629000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>13141000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>12825000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>13842000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>14139000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>15270000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>13581000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>13598000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>11785000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>12284000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>11988000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>10786000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>9363000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>10083000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>8890000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>11772000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>11415000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>12708000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>11231000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>11071000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>8467000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>7558000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>7134000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>7995000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>7937000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>8577000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>7631000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>7782000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>7864000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>7287000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>7344000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>6636000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>5393000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>5585000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>5321000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>5230000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>4713000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>5273000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>4688000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>5041000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>4386000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>5114000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>4425000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>4549000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>4347000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>4505000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>4007000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>4481000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>4402000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>4645000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>3652000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>4423000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>4566000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>4735000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>4183000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>4368000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>4159000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>4711000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>4959000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>5642000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>5406000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>6255000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>5502000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>6889000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>7122000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>6869000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>6415000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>7326000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>6199000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>6940000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>7829000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>9378000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>8964000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>9676000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>8587000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>9872000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>8497000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>8492000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>7862000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>7741000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>6674000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>7404000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>6505000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>6455000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>5792000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>5676000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>5879000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>6229000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>5333000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>5445000.0</v>
       </c>
-      <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CR30"/>
+      <c r="CS30">
         <v>5449000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>5593000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>4979000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:97">
+    <row r="31" spans="1:99">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>217126000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>216992000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>211112000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>198764000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>216189000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>236480000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>260328000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>252376000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>246526000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>234529000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>223695000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>215320000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>208687000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>200693000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>211820000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>204137000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>201935000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>196270000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>191023000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>184618000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>182352000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>178242000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>178098000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>178087000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>174886000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>169772000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>165376000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>164864000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>160979000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>156926000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>152377000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>149217000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>145391000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>143721000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>140175000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>135725000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>132077000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>127572000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>123625000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>121157000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>121600000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>136492000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>134587000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>132643000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>130032000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>126269000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>123451000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>121136000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>119190000.0</v>
       </c>
-      <c r="BI31"/>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
     </row>
-    <row r="32" spans="1:97">
+    <row r="32" spans="1:99">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -11428,1148 +11580,1166 @@
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
     </row>
-    <row r="33" spans="1:97">
+    <row r="33" spans="1:99">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
-        <v>108380000.0</v>
+        <v>131778000.0</v>
       </c>
       <c r="C33">
+        <v>3497041000.0</v>
+      </c>
+      <c r="D33">
+        <v>3490764000.0</v>
+      </c>
+      <c r="E33">
         <v>3500899000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>3458054000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>3419024000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>3214123000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>3219176000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>3212705000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>3193670000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>3122901000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>3058316000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>2989935000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>94687000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>89733000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>716344000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>3447851000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>2717178000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>793390000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>43575000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>2623905000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>2689476000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>2676249000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>2340980000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>2335664000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>2074375000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>2030171000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1976751000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1911119000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1824090000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1788810000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1667147000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1625545000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1564973000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1627862000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1571778000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1546980000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1565814000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1547303000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>1496663000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>1492345000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>1389592000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1365665000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1366315000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>1343192000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>1339086000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>1310682000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>1195859000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>1139126000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>1102322000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1052055000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>1044484000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1034892000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>1011821000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>1091792000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>1225836000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>1308898000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>1283666000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>946424000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>1177380000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>1219033000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>1258212000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>1280435000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>1310530000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>1576875000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>1658284000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>1541629000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>1464091000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>1482794000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>1576691000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>1524149000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>1431215000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>1307011000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>1275644000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>1282610000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>1258993000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>1258441000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>1289490000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>1224886000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>1244660000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>1304811000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>1261289000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>1197094000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>1176317000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>1150423000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>1127665000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>1123244000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>1109968000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>1000459000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>941447000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>966946000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>941628000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>833003000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>821748000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>863094000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>778771000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>698650000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>780768000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:97">
+    <row r="34" spans="1:99">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
         <v>464150000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>449290000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>155000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>125000000.0</v>
       </c>
       <c r="Q34">
         <v>125000000.0</v>
       </c>
       <c r="R34">
         <v>125000000.0</v>
       </c>
       <c r="S34">
         <v>125000000.0</v>
       </c>
       <c r="T34">
         <v>125000000.0</v>
       </c>
       <c r="U34">
-        <v>175000000.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="V34">
-        <v>175000000.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="W34">
         <v>175000000.0</v>
       </c>
-      <c r="X34"/>
+      <c r="X34">
+        <v>175000000.0</v>
+      </c>
       <c r="Y34">
+        <v>175000000.0</v>
+      </c>
+      <c r="Z34"/>
+      <c r="AA34">
         <v>179620000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>179365000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>153998000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>128621000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>128247000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>137878000.0</v>
       </c>
-      <c r="AE34"/>
-      <c r="AF34"/>
       <c r="AG34"/>
-      <c r="AH34">
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34">
         <v>76382000.0</v>
       </c>
-      <c r="AI34"/>
-      <c r="AJ34"/>
       <c r="AK34"/>
-      <c r="AL34">
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34">
         <v>99886000.0</v>
       </c>
-      <c r="AM34"/>
-[...1 lines deleted...]
-      <c r="AO34">
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34">
         <v>98758000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>101145000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>98008000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>97631000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>97257000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>99863000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>96511000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>96134000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>95761000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>112014000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>139473000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>160309000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>158523000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>149486000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>73084000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>60711000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>93496000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>55841000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>53203000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BJ34">
         <v>46522000.0</v>
       </c>
-      <c r="BI34"/>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
     </row>
-    <row r="35" spans="1:97">
+    <row r="35" spans="1:99">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
-        <v>3876258999.0</v>
+        <v>403722000.0</v>
       </c>
       <c r="C35">
+        <v>405258000.0</v>
+      </c>
+      <c r="D35">
+        <v>407789000.0</v>
+      </c>
+      <c r="E35">
         <v>423830000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>423746000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>424278000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>429520000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>474660000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>474810000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>475406000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>476666000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>443552000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>409736000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>3178661000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>3202106000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>3318753000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>3242443001.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>196954000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>196986000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>163116000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>165744000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>216374000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>217010000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>217661000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>223181000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>222958000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>222728000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>174433000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>172035000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>173686000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>158303000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>115505000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>117153000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>118805000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>96794000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>145608000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>146506000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>124956000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>125410000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>125856000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>126302000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>126738000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>127419000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>128357000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>129296000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>129737000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>130183000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>130621000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>131059000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>131501000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>131946000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>132384000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>132022000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>114884000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>114509000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>125619000.0</v>
       </c>
       <c r="BE35">
         <v>125619000.0</v>
       </c>
       <c r="BF35">
         <v>125619000.0</v>
       </c>
       <c r="BG35">
         <v>125619000.0</v>
       </c>
       <c r="BH35">
         <v>125619000.0</v>
       </c>
       <c r="BI35">
         <v>125619000.0</v>
       </c>
       <c r="BJ35">
         <v>125619000.0</v>
       </c>
       <c r="BK35">
         <v>125619000.0</v>
       </c>
       <c r="BL35">
         <v>125619000.0</v>
       </c>
       <c r="BM35">
         <v>125619000.0</v>
       </c>
       <c r="BN35">
-        <v>145619000.0</v>
+        <v>125619000.0</v>
       </c>
       <c r="BO35">
-        <v>145619000.0</v>
+        <v>125619000.0</v>
       </c>
       <c r="BP35">
         <v>145619000.0</v>
       </c>
       <c r="BQ35">
         <v>145619000.0</v>
       </c>
       <c r="BR35">
         <v>145619000.0</v>
       </c>
       <c r="BS35">
+        <v>145619000.0</v>
+      </c>
+      <c r="BT35">
+        <v>145619000.0</v>
+      </c>
+      <c r="BU35">
         <v>159240000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>188230000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>186692000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>137835000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>137219000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>135756000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>146272000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>118115000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>96370000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>106242000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>107165000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>105486000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>94783000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>95269000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>96077000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>105672000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>116303000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>105530000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>105963000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>108057000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>111888000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>54152000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>56489000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>54678000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>54050000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>53710000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>56057000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:97">
+    <row r="36" spans="1:99">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36"/>
       <c r="C36">
+        <v>227047000.0</v>
+      </c>
+      <c r="D36">
+        <v>206672000.0</v>
+      </c>
+      <c r="E36">
         <v>182811000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>183086000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>90251000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>96508000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>89924000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>106911000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>111478000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>103006000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>119419000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>108009000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-665358000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-664115000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-38327000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>2674074000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>197660000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>-793390000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>-763397000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>302934000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>376440000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>384744000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>80050000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>118562000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>58870000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>70702000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>120921000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>99790000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>56113000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>55660000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>54380000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>79780000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>50848000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>60598000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>56600000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>53676000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>58285000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>84888000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>55455000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>54667000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>56662000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>64453000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>71829000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>71258000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>100598000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>72580000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>56443000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>58230000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>79083000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>55216000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>82625000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>60153000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>75986000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>163957000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>57538000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>131604000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>130467000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>106349000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>64401000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>125615000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>168274000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>133863000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>126023000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>330764000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>347094000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>181122000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>202796000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>131077000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>264285000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>218260000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>138924000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>55959000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>92104000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>42453000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>49661000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>51617000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>64657000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>38935000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>41531000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>67872000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>36610000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>34105000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>44182000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>38927000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>59332000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>42524000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>72146000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>65513000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>62295000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>83267000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>77353000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>84357000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>114739000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>166843000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>80141000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>5405000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>107667000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:97">
+    <row r="37" spans="1:99">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...4 lines deleted...]
-      </c>
+      <c r="AE37"/>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -12610,1428 +12780,1460 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
-      <c r="BJ37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
     </row>
-    <row r="38" spans="1:97">
+    <row r="38" spans="1:99">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38">
+        <v>3409065000.0</v>
+      </c>
+      <c r="C38">
+        <v>3368380000.0</v>
+      </c>
+      <c r="D38">
         <v>3540246000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>3270449000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>3331354000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>3247553000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>2526371000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>3205372000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3184184000.0</v>
       </c>
       <c r="J38"/>
       <c r="K38">
+        <v>3184184000.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
         <v>2942851000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>2889114000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>2831035000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>2822486000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>2060293000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>2635616000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1878368000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>1921544000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>2400034000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>2584419000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>2650431000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>2635883000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>2302072000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>2296887000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>2034970000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>2406203000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>1940609000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>1875771000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>1788206000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>2228708000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>1638524000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>1597666000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1536666000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>2056403000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>1542744000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>1518886000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>1536959000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>1789947000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>1470797000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>1468642000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>1366837000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>1679749000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>1348487000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>1325574000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>1322489000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>1577909000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>1177882000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>1123038000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>1085988000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>1392492000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>1357477000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>1391146000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>1362197000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>1270348000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>1209540000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>1220077000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>963758000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>1177024000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>1156039000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>1141280000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>1137870000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>1212441000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>1239742000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>1302470000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>1371338000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>1195861000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>1717079000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>1766743000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>1819335000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>1765872000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>1679041000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>1570417000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>1523320000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>1603637000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>1572072000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>1573080000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>1616928000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>1558559000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>1580995161.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>1644043616.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>1600060534.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>1547480439.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>1529721025.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>1517176146.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>1498797537.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>1509835486.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>1511452391.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>1342126119.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>1255719637.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>1290910264.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>1253139523.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>579629735.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>593870545.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>650802064.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>557315169.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>481139910.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>585260383.0</v>
       </c>
     </row>
-    <row r="39" spans="1:97">
+    <row r="39" spans="1:99">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39"/>
+      <c r="D39">
+        <v>-11982000.0</v>
+      </c>
       <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39">
         <v>-12825000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>-13842000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>163958000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>163287000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>78938000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>34219000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>43529000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>34764000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>38527000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>70177000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>36303000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>154338000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>201715000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>44241000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>282238000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>-459860000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>-431802000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>-385458000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>8467000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>7558000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>11970000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>7995000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>7937000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>8577000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>12158000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>7782000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>7864000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>7287000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>13430000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>6636000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>5393000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>5585000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>11714000.0</v>
       </c>
-      <c r="AM39"/>
-      <c r="AN39"/>
       <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>9267000.0</v>
       </c>
-      <c r="AQ39"/>
-      <c r="AR39"/>
       <c r="AS39"/>
-      <c r="AT39">
+      <c r="AT39"/>
+      <c r="AU39"/>
+      <c r="AV39">
         <v>8167000.0</v>
       </c>
-      <c r="AU39"/>
-      <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
-      <c r="BO39">
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39">
         <v>1246623000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>1229952000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>1369669000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>1310377000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>1215919000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>1105461000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>1085265000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>1018941000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>984149000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>980095000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>1002659000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>934863000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>945283718.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>1008021730.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>958191832.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>893994238.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>867007751.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>821039452.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>794262796.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>761842127.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>743758256.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>691174836.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>658149623.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>676647283.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>651608068.0</v>
       </c>
-      <c r="CN39"/>
-      <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
+      <c r="CT39"/>
+      <c r="CU39"/>
     </row>
-    <row r="40" spans="1:97">
+    <row r="40" spans="1:99">
       <c r="A40" t="s">
         <v>65</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>3344900000.0</v>
+      </c>
       <c r="C40">
+        <v>3334972000.0</v>
+      </c>
+      <c r="D40">
+        <v>3468470000.0</v>
+      </c>
+      <c r="E40">
         <v>3306517000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>3391993000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>3324518000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>3357596000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>3278553000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>3180922000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>3065030000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>2973779000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>2792905000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>2867543000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>2798393000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>3080408000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>1181979000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>1163254000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>3113635000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>1442383000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>1171241000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>2852885000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>2717943000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>2739664000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>2340552000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>2302700000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>2063618000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>2036483000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>2052177000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>1986626000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>1924400000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>1900217000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>1845298000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>1896801000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>1743158000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>1816023000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>1657728000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>1581035000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>1535666000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>1553728000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>1498690000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>1517164000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>1452770000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>1447084000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>1393933000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>1372864000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>1371369000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>1276500000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>1212585000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>1268617000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>1241418000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>1170211000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>1173114000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>1132353000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>1121088000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>1143483000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>936620000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>1033657000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>975820000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>964613000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>925196000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>968263000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>957125000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>979399000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>1041173000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>1282444000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>1362266000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>1253481000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>1170093000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>1187414000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>1205240000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>1163915000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>1118773000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>938471000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>883851000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>910925000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>858218000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>857704000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>924014000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>925334000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>985611000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>1029259000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>969462000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>944893000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>872957000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>913201000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>870221000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>865932000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>793145000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>755637000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>673156000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>705074000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>635016000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>558428000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>562877000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>613099000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>570939000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>570509000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CU40">
         <v>563133000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:97">
+    <row r="41" spans="1:99">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41">
         <v>24002000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>57905000.0</v>
       </c>
-      <c r="T41"/>
-[...1 lines deleted...]
-      <c r="V41">
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41">
         <v>38670000.0</v>
       </c>
-      <c r="W41"/>
-      <c r="X41"/>
       <c r="Y41"/>
-      <c r="Z41">
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41">
         <v>21727000.0</v>
       </c>
-      <c r="AA41"/>
-      <c r="AB41"/>
       <c r="AC41"/>
-      <c r="AD41">
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41">
         <v>5688000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>6006000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>4872000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>5000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>5210000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>6462000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>5960000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>6912000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>7123000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>7034000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>6902000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>7023000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>6355000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>6797000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>6254000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>5949000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>6038000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>7323000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>6185000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>5398000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>6369000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>7322000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>7814000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>7633000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>8907000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>7694000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>6523000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>6790000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>7240000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>6657000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>6330000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>7051000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>7327000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>6971000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>7057000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>6312000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>6864000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>10162000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>10520000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>11035000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>9363000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>11371000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>15111000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>13323000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>14216000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>13350000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>11637000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>11903000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>12096000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>9486000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>7212000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>8056000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>6299000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>4519000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>4929000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>5660000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>3778000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>14337000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>2940000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>3299000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>2033000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>3443000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>2552000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CQ41">
         <v>4889000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CR41">
         <v>3078000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CS41">
         <v>2450000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CT41">
         <v>2110000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CU41">
         <v>4457000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:97">
+    <row r="42" spans="1:99">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
+        <v>37312000.0</v>
+      </c>
+      <c r="C42">
+        <v>36553000.0</v>
+      </c>
+      <c r="D42">
         <v>37231000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>36473000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>35773000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>35072000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>35619000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>34960000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>34322000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>33685000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>34197000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>33487000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>32642000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>31797000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>32021000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>31152000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>30283000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>29421000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>30183000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>29536000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>28888000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>28243000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>28823000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>28227000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>27632000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>27023000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>27260000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>26475000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>25691000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>24898000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>25128000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>24391000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>23653000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>22916000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>23463000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>22763000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>22132000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>21423000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>21462000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>21056000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>20668000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>20262000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>20067000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>19732000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>19412000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>19054000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>18971000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>18794000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>18634000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>18492000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>18411000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>18305000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>18199000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>33868000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>33805000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>33742000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>36702000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>33687000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>33687000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>36687000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>34387000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>37387000.0</v>
       </c>
       <c r="BK42">
         <v>37387000.0</v>
       </c>
       <c r="BL42">
         <v>37387000.0</v>
       </c>
       <c r="BM42">
         <v>37387000.0</v>
       </c>
       <c r="BN42">
         <v>37387000.0</v>
       </c>
       <c r="BO42">
+        <v>37387000.0</v>
+      </c>
+      <c r="BP42">
+        <v>37387000.0</v>
+      </c>
+      <c r="BQ42">
         <v>34387000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>34387000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>34389000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>34452000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="BU42">
         <v>32000000.0</v>
       </c>
       <c r="BV42">
         <v>32000000.0</v>
       </c>
       <c r="BW42">
         <v>32000000.0</v>
       </c>
       <c r="BX42">
         <v>32000000.0</v>
       </c>
       <c r="BY42">
-        <v>35000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="BZ42">
         <v>32000000.0</v>
       </c>
       <c r="CA42">
         <v>35000000.0</v>
       </c>
       <c r="CB42">
         <v>32000000.0</v>
       </c>
       <c r="CC42">
-        <v>32000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="CD42">
         <v>32000000.0</v>
       </c>
       <c r="CE42">
         <v>32000000.0</v>
       </c>
       <c r="CF42">
         <v>32000000.0</v>
       </c>
       <c r="CG42">
         <v>32000000.0</v>
       </c>
       <c r="CH42">
         <v>32000000.0</v>
       </c>
       <c r="CI42">
         <v>32000000.0</v>
       </c>
       <c r="CJ42">
         <v>32000000.0</v>
       </c>
       <c r="CK42">
         <v>32000000.0</v>
       </c>
       <c r="CL42">
         <v>32000000.0</v>
       </c>
       <c r="CM42">
         <v>32000000.0</v>
       </c>
       <c r="CN42">
         <v>32000000.0</v>
       </c>
       <c r="CO42">
         <v>32000000.0</v>
       </c>
       <c r="CP42">
         <v>32000000.0</v>
       </c>
       <c r="CQ42">
         <v>32000000.0</v>
       </c>
       <c r="CR42">
         <v>32000000.0</v>
       </c>
       <c r="CS42">
         <v>32000000.0</v>
       </c>
+      <c r="CT42">
+        <v>32000000.0</v>
+      </c>
+      <c r="CU42">
+        <v>32000000.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:97">
+    <row r="43" spans="1:99">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14087,90 +14289,88 @@
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
     </row>
-    <row r="44" spans="1:97">
+    <row r="44" spans="1:99">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -14212,2429 +14412,2469 @@
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
+      <c r="BK44">
         <v>34629000.0</v>
       </c>
-      <c r="BJ44">
+      <c r="BL44">
         <v>34508000.0</v>
       </c>
-      <c r="BK44">
+      <c r="BM44">
         <v>34387000.0</v>
       </c>
-      <c r="BL44">
+      <c r="BN44">
         <v>34265000.0</v>
       </c>
-      <c r="BM44">
+      <c r="BO44">
         <v>34143000.0</v>
       </c>
-      <c r="BN44">
+      <c r="BP44">
         <v>34024000.0</v>
       </c>
-      <c r="BO44">
+      <c r="BQ44">
         <v>33906000.0</v>
       </c>
-      <c r="BP44">
+      <c r="BR44">
         <v>33785000.0</v>
       </c>
-      <c r="BQ44">
+      <c r="BS44">
         <v>33665000.0</v>
       </c>
-      <c r="BR44">
+      <c r="BT44">
         <v>33548000.0</v>
       </c>
-      <c r="BS44"/>
-      <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
     </row>
-    <row r="45" spans="1:97">
+    <row r="45" spans="1:99">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
-      <c r="D45"/>
+      <c r="D45">
+        <v>125302000.0</v>
+      </c>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45">
         <v>122627000.0</v>
       </c>
-      <c r="G45"/>
-      <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45">
         <v>99410000.0</v>
       </c>
-      <c r="K45"/>
-      <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45">
         <v>65129000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>30753000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>29308000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>29077000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>28099000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>28655000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>29129000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>29680000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>30057000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>30447000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>30510000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>21491000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>21722000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>22053000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>22682000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>23022000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>23173000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>23072000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>23005000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>23314000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>21023000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>18719000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>17298000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>11562000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>11115000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>10921000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>10798000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>9988000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>10609000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>9477000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>8761000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>7487000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>7405000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>6813000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>5807000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>5609000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>5551000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>5643000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>5871000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>5396000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>5170000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>5008000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>4995000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>5068000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>5171000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>5288000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>5392000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>5290000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>5056000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>5108000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>5247000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>4916000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>4842000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>5043000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>4978000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>5181000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>5309000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>5212000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>5253000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>5375000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>5275505.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>5454045.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>5639199.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>5650009.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>4700735.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>4680884.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>4459512.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>4309597.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>3865734.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>3752356.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>3674571.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>3683020.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>3479258.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>1361062.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>1412098.0</v>
       </c>
-      <c r="CP45"/>
-      <c r="CQ45">
+      <c r="CR45"/>
+      <c r="CS45">
         <v>1380637.0</v>
       </c>
-      <c r="CR45">
+      <c r="CT45">
         <v>1305012.0</v>
       </c>
-      <c r="CS45">
+      <c r="CU45">
         <v>1151019.0</v>
       </c>
     </row>
-    <row r="46" spans="1:97">
+    <row r="46" spans="1:99">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>106626000.0</v>
+      </c>
+      <c r="C46">
+        <v>107619000.0</v>
+      </c>
+      <c r="D46">
         <v>108380000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>109212000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>109806000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>110270000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>109985000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>106771000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>101965000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>95880000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>86399000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>75675000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>66683000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>59565000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>53124000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>44592000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>41807000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>40898000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>34568000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>33287000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>30753000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>29308000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>29077000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>28099000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>28655000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>29129000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>29680000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>30057000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>30447000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>30510000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>21491000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>21722000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>22053000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>22682000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>23022000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>23173000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>23072000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>23005000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>23314000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>21023000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>18719000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>17298000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>11562000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>11115000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>10921000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>10798000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>9988000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>10609000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>9477000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>8761000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>7487000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>7405000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>6813000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>5807000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>5609000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>5551000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>5643000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>5871000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>5396000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>5170000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>5008000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>4995000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>5068000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>5171000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>5288000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>5392000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>5290000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>5056000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>5108000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>5247000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>4639000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>4842000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>5043000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>4978000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>5181000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>5309000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>5212000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>5253000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>5375000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>5276000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>5454000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>5639000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>5650000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>4701000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>4681000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>4460000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>4310000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>3866000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>3752000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>3675000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>3683000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>3479000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>1361000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>1412000.0</v>
       </c>
-      <c r="CP46"/>
-      <c r="CQ46">
+      <c r="CR46"/>
+      <c r="CS46">
         <v>1381000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>1305000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>1151000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:97">
+    <row r="47" spans="1:99">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>66683000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>59565000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>53124000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>44592000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>41807000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>40898000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>34568000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>33287000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>30753000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>29308000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>29077000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>28099000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>28655000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>29129000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>29680000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>30057000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>30447000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>30510000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>21491000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>21722000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>22053000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>22682000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>23022000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>23173000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>23072000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>23005000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>23314000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>21023000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>18719000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>17298000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>11562000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>11115000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>10921000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>10798000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>12223000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>15104000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>14482000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>13781000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>13287000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>13681000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>14793000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>14039000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>13913000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>14445000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>14884000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>15834000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>16363000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>17572000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>19701000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>4995000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>5068000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>5171000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>5288000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>5392000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>5290000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>5056000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>5108000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>5247000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>4916000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>4842000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>5043000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>4978000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>5181000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>5309000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>5212000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>5253000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>5375000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>5276000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>5454000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>5639000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>5650000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>4701000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>4681000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>4460000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>4309000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>3866000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>3752000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>3675000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>3683000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>3479000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>1361000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>1412000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>1395000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>1381000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>1305000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CU47">
         <v>1151000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:97">
+    <row r="48" spans="1:99">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>307408000.0</v>
+      </c>
+      <c r="C48">
+        <v>300596000.0</v>
+      </c>
+      <c r="D48">
         <v>294259000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>291069000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>285990000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>282247000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>278613000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>275724000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>273981000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>272997000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>271369000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>271025000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>269301000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>267620000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>267562000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>262776000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>255334000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>246827000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>237782000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>229845000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>221113000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>211847000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>203718000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>198622000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>193981000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>189470000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>184821000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>180654000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>176567000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>173349000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>169709000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>165741000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>161867000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>158362000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>153527000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>152252000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>148766000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>145319000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>141956000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>138668000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>135598000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>132865000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>129740000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>126369000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>123513000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>120811000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>117950000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>114354000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>111213000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>108394000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>105752000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>103227000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>100621000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>98064000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>95856000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>93697000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>91686000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>88696000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>86110000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>83597000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>81384000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>80147000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>76188000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>74129000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>70760000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>68729000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>65959000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>63711000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>62377000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>83775000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>82793000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>83470000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>86614000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>84885000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>87084000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>86498000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>84357000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>82035000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>80397000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>78200000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>76033000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>73824000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>71951000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>69338000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>67048000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>64735000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>62565000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>60245000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>58112000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>58489000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>56797000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>54949000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>52955000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>51274000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>49793000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>47985000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>46384000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>44785000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:97">
+    <row r="49" spans="1:99">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>269301000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>267620000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>267562000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>262776000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>255334000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>246827000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>237782000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>229845000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>221113000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>211847000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>203718000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>198622000.0</v>
       </c>
-      <c r="X49"/>
-      <c r="Y49">
+      <c r="Z49"/>
+      <c r="AA49">
         <v>189470000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>184821000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>180654000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>176567000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>173349000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>169709000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>165741000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>161867000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>158362000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>153527000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>152252000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>148766000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>145319000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>141956000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>138668000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>135598000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>132865000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>129740000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>126369000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>123513000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>120811000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>117950000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>114354000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>111213000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>108394000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>105752000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>103227000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>100621000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>98064000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>95856000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>93697000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>91686000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>88696000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>86110000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>83597000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>81384000.0</v>
       </c>
-      <c r="BI49"/>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
     </row>
-    <row r="50" spans="1:97">
+    <row r="50" spans="1:99">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
         <v>1367000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>22954000.0</v>
       </c>
-      <c r="AB50"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50">
+        <v>2615000.0</v>
+      </c>
+      <c r="AG50"/>
+      <c r="AH50">
         <v>118013000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>170625000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>2614000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>194884000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>162113000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>137679000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>135596000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>134929000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>126371000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>149709000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>199419000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
     </row>
-    <row r="51" spans="1:97">
+    <row r="51" spans="1:99">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
-        <v>106406000.0</v>
+        <v>374037000.0</v>
       </c>
       <c r="C51">
+        <v>375221000.0</v>
+      </c>
+      <c r="D51">
+        <v>376406000.0</v>
+      </c>
+      <c r="E51">
         <v>389076000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>390260000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>391445000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>392629000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>438814000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>525498000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>639683000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>592637000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>705062000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>593886000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>360211000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>330855000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>460289000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>388751000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>196954000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>201332000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>202496000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>169349000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>220434000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>222385000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>220011000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>228936000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>255298000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>225388000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>223876000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>174315000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>191421000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>232368000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>141750000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>117153000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>170625000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>143173000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>193608000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>160506000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>160956000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>135100000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>160356000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>152302000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>145423000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>149179000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>190017000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>136206000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>133837000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>199158000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>174491000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>134999000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>136896000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>148568000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>176842000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>197693000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>179142000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>170105000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>198703000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>186330000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>219115000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>181460000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>180267000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>173683000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>184093000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>180628000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>162797000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>186409000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>192085000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>188514000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>195923000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>197819000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>255747000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>238975000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>218740000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>297452000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>316427000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>293221000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>305615000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>309039000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>278287000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>217294000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>175516000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>204103000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>213402000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>188668000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>239409000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>167837000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>191780000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>181104000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>241732000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>182024000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>201029000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>200609000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>233529000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>213286000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>197938000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>184116000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>164929000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>161111000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CU51">
         <v>166726000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:97">
+    <row r="52" spans="1:99">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
-      <c r="D52"/>
+      <c r="D52">
+        <v>275593000.0</v>
+      </c>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52">
         <v>315000000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>85500000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>198500000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>150270000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>261510000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>184150000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>229290000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>200000000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>329500000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>258000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>125000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>129346000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>164380000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>3605000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>4060000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>5375000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>2350000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>5755000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>32340000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>2660000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>26489000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>2280000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>17735000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>47025000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>26245000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>860000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>51820000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>23462000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>48925000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>15160000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>37425000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>9690000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>35420000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>27240000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>18685000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>21760000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>61660000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>6910000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>4100000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>68975000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>43870000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>3940000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>5395000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>16622000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>44458000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>65671000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>64258000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>55596000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>73084000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>60711000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>93496000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>55841000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>54648000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>48064000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>58474000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>55009000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>37178000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>60790000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>66466000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>42895000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>50304000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>52200000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>110128000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>93356000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>70871000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>124333000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>143058000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>169602000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>181746000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>184920000.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>143918000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>111275000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>88632000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CD52">
         <v>105073000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>114293000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>89480000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CG52">
         <v>149145000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CH52">
         <v>77497000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>101363000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>79211000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CK52">
         <v>139765000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CL52">
         <v>79434000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CM52">
         <v>98365000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CN52">
         <v>94585000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CO52">
         <v>125083000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CP52">
         <v>161686000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CQ52">
         <v>146338000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CR52">
         <v>132516000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CS52">
         <v>113329000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CT52">
         <v>109511000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CU52">
         <v>115126000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:97">
+    <row r="53" spans="1:99">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
-        <v>468447000.0</v>
+        <v>446575000.0</v>
       </c>
       <c r="C53">
+        <v>281083000.0</v>
+      </c>
+      <c r="D53">
+        <v>289825000.0</v>
+      </c>
+      <c r="E53">
         <v>335075000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>337740000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>343894000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>544565000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>597745000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>588452000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>605735000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>623919000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>609365000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>645091000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>665358000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>664115000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>671752000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>731970000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>797912000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>758822000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>763397000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>601462000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>447152000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>420571000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>374387000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>342017000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>372420000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>398578000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>410371000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>398534000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>433963000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>453758000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>470331000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>526793000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>482787000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>444219000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>418374000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>322597000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>261426000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>260637000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>278411000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>291939000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>311335000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>320714000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>325617000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>245201000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>264213000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>272790000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>287913000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>337561000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>340494000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>345216000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>359556000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>376328000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>385622000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>292314000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>4120000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>76303000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>75703000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>283145000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>7922000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>64537000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>105466000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>67885000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>55608000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>257277000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>269625000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>103572000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>123685000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>64254000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>213423000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>173257000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>87188000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>6453000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>45494000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>414000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>5957000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>9555000.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>24426000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>615000.0</v>
       </c>
-      <c r="CA53"/>
-      <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53">
         <v>1241000.0</v>
       </c>
-      <c r="CE53"/>
-      <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>11193000.0</v>
       </c>
-      <c r="CI53"/>
-      <c r="CJ53"/>
       <c r="CK53"/>
-      <c r="CL53">
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53">
         <v>54287000.0</v>
       </c>
-      <c r="CM53"/>
-      <c r="CN53"/>
       <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>158192000.0</v>
       </c>
-      <c r="CQ53"/>
-      <c r="CR53"/>
       <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53"/>
     </row>
-    <row r="54" spans="1:97">
+    <row r="54" spans="1:99">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -16675,1297 +16915,1325 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
-      <c r="BJ54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
     </row>
-    <row r="55" spans="1:97">
+    <row r="55" spans="1:99">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>4029664000.0</v>
+      </c>
+      <c r="C55">
+        <v>4010973000.0</v>
+      </c>
+      <c r="D55">
         <v>4142244000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>3985480000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>4056669000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>3986669000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>4014991000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>3988566000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>3975390000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>3971415000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>3825758000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>3701900000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>3678555000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>3624943000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>3613218000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>3517517000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>3474791000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>3547069000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>3500201000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>3249700000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>3268760000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>3172906000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>3185744000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>2775883000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>2740323000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>2519609000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>2473691000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>2457236000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>2362876000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>2312091000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>2296568000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>2171666000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>2197166000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>2092025000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>2114377000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>2030348000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>1917587000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>1867819000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>1854204000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>1824830000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>1831685000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>1755119000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>1748640000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>1733167000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>1654461000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1648927000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>1615833000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>1522801000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>1535693000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>1505886000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>1442404000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>1471113000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1451646000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1436722000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1447431000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1267966000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>1350019000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>1321204000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>1269524000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>1226599000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>1261136000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>1291587000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>1305463000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>1349151000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>1608877000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>1691325000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>1575054000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>1499611000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>1513901000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>1612313000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>1553188000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>1463745000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>1368867000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>1332941000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>1339968000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>1297228000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>1294734000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>1330097000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>1268536000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>1281619000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>1347255000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>1296963000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>1244380000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>1220411000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>1187792000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>1165395000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>1148435000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>1145243000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>1032841000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>972422000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>1000612000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>963120000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>863901000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>853027000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>886116000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>822287000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>815938000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>814384000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:97">
+    <row r="56" spans="1:99">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
-        <v>493618000.0</v>
+        <v>488821000.0</v>
       </c>
       <c r="C56">
+        <v>513932000.0</v>
+      </c>
+      <c r="D56">
+        <v>651480000.0</v>
+      </c>
+      <c r="E56">
         <v>484581000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>598615000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>567645000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>800868000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>769390000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>752410000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>769022000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>702857000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>641782000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>686652000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>699221000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>700999000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>740880000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>26940000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>829891000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>785267000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>806091000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>644855000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>483430000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>509495000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>434903000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>404659000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>445234000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>443520000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>480485000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>451757000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>488001000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>507758000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>504519000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>571621000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>527052000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>486515000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>458570000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>370607000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>302005000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>306901000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>328167000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>339340000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>365527000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>382731000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>366852000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>311269000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>309841000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>305151000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>326942000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>396567000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>403564000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>390349000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>426629000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>416754000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>424901000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>356383000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>42130000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>41121000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>37538000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>323100000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>49219000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>42103000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>33375000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>25028000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>38621000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>32002000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>33041000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>33425000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>35520000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>31107000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>35622000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>30127000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>32530000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>61856000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>57297000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>57358000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>38235000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>36293000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>40607000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>43650000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>36959000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>42444000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>35674000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>47286000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>44094000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>37369000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>37731000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>25191000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>35275000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>32382000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>30975000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>33666000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>21492000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>30898000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>31279000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>23022000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>43516000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>117287000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>33616000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:97">
+    <row r="57" spans="1:99">
       <c r="A57" t="s">
         <v>82</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>3344900000.0</v>
+      </c>
       <c r="C57">
+        <v>3334972000.0</v>
+      </c>
+      <c r="D57">
+        <v>3468470000.0</v>
+      </c>
+      <c r="E57">
         <v>3306517000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>3391993000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>3324518000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>3357596000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>3278553000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>3266422000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>3263530000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>3124049000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>3054415000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>3051693000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>229290000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>200000000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1511479000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>16158999.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>3113635000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1571729000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1335621000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>2856490000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>2722003000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>2745039000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>2342902000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>2308455000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>2095958000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>2039143000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>2078666000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1988906000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1942135000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1947242000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>1871543000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>1897661000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1794978000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>1839485000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>1706653000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>1596195000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>1573091000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>1563418000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>1534110000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>1544404000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>1471455000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>1468844000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>1455593000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>1379774000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>1375469000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>1345475000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>1256455000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>1272557000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>1246813000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>1186833000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>1217572000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>1198024000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>1185346000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>1199079000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>1009704000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>1094368000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>1069316000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>1020454000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>979844000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>1016327000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>1015599000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>1034408000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>1078351000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>1343234000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>1428732000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>1296376000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>1220397000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>1239614000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>1315368000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>1257271000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>1189644000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>1062804000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>1026909000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>1080527000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>1039964000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>1042624000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>1067932000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>1036609000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>1074243000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>1134332000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>1083756000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>1034373000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>1022102000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>990698000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>971585000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>945143000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>932910000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>835071000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>771520000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>799659000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>760099000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>720113000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>709215000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>745614000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>684267000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>680021000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>678259000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:97">
+    <row r="58" spans="1:99">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
-        <v>3876258999.0</v>
+        <v>3748622000.0</v>
       </c>
       <c r="C58">
+        <v>3740230000.0</v>
+      </c>
+      <c r="D58">
+        <v>3876259000.0</v>
+      </c>
+      <c r="E58">
         <v>3730347000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>3815739000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>3748796000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>3787116000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>3753213000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>3751507000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>3747659000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>3600715000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>3497967000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>3461429000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>3407951000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>3402106000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>3318753000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>3258602000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>3310589000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>3239873000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>2997324000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>3022234000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>2938377000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>2962049000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>2560563000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>2531636000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>2318916000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>2261871000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>2253099000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>2160941000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>2115821000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>2105545000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1987048000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>2014814000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1913783000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1936279000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1852261000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1742701000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1698047000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1688828000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1659966000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1670706000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1598193000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1596263000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1583950000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1509070000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1505206000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1475658000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>1387076000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>1403616000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1378314000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>1318779000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>1349956000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1330046000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>1300230000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>1312844000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>1135323000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>1219987000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>1194935000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>1146073000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>1105463000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>1141946000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>1141218000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>1160027000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>1203970000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>1468853000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>1554351000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>1441995000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>1367233000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>1385233000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>1460987000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>1403125000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>1348884000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>1251034000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>1213601000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>1218362000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>1177183000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>1178380000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>1214204000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>1154724000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>1170613000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>1240574000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>1190920000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>1139860000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>1116885000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>1085967000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>1067662000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>1050815000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>1049213000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>940602000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>877484000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>907715000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>871988000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>774266000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>765704000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>800292000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>738318000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>733730000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>734317000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:97">
+    <row r="59" spans="1:99">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...4 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -18006,420 +18274,428 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
-      <c r="BJ59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
     </row>
-    <row r="60" spans="1:97">
+    <row r="60" spans="1:99">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>281042000.0</v>
+      </c>
+      <c r="C60">
+        <v>270743000.0</v>
+      </c>
+      <c r="D60">
         <v>265985000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>255133000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>240930000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>237873000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>227875000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>235353000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>223883000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>223756000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>225043000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>203933000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>217126000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>216992000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>211112000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>198764000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>216189000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>236480000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>260328000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>252376000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>246526000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>234529000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>223695000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>215320000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>208687000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>200693000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>211820000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>204137000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>201935000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>196270000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>191023000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>184618000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>182352000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>178242000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>178098000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>178087000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>174886000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>169772000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>165376000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>164864000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>160979000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>156926000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>152377000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>149217000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>145391000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>143721000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>140175000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>135725000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>132077000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>127572000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>123625000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>121157000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>121600000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>136492000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>134587000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>132643000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>130032000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>126269000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>123451000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>121136000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>119190000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>150369000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>145436000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>145181000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>140024000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>136974000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>133059000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>132378000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>128668000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>151326000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>150063000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>114861000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>117833000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>119340000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>121606000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>120045000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>116354000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>115893000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>113812000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>111006000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>106680000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>106043000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>104521000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>103526000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>101826000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>97734000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>97620000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>96029000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>92240000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>94938000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>92896000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>91132000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>89635000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>87323000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>85824000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>83969000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>82207000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>80068000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:97">
+    <row r="61" spans="1:99">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...4 lines deleted...]
-      </c>
+      <c r="AE61"/>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -18460,89 +18736,95 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
-      <c r="BJ61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
+      <c r="CT61"/>
+      <c r="CU61"/>
     </row>
-    <row r="62" spans="1:97">
+    <row r="62" spans="1:99">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -18598,50 +18880,52 @@
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18716,51 +19000,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B2">
         <v>103244000.0</v>
       </c>
       <c r="C2">
         <v>119704000.0</v>
       </c>
       <c r="D2">
         <v>91974000.0</v>
       </c>
       <c r="E2">
         <v>29109000.0</v>
       </c>
       <c r="F2">
         <v>10721000.0</v>
       </c>
       <c r="G2">
         <v>29400000.0</v>
       </c>
       <c r="H2">
         <v>32845000.0</v>
       </c>
       <c r="I2">
         <v>22485000.0</v>
       </c>
@@ -18799,53 +19083,55 @@
       </c>
       <c r="U2">
         <v>42394000.0</v>
       </c>
       <c r="V2">
         <v>26877000.0</v>
       </c>
       <c r="W2">
         <v>15152000.0</v>
       </c>
       <c r="X2">
         <v>11989000.0</v>
       </c>
       <c r="Y2">
         <v>14560000.0</v>
       </c>
       <c r="Z2">
         <v>26015000.0</v>
       </c>
       <c r="AA2">
         <v>34829000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>163</v>
+      </c>
+      <c r="B3">
+        <v>7591000.0</v>
+      </c>
       <c r="C3">
         <v>6923000.0</v>
       </c>
       <c r="D3">
         <v>5149000.0</v>
       </c>
       <c r="E3">
         <v>4463000.0</v>
       </c>
       <c r="F3">
         <v>3615000.0</v>
       </c>
       <c r="G3">
         <v>3391000.0</v>
       </c>
       <c r="H3">
         <v>5069000.0</v>
       </c>
       <c r="I3">
         <v>6353000.0</v>
       </c>
       <c r="J3">
         <v>5502000.0</v>
       </c>
       <c r="K3">
@@ -18878,84 +19164,86 @@
       <c r="T3">
         <v>2349000.0</v>
       </c>
       <c r="U3">
         <v>1307000.0</v>
       </c>
       <c r="V3">
         <v>550000.0</v>
       </c>
       <c r="W3">
         <v>360000.0</v>
       </c>
       <c r="X3">
         <v>2086000.0</v>
       </c>
       <c r="Y3">
         <v>742135.0</v>
       </c>
       <c r="Z3">
         <v>253021.0</v>
       </c>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>165</v>
+      </c>
+      <c r="B5">
+        <v>41418000.0</v>
+      </c>
       <c r="C5">
         <v>27443000.0</v>
       </c>
       <c r="D5">
         <v>29786000.0</v>
       </c>
       <c r="E5">
         <v>59397000.0</v>
       </c>
       <c r="F5">
         <v>62908000.0</v>
       </c>
       <c r="G5">
         <v>41381000.0</v>
       </c>
       <c r="H5">
         <v>35742000.0</v>
       </c>
       <c r="I5">
         <v>35068000.0</v>
       </c>
       <c r="J5">
         <v>36438000.0</v>
       </c>
       <c r="K5">
@@ -18970,74 +19258,74 @@
       <c r="N5">
         <v>24211000.0</v>
       </c>
       <c r="O5">
         <v>22775000.0</v>
       </c>
       <c r="P5">
         <v>21340000.0</v>
       </c>
       <c r="Q5">
         <v>18713000.0</v>
       </c>
       <c r="R5">
         <v>-12407000.0</v>
       </c>
       <c r="S5">
         <v>8697000.0</v>
       </c>
       <c r="T5">
         <v>71219000.0</v>
       </c>
       <c r="U5">
         <v>28535000.0</v>
       </c>
       <c r="V5">
-        <v>28920114.0</v>
+        <v>29470000.0</v>
       </c>
       <c r="W5">
-        <v>27824787.0</v>
+        <v>28184000.0</v>
       </c>
       <c r="X5">
         <v>26082000.0</v>
       </c>
       <c r="Y5">
         <v>25473865.0</v>
       </c>
       <c r="Z5">
         <v>24433979.0</v>
       </c>
       <c r="AA5">
         <v>48055000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B6">
-        <v>41418000.0</v>
+        <v>49009000.0</v>
       </c>
       <c r="C6">
         <v>34366000.0</v>
       </c>
       <c r="D6">
         <v>34935000.0</v>
       </c>
       <c r="E6">
         <v>63860000.0</v>
       </c>
       <c r="F6">
         <v>66523000.0</v>
       </c>
       <c r="G6">
         <v>44772000.0</v>
       </c>
       <c r="H6">
         <v>40811000.0</v>
       </c>
       <c r="I6">
         <v>41421000.0</v>
       </c>
       <c r="J6">
         <v>41940000.0</v>
       </c>
@@ -19053,135 +19341,135 @@
       <c r="N6">
         <v>29829000.0</v>
       </c>
       <c r="O6">
         <v>27775000.0</v>
       </c>
       <c r="P6">
         <v>25094000.0</v>
       </c>
       <c r="Q6">
         <v>21009000.0</v>
       </c>
       <c r="R6">
         <v>-10921000.0</v>
       </c>
       <c r="S6">
         <v>9909000.0</v>
       </c>
       <c r="T6">
         <v>71219000.0</v>
       </c>
       <c r="U6">
         <v>29842000.0</v>
       </c>
       <c r="V6">
-        <v>29470000.0</v>
+        <v>30020000.0</v>
       </c>
       <c r="W6">
-        <v>28184000.0</v>
+        <v>28544000.0</v>
       </c>
       <c r="X6">
         <v>28168000.0</v>
       </c>
       <c r="Y6">
         <v>26216000.0</v>
       </c>
       <c r="Z6">
         <v>24687000.0</v>
       </c>
       <c r="AA6">
         <v>48055000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-2340000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B9">
         <v>95245000.0</v>
       </c>
       <c r="C9">
         <v>78133000.0</v>
       </c>
       <c r="D9">
         <v>77775000.0</v>
       </c>
       <c r="E9">
         <v>104448000.0</v>
       </c>
       <c r="F9">
         <v>105695000.0</v>
       </c>
       <c r="G9">
         <v>79973000.0</v>
       </c>
       <c r="H9">
         <v>74148000.0</v>
       </c>
       <c r="I9">
         <v>70060000.0</v>
       </c>
@@ -19220,51 +19508,51 @@
       </c>
       <c r="U9">
         <v>53510000.0</v>
       </c>
       <c r="V9">
         <v>48115000.0</v>
       </c>
       <c r="W9">
         <v>45153000.0</v>
       </c>
       <c r="X9">
         <v>40777000.0</v>
       </c>
       <c r="Y9">
         <v>36694000.0</v>
       </c>
       <c r="Z9">
         <v>34913000.0</v>
       </c>
       <c r="AA9">
         <v>6868000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B10">
         <v>41418000.0</v>
       </c>
       <c r="C10">
         <v>27443000.0</v>
       </c>
       <c r="D10">
         <v>29786000.0</v>
       </c>
       <c r="E10">
         <v>59397000.0</v>
       </c>
       <c r="F10">
         <v>62908000.0</v>
       </c>
       <c r="G10">
         <v>41381000.0</v>
       </c>
       <c r="H10">
         <v>35742000.0</v>
       </c>
       <c r="I10">
         <v>35068000.0</v>
       </c>
@@ -19303,51 +19591,51 @@
       </c>
       <c r="U10">
         <v>28535000.0</v>
       </c>
       <c r="V10">
         <v>29470000.0</v>
       </c>
       <c r="W10">
         <v>28184000.0</v>
       </c>
       <c r="X10">
         <v>26083000.0</v>
       </c>
       <c r="Y10">
         <v>25474000.0</v>
       </c>
       <c r="Z10">
         <v>24433000.0</v>
       </c>
       <c r="AA10">
         <v>22452000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B11">
         <v>8858000.0</v>
       </c>
       <c r="C11">
         <v>3393000.0</v>
       </c>
       <c r="D11">
         <v>5649000.0</v>
       </c>
       <c r="E11">
         <v>12998000.0</v>
       </c>
       <c r="F11">
         <v>13301000.0</v>
       </c>
       <c r="G11">
         <v>8669000.0</v>
       </c>
       <c r="H11">
         <v>7052000.0</v>
       </c>
       <c r="I11">
         <v>6560000.0</v>
       </c>
@@ -19386,51 +19674,51 @@
       </c>
       <c r="U11">
         <v>9128000.0</v>
       </c>
       <c r="V11">
         <v>9395000.0</v>
       </c>
       <c r="W11">
         <v>9570000.0</v>
       </c>
       <c r="X11">
         <v>8800000.0</v>
       </c>
       <c r="Y11">
         <v>9098000.0</v>
       </c>
       <c r="Z11">
         <v>8697000.0</v>
       </c>
       <c r="AA11">
         <v>8036000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B12">
         <v>103244000.0</v>
       </c>
       <c r="C12">
         <v>118704000.0</v>
       </c>
       <c r="D12">
         <v>91274000.0</v>
       </c>
       <c r="E12">
         <v>31609000.0</v>
       </c>
       <c r="F12">
         <v>12221000.0</v>
       </c>
       <c r="G12">
         <v>17400000.0</v>
       </c>
       <c r="H12">
         <v>32245000.0</v>
       </c>
       <c r="I12">
         <v>22735000.0</v>
       </c>
@@ -19469,133 +19757,135 @@
       </c>
       <c r="U12">
         <v>40669000.0</v>
       </c>
       <c r="V12">
         <v>25102000.0</v>
       </c>
       <c r="W12">
         <v>13952000.0</v>
       </c>
       <c r="X12">
         <v>11139000.0</v>
       </c>
       <c r="Y12">
         <v>13650000.0</v>
       </c>
       <c r="Z12">
         <v>24952000.0</v>
       </c>
       <c r="AA12">
         <v>33639000.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>173</v>
+      </c>
+      <c r="B13">
+        <v>192225000.0</v>
+      </c>
       <c r="C13">
         <v>190066000.0</v>
       </c>
       <c r="D13">
         <v>152790000.0</v>
       </c>
       <c r="E13">
         <v>123349000.0</v>
       </c>
       <c r="F13">
         <v>107280000.0</v>
       </c>
       <c r="G13">
         <v>100233000.0</v>
       </c>
       <c r="H13">
         <v>98675000.0</v>
       </c>
       <c r="I13">
         <v>84793000.0</v>
       </c>
       <c r="J13">
         <v>73034000.0</v>
       </c>
       <c r="K13">
         <v>64994000.0</v>
       </c>
       <c r="L13">
         <v>60147000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B15">
         <v>32560000.0</v>
       </c>
       <c r="C15">
         <v>24050000.0</v>
       </c>
       <c r="D15">
         <v>24137000.0</v>
       </c>
       <c r="E15">
         <v>46399000.0</v>
       </c>
       <c r="F15">
         <v>49607000.0</v>
       </c>
       <c r="G15">
         <v>32712000.0</v>
       </c>
       <c r="H15">
         <v>28690000.0</v>
       </c>
       <c r="I15">
         <v>28508000.0</v>
       </c>
@@ -19634,51 +19924,51 @@
       </c>
       <c r="U15">
         <v>19407000.0</v>
       </c>
       <c r="V15">
         <v>20075000.0</v>
       </c>
       <c r="W15">
         <v>18614000.0</v>
       </c>
       <c r="X15">
         <v>17283000.0</v>
       </c>
       <c r="Y15">
         <v>16376000.0</v>
       </c>
       <c r="Z15">
         <v>15736000.0</v>
       </c>
       <c r="AA15">
         <v>14416000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>46399000.0</v>
       </c>
       <c r="F16">
         <v>49607000.0</v>
       </c>
       <c r="G16">
         <v>32712000.0</v>
       </c>
       <c r="H16">
         <v>28690000.0</v>
       </c>
       <c r="I16">
         <v>28508000.0</v>
       </c>
       <c r="J16">
         <v>23070000.0</v>
       </c>
       <c r="K16">
         <v>23016000.0</v>
       </c>
@@ -19705,53 +19995,55 @@
         <v>7636000.0</v>
       </c>
       <c r="T16">
         <v>18920000.0</v>
       </c>
       <c r="U16">
         <v>19407000.0</v>
       </c>
       <c r="V16">
         <v>20075000.0</v>
       </c>
       <c r="W16">
         <v>18615000.0</v>
       </c>
       <c r="X16">
         <v>17283000.0</v>
       </c>
       <c r="Y16">
         <v>16376000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>177</v>
+      </c>
+      <c r="B17">
+        <v>32560000.0</v>
+      </c>
       <c r="C17">
         <v>24050000.0</v>
       </c>
       <c r="D17">
         <v>28558000.0</v>
       </c>
       <c r="E17">
         <v>46399000.0</v>
       </c>
       <c r="F17">
         <v>49607000.0</v>
       </c>
       <c r="G17">
         <v>32712000.0</v>
       </c>
       <c r="H17">
         <v>28690000.0</v>
       </c>
       <c r="I17">
         <v>28508000.0</v>
       </c>
       <c r="J17">
         <v>23070000.0</v>
       </c>
       <c r="K17">
@@ -19764,166 +20056,168 @@
         <v>20040000.0</v>
       </c>
       <c r="N17">
         <v>16891000.0</v>
       </c>
       <c r="O17">
         <v>16011000.0</v>
       </c>
       <c r="P17">
         <v>21340000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>178</v>
+      </c>
+      <c r="B18">
+        <v>88981000.0</v>
+      </c>
       <c r="C18">
         <v>71362000.0</v>
       </c>
       <c r="D18">
         <v>73339000.0</v>
       </c>
       <c r="E18">
         <v>91740000.0</v>
       </c>
       <c r="F18">
         <v>95059000.0</v>
       </c>
       <c r="G18">
         <v>82833000.0</v>
       </c>
       <c r="H18">
         <v>66430000.0</v>
       </c>
       <c r="I18">
         <v>62058000.0</v>
       </c>
       <c r="J18">
         <v>60057000.0</v>
       </c>
       <c r="K18">
         <v>57118000.0</v>
       </c>
       <c r="L18">
         <v>54154000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19">
         <v>-99000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B21">
         <v>41418000.0</v>
       </c>
       <c r="C21">
         <v>27443000.0</v>
       </c>
       <c r="D21">
         <v>29786000.0</v>
       </c>
       <c r="E21">
         <v>59397000.0</v>
       </c>
       <c r="F21">
         <v>62908000.0</v>
       </c>
       <c r="G21">
         <v>41381000.0</v>
       </c>
       <c r="H21">
         <v>35742000.0</v>
       </c>
       <c r="I21">
         <v>35068000.0</v>
       </c>
@@ -19962,82 +20256,82 @@
       </c>
       <c r="U21">
         <v>28535000.0</v>
       </c>
       <c r="V21">
         <v>29470000.0</v>
       </c>
       <c r="W21">
         <v>28184000.0</v>
       </c>
       <c r="X21">
         <v>26083000.0</v>
       </c>
       <c r="Y21">
         <v>25474000.0</v>
       </c>
       <c r="Z21">
         <v>24433000.0</v>
       </c>
       <c r="AA21">
         <v>48055000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B23">
         <v>157071000.0</v>
       </c>
       <c r="C23">
         <v>170394000.0</v>
       </c>
       <c r="D23">
         <v>139963000.0</v>
       </c>
       <c r="E23">
         <v>74160000.0</v>
       </c>
       <c r="F23">
         <v>53508000.0</v>
       </c>
       <c r="G23">
         <v>67992000.0</v>
       </c>
       <c r="H23">
         <v>71251000.0</v>
       </c>
       <c r="I23">
         <v>57477000.0</v>
       </c>
@@ -20076,178 +20370,180 @@
       </c>
       <c r="U23">
         <v>67369000.0</v>
       </c>
       <c r="V23">
         <v>45522000.0</v>
       </c>
       <c r="W23">
         <v>32121000.0</v>
       </c>
       <c r="X23">
         <v>26684000.0</v>
       </c>
       <c r="Y23">
         <v>25780000.0</v>
       </c>
       <c r="Z23">
         <v>36495000.0</v>
       </c>
       <c r="AA23">
         <v>41187000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24">
         <v>2387000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>185</v>
+      </c>
+      <c r="B25">
+        <v>7591000.0</v>
+      </c>
       <c r="C25">
         <v>3723000.0</v>
       </c>
       <c r="D25">
         <v>4813000.0</v>
       </c>
       <c r="E25">
         <v>4463000.0</v>
       </c>
       <c r="F25">
         <v>3615000.0</v>
       </c>
       <c r="G25">
         <v>3391000.0</v>
       </c>
       <c r="H25">
         <v>5069000.0</v>
       </c>
       <c r="I25">
         <v>6353000.0</v>
       </c>
       <c r="J25">
         <v>5502000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>97000.0</v>
       </c>
       <c r="D27">
         <v>163000.0</v>
       </c>
       <c r="E27">
         <v>246000.0</v>
       </c>
       <c r="F27">
         <v>224000.0</v>
       </c>
       <c r="G27">
         <v>211000.0</v>
       </c>
       <c r="H27">
         <v>230000.0</v>
       </c>
       <c r="I27">
         <v>195000.0</v>
       </c>
       <c r="J27">
         <v>224000.0</v>
@@ -20264,51 +20560,51 @@
       <c r="N27">
         <v>359000.0</v>
       </c>
       <c r="O27">
         <v>268000.0</v>
       </c>
       <c r="P27">
         <v>311000.0</v>
       </c>
       <c r="Q27">
         <v>424000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B28">
         <v>37553000.0</v>
       </c>
       <c r="C28">
         <v>31797000.0</v>
       </c>
       <c r="D28">
         <v>30495000.0</v>
       </c>
       <c r="E28">
         <v>27648000.0</v>
       </c>
       <c r="F28">
         <v>26311000.0</v>
       </c>
       <c r="G28">
         <v>27773000.0</v>
       </c>
       <c r="H28">
         <v>25753000.0</v>
       </c>
       <c r="I28">
         <v>23172000.0</v>
       </c>
@@ -20345,102 +20641,104 @@
       <c r="T28">
         <v>13560000.0</v>
       </c>
       <c r="U28">
         <v>13937000.0</v>
       </c>
       <c r="V28">
         <v>10308000.0</v>
       </c>
       <c r="W28">
         <v>9680000.0</v>
       </c>
       <c r="X28">
         <v>7701000.0</v>
       </c>
       <c r="Y28">
         <v>6445000.0</v>
       </c>
       <c r="Z28">
         <v>6044000.0</v>
       </c>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>189</v>
+      </c>
+      <c r="B29">
+        <v>8858000.0</v>
+      </c>
       <c r="C29">
         <v>3393000.0</v>
       </c>
       <c r="D29">
         <v>6899000.0</v>
       </c>
       <c r="E29">
         <v>12998000.0</v>
       </c>
       <c r="F29">
         <v>13301000.0</v>
       </c>
       <c r="G29">
         <v>8669000.0</v>
       </c>
       <c r="H29">
         <v>7052000.0</v>
       </c>
       <c r="I29">
         <v>6560000.0</v>
       </c>
       <c r="J29">
         <v>13368000.0</v>
       </c>
       <c r="K29">
         <v>9936000.0</v>
       </c>
       <c r="L29">
         <v>9697000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B30">
         <v>53827000.0</v>
       </c>
       <c r="C30">
         <v>50690000.0</v>
       </c>
       <c r="D30">
         <v>47989000.0</v>
       </c>
       <c r="E30">
         <v>45051000.0</v>
       </c>
       <c r="F30">
         <v>42787000.0</v>
       </c>
       <c r="G30">
         <v>38592000.0</v>
       </c>
       <c r="H30">
         <v>38406000.0</v>
       </c>
       <c r="I30">
         <v>34992000.0</v>
       </c>
@@ -20479,51 +20777,51 @@
       </c>
       <c r="U30">
         <v>24975000.0</v>
       </c>
       <c r="V30">
         <v>18645000.0</v>
       </c>
       <c r="W30">
         <v>16969000.0</v>
       </c>
       <c r="X30">
         <v>14694000.0</v>
       </c>
       <c r="Y30">
         <v>11221000.0</v>
       </c>
       <c r="Z30">
         <v>10480000.0</v>
       </c>
       <c r="AA30">
         <v>41187000.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-161582000.0</v>
       </c>
       <c r="D31">
         <v>-7569000.0</v>
       </c>
       <c r="E31">
         <v>-31609000.0</v>
       </c>
       <c r="F31">
         <v>-9039000.0</v>
       </c>
       <c r="G31">
         <v>-8458000.0</v>
       </c>
       <c r="H31">
         <v>307000.0</v>
       </c>
       <c r="I31">
         <v>-333000.0</v>
       </c>
       <c r="J31">
         <v>-12977000.0</v>
@@ -20560,51 +20858,51 @@
       </c>
       <c r="U31">
         <v>112000.0</v>
       </c>
       <c r="V31">
         <v>-15737739.0</v>
       </c>
       <c r="W31">
         <v>-18167986.0</v>
       </c>
       <c r="X31">
         <v>-11139391.0</v>
       </c>
       <c r="Y31">
         <v>-13649571.0</v>
       </c>
       <c r="Z31">
         <v>-24952388.0</v>
       </c>
       <c r="AA31">
         <v>-25603000.0</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B32">
         <v>198489000.0</v>
       </c>
       <c r="C32">
         <v>197837000.0</v>
       </c>
       <c r="D32">
         <v>169749000.0</v>
       </c>
       <c r="E32">
         <v>133557000.0</v>
       </c>
       <c r="F32">
         <v>116416000.0</v>
       </c>
       <c r="G32">
         <v>109373000.0</v>
       </c>
       <c r="H32">
         <v>106993000.0</v>
       </c>
       <c r="I32">
         <v>92545000.0</v>
       </c>
@@ -20662,976 +20960,992 @@
       <c r="AA32">
         <v>6868000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CS32"/>
+  <dimension ref="A1:CU32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97">
+    <row r="1" spans="1:99">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
+      <c r="CT1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>161</v>
+      </c>
     </row>
-    <row r="2" spans="1:97">
+    <row r="2" spans="1:99">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B2">
+        <v>22953000.0</v>
+      </c>
+      <c r="C2">
+        <v>23006000.0</v>
+      </c>
+      <c r="D2">
         <v>24996000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>26424000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>26543000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>25281000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>30894000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>30652000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>30338000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>27820000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>26822000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>24658000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>22010000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>18484000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>14499000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>9165000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2908000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2537000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3062000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2999000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>971000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3689000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>7256000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>7478000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>6910000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>7756000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>7990000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>8796000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>8297000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>7762000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>6950000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>5833000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>5238000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>4464000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>3973000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>3529000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>3073000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2402000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>2240000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2175000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>2436000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2025000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1979000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1641000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1665000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1558000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>2002000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1671000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1695000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1538000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1764000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>818000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1728000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1898000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>2460000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>2596000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>2505000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>2528000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>2455000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>2984000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>3433000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>3595000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>4070000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>6487000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>6821000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>7695000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>9092000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>9443000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>22076000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>10525000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>10550000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>14799000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>8095000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>14587000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>11873000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>11483000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>11580000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>11237000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>10729928.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>11484214.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>10818000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>9363000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>8091025.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>7239744.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>6310398.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>5235642.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>4907245.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>3878523.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>3280601.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>3085298.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>3167365.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>3067559.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>2838677.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>2915790.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>3361628.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>3647785.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>3711312.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>3838848.0</v>
       </c>
     </row>
-    <row r="3" spans="1:97">
+    <row r="3" spans="1:99">
       <c r="A3" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>163</v>
+      </c>
+      <c r="B3">
+        <v>1917000.0</v>
+      </c>
       <c r="C3">
+        <v>1892000.0</v>
+      </c>
+      <c r="D3">
+        <v>1907000.0</v>
+      </c>
+      <c r="E3">
         <v>1911000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1898000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1875000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1937000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1867000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1797000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1322000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1461000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1242000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1213000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1233000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1125000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1249000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1116000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>973000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1013000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>914000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>933000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>755000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>632000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>737000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>979000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1043000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1114000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1231000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1359000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1365000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1585000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1537000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1626000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1605000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1574000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1420000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1263000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1245000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1303000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1321000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1365000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1347000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1395000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1150000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1140000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1128000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1154000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1185000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1196000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1085000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1217000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>1352000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>1512000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>1537000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>1247000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>1176000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>1251000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>1326000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>-2650000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>937000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>851000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>876000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>758000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>708000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>445000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>385000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>417000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>434000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>334000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>301000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>1232000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>-243000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>505000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>420000.0</v>
       </c>
-      <c r="BV3"/>
-      <c r="BW3">
+      <c r="BX3"/>
+      <c r="BY3">
         <v>594000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>607000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>610000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>-330193.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>502293.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>567000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>568000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>160000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>347783.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>400642.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>466969.0</v>
       </c>
-      <c r="CH3">
-[...2 lines deleted...]
-      <c r="CI3">
+      <c r="CJ3">
+        <v>99999.0</v>
+      </c>
+      <c r="CK3">
         <v>477901.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>638164.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>647893.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>680683.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>620499.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>500917.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>283535.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>147640.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>290054.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>128583.0</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>175858.0</v>
       </c>
     </row>
-    <row r="4" spans="1:97">
+    <row r="4" spans="1:99">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -21786,673 +22100,689 @@
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:97">
+    <row r="5" spans="1:99">
       <c r="A5" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>165</v>
+      </c>
+      <c r="B5">
+        <v>14350000.0</v>
+      </c>
       <c r="C5">
+        <v>13474000.0</v>
+      </c>
+      <c r="D5">
+        <v>9585000.0</v>
+      </c>
+      <c r="E5">
         <v>11454000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>10344000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>10035000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>6453000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>7427000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>6382000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>7181000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>5598000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>7351000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>7256000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>9581000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>11269000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>14822000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>17001000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>16305000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>15079000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>16175000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>16839000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>14815000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>10679000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>10276000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>10105000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>10321000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>9553000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>9438000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>8287000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>8464000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>8172000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>9640000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>8364000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>8892000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>9420000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>9275000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>9237000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>8506000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>8718000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>8447000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>7857000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>7930000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>8537000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>7892000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>7633000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>7377000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>5985000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>7425000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>6920000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>6359000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>6084000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>6343000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>6135000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>5649000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>5736000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>5401000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>5924000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>5714000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>5247000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>4218000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>5703000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>6172000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>5316000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>5122000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>3819000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>4456000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>3430000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>3896000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-23087000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>3354000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>2860000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-1498000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>6455000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>1443000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>6338000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>7066000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>7565000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>6427000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>7382878.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>7325315.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>7165000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>6662000.0</v>
       </c>
-      <c r="CD5">
-[...2 lines deleted...]
-      <c r="CE5">
+      <c r="CF5">
+        <v>7654928.0</v>
+      </c>
+      <c r="CG5">
         <v>7290136.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>7366392.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>7158658.0</v>
       </c>
-      <c r="CH5">
-[...2 lines deleted...]
-      <c r="CI5">
+      <c r="CJ5">
+        <v>7468970.0</v>
+      </c>
+      <c r="CK5">
         <v>7292467.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>6934898.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>6488452.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>6243078.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>7021234.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>6562252.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>6256135.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>6856268.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>6488727.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>6226226.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>5902642.0</v>
       </c>
     </row>
-    <row r="6" spans="1:97">
+    <row r="6" spans="1:99">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B6">
-        <v>9585000.0</v>
+        <v>16267000.0</v>
       </c>
       <c r="C6">
+        <v>15366000.0</v>
+      </c>
+      <c r="D6">
+        <v>11492000.0</v>
+      </c>
+      <c r="E6">
         <v>13365000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>12242000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>11910000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>8390000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>9294000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>8179000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>8503000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>7059000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>8593000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>8469000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>10814000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>12394000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>16071000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>18117000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>17278000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>16092000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>17089000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>17772000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>15570000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>11311000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>11013000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>11084000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>11364000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>10667000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>10669000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>9646000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>9829000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>9757000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>11177000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>9990000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>10497000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>10994000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>10695000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>10500000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>9751000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>10021000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>9768000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>9222000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>9277000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>9932000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>9042000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>8773000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>8505000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>7139000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>8610000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>8116000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>7444000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>7301000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>7695000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>7647000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>7186000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>6983000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>6577000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>7175000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>7040000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>2597000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>5155000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>6554000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>7048000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>6074000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>5830000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>4264000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>4841000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>3847000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>4330000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-22753000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>3655000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>4092000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-1741000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>6960000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>1863000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>6338000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>7660000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>8172000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>7037000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>7052685.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>7827608.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>7732000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>7230000.0</v>
       </c>
-      <c r="CD6">
-[...2 lines deleted...]
-      <c r="CE6">
+      <c r="CF6">
+        <v>7814928.0</v>
+      </c>
+      <c r="CG6">
         <v>7637919.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>7767034.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>7625627.0</v>
       </c>
-      <c r="CH6">
-[...2 lines deleted...]
-      <c r="CI6">
+      <c r="CJ6">
+        <v>7568969.0</v>
+      </c>
+      <c r="CK6">
         <v>7770368.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>7573062.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>7136345.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>6923761.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>7641733.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>7063169.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>6539670.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>7003908.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>6778781.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>6354809.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>6078500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:97">
+    <row r="7" spans="1:99">
       <c r="A7" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -22607,89 +22937,91 @@
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:97">
+    <row r="8" spans="1:99">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -22844,1311 +23176,1347 @@
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:97">
+    <row r="9" spans="1:99">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B9">
+        <v>28117000.0</v>
+      </c>
+      <c r="C9">
+        <v>26939000.0</v>
+      </c>
+      <c r="D9">
         <v>23314000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>24815000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>23654000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>22896000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>19684000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>20151000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>19419000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>18879000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>17599000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>19097000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>19592000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>21487000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>22807000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>26143000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>28129000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>26830000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>26816000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>26706000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>27228000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>24945000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>20469000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>20218000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>19419000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>19867000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>19017000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>18854000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>17923000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>17604000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>17249000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>18099000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>17226000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>17086000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>17338000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>17171000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>17299000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>16403000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>16109000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>16210000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>15435000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>15493000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>15587000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>15204000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>14807000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>14556000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>13647000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>14671000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>14160000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>14231000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>13710000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>14634000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>13421000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>12775000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>12062000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>12380000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>13606000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>12451000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>13590000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>12558000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>12079000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>12648000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>12717000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>12274000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>11871000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>10406000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>10243000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>9804000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>-2883000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>9448000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>11539000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>7682000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>13404000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>8112000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>12350000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>13282000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>13473000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>12881000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>13470132.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>13421837.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>13346000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>12974000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>12439551.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>11944467.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>11982562.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>11748308.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>11732256.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>11450905.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>11185772.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>10783979.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>11759743.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>10414541.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>9440421.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>9162240.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>9606810.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>9282988.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>9127715.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>8676876.0</v>
       </c>
     </row>
-    <row r="10" spans="1:97">
+    <row r="10" spans="1:99">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B10">
+        <v>14350000.0</v>
+      </c>
+      <c r="C10">
+        <v>13474000.0</v>
+      </c>
+      <c r="D10">
         <v>9585000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>11454000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>10344000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>10035000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>6453000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>7427000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>6382000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>7181000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>5598000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>7351000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>7256000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>9581000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>11269000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>14822000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>17001000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>16305000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>15079000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>16175000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>16839000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>14815000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>10679000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>10276000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>10105000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>10321000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>9553000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>9438000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>8287000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>8464000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>8172000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>9640000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>8364000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>8892000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>9420000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>9275000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>9237000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>8506000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>8718000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>8447000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>7857000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>7930000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>8537000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>7892000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>7633000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>7377000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>5985000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>7425000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>6920000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>6359000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>6084000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>6343000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>6135000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>5649000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>5736000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>5401000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>5924000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>5714000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>5247000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>4218000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>5703000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>6172000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>5316000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>5122000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>3819000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>4456000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>3430000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>3896000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-23087000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>3354000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>2860000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-1498000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>6455000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>1443000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>6338000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>7066000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>7565000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>6427000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>7382878.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>7325415.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>7165000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>6662000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>7654928.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>7290136.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>7366392.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>7158658.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>7468970.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>7292467.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>6934898.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>6488452.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>6243078.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>7021234.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>6562252.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>6256135.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>6856268.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>6488727.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>6226226.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>5902642.0</v>
       </c>
     </row>
-    <row r="11" spans="1:97">
+    <row r="11" spans="1:99">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B11">
+        <v>3277000.0</v>
+      </c>
+      <c r="C11">
+        <v>2902000.0</v>
+      </c>
+      <c r="D11">
         <v>2160000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>2140000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>2365000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>2193000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-644000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>1475000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>1190000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>1372000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1073000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1445000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1394000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1737000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2323000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>3220000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>4334000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>3121000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3169000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3469000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>3600000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>3063000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>2125000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>2176000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>2136000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>2232000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1946000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1912000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1629000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1565000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>945000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>2507000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1600000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>1508000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>5226000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>2870000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>2872000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>2400000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>2687000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>2634000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>2381000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>2234000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>2596000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>2466000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>2361000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>2274000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>147000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>2362000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>2181000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1959000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1802000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>1980000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1701000.0</v>
       </c>
       <c r="BB11">
         <v>1837000.0</v>
       </c>
       <c r="BC11">
+        <v>1701000.0</v>
+      </c>
+      <c r="BD11">
+        <v>1837000.0</v>
+      </c>
+      <c r="BE11">
         <v>1649000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>1541000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>1737000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>1515000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>1135000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>1780000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>1642000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>1816000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>1181000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>1216000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>1117000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>665000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>906000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>-9344000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>417000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>752000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>-1138000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>1941000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>69000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>1936000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>2119000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>2438000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>1983000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>2379650.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>2348750.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>2283000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>2117000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>2370147.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>2327432.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>2381605.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>2316177.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>2476386.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>2485641.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>2381798.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>2226485.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>1825721.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>2457389.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>2311391.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>2205570.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>2478881.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>2318538.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>2217299.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>2083341.0</v>
       </c>
     </row>
-    <row r="12" spans="1:97">
+    <row r="12" spans="1:99">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B12">
+        <v>22953000.0</v>
+      </c>
+      <c r="C12">
+        <v>23006000.0</v>
+      </c>
+      <c r="D12">
         <v>24996000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>26424000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>26543000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>25281000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>29894000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>30652000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>30338000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>27820000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>26322000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>24458000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>22010000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>18484000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>14499000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>9165000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>4658000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3287000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3062000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2999000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2971000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3189000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3256000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3478000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3910000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>6756000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>7690000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>8496000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>8297000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>7762000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>6950000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>6233000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>5238000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>4314000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>3973000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>3529000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>3073000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>2402000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>2140000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1975000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1936000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1825000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1529000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1441000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1465000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1558000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1502000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1571000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1545000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1538000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1764000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1818000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1728000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>1748000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>2135000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>2296000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>2505000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>2528000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>2855000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>2984000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>2983000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>3095000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>3420000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>4487000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>5421000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>5695000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>6092000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>6443000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>7076000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>7025000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>7550000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>7799000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>7095000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>8987000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>10673000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>10983000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>11230000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>10937000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>10354928.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>11034214.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>10368000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>8913000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>7641025.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>6789744.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>5810398.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>4860642.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>4482245.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>3553523.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>3055601.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>2860298.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>2942365.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>2817559.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>2663677.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>2715790.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>3161628.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>3397785.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>3481312.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>3608848.0</v>
       </c>
     </row>
-    <row r="13" spans="1:97">
+    <row r="13" spans="1:99">
       <c r="A13" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>173</v>
+      </c>
+      <c r="B13">
+        <v>48474000.0</v>
+      </c>
       <c r="C13">
+        <v>47391000.0</v>
+      </c>
+      <c r="D13">
+        <v>49202000.0</v>
+      </c>
+      <c r="E13">
         <v>48925000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>47962000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>46136000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>49316000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>48612000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>47568000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>44570000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>42683000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>41092000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>39351000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>37179000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>35168000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>32169000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>28897000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>27115000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>27664000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>27485000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>25821000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>26310000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>25746000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>24610000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>24657000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>25220000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>25077000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>25612000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>24335000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>23651000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -24171,89 +24539,87 @@
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
     </row>
-    <row r="14" spans="1:97">
+    <row r="14" spans="1:99">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -24408,802 +24774,818 @@
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:97">
+    <row r="15" spans="1:99">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B15">
+        <v>11073000.0</v>
+      </c>
+      <c r="C15">
+        <v>10572000.0</v>
+      </c>
+      <c r="D15">
         <v>7425000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>9314000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>7979000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>7842000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>7097000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>5952000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>5192000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>5809000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>4525000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>5906000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>5862000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>7844000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>8946000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>11602000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>12667000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>13184000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>11910000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>12706000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>13239000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>11752000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>8554000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>8100000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>7969000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>8089000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>7607000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>7526000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>6658000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>6899000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>7227000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>7133000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>6764000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>7384000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>4194000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>6405000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>6365000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>6106000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>6031000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>5813000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>5476000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>5696000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>5941000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>5426000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>5272000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>5103000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>5838000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>5063000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>4739000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>4400000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>4282000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>4363000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>4298000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>3948000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>3899000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>3752000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>4383000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>3977000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>3732000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>3083000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>3923000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>4530000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>3500000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>3941000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>2603000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>3339000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>2816000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>1905000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-22279000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>2941000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>2108000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>-360000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>4514000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>1374000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>4402000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>4947000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>5127000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>4444000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>5003228.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>4976665.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>4882000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>4545000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>5284781.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>4962704.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>4984787.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>4842481.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>4992584.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>4806826.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>4553100.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>4261967.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>4417357.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>4563845.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>4250861.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>4050565.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>4377387.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>4170189.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>4008927.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>3819301.0</v>
       </c>
     </row>
-    <row r="16" spans="1:97">
+    <row r="16" spans="1:99">
       <c r="A16" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>5862000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>7844000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>8946000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>11602000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>12667000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>13184000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>11910000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>12706000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>13239000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>11752000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>8554000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>8100000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>7969000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>8089000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>7607000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>7526000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>6658000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>6899000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>7227000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>7133000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>6764000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>7384000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>4194000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>6405000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>6365000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>6106000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>6031000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>5813000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>5476000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>5696000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>5941000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>5426000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>5272000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>5103000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>5838000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>5063000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>4739000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>4400000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>4282000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>4363000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>4298000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>3948000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>3899000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>3752000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>4383000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>3977000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>3732000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>3083000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>2107000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>3959000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>2929000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>3369000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>2031000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>2770000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>2197000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>2419000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>-2370000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>2370000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>1879000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>-4240000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>4240000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>1374000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>4402000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>4947000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>5127000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>4444000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>5003000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>4977000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>4882000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>4545000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>5285000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>4963000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>4985000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>4842000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>4993000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>4807000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>4553000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>4262000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>4418000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>4564000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>4250000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>4051000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>4378000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>4170000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>4009000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>3819000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:97">
+    <row r="17" spans="1:99">
       <c r="A17" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>177</v>
+      </c>
+      <c r="B17">
+        <v>11073000.0</v>
+      </c>
       <c r="C17">
+        <v>10572000.0</v>
+      </c>
+      <c r="D17">
+        <v>7425000.0</v>
+      </c>
+      <c r="E17">
         <v>9314000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>7979000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>7842000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>7097000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>5952000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>5192000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>5809000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>4525000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>5906000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>5862000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>7844000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>8946000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>11602000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>12667000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>13184000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>11910000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>12706000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>13239000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>11752000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>8554000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>8100000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>7969000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>8089000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>7607000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>7526000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>6658000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>6899000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>7227000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>7133000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>6764000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>7384000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>4194000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>6405000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>6365000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>6106000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>6031000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>5813000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>5476000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>5696000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>5941000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>5426000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>5272000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>5103000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>5838000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>5063000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>4739000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>4400000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>4282000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>4363000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>4298000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>3948000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>3899000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>3752000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>4383000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>3977000.0</v>
       </c>
-      <c r="BF17">
-[...2 lines deleted...]
-      <c r="BG17">
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>3083000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>3923000.0</v>
       </c>
-      <c r="BI17">
-[...4 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -25265,139 +25647,151 @@
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:97">
+    <row r="18" spans="1:99">
       <c r="A18" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>178</v>
+      </c>
+      <c r="B18">
+        <v>25521000.0</v>
+      </c>
       <c r="C18">
+        <v>24385000.0</v>
+      </c>
+      <c r="D18">
+        <v>24206000.0</v>
+      </c>
+      <c r="E18">
         <v>22501000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>21419000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>20855000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>19422000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>17960000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>17230000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>16750000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>16361000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>16634000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>17341000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>18695000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>20669000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>23004000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>24239000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>23828000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>24602000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>24486000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>22850000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>23121000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>22490000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>21132000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>20747000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>18464000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>17387000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>17116000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>16038000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>15889000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -25420,54 +25814,56 @@
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
     </row>
-    <row r="19" spans="1:97">
+    <row r="19" spans="1:99">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -25482,130 +25878,128 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-22000.0</v>
       </c>
-      <c r="BH19"/>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
     </row>
-    <row r="20" spans="1:97">
+    <row r="20" spans="1:99">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -25760,382 +26154,390 @@
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:97">
+    <row r="21" spans="1:99">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B21">
+        <v>14350000.0</v>
+      </c>
+      <c r="C21">
+        <v>13441000.0</v>
+      </c>
+      <c r="D21">
         <v>9585000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>11454000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>10344000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>10035000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>6453000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>7427000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>6382000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>7181000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>5598000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>7351000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>7256000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>9581000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>11269000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>14822000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>17001000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>16305000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>15079000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>16175000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>16839000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>14815000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>10679000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>10276000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>10105000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>10321000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>9553000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>9438000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>8287000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>8464000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>8172000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>9640000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>8364000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>8892000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>9420000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>9275000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>9237000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>8506000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>8718000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>8447000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>7857000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>7930000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>8537000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>7892000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>7633000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>7377000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>5985000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>7425000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>6920000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>6359000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>6084000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>6343000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>6135000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>5649000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>5736000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>5401000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>5924000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>5714000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>5247000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>4218000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>5703000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>6172000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>5316000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>5122000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>3819000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>4456000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>3430000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>3896000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-23087000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>3354000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>2860000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>-1498000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>6455000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>1443000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>6338000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>7066000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>7565000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>6427000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>7382878.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>7325415.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>7165000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>6662000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>7654928.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>7290136.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>7366392.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>7158658.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>7468970.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>7292467.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>6934898.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>6488452.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>6243078.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>7021234.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>6562252.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>6256135.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>6856268.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>6488727.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>6226226.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>5902642.0</v>
       </c>
     </row>
-    <row r="22" spans="1:97">
+    <row r="22" spans="1:99">
       <c r="A22" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -26290,347 +26692,359 @@
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:97">
+    <row r="23" spans="1:99">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B23">
+        <v>36720000.0</v>
+      </c>
+      <c r="C23">
+        <v>36504000.0</v>
+      </c>
+      <c r="D23">
         <v>38725000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>39785000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>39853000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>38142000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>44125000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>43376000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>43375000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>39518000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>38823000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>36404000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>34346000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>30390000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>26037000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>20486000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>14036000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>13062000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>14799000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>13530000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>11360000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>13819000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>17046000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>17420000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>16224000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>17302000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>17454000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>18212000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>17933000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>16902000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>16027000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>14292000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>14100000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>12658000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>11891000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>11425000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>11135000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>10299000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>9631000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>9938000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>10014000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>9588000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>9029000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>8953000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>8839000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>8737000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>9664000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>8917000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>8935000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>9410000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>9390000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>9109000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>9014000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>9024000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>8786000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>9575000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>10187000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>9265000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>10798000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>11324000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>9809000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>10071000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>11471000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>13639000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>14873000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>13645000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>15905000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>15351000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>42280000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>16619000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>19229000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>23979000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>15044000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>21256000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>17885000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>17699000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>17488000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>17691000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>16817182.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>17580636.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>16999000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>15675000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>12875648.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>11894075.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>10926568.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>9825292.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>9170531.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>8036961.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>7531475.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>7380825.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>8684030.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>6460866.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>5716846.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>5821895.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>6112170.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>6442046.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>6612801.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>6613082.0</v>
       </c>
     </row>
-    <row r="24" spans="1:97">
+    <row r="24" spans="1:99">
       <c r="A24" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -26646,418 +27060,424 @@
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24">
         <v>1816000.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
     </row>
-    <row r="25" spans="1:97">
+    <row r="25" spans="1:99">
       <c r="A25" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>185</v>
+      </c>
+      <c r="B25">
+        <v>1917000.0</v>
+      </c>
       <c r="C25">
+        <v>1892000.0</v>
+      </c>
+      <c r="D25">
+        <v>1907000.0</v>
+      </c>
+      <c r="E25">
         <v>1911000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1898000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1875000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1159000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1047000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>992000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>525000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1461000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1242000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1213000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1233000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1125000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1249000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1116000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>973000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1013000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>914000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>933000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>755000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>632000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>737000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>979000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1043000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1114000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1231000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1359000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1365000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1585000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1537000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1626000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>1605000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1574000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>1420000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1263000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>1245000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1303000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>1321000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>1365000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>1347000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1395000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>1150000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>1140000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>1128000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>1154000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1185000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1196000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>1085000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>1217000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>1352000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>1512000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>1537000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>1247000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>1176000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>1251000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>1326000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-2650000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>937000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>851000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>876000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>758000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>708000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>445000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>385000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>417000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>154000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>474000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>441000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>1232000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>-243000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>505000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>420000.0</v>
       </c>
-      <c r="BV25"/>
-      <c r="BW25">
+      <c r="BX25"/>
+      <c r="BY25">
         <v>594000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>607000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>610000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>-330193.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>502293.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>566806.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>568094.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>160000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>347783.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>400642.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>466969.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>100000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>477901.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>638164.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>647893.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>680683.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>620499.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>500917.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>283535.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>147640.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>290054.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>128583.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>175858.0</v>
       </c>
     </row>
-    <row r="26" spans="1:97">
+    <row r="26" spans="1:99">
       <c r="A26" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...4 lines deleted...]
-      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -27212,643 +27632,665 @@
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:97">
+    <row r="27" spans="1:99">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B27"/>
       <c r="C27">
+        <v>269000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>22000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>25000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>11000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>22000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>12000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>27000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>36000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>48000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>34000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>40000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>41000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>62000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>60000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>70000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>68000.0</v>
       </c>
       <c r="S27">
         <v>54000.0</v>
       </c>
       <c r="T27">
+        <v>68000.0</v>
+      </c>
+      <c r="U27">
+        <v>54000.0</v>
+      </c>
+      <c r="V27">
         <v>57000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>45000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>66000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>57000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>44000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>44000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>76000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>52000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>55000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>47000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>54000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>46000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>50000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>45000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>119000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>57000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>51000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>68000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>61000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>72000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>42000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>56000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>71000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>55000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>64000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>63000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>80000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>46000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>42000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>52000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>81000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>69000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>117000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>92000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>268000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>52000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>64000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>56000.0</v>
       </c>
-      <c r="BF27"/>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
     </row>
-    <row r="28" spans="1:97">
+    <row r="28" spans="1:99">
       <c r="A28" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B28">
+        <v>13767000.0</v>
+      </c>
+      <c r="C28">
+        <v>11018000.0</v>
+      </c>
+      <c r="D28">
         <v>9662000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>8475000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>8506000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>8091000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>8205000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>7954000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>8239000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>7399000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>7366000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>7509000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>7917000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7703000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5816000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>7112000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>7077000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6954000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7841000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>7889000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>7519000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>7304000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>7307000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>7032000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>6785000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>6803000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>6952000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>6630000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>6842000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>6867000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>6333000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>6108000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>6100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>5852000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>6196000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>5698000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>5787000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>5690000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>5452000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>5438000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>5550000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>5530000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>5000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>5328000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>5251000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>5201000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>4968000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>5117000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>5167000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>5222000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>4574000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>5111000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>5113000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>4947000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>5072000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>4785000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>4514000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>4566000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>4274000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>4089000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>3995000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>4055000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>4067000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>4112000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>4127000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>3587000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>3362000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>3280000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>4203000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>3590000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>2374000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>3623000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>3634000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>3731000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>3235000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>3354000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>3355000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>3616000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>3446697.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>3322926.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>3492000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>3675000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>2563850.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>2579400.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>2585938.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>2578320.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>2382604.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>2408132.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>2425732.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>2463671.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>2340553.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>1954613.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>1707443.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>1719277.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>1626329.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>1618790.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>1615329.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>1584484.0</v>
       </c>
     </row>
-    <row r="29" spans="1:97">
+    <row r="29" spans="1:99">
       <c r="A29" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>189</v>
+      </c>
+      <c r="B29">
+        <v>3277000.0</v>
+      </c>
       <c r="C29">
+        <v>2902000.0</v>
+      </c>
+      <c r="D29">
+        <v>2160000.0</v>
+      </c>
+      <c r="E29">
         <v>2140000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2365000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2193000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-644000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1475000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1190000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1372000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1073000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1445000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1394000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1737000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2323000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3220000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>4334000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3121000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3169000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3469000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3600000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3063000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>2125000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2176000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2136000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2232000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1946000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1912000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1629000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>1565000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -27871,921 +28313,939 @@
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
     </row>
-    <row r="30" spans="1:97">
+    <row r="30" spans="1:99">
       <c r="A30" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B30">
+        <v>13767000.0</v>
+      </c>
+      <c r="C30">
+        <v>13498000.0</v>
+      </c>
+      <c r="D30">
         <v>13729000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>13361000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>13310000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>12861000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>13231000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>12724000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>13037000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>11698000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>12001000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>11746000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>12336000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>11906000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>11538000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>11321000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>11128000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>10525000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>11737000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>10531000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>10389000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>10130000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>9790000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>9942000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>9314000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>9546000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>9464000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>9416000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>9636000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>9140000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>9077000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>8459000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>8862000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>8194000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>7918000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>7896000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>8062000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>7897000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>7391000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>7763000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>7578000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>7563000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>7050000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>7312000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>7174000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>7179000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>7662000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>7246000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>7240000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>7872000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>7626000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>8291000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>7286000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>7126000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>6326000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>6979000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>7682000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>6737000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>8343000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>8340000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>6376000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>6476000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>7401000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>7152000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>8052000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>5950000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>6813000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>5908000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>20204000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>6094000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>8679000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>9180000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>6949000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>6669000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>6012000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>6216000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>5908000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>6454000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>6087254.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>6096422.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>6181000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>6312000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>4784623.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>4654331.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>4616170.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>4589650.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>4263286.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>4158438.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>4250874.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>4295527.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>5516665.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>3393307.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>2878169.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>2906105.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>2750542.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>2794261.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>2901489.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>2774234.0</v>
       </c>
     </row>
-    <row r="31" spans="1:97">
+    <row r="31" spans="1:99">
       <c r="A31" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B31"/>
-      <c r="C31"/>
+      <c r="C31">
+        <v>33000.0</v>
+      </c>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31">
         <v>-35793000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>6453000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-1047000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>6382000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>7181000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>5598000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>7351000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>7256000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-18484000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-14499000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-9165000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-289000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-3287000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-3023000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-2999000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-2971000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-3189000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-1865000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-3478000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-3910000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-6756000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-369000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-8496000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-8297000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>307000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-6950000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-6233000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-1493000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-4314000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-340000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-3529000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-3073000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-2402000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-310000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-1975000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-1266000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-1307000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-1407000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-1226000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-1196000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-1204000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-2914000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-1189000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-1122000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-1705000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-1828000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-2257000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-161000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-205000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-419000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>5401000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-2505000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-2528000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-10021000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-2984000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-2983000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-3095000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-8067000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-5195000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-5866000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>1117000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-6143000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>906000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-7076000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-7025000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-7550000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-1498000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-7095000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-8987000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-3751000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-10983000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-11230000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-10937000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-10354928.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-11034214.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-10366758.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-8913100.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-2828221.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-6789744.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-5810398.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-4860642.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>-4894327.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-3553523.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-3055601.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-2860298.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>-2942365.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>-2817559.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-2663677.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-2715790.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>-3161628.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>-3397785.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>-3481312.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>-3608848.0</v>
       </c>
     </row>
-    <row r="32" spans="1:97">
+    <row r="32" spans="1:99">
       <c r="A32" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B32">
+        <v>51070000.0</v>
+      </c>
+      <c r="C32">
+        <v>49945000.0</v>
+      </c>
+      <c r="D32">
         <v>48310000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>51239000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>50197000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>48177000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>50578000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>50803000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>49757000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>46699000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>44421000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>43755000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>41602000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>39971000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>37306000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>35308000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>31037000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>29367000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>29878000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>29705000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>28199000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>28634000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>27725000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>27696000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>26329000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>27623000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>27007000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>27650000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>26220000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>25366000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>24199000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>23932000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>22464000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>21550000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>21311000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>20700000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>20372000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>18805000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>18349000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>18385000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>17871000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>17518000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>17566000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>16845000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>16472000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>16114000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>15649000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>16342000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>15855000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>15769000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>15474000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>15452000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>15149000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>14673000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>14522000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>14976000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>16111000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>14979000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>16045000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>15542000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>15512000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>16243000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>16787000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>18761000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>18692000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>18101000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>19335000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>19247000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>19193000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>19973000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>22089000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>22481000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>21499000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>22699000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>24223000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>24765000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>25053000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>24118000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>24200060.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>24906051.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>24164000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>22337000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>20530576.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>19184211.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>18292960.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>16983950.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>16639501.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>15329428.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>14466373.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>13869277.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>14927108.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>13482100.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>12279098.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>12078030.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>12968438.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>12930773.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>12839027.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>12515724.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
@@ -28884,51 +29344,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B2">
         <v>243478000.0</v>
       </c>
       <c r="C2">
         <v>65357000.0</v>
       </c>
       <c r="D2">
         <v>26539000.0</v>
       </c>
       <c r="E2">
         <v>192825000.0</v>
       </c>
       <c r="F2">
         <v>396435000.0</v>
       </c>
       <c r="G2">
         <v>53290000.0</v>
       </c>
       <c r="H2">
         <v>47474000.0</v>
       </c>
       <c r="I2">
         <v>47949000.0</v>
       </c>
@@ -28962,54 +29422,54 @@
       <c r="S2">
         <v>49943000.0</v>
       </c>
       <c r="T2">
         <v>35678000.0</v>
       </c>
       <c r="U2">
         <v>40665000.0</v>
       </c>
       <c r="V2"/>
       <c r="W2">
         <v>82073799.0</v>
       </c>
       <c r="X2">
         <v>181214000.0</v>
       </c>
       <c r="Y2">
         <v>128450240.0</v>
       </c>
       <c r="Z2">
         <v>26510756.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>3326000</v>
       </c>
       <c r="C3">
         <v>26136000</v>
       </c>
       <c r="D3">
         <v>36387000</v>
       </c>
       <c r="E3">
         <v>21311000</v>
       </c>
       <c r="F3">
         <v>8743000</v>
       </c>
       <c r="G3">
         <v>2319000</v>
       </c>
       <c r="H3">
         <v>1048000</v>
       </c>
       <c r="I3">
         <v>210000</v>
       </c>
       <c r="J3">
         <v>1055000</v>
       </c>
@@ -29042,51 +29502,51 @@
       </c>
       <c r="T3">
         <v>740000</v>
       </c>
       <c r="U3">
         <v>541000</v>
       </c>
       <c r="V3">
         <v>1410000</v>
       </c>
       <c r="W3">
         <v>1010000</v>
       </c>
       <c r="X3">
         <v>180000</v>
       </c>
       <c r="Y3">
         <v>447955</v>
       </c>
       <c r="Z3">
         <v>240939</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-166286000.0</v>
       </c>
       <c r="F4">
         <v>-203610000.0</v>
       </c>
       <c r="G4">
         <v>343145000.0</v>
       </c>
       <c r="H4">
         <v>5816000.0</v>
       </c>
       <c r="I4">
         <v>-475000.0</v>
       </c>
       <c r="J4">
         <v>-28887000.0</v>
       </c>
       <c r="K4">
         <v>4185000.0</v>
       </c>
@@ -29096,51 +29556,51 @@
       <c r="M4">
         <v>-2644000.0</v>
       </c>
       <c r="N4">
         <v>-129049000.0</v>
       </c>
       <c r="O4">
         <v>84370000.0</v>
       </c>
       <c r="P4">
         <v>-850000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>1005000.0</v>
       </c>
       <c r="F5">
         <v>2067000.0</v>
       </c>
       <c r="G5">
         <v>-490000.0</v>
       </c>
       <c r="H5">
         <v>-1029000.0</v>
       </c>
       <c r="I5">
         <v>-2490000.0</v>
       </c>
       <c r="J5">
         <v>-176000.0</v>
       </c>
       <c r="K5">
         <v>-532000.0</v>
       </c>
@@ -29150,54 +29610,54 @@
       <c r="M5">
         <v>-450000.0</v>
       </c>
       <c r="N5">
         <v>580000.0</v>
       </c>
       <c r="O5">
         <v>-957000.0</v>
       </c>
       <c r="P5">
         <v>2429000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B6">
-        <v>-243478000.0</v>
+        <v>227608000.0</v>
       </c>
       <c r="C6">
         <v>178121000.0</v>
       </c>
       <c r="D6">
         <v>38818000.0</v>
       </c>
       <c r="E6">
         <v>-166286000.0</v>
       </c>
       <c r="F6">
         <v>-203610000.0</v>
       </c>
       <c r="G6">
         <v>343145000.0</v>
       </c>
       <c r="H6">
         <v>5816000.0</v>
       </c>
       <c r="I6">
         <v>-475000.0</v>
       </c>
       <c r="J6">
         <v>-28887000.0</v>
       </c>
@@ -29230,53 +29690,55 @@
       </c>
       <c r="T6">
         <v>14265000.0</v>
       </c>
       <c r="U6">
         <v>-4987000.0</v>
       </c>
       <c r="V6">
         <v>10790000.0</v>
       </c>
       <c r="W6">
         <v>-52190000.0</v>
       </c>
       <c r="X6">
         <v>-99140000.0</v>
       </c>
       <c r="Y6">
         <v>52763828.0</v>
       </c>
       <c r="Z6">
         <v>101939484.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>198</v>
+      </c>
+      <c r="B7">
+        <v>475000.0</v>
+      </c>
       <c r="C7">
         <v>2298000.0</v>
       </c>
       <c r="D7">
         <v>-6991000.0</v>
       </c>
       <c r="E7">
         <v>7101000.0</v>
       </c>
       <c r="F7">
         <v>4475000.0</v>
       </c>
       <c r="G7">
         <v>-4435000.0</v>
       </c>
       <c r="H7">
         <v>512000.0</v>
       </c>
       <c r="I7">
         <v>-2214000.0</v>
       </c>
       <c r="J7">
         <v>-3395000.0</v>
       </c>
       <c r="K7">
@@ -29308,51 +29770,51 @@
       </c>
       <c r="T7">
         <v>1317000.0</v>
       </c>
       <c r="U7">
         <v>3386000.0</v>
       </c>
       <c r="V7">
         <v>154183000.0</v>
       </c>
       <c r="W7">
         <v>81194000.0</v>
       </c>
       <c r="X7">
         <v>-2158000.0</v>
       </c>
       <c r="Y7">
         <v>-660667.0</v>
       </c>
       <c r="Z7">
         <v>2536213.0</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-3098000.0</v>
       </c>
       <c r="F8">
         <v>2341000.0</v>
       </c>
       <c r="G8">
         <v>-4097000.0</v>
       </c>
       <c r="H8">
         <v>497000.0</v>
       </c>
       <c r="I8">
         <v>-287000.0</v>
       </c>
       <c r="J8">
         <v>-2023000.0</v>
       </c>
       <c r="K8">
         <v>-633000.0</v>
       </c>
@@ -29362,53 +29824,55 @@
       <c r="M8">
         <v>-418000.0</v>
       </c>
       <c r="N8">
         <v>-355000.0</v>
       </c>
       <c r="O8">
         <v>531000.0</v>
       </c>
       <c r="P8">
         <v>776000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>200</v>
+      </c>
+      <c r="B9">
+        <v>843000.0</v>
+      </c>
       <c r="C9">
         <v>756000.0</v>
       </c>
       <c r="D9">
         <v>-1593000.0</v>
       </c>
       <c r="E9">
         <v>-3098000.0</v>
       </c>
       <c r="F9">
         <v>2341000.0</v>
       </c>
       <c r="G9">
         <v>-4097000.0</v>
       </c>
       <c r="H9">
         <v>497000.0</v>
       </c>
       <c r="I9">
         <v>-287000.0</v>
       </c>
       <c r="J9">
         <v>-2023000.0</v>
       </c>
       <c r="K9">
@@ -29428,51 +29892,51 @@
       </c>
       <c r="P9">
         <v>776000.0</v>
       </c>
       <c r="Q9">
         <v>543000.0</v>
       </c>
       <c r="R9">
         <v>913000.0</v>
       </c>
       <c r="S9">
         <v>1414000.0</v>
       </c>
       <c r="T9">
         <v>758000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>840000.0</v>
       </c>
       <c r="M10">
         <v>2651000.0</v>
       </c>
       <c r="N10">
         <v>2216000.0</v>
       </c>
       <c r="O10">
@@ -29480,51 +29944,51 @@
       </c>
       <c r="P10">
         <v>1728000.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10">
         <v>686000.0</v>
       </c>
       <c r="S10">
         <v>1377000.0</v>
       </c>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10">
         <v>294000.0</v>
       </c>
       <c r="W10">
         <v>99000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>9194000.0</v>
       </c>
       <c r="F11">
         <v>16000.0</v>
       </c>
       <c r="G11">
         <v>152000.0</v>
       </c>
       <c r="H11">
         <v>1044000.0</v>
       </c>
       <c r="I11">
         <v>563000.0</v>
       </c>
       <c r="J11">
         <v>-1503000.0</v>
       </c>
       <c r="K11">
         <v>1047000.0</v>
       </c>
@@ -29534,51 +29998,51 @@
       <c r="M11">
         <v>-476000.0</v>
       </c>
       <c r="N11">
         <v>-1744000.0</v>
       </c>
       <c r="O11">
         <v>923000.0</v>
       </c>
       <c r="P11">
         <v>138000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1476000.0</v>
       </c>
       <c r="F12">
         <v>232000.0</v>
       </c>
       <c r="G12">
         <v>10617000.0</v>
       </c>
       <c r="H12">
         <v>2696000.0</v>
       </c>
       <c r="I12">
         <v>2097000.0</v>
       </c>
       <c r="J12">
         <v>4487000.0</v>
       </c>
       <c r="K12">
         <v>1959000.0</v>
       </c>
@@ -29588,101 +30052,103 @@
       <c r="M12">
         <v>2971000.0</v>
       </c>
       <c r="N12">
         <v>2401000.0</v>
       </c>
       <c r="O12">
         <v>2781000.0</v>
       </c>
       <c r="P12">
         <v>3665000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>10199000.0</v>
       </c>
       <c r="F13">
         <v>2134000.0</v>
       </c>
       <c r="G13">
         <v>-338000.0</v>
       </c>
       <c r="H13">
         <v>15000.0</v>
       </c>
       <c r="I13">
         <v>-1927000.0</v>
       </c>
       <c r="J13">
         <v>-1372000.0</v>
       </c>
       <c r="K13">
         <v>962000.0</v>
       </c>
       <c r="L13">
         <v>2755000.0</v>
       </c>
       <c r="M13">
         <v>-924000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>205</v>
+      </c>
+      <c r="B14">
+        <v>7591000.0</v>
+      </c>
       <c r="C14">
         <v>6923000.0</v>
       </c>
       <c r="D14">
         <v>5149000.0</v>
       </c>
       <c r="E14">
         <v>4463000.0</v>
       </c>
       <c r="F14">
         <v>3615000.0</v>
       </c>
       <c r="G14">
         <v>3391000.0</v>
       </c>
       <c r="H14">
         <v>5069000.0</v>
       </c>
       <c r="I14">
         <v>6353000.0</v>
       </c>
       <c r="J14">
         <v>5502000.0</v>
       </c>
       <c r="K14">
@@ -29714,53 +30180,55 @@
       </c>
       <c r="T14">
         <v>2349000.0</v>
       </c>
       <c r="U14">
         <v>1307000.0</v>
       </c>
       <c r="V14">
         <v>550000.0</v>
       </c>
       <c r="W14">
         <v>360000.0</v>
       </c>
       <c r="X14">
         <v>2086000.0</v>
       </c>
       <c r="Y14">
         <v>742135.0</v>
       </c>
       <c r="Z14">
         <v>253021.0</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>206</v>
+      </c>
+      <c r="B15">
+        <v>16914000.0</v>
+      </c>
       <c r="C15">
         <v>16806000.0</v>
       </c>
       <c r="D15">
         <v>16704000.0</v>
       </c>
       <c r="E15">
         <v>16619000.0</v>
       </c>
       <c r="F15">
         <v>15543000.0</v>
       </c>
       <c r="G15">
         <v>13815000.0</v>
       </c>
       <c r="H15">
         <v>13578000.0</v>
       </c>
       <c r="I15">
         <v>12696000.0</v>
       </c>
       <c r="J15">
         <v>11499000.0</v>
       </c>
       <c r="K15">
@@ -29792,53 +30260,55 @@
       </c>
       <c r="T15">
         <v>11224000.0</v>
       </c>
       <c r="U15">
         <v>10956000.0</v>
       </c>
       <c r="V15">
         <v>10690000.0</v>
       </c>
       <c r="W15">
         <v>10480000.0</v>
       </c>
       <c r="X15">
         <v>10279000.0</v>
       </c>
       <c r="Y15">
         <v>9957368.0</v>
       </c>
       <c r="Z15">
         <v>9636163.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>207</v>
+      </c>
+      <c r="B16">
+        <v>471086000.0</v>
+      </c>
       <c r="C16">
         <v>243478000.0</v>
       </c>
       <c r="D16">
         <v>65357000.0</v>
       </c>
       <c r="E16">
         <v>26539000.0</v>
       </c>
       <c r="F16">
         <v>192825000.0</v>
       </c>
       <c r="G16">
         <v>396435000.0</v>
       </c>
       <c r="H16">
         <v>53290000.0</v>
       </c>
       <c r="I16">
         <v>47474000.0</v>
       </c>
       <c r="J16">
         <v>47949000.0</v>
       </c>
       <c r="K16">
@@ -29870,83 +30340,85 @@
       </c>
       <c r="T16">
         <v>49943000.0</v>
       </c>
       <c r="U16">
         <v>35678000.0</v>
       </c>
       <c r="V16">
         <v>10790000.0</v>
       </c>
       <c r="W16">
         <v>-52190000.0</v>
       </c>
       <c r="X16">
         <v>82074000.0</v>
       </c>
       <c r="Y16">
         <v>181214068.0</v>
       </c>
       <c r="Z16">
         <v>128450240.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>209</v>
+      </c>
+      <c r="B18">
+        <v>43153000.0</v>
+      </c>
       <c r="C18">
         <v>13672000.0</v>
       </c>
       <c r="D18">
         <v>-11138000.0</v>
       </c>
       <c r="E18">
         <v>38128000.0</v>
       </c>
       <c r="F18">
         <v>49135000.0</v>
       </c>
       <c r="G18">
         <v>39966000.0</v>
       </c>
       <c r="H18">
         <v>35919000.0</v>
       </c>
       <c r="I18">
         <v>34534000.0</v>
       </c>
       <c r="J18">
         <v>28302000.0</v>
       </c>
       <c r="K18">
@@ -29978,53 +30450,55 @@
       </c>
       <c r="T18">
         <v>23176000.0</v>
       </c>
       <c r="U18">
         <v>24498000.0</v>
       </c>
       <c r="V18">
         <v>20930000.0</v>
       </c>
       <c r="W18">
         <v>21590000.0</v>
       </c>
       <c r="X18">
         <v>17271000.0</v>
       </c>
       <c r="Y18">
         <v>16800013.0</v>
       </c>
       <c r="Z18">
         <v>18907292.0</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>210</v>
+      </c>
+      <c r="B19">
+        <v>104888000.0</v>
+      </c>
       <c r="C19">
         <v>-27341000.0</v>
       </c>
       <c r="D19">
         <v>-226906000.0</v>
       </c>
       <c r="E19">
         <v>-336520000.0</v>
       </c>
       <c r="F19">
         <v>-528468000.0</v>
       </c>
       <c r="G19">
         <v>-357644000.0</v>
       </c>
       <c r="H19">
         <v>-155055000.0</v>
       </c>
       <c r="I19">
         <v>-188516000.0</v>
       </c>
       <c r="J19">
         <v>-293362000.0</v>
       </c>
       <c r="K19">
@@ -30036,83 +30510,85 @@
       <c r="M19">
         <v>-171547000.0</v>
       </c>
       <c r="N19">
         <v>-134680000.0</v>
       </c>
       <c r="O19">
         <v>-101318000.0</v>
       </c>
       <c r="P19">
         <v>-24738000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>212</v>
+      </c>
+      <c r="B21">
+        <v>-5000000.0</v>
+      </c>
       <c r="C21">
         <v>-50000000.0</v>
       </c>
       <c r="D21">
         <v>156250000.0</v>
       </c>
       <c r="E21">
         <v>255841000.0</v>
       </c>
       <c r="F21">
         <v>34500000.0</v>
       </c>
       <c r="G21">
         <v>1349000.0</v>
       </c>
       <c r="H21">
         <v>18560000.0</v>
       </c>
       <c r="I21">
         <v>83563000.0</v>
       </c>
       <c r="J21">
         <v>-16357000.0</v>
       </c>
       <c r="K21">
@@ -30124,51 +30600,51 @@
       <c r="M21">
         <v>49093000.0</v>
       </c>
       <c r="N21">
         <v>-23804000.0</v>
       </c>
       <c r="O21">
         <v>-11397000.0</v>
       </c>
       <c r="P21">
         <v>832000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B22">
         <v>32560000.0</v>
       </c>
       <c r="C22">
         <v>24050000.0</v>
       </c>
       <c r="D22">
         <v>24137000.0</v>
       </c>
       <c r="E22">
         <v>46399000.0</v>
       </c>
       <c r="F22">
         <v>49607000.0</v>
       </c>
       <c r="G22">
         <v>32712000.0</v>
       </c>
       <c r="H22">
         <v>28690000.0</v>
       </c>
       <c r="I22">
         <v>28508000.0</v>
       </c>
@@ -30204,54 +30680,54 @@
       </c>
       <c r="T22">
         <v>18920000.0</v>
       </c>
       <c r="U22">
         <v>19407000.0</v>
       </c>
       <c r="V22">
         <v>20075000.0</v>
       </c>
       <c r="W22">
         <v>18614000.0</v>
       </c>
       <c r="X22">
         <v>17283000.0</v>
       </c>
       <c r="Y22">
         <v>16375803.0</v>
       </c>
       <c r="Z22">
         <v>15736440.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B23">
-        <v>-243478000.0</v>
+        <v>110874000.0</v>
       </c>
       <c r="C23">
         <v>233547000.0</v>
       </c>
       <c r="D23">
         <v>43641000.0</v>
       </c>
       <c r="E23">
         <v>84558000.0</v>
       </c>
       <c r="F23">
         <v>347016000.0</v>
       </c>
       <c r="G23">
         <v>-749000.0</v>
       </c>
       <c r="H23">
         <v>-861000.0</v>
       </c>
       <c r="I23">
         <v>103156000.0</v>
       </c>
       <c r="J23">
         <v>255063000.0</v>
       </c>
@@ -30284,53 +30760,55 @@
       </c>
       <c r="T23">
         <v>-14444000.0</v>
       </c>
       <c r="U23">
         <v>-19565000.0</v>
       </c>
       <c r="V23">
         <v>76140000.0</v>
       </c>
       <c r="W23">
         <v>128810000.0</v>
       </c>
       <c r="X23">
         <v>-10344000.0</v>
       </c>
       <c r="Y23">
         <v>41368210.0</v>
       </c>
       <c r="Z23">
         <v>24447179.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>214</v>
+      </c>
+      <c r="B24">
+        <v>-8261000.0</v>
+      </c>
       <c r="C24">
         <v>-69407000.0</v>
       </c>
       <c r="D24">
         <v>-185951000.0</v>
       </c>
       <c r="E24">
         <v>-9371000.0</v>
       </c>
       <c r="F24">
         <v>1758000.0</v>
       </c>
       <c r="G24">
         <v>-7200000.0</v>
       </c>
       <c r="H24">
         <v>604000.0</v>
       </c>
       <c r="I24">
         <v>-213684000.0</v>
       </c>
       <c r="J24">
         <v>-108263000.0</v>
       </c>
       <c r="K24">
@@ -30362,54 +30840,54 @@
       </c>
       <c r="T24">
         <v>-83603000.0</v>
       </c>
       <c r="U24">
         <v>-42424000.0</v>
       </c>
       <c r="V24">
         <v>-77280000.0</v>
       </c>
       <c r="W24">
         <v>-202590000.0</v>
       </c>
       <c r="X24">
         <v>-27690000.0</v>
       </c>
       <c r="Y24">
         <v>4875874.0</v>
       </c>
       <c r="Z24">
         <v>6377743.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B25">
-        <v>-32560000.0</v>
+        <v>2757000.0</v>
       </c>
       <c r="C25">
         <v>1046000.0</v>
       </c>
       <c r="D25">
         <v>-604000.0</v>
       </c>
       <c r="E25">
         <v>-3464000.0</v>
       </c>
       <c r="F25">
         <v>-2474000.0</v>
       </c>
       <c r="G25">
         <v>11330000.0</v>
       </c>
       <c r="H25">
         <v>-264000.0</v>
       </c>
       <c r="I25">
         <v>-285000.0</v>
       </c>
       <c r="J25">
         <v>-1285000.0</v>
       </c>
@@ -30442,53 +30920,55 @@
       </c>
       <c r="T25">
         <v>1328000.0</v>
       </c>
       <c r="U25">
         <v>808000.0</v>
       </c>
       <c r="V25">
         <v>-152118000.0</v>
       </c>
       <c r="W25">
         <v>-78059000.0</v>
       </c>
       <c r="X25">
         <v>506821.0</v>
       </c>
       <c r="Y25">
         <v>810876.0</v>
       </c>
       <c r="Z25">
         <v>768500.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>216</v>
+      </c>
+      <c r="B26">
+        <v>-1132000.0</v>
+      </c>
       <c r="C26">
         <v>-1087000.0</v>
       </c>
       <c r="D26">
         <v>-935000.0</v>
       </c>
       <c r="E26">
         <v>-1519000.0</v>
       </c>
       <c r="F26">
         <v>-1213000.0</v>
       </c>
       <c r="G26">
         <v>-749000.0</v>
       </c>
       <c r="H26">
         <v>-861000.0</v>
       </c>
       <c r="I26">
         <v>-1076000.0</v>
       </c>
       <c r="J26">
         <v>-631000.0</v>
       </c>
       <c r="K26">
@@ -30504,53 +30984,55 @@
         <v>-15788000.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>-36000000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
         <v>-789000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26">
         <v>-2360000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>217</v>
+      </c>
+      <c r="B27">
+        <v>2744000.0</v>
+      </c>
       <c r="C27">
         <v>2509000.0</v>
       </c>
       <c r="D27">
         <v>3111000.0</v>
       </c>
       <c r="E27">
         <v>3357000.0</v>
       </c>
       <c r="F27">
         <v>2573000.0</v>
       </c>
       <c r="G27">
         <v>2312000.0</v>
       </c>
       <c r="H27">
         <v>2993000.0</v>
       </c>
       <c r="I27">
         <v>2741000.0</v>
       </c>
       <c r="J27">
         <v>2632000.0</v>
       </c>
       <c r="K27">
@@ -30574,54 +31056,54 @@
       <c r="Q27">
         <v>470000.0</v>
       </c>
       <c r="R27">
         <v>49746000.0</v>
       </c>
       <c r="S27">
         <v>-587000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27">
         <v>-60000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27">
         <v>-657029.0</v>
       </c>
       <c r="Y27">
         <v>-262137.0</v>
       </c>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B28">
-        <v>-243478000.0</v>
+        <v>87828000.0</v>
       </c>
       <c r="C28">
         <v>165654000.0</v>
       </c>
       <c r="D28">
         <v>182252000.0</v>
       </c>
       <c r="E28">
         <v>132106000.0</v>
       </c>
       <c r="F28">
         <v>275723000.0</v>
       </c>
       <c r="G28">
         <v>668023000.0</v>
       </c>
       <c r="H28">
         <v>124348000.0</v>
       </c>
       <c r="I28">
         <v>153507000.0</v>
       </c>
       <c r="J28">
         <v>235721000.0</v>
       </c>
@@ -30654,53 +31136,55 @@
       </c>
       <c r="T28">
         <v>49285000.0</v>
       </c>
       <c r="U28">
         <v>-626000.0</v>
       </c>
       <c r="V28">
         <v>76140000.0</v>
       </c>
       <c r="W28">
         <v>128810000.0</v>
       </c>
       <c r="X28">
         <v>-43772000.0</v>
       </c>
       <c r="Y28">
         <v>53694450.0</v>
       </c>
       <c r="Z28">
         <v>-29086205.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>219</v>
+      </c>
+      <c r="B29">
+        <v>46479000.0</v>
+      </c>
       <c r="C29">
         <v>39808000.0</v>
       </c>
       <c r="D29">
         <v>25249000.0</v>
       </c>
       <c r="E29">
         <v>59439000.0</v>
       </c>
       <c r="F29">
         <v>57878000.0</v>
       </c>
       <c r="G29">
         <v>42285000.0</v>
       </c>
       <c r="H29">
         <v>36967000.0</v>
       </c>
       <c r="I29">
         <v>34744000.0</v>
       </c>
       <c r="J29">
         <v>29357000.0</v>
       </c>
       <c r="K29">
@@ -30732,53 +31216,55 @@
       </c>
       <c r="T29">
         <v>23916000.0</v>
       </c>
       <c r="U29">
         <v>25039000.0</v>
       </c>
       <c r="V29">
         <v>22340000.0</v>
       </c>
       <c r="W29">
         <v>22600000.0</v>
       </c>
       <c r="X29">
         <v>17452000.0</v>
       </c>
       <c r="Y29">
         <v>17247968.0</v>
       </c>
       <c r="Z29">
         <v>19148231.0</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>220</v>
+      </c>
+      <c r="B30">
+        <v>93301000.0</v>
+      </c>
       <c r="C30">
         <v>-27341000.0</v>
       </c>
       <c r="D30">
         <v>-168683000.0</v>
       </c>
       <c r="E30">
         <v>-357831000.0</v>
       </c>
       <c r="F30">
         <v>-537211000.0</v>
       </c>
       <c r="G30">
         <v>-367163000.0</v>
       </c>
       <c r="H30">
         <v>-155499000.0</v>
       </c>
       <c r="I30">
         <v>-188726000.0</v>
       </c>
       <c r="J30">
         <v>-293965000.0</v>
       </c>
       <c r="K30">
@@ -30829,3940 +31315,4018 @@
       <c r="Z30">
         <v>111877458.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CS30"/>
+  <dimension ref="A1:CU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97">
+    <row r="1" spans="1:99">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
+      <c r="CT1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>161</v>
+      </c>
     </row>
-    <row r="2" spans="1:97">
+    <row r="2" spans="1:99">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B2">
+        <v>361978000.0</v>
+      </c>
+      <c r="C2">
+        <v>471086000.0</v>
+      </c>
+      <c r="D2">
         <v>232932000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>345201000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>210610000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>243478000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>157803000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>149819000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>148017000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>65357000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>20621000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>31744000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>22480000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>26539000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>59391000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>26940000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>144255000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>192825000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>32469000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>270823000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>325489000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>396435000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>65843000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>116669000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>66397000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>53290000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>129287000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>92564000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>47539000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>47474000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>27282000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>65103000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>37466000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>47949000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>39497000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>46786000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>42530000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>76836000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>50850000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>48144000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>56723000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>72651000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>54786000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>82068000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>88959000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>39781000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>34684000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>58575000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>86146000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>42425000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>91992000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>41262000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>57168000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>171474000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>41827000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>112858000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>108506000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>87104000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>52773000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>102481000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>134130000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>87954000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>88587000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>283873000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>296411000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>131495000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>152316000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>88239000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>242176000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>196969000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>112392000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>62110000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>95851000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>49943000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>34814000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>36884000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>55357000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>35678000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>30565702.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>65712246.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>29966119.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>40665314.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>42903639.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>36189453.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>56165902.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>29879459.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>67912193.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>60591003.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>59864948.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>82073799.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>64278230.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>94480856.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>128429689.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>181214068.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>112805143.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>111694643.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>133866367.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>128450240.0</v>
       </c>
     </row>
-    <row r="3" spans="1:97">
+    <row r="3" spans="1:99">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>497000</v>
       </c>
       <c r="C3">
+        <v>497000</v>
+      </c>
+      <c r="D3">
+        <v>421000</v>
+      </c>
+      <c r="E3">
         <v>649000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>764000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1492000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2568000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>5975000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>7265000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>10328000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>11688000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>9699000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>7836000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>7164000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>9255000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3508000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1597000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>6951000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2333000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>3260000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2187000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>963000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1714000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>177000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>254000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>174000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>340000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>314000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>281000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>113000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>124000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>19000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>54000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>13000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>189000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>435000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>399000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>32000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>2601000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>2552000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1672000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>5977000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>671000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>434000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>356000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1041000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1541000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1351000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>929000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1477000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>290000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>794000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>437000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>387000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>241000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>85000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>64000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>645000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>591000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>323000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>171000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>97000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>37000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>36000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>43000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>252000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>404000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>329000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>72000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>543000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>292000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>22000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>302000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>41000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>769000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>338000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>216000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>106000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>41410</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>236590</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>48000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>215000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>599999</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>181873</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>353207</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>269700</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>570000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>201031</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>162829</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>74648</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>82310</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>24908</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>2158</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>71030</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>65138</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>123505</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>218298</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>41014</v>
       </c>
     </row>
-    <row r="4" spans="1:97">
+    <row r="4" spans="1:99">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>9264000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-4059000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-32852000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>32451000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-117315000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-48570000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>160356000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-238354000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-54666000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-70946000.0</v>
       </c>
-      <c r="V4"/>
-      <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4">
         <v>13107000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-75997000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>36723000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>45025000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>65000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>20192000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-37821000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>27637000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-10483000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>8452000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-7289000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>4256000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-34306000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>25986000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>2706000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-8579000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-15928000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>17865000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-27282000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-6891000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>49178000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>5097000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-23891000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-27571000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>43721000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-49567000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>50730000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-15906000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>-114306000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>129647000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-71031000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>4352000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>21402000.0</v>
       </c>
-      <c r="BF4"/>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
     </row>
-    <row r="5" spans="1:97">
+    <row r="5" spans="1:99">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-316000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1322000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>75000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-518000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1199000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>249000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-181000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-922000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>6053000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-2883000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-451000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-97000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-243000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>93000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-782000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-1395000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>109000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1055000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-149000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>256000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>132000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>161000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-725000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-337000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>298000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-302000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-191000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>35000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-116000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>1147000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>1871000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-2137000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>47000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>971000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>669000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>163000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-1153000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>1998000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-428000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>215000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>168000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-907000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-433000.0</v>
       </c>
-      <c r="BF5"/>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
     </row>
-    <row r="6" spans="1:97">
+    <row r="6" spans="1:99">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B6">
-        <v>-232932000.0</v>
+        <v>71933000.0</v>
       </c>
       <c r="C6">
+        <v>-109108000.0</v>
+      </c>
+      <c r="D6">
+        <v>238154000.0</v>
+      </c>
+      <c r="E6">
         <v>-112269000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>134591000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-32868000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>85675000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>7984000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1802000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>82660000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>44736000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-11123000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>9264000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-4059000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-32852000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>32451000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-117315000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-48570000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>160356000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-238354000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-54666000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-70946000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>330592000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-50826000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>50272000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>13107000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-75997000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>36723000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>45025000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>65000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>20192000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-37821000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>27637000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-10483000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>8452000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-7289000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>4256000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-34306000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>25986000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>2706000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-8579000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-15928000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>17865000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-27282000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-6891000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>49178000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>5097000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-23891000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-27571000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>43721000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-49567000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>50730000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-15906000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-114306000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>129647000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-71031000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>4352000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>21402000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-50891000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-49708000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-31649000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>46176000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-633000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-195286000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-12538000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>164916000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-20821000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>64077000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-153937000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>45207000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>84577000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>50282000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-33741000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>45908000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-32464000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-2070000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-18473000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>19679000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>5112298.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-35146298.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>35746127.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-10699000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-2230000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>6714186.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-19976449.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>26286443.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-38030000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>7321190.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>726055.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-22208851.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>17795569.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-30202626.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-33948833.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>-52784379.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>68408925.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>1110500.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-22171724.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>5416127.0</v>
       </c>
     </row>
-    <row r="7" spans="1:97">
+    <row r="7" spans="1:99">
       <c r="A7" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>198</v>
+      </c>
+      <c r="B7">
+        <v>1052000.0</v>
+      </c>
       <c r="C7">
+        <v>-152000.0</v>
+      </c>
+      <c r="D7">
+        <v>-1416000.0</v>
+      </c>
+      <c r="E7">
         <v>-88000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>3342000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-1363000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-1904000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>4942000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1103000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-1843000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-387000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>104000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>964000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-7672000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>178000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1759000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>4406000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>758000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2405000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>265000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>618000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1187000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-1065000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-4458000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1433000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-345000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>185000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>1313000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>1424000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-2410000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-1562000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>1326000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-1762000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-216000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-1439000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-513000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-662000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-781000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>467000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>279000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-49000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-372000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>287000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-484000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>2464000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>1037000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-3559000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>1001000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>1986000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-772000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-316000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-1708000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>2809000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-2288000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>1455000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>1482000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-164000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-1435000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-2062000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>1599000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>411000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>1048000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>3294000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-1088000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>3829000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-22000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-6647000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-1295000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-4011000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>1831000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-1155000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-3432000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>2180000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>345000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-3427000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>768000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>377000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-1600000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>3129151.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>49172.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-919000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>1127015.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>96308606.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>-1110377.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>-368270.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>983459.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>98870838.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>10733504.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>-260468.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>1254863.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-1047895.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>-455216.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>-2225213.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>1570476.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>630671.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>484655.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>-2960741.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>1184748.0</v>
       </c>
     </row>
-    <row r="8" spans="1:97">
+    <row r="8" spans="1:99">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>499000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-296000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-1202000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-1423000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>720000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-1193000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>2882000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-357000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>1293000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-1477000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-424000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>861000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-58000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>640000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-946000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>151000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>82000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-577000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>57000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-708000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-1243000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>192000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-264000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-91000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-517000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>560000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-585000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>353000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-655000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>728000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>-689000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>124000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-202000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>158000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>-498000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>474000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>-79000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>243000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>-993000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>771000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>143000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>169000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BG8">
         <v>-552000.0</v>
       </c>
-      <c r="BF8"/>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
     </row>
-    <row r="9" spans="1:97">
+    <row r="9" spans="1:99">
       <c r="A9" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>200</v>
+      </c>
+      <c r="B9">
+        <v>1353000.0</v>
+      </c>
       <c r="C9">
+        <v>-631000.0</v>
+      </c>
+      <c r="D9">
+        <v>1384000.0</v>
+      </c>
+      <c r="E9">
         <v>-737000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>512000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-316000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1017000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>297000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1131000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-1689000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>17000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-1813000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>499000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-296000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-1202000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-1423000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>720000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-1193000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2882000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-357000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1293000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-1477000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-160000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-2604000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-909000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-424000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>861000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-58000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>640000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-946000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>151000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>82000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-577000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>57000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-708000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-1243000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>192000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-264000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-91000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-517000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>560000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-585000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>353000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-655000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>728000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-689000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>124000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-202000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>158000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-498000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>474000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-79000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>243000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-993000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>771000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>143000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>169000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-552000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>776000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-209000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>552000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>248000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>683000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-236000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>849000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-753000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>1387000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>233000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>-253000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>-454000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>1414000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>502000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>1630000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>889000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>758000.0</v>
       </c>
-      <c r="BW9"/>
-      <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
-      <c r="CJ9">
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9">
         <v>87000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>203000.0</v>
       </c>
-      <c r="CL9"/>
-      <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
     </row>
-    <row r="10" spans="1:97">
+    <row r="10" spans="1:99">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...4 lines deleted...]
-      </c>
+      <c r="AE10"/>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
-        <v>840000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ10">
-        <v>840000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR10">
         <v>840000.0</v>
       </c>
       <c r="AS10">
         <v>840000.0</v>
       </c>
       <c r="AT10">
+        <v>840000.0</v>
+      </c>
+      <c r="AU10">
+        <v>840000.0</v>
+      </c>
+      <c r="AV10">
         <v>2651000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>2841000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>806000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1602000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>2216000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>3744000.0</v>
       </c>
-      <c r="AZ10">
-[...2 lines deleted...]
-      <c r="BA10">
+      <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>2124000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>3340000.0</v>
       </c>
-      <c r="BC10">
-[...2 lines deleted...]
-      <c r="BD10">
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
         <v>1396000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>3823000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>1728000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>1080000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>4379000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>3455000.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10">
         <v>686000.0</v>
       </c>
-      <c r="BO10"/>
-[...1 lines deleted...]
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10">
         <v>35000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>1377000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>2134000.0</v>
       </c>
-      <c r="BT10"/>
-      <c r="BU10">
+      <c r="BV10"/>
+      <c r="BW10">
         <v>349000.0</v>
       </c>
-      <c r="BV10"/>
-      <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10">
         <v>294000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>133000.0</v>
       </c>
-      <c r="CF10"/>
-[...1 lines deleted...]
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>99000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>75000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>149000.0</v>
       </c>
-      <c r="CK10"/>
-      <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
     </row>
-    <row r="11" spans="1:97">
+    <row r="11" spans="1:99">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>90000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-6054000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1305000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>3700000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>2487000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1702000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-296000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1493000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-6728000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>5547000.0</v>
       </c>
-      <c r="V11">
-[...4 lines deleted...]
-      </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
         <v>530000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-579000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1614000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>691000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-682000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-318000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1135000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-130000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-124000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-987000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>598000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-1015000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-99000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>895000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>498000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-307000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-39000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-101000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>287000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>589000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-971000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-1546000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>1254000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>787000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-971000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-953000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-492000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>568000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-867000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>469000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>1171000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-267000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-450000.0</v>
       </c>
-      <c r="BF11"/>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
     </row>
-    <row r="12" spans="1:97">
+    <row r="12" spans="1:99">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>422000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1089000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>269000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>666000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-63000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>604000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>116000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>41000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-1331000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1355000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3102000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3153000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2737000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1625000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>758000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>620000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>527000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>791000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>548000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-37000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>786000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>800000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>3049000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>68000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>557000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>813000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>185000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>298000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>605000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>871000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>995000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>-93000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>221000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>886000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1504000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>417000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>-936000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1986000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>-992000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>6706000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>-5317000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>2004000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>3394000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>-2430000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>-1709000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>3526000.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
     </row>
-    <row r="13" spans="1:97">
+    <row r="13" spans="1:99">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>-7376000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1380000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3182000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>3686000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1951000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-477000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>622000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-675000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2664000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-905000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-1854000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>2342000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>79000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-676000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1371000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>784000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-1464000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-1713000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>1244000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-1185000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-273000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-1372000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>730000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-854000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-418000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>962000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>298000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-302000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>2755000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-924000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
     </row>
-    <row r="14" spans="1:97">
+    <row r="14" spans="1:99">
       <c r="A14" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>205</v>
+      </c>
+      <c r="B14">
+        <v>1917000.0</v>
+      </c>
       <c r="C14">
+        <v>1892000.0</v>
+      </c>
+      <c r="D14">
+        <v>1907000.0</v>
+      </c>
+      <c r="E14">
         <v>1911000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1898000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1875000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1937000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1867000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1797000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1322000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1461000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1242000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1213000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1233000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1125000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1249000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1116000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>973000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1013000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>914000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>933000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>755000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>632000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>737000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>979000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1043000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1114000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1231000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1359000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1365000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1585000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1537000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1626000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1605000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1574000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1420000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1263000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1245000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>1303000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>1321000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1365000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>1347000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1395000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1150000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>1140000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>1128000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>1154000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1185000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1196000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1085000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1217000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>1352000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>1512000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>1537000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>1247000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>1176000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>1251000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>1326000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>-2650000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>937000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>851000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>876000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>758000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>708000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>445000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>385000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>417000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>434000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>334000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>301000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>1232000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>-243000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>505000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>420000.0</v>
       </c>
-      <c r="BV14"/>
-      <c r="BW14">
+      <c r="BX14"/>
+      <c r="BY14">
         <v>594000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>607000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>610000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>-330193.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>502293.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>566806.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>568094.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>160000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>347783.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>400642.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>466969.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>99999.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>477901.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>638164.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>647893.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>680683.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>620499.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>500917.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>283535.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>147640.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>290054.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>128583.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>175858.0</v>
       </c>
     </row>
-    <row r="15" spans="1:97">
+    <row r="15" spans="1:99">
       <c r="A15" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>206</v>
+      </c>
+      <c r="B15">
+        <v>4261000.0</v>
+      </c>
       <c r="C15">
         <v>4235000.0</v>
       </c>
       <c r="D15">
+        <v>4235000.0</v>
+      </c>
+      <c r="E15">
+        <v>4235000.0</v>
+      </c>
+      <c r="F15">
         <v>4236000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>4208000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4209000.0</v>
       </c>
       <c r="H15">
         <v>4208000.0</v>
       </c>
       <c r="I15">
+        <v>4209000.0</v>
+      </c>
+      <c r="J15">
+        <v>4208000.0</v>
+      </c>
+      <c r="K15">
         <v>4181000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4182000.0</v>
       </c>
       <c r="L15">
         <v>4181000.0</v>
       </c>
       <c r="M15">
-        <v>4160000.0</v>
+        <v>4182000.0</v>
       </c>
       <c r="N15">
-        <v>4160000.0</v>
+        <v>4181000.0</v>
       </c>
       <c r="O15">
         <v>4160000.0</v>
       </c>
       <c r="P15">
         <v>4160000.0</v>
       </c>
       <c r="Q15">
+        <v>4160000.0</v>
+      </c>
+      <c r="R15">
+        <v>4160000.0</v>
+      </c>
+      <c r="S15">
         <v>4139000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3974000.0</v>
       </c>
       <c r="T15">
         <v>3973000.0</v>
       </c>
       <c r="U15">
+        <v>3974000.0</v>
+      </c>
+      <c r="V15">
+        <v>3973000.0</v>
+      </c>
+      <c r="W15">
         <v>3623000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3459000.0</v>
       </c>
       <c r="X15">
         <v>3458000.0</v>
       </c>
       <c r="Y15">
+        <v>3459000.0</v>
+      </c>
+      <c r="Z15">
+        <v>3458000.0</v>
+      </c>
+      <c r="AA15">
         <v>3440000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3439000.0</v>
       </c>
       <c r="AB15">
         <v>3440000.0</v>
       </c>
       <c r="AC15">
-        <v>3259000.0</v>
+        <v>3439000.0</v>
       </c>
       <c r="AD15">
-        <v>3259000.0</v>
+        <v>3440000.0</v>
       </c>
       <c r="AE15">
         <v>3259000.0</v>
       </c>
       <c r="AF15">
         <v>3259000.0</v>
       </c>
       <c r="AG15">
-        <v>2919000.0</v>
+        <v>3259000.0</v>
       </c>
       <c r="AH15">
-        <v>2919000.0</v>
+        <v>3259000.0</v>
       </c>
       <c r="AI15">
         <v>2919000.0</v>
       </c>
       <c r="AJ15">
+        <v>2919000.0</v>
+      </c>
+      <c r="AK15">
+        <v>2919000.0</v>
+      </c>
+      <c r="AL15">
         <v>2918000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2743000.0</v>
       </c>
       <c r="AM15">
         <v>2743000.0</v>
       </c>
       <c r="AN15">
         <v>2743000.0</v>
       </c>
       <c r="AO15">
+        <v>2743000.0</v>
+      </c>
+      <c r="AP15">
+        <v>2743000.0</v>
+      </c>
+      <c r="AQ15">
         <v>2571000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2570000.0</v>
       </c>
       <c r="AR15">
         <v>2570000.0</v>
       </c>
       <c r="AS15">
+        <v>2570000.0</v>
+      </c>
+      <c r="AT15">
+        <v>2570000.0</v>
+      </c>
+      <c r="AU15">
         <v>2242000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>2242000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>1922000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>1920000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>1758000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1757000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>1757000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>1741000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1740000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1740000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>1741000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>1393000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>1391000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>1219000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>870000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>1540000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1320000.0</v>
       </c>
       <c r="BK15">
         <v>450000.0</v>
       </c>
       <c r="BL15">
-        <v>450000.0</v>
+        <v>1320000.0</v>
       </c>
       <c r="BM15">
         <v>450000.0</v>
       </c>
       <c r="BN15">
         <v>450000.0</v>
       </c>
       <c r="BO15">
         <v>450000.0</v>
       </c>
       <c r="BP15">
+        <v>450000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>450000.0</v>
+      </c>
+      <c r="BR15">
         <v>624000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>1617000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>2784000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>2784000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>2785000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>2785000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>11224000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2805000.0</v>
       </c>
       <c r="BY15">
         <v>2806000.0</v>
       </c>
       <c r="BZ15">
+        <v>2805000.0</v>
+      </c>
+      <c r="CA15">
+        <v>2806000.0</v>
+      </c>
+      <c r="CB15">
         <v>2805541.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>2805459.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>2673000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>2672000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>2670000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2672295.0</v>
       </c>
       <c r="CG15">
         <v>2672295.0</v>
       </c>
       <c r="CH15">
+        <v>2672295.0</v>
+      </c>
+      <c r="CI15">
+        <v>2672295.0</v>
+      </c>
+      <c r="CJ15">
         <v>2670000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>2672296.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2569643.0</v>
       </c>
       <c r="CL15">
         <v>2569643.0</v>
       </c>
       <c r="CM15">
-        <v>2569644.0</v>
+        <v>2569643.0</v>
       </c>
       <c r="CN15">
         <v>2569643.0</v>
       </c>
       <c r="CO15">
-        <v>2569643.0</v>
+        <v>2569644.0</v>
       </c>
       <c r="CP15">
         <v>2569643.0</v>
       </c>
       <c r="CQ15">
         <v>2569643.0</v>
       </c>
       <c r="CR15">
+        <v>2569643.0</v>
+      </c>
+      <c r="CS15">
+        <v>2569643.0</v>
+      </c>
+      <c r="CT15">
         <v>2409041.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>2409041.0</v>
       </c>
     </row>
-    <row r="16" spans="1:97">
+    <row r="16" spans="1:99">
       <c r="A16" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>207</v>
+      </c>
+      <c r="B16">
+        <v>433911000.0</v>
+      </c>
       <c r="C16">
+        <v>361978000.0</v>
+      </c>
+      <c r="D16">
+        <v>471086000.0</v>
+      </c>
+      <c r="E16">
         <v>232932000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>345201000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>210610000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>243478000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>157803000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>149819000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>148017000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>65357000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>20621000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>31744000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>22480000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>26539000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>59391000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>26940000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>144255000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>192825000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>32469000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>270823000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>325489000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>396435000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>65843000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>116669000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>66397000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>53290000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>129287000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>92564000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>47539000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>47474000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>27282000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>65103000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>37466000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>47949000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>39497000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>46786000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>42530000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>76836000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>50850000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>48144000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>56723000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>72651000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>54786000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>82068000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>88959000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>39781000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>34684000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>58575000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>86146000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>42425000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>91992000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>41262000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>57168000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>171474000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>41827000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>112858000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>108506000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1882000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>52773000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>102481000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>134130000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>87954000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>88587000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>283873000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>296411000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>131495000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>152316000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>88239000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>242176000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>196969000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>112392000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>62110000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>95851000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>2350000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>34814000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>36884000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>55357000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>35678000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>30565702.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>65712246.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>29966119.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>-2230000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>42903639.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>36189453.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>56165902.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>-38030000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>67912193.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>60591003.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>59864948.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>82073799.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>64278230.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>94480856.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>128429689.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>181214068.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>112805143.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>111694643.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>133866367.0</v>
       </c>
     </row>
-    <row r="17" spans="1:97">
+    <row r="17" spans="1:99">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -34816,556 +35380,574 @@
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
     </row>
-    <row r="18" spans="1:97">
+    <row r="18" spans="1:99">
       <c r="A18" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>209</v>
+      </c>
+      <c r="B18">
+        <v>14863000.0</v>
+      </c>
       <c r="C18">
+        <v>12388000.0</v>
+      </c>
+      <c r="D18">
+        <v>11372000.0</v>
+      </c>
+      <c r="E18">
         <v>10761000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>12763000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>8257000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>8184000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>6958000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>2737000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-4207000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-4483000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1919000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-66000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-4670000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1263000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>11768000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>16529000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>8568000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>13111000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>10666000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>11272000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>14086000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>9509000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>7355000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>12864000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>10238000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>9324000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>10376000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>9687000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>6532000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>7674000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>9940000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>7360000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>9560000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>7189000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>6945000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>7124000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>7044000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>5385000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>5159000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>5725000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>1204000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>7947000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>5565000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>8741000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>6287000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>3396000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>6413000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>5986000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>5194000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>3901000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>9903000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>2865000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>4814000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>9754000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>3895000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>2856000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>6749000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>22216000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>3139000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>6574000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>10311000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>8254000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>3531000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>8534000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>4397000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>466000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>12417000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-2357000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>5680000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>5575000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>3608000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>8789000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>5464000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-14023000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>6309000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>5856000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>3548000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>8018394.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>5699274.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>4749005.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>6031327.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>5890000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>4805913.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>5918979.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>4949766.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>-6019999.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>16058247.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>5230130.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>6319954.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>4489838.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>4759632.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>1940188.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>6081654.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>5539352.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>4504687.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>1175591.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>5580383.0</v>
       </c>
     </row>
-    <row r="19" spans="1:97">
+    <row r="19" spans="1:99">
       <c r="A19" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>210</v>
+      </c>
+      <c r="B19">
+        <v>11688000.0</v>
+      </c>
       <c r="C19">
+        <v>8728000.0</v>
+      </c>
+      <c r="D19">
+        <v>74569000.0</v>
+      </c>
+      <c r="E19">
         <v>-32718000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>59075000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-2949000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>46338000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-11621000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-5634000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-56424000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-64048000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-45035000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-40489000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-6569000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-113016000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>16824000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>20799000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-123812000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-125231000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-138484000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-150804000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-59341000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-83758000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-86911000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-168358000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-27962000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-95926000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-55461000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-1202000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-2466000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-102658000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-15221000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-77247000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>6610000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-80708000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-119915000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-45178000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-47561000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-5047000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>11562000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-84002000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-15962000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-2117000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-104222000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-15904000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>12525000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-89286000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-10909000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-50869000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-20483000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-21433000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>21761000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-30012000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-104996000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>-55899000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>10754000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>-32146000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>-24027000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
     </row>
-    <row r="20" spans="1:97">
+    <row r="20" spans="1:99">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -35419,2778 +36001,2848 @@
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
     </row>
-    <row r="21" spans="1:97">
+    <row r="21" spans="1:99">
       <c r="A21" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>212</v>
+      </c>
+      <c r="B21">
+        <v>-1250000.0</v>
+      </c>
       <c r="C21">
         <v>-1250000.0</v>
       </c>
       <c r="D21">
         <v>-1250000.0</v>
       </c>
       <c r="E21">
         <v>-1250000.0</v>
       </c>
       <c r="F21">
-        <v>-46250000.0</v>
+        <v>-1250000.0</v>
       </c>
       <c r="G21">
         <v>-1250000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
+      <c r="H21">
+        <v>-46250000.0</v>
+      </c>
+      <c r="I21">
+        <v>-1250000.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-46390000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>29290000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-4500000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>71473000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>191783000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-2915000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>54399000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>33143000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-51088000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-1954000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2371000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-9059000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-26614000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>29651000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>24096000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>26227000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-17484000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-14279000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>63198000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>23356000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-52988000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>49997000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-74658000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>32487000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-1093000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>26907000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-26558000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>7352000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>7740000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-3890000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-41215000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>53434000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>1612000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-65848000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>24289000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>39116000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-2271000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-12041000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-28651000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-21993000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>18178000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>8662000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-28640000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>12373000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-32785000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>37655000.0</v>
       </c>
-      <c r="BF21"/>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
+      <c r="CT21"/>
+      <c r="CU21"/>
     </row>
-    <row r="22" spans="1:97">
+    <row r="22" spans="1:99">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B22">
+        <v>11073000.0</v>
+      </c>
+      <c r="C22">
+        <v>10572000.0</v>
+      </c>
+      <c r="D22">
         <v>7425000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>9314000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>7979000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>7842000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>7097000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>5952000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>5192000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>5809000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>4525000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>5906000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>5862000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>7844000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>8946000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>11602000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>12667000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>13184000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>11910000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>12706000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>13239000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>11752000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>8554000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>8100000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>7969000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>8089000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>7607000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>7526000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>6658000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>6899000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>7227000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>7133000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>6764000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>7384000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>4194000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>6405000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>6365000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>6106000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>6031000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>5813000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>5476000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>5696000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>5941000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>5426000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>5272000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>5103000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>5838000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>5063000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>4739000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>4400000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>4282000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>4363000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>4298000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>3948000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>3899000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>3752000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>4383000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>3977000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>3732000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>3083000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>3923000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>4530000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>3500000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>3941000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>2603000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>3339000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>2816000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>1905000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-22279000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>2941000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>2108000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>-360000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>4514000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>1374000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>4402000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>4947000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>5127000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>4444000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>5003228.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>4976665.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>4881886.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>4545221.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>5284781.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>4962704.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>4984787.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>4842481.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>4992584.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>4806826.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>4553100.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>4261967.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>4417357.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>4563845.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>4250861.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>4050565.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>4377387.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>4170188.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>4008927.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>3819301.0</v>
       </c>
     </row>
-    <row r="23" spans="1:97">
+    <row r="23" spans="1:99">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B23">
-        <v>-232932000.0</v>
+        <v>-212000.0</v>
       </c>
       <c r="C23">
+        <v>-134776000.0</v>
+      </c>
+      <c r="D23">
+        <v>161953000.0</v>
+      </c>
+      <c r="E23">
         <v>-86608000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>67475000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-33078000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>79043000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>12131000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2892000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>139481000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>107010000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>31564000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>52792000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-16430000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>31292000.0</v>
       </c>
-      <c r="O23">
-[...4 lines deleted...]
-      </c>
       <c r="Q23">
+        <v>-19604000.0</v>
+      </c>
+      <c r="R23">
+        <v>-248801000.0</v>
+      </c>
+      <c r="S23">
         <v>72367000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>242582000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-52591000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>142741000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-20216000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>407239000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>37666000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>208999000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>35049000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-10926000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>60275000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>42009000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>11544000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>48977000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-27252000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>102811000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-21380000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>159167000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>109956000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>24056000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>9884000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>63719000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-18926000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>64070000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>3943000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>53693000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>16307000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>3657000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>96009000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>64305000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-57222000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>25027000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>60979000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-29786000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>20041000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-3277000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-12459000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>177010000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-85835000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>25319000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>49312000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>53894000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-37413000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-34354000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-17358000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-45428000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-264774000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-85970000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>133380000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>77567000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-16624000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-78087000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>56322000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>72014000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>180302000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>54620000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-27862000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-12788000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>514000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-66310000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-1320000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-60278751.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-43652249.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>59797280.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>24569000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>18600000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-40243827.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>42979702.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>4288853.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>9560000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>37507916.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>80121333.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-31918142.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>70058131.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-25731011.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-4449384.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-50221501.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>42159863.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>429159.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>7376270.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>-8597082.0</v>
       </c>
     </row>
-    <row r="24" spans="1:97">
+    <row r="24" spans="1:99">
       <c r="A24" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>214</v>
+      </c>
+      <c r="B24">
+        <v>40966000.0</v>
+      </c>
       <c r="C24">
+        <v>10037000.0</v>
+      </c>
+      <c r="D24">
+        <v>-4255000.0</v>
+      </c>
+      <c r="E24">
         <v>-42434000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>50032000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-11604000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>18440000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-18580000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-13476000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-55791000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-74129000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-46896000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>2458000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-2890000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-986000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-43850000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-93465000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-29465000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-94784000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-51339000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-3269000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-24043000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-36111000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-54495000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-203793000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-53920000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-105846000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-44866000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-43075000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-25950000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-122973000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-66717000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-31140000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>7146000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-50440000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-22829000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>12444000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-47438000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-18725000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-2153000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-105758000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-27413000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-2803000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-24606000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-32298000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>6022000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-98518000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-8316000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-62161000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-27698000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-33598000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>11065000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-31870000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-9642000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-73396000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>5875000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-10960000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-9364000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-37463000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-27200000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-6190000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>58791000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>36833000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>35336000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>31756000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>26761000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>28637000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>33936000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>-5045000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>-21514000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-9331000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-37288000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-58418000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>-22650000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>30025000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>-7971000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>10567000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>-42850000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>5876820.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>33970180.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>-19934000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>-62337000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>-26720000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>-44772010.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>-48269275.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>-15027376.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-41569999.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>-46734592.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>-30772286.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>-1889340.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>-22606554.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>16758388.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>-16211600.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>-5630273.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>-7015589.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>-1208634.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>1566523.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>11533574.0</v>
       </c>
     </row>
-    <row r="25" spans="1:97">
+    <row r="25" spans="1:99">
       <c r="A25" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B25">
-        <v>-7425000.0</v>
+        <v>-313000.0</v>
       </c>
       <c r="C25">
         <v>-308000.0</v>
       </c>
       <c r="D25">
+        <v>3642000.0</v>
+      </c>
+      <c r="E25">
+        <v>-308000.0</v>
+      </c>
+      <c r="F25">
         <v>-295000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-282000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1885000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-287000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-278000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-274000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>656000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-62000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-941000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-257000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-255000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-246000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-1986000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-977000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-233000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-241000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-2276000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>276000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3838000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>3711000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2933000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>848000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>161000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>131000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-185000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-371000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-3000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-480000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>206000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-8000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-71000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-364000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-392000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-458000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-57000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>40000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>276000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-411000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>283000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-14000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-51000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-283000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>708000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1308000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-1195000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>982000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-1763000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>6399000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-5392000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>1632000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>3526000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-2377000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-3075000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>3109000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>24100000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-1850000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>1243000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>3195000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>715000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-804000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>2184000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>658000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>3588000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>10920000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>31057000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>2523000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>4135000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>9884000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>463000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>5334000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>-18425000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>221000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>-71000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>285000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>28861.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>211261.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>405403.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>162475.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>-95083387.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>824768.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>1293071.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>-976047.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>-109463422.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>213025.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>418744.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>-141750.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>875099.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>-426421.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>-200967.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>259110.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>323702.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>-284721.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>547895.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>224000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:97">
+    <row r="26" spans="1:99">
       <c r="A26" t="s">
-        <v>214</v>
-[...4 lines deleted...]
-      </c>
+        <v>216</v>
+      </c>
+      <c r="B26">
+        <v>-1278000.0</v>
+      </c>
+      <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
-        <v>-1132000.0</v>
+        <v>1132000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26">
-        <v>1087000.0</v>
+        <v>-1132000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
+        <v>1087000.0</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26">
         <v>-1087000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>935000.0</v>
       </c>
-      <c r="K26"/>
-[...3 lines deleted...]
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>-935000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1519000.0</v>
       </c>
-      <c r="O26">
-[...4 lines deleted...]
-      </c>
       <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>-1519000.0</v>
       </c>
-      <c r="R26">
-[...4 lines deleted...]
-      </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
+        <v>0.0</v>
+      </c>
+      <c r="V26">
+        <v>0.0</v>
+      </c>
+      <c r="W26">
         <v>-1213000.0</v>
       </c>
-      <c r="V26">
-[...4 lines deleted...]
-      </c>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26">
+        <v>0.0</v>
+      </c>
+      <c r="AA26">
         <v>-749000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>861000.0</v>
       </c>
-      <c r="AA26"/>
-[...1 lines deleted...]
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
         <v>-861000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>1076000.0</v>
       </c>
-      <c r="AE26">
-[...4 lines deleted...]
-      </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>-1076000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>631000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-78000.0</v>
       </c>
-      <c r="AJ26">
-[...2 lines deleted...]
-      <c r="AK26">
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>-553000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>394000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-46000.0</v>
       </c>
-      <c r="AN26">
-[...2 lines deleted...]
-      <c r="AO26">
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>-348000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>225000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-46000.0</v>
       </c>
-      <c r="AR26">
-[...2 lines deleted...]
-      <c r="AS26">
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>-179000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>189000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-35000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-100000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-54000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-14000.0</v>
       </c>
       <c r="AZ26">
         <v>-15774000.0</v>
       </c>
       <c r="BA26">
-        <v>0.0</v>
+        <v>-14000.0</v>
       </c>
       <c r="BB26">
-        <v>0.0</v>
+        <v>-15774000.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>-700000.0</v>
       </c>
-      <c r="BG26">
-[...4 lines deleted...]
-      </c>
       <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
         <v>-78000.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26"/>
       <c r="BL26"/>
-      <c r="BM26">
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26">
         <v>-824000.0</v>
       </c>
-      <c r="BN26"/>
-      <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26">
         <v>-788000.0</v>
       </c>
-      <c r="BV26"/>
-      <c r="BW26"/>
       <c r="BX26"/>
-      <c r="BY26">
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>-98000.0</v>
       </c>
-      <c r="BZ26"/>
-      <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
     </row>
-    <row r="27" spans="1:97">
+    <row r="27" spans="1:99">
       <c r="A27" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>217</v>
+      </c>
+      <c r="B27">
+        <v>759000.0</v>
+      </c>
       <c r="C27">
+        <v>600000.0</v>
+      </c>
+      <c r="D27">
+        <v>758000.0</v>
+      </c>
+      <c r="E27">
         <v>700000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>701000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>585000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>659000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>638000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>637000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>575000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>710000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>845000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>845000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>711000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>869000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>869000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>862000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>757000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>647000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>648000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>645000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>633000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>596000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>595000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>609000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>512000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>785000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>784000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>793000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>631000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>738000.0</v>
       </c>
       <c r="AF27">
         <v>737000.0</v>
       </c>
       <c r="AG27">
+        <v>738000.0</v>
+      </c>
+      <c r="AH27">
+        <v>737000.0</v>
+      </c>
+      <c r="AI27">
         <v>529000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>700000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>709000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>709000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>514000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>406000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>406000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>411000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>461000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>335000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>335000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>318000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>178000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>177000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>177000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>172000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>106000.0</v>
       </c>
       <c r="AY27">
         <v>107000.0</v>
       </c>
       <c r="AZ27">
+        <v>106000.0</v>
+      </c>
+      <c r="BA27">
+        <v>107000.0</v>
+      </c>
+      <c r="BB27">
         <v>102000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>63000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>63000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>40000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>15000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>3185000.0</v>
       </c>
-      <c r="BF27"/>
-      <c r="BG27"/>
       <c r="BH27"/>
-      <c r="BI27">
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>2843000.0</v>
       </c>
-      <c r="BJ27"/>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27">
         <v>-44789000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>13716000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>57594000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>23225000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>-163000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>-442000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>92000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>-74000.0</v>
       </c>
-      <c r="BV27"/>
-      <c r="BW27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>-91000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>52000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>-15000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>-126075.0</v>
       </c>
-      <c r="CA27">
+      <c r="CC27">
         <v>-23836.0</v>
       </c>
-      <c r="CB27">
+      <c r="CD27">
         <v>-4616.0</v>
       </c>
-      <c r="CC27">
+      <c r="CE27">
         <v>94527.0</v>
       </c>
-      <c r="CD27"/>
-      <c r="CE27">
+      <c r="CF27"/>
+      <c r="CG27">
         <v>-197060.0</v>
       </c>
-      <c r="CF27">
+      <c r="CH27">
         <v>-79768.0</v>
       </c>
-      <c r="CG27">
+      <c r="CI27">
         <v>-62347.0</v>
       </c>
-      <c r="CH27">
-[...2 lines deleted...]
-      <c r="CI27">
+      <c r="CJ27">
+        <v>0.0</v>
+      </c>
+      <c r="CK27">
         <v>-38348.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CL27">
         <v>-278239.0</v>
       </c>
-      <c r="CK27">
+      <c r="CM27">
         <v>-43544.0</v>
       </c>
-      <c r="CL27">
+      <c r="CN27">
         <v>-200671.0</v>
       </c>
-      <c r="CM27">
+      <c r="CO27">
         <v>-137014.0</v>
       </c>
-      <c r="CN27">
+      <c r="CP27">
         <v>-176714.0</v>
       </c>
-      <c r="CO27">
+      <c r="CQ27">
         <v>-142630.0</v>
       </c>
-      <c r="CP27">
+      <c r="CR27">
         <v>-483002.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CS27">
         <v>220865.0</v>
       </c>
-      <c r="CR27"/>
-      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
     </row>
-    <row r="28" spans="1:97">
+    <row r="28" spans="1:99">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B28">
-        <v>-232932000.0</v>
+        <v>4417000.0</v>
       </c>
       <c r="C28">
+        <v>-140261000.0</v>
+      </c>
+      <c r="D28">
+        <v>156468000.0</v>
+      </c>
+      <c r="E28">
         <v>-90961000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>61989000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-39668000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>28585000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>6672000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-2566000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>132963000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>101579000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>26132000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>47361000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7180000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>78901000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>47709000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-61178000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>66674000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>272476000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-59197000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>88135000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-25691000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>403127000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>28553000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>205512000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>30831000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>10605000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>81808000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>36540000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-4605000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>115176000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-32540000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>97524000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-26653000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>81970000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>105681000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>42310000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>5760000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>25648000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-14043000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>69512000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-1791000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>9808000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>71375000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>272000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>26773000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>87247000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-19993000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>22191000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>58353000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-32358000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>18270000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>10982000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-14199000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>175270000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-87576000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>23926000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>47921000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>52675000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-38380000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-36091000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-18983000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-45619000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-265247000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-86693000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>112458000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>77810000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-18476000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-75499000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>54510000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>89464000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>98806000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>32860000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-7441000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-12788000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-5717000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-38362000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>56867000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-20340771.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-74899229.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>47904280.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>46709650.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>18600000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>28732297.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>16440739.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>12368429.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>9560000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>94614516.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>58621107.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-33988829.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>34722886.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-47855466.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>8328941.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-38968859.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>58777000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>1677102.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-647730.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>-6111922.0</v>
       </c>
     </row>
-    <row r="29" spans="1:97">
+    <row r="29" spans="1:99">
       <c r="A29" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>219</v>
+      </c>
+      <c r="B29">
+        <v>14366000.0</v>
+      </c>
       <c r="C29">
+        <v>12885000.0</v>
+      </c>
+      <c r="D29">
+        <v>11793000.0</v>
+      </c>
+      <c r="E29">
         <v>11410000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>13527000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>9749000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>10752000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>12933000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>10002000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>6121000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>7205000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>7780000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>7770000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2494000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>10518000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>15276000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>18126000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>15519000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>15444000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>13926000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>13459000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>15049000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>11223000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>7532000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>13118000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>10412000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>9664000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>10690000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>9968000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>6645000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>7798000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>9959000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>7414000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>9573000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>7378000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>7380000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>7523000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>7076000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>7986000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>7711000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>7397000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>7181000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>8618000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>5999000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>9097000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>7328000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>4937000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>7764000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>6915000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>6671000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>4191000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>10697000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>3302000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>5201000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>9995000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>3980000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>2920000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>7394000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>21625000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>3462000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>6745000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>10408000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>8291000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>3567000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>8577000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>4649000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>870000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>12727000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>-2285000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>6223000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>5867000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>3630000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>9091000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>5505000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>-14023000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>6647000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>6072000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>3654000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>8059804.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>5936126.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>4796626.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>6246444.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>6490000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>4987786.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>6272186.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>5219466.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>-5449999.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>16259278.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>5392959.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>6394602.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>4572148.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>4784540.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>1942346.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>6152684.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>5604490.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>4628192.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>1393889.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>5621397.0</v>
       </c>
     </row>
-    <row r="30" spans="1:97">
+    <row r="30" spans="1:99">
       <c r="A30" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>220</v>
+      </c>
+      <c r="B30">
+        <v>52938000.0</v>
+      </c>
       <c r="C30">
+        <v>18268000.0</v>
+      </c>
+      <c r="D30">
+        <v>69893000.0</v>
+      </c>
+      <c r="E30">
         <v>-32718000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>59075000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-2949000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>46338000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-11621000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-5634000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-56424000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-64048000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-45035000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-45867000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-13733000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-122271000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-30534000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-74263000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-130763000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-127564000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-193083000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-156260000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-60304000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-83758000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-86911000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-168358000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-28136000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-96266000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-55775000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-1483000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-1975000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-102782000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-15240000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-77301000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>6597000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-80896000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-120350000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-45577000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-47142000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-7648000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>9010000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-85483000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-21318000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-561000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-104656000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-16260000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>15077000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-87087000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-11662000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-56677000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-21303000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-21400000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>21763000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-30190000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-105308000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-55618000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>12565000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-22494000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-33913000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-37463000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-14790000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-2303000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>54751000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>36695000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>66394000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>65578000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>47809000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-99501000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>69787000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-76153000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-15199000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-10754000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-52154000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-75692000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>47844000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>30025000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-3000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>13817000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-40842000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>17393579.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>33816489.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-16955000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-63655000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-27320000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-27005897.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-42689374.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>8698548.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-42139999.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-103552604.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-63288011.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>5385376.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-21499465.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>12868300.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-44220120.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-19968204.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>4027435.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-5194794.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-22917883.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>5906652.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>