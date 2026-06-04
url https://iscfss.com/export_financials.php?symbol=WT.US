--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -277,50 +277,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1319,133 +1322,139 @@
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>29</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>2780000.0</v>
+      </c>
       <c r="C7">
         <v>880000.0</v>
       </c>
       <c r="D7">
         <v>578000.0</v>
       </c>
       <c r="E7">
         <v>1464000.0</v>
       </c>
       <c r="F7">
         <v>537000.0</v>
       </c>
       <c r="G7">
         <v>20569000.0</v>
       </c>
       <c r="H7">
         <v>22739000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>30</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1407000.0</v>
+      </c>
       <c r="C8">
         <v>1461000.0</v>
       </c>
       <c r="D8">
         <v>1503000.0</v>
       </c>
       <c r="E8">
         <v>1465000.0</v>
       </c>
       <c r="F8">
         <v>1451000.0</v>
       </c>
       <c r="G8">
         <v>1487000.0</v>
       </c>
       <c r="H8">
         <v>1553000.0</v>
       </c>
       <c r="I8">
         <v>1532000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
         <v>31</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>189244000.0</v>
+      </c>
       <c r="C9">
         <v>270303000.0</v>
       </c>
       <c r="D9">
         <v>312440000.0</v>
       </c>
       <c r="E9">
         <v>291847000.0</v>
       </c>
       <c r="F9">
         <v>289736000.0</v>
       </c>
       <c r="G9">
         <v>317075000.0</v>
       </c>
       <c r="H9">
         <v>352658000.0</v>
       </c>
       <c r="I9">
         <v>363655000.0</v>
       </c>
       <c r="J9">
         <v>216006000.0</v>
       </c>
       <c r="K9">
@@ -1519,51 +1528,53 @@
         <v>460798.0</v>
       </c>
       <c r="S10">
         <v>1291444.0</v>
       </c>
       <c r="T10">
         <v>4694476.0</v>
       </c>
       <c r="U10">
         <v>6437542.0</v>
       </c>
       <c r="V10">
         <v>4752587.0</v>
       </c>
       <c r="W10">
         <v>3533622.0</v>
       </c>
       <c r="X10">
         <v>1544451.0</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
         <v>33</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>311732000.0</v>
+      </c>
       <c r="C11">
         <v>181191000.0</v>
       </c>
       <c r="D11">
         <v>129305000.0</v>
       </c>
       <c r="E11">
         <v>132101000.0</v>
       </c>
       <c r="F11">
         <v>140709000.0</v>
       </c>
       <c r="G11">
         <v>73425000.0</v>
       </c>
       <c r="H11">
         <v>74972000.0</v>
       </c>
       <c r="I11">
         <v>77784000.0</v>
       </c>
       <c r="J11">
         <v>54193000.0</v>
       </c>
       <c r="K11">
@@ -2161,139 +2172,145 @@
         <v>1199211.0</v>
       </c>
       <c r="S23">
         <v>3068184.0</v>
       </c>
       <c r="T23">
         <v>12706260.0</v>
       </c>
       <c r="U23">
         <v>16257967.0</v>
       </c>
       <c r="V23">
         <v>10787243.0</v>
       </c>
       <c r="W23">
         <v>12156967.0</v>
       </c>
       <c r="X23">
         <v>11303735.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
         <v>46</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>804203000.0</v>
+      </c>
       <c r="C24">
         <v>512033000.0</v>
       </c>
       <c r="D24">
         <v>274888000.0</v>
       </c>
       <c r="E24">
         <v>147019000.0</v>
       </c>
       <c r="F24">
         <v>318624000.0</v>
       </c>
       <c r="G24">
         <v>166646000.0</v>
       </c>
       <c r="H24">
         <v>175956000.0</v>
       </c>
       <c r="I24">
         <v>194592000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
         <v>47</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>804203000.0</v>
+      </c>
       <c r="C25">
         <v>524192000.0</v>
       </c>
       <c r="D25">
         <v>299216000.0</v>
       </c>
       <c r="E25">
         <v>262019000.0</v>
       </c>
       <c r="F25">
         <v>318624000.0</v>
       </c>
       <c r="G25">
         <v>166646000.0</v>
       </c>
       <c r="H25">
         <v>175956000.0</v>
       </c>
       <c r="I25">
         <v>194592000.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
         <v>48</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>29075000.0</v>
+      </c>
       <c r="C26">
         <v>9128000.0</v>
       </c>
       <c r="D26">
         <v>9914000.0</v>
       </c>
       <c r="E26">
         <v>35980000.0</v>
       </c>
       <c r="F26">
         <v>14546000.0</v>
       </c>
       <c r="G26">
         <v>8563000.0</v>
       </c>
       <c r="H26">
         <v>28055000.0</v>
       </c>
       <c r="I26">
         <v>48260000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
@@ -2391,51 +2408,53 @@
         <v>-460798.0</v>
       </c>
       <c r="S28">
         <v>-1291444.0</v>
       </c>
       <c r="T28">
         <v>-4694476.0</v>
       </c>
       <c r="U28">
         <v>-6437542.0</v>
       </c>
       <c r="V28">
         <v>-4752587.0</v>
       </c>
       <c r="W28">
         <v>-3533622.0</v>
       </c>
       <c r="X28">
         <v>-1544451.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
         <v>51</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1367479000.0</v>
+      </c>
       <c r="C29">
         <v>912013000.0</v>
       </c>
       <c r="D29">
         <v>684024000.0</v>
       </c>
       <c r="E29">
         <v>626827000.0</v>
       </c>
       <c r="F29">
         <v>588048000.0</v>
       </c>
       <c r="G29">
         <v>432911000.0</v>
       </c>
       <c r="H29">
         <v>513368000.0</v>
       </c>
       <c r="I29">
         <v>552927000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
@@ -2541,51 +2560,53 @@
         <v>-351738000.0</v>
       </c>
       <c r="I31">
         <v>-330730000.0</v>
       </c>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" t="s">
         <v>54</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>210306000.0</v>
+      </c>
       <c r="C32">
         <v>209181000.0</v>
       </c>
       <c r="D32">
         <v>126578000.0</v>
       </c>
       <c r="E32">
         <v>30527000.0</v>
       </c>
       <c r="F32">
         <v>220300000.0</v>
       </c>
       <c r="G32">
         <v>67862000.0</v>
       </c>
       <c r="H32">
         <v>44019000.0</v>
       </c>
       <c r="I32">
         <v>55475000.0</v>
       </c>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
@@ -2655,51 +2676,53 @@
         <v>676195.0</v>
       </c>
       <c r="S33">
         <v>1367878.0</v>
       </c>
       <c r="T33">
         <v>5171286.0</v>
       </c>
       <c r="U33">
         <v>5886562.0</v>
       </c>
       <c r="V33">
         <v>2006275.0</v>
       </c>
       <c r="W33">
         <v>5405245.0</v>
       </c>
       <c r="X33">
         <v>6798033.0</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34" t="s">
         <v>56</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>11844000.0</v>
+      </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34">
         <v>1351000.0</v>
       </c>
       <c r="F34"/>
       <c r="G34">
         <v>21850000.0</v>
       </c>
       <c r="H34">
         <v>32101000.0</v>
       </c>
       <c r="I34">
         <v>34876000.0</v>
       </c>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
@@ -2863,51 +2886,53 @@
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
     </row>
     <row r="38" spans="1:24">
       <c r="A38" t="s">
         <v>60</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>10728000.0</v>
+      </c>
       <c r="C38">
         <v>12081000.0</v>
       </c>
       <c r="D38">
         <v>578000.0</v>
       </c>
       <c r="E38">
         <v>11107000.0</v>
       </c>
       <c r="F38">
         <v>31167000.0</v>
       </c>
       <c r="G38">
         <v>35259000.0</v>
       </c>
       <c r="H38">
         <v>68654000.0</v>
       </c>
       <c r="I38">
         <v>72795000.0</v>
       </c>
       <c r="J38">
         <v>1843000.0</v>
       </c>
       <c r="K38">
@@ -3219,51 +3244,53 @@
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
     </row>
     <row r="45" spans="1:24">
       <c r="A45" t="s">
         <v>67</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>4478000.0</v>
+      </c>
       <c r="C45">
         <v>1949000.0</v>
       </c>
       <c r="D45">
         <v>1660000.0</v>
       </c>
       <c r="E45">
         <v>1993000.0</v>
       </c>
       <c r="F45">
         <v>1077000.0</v>
       </c>
       <c r="G45">
         <v>23906000.0</v>
       </c>
       <c r="H45">
         <v>26288000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
@@ -3331,51 +3358,53 @@
         <v>90961.0</v>
       </c>
       <c r="S46">
         <v>153969.0</v>
       </c>
       <c r="T46">
         <v>1479105.0</v>
       </c>
       <c r="U46">
         <v>1653659.0</v>
       </c>
       <c r="V46">
         <v>586007.0</v>
       </c>
       <c r="W46">
         <v>556070.0</v>
       </c>
       <c r="X46">
         <v>714452.0</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47" t="s">
         <v>69</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>3195000.0</v>
+      </c>
       <c r="C47">
         <v>1216000.0</v>
       </c>
       <c r="D47">
         <v>990000.0</v>
       </c>
       <c r="E47">
         <v>1993000.0</v>
       </c>
       <c r="F47">
         <v>1077000.0</v>
       </c>
       <c r="G47">
         <v>23906000.0</v>
       </c>
       <c r="H47">
         <v>26288000.0</v>
       </c>
       <c r="I47">
         <v>9122000.0</v>
       </c>
       <c r="J47">
         <v>10693000.0</v>
       </c>
       <c r="K47">
@@ -3477,51 +3506,53 @@
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
     </row>
     <row r="50" spans="1:24">
       <c r="A50" t="s">
         <v>72</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>149604000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50">
         <v>174197000.0</v>
       </c>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
     </row>
@@ -4142,527 +4173,534 @@
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BZ62"/>
+  <dimension ref="A1:CA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:78">
+    <row r="1" spans="1:79">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
         <v>133</v>
       </c>
       <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
         <v>136</v>
       </c>
       <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
         <v>139</v>
       </c>
       <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
         <v>142</v>
       </c>
+      <c r="CA1" t="s">
+        <v>143</v>
+      </c>
     </row>
-    <row r="2" spans="1:78">
+    <row r="2" spans="1:79">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2">
+        <v>23948000.0</v>
+      </c>
+      <c r="C2">
         <v>32720000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23014000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23226000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20251000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22124000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>54834000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17300000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>49770000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12731000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>42315000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>49632000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2262000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>33198000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>34588000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>31932000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3317000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9297000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>35010000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>29910000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>29395000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>29771000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>32810000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>32616000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>31182000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>30951000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>30903000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>31491000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>558000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>30885000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>33051000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>31368000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2939000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>28345000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>21338000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>19268000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>19262000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>19390000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>19535000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>20306000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1018000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>18010000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>17665000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>18631000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>18568000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>15098000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>13789000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>338000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2116000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>14778000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>14647000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>14454000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>12313000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>10196000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3608000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>6795000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4077000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>12395000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2810000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2423000.0</v>
       </c>
-      <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
-      <c r="BM2">
+      <c r="BM2"/>
+      <c r="BN2">
         <v>428537.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>473458.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>351647.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>905677.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>901803.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>992441.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1140953.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1118329.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2216598.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2374065.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2534027.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3432341.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>3403211.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3717423.0</v>
       </c>
     </row>
-    <row r="3" spans="1:78">
+    <row r="3" spans="1:79">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4699,52 +4737,53 @@
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
+      <c r="CA3"/>
     </row>
-    <row r="4" spans="1:78">
+    <row r="4" spans="1:79">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4781,234 +4820,238 @@
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
+      <c r="CA4"/>
     </row>
-    <row r="5" spans="1:78">
+    <row r="5" spans="1:79">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5">
-        <v>2227000.0</v>
+        <v>1069000.0</v>
       </c>
       <c r="C5">
+        <v>1069000.0</v>
+      </c>
+      <c r="D5">
         <v>2755000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3860000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>299000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1607000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>995000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-931000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-907000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-548000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1637000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-693000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-954000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1420000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-5209000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1525000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>196000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>682000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>853000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1155000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>985000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1102000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>640000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>260000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>92000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>945000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>35000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>725000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>758000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>467000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>373000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>461000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1163000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>291000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>528000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>261000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>98000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-44000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>900000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>794000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>247000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-126000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-7000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-175000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-106000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-53000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5">
+      <c r="AX5">
         <v>0.0</v>
       </c>
-      <c r="AZ5"/>
-      <c r="BA5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>0.0</v>
       </c>
-      <c r="BB5"/>
+      <c r="BA5"/>
+      <c r="BB5">
+        <v>0.0</v>
+      </c>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
+      <c r="CA5"/>
     </row>
-    <row r="6" spans="1:78">
+    <row r="6" spans="1:79">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5045,107 +5088,11703 @@
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
+      <c r="CA6"/>
     </row>
-    <row r="7" spans="1:78">
+    <row r="7" spans="1:79">
       <c r="A7" t="s">
         <v>29</v>
       </c>
+      <c r="B7">
+        <v>2339000.0</v>
+      </c>
+      <c r="C7">
+        <v>2780000.0</v>
+      </c>
+      <c r="D7">
+        <v>1782000.0</v>
+      </c>
+      <c r="E7">
+        <v>2091000.0</v>
+      </c>
+      <c r="F7">
+        <v>582000.0</v>
+      </c>
+      <c r="G7">
+        <v>880000.0</v>
+      </c>
+      <c r="H7">
+        <v>1220000.0</v>
+      </c>
+      <c r="I7">
+        <v>847000.0</v>
+      </c>
+      <c r="J7">
+        <v>251000.0</v>
+      </c>
+      <c r="K7">
+        <v>578000.0</v>
+      </c>
+      <c r="L7">
+        <v>889000.0</v>
+      </c>
+      <c r="M7">
+        <v>849000.0</v>
+      </c>
+      <c r="N7">
+        <v>1161000.0</v>
+      </c>
+      <c r="O7">
+        <v>1464000.0</v>
+      </c>
+      <c r="P7">
+        <v>1740000.0</v>
+      </c>
+      <c r="Q7">
+        <v>2034000.0</v>
+      </c>
+      <c r="R7">
+        <v>433000.0</v>
+      </c>
+      <c r="S7">
+        <v>537000.0</v>
+      </c>
+      <c r="T7">
+        <v>688000.0</v>
+      </c>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+    </row>
+    <row r="8" spans="1:79">
+      <c r="A8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8">
+        <v>1524000.0</v>
+      </c>
+      <c r="C8">
+        <v>1407000.0</v>
+      </c>
+      <c r="D8">
+        <v>1403000.0</v>
+      </c>
+      <c r="E8">
+        <v>1471000.0</v>
+      </c>
+      <c r="F8">
+        <v>1470000.0</v>
+      </c>
+      <c r="G8">
+        <v>1461000.0</v>
+      </c>
+      <c r="H8">
+        <v>1461000.0</v>
+      </c>
+      <c r="I8">
+        <v>1519000.0</v>
+      </c>
+      <c r="J8">
+        <v>1518000.0</v>
+      </c>
+      <c r="K8">
+        <v>1503000.0</v>
+      </c>
+      <c r="L8">
+        <v>1503000.0</v>
+      </c>
+      <c r="M8">
+        <v>1503000.0</v>
+      </c>
+      <c r="N8">
+        <v>1493000.0</v>
+      </c>
+      <c r="O8">
+        <v>1465000.0</v>
+      </c>
+      <c r="P8">
+        <v>1465000.0</v>
+      </c>
+      <c r="Q8">
+        <v>1465000.0</v>
+      </c>
+      <c r="R8">
+        <v>1466000.0</v>
+      </c>
+      <c r="S8">
+        <v>1451000.0</v>
+      </c>
+      <c r="T8">
+        <v>1451000.0</v>
+      </c>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+    </row>
+    <row r="9" spans="1:79">
+      <c r="A9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>189244000.0</v>
+      </c>
+      <c r="D9">
+        <v>184274000.0</v>
+      </c>
+      <c r="E9">
+        <v>269344000.0</v>
+      </c>
+      <c r="F9">
+        <v>263818000.0</v>
+      </c>
+      <c r="G9">
+        <v>270303000.0</v>
+      </c>
+      <c r="H9">
+        <v>265564000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>387507000.0</v>
+      </c>
+      <c r="M9">
+        <v>383621000.0</v>
+      </c>
+      <c r="N9">
+        <v>292971000.0</v>
+      </c>
+      <c r="O9">
+        <v>291847000.0</v>
+      </c>
+      <c r="P9">
+        <v>289284000.0</v>
+      </c>
+      <c r="Q9">
+        <v>282017000.0</v>
+      </c>
+      <c r="R9">
+        <v>284421000.0</v>
+      </c>
+      <c r="S9">
+        <v>289736000.0</v>
+      </c>
+      <c r="T9">
+        <v>287399000.0</v>
+      </c>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+    </row>
+    <row r="10" spans="1:79">
+      <c r="A10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10">
+        <v>625505000.0</v>
+      </c>
+      <c r="C10">
+        <v>625505000.0</v>
+      </c>
+      <c r="D10">
+        <v>555851000.0</v>
+      </c>
+      <c r="E10">
+        <v>193673000.0</v>
+      </c>
+      <c r="F10">
+        <v>170373000.0</v>
+      </c>
+      <c r="G10">
+        <v>181191000.0</v>
+      </c>
+      <c r="H10">
+        <v>165291000.0</v>
+      </c>
+      <c r="I10">
+        <v>132459000.0</v>
+      </c>
+      <c r="J10">
+        <v>116926000.0</v>
+      </c>
+      <c r="K10">
+        <v>129305000.0</v>
+      </c>
+      <c r="L10">
+        <v>89481000.0</v>
+      </c>
+      <c r="M10">
+        <v>83735000.0</v>
+      </c>
+      <c r="N10">
+        <v>119099000.0</v>
+      </c>
+      <c r="O10">
+        <v>132101000.0</v>
+      </c>
+      <c r="P10">
+        <v>132700000.0</v>
+      </c>
+      <c r="Q10">
+        <v>109736000.0</v>
+      </c>
+      <c r="R10">
+        <v>110395000.0</v>
+      </c>
+      <c r="S10">
+        <v>140709000.0</v>
+      </c>
+      <c r="T10">
+        <v>127924000.0</v>
+      </c>
+      <c r="U10">
+        <v>167635000.0</v>
+      </c>
+      <c r="V10">
+        <v>62302000.0</v>
+      </c>
+      <c r="W10">
+        <v>73425000.0</v>
+      </c>
+      <c r="X10">
+        <v>63561000.0</v>
+      </c>
+      <c r="Y10">
+        <v>50255000.0</v>
+      </c>
+      <c r="Z10">
+        <v>68429000.0</v>
+      </c>
+      <c r="AA10">
+        <v>74972000.0</v>
+      </c>
+      <c r="AB10">
+        <v>88575000.0</v>
+      </c>
+      <c r="AC10">
+        <v>79611000.0</v>
+      </c>
+      <c r="AD10">
+        <v>78942000.0</v>
+      </c>
+      <c r="AE10">
+        <v>77784000.0</v>
+      </c>
+      <c r="AF10">
+        <v>77125000.0</v>
+      </c>
+      <c r="AG10">
+        <v>70744000.0</v>
+      </c>
+      <c r="AH10">
+        <v>105651000.0</v>
+      </c>
+      <c r="AI10">
+        <v>54193000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>70221000.0</v>
+      </c>
+      <c r="AK10">
+        <v>88614000.0</v>
+      </c>
+      <c r="AL10">
+        <v>79637000.0</v>
+      </c>
+      <c r="AM10">
+        <v>92722000.0</v>
+      </c>
+      <c r="AN10">
+        <v>178132000.0</v>
+      </c>
+      <c r="AO10">
+        <v>174914000.0</v>
+      </c>
+      <c r="AP10">
+        <v>159761000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>210070000.0</v>
+      </c>
+      <c r="AR10">
+        <v>211992000.0</v>
+      </c>
+      <c r="AS10">
+        <v>189272000.0</v>
+      </c>
+      <c r="AT10">
+        <v>151701000.0</v>
+      </c>
+      <c r="AU10">
+        <v>165284000.0</v>
+      </c>
+      <c r="AV10">
+        <v>151287000.0</v>
+      </c>
+      <c r="AW10">
+        <v>128847000.0</v>
+      </c>
+      <c r="AX10">
+        <v>104780000.0</v>
+      </c>
+      <c r="AY10">
+        <v>104316000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>87114000.0</v>
+      </c>
+      <c r="BA10">
+        <v>70733000.0</v>
+      </c>
+      <c r="BB10">
+        <v>52297000.0</v>
+      </c>
+      <c r="BC10">
+        <v>41246000.0</v>
+      </c>
+      <c r="BD10">
+        <v>39603000.0</v>
+      </c>
+      <c r="BE10">
+        <v>39300000.0</v>
+      </c>
+      <c r="BF10">
+        <v>32138000.0</v>
+      </c>
+      <c r="BG10">
+        <v>25630000.0</v>
+      </c>
+      <c r="BH10">
+        <v>21052000.0</v>
+      </c>
+      <c r="BI10">
+        <v>16386000.0</v>
+      </c>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10">
+        <v>396653.0</v>
+      </c>
+      <c r="BO10">
+        <v>350926.0</v>
+      </c>
+      <c r="BP10">
+        <v>460798.0</v>
+      </c>
+      <c r="BQ10">
+        <v>504643.0</v>
+      </c>
+      <c r="BR10">
+        <v>744051.0</v>
+      </c>
+      <c r="BS10">
+        <v>1009248.0</v>
+      </c>
+      <c r="BT10">
+        <v>1291444.0</v>
+      </c>
+      <c r="BU10">
+        <v>1699271.0</v>
+      </c>
+      <c r="BV10">
+        <v>486846.0</v>
+      </c>
+      <c r="BW10">
+        <v>2421332.0</v>
+      </c>
+      <c r="BX10">
+        <v>4694476.0</v>
+      </c>
+      <c r="BY10">
+        <v>7074079.0</v>
+      </c>
+      <c r="BZ10">
+        <v>2509138.0</v>
+      </c>
+      <c r="CA10">
+        <v>4675734.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:79">
+      <c r="A11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>311732000.0</v>
+      </c>
+      <c r="D11">
+        <v>555851000.0</v>
+      </c>
+      <c r="E11">
+        <v>193673000.0</v>
+      </c>
+      <c r="F11">
+        <v>170373000.0</v>
+      </c>
+      <c r="G11">
+        <v>181191000.0</v>
+      </c>
+      <c r="H11">
+        <v>176483000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>89481000.0</v>
+      </c>
+      <c r="M11">
+        <v>83735000.0</v>
+      </c>
+      <c r="N11">
+        <v>119099000.0</v>
+      </c>
+      <c r="O11">
+        <v>132101000.0</v>
+      </c>
+      <c r="P11">
+        <v>132700000.0</v>
+      </c>
+      <c r="Q11">
+        <v>109736000.0</v>
+      </c>
+      <c r="R11">
+        <v>110395000.0</v>
+      </c>
+      <c r="S11">
+        <v>140709000.0</v>
+      </c>
+      <c r="T11">
+        <v>127924000.0</v>
+      </c>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+    </row>
+    <row r="12" spans="1:79">
+      <c r="A12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12">
+        <v>625505000.0</v>
+      </c>
+      <c r="C12">
+        <v>625505000.0</v>
+      </c>
+      <c r="D12">
+        <v>660134000.0</v>
+      </c>
+      <c r="E12">
+        <v>291422000.0</v>
+      </c>
+      <c r="F12">
+        <v>255667000.0</v>
+      </c>
+      <c r="G12">
+        <v>266630000.0</v>
+      </c>
+      <c r="H12">
+        <v>242632000.0</v>
+      </c>
+      <c r="I12">
+        <v>202242000.0</v>
+      </c>
+      <c r="J12">
+        <v>175227000.0</v>
+      </c>
+      <c r="K12">
+        <v>188027000.0</v>
+      </c>
+      <c r="L12">
+        <v>168431000.0</v>
+      </c>
+      <c r="M12">
+        <v>149227000.0</v>
+      </c>
+      <c r="N12">
+        <v>249279000.0</v>
+      </c>
+      <c r="O12">
+        <v>258340000.0</v>
+      </c>
+      <c r="P12">
+        <v>257810000.0</v>
+      </c>
+      <c r="Q12">
+        <v>238588000.0</v>
+      </c>
+      <c r="R12">
+        <v>244241000.0</v>
+      </c>
+      <c r="S12">
+        <v>267875000.0</v>
+      </c>
+      <c r="T12">
+        <v>247314000.0</v>
+      </c>
+      <c r="U12">
+        <v>226441000.0</v>
+      </c>
+      <c r="V12">
+        <v>97073000.0</v>
+      </c>
+      <c r="W12">
+        <v>108320000.0</v>
+      </c>
+      <c r="X12">
+        <v>96135000.0</v>
+      </c>
+      <c r="Y12">
+        <v>63365000.0</v>
+      </c>
+      <c r="Z12">
+        <v>88690000.0</v>
+      </c>
+      <c r="AA12">
+        <v>92291000.0</v>
+      </c>
+      <c r="AB12">
+        <v>91951000.0</v>
+      </c>
+      <c r="AC12">
+        <v>88706000.0</v>
+      </c>
+      <c r="AD12">
+        <v>85361000.0</v>
+      </c>
+      <c r="AE12">
+        <v>86657000.0</v>
+      </c>
+      <c r="AF12">
+        <v>81551000.0</v>
+      </c>
+      <c r="AG12">
+        <v>74463000.0</v>
+      </c>
+      <c r="AH12">
+        <v>111236000.0</v>
+      </c>
+      <c r="AI12">
+        <v>121487000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>141632000.0</v>
+      </c>
+      <c r="AK12">
+        <v>141357000.0</v>
+      </c>
+      <c r="AL12">
+        <v>141245000.0</v>
+      </c>
+      <c r="AM12">
+        <v>155623000.0</v>
+      </c>
+      <c r="AN12">
+        <v>180123000.0</v>
+      </c>
+      <c r="AO12">
+        <v>178002000.0</v>
+      </c>
+      <c r="AP12">
+        <v>159761000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>210070000.0</v>
+      </c>
+      <c r="AR12">
+        <v>211992000.0</v>
+      </c>
+      <c r="AS12">
+        <v>189272000.0</v>
+      </c>
+      <c r="AT12">
+        <v>151701000.0</v>
+      </c>
+      <c r="AU12">
+        <v>165284000.0</v>
+      </c>
+      <c r="AV12">
+        <v>151287000.0</v>
+      </c>
+      <c r="AW12">
+        <v>128847000.0</v>
+      </c>
+      <c r="AX12">
+        <v>104780000.0</v>
+      </c>
+      <c r="AY12">
+        <v>104316000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>87114000.0</v>
+      </c>
+      <c r="BA12">
+        <v>70733000.0</v>
+      </c>
+      <c r="BB12">
+        <v>52297000.0</v>
+      </c>
+      <c r="BC12">
+        <v>41246000.0</v>
+      </c>
+      <c r="BD12">
+        <v>39603000.0</v>
+      </c>
+      <c r="BE12">
+        <v>39300000.0</v>
+      </c>
+      <c r="BF12">
+        <v>32138000.0</v>
+      </c>
+      <c r="BG12">
+        <v>25630000.0</v>
+      </c>
+      <c r="BH12">
+        <v>21052000.0</v>
+      </c>
+      <c r="BI12">
+        <v>16685000.0</v>
+      </c>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12">
+        <v>396653.0</v>
+      </c>
+      <c r="BO12">
+        <v>350926.0</v>
+      </c>
+      <c r="BP12">
+        <v>460798.0</v>
+      </c>
+      <c r="BQ12">
+        <v>504643.0</v>
+      </c>
+      <c r="BR12">
+        <v>744051.0</v>
+      </c>
+      <c r="BS12">
+        <v>1009248.0</v>
+      </c>
+      <c r="BT12">
+        <v>1291444.0</v>
+      </c>
+      <c r="BU12">
+        <v>1699271.0</v>
+      </c>
+      <c r="BV12">
+        <v>486846.0</v>
+      </c>
+      <c r="BW12">
+        <v>2421332.0</v>
+      </c>
+      <c r="BX12">
+        <v>4694476.0</v>
+      </c>
+      <c r="BY12">
+        <v>7074079.0</v>
+      </c>
+      <c r="BZ12">
+        <v>2509138.0</v>
+      </c>
+      <c r="CA12">
+        <v>4675734.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:79">
+      <c r="A13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13">
+        <v>1524000.0</v>
+      </c>
+      <c r="C13">
+        <v>1524000.0</v>
+      </c>
+      <c r="D13">
+        <v>1403000.0</v>
+      </c>
+      <c r="E13">
+        <v>1471000.0</v>
+      </c>
+      <c r="F13">
+        <v>1470000.0</v>
+      </c>
+      <c r="G13">
+        <v>1461000.0</v>
+      </c>
+      <c r="H13">
+        <v>1461000.0</v>
+      </c>
+      <c r="I13">
+        <v>1519000.0</v>
+      </c>
+      <c r="J13">
+        <v>1518000.0</v>
+      </c>
+      <c r="K13">
+        <v>1503000.0</v>
+      </c>
+      <c r="L13">
+        <v>1503000.0</v>
+      </c>
+      <c r="M13">
+        <v>1503000.0</v>
+      </c>
+      <c r="N13">
+        <v>1493000.0</v>
+      </c>
+      <c r="O13">
+        <v>1465000.0</v>
+      </c>
+      <c r="P13">
+        <v>1465000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1465000.0</v>
+      </c>
+      <c r="R13">
+        <v>1466000.0</v>
+      </c>
+      <c r="S13">
+        <v>1451000.0</v>
+      </c>
+      <c r="T13">
+        <v>1451000.0</v>
+      </c>
+      <c r="U13">
+        <v>1451000.0</v>
+      </c>
+      <c r="V13">
+        <v>1498000.0</v>
+      </c>
+      <c r="W13">
+        <v>1487000.0</v>
+      </c>
+      <c r="X13">
+        <v>1488000.0</v>
+      </c>
+      <c r="Y13">
+        <v>1498000.0</v>
+      </c>
+      <c r="Z13">
+        <v>1564000.0</v>
+      </c>
+      <c r="AA13">
+        <v>1553000.0</v>
+      </c>
+      <c r="AB13">
+        <v>1548000.0</v>
+      </c>
+      <c r="AC13">
+        <v>1551000.0</v>
+      </c>
+      <c r="AD13">
+        <v>1551000.0</v>
+      </c>
+      <c r="AE13">
+        <v>1532000.0</v>
+      </c>
+      <c r="AF13">
+        <v>1531000.0</v>
+      </c>
+      <c r="AG13">
+        <v>1531000.0</v>
+      </c>
+      <c r="AH13">
+        <v>1378000.0</v>
+      </c>
+      <c r="AI13">
+        <v>1370000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>1369000.0</v>
+      </c>
+      <c r="AK13">
+        <v>1369000.0</v>
+      </c>
+      <c r="AL13">
+        <v>1366000.0</v>
+      </c>
+      <c r="AM13">
+        <v>1365000.0</v>
+      </c>
+      <c r="AN13">
+        <v>1364000.0</v>
+      </c>
+      <c r="AO13">
+        <v>1366000.0</v>
+      </c>
+      <c r="AP13">
+        <v>1365000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>1384000.0</v>
+      </c>
+      <c r="AR13">
+        <v>1384000.0</v>
+      </c>
+      <c r="AS13">
+        <v>1377000.0</v>
+      </c>
+      <c r="AT13">
+        <v>1370000.0</v>
+      </c>
+      <c r="AU13">
+        <v>1350000.0</v>
+      </c>
+      <c r="AV13">
+        <v>1335000.0</v>
+      </c>
+      <c r="AW13">
+        <v>1333000.0</v>
+      </c>
+      <c r="AX13">
+        <v>1332000.0</v>
+      </c>
+      <c r="AY13">
+        <v>1322000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>1294000.0</v>
+      </c>
+      <c r="BA13">
+        <v>1280000.0</v>
+      </c>
+      <c r="BB13">
+        <v>1276000.0</v>
+      </c>
+      <c r="BC13">
+        <v>1265000.0</v>
+      </c>
+      <c r="BD13">
+        <v>1251000.0</v>
+      </c>
+      <c r="BE13">
+        <v>1243000.0</v>
+      </c>
+      <c r="BF13">
+        <v>1232000.0</v>
+      </c>
+      <c r="BG13">
+        <v>1167000.0</v>
+      </c>
+      <c r="BH13">
+        <v>1159000.0</v>
+      </c>
+      <c r="BI13">
+        <v>1156000.0</v>
+      </c>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13">
+        <v>78946.0</v>
+      </c>
+      <c r="BO13">
+        <v>78946.0</v>
+      </c>
+      <c r="BP13">
+        <v>78946.0</v>
+      </c>
+      <c r="BQ13">
+        <v>78945.0</v>
+      </c>
+      <c r="BR13">
+        <v>78945.0</v>
+      </c>
+      <c r="BS13">
+        <v>78945.0</v>
+      </c>
+      <c r="BT13">
+        <v>79156.0</v>
+      </c>
+      <c r="BU13">
+        <v>89871.0</v>
+      </c>
+      <c r="BV13">
+        <v>91731.0</v>
+      </c>
+      <c r="BW13">
+        <v>89699.0</v>
+      </c>
+      <c r="BX13">
+        <v>89729.0</v>
+      </c>
+      <c r="BY13">
+        <v>107600.0</v>
+      </c>
+      <c r="BZ13">
+        <v>103996.0</v>
+      </c>
+      <c r="CA13">
+        <v>103846.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:79">
+      <c r="A14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14">
+        <v>138005000.0</v>
+      </c>
+      <c r="C14">
+        <v>138005000.0</v>
+      </c>
+      <c r="D14">
+        <v>146360000.0</v>
+      </c>
+      <c r="E14">
+        <v>146513000.0</v>
+      </c>
+      <c r="F14">
+        <v>146545000.0</v>
+      </c>
+      <c r="G14">
+        <v>147612000.0</v>
+      </c>
+      <c r="H14">
+        <v>143929000.0</v>
+      </c>
+      <c r="I14">
+        <v>166359000.0</v>
+      </c>
+      <c r="J14">
+        <v>165268000.0</v>
+      </c>
+      <c r="K14">
+        <v>171703000.0</v>
+      </c>
+      <c r="L14">
+        <v>177140000.0</v>
+      </c>
+      <c r="M14">
+        <v>170672000.0</v>
+      </c>
+      <c r="N14">
+        <v>159887000.0</v>
+      </c>
+      <c r="O14">
+        <v>143126000.0</v>
+      </c>
+      <c r="P14">
+        <v>158953000.0</v>
+      </c>
+      <c r="Q14">
+        <v>158976000.0</v>
+      </c>
+      <c r="R14">
+        <v>142782000.0</v>
+      </c>
+      <c r="S14">
+        <v>159826000.0</v>
+      </c>
+      <c r="T14">
+        <v>159213000.0</v>
+      </c>
+      <c r="U14">
+        <v>164855000.0</v>
+      </c>
+      <c r="V14">
+        <v>161831000.0</v>
+      </c>
+      <c r="W14">
+        <v>145096000.0</v>
+      </c>
+      <c r="X14">
+        <v>145564000.0</v>
+      </c>
+      <c r="Y14">
+        <v>151623000.0</v>
+      </c>
+      <c r="Z14">
+        <v>152519000.0</v>
+      </c>
+      <c r="AA14">
+        <v>167203000.0</v>
+      </c>
+      <c r="AB14">
+        <v>167163000.0</v>
+      </c>
+      <c r="AC14">
+        <v>167249000.0</v>
+      </c>
+      <c r="AD14">
+        <v>166811000.0</v>
+      </c>
+      <c r="AE14">
+        <v>151083000.0</v>
+      </c>
+      <c r="AF14">
+        <v>166622000.0</v>
+      </c>
+      <c r="AG14">
+        <v>163346000.0</v>
+      </c>
+      <c r="AH14">
+        <v>136468000.0</v>
+      </c>
+      <c r="AI14">
+        <v>136568000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>135933000.0</v>
+      </c>
+      <c r="AK14">
+        <v>135574000.0</v>
+      </c>
+      <c r="AL14">
+        <v>135509000.0</v>
+      </c>
+      <c r="AM14">
+        <v>135373000.0</v>
+      </c>
+      <c r="AN14">
+        <v>135190000.0</v>
+      </c>
+      <c r="AO14">
+        <v>135132000.0</v>
+      </c>
+      <c r="AP14">
+        <v>136457000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>138224000.0</v>
+      </c>
+      <c r="AR14">
+        <v>138181000.0</v>
+      </c>
+      <c r="AS14">
+        <v>137951000.0</v>
+      </c>
+      <c r="AT14">
+        <v>137311000.0</v>
+      </c>
+      <c r="AU14">
+        <v>138787000.0</v>
+      </c>
+      <c r="AV14">
+        <v>138346000.0</v>
+      </c>
+      <c r="AW14">
+        <v>138258000.0</v>
+      </c>
+      <c r="AX14">
+        <v>138667000.0</v>
+      </c>
+      <c r="AY14">
+        <v>140065000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>140097000.0</v>
+      </c>
+      <c r="BA14">
+        <v>140081000.0</v>
+      </c>
+      <c r="BB14">
+        <v>139650000.0</v>
+      </c>
+      <c r="BC14">
+        <v>138417000.0</v>
+      </c>
+      <c r="BD14">
+        <v>138458000.0</v>
+      </c>
+      <c r="BE14">
+        <v>138477000.0</v>
+      </c>
+      <c r="BF14">
+        <v>137400000.0</v>
+      </c>
+      <c r="BG14">
+        <v>137400000.0</v>
+      </c>
+      <c r="BH14">
+        <v>136075000.0</v>
+      </c>
+      <c r="BI14">
+        <v>134887000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>134470000.0</v>
+      </c>
+      <c r="BK14">
+        <v>134470000.0</v>
+      </c>
+      <c r="BL14">
+        <v>112424000.0</v>
+      </c>
+      <c r="BM14">
+        <v>111765000.0</v>
+      </c>
+      <c r="BN14">
+        <v>8637948.0</v>
+      </c>
+      <c r="BO14">
+        <v>7894552.0</v>
+      </c>
+      <c r="BP14">
+        <v>7894552.0</v>
+      </c>
+      <c r="BQ14">
+        <v>8637948.0</v>
+      </c>
+      <c r="BR14">
+        <v>8637948.0</v>
+      </c>
+      <c r="BS14">
+        <v>7927485.0</v>
+      </c>
+      <c r="BT14">
+        <v>8670882.0</v>
+      </c>
+      <c r="BU14">
+        <v>8909661.0</v>
+      </c>
+      <c r="BV14">
+        <v>9093775.0</v>
+      </c>
+      <c r="BW14">
+        <v>8972672.0</v>
+      </c>
+      <c r="BX14">
+        <v>8972672.0</v>
+      </c>
+      <c r="BY14">
+        <v>11182167.0</v>
+      </c>
+      <c r="BZ14">
+        <v>10392173.0</v>
+      </c>
+      <c r="CA14">
+        <v>10363991.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:79">
+      <c r="A15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
+        <v>1493000.0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15">
+        <v>1465000.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+    </row>
+    <row r="16" spans="1:79">
+      <c r="A16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
+        <v>-847000.0</v>
+      </c>
+      <c r="J16">
+        <v>-251000.0</v>
+      </c>
+      <c r="K16">
+        <v>-15772000.0</v>
+      </c>
+      <c r="L16">
+        <v>-42315000.0</v>
+      </c>
+      <c r="M16">
+        <v>-49632000.0</v>
+      </c>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16">
+        <v>19208000.0</v>
+      </c>
+      <c r="AA16">
+        <v>43826000.0</v>
+      </c>
+      <c r="AB16">
+        <v>36335000.0</v>
+      </c>
+      <c r="AC16">
+        <v>27476000.0</v>
+      </c>
+      <c r="AD16">
+        <v>21071000.0</v>
+      </c>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+    </row>
+    <row r="17" spans="1:79">
+      <c r="A17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+    </row>
+    <row r="18" spans="1:79">
+      <c r="A18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+    </row>
+    <row r="19" spans="1:79">
+      <c r="A19" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+    </row>
+    <row r="20" spans="1:79">
+      <c r="A20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20">
+        <v>228624000.0</v>
+      </c>
+      <c r="C20">
+        <v>228624000.0</v>
+      </c>
+      <c r="D20">
+        <v>86841000.0</v>
+      </c>
+      <c r="E20">
+        <v>86841000.0</v>
+      </c>
+      <c r="F20">
+        <v>86841000.0</v>
+      </c>
+      <c r="G20">
+        <v>86841000.0</v>
+      </c>
+      <c r="H20">
+        <v>86841000.0</v>
+      </c>
+      <c r="I20">
+        <v>86841000.0</v>
+      </c>
+      <c r="J20">
+        <v>86841000.0</v>
+      </c>
+      <c r="K20">
+        <v>86841000.0</v>
+      </c>
+      <c r="L20">
+        <v>86841000.0</v>
+      </c>
+      <c r="M20">
+        <v>86841000.0</v>
+      </c>
+      <c r="N20">
+        <v>85856000.0</v>
+      </c>
+      <c r="O20">
+        <v>85856000.0</v>
+      </c>
+      <c r="P20">
+        <v>85856000.0</v>
+      </c>
+      <c r="Q20">
+        <v>85856000.0</v>
+      </c>
+      <c r="R20">
+        <v>85856000.0</v>
+      </c>
+      <c r="S20">
+        <v>85856000.0</v>
+      </c>
+      <c r="T20">
+        <v>85856000.0</v>
+      </c>
+      <c r="U20">
+        <v>85856000.0</v>
+      </c>
+      <c r="V20">
+        <v>85856000.0</v>
+      </c>
+      <c r="W20">
+        <v>85856000.0</v>
+      </c>
+      <c r="X20">
+        <v>85856000.0</v>
+      </c>
+      <c r="Y20">
+        <v>85856000.0</v>
+      </c>
+      <c r="Z20">
+        <v>85856000.0</v>
+      </c>
+      <c r="AA20">
+        <v>85856000.0</v>
+      </c>
+      <c r="AB20">
+        <v>85856000.0</v>
+      </c>
+      <c r="AC20">
+        <v>85856000.0</v>
+      </c>
+      <c r="AD20">
+        <v>85856000.0</v>
+      </c>
+      <c r="AE20">
+        <v>85856000.0</v>
+      </c>
+      <c r="AF20">
+        <v>85856000.0</v>
+      </c>
+      <c r="AG20">
+        <v>85856000.0</v>
+      </c>
+      <c r="AH20">
+        <v>1799000.0</v>
+      </c>
+      <c r="AI20">
+        <v>1799000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>1799000.0</v>
+      </c>
+      <c r="AK20">
+        <v>1799000.0</v>
+      </c>
+      <c r="AL20">
+        <v>1799000.0</v>
+      </c>
+      <c r="AM20">
+        <v>1799000.0</v>
+      </c>
+      <c r="AN20">
+        <v>3475000.0</v>
+      </c>
+      <c r="AO20">
+        <v>3475000.0</v>
+      </c>
+      <c r="AP20">
+        <v>3475000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>1676000.0</v>
+      </c>
+      <c r="AR20">
+        <v>1676000.0</v>
+      </c>
+      <c r="AS20">
+        <v>1676000.0</v>
+      </c>
+      <c r="AT20">
+        <v>1676000.0</v>
+      </c>
+      <c r="AU20">
+        <v>1676000.0</v>
+      </c>
+      <c r="AV20">
+        <v>1676000.0</v>
+      </c>
+      <c r="AW20">
+        <v>1227000.0</v>
+      </c>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+    </row>
+    <row r="21" spans="1:79">
+      <c r="A21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21">
+        <v>976578000.0</v>
+      </c>
+      <c r="C21">
+        <v>976578000.0</v>
+      </c>
+      <c r="D21">
+        <v>606452000.0</v>
+      </c>
+      <c r="E21">
+        <v>606236000.0</v>
+      </c>
+      <c r="F21">
+        <v>606034000.0</v>
+      </c>
+      <c r="G21">
+        <v>605896000.0</v>
+      </c>
+      <c r="H21">
+        <v>605802000.0</v>
+      </c>
+      <c r="I21">
+        <v>605580000.0</v>
+      </c>
+      <c r="J21">
+        <v>605347000.0</v>
+      </c>
+      <c r="K21">
+        <v>605082000.0</v>
+      </c>
+      <c r="L21">
+        <v>604781000.0</v>
+      </c>
+      <c r="M21">
+        <v>604407000.0</v>
+      </c>
+      <c r="N21">
+        <v>603968000.0</v>
+      </c>
+      <c r="O21">
+        <v>603567000.0</v>
+      </c>
+      <c r="P21">
+        <v>603204000.0</v>
+      </c>
+      <c r="Q21">
+        <v>601971000.0</v>
+      </c>
+      <c r="R21">
+        <v>601247000.0</v>
+      </c>
+      <c r="S21">
+        <v>601247000.0</v>
+      </c>
+      <c r="T21">
+        <v>601247000.0</v>
+      </c>
+      <c r="U21">
+        <v>601247000.0</v>
+      </c>
+      <c r="V21">
+        <v>601247000.0</v>
+      </c>
+      <c r="W21">
+        <v>601247000.0</v>
+      </c>
+      <c r="X21">
+        <v>601247000.0</v>
+      </c>
+      <c r="Y21">
+        <v>601247000.0</v>
+      </c>
+      <c r="Z21">
+        <v>601247000.0</v>
+      </c>
+      <c r="AA21">
+        <v>603294000.0</v>
+      </c>
+      <c r="AB21">
+        <v>603268000.0</v>
+      </c>
+      <c r="AC21">
+        <v>603291000.0</v>
+      </c>
+      <c r="AD21">
+        <v>603251000.0</v>
+      </c>
+      <c r="AE21">
+        <v>603209000.0</v>
+      </c>
+      <c r="AF21">
+        <v>613274000.0</v>
+      </c>
+      <c r="AG21">
+        <v>613227000.0</v>
+      </c>
+      <c r="AH21">
+        <v>12029000.0</v>
+      </c>
+      <c r="AI21">
+        <v>12085000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>9953000.0</v>
+      </c>
+      <c r="AK21">
+        <v>9953000.0</v>
+      </c>
+      <c r="AL21">
+        <v>9953000.0</v>
+      </c>
+      <c r="AM21">
+        <v>9953000.0</v>
+      </c>
+      <c r="AN21">
+        <v>9953000.0</v>
+      </c>
+      <c r="AO21">
+        <v>9953000.0</v>
+      </c>
+      <c r="AP21">
+        <v>9953000.0</v>
+      </c>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+    </row>
+    <row r="22" spans="1:79">
+      <c r="A22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
+        <v>-55018000.0</v>
+      </c>
+      <c r="J22">
+        <v>1.0</v>
+      </c>
+      <c r="K22">
+        <v>-45421000.0</v>
+      </c>
+      <c r="L22">
+        <v>6511000.0</v>
+      </c>
+      <c r="M22">
+        <v>8161000.0</v>
+      </c>
+      <c r="N22">
+        <v>5877000.0</v>
+      </c>
+      <c r="O22">
+        <v>4684000.0</v>
+      </c>
+      <c r="P22">
+        <v>6035000.0</v>
+      </c>
+      <c r="Q22">
+        <v>7461000.0</v>
+      </c>
+      <c r="R22">
+        <v>6177000.0</v>
+      </c>
+      <c r="S22">
+        <v>3952000.0</v>
+      </c>
+      <c r="T22">
+        <v>5676000.0</v>
+      </c>
+      <c r="U22">
+        <v>6327000.0</v>
+      </c>
+      <c r="V22">
+        <v>4187000.0</v>
+      </c>
+      <c r="W22">
+        <v>3827000.0</v>
+      </c>
+      <c r="X22">
+        <v>4971000.0</v>
+      </c>
+      <c r="Y22">
+        <v>5621000.0</v>
+      </c>
+      <c r="Z22">
+        <v>4221000.0</v>
+      </c>
+      <c r="AA22">
+        <v>3724000.0</v>
+      </c>
+      <c r="AB22">
+        <v>5297000.0</v>
+      </c>
+      <c r="AC22">
+        <v>6192000.0</v>
+      </c>
+      <c r="AD22">
+        <v>4037000.0</v>
+      </c>
+      <c r="AE22">
+        <v>4441000.0</v>
+      </c>
+      <c r="AF22">
+        <v>5505000.0</v>
+      </c>
+      <c r="AG22">
+        <v>6545000.0</v>
+      </c>
+      <c r="AH22">
+        <v>3910000.0</v>
+      </c>
+      <c r="AI22">
+        <v>3550000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>3707000.0</v>
+      </c>
+      <c r="AK22">
+        <v>4751000.0</v>
+      </c>
+      <c r="AL22">
+        <v>3219000.0</v>
+      </c>
+      <c r="AM22">
+        <v>-1556000.0</v>
+      </c>
+      <c r="AN22">
+        <v>1.0</v>
+      </c>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22">
+        <v>1.0</v>
+      </c>
+      <c r="AR22">
+        <v>10297000.0</v>
+      </c>
+      <c r="AS22">
+        <v>6560000.0</v>
+      </c>
+      <c r="AT22">
+        <v>2599000.0</v>
+      </c>
+      <c r="AU22">
+        <v>3872000.0</v>
+      </c>
+      <c r="AV22">
+        <v>1.0</v>
+      </c>
+      <c r="AW22">
+        <v>1.0</v>
+      </c>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22">
+        <v>1.0</v>
+      </c>
+      <c r="BA22">
+        <v>1.0</v>
+      </c>
+      <c r="BB22"/>
+      <c r="BC22">
+        <v>1.0</v>
+      </c>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22">
+        <v>733529.0</v>
+      </c>
+      <c r="BV22">
+        <v>950801.0</v>
+      </c>
+      <c r="BW22">
+        <v>1105421.0</v>
+      </c>
+      <c r="BX22">
+        <v>1036996.0</v>
+      </c>
+      <c r="BY22">
+        <v>884610.0</v>
+      </c>
+      <c r="BZ22">
+        <v>1034295.0</v>
+      </c>
+      <c r="CA22">
+        <v>875018.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:79">
+      <c r="A23" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23">
+        <v>1783828000.0</v>
+      </c>
+      <c r="C23">
+        <v>1783828000.0</v>
+      </c>
+      <c r="D23">
+        <v>1447011000.0</v>
+      </c>
+      <c r="E23">
+        <v>1066877000.0</v>
+      </c>
+      <c r="F23">
+        <v>1022856000.0</v>
+      </c>
+      <c r="G23">
+        <v>1033540000.0</v>
+      </c>
+      <c r="H23">
+        <v>1019435000.0</v>
+      </c>
+      <c r="I23">
+        <v>964130000.0</v>
+      </c>
+      <c r="J23">
+        <v>932186000.0</v>
+      </c>
+      <c r="K23">
+        <v>944137000.0</v>
+      </c>
+      <c r="L23">
+        <v>951824000.0</v>
+      </c>
+      <c r="M23">
+        <v>933777000.0</v>
+      </c>
+      <c r="N23">
+        <v>1017767000.0</v>
+      </c>
+      <c r="O23">
+        <v>1033819000.0</v>
+      </c>
+      <c r="P23">
+        <v>1016377000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1006473000.0</v>
+      </c>
+      <c r="R23">
+        <v>1001037000.0</v>
+      </c>
+      <c r="S23">
+        <v>1037860000.0</v>
+      </c>
+      <c r="T23">
+        <v>996478000.0</v>
+      </c>
+      <c r="U23">
+        <v>1022378000.0</v>
+      </c>
+      <c r="V23">
+        <v>885217000.0</v>
+      </c>
+      <c r="W23">
+        <v>869676000.0</v>
+      </c>
+      <c r="X23">
+        <v>880971000.0</v>
+      </c>
+      <c r="Y23">
+        <v>848801000.0</v>
+      </c>
+      <c r="Z23">
+        <v>887105000.0</v>
+      </c>
+      <c r="AA23">
+        <v>935207000.0</v>
+      </c>
+      <c r="AB23">
+        <v>923759000.0</v>
+      </c>
+      <c r="AC23">
+        <v>923898000.0</v>
+      </c>
+      <c r="AD23">
+        <v>919924000.0</v>
+      </c>
+      <c r="AE23">
+        <v>902642000.0</v>
+      </c>
+      <c r="AF23">
+        <v>909764000.0</v>
+      </c>
+      <c r="AG23">
+        <v>902098000.0</v>
+      </c>
+      <c r="AH23">
+        <v>239990000.0</v>
+      </c>
+      <c r="AI23">
+        <v>254985000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>247648000.0</v>
+      </c>
+      <c r="AK23">
+        <v>243892000.0</v>
+      </c>
+      <c r="AL23">
+        <v>231175000.0</v>
+      </c>
+      <c r="AM23">
+        <v>249767000.0</v>
+      </c>
+      <c r="AN23">
+        <v>248452000.0</v>
+      </c>
+      <c r="AO23">
+        <v>247824000.0</v>
+      </c>
+      <c r="AP23">
+        <v>237653000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>292693000.0</v>
+      </c>
+      <c r="AR23">
+        <v>292416000.0</v>
+      </c>
+      <c r="AS23">
+        <v>265206000.0</v>
+      </c>
+      <c r="AT23">
+        <v>217933000.0</v>
+      </c>
+      <c r="AU23">
+        <v>220751000.0</v>
+      </c>
+      <c r="AV23">
+        <v>202235000.0</v>
+      </c>
+      <c r="AW23">
+        <v>179842000.0</v>
+      </c>
+      <c r="AX23">
+        <v>159725000.0</v>
+      </c>
+      <c r="AY23">
+        <v>141791000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>118345000.0</v>
+      </c>
+      <c r="BA23">
+        <v>97072000.0</v>
+      </c>
+      <c r="BB23">
+        <v>76053000.0</v>
+      </c>
+      <c r="BC23">
+        <v>63425000.0</v>
+      </c>
+      <c r="BD23">
+        <v>60792000.0</v>
+      </c>
+      <c r="BE23">
+        <v>59415000.0</v>
+      </c>
+      <c r="BF23">
+        <v>51408000.0</v>
+      </c>
+      <c r="BG23">
+        <v>42567000.0</v>
+      </c>
+      <c r="BH23">
+        <v>37905000.0</v>
+      </c>
+      <c r="BI23">
+        <v>32569000.0</v>
+      </c>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23">
+        <v>770188.0</v>
+      </c>
+      <c r="BO23">
+        <v>1114755.0</v>
+      </c>
+      <c r="BP23">
+        <v>1199211.0</v>
+      </c>
+      <c r="BQ23">
+        <v>1424665.0</v>
+      </c>
+      <c r="BR23">
+        <v>1892446.0</v>
+      </c>
+      <c r="BS23">
+        <v>2403114.0</v>
+      </c>
+      <c r="BT23">
+        <v>3068184.0</v>
+      </c>
+      <c r="BU23">
+        <v>5460768.0</v>
+      </c>
+      <c r="BV23">
+        <v>7282942.0</v>
+      </c>
+      <c r="BW23">
+        <v>10198304.0</v>
+      </c>
+      <c r="BX23">
+        <v>12706260.0</v>
+      </c>
+      <c r="BY23">
+        <v>19019620.0</v>
+      </c>
+      <c r="BZ23">
+        <v>14912601.0</v>
+      </c>
+      <c r="CA23">
+        <v>16737903.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:79">
+      <c r="A24" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24">
+        <v>1125434000.0</v>
+      </c>
+      <c r="C24">
+        <v>804203000.0</v>
+      </c>
+      <c r="D24">
+        <v>805064000.0</v>
+      </c>
+      <c r="E24">
+        <v>377198000.0</v>
+      </c>
+      <c r="F24">
+        <v>512657000.0</v>
+      </c>
+      <c r="G24">
+        <v>512033000.0</v>
+      </c>
+      <c r="H24">
+        <v>511406000.0</v>
+      </c>
+      <c r="I24">
+        <v>275638000.0</v>
+      </c>
+      <c r="J24">
+        <v>275263000.0</v>
+      </c>
+      <c r="K24">
+        <v>274888000.0</v>
+      </c>
+      <c r="L24">
+        <v>274514000.0</v>
+      </c>
+      <c r="M24">
+        <v>274140000.0</v>
+      </c>
+      <c r="N24">
+        <v>273767000.0</v>
+      </c>
+      <c r="O24">
+        <v>147019000.0</v>
+      </c>
+      <c r="P24">
+        <v>146805000.0</v>
+      </c>
+      <c r="Q24">
+        <v>146592000.0</v>
+      </c>
+      <c r="R24">
+        <v>319269000.0</v>
+      </c>
+      <c r="S24">
+        <v>318624000.0</v>
+      </c>
+      <c r="T24">
+        <v>317979000.0</v>
+      </c>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+    </row>
+    <row r="25" spans="1:79">
+      <c r="A25" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>804203000.0</v>
+      </c>
+      <c r="D25">
+        <v>818628000.0</v>
+      </c>
+      <c r="E25">
+        <v>377198000.0</v>
+      </c>
+      <c r="F25">
+        <v>525272000.0</v>
+      </c>
+      <c r="G25">
+        <v>524192000.0</v>
+      </c>
+      <c r="H25">
+        <v>537774000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>274514000.0</v>
+      </c>
+      <c r="M25">
+        <v>274140000.0</v>
+      </c>
+      <c r="N25">
+        <v>273767000.0</v>
+      </c>
+      <c r="O25">
+        <v>262019000.0</v>
+      </c>
+      <c r="P25">
+        <v>146805000.0</v>
+      </c>
+      <c r="Q25">
+        <v>146592000.0</v>
+      </c>
+      <c r="R25">
+        <v>319269000.0</v>
+      </c>
+      <c r="S25">
+        <v>318624000.0</v>
+      </c>
+      <c r="T25">
+        <v>317979000.0</v>
+      </c>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+    </row>
+    <row r="26" spans="1:79">
+      <c r="A26" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26">
+        <v>28623000.0</v>
+      </c>
+      <c r="C26">
+        <v>29075000.0</v>
+      </c>
+      <c r="D26">
+        <v>26476000.0</v>
+      </c>
+      <c r="E26">
+        <v>13843000.0</v>
+      </c>
+      <c r="F26">
+        <v>9237000.0</v>
+      </c>
+      <c r="G26">
+        <v>9128000.0</v>
+      </c>
+      <c r="H26">
+        <v>8976000.0</v>
+      </c>
+      <c r="I26">
+        <v>8506000.0</v>
+      </c>
+      <c r="J26">
+        <v>9830000.0</v>
+      </c>
+      <c r="K26">
+        <v>9914000.0</v>
+      </c>
+      <c r="L26">
+        <v>37110000.0</v>
+      </c>
+      <c r="M26">
+        <v>40247000.0</v>
+      </c>
+      <c r="N26">
+        <v>27155000.0</v>
+      </c>
+      <c r="O26">
+        <v>35980000.0</v>
+      </c>
+      <c r="P26">
+        <v>26606000.0</v>
+      </c>
+      <c r="Q26">
+        <v>26289000.0</v>
+      </c>
+      <c r="R26">
+        <v>21228000.0</v>
+      </c>
+      <c r="S26">
+        <v>14546000.0</v>
+      </c>
+      <c r="T26">
+        <v>14569000.0</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+    </row>
+    <row r="27" spans="1:79">
+      <c r="A27" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+    </row>
+    <row r="28" spans="1:79">
+      <c r="A28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28">
+        <v>577178000.0</v>
+      </c>
+      <c r="C28">
+        <v>577178000.0</v>
+      </c>
+      <c r="D28">
+        <v>400381000.0</v>
+      </c>
+      <c r="E28">
+        <v>321703000.0</v>
+      </c>
+      <c r="F28">
+        <v>342866000.0</v>
+      </c>
+      <c r="G28">
+        <v>331722000.0</v>
+      </c>
+      <c r="H28">
+        <v>347335000.0</v>
+      </c>
+      <c r="I28">
+        <v>144026000.0</v>
+      </c>
+      <c r="J28">
+        <v>158588000.0</v>
+      </c>
+      <c r="K28">
+        <v>146161000.0</v>
+      </c>
+      <c r="L28">
+        <v>185922000.0</v>
+      </c>
+      <c r="M28">
+        <v>191254000.0</v>
+      </c>
+      <c r="N28">
+        <v>215713000.0</v>
+      </c>
+      <c r="O28">
+        <v>190579000.0</v>
+      </c>
+      <c r="P28">
+        <v>189605000.0</v>
+      </c>
+      <c r="Q28">
+        <v>212215000.0</v>
+      </c>
+      <c r="R28">
+        <v>209307000.0</v>
+      </c>
+      <c r="S28">
+        <v>178452000.0</v>
+      </c>
+      <c r="T28">
+        <v>190743000.0</v>
+      </c>
+      <c r="U28">
+        <v>169947000.0</v>
+      </c>
+      <c r="V28">
+        <v>128831000.0</v>
+      </c>
+      <c r="W28">
+        <v>113790000.0</v>
+      </c>
+      <c r="X28">
+        <v>123231000.0</v>
+      </c>
+      <c r="Y28">
+        <v>112775000.0</v>
+      </c>
+      <c r="Z28">
+        <v>125250000.0</v>
+      </c>
+      <c r="AA28">
+        <v>123723000.0</v>
+      </c>
+      <c r="AB28">
+        <v>116036000.0</v>
+      </c>
+      <c r="AC28">
+        <v>139973000.0</v>
+      </c>
+      <c r="AD28">
+        <v>140587000.0</v>
+      </c>
+      <c r="AE28">
+        <v>116808000.0</v>
+      </c>
+      <c r="AF28">
+        <v>116874000.0</v>
+      </c>
+      <c r="AG28">
+        <v>122663000.0</v>
+      </c>
+      <c r="AH28">
+        <v>-105651000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-54193000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>-70221000.0</v>
+      </c>
+      <c r="AK28">
+        <v>-88614000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-79637000.0</v>
+      </c>
+      <c r="AM28">
+        <v>-92722000.0</v>
+      </c>
+      <c r="AN28">
+        <v>-178132000.0</v>
+      </c>
+      <c r="AO28">
+        <v>-174914000.0</v>
+      </c>
+      <c r="AP28">
+        <v>-159761000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-210070000.0</v>
+      </c>
+      <c r="AR28">
+        <v>-211992000.0</v>
+      </c>
+      <c r="AS28">
+        <v>-189272000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-151701000.0</v>
+      </c>
+      <c r="AU28">
+        <v>-165284000.0</v>
+      </c>
+      <c r="AV28">
+        <v>-151287000.0</v>
+      </c>
+      <c r="AW28">
+        <v>-128847000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-104780000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-104316000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-87114000.0</v>
+      </c>
+      <c r="BA28">
+        <v>-70733000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-52297000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-41246000.0</v>
+      </c>
+      <c r="BD28">
+        <v>-39603000.0</v>
+      </c>
+      <c r="BE28">
+        <v>-39300000.0</v>
+      </c>
+      <c r="BF28">
+        <v>-32138000.0</v>
+      </c>
+      <c r="BG28">
+        <v>-25630000.0</v>
+      </c>
+      <c r="BH28">
+        <v>-21052000.0</v>
+      </c>
+      <c r="BI28">
+        <v>-16386000.0</v>
+      </c>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28">
+        <v>-396653.0</v>
+      </c>
+      <c r="BO28">
+        <v>-350926.0</v>
+      </c>
+      <c r="BP28">
+        <v>-460798.0</v>
+      </c>
+      <c r="BQ28">
+        <v>-504643.0</v>
+      </c>
+      <c r="BR28">
+        <v>-744051.0</v>
+      </c>
+      <c r="BS28">
+        <v>-1009248.0</v>
+      </c>
+      <c r="BT28">
+        <v>-1291444.0</v>
+      </c>
+      <c r="BU28">
+        <v>-1699271.0</v>
+      </c>
+      <c r="BV28">
+        <v>-486846.0</v>
+      </c>
+      <c r="BW28">
+        <v>-2421332.0</v>
+      </c>
+      <c r="BX28">
+        <v>-4694476.0</v>
+      </c>
+      <c r="BY28">
+        <v>-7074079.0</v>
+      </c>
+      <c r="BZ28">
+        <v>-2509138.0</v>
+      </c>
+      <c r="CA28">
+        <v>-4675734.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:79">
+      <c r="A29" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29">
+        <v>1675362000.0</v>
+      </c>
+      <c r="C29">
+        <v>1367479000.0</v>
+      </c>
+      <c r="D29">
+        <v>1327868000.0</v>
+      </c>
+      <c r="E29">
+        <v>958372000.0</v>
+      </c>
+      <c r="F29">
+        <v>928288000.0</v>
+      </c>
+      <c r="G29">
+        <v>912013000.0</v>
+      </c>
+      <c r="H29">
+        <v>886324000.0</v>
+      </c>
+      <c r="I29">
+        <v>721202000.0</v>
+      </c>
+      <c r="J29">
+        <v>698500000.0</v>
+      </c>
+      <c r="K29">
+        <v>684024000.0</v>
+      </c>
+      <c r="L29">
+        <v>743894000.0</v>
+      </c>
+      <c r="M29">
+        <v>732927000.0</v>
+      </c>
+      <c r="N29">
+        <v>652189000.0</v>
+      </c>
+      <c r="O29">
+        <v>626827000.0</v>
+      </c>
+      <c r="P29">
+        <v>652954000.0</v>
+      </c>
+      <c r="Q29">
+        <v>577173000.0</v>
+      </c>
+      <c r="R29">
+        <v>572646000.0</v>
+      </c>
+      <c r="S29">
+        <v>588048000.0</v>
+      </c>
+      <c r="T29">
+        <v>578847000.0</v>
+      </c>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+    </row>
+    <row r="30" spans="1:79">
+      <c r="A30" t="s">
+        <v>52</v>
+      </c>
+      <c r="B30">
+        <v>67374000.0</v>
+      </c>
+      <c r="C30">
+        <v>67374000.0</v>
+      </c>
+      <c r="D30">
+        <v>46630000.0</v>
+      </c>
+      <c r="E30">
+        <v>47199000.0</v>
+      </c>
+      <c r="F30">
+        <v>49525000.0</v>
+      </c>
+      <c r="G30">
+        <v>44866000.0</v>
+      </c>
+      <c r="H30">
+        <v>45200000.0</v>
+      </c>
+      <c r="I30">
+        <v>42664000.0</v>
+      </c>
+      <c r="J30">
+        <v>40020000.0</v>
+      </c>
+      <c r="K30">
+        <v>35473000.0</v>
+      </c>
+      <c r="L30">
+        <v>35868000.0</v>
+      </c>
+      <c r="M30">
+        <v>35102000.0</v>
+      </c>
+      <c r="N30">
+        <v>37295000.0</v>
+      </c>
+      <c r="O30">
+        <v>30549000.0</v>
+      </c>
+      <c r="P30">
+        <v>25306000.0</v>
+      </c>
+      <c r="Q30">
+        <v>34061000.0</v>
+      </c>
+      <c r="R30">
+        <v>35191000.0</v>
+      </c>
+      <c r="S30">
+        <v>31864000.0</v>
+      </c>
+      <c r="T30">
+        <v>32092000.0</v>
+      </c>
+      <c r="U30">
+        <v>35748000.0</v>
+      </c>
+      <c r="V30">
+        <v>30467000.0</v>
+      </c>
+      <c r="W30">
+        <v>29455000.0</v>
+      </c>
+      <c r="X30">
+        <v>26201000.0</v>
+      </c>
+      <c r="Y30">
+        <v>24372000.0</v>
+      </c>
+      <c r="Z30">
+        <v>22728000.0</v>
+      </c>
+      <c r="AA30">
+        <v>26838000.0</v>
+      </c>
+      <c r="AB30">
+        <v>24381000.0</v>
+      </c>
+      <c r="AC30">
+        <v>24442000.0</v>
+      </c>
+      <c r="AD30">
+        <v>28136000.0</v>
+      </c>
+      <c r="AE30">
+        <v>25834000.0</v>
+      </c>
+      <c r="AF30">
+        <v>25528000.0</v>
+      </c>
+      <c r="AG30">
+        <v>27329000.0</v>
+      </c>
+      <c r="AH30">
+        <v>20732000.0</v>
+      </c>
+      <c r="AI30">
+        <v>21309000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>19734000.0</v>
+      </c>
+      <c r="AK30">
+        <v>19397000.0</v>
+      </c>
+      <c r="AL30">
+        <v>19234000.0</v>
+      </c>
+      <c r="AM30">
+        <v>17668000.0</v>
+      </c>
+      <c r="AN30">
+        <v>17282000.0</v>
+      </c>
+      <c r="AO30">
+        <v>17939000.0</v>
+      </c>
+      <c r="AP30">
+        <v>20701000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>27576000.0</v>
+      </c>
+      <c r="AR30">
+        <v>25514000.0</v>
+      </c>
+      <c r="AS30">
+        <v>28652000.0</v>
+      </c>
+      <c r="AT30">
+        <v>24600000.0</v>
+      </c>
+      <c r="AU30">
+        <v>18176000.0</v>
+      </c>
+      <c r="AV30">
+        <v>16268000.0</v>
+      </c>
+      <c r="AW30">
+        <v>15733000.0</v>
+      </c>
+      <c r="AX30">
+        <v>17815000.0</v>
+      </c>
+      <c r="AY30">
+        <v>18100000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>16254000.0</v>
+      </c>
+      <c r="BA30">
+        <v>12460000.0</v>
+      </c>
+      <c r="BB30">
+        <v>11098000.0</v>
+      </c>
+      <c r="BC30">
+        <v>9348000.0</v>
+      </c>
+      <c r="BD30">
+        <v>9384000.0</v>
+      </c>
+      <c r="BE30">
+        <v>7605000.0</v>
+      </c>
+      <c r="BF30">
+        <v>7129000.0</v>
+      </c>
+      <c r="BG30">
+        <v>5625000.0</v>
+      </c>
+      <c r="BH30">
+        <v>5737000.0</v>
+      </c>
+      <c r="BI30">
+        <v>5732000.0</v>
+      </c>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30">
+        <v>72351.0</v>
+      </c>
+      <c r="BR30">
+        <v>51688.0</v>
+      </c>
+      <c r="BS30">
+        <v>141565.0</v>
+      </c>
+      <c r="BT30">
+        <v>254310.0</v>
+      </c>
+      <c r="BU30">
+        <v>407930.0</v>
+      </c>
+      <c r="BV30">
+        <v>760831.0</v>
+      </c>
+      <c r="BW30">
+        <v>1634828.0</v>
+      </c>
+      <c r="BX30">
+        <v>1754200.0</v>
+      </c>
+      <c r="BY30">
+        <v>3034448.0</v>
+      </c>
+      <c r="BZ30">
+        <v>2872455.0</v>
+      </c>
+      <c r="CA30">
+        <v>3683576.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:79">
+      <c r="A31" t="s">
+        <v>53</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>-222242000.0</v>
+      </c>
+      <c r="M31"/>
+      <c r="N31">
+        <v>451107000.0</v>
+      </c>
+      <c r="O31">
+        <v>-383812000.0</v>
+      </c>
+      <c r="P31">
+        <v>464958000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-430571000.0</v>
+      </c>
+      <c r="R31">
+        <v>-433726000.0</v>
+      </c>
+      <c r="S31">
+        <v>-417679000.0</v>
+      </c>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+    </row>
+    <row r="32" spans="1:79">
+      <c r="A32" t="s">
+        <v>54</v>
+      </c>
+      <c r="B32">
+        <v>599956000.0</v>
+      </c>
+      <c r="C32">
+        <v>210306000.0</v>
+      </c>
+      <c r="D32">
+        <v>461966000.0</v>
+      </c>
+      <c r="E32">
+        <v>106802000.0</v>
+      </c>
+      <c r="F32">
+        <v>231627000.0</v>
+      </c>
+      <c r="G32">
+        <v>209181000.0</v>
+      </c>
+      <c r="H32">
+        <v>200692000.0</v>
+      </c>
+      <c r="I32">
+        <v>170012000.0</v>
+      </c>
+      <c r="J32">
+        <v>147433000.0</v>
+      </c>
+      <c r="K32">
+        <v>126578000.0</v>
+      </c>
+      <c r="L32">
+        <v>136453000.0</v>
+      </c>
+      <c r="M32">
+        <v>124585000.0</v>
+      </c>
+      <c r="N32">
+        <v>161816000.0</v>
+      </c>
+      <c r="O32">
+        <v>30527000.0</v>
+      </c>
+      <c r="P32">
+        <v>36238000.0</v>
+      </c>
+      <c r="Q32">
+        <v>40168000.0</v>
+      </c>
+      <c r="R32">
+        <v>219294000.0</v>
+      </c>
+      <c r="S32">
+        <v>220300000.0</v>
+      </c>
+      <c r="T32">
+        <v>209892000.0</v>
+      </c>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+    </row>
+    <row r="33" spans="1:79">
+      <c r="A33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33">
+        <v>1090949000.0</v>
+      </c>
+      <c r="C33">
+        <v>1090949000.0</v>
+      </c>
+      <c r="D33">
+        <v>730604000.0</v>
+      </c>
+      <c r="E33">
+        <v>716222000.0</v>
+      </c>
+      <c r="F33">
+        <v>709365000.0</v>
+      </c>
+      <c r="G33">
+        <v>715162000.0</v>
+      </c>
+      <c r="H33">
+        <v>712270000.0</v>
+      </c>
+      <c r="I33">
+        <v>709430000.0</v>
+      </c>
+      <c r="J33">
+        <v>708630000.0</v>
+      </c>
+      <c r="K33">
+        <v>714343000.0</v>
+      </c>
+      <c r="L33">
+        <v>740010000.0</v>
+      </c>
+      <c r="M33">
+        <v>740911000.0</v>
+      </c>
+      <c r="N33">
+        <v>725025000.0</v>
+      </c>
+      <c r="O33">
+        <v>739856000.0</v>
+      </c>
+      <c r="P33">
+        <v>726894000.0</v>
+      </c>
+      <c r="Q33">
+        <v>724682000.0</v>
+      </c>
+      <c r="R33">
+        <v>714857000.0</v>
+      </c>
+      <c r="S33">
+        <v>733893000.0</v>
+      </c>
+      <c r="T33">
+        <v>710843000.0</v>
+      </c>
+      <c r="U33">
+        <v>753574000.0</v>
+      </c>
+      <c r="V33">
+        <v>753253000.0</v>
+      </c>
+      <c r="W33">
+        <v>727815000.0</v>
+      </c>
+      <c r="X33">
+        <v>752960000.0</v>
+      </c>
+      <c r="Y33">
+        <v>754029000.0</v>
+      </c>
+      <c r="Z33">
+        <v>771295000.0</v>
+      </c>
+      <c r="AA33">
+        <v>812147000.0</v>
+      </c>
+      <c r="AB33">
+        <v>800996000.0</v>
+      </c>
+      <c r="AC33">
+        <v>802306000.0</v>
+      </c>
+      <c r="AD33">
+        <v>800456000.0</v>
+      </c>
+      <c r="AE33">
+        <v>784366000.0</v>
+      </c>
+      <c r="AF33">
+        <v>796877000.0</v>
+      </c>
+      <c r="AG33">
+        <v>793567000.0</v>
+      </c>
+      <c r="AH33">
+        <v>101266000.0</v>
+      </c>
+      <c r="AI33">
+        <v>100654000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>81950000.0</v>
+      </c>
+      <c r="AK33">
+        <v>77948000.0</v>
+      </c>
+      <c r="AL33">
+        <v>66943000.0</v>
+      </c>
+      <c r="AM33">
+        <v>72575000.0</v>
+      </c>
+      <c r="AN33">
+        <v>46905000.0</v>
+      </c>
+      <c r="AO33">
+        <v>47224000.0</v>
+      </c>
+      <c r="AP33">
+        <v>53540000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>52148000.0</v>
+      </c>
+      <c r="AR33">
+        <v>41655000.0</v>
+      </c>
+      <c r="AS33">
+        <v>37179000.0</v>
+      </c>
+      <c r="AT33">
+        <v>36982000.0</v>
+      </c>
+      <c r="AU33">
+        <v>31711000.0</v>
+      </c>
+      <c r="AV33">
+        <v>32472000.0</v>
+      </c>
+      <c r="AW33">
+        <v>32556000.0</v>
+      </c>
+      <c r="AX33">
+        <v>35203000.0</v>
+      </c>
+      <c r="AY33">
+        <v>18055000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>13002000.0</v>
+      </c>
+      <c r="BA33">
+        <v>11864000.0</v>
+      </c>
+      <c r="BB33">
+        <v>11129000.0</v>
+      </c>
+      <c r="BC33">
+        <v>11558000.0</v>
+      </c>
+      <c r="BD33">
+        <v>10022000.0</v>
+      </c>
+      <c r="BE33">
+        <v>10406000.0</v>
+      </c>
+      <c r="BF33">
+        <v>10731000.0</v>
+      </c>
+      <c r="BG33">
+        <v>9711000.0</v>
+      </c>
+      <c r="BH33">
+        <v>9932000.0</v>
+      </c>
+      <c r="BI33">
+        <v>8629000.0</v>
+      </c>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33">
+        <v>297058.0</v>
+      </c>
+      <c r="BO33">
+        <v>561588.0</v>
+      </c>
+      <c r="BP33">
+        <v>676195.0</v>
+      </c>
+      <c r="BQ33">
+        <v>771520.0</v>
+      </c>
+      <c r="BR33">
+        <v>881602.0</v>
+      </c>
+      <c r="BS33">
+        <v>1132609.0</v>
+      </c>
+      <c r="BT33">
+        <v>1367878.0</v>
+      </c>
+      <c r="BU33">
+        <v>2570736.0</v>
+      </c>
+      <c r="BV33">
+        <v>5035162.0</v>
+      </c>
+      <c r="BW33">
+        <v>4987421.0</v>
+      </c>
+      <c r="BX33">
+        <v>5171286.0</v>
+      </c>
+      <c r="BY33">
+        <v>7974181.0</v>
+      </c>
+      <c r="BZ33">
+        <v>8447411.0</v>
+      </c>
+      <c r="CA33">
+        <v>7454273.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:79">
+      <c r="A34" t="s">
+        <v>56</v>
+      </c>
+      <c r="B34">
+        <v>14406000.0</v>
+      </c>
+      <c r="C34">
+        <v>11844000.0</v>
+      </c>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34">
+        <v>1351000.0</v>
+      </c>
+      <c r="P34">
+        <v>1220000.0</v>
+      </c>
+      <c r="Q34">
+        <v>1351000.0</v>
+      </c>
+      <c r="R34">
+        <v>1452000.0</v>
+      </c>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+    </row>
+    <row r="35" spans="1:79">
+      <c r="A35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35">
+        <v>1232402000.0</v>
+      </c>
+      <c r="C35">
+        <v>1232402000.0</v>
+      </c>
+      <c r="D35">
+        <v>819152000.0</v>
+      </c>
+      <c r="E35">
+        <v>377937000.0</v>
+      </c>
+      <c r="F35">
+        <v>525361000.0</v>
+      </c>
+      <c r="G35">
+        <v>524363000.0</v>
+      </c>
+      <c r="H35">
+        <v>538044000.0</v>
+      </c>
+      <c r="I35">
+        <v>301309000.0</v>
+      </c>
+      <c r="J35">
+        <v>300257000.0</v>
+      </c>
+      <c r="K35">
+        <v>299216000.0</v>
+      </c>
+      <c r="L35">
+        <v>407083000.0</v>
+      </c>
+      <c r="M35">
+        <v>406709000.0</v>
+      </c>
+      <c r="N35">
+        <v>568303000.0</v>
+      </c>
+      <c r="O35">
+        <v>464772000.0</v>
+      </c>
+      <c r="P35">
+        <v>430743000.0</v>
+      </c>
+      <c r="Q35">
+        <v>507594000.0</v>
+      </c>
+      <c r="R35">
+        <v>680774000.0</v>
+      </c>
+      <c r="S35">
+        <v>684769000.0</v>
+      </c>
+      <c r="T35">
+        <v>659867000.0</v>
+      </c>
+      <c r="U35">
+        <v>699857000.0</v>
+      </c>
+      <c r="V35">
+        <v>554475000.0</v>
+      </c>
+      <c r="W35">
+        <v>529412000.0</v>
+      </c>
+      <c r="X35">
+        <v>532285000.0</v>
+      </c>
+      <c r="Y35">
+        <v>499090000.0</v>
+      </c>
+      <c r="Z35">
+        <v>508007000.0</v>
+      </c>
+      <c r="AA35">
+        <v>518754000.0</v>
+      </c>
+      <c r="AB35">
+        <v>487746000.0</v>
+      </c>
+      <c r="AC35">
+        <v>496937000.0</v>
+      </c>
+      <c r="AD35">
+        <v>493737000.0</v>
+      </c>
+      <c r="AE35">
+        <v>481506000.0</v>
+      </c>
+      <c r="AF35">
+        <v>475297000.0</v>
+      </c>
+      <c r="AG35">
+        <v>482054000.0</v>
+      </c>
+      <c r="AH35">
+        <v>4637000.0</v>
+      </c>
+      <c r="AI35">
+        <v>4686000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>4736000.0</v>
+      </c>
+      <c r="AK35">
+        <v>4785000.0</v>
+      </c>
+      <c r="AL35">
+        <v>4839000.0</v>
+      </c>
+      <c r="AM35">
+        <v>4896000.0</v>
+      </c>
+      <c r="AN35">
+        <v>4957000.0</v>
+      </c>
+      <c r="AO35">
+        <v>5015000.0</v>
+      </c>
+      <c r="AP35">
+        <v>9758000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>9097000.0</v>
+      </c>
+      <c r="AR35">
+        <v>7662000.0</v>
+      </c>
+      <c r="AS35">
+        <v>7461000.0</v>
+      </c>
+      <c r="AT35">
+        <v>7244000.0</v>
+      </c>
+      <c r="AU35">
+        <v>7035000.0</v>
+      </c>
+      <c r="AV35">
+        <v>7083000.0</v>
+      </c>
+      <c r="AW35">
+        <v>6749000.0</v>
+      </c>
+      <c r="AX35">
+        <v>4349000.0</v>
+      </c>
+      <c r="AY35">
+        <v>3706000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>3063000.0</v>
+      </c>
+      <c r="BA35">
+        <v>14454000.0</v>
+      </c>
+      <c r="BB35">
+        <v>12313000.0</v>
+      </c>
+      <c r="BC35">
+        <v>13000.0</v>
+      </c>
+      <c r="BD35">
+        <v>48000.0</v>
+      </c>
+      <c r="BE35">
+        <v>82000.0</v>
+      </c>
+      <c r="BF35">
+        <v>117000.0</v>
+      </c>
+      <c r="BG35">
+        <v>151000.0</v>
+      </c>
+      <c r="BH35">
+        <v>186000.0</v>
+      </c>
+      <c r="BI35">
+        <v>220000.0</v>
+      </c>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35">
+        <v>496227.0</v>
+      </c>
+      <c r="BO35">
+        <v>563994.0</v>
+      </c>
+      <c r="BP35">
+        <v>624964.0</v>
+      </c>
+      <c r="BQ35">
+        <v>776957.0</v>
+      </c>
+      <c r="BR35">
+        <v>1033145.0</v>
+      </c>
+      <c r="BS35">
+        <v>1299957.0</v>
+      </c>
+      <c r="BT35">
+        <v>1667549.0</v>
+      </c>
+      <c r="BU35">
+        <v>2177037.0</v>
+      </c>
+      <c r="BV35">
+        <v>2673248.0</v>
+      </c>
+      <c r="BW35">
+        <v>3281854.0</v>
+      </c>
+      <c r="BX35">
+        <v>3140060.0</v>
+      </c>
+      <c r="BY35">
+        <v>3885596.0</v>
+      </c>
+      <c r="BZ35">
+        <v>4945738.0</v>
+      </c>
+      <c r="CA35">
+        <v>4567503.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:79">
+      <c r="A36" t="s">
+        <v>58</v>
+      </c>
+      <c r="B36">
+        <v>11095000.0</v>
+      </c>
+      <c r="C36">
+        <v>11095000.0</v>
+      </c>
+      <c r="D36">
+        <v>750000.0</v>
+      </c>
+      <c r="E36">
+        <v>756000.0</v>
+      </c>
+      <c r="F36">
+        <v>746000.0</v>
+      </c>
+      <c r="G36">
+        <v>425000.0</v>
+      </c>
+      <c r="H36">
+        <v>474000.0</v>
+      </c>
+      <c r="I36">
+        <v>457000.0</v>
+      </c>
+      <c r="J36">
+        <v>456000.0</v>
+      </c>
+      <c r="K36">
+        <v>459000.0</v>
+      </c>
+      <c r="L36">
+        <v>447000.0</v>
+      </c>
+      <c r="M36">
+        <v>454000.0</v>
+      </c>
+      <c r="N36">
+        <v>507000.0</v>
+      </c>
+      <c r="O36">
+        <v>1924000.0</v>
+      </c>
+      <c r="P36">
+        <v>1986000.0</v>
+      </c>
+      <c r="Q36">
+        <v>1824000.0</v>
+      </c>
+      <c r="R36">
+        <v>1809000.0</v>
+      </c>
+      <c r="S36">
+        <v>22286000.0</v>
+      </c>
+      <c r="T36">
+        <v>359000.0</v>
+      </c>
+      <c r="U36">
+        <v>22775000.0</v>
+      </c>
+      <c r="V36">
+        <v>22402000.0</v>
+      </c>
+      <c r="W36">
+        <v>180000.0</v>
+      </c>
+      <c r="X36">
+        <v>25687000.0</v>
+      </c>
+      <c r="Y36">
+        <v>24548000.0</v>
+      </c>
+      <c r="Z36">
+        <v>33679000.0</v>
+      </c>
+      <c r="AA36">
+        <v>61256000.0</v>
+      </c>
+      <c r="AB36">
+        <v>33444000.0</v>
+      </c>
+      <c r="AC36">
+        <v>32743000.0</v>
+      </c>
+      <c r="AD36">
+        <v>30803000.0</v>
+      </c>
+      <c r="AE36">
+        <v>30877000.0</v>
+      </c>
+      <c r="AF36">
+        <v>30425000.0</v>
+      </c>
+      <c r="AG36">
+        <v>27016000.0</v>
+      </c>
+      <c r="AH36">
+        <v>20543000.0</v>
+      </c>
+      <c r="AI36">
+        <v>18911000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>800000.0</v>
+      </c>
+      <c r="AK36">
+        <v>793000.0</v>
+      </c>
+      <c r="AL36">
+        <v>748000.0</v>
+      </c>
+      <c r="AM36">
+        <v>747000.0</v>
+      </c>
+      <c r="AN36">
+        <v>787000.0</v>
+      </c>
+      <c r="AO36">
+        <v>763000.0</v>
+      </c>
+      <c r="AP36">
+        <v>763000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>738000.0</v>
+      </c>
+      <c r="AR36">
+        <v>723000.0</v>
+      </c>
+      <c r="AS36">
+        <v>463000.0</v>
+      </c>
+      <c r="AT36">
+        <v>83000.0</v>
+      </c>
+      <c r="AU36">
+        <v>71000.0</v>
+      </c>
+      <c r="AV36">
+        <v>56000.0</v>
+      </c>
+      <c r="AW36">
+        <v>63000.0</v>
+      </c>
+      <c r="AX36">
+        <v>56000.0</v>
+      </c>
+      <c r="AY36">
+        <v>55000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>50000.0</v>
+      </c>
+      <c r="BA36">
+        <v>51000.0</v>
+      </c>
+      <c r="BB36">
+        <v>53000.0</v>
+      </c>
+      <c r="BC36">
+        <v>42000.0</v>
+      </c>
+      <c r="BD36">
+        <v>56000.0</v>
+      </c>
+      <c r="BE36">
+        <v>43000.0</v>
+      </c>
+      <c r="BF36">
+        <v>63000.0</v>
+      </c>
+      <c r="BG36">
+        <v>58000.0</v>
+      </c>
+      <c r="BH36">
+        <v>59000.0</v>
+      </c>
+      <c r="BI36">
+        <v>74000.0</v>
+      </c>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36">
+        <v>238095.0</v>
+      </c>
+      <c r="BO36">
+        <v>491142.0</v>
+      </c>
+      <c r="BP36">
+        <v>299292.0</v>
+      </c>
+      <c r="BQ36">
+        <v>372391.0</v>
+      </c>
+      <c r="BR36">
+        <v>460729.0</v>
+      </c>
+      <c r="BS36">
+        <v>588851.0</v>
+      </c>
+      <c r="BT36">
+        <v>1213909.0</v>
+      </c>
+      <c r="BU36">
+        <v>1351569.0</v>
+      </c>
+      <c r="BV36">
+        <v>294528.0</v>
+      </c>
+      <c r="BW36">
+        <v>858601.0</v>
+      </c>
+      <c r="BX36">
+        <v>638055.0</v>
+      </c>
+      <c r="BY36">
+        <v>1214430.0</v>
+      </c>
+      <c r="BZ36">
+        <v>1530581.0</v>
+      </c>
+      <c r="CA36">
+        <v>1610737.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:79">
+      <c r="A37" t="s">
+        <v>59</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+    </row>
+    <row r="38" spans="1:79">
+      <c r="A38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>1512941000.0</v>
+      </c>
+      <c r="D38">
+        <v>8760000.0</v>
+      </c>
+      <c r="E38">
+        <v>6901000.0</v>
+      </c>
+      <c r="F38">
+        <v>6368000.0</v>
+      </c>
+      <c r="G38">
+        <v>12081000.0</v>
+      </c>
+      <c r="H38">
+        <v>9042000.0</v>
+      </c>
+      <c r="I38">
+        <v>955000.0</v>
+      </c>
+      <c r="J38">
+        <v>534000.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38">
+        <v>9955000.0</v>
+      </c>
+      <c r="M38">
+        <v>8080000.0</v>
+      </c>
+      <c r="N38">
+        <v>6378000.0</v>
+      </c>
+      <c r="O38">
+        <v>11107000.0</v>
+      </c>
+      <c r="P38">
+        <v>8933000.0</v>
+      </c>
+      <c r="Q38">
+        <v>7891000.0</v>
+      </c>
+      <c r="R38">
+        <v>5543000.0</v>
+      </c>
+      <c r="S38">
+        <v>31167000.0</v>
+      </c>
+      <c r="T38">
+        <v>7995000.0</v>
+      </c>
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38"/>
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38"/>
+      <c r="BI38"/>
+      <c r="BJ38"/>
+      <c r="BK38"/>
+      <c r="BL38"/>
+      <c r="BM38"/>
+      <c r="BN38"/>
+      <c r="BO38"/>
+      <c r="BP38"/>
+      <c r="BQ38"/>
+      <c r="BR38"/>
+      <c r="BS38"/>
+      <c r="BT38"/>
+      <c r="BU38"/>
+      <c r="BV38"/>
+      <c r="BW38"/>
+      <c r="BX38"/>
+      <c r="BY38"/>
+      <c r="BZ38"/>
+      <c r="CA38"/>
+    </row>
+    <row r="39" spans="1:79">
+      <c r="A39" t="s">
+        <v>61</v>
+      </c>
+      <c r="B39">
+        <v>1320000.0</v>
+      </c>
+      <c r="C39">
+        <v>9061000.0</v>
+      </c>
+      <c r="D39">
+        <v>9643000.0</v>
+      </c>
+      <c r="E39">
+        <v>12034000.0</v>
+      </c>
+      <c r="F39">
+        <v>8299000.0</v>
+      </c>
+      <c r="G39">
+        <v>6882000.0</v>
+      </c>
+      <c r="H39">
+        <v>19333000.0</v>
+      </c>
+      <c r="I39">
+        <v>9794000.0</v>
+      </c>
+      <c r="J39">
+        <v>7775000.0</v>
+      </c>
+      <c r="K39">
+        <v>51715000.0</v>
+      </c>
+      <c r="L39">
+        <v>7515000.0</v>
+      </c>
+      <c r="M39">
+        <v>8537000.0</v>
+      </c>
+      <c r="N39">
+        <v>291000.0</v>
+      </c>
+      <c r="O39">
+        <v>390000.0</v>
+      </c>
+      <c r="P39">
+        <v>332000.0</v>
+      </c>
+      <c r="Q39">
+        <v>1681000.0</v>
+      </c>
+      <c r="R39">
+        <v>571000.0</v>
+      </c>
+      <c r="S39">
+        <v>4228000.0</v>
+      </c>
+      <c r="T39">
+        <v>553000.0</v>
+      </c>
+      <c r="U39">
+        <v>6615000.0</v>
+      </c>
+      <c r="V39">
+        <v>4424000.0</v>
+      </c>
+      <c r="W39">
+        <v>259000.0</v>
+      </c>
+      <c r="X39">
+        <v>5675000.0</v>
+      </c>
+      <c r="Y39">
+        <v>7035000.0</v>
+      </c>
+      <c r="Z39">
+        <v>4392000.0</v>
+      </c>
+      <c r="AA39">
+        <v>3931000.0</v>
+      </c>
+      <c r="AB39">
+        <v>6431000.0</v>
+      </c>
+      <c r="AC39">
+        <v>8444000.0</v>
+      </c>
+      <c r="AD39">
+        <v>5971000.0</v>
+      </c>
+      <c r="AE39">
+        <v>5785000.0</v>
+      </c>
+      <c r="AF39">
+        <v>5808000.0</v>
+      </c>
+      <c r="AG39">
+        <v>6739000.0</v>
+      </c>
+      <c r="AH39">
+        <v>6756000.0</v>
+      </c>
+      <c r="AI39">
+        <v>11535000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>4332000.0</v>
+      </c>
+      <c r="AK39">
+        <v>5190000.0</v>
+      </c>
+      <c r="AL39">
+        <v>3753000.0</v>
+      </c>
+      <c r="AM39">
+        <v>3901000.0</v>
+      </c>
+      <c r="AN39">
+        <v>4142000.0</v>
+      </c>
+      <c r="AO39">
+        <v>4659000.0</v>
+      </c>
+      <c r="AP39">
+        <v>3651000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>2899000.0</v>
+      </c>
+      <c r="AR39">
+        <v>2958000.0</v>
+      </c>
+      <c r="AS39">
+        <v>3543000.0</v>
+      </c>
+      <c r="AT39">
+        <v>2051000.0</v>
+      </c>
+      <c r="AU39">
+        <v>1708000.0</v>
+      </c>
+      <c r="AV39">
+        <v>2208000.0</v>
+      </c>
+      <c r="AW39">
+        <v>2706000.0</v>
+      </c>
+      <c r="AX39">
+        <v>1927000.0</v>
+      </c>
+      <c r="AY39">
+        <v>1320000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>1975000.0</v>
+      </c>
+      <c r="BA39">
+        <v>2015000.0</v>
+      </c>
+      <c r="BB39">
+        <v>1529000.0</v>
+      </c>
+      <c r="BC39">
+        <v>1273000.0</v>
+      </c>
+      <c r="BD39">
+        <v>1783000.0</v>
+      </c>
+      <c r="BE39">
+        <v>2104000.0</v>
+      </c>
+      <c r="BF39">
+        <v>1410000.0</v>
+      </c>
+      <c r="BG39">
+        <v>1601000.0</v>
+      </c>
+      <c r="BH39">
+        <v>1184000.0</v>
+      </c>
+      <c r="BI39">
+        <v>1523000.0</v>
+      </c>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39">
+        <v>76477.0</v>
+      </c>
+      <c r="BO39">
+        <v>202241.0</v>
+      </c>
+      <c r="BP39">
+        <v>62218.0</v>
+      </c>
+      <c r="BQ39">
+        <v>76151.0</v>
+      </c>
+      <c r="BR39">
+        <v>215105.0</v>
+      </c>
+      <c r="BS39">
+        <v>119692.0</v>
+      </c>
+      <c r="BT39">
+        <v>154552.0</v>
+      </c>
+      <c r="BU39">
+        <v>782831.0</v>
+      </c>
+      <c r="BV39">
+        <v>1000103.0</v>
+      </c>
+      <c r="BW39">
+        <v>1154723.0</v>
+      </c>
+      <c r="BX39">
+        <v>1086298.0</v>
+      </c>
+      <c r="BY39">
+        <v>933912.0</v>
+      </c>
+      <c r="BZ39">
+        <v>1083597.0</v>
+      </c>
+      <c r="CA39">
+        <v>924320.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:79">
+      <c r="A40" t="s">
+        <v>62</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
+        <v>94209000.0</v>
+      </c>
+      <c r="D40">
+        <v>78824000.0</v>
+      </c>
+      <c r="E40">
+        <v>68753000.0</v>
+      </c>
+      <c r="F40">
+        <v>61120000.0</v>
+      </c>
+      <c r="G40">
+        <v>84931000.0</v>
+      </c>
+      <c r="H40">
+        <v>44891000.0</v>
+      </c>
+      <c r="I40">
+        <v>63864000.0</v>
+      </c>
+      <c r="J40">
+        <v>24177000.0</v>
+      </c>
+      <c r="K40">
+        <v>85463000.0</v>
+      </c>
+      <c r="L40">
+        <v>26903000.0</v>
+      </c>
+      <c r="M40">
+        <v>17800000.0</v>
+      </c>
+      <c r="N40">
+        <v>66698000.0</v>
+      </c>
+      <c r="O40">
+        <v>54916000.0</v>
+      </c>
+      <c r="P40">
+        <v>40431000.0</v>
+      </c>
+      <c r="Q40">
+        <v>34180000.0</v>
+      </c>
+      <c r="R40">
+        <v>63081000.0</v>
+      </c>
+      <c r="S40">
+        <v>70182000.0</v>
+      </c>
+      <c r="T40">
+        <v>40011000.0</v>
+      </c>
+      <c r="U40">
+        <v>31548000.0</v>
+      </c>
+      <c r="V40">
+        <v>24205000.0</v>
+      </c>
+      <c r="W40">
+        <v>40177000.0</v>
+      </c>
+      <c r="X40">
+        <v>31083000.0</v>
+      </c>
+      <c r="Y40">
+        <v>23993000.0</v>
+      </c>
+      <c r="Z40">
+        <v>18393000.0</v>
+      </c>
+      <c r="AA40">
+        <v>41036000.0</v>
+      </c>
+      <c r="AB40">
+        <v>33781000.0</v>
+      </c>
+      <c r="AC40">
+        <v>28019000.0</v>
+      </c>
+      <c r="AD40">
+        <v>58544000.0</v>
+      </c>
+      <c r="AE40">
+        <v>31916000.0</v>
+      </c>
+      <c r="AF40">
+        <v>27534000.0</v>
+      </c>
+      <c r="AG40">
+        <v>34101000.0</v>
+      </c>
+      <c r="AH40">
+        <v>30809000.0</v>
+      </c>
+      <c r="AI40">
+        <v>29003000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>14990000.0</v>
+      </c>
+      <c r="AK40">
+        <v>10844000.0</v>
+      </c>
+      <c r="AL40">
+        <v>4950000.0</v>
+      </c>
+      <c r="AM40">
+        <v>18367000.0</v>
+      </c>
+      <c r="AN40">
+        <v>12762000.0</v>
+      </c>
+      <c r="AO40">
+        <v>14725000.0</v>
+      </c>
+      <c r="AP40">
+        <v>22962000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>31084000.0</v>
+      </c>
+      <c r="AR40">
+        <v>21875000.0</v>
+      </c>
+      <c r="AS40">
+        <v>21725000.0</v>
+      </c>
+      <c r="AT40">
+        <v>11070000.0</v>
+      </c>
+      <c r="AU40">
+        <v>14333000.0</v>
+      </c>
+      <c r="AV40">
+        <v>7062000.0</v>
+      </c>
+      <c r="AW40">
+        <v>19341000.0</v>
+      </c>
+      <c r="AX40">
+        <v>17362000.0</v>
+      </c>
+      <c r="AY40">
+        <v>14278000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>9391000.0</v>
+      </c>
+      <c r="BA40">
+        <v>7232000.0</v>
+      </c>
+      <c r="BB40">
+        <v>2613000.0</v>
+      </c>
+      <c r="BC40">
+        <v>2156000.0</v>
+      </c>
+      <c r="BD40">
+        <v>12534000.0</v>
+      </c>
+      <c r="BE40">
+        <v>15340000.0</v>
+      </c>
+      <c r="BF40">
+        <v>13185000.0</v>
+      </c>
+      <c r="BG40">
+        <v>4168000.0</v>
+      </c>
+      <c r="BH40">
+        <v>11853000.0</v>
+      </c>
+      <c r="BI40">
+        <v>10046000.0</v>
+      </c>
+      <c r="BJ40"/>
+      <c r="BK40"/>
+      <c r="BL40"/>
+      <c r="BM40"/>
+      <c r="BN40">
+        <v>515420.0</v>
+      </c>
+      <c r="BO40">
+        <v>446105.0</v>
+      </c>
+      <c r="BP40">
+        <v>473560.0</v>
+      </c>
+      <c r="BQ40">
+        <v>159565.0</v>
+      </c>
+      <c r="BR40">
+        <v>560490.0</v>
+      </c>
+      <c r="BS40">
+        <v>1058211.0</v>
+      </c>
+      <c r="BT40">
+        <v>1409400.0</v>
+      </c>
+      <c r="BU40">
+        <v>2493267.0</v>
+      </c>
+      <c r="BV40">
+        <v>1939382.0</v>
+      </c>
+      <c r="BW40">
+        <v>1741009.0</v>
+      </c>
+      <c r="BX40">
+        <v>2449867.0</v>
+      </c>
+      <c r="BY40">
+        <v>2120021.0</v>
+      </c>
+      <c r="BZ40">
+        <v>2316366.0</v>
+      </c>
+      <c r="CA40">
+        <v>2347659.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:79">
+      <c r="A41" t="s">
+        <v>63</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>161847000.0</v>
+      </c>
+      <c r="O41">
+        <v>184847000.0</v>
+      </c>
+      <c r="P41">
+        <v>150815000.0</v>
+      </c>
+      <c r="Q41">
+        <v>227492000.0</v>
+      </c>
+      <c r="R41">
+        <v>228747000.0</v>
+      </c>
+      <c r="S41">
+        <v>233248000.0</v>
+      </c>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+    </row>
+    <row r="42" spans="1:79">
+      <c r="A42" t="s">
+        <v>64</v>
+      </c>
+      <c r="B42">
+        <v>279000000.0</v>
+      </c>
+      <c r="C42">
+        <v>279000000.0</v>
+      </c>
+      <c r="D42">
+        <v>184274000.0</v>
+      </c>
+      <c r="E42">
+        <v>269344000.0</v>
+      </c>
+      <c r="F42">
+        <v>263818000.0</v>
+      </c>
+      <c r="G42">
+        <v>270303000.0</v>
+      </c>
+      <c r="H42">
+        <v>265564000.0</v>
+      </c>
+      <c r="I42">
+        <v>315359000.0</v>
+      </c>
+      <c r="J42">
+        <v>309768000.0</v>
+      </c>
+      <c r="K42">
+        <v>312440000.0</v>
+      </c>
+      <c r="L42">
+        <v>387507000.0</v>
+      </c>
+      <c r="M42">
+        <v>383621000.0</v>
+      </c>
+      <c r="N42">
+        <v>292971000.0</v>
+      </c>
+      <c r="O42">
+        <v>159278000.0</v>
+      </c>
+      <c r="P42">
+        <v>289284000.0</v>
+      </c>
+      <c r="Q42">
+        <v>282017000.0</v>
+      </c>
+      <c r="R42">
+        <v>284421000.0</v>
+      </c>
+      <c r="S42">
+        <v>289736000.0</v>
+      </c>
+      <c r="T42">
+        <v>287399000.0</v>
+      </c>
+      <c r="U42">
+        <v>285002000.0</v>
+      </c>
+      <c r="V42">
+        <v>314274000.0</v>
+      </c>
+      <c r="W42">
+        <v>317075000.0</v>
+      </c>
+      <c r="X42">
+        <v>319443000.0</v>
+      </c>
+      <c r="Y42">
+        <v>325406000.0</v>
+      </c>
+      <c r="Z42">
+        <v>349495000.0</v>
+      </c>
+      <c r="AA42">
+        <v>352658000.0</v>
+      </c>
+      <c r="AB42">
+        <v>502672000.0</v>
+      </c>
+      <c r="AC42">
+        <v>500319000.0</v>
+      </c>
+      <c r="AD42">
+        <v>497286000.0</v>
+      </c>
+      <c r="AE42">
+        <v>496224000.0</v>
+      </c>
+      <c r="AF42">
+        <v>361900000.0</v>
+      </c>
+      <c r="AG42">
+        <v>491635000.0</v>
+      </c>
+      <c r="AH42">
+        <v>218488000.0</v>
+      </c>
+      <c r="AI42">
+        <v>216006000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>225795000.0</v>
+      </c>
+      <c r="AK42">
+        <v>225584000.0</v>
+      </c>
+      <c r="AL42">
+        <v>220858000.0</v>
+      </c>
+      <c r="AM42">
+        <v>224739000.0</v>
+      </c>
+      <c r="AN42">
+        <v>237378000.0</v>
+      </c>
+      <c r="AO42">
+        <v>236444000.0</v>
+      </c>
+      <c r="AP42">
+        <v>225860000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>257960000.0</v>
+      </c>
+      <c r="AR42">
+        <v>243410000.0</v>
+      </c>
+      <c r="AS42">
+        <v>227975000.0</v>
+      </c>
+      <c r="AT42">
+        <v>204752000.0</v>
+      </c>
+      <c r="AU42">
+        <v>209216000.0</v>
+      </c>
+      <c r="AV42">
+        <v>198040000.0</v>
+      </c>
+      <c r="AW42">
+        <v>188218000.0</v>
+      </c>
+      <c r="AX42">
+        <v>180856000.0</v>
+      </c>
+      <c r="AY42">
+        <v>184201000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>182920000.0</v>
+      </c>
+      <c r="BA42">
+        <v>182041000.0</v>
+      </c>
+      <c r="BB42">
+        <v>180028000.0</v>
+      </c>
+      <c r="BC42">
+        <v>177826000.0</v>
+      </c>
+      <c r="BD42">
+        <v>176635000.0</v>
+      </c>
+      <c r="BE42">
+        <v>173772000.0</v>
+      </c>
+      <c r="BF42">
+        <v>170743000.0</v>
+      </c>
+      <c r="BG42">
+        <v>163747000.0</v>
+      </c>
+      <c r="BH42">
+        <v>161847000.0</v>
+      </c>
+      <c r="BI42">
+        <v>160033000.0</v>
+      </c>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42">
+        <v>34181420.0</v>
+      </c>
+      <c r="BO42">
+        <v>34181421.0</v>
+      </c>
+      <c r="BP42">
+        <v>34181421.0</v>
+      </c>
+      <c r="BQ42">
+        <v>34181421.0</v>
+      </c>
+      <c r="BR42">
+        <v>34181421.0</v>
+      </c>
+      <c r="BS42">
+        <v>34181050.0</v>
+      </c>
+      <c r="BT42">
+        <v>34188786.0</v>
+      </c>
+      <c r="BU42">
+        <v>34347708.0</v>
+      </c>
+      <c r="BV42">
+        <v>34360265.0</v>
+      </c>
+      <c r="BW42">
+        <v>34293563.0</v>
+      </c>
+      <c r="BX42">
+        <v>34419281.0</v>
+      </c>
+      <c r="BY42">
+        <v>34470916.0</v>
+      </c>
+      <c r="BZ42">
+        <v>34046709.0</v>
+      </c>
+      <c r="CA42">
+        <v>33980240.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:79">
+      <c r="A43" t="s">
+        <v>65</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+    </row>
+    <row r="44" spans="1:79">
+      <c r="A44" t="s">
+        <v>66</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+    </row>
+    <row r="45" spans="1:79">
+      <c r="A45" t="s">
+        <v>67</v>
+      </c>
+      <c r="B45">
+        <v>4057000.0</v>
+      </c>
+      <c r="C45">
+        <v>4478000.0</v>
+      </c>
+      <c r="D45">
+        <v>2991000.0</v>
+      </c>
+      <c r="E45">
+        <v>3271000.0</v>
+      </c>
+      <c r="F45">
+        <v>1683000.0</v>
+      </c>
+      <c r="G45">
+        <v>1949000.0</v>
+      </c>
+      <c r="H45">
+        <v>2301000.0</v>
+      </c>
+      <c r="I45">
+        <v>1882000.0</v>
+      </c>
+      <c r="J45">
+        <v>1241000.0</v>
+      </c>
+      <c r="K45">
+        <v>1660000.0</v>
+      </c>
+      <c r="L45">
+        <v>1323000.0</v>
+      </c>
+      <c r="M45">
+        <v>1336000.0</v>
+      </c>
+      <c r="N45">
+        <v>515000.0</v>
+      </c>
+      <c r="O45">
+        <v>1993000.0</v>
+      </c>
+      <c r="P45">
+        <v>575000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+    </row>
+    <row r="46" spans="1:79">
+      <c r="A46" t="s">
+        <v>68</v>
+      </c>
+      <c r="B46">
+        <v>2727000.0</v>
+      </c>
+      <c r="C46">
+        <v>2727000.0</v>
+      </c>
+      <c r="D46">
+        <v>2075000.0</v>
+      </c>
+      <c r="E46">
+        <v>2401000.0</v>
+      </c>
+      <c r="F46">
+        <v>885000.0</v>
+      </c>
+      <c r="G46">
+        <v>1216000.0</v>
+      </c>
+      <c r="H46">
+        <v>1609000.0</v>
+      </c>
+      <c r="I46">
+        <v>1260000.0</v>
+      </c>
+      <c r="J46">
+        <v>679000.0</v>
+      </c>
+      <c r="K46">
+        <v>990000.0</v>
+      </c>
+      <c r="L46">
+        <v>1323000.0</v>
+      </c>
+      <c r="M46">
+        <v>1336000.0</v>
+      </c>
+      <c r="N46">
+        <v>1668000.0</v>
+      </c>
+      <c r="O46">
+        <v>1993000.0</v>
+      </c>
+      <c r="P46">
+        <v>2295000.0</v>
+      </c>
+      <c r="Q46">
+        <v>2675000.0</v>
+      </c>
+      <c r="R46">
+        <v>983000.0</v>
+      </c>
+      <c r="S46">
+        <v>1077000.0</v>
+      </c>
+      <c r="T46">
+        <v>1176000.0</v>
+      </c>
+      <c r="U46">
+        <v>23460000.0</v>
+      </c>
+      <c r="V46">
+        <v>23273000.0</v>
+      </c>
+      <c r="W46">
+        <v>23906000.0</v>
+      </c>
+      <c r="X46">
+        <v>24442000.0</v>
+      </c>
+      <c r="Y46">
+        <v>25065000.0</v>
+      </c>
+      <c r="Z46">
+        <v>25594000.0</v>
+      </c>
+      <c r="AA46">
+        <v>26288000.0</v>
+      </c>
+      <c r="AB46">
+        <v>26897000.0</v>
+      </c>
+      <c r="AC46">
+        <v>27601000.0</v>
+      </c>
+      <c r="AD46">
+        <v>28309000.0</v>
+      </c>
+      <c r="AE46">
+        <v>9122000.0</v>
+      </c>
+      <c r="AF46">
+        <v>9723000.0</v>
+      </c>
+      <c r="AG46">
+        <v>10028000.0</v>
+      </c>
+      <c r="AH46">
+        <v>10391000.0</v>
+      </c>
+      <c r="AI46">
+        <v>10693000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>11004000.0</v>
+      </c>
+      <c r="AK46">
+        <v>11318000.0</v>
+      </c>
+      <c r="AL46">
+        <v>11642000.0</v>
+      </c>
+      <c r="AM46">
+        <v>11748000.0</v>
+      </c>
+      <c r="AN46">
+        <v>11790000.0</v>
+      </c>
+      <c r="AO46">
+        <v>12062000.0</v>
+      </c>
+      <c r="AP46">
+        <v>12051000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>11974000.0</v>
+      </c>
+      <c r="AR46">
+        <v>11279000.0</v>
+      </c>
+      <c r="AS46">
+        <v>10274000.0</v>
+      </c>
+      <c r="AT46">
+        <v>10153000.0</v>
+      </c>
+      <c r="AU46">
+        <v>10356000.0</v>
+      </c>
+      <c r="AV46">
+        <v>10263000.0</v>
+      </c>
+      <c r="AW46">
+        <v>9634000.0</v>
+      </c>
+      <c r="AX46">
+        <v>9587000.0</v>
+      </c>
+      <c r="AY46">
+        <v>6252000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>1349000.0</v>
+      </c>
+      <c r="BA46">
+        <v>438000.0</v>
+      </c>
+      <c r="BB46">
+        <v>408000.0</v>
+      </c>
+      <c r="BC46">
+        <v>480000.0</v>
+      </c>
+      <c r="BD46">
+        <v>554000.0</v>
+      </c>
+      <c r="BE46">
+        <v>576000.0</v>
+      </c>
+      <c r="BF46">
+        <v>582000.0</v>
+      </c>
+      <c r="BG46">
+        <v>597000.0</v>
+      </c>
+      <c r="BH46">
+        <v>640000.0</v>
+      </c>
+      <c r="BI46">
+        <v>679000.0</v>
+      </c>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46">
+        <v>58963.0</v>
+      </c>
+      <c r="BO46">
+        <v>70446.0</v>
+      </c>
+      <c r="BP46">
+        <v>90961.0</v>
+      </c>
+      <c r="BQ46">
+        <v>114018.0</v>
+      </c>
+      <c r="BR46">
+        <v>137076.0</v>
+      </c>
+      <c r="BS46">
+        <v>169845.0</v>
+      </c>
+      <c r="BT46">
+        <v>153969.0</v>
+      </c>
+      <c r="BU46">
+        <v>1219167.0</v>
+      </c>
+      <c r="BV46">
+        <v>1687622.0</v>
+      </c>
+      <c r="BW46">
+        <v>1450274.0</v>
+      </c>
+      <c r="BX46">
+        <v>1479105.0</v>
+      </c>
+      <c r="BY46">
+        <v>1442849.0</v>
+      </c>
+      <c r="BZ46">
+        <v>1599928.0</v>
+      </c>
+      <c r="CA46">
+        <v>1660444.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:79">
+      <c r="A47" t="s">
+        <v>69</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>3195000.0</v>
+      </c>
+      <c r="D47">
+        <v>2075000.0</v>
+      </c>
+      <c r="E47">
+        <v>2401000.0</v>
+      </c>
+      <c r="F47">
+        <v>885000.0</v>
+      </c>
+      <c r="G47">
+        <v>1216000.0</v>
+      </c>
+      <c r="H47">
+        <v>1609000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>1323000.0</v>
+      </c>
+      <c r="M47">
+        <v>1336000.0</v>
+      </c>
+      <c r="N47">
+        <v>515000.0</v>
+      </c>
+      <c r="O47">
+        <v>1993000.0</v>
+      </c>
+      <c r="P47">
+        <v>575000.0</v>
+      </c>
+      <c r="Q47">
+        <v>2675000.0</v>
+      </c>
+      <c r="R47">
+        <v>983000.0</v>
+      </c>
+      <c r="S47">
+        <v>1077000.0</v>
+      </c>
+      <c r="T47">
+        <v>1176000.0</v>
+      </c>
+      <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47"/>
+      <c r="X47"/>
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47"/>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+    </row>
+    <row r="48" spans="1:79">
+      <c r="A48" t="s">
+        <v>70</v>
+      </c>
+      <c r="B48">
+        <v>193425000.0</v>
+      </c>
+      <c r="C48">
+        <v>193425000.0</v>
+      </c>
+      <c r="D48">
+        <v>184986000.0</v>
+      </c>
+      <c r="E48">
+        <v>170412000.0</v>
+      </c>
+      <c r="F48">
+        <v>150044000.0</v>
+      </c>
+      <c r="G48">
+        <v>129823000.0</v>
+      </c>
+      <c r="H48">
+        <v>106898000.0</v>
+      </c>
+      <c r="I48">
+        <v>129617000.0</v>
+      </c>
+      <c r="J48">
+        <v>112858000.0</v>
+      </c>
+      <c r="K48">
+        <v>95741000.0</v>
+      </c>
+      <c r="L48">
+        <v>82007000.0</v>
+      </c>
+      <c r="M48">
+        <v>74356000.0</v>
+      </c>
+      <c r="N48">
+        <v>25028000.0</v>
+      </c>
+      <c r="O48">
+        <v>13719000.0</v>
+      </c>
+      <c r="P48">
+        <v>46849000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-24701000.0</v>
+      </c>
+      <c r="R48">
+        <v>-32706000.0</v>
+      </c>
+      <c r="S48">
+        <v>-22445000.0</v>
+      </c>
+      <c r="T48">
+        <v>-28835000.0</v>
+      </c>
+      <c r="U48">
+        <v>-29871000.0</v>
+      </c>
+      <c r="V48">
+        <v>-42573000.0</v>
+      </c>
+      <c r="W48">
+        <v>-53399000.0</v>
+      </c>
+      <c r="X48">
+        <v>-39902000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-39632000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-26382000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-17744000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-7150000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-6207000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-3592000.0</v>
+      </c>
+      <c r="AE48">
+        <v>-7319000.0</v>
+      </c>
+      <c r="AF48">
+        <v>9279000.0</v>
+      </c>
+      <c r="AG48">
+        <v>-7735000.0</v>
+      </c>
+      <c r="AH48">
+        <v>-19424000.0</v>
+      </c>
+      <c r="AI48">
+        <v>-24716000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-24716000.0</v>
+      </c>
+      <c r="AK48">
+        <v>-24716000.0</v>
+      </c>
+      <c r="AL48">
+        <v>-24716000.0</v>
+      </c>
+      <c r="AM48">
+        <v>-24716000.0</v>
+      </c>
+      <c r="AN48">
+        <v>-33786000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-30826000.0</v>
+      </c>
+      <c r="AP48">
+        <v>-23557000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-24716000.0</v>
+      </c>
+      <c r="AR48">
+        <v>427000.0</v>
+      </c>
+      <c r="AS48">
+        <v>-11788000.0</v>
+      </c>
+      <c r="AT48">
+        <v>-24965000.0</v>
+      </c>
+      <c r="AU48">
+        <v>-26228000.0</v>
+      </c>
+      <c r="AV48">
+        <v>-25065000.0</v>
+      </c>
+      <c r="AW48">
+        <v>-35688000.0</v>
+      </c>
+      <c r="AX48">
+        <v>-46290000.0</v>
+      </c>
+      <c r="AY48">
+        <v>-76494000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-92970000.0</v>
+      </c>
+      <c r="BA48">
+        <v>-107935000.0</v>
+      </c>
+      <c r="BB48">
+        <v>-120177000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-128031000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-133284000.0</v>
+      </c>
+      <c r="BE48">
+        <v>-137817000.0</v>
+      </c>
+      <c r="BF48">
+        <v>-137946000.0</v>
+      </c>
+      <c r="BG48">
+        <v>-139061000.0</v>
+      </c>
+      <c r="BH48">
+        <v>-139950000.0</v>
+      </c>
+      <c r="BI48">
+        <v>-141309000.0</v>
+      </c>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48">
+        <v>-34930441.0</v>
+      </c>
+      <c r="BO48">
+        <v>-34629248.0</v>
+      </c>
+      <c r="BP48">
+        <v>-34511406.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-34677979.0</v>
+      </c>
+      <c r="BR48">
+        <v>-34863437.0</v>
+      </c>
+      <c r="BS48">
+        <v>-35207569.0</v>
+      </c>
+      <c r="BT48">
+        <v>-35417739.0</v>
+      </c>
+      <c r="BU48">
+        <v>-34765523.0</v>
+      </c>
+      <c r="BV48">
+        <v>-33998361.0</v>
+      </c>
+      <c r="BW48">
+        <v>-31581965.0</v>
+      </c>
+      <c r="BX48">
+        <v>-29926783.0</v>
+      </c>
+      <c r="BY48">
+        <v>-24996933.0</v>
+      </c>
+      <c r="BZ48">
+        <v>-29903519.0</v>
+      </c>
+      <c r="CA48">
+        <v>-27978868.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:79">
+      <c r="A49" t="s">
+        <v>71</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
+        <v>25028000.0</v>
+      </c>
+      <c r="O49"/>
+      <c r="P49">
+        <v>46849000.0</v>
+      </c>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+    </row>
+    <row r="50" spans="1:79">
+      <c r="A50" t="s">
+        <v>72</v>
+      </c>
+      <c r="B50">
+        <v>74910000.0</v>
+      </c>
+      <c r="C50">
+        <v>149604000.0</v>
+      </c>
+      <c r="D50">
+        <v>149386000.0</v>
+      </c>
+      <c r="E50">
+        <v>149170000.0</v>
+      </c>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50">
+        <v>59884000.0</v>
+      </c>
+      <c r="O50">
+        <v>174197000.0</v>
+      </c>
+      <c r="P50">
+        <v>173760000.0</v>
+      </c>
+      <c r="Q50">
+        <v>173325000.0</v>
+      </c>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+    </row>
+    <row r="51" spans="1:79">
+      <c r="A51" t="s">
+        <v>73</v>
+      </c>
+      <c r="B51">
+        <v>1202683000.0</v>
+      </c>
+      <c r="C51">
+        <v>1202683000.0</v>
+      </c>
+      <c r="D51">
+        <v>956232000.0</v>
+      </c>
+      <c r="E51">
+        <v>515376000.0</v>
+      </c>
+      <c r="F51">
+        <v>513239000.0</v>
+      </c>
+      <c r="G51">
+        <v>512913000.0</v>
+      </c>
+      <c r="H51">
+        <v>512626000.0</v>
+      </c>
+      <c r="I51">
+        <v>276485000.0</v>
+      </c>
+      <c r="J51">
+        <v>275514000.0</v>
+      </c>
+      <c r="K51">
+        <v>275466000.0</v>
+      </c>
+      <c r="L51">
+        <v>275403000.0</v>
+      </c>
+      <c r="M51">
+        <v>274989000.0</v>
+      </c>
+      <c r="N51">
+        <v>334812000.0</v>
+      </c>
+      <c r="O51">
+        <v>437341000.0</v>
+      </c>
+      <c r="P51">
+        <v>322305000.0</v>
+      </c>
+      <c r="Q51">
+        <v>321951000.0</v>
+      </c>
+      <c r="R51">
+        <v>319702000.0</v>
+      </c>
+      <c r="S51">
+        <v>319161000.0</v>
+      </c>
+      <c r="T51">
+        <v>318667000.0</v>
+      </c>
+      <c r="U51">
+        <v>337582000.0</v>
+      </c>
+      <c r="V51">
+        <v>191133000.0</v>
+      </c>
+      <c r="W51">
+        <v>187215000.0</v>
+      </c>
+      <c r="X51">
+        <v>186792000.0</v>
+      </c>
+      <c r="Y51">
+        <v>163030000.0</v>
+      </c>
+      <c r="Z51">
+        <v>193679000.0</v>
+      </c>
+      <c r="AA51">
+        <v>198695000.0</v>
+      </c>
+      <c r="AB51">
+        <v>204611000.0</v>
+      </c>
+      <c r="AC51">
+        <v>219584000.0</v>
+      </c>
+      <c r="AD51">
+        <v>219529000.0</v>
+      </c>
+      <c r="AE51">
+        <v>194592000.0</v>
+      </c>
+      <c r="AF51">
+        <v>193999000.0</v>
+      </c>
+      <c r="AG51">
+        <v>193407000.0</v>
+      </c>
+      <c r="AH51"/>
+      <c r="AI51"/>
+      <c r="AJ51"/>
+      <c r="AK51"/>
+      <c r="AL51"/>
+      <c r="AM51"/>
+      <c r="AN51"/>
+      <c r="AO51"/>
+      <c r="AP51"/>
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51"/>
+      <c r="AT51"/>
+      <c r="AU51"/>
+      <c r="AV51"/>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+    </row>
+    <row r="52" spans="1:79">
+      <c r="A52" t="s">
+        <v>74</v>
+      </c>
+      <c r="B52">
+        <v>76408000.0</v>
+      </c>
+      <c r="C52">
+        <v>76408000.0</v>
+      </c>
+      <c r="D52">
+        <v>151902000.0</v>
+      </c>
+      <c r="E52">
+        <v>151874000.0</v>
+      </c>
+      <c r="F52">
+        <v>493000.0</v>
+      </c>
+      <c r="G52">
+        <v>1418000.0</v>
+      </c>
+      <c r="H52">
+        <v>950000.0</v>
+      </c>
+      <c r="I52">
+        <v>1694000.0</v>
+      </c>
+      <c r="J52">
+        <v>502000.0</v>
+      </c>
+      <c r="K52">
+        <v>1156000.0</v>
+      </c>
+      <c r="L52">
+        <v>1778000.0</v>
+      </c>
+      <c r="M52">
+        <v>849000.0</v>
+      </c>
+      <c r="N52">
+        <v>61966000.0</v>
+      </c>
+      <c r="O52">
+        <v>175322000.0</v>
+      </c>
+      <c r="P52">
+        <v>176132000.0</v>
+      </c>
+      <c r="Q52">
+        <v>175511000.0</v>
+      </c>
+      <c r="R52">
+        <v>488000.0</v>
+      </c>
+      <c r="S52">
+        <v>209000.0</v>
+      </c>
+      <c r="T52">
+        <v>722000.0</v>
+      </c>
+      <c r="U52">
+        <v>3326000.0</v>
+      </c>
+      <c r="V52">
+        <v>2958000.0</v>
+      </c>
+      <c r="W52">
+        <v>3135000.0</v>
+      </c>
+      <c r="X52">
+        <v>3124000.0</v>
+      </c>
+      <c r="Y52">
+        <v>3293000.0</v>
+      </c>
+      <c r="Z52">
+        <v>3470000.0</v>
+      </c>
+      <c r="AA52">
+        <v>3682000.0</v>
+      </c>
+      <c r="AB52">
+        <v>3671000.0</v>
+      </c>
+      <c r="AC52">
+        <v>3632000.0</v>
+      </c>
+      <c r="AD52">
+        <v>3651000.0</v>
+      </c>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+    </row>
+    <row r="53" spans="1:79">
+      <c r="A53" t="s">
+        <v>75</v>
+      </c>
+      <c r="B53">
+        <v>65237000.0</v>
+      </c>
+      <c r="C53">
+        <v>107117000.0</v>
+      </c>
+      <c r="D53">
+        <v>104283000.0</v>
+      </c>
+      <c r="E53">
+        <v>97749000.0</v>
+      </c>
+      <c r="F53">
+        <v>85294000.0</v>
+      </c>
+      <c r="G53">
+        <v>85439000.0</v>
+      </c>
+      <c r="H53">
+        <v>77341000.0</v>
+      </c>
+      <c r="I53">
+        <v>69783000.0</v>
+      </c>
+      <c r="J53">
+        <v>58301000.0</v>
+      </c>
+      <c r="K53">
+        <v>58722000.0</v>
+      </c>
+      <c r="L53">
+        <v>78950000.0</v>
+      </c>
+      <c r="M53">
+        <v>65492000.0</v>
+      </c>
+      <c r="N53">
+        <v>130180000.0</v>
+      </c>
+      <c r="O53">
+        <v>126239000.0</v>
+      </c>
+      <c r="P53">
+        <v>125110000.0</v>
+      </c>
+      <c r="Q53">
+        <v>128852000.0</v>
+      </c>
+      <c r="R53">
+        <v>133846000.0</v>
+      </c>
+      <c r="S53">
+        <v>127166000.0</v>
+      </c>
+      <c r="T53">
+        <v>119390000.0</v>
+      </c>
+      <c r="U53">
+        <v>58806000.0</v>
+      </c>
+      <c r="V53">
+        <v>34771000.0</v>
+      </c>
+      <c r="W53">
+        <v>34895000.0</v>
+      </c>
+      <c r="X53">
+        <v>32574000.0</v>
+      </c>
+      <c r="Y53">
+        <v>13110000.0</v>
+      </c>
+      <c r="Z53">
+        <v>20261000.0</v>
+      </c>
+      <c r="AA53">
+        <v>17319000.0</v>
+      </c>
+      <c r="AB53">
+        <v>3376000.0</v>
+      </c>
+      <c r="AC53">
+        <v>9095000.0</v>
+      </c>
+      <c r="AD53">
+        <v>6419000.0</v>
+      </c>
+      <c r="AE53">
+        <v>8873000.0</v>
+      </c>
+      <c r="AF53">
+        <v>4426000.0</v>
+      </c>
+      <c r="AG53">
+        <v>3719000.0</v>
+      </c>
+      <c r="AH53">
+        <v>5585000.0</v>
+      </c>
+      <c r="AI53">
+        <v>67294000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>71411000.0</v>
+      </c>
+      <c r="AK53">
+        <v>52743000.0</v>
+      </c>
+      <c r="AL53">
+        <v>61608000.0</v>
+      </c>
+      <c r="AM53">
+        <v>62901000.0</v>
+      </c>
+      <c r="AN53">
+        <v>1991000.0</v>
+      </c>
+      <c r="AO53">
+        <v>3088000.0</v>
+      </c>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53">
+        <v>299000.0</v>
+      </c>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+    </row>
+    <row r="54" spans="1:79">
+      <c r="A54" t="s">
+        <v>76</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+    </row>
+    <row r="55" spans="1:79">
+      <c r="A55" t="s">
+        <v>77</v>
+      </c>
+      <c r="B55">
+        <v>1783828000.0</v>
+      </c>
+      <c r="C55">
+        <v>1783828000.0</v>
+      </c>
+      <c r="D55">
+        <v>1447011000.0</v>
+      </c>
+      <c r="E55">
+        <v>1066877000.0</v>
+      </c>
+      <c r="F55">
+        <v>1022856000.0</v>
+      </c>
+      <c r="G55">
+        <v>1033540000.0</v>
+      </c>
+      <c r="H55">
+        <v>1019435000.0</v>
+      </c>
+      <c r="I55">
+        <v>964130000.0</v>
+      </c>
+      <c r="J55">
+        <v>931652000.0</v>
+      </c>
+      <c r="K55">
+        <v>944137000.0</v>
+      </c>
+      <c r="L55">
+        <v>951824000.0</v>
+      </c>
+      <c r="M55">
+        <v>933777000.0</v>
+      </c>
+      <c r="N55">
+        <v>1017767000.0</v>
+      </c>
+      <c r="O55">
+        <v>1033819000.0</v>
+      </c>
+      <c r="P55">
+        <v>1016377000.0</v>
+      </c>
+      <c r="Q55">
+        <v>1006473000.0</v>
+      </c>
+      <c r="R55">
+        <v>1001037000.0</v>
+      </c>
+      <c r="S55">
+        <v>1037860000.0</v>
+      </c>
+      <c r="T55">
+        <v>996478000.0</v>
+      </c>
+      <c r="U55">
+        <v>1022378000.0</v>
+      </c>
+      <c r="V55">
+        <v>885217000.0</v>
+      </c>
+      <c r="W55">
+        <v>869676000.0</v>
+      </c>
+      <c r="X55">
+        <v>880971000.0</v>
+      </c>
+      <c r="Y55">
+        <v>848801000.0</v>
+      </c>
+      <c r="Z55">
+        <v>887105000.0</v>
+      </c>
+      <c r="AA55">
+        <v>935207000.0</v>
+      </c>
+      <c r="AB55">
+        <v>923759000.0</v>
+      </c>
+      <c r="AC55">
+        <v>923898000.0</v>
+      </c>
+      <c r="AD55">
+        <v>919924000.0</v>
+      </c>
+      <c r="AE55">
+        <v>902642000.0</v>
+      </c>
+      <c r="AF55">
+        <v>909764000.0</v>
+      </c>
+      <c r="AG55">
+        <v>902098000.0</v>
+      </c>
+      <c r="AH55">
+        <v>239990000.0</v>
+      </c>
+      <c r="AI55">
+        <v>254985000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>247648000.0</v>
+      </c>
+      <c r="AK55">
+        <v>243892000.0</v>
+      </c>
+      <c r="AL55">
+        <v>231175000.0</v>
+      </c>
+      <c r="AM55">
+        <v>249767000.0</v>
+      </c>
+      <c r="AN55">
+        <v>248452000.0</v>
+      </c>
+      <c r="AO55">
+        <v>247824000.0</v>
+      </c>
+      <c r="AP55">
+        <v>237653000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>292693000.0</v>
+      </c>
+      <c r="AR55">
+        <v>292416000.0</v>
+      </c>
+      <c r="AS55">
+        <v>265206000.0</v>
+      </c>
+      <c r="AT55">
+        <v>217933000.0</v>
+      </c>
+      <c r="AU55">
+        <v>220751000.0</v>
+      </c>
+      <c r="AV55">
+        <v>202235000.0</v>
+      </c>
+      <c r="AW55">
+        <v>179842000.0</v>
+      </c>
+      <c r="AX55">
+        <v>159725000.0</v>
+      </c>
+      <c r="AY55">
+        <v>141791000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>118345000.0</v>
+      </c>
+      <c r="BA55">
+        <v>97072000.0</v>
+      </c>
+      <c r="BB55">
+        <v>76053000.0</v>
+      </c>
+      <c r="BC55">
+        <v>63425000.0</v>
+      </c>
+      <c r="BD55">
+        <v>60792000.0</v>
+      </c>
+      <c r="BE55">
+        <v>59415000.0</v>
+      </c>
+      <c r="BF55">
+        <v>51408000.0</v>
+      </c>
+      <c r="BG55">
+        <v>42567000.0</v>
+      </c>
+      <c r="BH55">
+        <v>37905000.0</v>
+      </c>
+      <c r="BI55">
+        <v>32569000.0</v>
+      </c>
+      <c r="BJ55"/>
+      <c r="BK55"/>
+      <c r="BL55"/>
+      <c r="BM55"/>
+      <c r="BN55">
+        <v>770188.0</v>
+      </c>
+      <c r="BO55">
+        <v>1114755.0</v>
+      </c>
+      <c r="BP55">
+        <v>1199211.0</v>
+      </c>
+      <c r="BQ55">
+        <v>1424665.0</v>
+      </c>
+      <c r="BR55">
+        <v>1892446.0</v>
+      </c>
+      <c r="BS55">
+        <v>2403114.0</v>
+      </c>
+      <c r="BT55">
+        <v>3068184.0</v>
+      </c>
+      <c r="BU55">
+        <v>5460768.0</v>
+      </c>
+      <c r="BV55">
+        <v>7282942.0</v>
+      </c>
+      <c r="BW55">
+        <v>10198304.0</v>
+      </c>
+      <c r="BX55">
+        <v>12706260.0</v>
+      </c>
+      <c r="BY55">
+        <v>19016620.0</v>
+      </c>
+      <c r="BZ55">
+        <v>14912601.0</v>
+      </c>
+      <c r="CA55">
+        <v>16737903.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:79">
+      <c r="A56" t="s">
+        <v>78</v>
+      </c>
+      <c r="B56">
+        <v>692879000.0</v>
+      </c>
+      <c r="C56">
+        <v>692879000.0</v>
+      </c>
+      <c r="D56">
+        <v>716407000.0</v>
+      </c>
+      <c r="E56">
+        <v>350655000.0</v>
+      </c>
+      <c r="F56">
+        <v>313491000.0</v>
+      </c>
+      <c r="G56">
+        <v>318378000.0</v>
+      </c>
+      <c r="H56">
+        <v>307165000.0</v>
+      </c>
+      <c r="I56">
+        <v>254700000.0</v>
+      </c>
+      <c r="J56">
+        <v>223022000.0</v>
+      </c>
+      <c r="K56">
+        <v>229794000.0</v>
+      </c>
+      <c r="L56">
+        <v>211814000.0</v>
+      </c>
+      <c r="M56">
+        <v>192866000.0</v>
+      </c>
+      <c r="N56">
+        <v>292742000.0</v>
+      </c>
+      <c r="O56">
+        <v>293963000.0</v>
+      </c>
+      <c r="P56">
+        <v>289483000.0</v>
+      </c>
+      <c r="Q56">
+        <v>281791000.0</v>
+      </c>
+      <c r="R56">
+        <v>286180000.0</v>
+      </c>
+      <c r="S56">
+        <v>303967000.0</v>
+      </c>
+      <c r="T56">
+        <v>285635000.0</v>
+      </c>
+      <c r="U56">
+        <v>268804000.0</v>
+      </c>
+      <c r="V56">
+        <v>131964000.0</v>
+      </c>
+      <c r="W56">
+        <v>141861000.0</v>
+      </c>
+      <c r="X56">
+        <v>128011000.0</v>
+      </c>
+      <c r="Y56">
+        <v>94772000.0</v>
+      </c>
+      <c r="Z56">
+        <v>115810000.0</v>
+      </c>
+      <c r="AA56">
+        <v>123060000.0</v>
+      </c>
+      <c r="AB56">
+        <v>122763000.0</v>
+      </c>
+      <c r="AC56">
+        <v>121592000.0</v>
+      </c>
+      <c r="AD56">
+        <v>119468000.0</v>
+      </c>
+      <c r="AE56">
+        <v>118276000.0</v>
+      </c>
+      <c r="AF56">
+        <v>112887000.0</v>
+      </c>
+      <c r="AG56">
+        <v>108531000.0</v>
+      </c>
+      <c r="AH56">
+        <v>138724000.0</v>
+      </c>
+      <c r="AI56">
+        <v>154331000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>165698000.0</v>
+      </c>
+      <c r="AK56">
+        <v>165944000.0</v>
+      </c>
+      <c r="AL56">
+        <v>164232000.0</v>
+      </c>
+      <c r="AM56">
+        <v>177192000.0</v>
+      </c>
+      <c r="AN56">
+        <v>201547000.0</v>
+      </c>
+      <c r="AO56">
+        <v>200600000.0</v>
+      </c>
+      <c r="AP56">
+        <v>184113000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>240545000.0</v>
+      </c>
+      <c r="AR56">
+        <v>250761000.0</v>
+      </c>
+      <c r="AS56">
+        <v>228027000.0</v>
+      </c>
+      <c r="AT56">
+        <v>180951000.0</v>
+      </c>
+      <c r="AU56">
+        <v>189040000.0</v>
+      </c>
+      <c r="AV56">
+        <v>169763000.0</v>
+      </c>
+      <c r="AW56">
+        <v>147286000.0</v>
+      </c>
+      <c r="AX56">
+        <v>124522000.0</v>
+      </c>
+      <c r="AY56">
+        <v>123736000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>105343000.0</v>
+      </c>
+      <c r="BA56">
+        <v>85208000.0</v>
+      </c>
+      <c r="BB56">
+        <v>64924000.0</v>
+      </c>
+      <c r="BC56">
+        <v>51867000.0</v>
+      </c>
+      <c r="BD56">
+        <v>50770000.0</v>
+      </c>
+      <c r="BE56">
+        <v>49009000.0</v>
+      </c>
+      <c r="BF56">
+        <v>40677000.0</v>
+      </c>
+      <c r="BG56">
+        <v>32856000.0</v>
+      </c>
+      <c r="BH56">
+        <v>27973000.0</v>
+      </c>
+      <c r="BI56">
+        <v>23940000.0</v>
+      </c>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56">
+        <v>473130.0</v>
+      </c>
+      <c r="BO56">
+        <v>553167.0</v>
+      </c>
+      <c r="BP56">
+        <v>523016.0</v>
+      </c>
+      <c r="BQ56">
+        <v>653145.0</v>
+      </c>
+      <c r="BR56">
+        <v>1010844.0</v>
+      </c>
+      <c r="BS56">
+        <v>1270505.0</v>
+      </c>
+      <c r="BT56">
+        <v>1700306.0</v>
+      </c>
+      <c r="BU56">
+        <v>2890032.0</v>
+      </c>
+      <c r="BV56">
+        <v>2247780.0</v>
+      </c>
+      <c r="BW56">
+        <v>5210883.0</v>
+      </c>
+      <c r="BX56">
+        <v>7534974.0</v>
+      </c>
+      <c r="BY56">
+        <v>11042439.0</v>
+      </c>
+      <c r="BZ56">
+        <v>6465190.0</v>
+      </c>
+      <c r="CA56">
+        <v>9283630.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:79">
+      <c r="A57" t="s">
+        <v>79</v>
+      </c>
+      <c r="B57">
+        <v>76408000.0</v>
+      </c>
+      <c r="C57">
+        <v>76408000.0</v>
+      </c>
+      <c r="D57">
+        <v>254441000.0</v>
+      </c>
+      <c r="E57">
+        <v>243853000.0</v>
+      </c>
+      <c r="F57">
+        <v>81864000.0</v>
+      </c>
+      <c r="G57">
+        <v>109197000.0</v>
+      </c>
+      <c r="H57">
+        <v>106473000.0</v>
+      </c>
+      <c r="I57">
+        <v>84688000.0</v>
+      </c>
+      <c r="J57">
+        <v>75589000.0</v>
+      </c>
+      <c r="K57">
+        <v>103216000.0</v>
+      </c>
+      <c r="L57">
+        <v>75361000.0</v>
+      </c>
+      <c r="M57">
+        <v>68281000.0</v>
+      </c>
+      <c r="N57">
+        <v>130926000.0</v>
+      </c>
+      <c r="O57">
+        <v>263436000.0</v>
+      </c>
+      <c r="P57">
+        <v>253245000.0</v>
+      </c>
+      <c r="Q57">
+        <v>241623000.0</v>
+      </c>
+      <c r="R57">
+        <v>66886000.0</v>
+      </c>
+      <c r="S57">
+        <v>83667000.0</v>
+      </c>
+      <c r="T57">
+        <v>75743000.0</v>
+      </c>
+      <c r="U57">
+        <v>64784000.0</v>
+      </c>
+      <c r="V57">
+        <v>56558000.0</v>
+      </c>
+      <c r="W57">
+        <v>73999000.0</v>
+      </c>
+      <c r="X57">
+        <v>67017000.0</v>
+      </c>
+      <c r="Y57">
+        <v>62179000.0</v>
+      </c>
+      <c r="Z57">
+        <v>54329000.0</v>
+      </c>
+      <c r="AA57">
+        <v>79041000.0</v>
+      </c>
+      <c r="AB57">
+        <v>71477000.0</v>
+      </c>
+      <c r="AC57">
+        <v>63142000.0</v>
+      </c>
+      <c r="AD57">
+        <v>62753000.0</v>
+      </c>
+      <c r="AE57">
+        <v>62801000.0</v>
+      </c>
+      <c r="AF57">
+        <v>61384000.0</v>
+      </c>
+      <c r="AG57">
+        <v>66721000.0</v>
+      </c>
+      <c r="AH57">
+        <v>33748000.0</v>
+      </c>
+      <c r="AI57">
+        <v>57348000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>39936000.0</v>
+      </c>
+      <c r="AK57">
+        <v>36609000.0</v>
+      </c>
+      <c r="AL57">
+        <v>28730000.0</v>
+      </c>
+      <c r="AM57">
+        <v>44597000.0</v>
+      </c>
+      <c r="AN57">
+        <v>37639000.0</v>
+      </c>
+      <c r="AO57">
+        <v>35031000.0</v>
+      </c>
+      <c r="AP57">
+        <v>23980000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>49094000.0</v>
+      </c>
+      <c r="AR57">
+        <v>39540000.0</v>
+      </c>
+      <c r="AS57">
+        <v>40356000.0</v>
+      </c>
+      <c r="AT57">
+        <v>29638000.0</v>
+      </c>
+      <c r="AU57">
+        <v>29431000.0</v>
+      </c>
+      <c r="AV57">
+        <v>20851000.0</v>
+      </c>
+      <c r="AW57">
+        <v>19230000.0</v>
+      </c>
+      <c r="AX57">
+        <v>19478000.0</v>
+      </c>
+      <c r="AY57">
+        <v>29056000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>24038000.0</v>
+      </c>
+      <c r="BA57">
+        <v>21686000.0</v>
+      </c>
+      <c r="BB57">
+        <v>14926000.0</v>
+      </c>
+      <c r="BC57">
+        <v>12352000.0</v>
+      </c>
+      <c r="BD57">
+        <v>16142000.0</v>
+      </c>
+      <c r="BE57">
+        <v>22135000.0</v>
+      </c>
+      <c r="BF57">
+        <v>17262000.0</v>
+      </c>
+      <c r="BG57">
+        <v>16563000.0</v>
+      </c>
+      <c r="BH57">
+        <v>14663000.0</v>
+      </c>
+      <c r="BI57">
+        <v>12469000.0</v>
+      </c>
+      <c r="BJ57"/>
+      <c r="BK57"/>
+      <c r="BL57"/>
+      <c r="BM57"/>
+      <c r="BN57">
+        <v>943957.0</v>
+      </c>
+      <c r="BO57">
+        <v>919563.0</v>
+      </c>
+      <c r="BP57">
+        <v>825207.0</v>
+      </c>
+      <c r="BQ57">
+        <v>1065242.0</v>
+      </c>
+      <c r="BR57">
+        <v>1462293.0</v>
+      </c>
+      <c r="BS57">
+        <v>2050652.0</v>
+      </c>
+      <c r="BT57">
+        <v>2550353.0</v>
+      </c>
+      <c r="BU57">
+        <v>3611596.0</v>
+      </c>
+      <c r="BV57">
+        <v>4155980.0</v>
+      </c>
+      <c r="BW57">
+        <v>4115074.0</v>
+      </c>
+      <c r="BX57">
+        <v>4983894.0</v>
+      </c>
+      <c r="BY57">
+        <v>5552362.0</v>
+      </c>
+      <c r="BZ57">
+        <v>5719577.0</v>
+      </c>
+      <c r="CA57">
+        <v>6065082.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:79">
+      <c r="A58" t="s">
+        <v>80</v>
+      </c>
+      <c r="B58">
+        <v>1308810000.0</v>
+      </c>
+      <c r="C58">
+        <v>1308810000.0</v>
+      </c>
+      <c r="D58">
+        <v>1073593000.0</v>
+      </c>
+      <c r="E58">
+        <v>621790000.0</v>
+      </c>
+      <c r="F58">
+        <v>607225000.0</v>
+      </c>
+      <c r="G58">
+        <v>633560000.0</v>
+      </c>
+      <c r="H58">
+        <v>644517000.0</v>
+      </c>
+      <c r="I58">
+        <v>385997000.0</v>
+      </c>
+      <c r="J58">
+        <v>375846000.0</v>
+      </c>
+      <c r="K58">
+        <v>402432000.0</v>
+      </c>
+      <c r="L58">
+        <v>482444000.0</v>
+      </c>
+      <c r="M58">
+        <v>474990000.0</v>
+      </c>
+      <c r="N58">
+        <v>699229000.0</v>
+      </c>
+      <c r="O58">
+        <v>728208000.0</v>
+      </c>
+      <c r="P58">
+        <v>683988000.0</v>
+      </c>
+      <c r="Q58">
+        <v>749217000.0</v>
+      </c>
+      <c r="R58">
+        <v>747660000.0</v>
+      </c>
+      <c r="S58">
+        <v>768436000.0</v>
+      </c>
+      <c r="T58">
+        <v>735610000.0</v>
+      </c>
+      <c r="U58">
+        <v>764641000.0</v>
+      </c>
+      <c r="V58">
+        <v>611033000.0</v>
+      </c>
+      <c r="W58">
+        <v>603411000.0</v>
+      </c>
+      <c r="X58">
+        <v>599302000.0</v>
+      </c>
+      <c r="Y58">
+        <v>561269000.0</v>
+      </c>
+      <c r="Z58">
+        <v>562336000.0</v>
+      </c>
+      <c r="AA58">
+        <v>597795000.0</v>
+      </c>
+      <c r="AB58">
+        <v>559223000.0</v>
+      </c>
+      <c r="AC58">
+        <v>560079000.0</v>
+      </c>
+      <c r="AD58">
+        <v>556490000.0</v>
+      </c>
+      <c r="AE58">
+        <v>544307000.0</v>
+      </c>
+      <c r="AF58">
+        <v>536681000.0</v>
+      </c>
+      <c r="AG58">
+        <v>548775000.0</v>
+      </c>
+      <c r="AH58">
+        <v>38385000.0</v>
+      </c>
+      <c r="AI58">
+        <v>62034000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>44672000.0</v>
+      </c>
+      <c r="AK58">
+        <v>41394000.0</v>
+      </c>
+      <c r="AL58">
+        <v>33569000.0</v>
+      </c>
+      <c r="AM58">
+        <v>49493000.0</v>
+      </c>
+      <c r="AN58">
+        <v>42596000.0</v>
+      </c>
+      <c r="AO58">
+        <v>40046000.0</v>
+      </c>
+      <c r="AP58">
+        <v>33738000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>58191000.0</v>
+      </c>
+      <c r="AR58">
+        <v>47202000.0</v>
+      </c>
+      <c r="AS58">
+        <v>47817000.0</v>
+      </c>
+      <c r="AT58">
+        <v>36882000.0</v>
+      </c>
+      <c r="AU58">
+        <v>36466000.0</v>
+      </c>
+      <c r="AV58">
+        <v>27934000.0</v>
+      </c>
+      <c r="AW58">
+        <v>25979000.0</v>
+      </c>
+      <c r="AX58">
+        <v>23827000.0</v>
+      </c>
+      <c r="AY58">
+        <v>32762000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>27101000.0</v>
+      </c>
+      <c r="BA58">
+        <v>21686000.0</v>
+      </c>
+      <c r="BB58">
+        <v>14926000.0</v>
+      </c>
+      <c r="BC58">
+        <v>12365000.0</v>
+      </c>
+      <c r="BD58">
+        <v>16190000.0</v>
+      </c>
+      <c r="BE58">
+        <v>22217000.0</v>
+      </c>
+      <c r="BF58">
+        <v>17379000.0</v>
+      </c>
+      <c r="BG58">
+        <v>16714000.0</v>
+      </c>
+      <c r="BH58">
+        <v>14849000.0</v>
+      </c>
+      <c r="BI58">
+        <v>12689000.0</v>
+      </c>
+      <c r="BJ58"/>
+      <c r="BK58"/>
+      <c r="BL58"/>
+      <c r="BM58"/>
+      <c r="BN58">
+        <v>1440184.0</v>
+      </c>
+      <c r="BO58">
+        <v>1483557.0</v>
+      </c>
+      <c r="BP58">
+        <v>1450171.0</v>
+      </c>
+      <c r="BQ58">
+        <v>1842199.0</v>
+      </c>
+      <c r="BR58">
+        <v>2495438.0</v>
+      </c>
+      <c r="BS58">
+        <v>3350609.0</v>
+      </c>
+      <c r="BT58">
+        <v>4217902.0</v>
+      </c>
+      <c r="BU58">
+        <v>5788633.0</v>
+      </c>
+      <c r="BV58">
+        <v>6829228.0</v>
+      </c>
+      <c r="BW58">
+        <v>7396928.0</v>
+      </c>
+      <c r="BX58">
+        <v>8123954.0</v>
+      </c>
+      <c r="BY58">
+        <v>9437958.0</v>
+      </c>
+      <c r="BZ58">
+        <v>10665315.0</v>
+      </c>
+      <c r="CA58">
+        <v>10632585.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:79">
+      <c r="A59" t="s">
+        <v>81</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+    </row>
+    <row r="60" spans="1:79">
+      <c r="A60" t="s">
+        <v>82</v>
+      </c>
+      <c r="B60">
+        <v>475018000.0</v>
+      </c>
+      <c r="C60">
+        <v>475018000.0</v>
+      </c>
+      <c r="D60">
+        <v>373418000.0</v>
+      </c>
+      <c r="E60">
+        <v>445087000.0</v>
+      </c>
+      <c r="F60">
+        <v>415631000.0</v>
+      </c>
+      <c r="G60">
+        <v>399980000.0</v>
+      </c>
+      <c r="H60">
+        <v>374918000.0</v>
+      </c>
+      <c r="I60">
+        <v>578133000.0</v>
+      </c>
+      <c r="J60">
+        <v>555806000.0</v>
+      </c>
+      <c r="K60">
+        <v>541705000.0</v>
+      </c>
+      <c r="L60">
+        <v>469380000.0</v>
+      </c>
+      <c r="M60">
+        <v>458787000.0</v>
+      </c>
+      <c r="N60">
+        <v>318538000.0</v>
+      </c>
+      <c r="O60">
+        <v>305611000.0</v>
+      </c>
+      <c r="P60">
+        <v>332389000.0</v>
+      </c>
+      <c r="Q60">
+        <v>257256000.0</v>
+      </c>
+      <c r="R60">
+        <v>253377000.0</v>
+      </c>
+      <c r="S60">
+        <v>269424000.0</v>
+      </c>
+      <c r="T60">
+        <v>260868000.0</v>
+      </c>
+      <c r="U60">
+        <v>257737000.0</v>
+      </c>
+      <c r="V60">
+        <v>274184000.0</v>
+      </c>
+      <c r="W60">
+        <v>266265000.0</v>
+      </c>
+      <c r="X60">
+        <v>281669000.0</v>
+      </c>
+      <c r="Y60">
+        <v>287532000.0</v>
+      </c>
+      <c r="Z60">
+        <v>324769000.0</v>
+      </c>
+      <c r="AA60">
+        <v>337412000.0</v>
+      </c>
+      <c r="AB60">
+        <v>364536000.0</v>
+      </c>
+      <c r="AC60">
+        <v>363819000.0</v>
+      </c>
+      <c r="AD60">
+        <v>363434000.0</v>
+      </c>
+      <c r="AE60">
+        <v>358335000.0</v>
+      </c>
+      <c r="AF60">
+        <v>373083000.0</v>
+      </c>
+      <c r="AG60">
+        <v>353323000.0</v>
+      </c>
+      <c r="AH60">
+        <v>201605000.0</v>
+      </c>
+      <c r="AI60">
+        <v>192951000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>202976000.0</v>
+      </c>
+      <c r="AK60">
+        <v>202498000.0</v>
+      </c>
+      <c r="AL60">
+        <v>197606000.0</v>
+      </c>
+      <c r="AM60">
+        <v>200274000.0</v>
+      </c>
+      <c r="AN60">
+        <v>205856000.0</v>
+      </c>
+      <c r="AO60">
+        <v>207778000.0</v>
+      </c>
+      <c r="AP60">
+        <v>203915000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>234502000.0</v>
+      </c>
+      <c r="AR60">
+        <v>245214000.0</v>
+      </c>
+      <c r="AS60">
+        <v>217389000.0</v>
+      </c>
+      <c r="AT60">
+        <v>181051000.0</v>
+      </c>
+      <c r="AU60">
+        <v>184285000.0</v>
+      </c>
+      <c r="AV60">
+        <v>174301000.0</v>
+      </c>
+      <c r="AW60">
+        <v>153863000.0</v>
+      </c>
+      <c r="AX60">
+        <v>135898000.0</v>
+      </c>
+      <c r="AY60">
+        <v>109029000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>91244000.0</v>
+      </c>
+      <c r="BA60">
+        <v>75386000.0</v>
+      </c>
+      <c r="BB60">
+        <v>61127000.0</v>
+      </c>
+      <c r="BC60">
+        <v>51060000.0</v>
+      </c>
+      <c r="BD60">
+        <v>44602000.0</v>
+      </c>
+      <c r="BE60">
+        <v>37198000.0</v>
+      </c>
+      <c r="BF60">
+        <v>34029000.0</v>
+      </c>
+      <c r="BG60">
+        <v>25853000.0</v>
+      </c>
+      <c r="BH60">
+        <v>23056000.0</v>
+      </c>
+      <c r="BI60">
+        <v>19880000.0</v>
+      </c>
+      <c r="BJ60"/>
+      <c r="BK60"/>
+      <c r="BL60"/>
+      <c r="BM60"/>
+      <c r="BN60">
+        <v>-669996.0</v>
+      </c>
+      <c r="BO60">
+        <v>-368802.0</v>
+      </c>
+      <c r="BP60">
+        <v>-250960.0</v>
+      </c>
+      <c r="BQ60">
+        <v>-417534.0</v>
+      </c>
+      <c r="BR60">
+        <v>-602992.0</v>
+      </c>
+      <c r="BS60">
+        <v>-947495.0</v>
+      </c>
+      <c r="BT60">
+        <v>-1149718.0</v>
+      </c>
+      <c r="BU60">
+        <v>-327865.0</v>
+      </c>
+      <c r="BV60">
+        <v>453714.0</v>
+      </c>
+      <c r="BW60">
+        <v>2801376.0</v>
+      </c>
+      <c r="BX60">
+        <v>4582306.0</v>
+      </c>
+      <c r="BY60">
+        <v>9581662.0</v>
+      </c>
+      <c r="BZ60">
+        <v>4247286.0</v>
+      </c>
+      <c r="CA60">
+        <v>6105318.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:79">
+      <c r="A61" t="s">
+        <v>83</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+    </row>
+    <row r="62" spans="1:79">
+      <c r="A62" t="s">
+        <v>84</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62">
+        <v>132569000.0</v>
+      </c>
+      <c r="O62"/>
+      <c r="P62">
+        <v>132569000.0</v>
+      </c>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:X32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
+      <c r="A2" t="s">
+        <v>144</v>
+      </c>
+      <c r="B2">
+        <v>137679000.0</v>
+      </c>
+      <c r="C2">
+        <v>121281000.0</v>
+      </c>
+      <c r="D2">
+        <v>180880000.0</v>
+      </c>
+      <c r="E2">
+        <v>162658000.0</v>
+      </c>
+      <c r="F2">
+        <v>147075000.0</v>
+      </c>
+      <c r="G2">
+        <v>131403000.0</v>
+      </c>
+      <c r="H2">
+        <v>140388000.0</v>
+      </c>
+      <c r="I2">
+        <v>131201000.0</v>
+      </c>
+      <c r="J2">
+        <v>123637000.0</v>
+      </c>
+      <c r="K2">
+        <v>104346000.0</v>
+      </c>
+      <c r="L2">
+        <v>116010000.0</v>
+      </c>
+      <c r="M2">
+        <v>75378000.0</v>
+      </c>
+      <c r="N2">
+        <v>71286000.0</v>
+      </c>
+      <c r="O2">
+        <v>46253000.0</v>
+      </c>
+      <c r="P2">
+        <v>39516000.0</v>
+      </c>
+      <c r="Q2">
+        <v>33479000.0</v>
+      </c>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" t="s">
+        <v>145</v>
+      </c>
+      <c r="B3">
+        <v>3778000.0</v>
+      </c>
+      <c r="C3">
+        <v>3056000.0</v>
+      </c>
+      <c r="D3">
+        <v>2157000.0</v>
+      </c>
+      <c r="E3">
+        <v>1225000.0</v>
+      </c>
+      <c r="F3">
+        <v>2688000.0</v>
+      </c>
+      <c r="G3">
+        <v>4203000.0</v>
+      </c>
+      <c r="H3">
+        <v>4219000.0</v>
+      </c>
+      <c r="I3">
+        <v>1301000.0</v>
+      </c>
+      <c r="J3">
+        <v>1395000.0</v>
+      </c>
+      <c r="K3">
+        <v>1305000.0</v>
+      </c>
+      <c r="L3">
+        <v>1006000.0</v>
+      </c>
+      <c r="M3">
+        <v>821000.0</v>
+      </c>
+      <c r="N3">
+        <v>439000.0</v>
+      </c>
+      <c r="O3">
+        <v>307000.0</v>
+      </c>
+      <c r="P3">
+        <v>267000.0</v>
+      </c>
+      <c r="Q3">
+        <v>314000.0</v>
+      </c>
+      <c r="R3">
+        <v>103545.0</v>
+      </c>
+      <c r="S3">
+        <v>468159.0</v>
+      </c>
+      <c r="T3">
+        <v>557802.0</v>
+      </c>
+      <c r="U3">
+        <v>523715.0</v>
+      </c>
+      <c r="V3">
+        <v>321280.0</v>
+      </c>
+      <c r="W3">
+        <v>343305.0</v>
+      </c>
+      <c r="X3">
+        <v>198959.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" t="s">
+        <v>146</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" t="s">
+        <v>147</v>
+      </c>
+      <c r="B5">
+        <v>174195000.0</v>
+      </c>
+      <c r="C5">
+        <v>114313000.0</v>
+      </c>
+      <c r="D5">
+        <v>134250000.0</v>
+      </c>
+      <c r="E5">
+        <v>54885000.0</v>
+      </c>
+      <c r="F5">
+        <v>69003000.0</v>
+      </c>
+      <c r="G5">
+        <v>-25554000.0</v>
+      </c>
+      <c r="H5">
+        <v>11361000.0</v>
+      </c>
+      <c r="I5">
+        <v>59001000.0</v>
+      </c>
+      <c r="J5">
+        <v>58192000.0</v>
+      </c>
+      <c r="K5">
+        <v>55562000.0</v>
+      </c>
+      <c r="L5">
+        <v>139370000.0</v>
+      </c>
+      <c r="M5">
+        <v>73548000.0</v>
+      </c>
+      <c r="N5">
+        <v>51537000.0</v>
+      </c>
+      <c r="O5">
+        <v>14823000.0</v>
+      </c>
+      <c r="P5">
+        <v>3971000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-7549000.0</v>
+      </c>
+      <c r="R5">
+        <v>-1101367.0</v>
+      </c>
+      <c r="S5">
+        <v>-3206028.0</v>
+      </c>
+      <c r="T5">
+        <v>-7640260.0</v>
+      </c>
+      <c r="U5">
+        <v>-8502353.0</v>
+      </c>
+      <c r="V5">
+        <v>-8034713.0</v>
+      </c>
+      <c r="W5">
+        <v>-5029631.0</v>
+      </c>
+      <c r="X5">
+        <v>-3366690.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" t="s">
+        <v>148</v>
+      </c>
+      <c r="B6">
+        <v>177973000.0</v>
+      </c>
+      <c r="C6">
+        <v>117369000.0</v>
+      </c>
+      <c r="D6">
+        <v>136407000.0</v>
+      </c>
+      <c r="E6">
+        <v>56110000.0</v>
+      </c>
+      <c r="F6">
+        <v>71691000.0</v>
+      </c>
+      <c r="G6">
+        <v>-21351000.0</v>
+      </c>
+      <c r="H6">
+        <v>15580000.0</v>
+      </c>
+      <c r="I6">
+        <v>60302000.0</v>
+      </c>
+      <c r="J6">
+        <v>59587000.0</v>
+      </c>
+      <c r="K6">
+        <v>56867000.0</v>
+      </c>
+      <c r="L6">
+        <v>140376000.0</v>
+      </c>
+      <c r="M6">
+        <v>74369000.0</v>
+      </c>
+      <c r="N6">
+        <v>51976000.0</v>
+      </c>
+      <c r="O6">
+        <v>15130000.0</v>
+      </c>
+      <c r="P6">
+        <v>4238000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-7235000.0</v>
+      </c>
+      <c r="R6">
+        <v>-997822.0</v>
+      </c>
+      <c r="S6">
+        <v>-2737869.0</v>
+      </c>
+      <c r="T6">
+        <v>-7082458.0</v>
+      </c>
+      <c r="U6">
+        <v>-7978638.0</v>
+      </c>
+      <c r="V6">
+        <v>-7713433.0</v>
+      </c>
+      <c r="W6">
+        <v>-4686326.0</v>
+      </c>
+      <c r="X6">
+        <v>-3167731.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" t="s">
+        <v>149</v>
+      </c>
       <c r="B7"/>
-      <c r="C7">
-[...35 lines deleted...]
-      <c r="O7">
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" t="s">
+        <v>150</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8">
+        <v>-500000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" t="s">
+        <v>151</v>
+      </c>
+      <c r="B9">
+        <v>356074000.0</v>
+      </c>
+      <c r="C9">
+        <v>306456000.0</v>
+      </c>
+      <c r="D9">
+        <v>168155000.0</v>
+      </c>
+      <c r="E9">
+        <v>138687000.0</v>
+      </c>
+      <c r="F9">
+        <v>157243000.0</v>
+      </c>
+      <c r="G9">
+        <v>118509000.0</v>
+      </c>
+      <c r="H9">
+        <v>126140000.0</v>
+      </c>
+      <c r="I9">
+        <v>142915000.0</v>
+      </c>
+      <c r="J9">
+        <v>104658000.0</v>
+      </c>
+      <c r="K9">
+        <v>114574000.0</v>
+      </c>
+      <c r="L9">
+        <v>182932000.0</v>
+      </c>
+      <c r="M9">
+        <v>108384000.0</v>
+      </c>
+      <c r="N9">
+        <v>78182000.0</v>
+      </c>
+      <c r="O9">
+        <v>38545000.0</v>
+      </c>
+      <c r="P9">
+        <v>25644000.0</v>
+      </c>
+      <c r="Q9">
+        <v>8133000.0</v>
+      </c>
+      <c r="R9"/>
+      <c r="S9">
+        <v>5929994.0</v>
+      </c>
+      <c r="T9">
+        <v>19778804.0</v>
+      </c>
+      <c r="U9">
+        <v>17670801.0</v>
+      </c>
+      <c r="V9">
+        <v>15470106.0</v>
+      </c>
+      <c r="W9">
+        <v>15450150.0</v>
+      </c>
+      <c r="X9">
+        <v>13044111.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" t="s">
+        <v>152</v>
+      </c>
+      <c r="B10">
+        <v>142218000.0</v>
+      </c>
+      <c r="C10">
+        <v>95402000.0</v>
+      </c>
+      <c r="D10">
+        <v>119008000.0</v>
+      </c>
+      <c r="E10">
+        <v>39950000.0</v>
+      </c>
+      <c r="F10">
+        <v>56671000.0</v>
+      </c>
+      <c r="G10">
+        <v>-35222000.0</v>
+      </c>
+      <c r="H10">
+        <v>121000.0</v>
+      </c>
+      <c r="I10">
+        <v>51039000.0</v>
+      </c>
+      <c r="J10">
+        <v>58192000.0</v>
+      </c>
+      <c r="K10">
+        <v>55562000.0</v>
+      </c>
+      <c r="L10">
+        <v>137185000.0</v>
+      </c>
+      <c r="M10">
+        <v>73548000.0</v>
+      </c>
+      <c r="N10">
+        <v>51537000.0</v>
+      </c>
+      <c r="O10">
+        <v>11030000.0</v>
+      </c>
+      <c r="P10">
+        <v>3092000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-7549000.0</v>
+      </c>
+      <c r="R10">
+        <v>-1101367.0</v>
+      </c>
+      <c r="S10">
+        <v>-527408.0</v>
+      </c>
+      <c r="T10">
+        <v>-7640260.0</v>
+      </c>
+      <c r="U10">
+        <v>-8502353.0</v>
+      </c>
+      <c r="V10">
+        <v>-8034713.0</v>
+      </c>
+      <c r="W10">
+        <v>-5029631.0</v>
+      </c>
+      <c r="X10">
+        <v>-3189452.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
+      <c r="A11" t="s">
+        <v>153</v>
+      </c>
+      <c r="B11">
+        <v>33085000.0</v>
+      </c>
+      <c r="C11">
+        <v>28709000.0</v>
+      </c>
+      <c r="D11">
+        <v>16462000.0</v>
+      </c>
+      <c r="E11">
+        <v>-10734000.0</v>
+      </c>
+      <c r="F11">
+        <v>6874000.0</v>
+      </c>
+      <c r="G11">
+        <v>433000.0</v>
+      </c>
+      <c r="H11">
+        <v>10546000.0</v>
+      </c>
+      <c r="I11">
+        <v>14406000.0</v>
+      </c>
+      <c r="J11">
+        <v>30993000.0</v>
+      </c>
+      <c r="K11">
+        <v>29407000.0</v>
+      </c>
+      <c r="L11">
+        <v>57133000.0</v>
+      </c>
+      <c r="M11">
+        <v>12497000.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11">
+        <v>529000.0</v>
+      </c>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11">
+        <v>-222851.0</v>
+      </c>
+      <c r="S11">
+        <v>4033391.0</v>
+      </c>
+      <c r="T11">
+        <v>-4234471.0</v>
+      </c>
+      <c r="U11">
+        <v>-4309650.0</v>
+      </c>
+      <c r="V11">
+        <v>-224213.0</v>
+      </c>
+      <c r="W11">
+        <v>-69296.0</v>
+      </c>
+      <c r="X11">
+        <v>-177238.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" t="s">
+        <v>154</v>
+      </c>
+      <c r="B12">
+        <v>30420000.0</v>
+      </c>
+      <c r="C12">
+        <v>18911000.0</v>
+      </c>
+      <c r="D12">
+        <v>15242000.0</v>
+      </c>
+      <c r="E12">
+        <v>14935000.0</v>
+      </c>
+      <c r="F12">
+        <v>12332000.0</v>
+      </c>
+      <c r="G12">
+        <v>9668000.0</v>
+      </c>
+      <c r="H12">
+        <v>11240000.0</v>
+      </c>
+      <c r="I12">
+        <v>7962000.0</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12">
+        <v>16828000.0</v>
+      </c>
+      <c r="L12">
+        <v>4370000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
+        <v>353000.0</v>
+      </c>
+      <c r="P12">
+        <v>729000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" t="s">
+        <v>155</v>
+      </c>
+      <c r="B13">
+        <v>10967000.0</v>
+      </c>
+      <c r="C13">
+        <v>6778000.0</v>
+      </c>
+      <c r="D13">
+        <v>3819000.0</v>
+      </c>
+      <c r="E13">
+        <v>3320000.0</v>
+      </c>
+      <c r="F13">
+        <v>2009000.0</v>
+      </c>
+      <c r="G13">
+        <v>744000.0</v>
+      </c>
+      <c r="H13">
+        <v>3332000.0</v>
+      </c>
+      <c r="I13">
+        <v>3093000.0</v>
+      </c>
+      <c r="J13">
+        <v>2861000.0</v>
+      </c>
+      <c r="K13">
+        <v>1111000.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="A14" t="s">
+        <v>156</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" t="s">
+        <v>157</v>
+      </c>
+      <c r="B15">
+        <v>109133000.0</v>
+      </c>
+      <c r="C15">
+        <v>66693000.0</v>
+      </c>
+      <c r="D15">
+        <v>102546000.0</v>
+      </c>
+      <c r="E15">
+        <v>50684000.0</v>
+      </c>
+      <c r="F15">
+        <v>49797000.0</v>
+      </c>
+      <c r="G15">
+        <v>-35655000.0</v>
+      </c>
+      <c r="H15">
+        <v>-10425000.0</v>
+      </c>
+      <c r="I15">
+        <v>36633000.0</v>
+      </c>
+      <c r="J15">
+        <v>27199000.0</v>
+      </c>
+      <c r="K15">
+        <v>26155000.0</v>
+      </c>
+      <c r="L15">
+        <v>80052000.0</v>
+      </c>
+      <c r="M15">
+        <v>61051000.0</v>
+      </c>
+      <c r="N15">
+        <v>51537000.0</v>
+      </c>
+      <c r="O15">
+        <v>11030000.0</v>
+      </c>
+      <c r="P15">
+        <v>3092000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-7549000.0</v>
+      </c>
+      <c r="R15">
+        <v>1063933.0</v>
+      </c>
+      <c r="S15">
+        <v>-5333356.0</v>
+      </c>
+      <c r="T15">
+        <v>-3405789.0</v>
+      </c>
+      <c r="U15">
+        <v>-4192703.0</v>
+      </c>
+      <c r="V15">
+        <v>-8591870.0</v>
+      </c>
+      <c r="W15">
+        <v>-4960335.0</v>
+      </c>
+      <c r="X15">
+        <v>-3189452.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" t="s">
+        <v>158</v>
+      </c>
+      <c r="B16">
+        <v>108389000.0</v>
+      </c>
+      <c r="C16">
+        <v>49861000.0</v>
+      </c>
+      <c r="D16">
+        <v>95062000.0</v>
+      </c>
+      <c r="E16">
+        <v>44970000.0</v>
+      </c>
+      <c r="F16">
+        <v>44251000.0</v>
+      </c>
+      <c r="G16">
+        <v>-37871000.0</v>
+      </c>
+      <c r="H16">
+        <v>-12588000.0</v>
+      </c>
+      <c r="I16">
+        <v>33629000.0</v>
+      </c>
+      <c r="J16">
+        <v>27199000.0</v>
+      </c>
+      <c r="K16">
+        <v>26155000.0</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
+      <c r="A17" t="s">
+        <v>159</v>
+      </c>
+      <c r="B17">
+        <v>109133000.0</v>
+      </c>
+      <c r="C17">
+        <v>66693000.0</v>
+      </c>
+      <c r="D17">
+        <v>55180000.0</v>
+      </c>
+      <c r="E17">
+        <v>50684000.0</v>
+      </c>
+      <c r="F17">
+        <v>49797000.0</v>
+      </c>
+      <c r="G17">
+        <v>-35655000.0</v>
+      </c>
+      <c r="H17">
+        <v>-10425000.0</v>
+      </c>
+      <c r="I17">
+        <v>36633000.0</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
+      <c r="A18" t="s">
+        <v>160</v>
+      </c>
+      <c r="B18">
+        <v>-19453000.0</v>
+      </c>
+      <c r="C18">
+        <v>-12133000.0</v>
+      </c>
+      <c r="D18">
+        <v>-11401000.0</v>
+      </c>
+      <c r="E18">
+        <v>-11615000.0</v>
+      </c>
+      <c r="F18">
+        <v>-10323000.0</v>
+      </c>
+      <c r="G18">
+        <v>-8924000.0</v>
+      </c>
+      <c r="H18">
+        <v>-7908000.0</v>
+      </c>
+      <c r="I18">
+        <v>-4869000.0</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
+      <c r="A19" t="s">
+        <v>161</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
+      <c r="A20" t="s">
+        <v>162</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
+      <c r="A21" t="s">
+        <v>163</v>
+      </c>
+      <c r="B21">
+        <v>174195000.0</v>
+      </c>
+      <c r="C21">
+        <v>137293000.0</v>
+      </c>
+      <c r="D21">
+        <v>87492000.0</v>
+      </c>
+      <c r="E21">
+        <v>60085000.0</v>
+      </c>
+      <c r="F21">
+        <v>89058000.0</v>
+      </c>
+      <c r="G21">
+        <v>55082000.0</v>
+      </c>
+      <c r="H21">
+        <v>53534000.0</v>
+      </c>
+      <c r="I21">
+        <v>61279000.0</v>
+      </c>
+      <c r="J21">
+        <v>49088000.0</v>
+      </c>
+      <c r="K21">
+        <v>63450000.0</v>
+      </c>
+      <c r="L21">
+        <v>139370000.0</v>
+      </c>
+      <c r="M21">
+        <v>73548000.0</v>
+      </c>
+      <c r="N21">
+        <v>51537000.0</v>
+      </c>
+      <c r="O21">
+        <v>14823000.0</v>
+      </c>
+      <c r="P21">
+        <v>3971000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-7549000.0</v>
+      </c>
+      <c r="R21">
+        <v>-1101367.0</v>
+      </c>
+      <c r="S21">
+        <v>-527408.0</v>
+      </c>
+      <c r="T21">
+        <v>-7640260.0</v>
+      </c>
+      <c r="U21">
+        <v>-8502353.0</v>
+      </c>
+      <c r="V21">
+        <v>-8034713.0</v>
+      </c>
+      <c r="W21">
+        <v>-5029631.0</v>
+      </c>
+      <c r="X21">
+        <v>-3366690.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
+      <c r="A22" t="s">
+        <v>164</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
+      <c r="A23" t="s">
+        <v>165</v>
+      </c>
+      <c r="B23">
+        <v>319558000.0</v>
+      </c>
+      <c r="C23">
+        <v>290444000.0</v>
+      </c>
+      <c r="D23">
+        <v>261543000.0</v>
+      </c>
+      <c r="E23">
+        <v>241260000.0</v>
+      </c>
+      <c r="F23">
+        <v>215260000.0</v>
+      </c>
+      <c r="G23">
+        <v>194830000.0</v>
+      </c>
+      <c r="H23">
+        <v>212994000.0</v>
+      </c>
+      <c r="I23">
+        <v>212837000.0</v>
+      </c>
+      <c r="J23">
+        <v>179207000.0</v>
+      </c>
+      <c r="K23">
+        <v>155470000.0</v>
+      </c>
+      <c r="L23">
+        <v>159572000.0</v>
+      </c>
+      <c r="M23">
+        <v>110214000.0</v>
+      </c>
+      <c r="N23">
+        <v>97931000.0</v>
+      </c>
+      <c r="O23">
+        <v>69975000.0</v>
+      </c>
+      <c r="P23">
+        <v>61189000.0</v>
+      </c>
+      <c r="Q23">
+        <v>49161000.0</v>
+      </c>
+      <c r="R23">
+        <v>1101367.0</v>
+      </c>
+      <c r="S23">
+        <v>6457402.0</v>
+      </c>
+      <c r="T23">
+        <v>27419064.0</v>
+      </c>
+      <c r="U23">
+        <v>26173154.0</v>
+      </c>
+      <c r="V23">
+        <v>23504819.0</v>
+      </c>
+      <c r="W23">
+        <v>20479781.0</v>
+      </c>
+      <c r="X23">
+        <v>16410801.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
+      <c r="A24" t="s">
+        <v>166</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
+      <c r="A25" t="s">
+        <v>167</v>
+      </c>
+      <c r="B25">
+        <v>5305000.0</v>
+      </c>
+      <c r="C25">
+        <v>3056000.0</v>
+      </c>
+      <c r="D25">
+        <v>1919000.0</v>
+      </c>
+      <c r="E25">
+        <v>1225000.0</v>
+      </c>
+      <c r="F25">
+        <v>2688000.0</v>
+      </c>
+      <c r="G25">
+        <v>4203000.0</v>
+      </c>
+      <c r="H25">
+        <v>4219000.0</v>
+      </c>
+      <c r="I25">
+        <v>1301000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
+      <c r="A26" t="s">
+        <v>168</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>1522000.0</v>
+      </c>
+      <c r="D26">
+        <v>634000.0</v>
+      </c>
+      <c r="E26">
+        <v>50000.0</v>
+      </c>
+      <c r="F26">
+        <v>0.19</v>
+      </c>
+      <c r="G26">
+        <v>0.14</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.19</v>
+      </c>
+      <c r="J26">
+        <v>0.25</v>
+      </c>
+      <c r="K26">
+        <v>0.25</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
+      <c r="A27" t="s">
+        <v>169</v>
+      </c>
+      <c r="B27">
+        <v>20544000.0</v>
+      </c>
+      <c r="C27">
+        <v>35349000.0</v>
+      </c>
+      <c r="D27">
+        <v>30840000.0</v>
+      </c>
+      <c r="E27">
+        <v>27173000.0</v>
+      </c>
+      <c r="F27">
+        <v>23997000.0</v>
+      </c>
+      <c r="G27">
+        <v>21707000.0</v>
+      </c>
+      <c r="H27">
+        <v>30439000.0</v>
+      </c>
+      <c r="I27">
+        <v>31037000.0</v>
+      </c>
+      <c r="J27">
+        <v>28213000.0</v>
+      </c>
+      <c r="K27">
+        <v>28180000.0</v>
+      </c>
+      <c r="L27">
+        <v>25003000.0</v>
+      </c>
+      <c r="M27">
+        <v>18329000.0</v>
+      </c>
+      <c r="N27">
+        <v>16151000.0</v>
+      </c>
+      <c r="O27">
+        <v>14417000.0</v>
+      </c>
+      <c r="P27">
+        <v>13729000.0</v>
+      </c>
+      <c r="Q27">
+        <v>8747000.0</v>
+      </c>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
+      <c r="A28" t="s">
+        <v>170</v>
+      </c>
+      <c r="B28">
+        <v>13060000.0</v>
+      </c>
+      <c r="C28">
+        <v>26442000.0</v>
+      </c>
+      <c r="D28">
+        <v>23653000.0</v>
+      </c>
+      <c r="E28">
+        <v>17698000.0</v>
+      </c>
+      <c r="F28">
+        <v>12245000.0</v>
+      </c>
+      <c r="G28">
+        <v>11329000.0</v>
+      </c>
+      <c r="H28">
+        <v>11943000.0</v>
+      </c>
+      <c r="I28">
+        <v>14187000.0</v>
+      </c>
+      <c r="J28">
+        <v>10669000.0</v>
+      </c>
+      <c r="K28">
+        <v>11903000.0</v>
+      </c>
+      <c r="L28">
+        <v>11366000.0</v>
+      </c>
+      <c r="M28">
+        <v>11156000.0</v>
+      </c>
+      <c r="N28">
+        <v>5532000.0</v>
+      </c>
+      <c r="O28">
+        <v>6022000.0</v>
+      </c>
+      <c r="P28">
+        <v>5434000.0</v>
+      </c>
+      <c r="Q28">
+        <v>4897000.0</v>
+      </c>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+    </row>
+    <row r="29" spans="1:24">
+      <c r="A29" t="s">
+        <v>171</v>
+      </c>
+      <c r="B29">
+        <v>33085000.0</v>
+      </c>
+      <c r="C29">
+        <v>28709000.0</v>
+      </c>
+      <c r="D29">
+        <v>10753000.0</v>
+      </c>
+      <c r="E29">
+        <v>-10734000.0</v>
+      </c>
+      <c r="F29">
+        <v>6874000.0</v>
+      </c>
+      <c r="G29">
+        <v>433000.0</v>
+      </c>
+      <c r="H29">
+        <v>10546000.0</v>
+      </c>
+      <c r="I29">
+        <v>14406000.0</v>
+      </c>
+      <c r="J29">
+        <v>30493000.0</v>
+      </c>
+      <c r="K29">
+        <v>29407000.0</v>
+      </c>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
+      <c r="A30" t="s">
+        <v>172</v>
+      </c>
+      <c r="B30">
+        <v>181879000.0</v>
+      </c>
+      <c r="C30">
+        <v>169163000.0</v>
+      </c>
+      <c r="D30">
+        <v>80663000.0</v>
+      </c>
+      <c r="E30">
+        <v>78602000.0</v>
+      </c>
+      <c r="F30">
+        <v>68185000.0</v>
+      </c>
+      <c r="G30">
+        <v>63427000.0</v>
+      </c>
+      <c r="H30">
+        <v>72606000.0</v>
+      </c>
+      <c r="I30">
+        <v>81636000.0</v>
+      </c>
+      <c r="J30">
+        <v>55570000.0</v>
+      </c>
+      <c r="K30">
+        <v>51124000.0</v>
+      </c>
+      <c r="L30">
+        <v>43562000.0</v>
+      </c>
+      <c r="M30">
+        <v>34836000.0</v>
+      </c>
+      <c r="N30">
+        <v>26645000.0</v>
+      </c>
+      <c r="O30">
+        <v>23722000.0</v>
+      </c>
+      <c r="P30">
+        <v>21673000.0</v>
+      </c>
+      <c r="Q30">
+        <v>15682000.0</v>
+      </c>
+      <c r="R30">
+        <v>1101367.0</v>
+      </c>
+      <c r="S30">
+        <v>6457402.0</v>
+      </c>
+      <c r="T30">
+        <v>27419064.0</v>
+      </c>
+      <c r="U30">
+        <v>26173154.0</v>
+      </c>
+      <c r="V30">
+        <v>23504819.0</v>
+      </c>
+      <c r="W30">
+        <v>20479781.0</v>
+      </c>
+      <c r="X30">
+        <v>16410801.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24">
+      <c r="A31" t="s">
+        <v>173</v>
+      </c>
+      <c r="B31">
+        <v>-31977000.0</v>
+      </c>
+      <c r="C31">
+        <v>-41891000.0</v>
+      </c>
+      <c r="D31">
+        <v>31516000.0</v>
+      </c>
+      <c r="E31">
+        <v>-20135000.0</v>
+      </c>
+      <c r="F31">
+        <v>-32387000.0</v>
+      </c>
+      <c r="G31">
+        <v>-90304000.0</v>
+      </c>
+      <c r="H31">
+        <v>-53413000.0</v>
+      </c>
+      <c r="I31">
+        <v>-10240000.0</v>
+      </c>
+      <c r="J31">
+        <v>9104000.0</v>
+      </c>
+      <c r="K31">
+        <v>-7888000.0</v>
+      </c>
+      <c r="L31">
+        <v>-2185000.0</v>
+      </c>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
+        <v>-3793000.0</v>
+      </c>
+      <c r="P31">
+        <v>-879000.0</v>
+      </c>
+      <c r="Q31"/>
+      <c r="R31">
+        <v>70871.0</v>
+      </c>
+      <c r="S31">
+        <v>527408.0</v>
+      </c>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31">
+        <v>177238.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24">
+      <c r="A32" t="s">
+        <v>174</v>
+      </c>
+      <c r="B32">
+        <v>493753000.0</v>
+      </c>
+      <c r="C32">
+        <v>427737000.0</v>
+      </c>
+      <c r="D32">
+        <v>349035000.0</v>
+      </c>
+      <c r="E32">
+        <v>301345000.0</v>
+      </c>
+      <c r="F32">
+        <v>304318000.0</v>
+      </c>
+      <c r="G32">
+        <v>249912000.0</v>
+      </c>
+      <c r="H32">
+        <v>266528000.0</v>
+      </c>
+      <c r="I32">
+        <v>274116000.0</v>
+      </c>
+      <c r="J32">
+        <v>228295000.0</v>
+      </c>
+      <c r="K32">
+        <v>218920000.0</v>
+      </c>
+      <c r="L32">
+        <v>298942000.0</v>
+      </c>
+      <c r="M32">
+        <v>183762000.0</v>
+      </c>
+      <c r="N32">
+        <v>149468000.0</v>
+      </c>
+      <c r="O32">
+        <v>84798000.0</v>
+      </c>
+      <c r="P32">
+        <v>65160000.0</v>
+      </c>
+      <c r="Q32">
+        <v>41612000.0</v>
+      </c>
+      <c r="R32"/>
+      <c r="S32">
+        <v>5929994.0</v>
+      </c>
+      <c r="T32">
+        <v>19778804.0</v>
+      </c>
+      <c r="U32">
+        <v>17670801.0</v>
+      </c>
+      <c r="V32">
+        <v>15470106.0</v>
+      </c>
+      <c r="W32">
+        <v>15450150.0</v>
+      </c>
+      <c r="X32">
+        <v>13044111.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:79">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>89</v>
+      </c>
+      <c r="I1" t="s">
+        <v>90</v>
+      </c>
+      <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>92</v>
+      </c>
+      <c r="M1" t="s">
+        <v>93</v>
+      </c>
+      <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>96</v>
+      </c>
+      <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>98</v>
+      </c>
+      <c r="U1" t="s">
+        <v>99</v>
+      </c>
+      <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="2" spans="1:79">
+      <c r="A2" t="s">
+        <v>144</v>
+      </c>
+      <c r="B2">
+        <v>35778999.0</v>
+      </c>
+      <c r="C2">
+        <v>35778999.0</v>
+      </c>
+      <c r="D2">
+        <v>56144000.0</v>
+      </c>
+      <c r="E2">
+        <v>32827000.0</v>
+      </c>
+      <c r="F2">
+        <v>33788000.0</v>
+      </c>
+      <c r="G2">
+        <v>35399000.0</v>
+      </c>
+      <c r="H2">
+        <v>30802000.0</v>
+      </c>
+      <c r="I2">
+        <v>32104000.0</v>
+      </c>
+      <c r="J2">
+        <v>22976000.0</v>
+      </c>
+      <c r="K2">
+        <v>21329000.0</v>
+      </c>
+      <c r="L2">
+        <v>48672000.0</v>
+      </c>
+      <c r="M2">
+        <v>44046000.0</v>
+      </c>
+      <c r="N2">
+        <v>44551000.0</v>
+      </c>
+      <c r="O2">
+        <v>41737000.0</v>
+      </c>
+      <c r="P2">
+        <v>39999000.0</v>
+      </c>
+      <c r="Q2">
+        <v>40641000.0</v>
+      </c>
+      <c r="R2">
+        <v>40281000.0</v>
+      </c>
+      <c r="S2">
+        <v>38595000.0</v>
+      </c>
+      <c r="T2">
+        <v>37208000.0</v>
+      </c>
+      <c r="U2">
+        <v>34698000.0</v>
+      </c>
+      <c r="V2">
+        <v>36574000.0</v>
+      </c>
+      <c r="W2">
+        <v>37177000.0</v>
+      </c>
+      <c r="X2">
+        <v>33426000.0</v>
+      </c>
+      <c r="Y2">
+        <v>31916000.0</v>
+      </c>
+      <c r="Z2">
+        <v>31780000.0</v>
+      </c>
+      <c r="AA2">
+        <v>34930000.0</v>
+      </c>
+      <c r="AB2">
+        <v>33990000.0</v>
+      </c>
+      <c r="AC2">
+        <v>36876000.0</v>
+      </c>
+      <c r="AD2">
+        <v>36467000.0</v>
+      </c>
+      <c r="AE2">
+        <v>34699000.0</v>
+      </c>
+      <c r="AF2">
+        <v>32836000.0</v>
+      </c>
+      <c r="AG2">
+        <v>33922000.0</v>
+      </c>
+      <c r="AH2">
+        <v>29744000.0</v>
+      </c>
+      <c r="AI2">
+        <v>25706000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>30354000.0</v>
+      </c>
+      <c r="AK2">
+        <v>18421000.0</v>
+      </c>
+      <c r="AL2">
+        <v>17874000.0</v>
+      </c>
+      <c r="AM2">
+        <v>28412000.0</v>
+      </c>
+      <c r="AN2">
+        <v>15328000.0</v>
+      </c>
+      <c r="AO2">
+        <v>24964000.0</v>
+      </c>
+      <c r="AP2">
+        <v>25270000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>26438000.0</v>
+      </c>
+      <c r="AR2">
+        <v>29926000.0</v>
+      </c>
+      <c r="AS2">
+        <v>29877000.0</v>
+      </c>
+      <c r="AT2">
+        <v>29769000.0</v>
+      </c>
+      <c r="AU2">
+        <v>23031000.0</v>
+      </c>
+      <c r="AV2">
+        <v>18455000.0</v>
+      </c>
+      <c r="AW2">
+        <v>15369000.0</v>
+      </c>
+      <c r="AX2">
+        <v>18523000.0</v>
+      </c>
+      <c r="AY2">
+        <v>18586000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>18442000.0</v>
+      </c>
+      <c r="BA2">
+        <v>9447000.0</v>
+      </c>
+      <c r="BB2">
+        <v>7482000.0</v>
+      </c>
+      <c r="BC2">
+        <v>46253000.0</v>
+      </c>
+      <c r="BD2">
+        <v>11405000.0</v>
+      </c>
+      <c r="BE2">
+        <v>11044000.0</v>
+      </c>
+      <c r="BF2">
+        <v>11296000.0</v>
+      </c>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2">
+        <v>33479000.0</v>
+      </c>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+    </row>
+    <row r="3" spans="1:79">
+      <c r="A3" t="s">
+        <v>145</v>
+      </c>
+      <c r="B3">
+        <v>2552000.0</v>
+      </c>
+      <c r="C3">
+        <v>2552000.0</v>
+      </c>
+      <c r="D3">
+        <v>956000.0</v>
+      </c>
+      <c r="E3">
+        <v>580000.0</v>
+      </c>
+      <c r="F3">
+        <v>866000.0</v>
+      </c>
+      <c r="G3">
+        <v>832000.0</v>
+      </c>
+      <c r="H3">
+        <v>776000.0</v>
+      </c>
+      <c r="I3">
+        <v>741000.0</v>
+      </c>
+      <c r="J3">
+        <v>707000.0</v>
+      </c>
+      <c r="K3">
+        <v>657000.0</v>
+      </c>
+      <c r="L3">
+        <v>630000.0</v>
+      </c>
+      <c r="M3">
+        <v>442000.0</v>
+      </c>
+      <c r="N3">
+        <v>428000.0</v>
+      </c>
+      <c r="O3">
+        <v>419000.0</v>
+      </c>
+      <c r="P3">
+        <v>374000.0</v>
+      </c>
+      <c r="Q3">
+        <v>296000.0</v>
+      </c>
+      <c r="R3">
+        <v>136000.0</v>
+      </c>
+      <c r="S3">
+        <v>135000.0</v>
+      </c>
+      <c r="T3">
+        <v>705000.0</v>
+      </c>
+      <c r="U3">
+        <v>899000.0</v>
+      </c>
+      <c r="V3">
+        <v>949000.0</v>
+      </c>
+      <c r="W3">
+        <v>1059000.0</v>
+      </c>
+      <c r="X3">
+        <v>1049000.0</v>
+      </c>
+      <c r="Y3">
+        <v>1041000.0</v>
+      </c>
+      <c r="Z3">
+        <v>1054000.0</v>
+      </c>
+      <c r="AA3">
+        <v>1048000.0</v>
+      </c>
+      <c r="AB3">
+        <v>1048000.0</v>
+      </c>
+      <c r="AC3">
+        <v>1056000.0</v>
+      </c>
+      <c r="AD3">
+        <v>1067000.0</v>
+      </c>
+      <c r="AE3">
+        <v>303000.0</v>
+      </c>
+      <c r="AF3">
+        <v>306000.0</v>
+      </c>
+      <c r="AG3">
+        <v>337000.0</v>
+      </c>
+      <c r="AH3">
+        <v>355000.0</v>
+      </c>
+      <c r="AI3">
+        <v>353000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>353000.0</v>
+      </c>
+      <c r="AK3">
+        <v>352000.0</v>
+      </c>
+      <c r="AL3">
+        <v>337000.0</v>
+      </c>
+      <c r="AM3">
+        <v>327000.0</v>
+      </c>
+      <c r="AN3">
+        <v>332000.0</v>
+      </c>
+      <c r="AO3">
+        <v>330000.0</v>
+      </c>
+      <c r="AP3">
+        <v>316000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>310000.0</v>
+      </c>
+      <c r="AR3">
+        <v>253000.0</v>
+      </c>
+      <c r="AS3">
+        <v>223000.0</v>
+      </c>
+      <c r="AT3">
+        <v>220000.0</v>
+      </c>
+      <c r="AU3">
+        <v>221000.0</v>
+      </c>
+      <c r="AV3">
+        <v>207000.0</v>
+      </c>
+      <c r="AW3">
+        <v>201000.0</v>
+      </c>
+      <c r="AX3">
+        <v>192000.0</v>
+      </c>
+      <c r="AY3">
+        <v>190000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>84000.0</v>
+      </c>
+      <c r="BA3">
+        <v>83000.0</v>
+      </c>
+      <c r="BB3">
+        <v>82000.0</v>
+      </c>
+      <c r="BC3">
+        <v>82000.0</v>
+      </c>
+      <c r="BD3">
+        <v>79000.0</v>
+      </c>
+      <c r="BE3">
+        <v>75000.0</v>
+      </c>
+      <c r="BF3">
+        <v>71000.0</v>
+      </c>
+      <c r="BG3">
+        <v>67000.0</v>
+      </c>
+      <c r="BH3">
+        <v>68000.0</v>
+      </c>
+      <c r="BI3">
+        <v>67000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>65000.0</v>
+      </c>
+      <c r="BK3">
+        <v>79000.0</v>
+      </c>
+      <c r="BL3">
+        <v>80000.0</v>
+      </c>
+      <c r="BM3">
+        <v>78000.0</v>
+      </c>
+      <c r="BN3">
+        <v>11485.0</v>
+      </c>
+      <c r="BO3">
+        <v>13614.0</v>
+      </c>
+      <c r="BP3">
+        <v>23055.0</v>
+      </c>
+      <c r="BQ3">
+        <v>23055.0</v>
+      </c>
+      <c r="BR3">
+        <v>37338.0</v>
+      </c>
+      <c r="BS3">
+        <v>20097.0</v>
+      </c>
+      <c r="BT3">
+        <v>-8498.0</v>
+      </c>
+      <c r="BU3">
+        <v>138337.0</v>
+      </c>
+      <c r="BV3">
+        <v>186163.0</v>
+      </c>
+      <c r="BW3">
+        <v>152157.0</v>
+      </c>
+      <c r="BX3">
+        <v>132461.0</v>
+      </c>
+      <c r="BY3">
+        <v>142152.0</v>
+      </c>
+      <c r="BZ3">
+        <v>143223.0</v>
+      </c>
+      <c r="CA3">
+        <v>139966.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:79">
+      <c r="A4" t="s">
+        <v>146</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+    </row>
+    <row r="5" spans="1:79">
+      <c r="A5" t="s">
+        <v>147</v>
+      </c>
+      <c r="B5">
+        <v>-3559000.0</v>
+      </c>
+      <c r="C5">
+        <v>-3559000.0</v>
+      </c>
+      <c r="D5">
+        <v>37983000.0</v>
+      </c>
+      <c r="E5">
+        <v>36599000.0</v>
+      </c>
+      <c r="F5">
+        <v>34162000.0</v>
+      </c>
+      <c r="G5">
+        <v>35040000.0</v>
+      </c>
+      <c r="H5">
+        <v>40792000.0</v>
+      </c>
+      <c r="I5">
+        <v>33666000.0</v>
+      </c>
+      <c r="J5">
+        <v>27950000.0</v>
+      </c>
+      <c r="K5">
+        <v>26035000.0</v>
+      </c>
+      <c r="L5">
+        <v>26705000.0</v>
+      </c>
+      <c r="M5">
+        <v>61828000.0</v>
+      </c>
+      <c r="N5">
+        <v>21618000.0</v>
+      </c>
+      <c r="O5">
+        <v>-24574000.0</v>
+      </c>
+      <c r="P5">
+        <v>88290000.0</v>
+      </c>
+      <c r="Q5">
+        <v>14411000.0</v>
+      </c>
+      <c r="R5">
+        <v>-23242000.0</v>
+      </c>
+      <c r="S5">
+        <v>19011000.0</v>
+      </c>
+      <c r="T5">
+        <v>10062000.0</v>
+      </c>
+      <c r="U5">
+        <v>24456000.0</v>
+      </c>
+      <c r="V5">
+        <v>15474000.0</v>
+      </c>
+      <c r="W5">
+        <v>-8603000.0</v>
+      </c>
+      <c r="X5">
+        <v>3649000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-12010000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-8590000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-19749000.0</v>
+      </c>
+      <c r="AB5">
+        <v>11467000.0</v>
+      </c>
+      <c r="AC5">
+        <v>8976000.0</v>
+      </c>
+      <c r="AD5">
+        <v>10667000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-9738000.0</v>
+      </c>
+      <c r="AF5">
+        <v>30277000.0</v>
+      </c>
+      <c r="AG5">
+        <v>24540000.0</v>
+      </c>
+      <c r="AH5">
+        <v>13922000.0</v>
+      </c>
+      <c r="AI5">
+        <v>5649000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>15496000.0</v>
+      </c>
+      <c r="AK5">
+        <v>22225000.0</v>
+      </c>
+      <c r="AL5">
+        <v>14822000.0</v>
+      </c>
+      <c r="AM5">
+        <v>10185000.0</v>
+      </c>
+      <c r="AN5">
+        <v>14225000.0</v>
+      </c>
+      <c r="AO5">
+        <v>17149000.0</v>
+      </c>
+      <c r="AP5">
+        <v>22417000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>37186000.0</v>
+      </c>
+      <c r="AR5">
+        <v>39705000.0</v>
+      </c>
+      <c r="AS5">
+        <v>41202000.0</v>
+      </c>
+      <c r="AT5">
+        <v>21277000.0</v>
+      </c>
+      <c r="AU5">
+        <v>16679000.0</v>
+      </c>
+      <c r="AV5">
+        <v>20257000.0</v>
+      </c>
+      <c r="AW5">
+        <v>20133000.0</v>
+      </c>
+      <c r="AX5">
+        <v>16479000.0</v>
+      </c>
+      <c r="AY5">
+        <v>16476000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>14965000.0</v>
+      </c>
+      <c r="BA5">
+        <v>12242000.0</v>
+      </c>
+      <c r="BB5">
+        <v>7854000.0</v>
+      </c>
+      <c r="BC5">
+        <v>1967000.0</v>
+      </c>
+      <c r="BD5">
+        <v>4752000.0</v>
+      </c>
+      <c r="BE5">
+        <v>3136000.0</v>
+      </c>
+      <c r="BF5">
+        <v>1853000.0</v>
+      </c>
+      <c r="BG5">
+        <v>-5170000.0</v>
+      </c>
+      <c r="BH5">
+        <v>3864000.0</v>
+      </c>
+      <c r="BI5">
+        <v>2658000.0</v>
+      </c>
+      <c r="BJ5">
         <v>1740000.0</v>
       </c>
-      <c r="P7">
-[...10 lines deleted...]
-      </c>
+      <c r="BK5">
+        <v>-3323000.0</v>
+      </c>
+      <c r="BL5">
+        <v>-503000.0</v>
+      </c>
+      <c r="BM5">
+        <v>-1860000.0</v>
+      </c>
+      <c r="BN5">
+        <v>-330830.0</v>
+      </c>
+      <c r="BO5">
+        <v>-243674.0</v>
+      </c>
+      <c r="BP5">
+        <v>-236997.0</v>
+      </c>
+      <c r="BQ5">
+        <v>-347672.0</v>
+      </c>
+      <c r="BR5">
+        <v>-116880.0</v>
+      </c>
+      <c r="BS5">
+        <v>-385240.0</v>
+      </c>
+      <c r="BT5">
+        <v>1502207.0</v>
+      </c>
+      <c r="BU5">
+        <v>-760322.0</v>
+      </c>
+      <c r="BV5">
+        <v>-2242445.0</v>
+      </c>
+      <c r="BW5">
+        <v>-1639456.0</v>
+      </c>
+      <c r="BX5">
+        <v>-2271588.0</v>
+      </c>
+      <c r="BY5">
+        <v>-1770621.0</v>
+      </c>
+      <c r="BZ5">
+        <v>-1933169.0</v>
+      </c>
+      <c r="CA5">
+        <v>-1664882.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:79">
+      <c r="A6" t="s">
+        <v>148</v>
+      </c>
+      <c r="B6">
+        <v>-1007000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1007000.0</v>
+      </c>
+      <c r="D6">
+        <v>38939000.0</v>
+      </c>
+      <c r="E6">
+        <v>37179000.0</v>
+      </c>
+      <c r="F6">
+        <v>35028000.0</v>
+      </c>
+      <c r="G6">
+        <v>35872000.0</v>
+      </c>
+      <c r="H6">
+        <v>41568000.0</v>
+      </c>
+      <c r="I6">
+        <v>34407000.0</v>
+      </c>
+      <c r="J6">
+        <v>28657000.0</v>
+      </c>
+      <c r="K6">
+        <v>26692000.0</v>
+      </c>
+      <c r="L6">
+        <v>27335000.0</v>
+      </c>
+      <c r="M6">
+        <v>62270000.0</v>
+      </c>
+      <c r="N6">
+        <v>22046000.0</v>
+      </c>
+      <c r="O6">
+        <v>-24155000.0</v>
+      </c>
+      <c r="P6">
+        <v>88664000.0</v>
+      </c>
+      <c r="Q6">
+        <v>14707000.0</v>
+      </c>
+      <c r="R6">
+        <v>-23106000.0</v>
+      </c>
+      <c r="S6">
+        <v>19146000.0</v>
+      </c>
+      <c r="T6">
+        <v>10767000.0</v>
+      </c>
+      <c r="U6">
+        <v>25355000.0</v>
+      </c>
+      <c r="V6">
+        <v>16423000.0</v>
+      </c>
+      <c r="W6">
+        <v>-7544000.0</v>
+      </c>
+      <c r="X6">
+        <v>4698000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-10969000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-7536000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-18701000.0</v>
+      </c>
+      <c r="AB6">
+        <v>12515000.0</v>
+      </c>
+      <c r="AC6">
+        <v>10032000.0</v>
+      </c>
+      <c r="AD6">
+        <v>11734000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-9435000.0</v>
+      </c>
+      <c r="AF6">
+        <v>30583000.0</v>
+      </c>
+      <c r="AG6">
+        <v>24877000.0</v>
+      </c>
+      <c r="AH6">
+        <v>14277000.0</v>
+      </c>
+      <c r="AI6">
+        <v>6002000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>15849000.0</v>
+      </c>
+      <c r="AK6">
+        <v>22577000.0</v>
+      </c>
+      <c r="AL6">
+        <v>15159000.0</v>
+      </c>
+      <c r="AM6">
+        <v>10512000.0</v>
+      </c>
+      <c r="AN6">
+        <v>14557000.0</v>
+      </c>
+      <c r="AO6">
+        <v>17479000.0</v>
+      </c>
+      <c r="AP6">
+        <v>22733000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>37496000.0</v>
+      </c>
+      <c r="AR6">
+        <v>39958000.0</v>
+      </c>
+      <c r="AS6">
+        <v>41425000.0</v>
+      </c>
+      <c r="AT6">
+        <v>21497000.0</v>
+      </c>
+      <c r="AU6">
+        <v>16900000.0</v>
+      </c>
+      <c r="AV6">
+        <v>20464000.0</v>
+      </c>
+      <c r="AW6">
+        <v>20334000.0</v>
+      </c>
+      <c r="AX6">
+        <v>16671000.0</v>
+      </c>
+      <c r="AY6">
+        <v>16666000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>15049000.0</v>
+      </c>
+      <c r="BA6">
+        <v>12325000.0</v>
+      </c>
+      <c r="BB6">
+        <v>7936000.0</v>
+      </c>
+      <c r="BC6">
+        <v>2049000.0</v>
+      </c>
+      <c r="BD6">
+        <v>4831000.0</v>
+      </c>
+      <c r="BE6">
+        <v>3211000.0</v>
+      </c>
+      <c r="BF6">
+        <v>1924000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-5103000.0</v>
+      </c>
+      <c r="BH6">
+        <v>3932000.0</v>
+      </c>
+      <c r="BI6">
+        <v>2725000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>1805000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-3244000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-423000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-1782000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-319345.0</v>
+      </c>
+      <c r="BO6">
+        <v>-230060.0</v>
+      </c>
+      <c r="BP6">
+        <v>-213942.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-324617.0</v>
+      </c>
+      <c r="BR6">
+        <v>-79542.0</v>
+      </c>
+      <c r="BS6">
+        <v>-365143.0</v>
+      </c>
+      <c r="BT6">
+        <v>1493709.0</v>
+      </c>
+      <c r="BU6">
+        <v>-621985.0</v>
+      </c>
+      <c r="BV6">
+        <v>-2056282.0</v>
+      </c>
+      <c r="BW6">
+        <v>-1487299.0</v>
+      </c>
+      <c r="BX6">
+        <v>-2139127.0</v>
+      </c>
+      <c r="BY6">
+        <v>-1628469.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-1789946.0</v>
+      </c>
+      <c r="CA6">
+        <v>-1524916.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:79">
+      <c r="A7" t="s">
+        <v>149</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
@@ -5161,107 +16800,7355 @@
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
+      <c r="CA7"/>
+    </row>
+    <row r="8" spans="1:79">
+      <c r="A8" t="s">
+        <v>150</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+    </row>
+    <row r="9" spans="1:79">
+      <c r="A9" t="s">
+        <v>151</v>
+      </c>
+      <c r="B9">
+        <v>123691000.0</v>
+      </c>
+      <c r="C9">
+        <v>123691000.0</v>
+      </c>
+      <c r="D9">
+        <v>69472000.0</v>
+      </c>
+      <c r="E9">
+        <v>79794000.0</v>
+      </c>
+      <c r="F9">
+        <v>74294000.0</v>
+      </c>
+      <c r="G9">
+        <v>75298000.0</v>
+      </c>
+      <c r="H9">
+        <v>82366000.0</v>
+      </c>
+      <c r="I9">
+        <v>74930000.0</v>
+      </c>
+      <c r="J9">
+        <v>73862000.0</v>
+      </c>
+      <c r="K9">
+        <v>69515000.0</v>
+      </c>
+      <c r="L9">
+        <v>41751000.0</v>
+      </c>
+      <c r="M9">
+        <v>41678000.0</v>
+      </c>
+      <c r="N9">
+        <v>37493000.0</v>
+      </c>
+      <c r="O9">
+        <v>31573000.0</v>
+      </c>
+      <c r="P9">
+        <v>32415000.0</v>
+      </c>
+      <c r="Q9">
+        <v>36612000.0</v>
+      </c>
+      <c r="R9">
+        <v>38087000.0</v>
+      </c>
+      <c r="S9">
+        <v>40580000.0</v>
+      </c>
+      <c r="T9">
+        <v>40904000.0</v>
+      </c>
+      <c r="U9">
+        <v>41077000.0</v>
+      </c>
+      <c r="V9">
+        <v>34682000.0</v>
+      </c>
+      <c r="W9">
+        <v>29882000.0</v>
+      </c>
+      <c r="X9">
+        <v>30323000.0</v>
+      </c>
+      <c r="Y9">
+        <v>26210000.0</v>
+      </c>
+      <c r="Z9">
+        <v>32094000.0</v>
+      </c>
+      <c r="AA9">
+        <v>33977000.0</v>
+      </c>
+      <c r="AB9">
+        <v>33728000.0</v>
+      </c>
+      <c r="AC9">
+        <v>29417000.0</v>
+      </c>
+      <c r="AD9">
+        <v>29018000.0</v>
+      </c>
+      <c r="AE9">
+        <v>33168000.0</v>
+      </c>
+      <c r="AF9">
+        <v>39734000.0</v>
+      </c>
+      <c r="AG9">
+        <v>40853000.0</v>
+      </c>
+      <c r="AH9">
+        <v>29160000.0</v>
+      </c>
+      <c r="AI9">
+        <v>35680000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>27360000.0</v>
+      </c>
+      <c r="AK9">
+        <v>45007000.0</v>
+      </c>
+      <c r="AL9">
+        <v>36725000.0</v>
+      </c>
+      <c r="AM9">
+        <v>22386000.0</v>
+      </c>
+      <c r="AN9">
+        <v>36461000.0</v>
+      </c>
+      <c r="AO9">
+        <v>31017000.0</v>
+      </c>
+      <c r="AP9">
+        <v>35608000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>50051000.0</v>
+      </c>
+      <c r="AR9">
+        <v>50827000.0</v>
+      </c>
+      <c r="AS9">
+        <v>51682000.0</v>
+      </c>
+      <c r="AT9">
+        <v>30372000.0</v>
+      </c>
+      <c r="AU9">
+        <v>26569000.0</v>
+      </c>
+      <c r="AV9">
+        <v>28659000.0</v>
+      </c>
+      <c r="AW9">
+        <v>28759000.0</v>
+      </c>
+      <c r="AX9">
+        <v>24397000.0</v>
+      </c>
+      <c r="AY9">
+        <v>24580000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>21188000.0</v>
+      </c>
+      <c r="BA9">
+        <v>27884000.0</v>
+      </c>
+      <c r="BB9">
+        <v>21859000.0</v>
+      </c>
+      <c r="BC9">
+        <v>-22679000.0</v>
+      </c>
+      <c r="BD9">
+        <v>10256000.0</v>
+      </c>
+      <c r="BE9">
+        <v>9349000.0</v>
+      </c>
+      <c r="BF9">
+        <v>7874000.0</v>
+      </c>
+      <c r="BG9">
+        <v>16175000.0</v>
+      </c>
+      <c r="BH9">
+        <v>17736000.0</v>
+      </c>
+      <c r="BI9">
+        <v>16716000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>14533000.0</v>
+      </c>
+      <c r="BK9">
+        <v>-20066000.0</v>
+      </c>
+      <c r="BL9">
+        <v>10130000.0</v>
+      </c>
+      <c r="BM9">
+        <v>9355000.0</v>
+      </c>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9">
+        <v>488355.0</v>
+      </c>
+      <c r="BT9">
+        <v>118914.0</v>
+      </c>
+      <c r="BU9">
+        <v>775549.0</v>
+      </c>
+      <c r="BV9">
+        <v>1803148.0</v>
+      </c>
+      <c r="BW9">
+        <v>3232383.0</v>
+      </c>
+      <c r="BX9">
+        <v>3110450.0</v>
+      </c>
+      <c r="BY9">
+        <v>5223413.0</v>
+      </c>
+      <c r="BZ9">
+        <v>5188015.0</v>
+      </c>
+      <c r="CA9">
+        <v>6163334.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:79">
+      <c r="A10" t="s">
+        <v>152</v>
+      </c>
+      <c r="B10">
+        <v>-14582000.0</v>
+      </c>
+      <c r="C10">
+        <v>-14582000.0</v>
+      </c>
+      <c r="D10">
+        <v>29517000.0</v>
+      </c>
+      <c r="E10">
+        <v>31870000.0</v>
+      </c>
+      <c r="F10">
+        <v>30368000.0</v>
+      </c>
+      <c r="G10">
+        <v>34198000.0</v>
+      </c>
+      <c r="H10">
+        <v>3866000.0</v>
+      </c>
+      <c r="I10">
+        <v>29526000.0</v>
+      </c>
+      <c r="J10">
+        <v>27812000.0</v>
+      </c>
+      <c r="K10">
+        <v>24765000.0</v>
+      </c>
+      <c r="L10">
+        <v>18820000.0</v>
+      </c>
+      <c r="M10">
+        <v>57807000.0</v>
+      </c>
+      <c r="N10">
+        <v>17616000.0</v>
+      </c>
+      <c r="O10">
+        <v>-28310000.0</v>
+      </c>
+      <c r="P10">
+        <v>84556000.0</v>
+      </c>
+      <c r="Q10">
+        <v>10678000.0</v>
+      </c>
+      <c r="R10">
+        <v>-26974000.0</v>
+      </c>
+      <c r="S10">
+        <v>15271000.0</v>
+      </c>
+      <c r="T10">
+        <v>6333000.0</v>
+      </c>
+      <c r="U10">
+        <v>21889000.0</v>
+      </c>
+      <c r="V10">
+        <v>13178000.0</v>
+      </c>
+      <c r="W10">
+        <v>-11297000.0</v>
+      </c>
+      <c r="X10">
+        <v>1138000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-14054000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-11009000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-22355000.0</v>
+      </c>
+      <c r="AB10">
+        <v>8635000.0</v>
+      </c>
+      <c r="AC10">
+        <v>6066000.0</v>
+      </c>
+      <c r="AD10">
+        <v>7775000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-12597000.0</v>
+      </c>
+      <c r="AF10">
+        <v>27530000.0</v>
+      </c>
+      <c r="AG10">
+        <v>22184000.0</v>
+      </c>
+      <c r="AH10">
+        <v>13922000.0</v>
+      </c>
+      <c r="AI10">
+        <v>5649000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>15496000.0</v>
+      </c>
+      <c r="AK10">
+        <v>22225000.0</v>
+      </c>
+      <c r="AL10">
+        <v>14822000.0</v>
+      </c>
+      <c r="AM10">
+        <v>8509000.0</v>
+      </c>
+      <c r="AN10">
+        <v>14225000.0</v>
+      </c>
+      <c r="AO10">
+        <v>11156000.0</v>
+      </c>
+      <c r="AP10">
+        <v>21672000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>35694000.0</v>
+      </c>
+      <c r="AR10">
+        <v>39533000.0</v>
+      </c>
+      <c r="AS10">
+        <v>40938000.0</v>
+      </c>
+      <c r="AT10">
+        <v>21020000.0</v>
+      </c>
+      <c r="AU10">
+        <v>16679000.0</v>
+      </c>
+      <c r="AV10">
+        <v>20257000.0</v>
+      </c>
+      <c r="AW10">
+        <v>20133000.0</v>
+      </c>
+      <c r="AX10">
+        <v>16479000.0</v>
+      </c>
+      <c r="AY10">
+        <v>16476000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>14965000.0</v>
+      </c>
+      <c r="BA10">
+        <v>12242000.0</v>
+      </c>
+      <c r="BB10">
+        <v>7854000.0</v>
+      </c>
+      <c r="BC10">
+        <v>5253000.0</v>
+      </c>
+      <c r="BD10">
+        <v>4533000.0</v>
+      </c>
+      <c r="BE10">
+        <v>129000.0</v>
+      </c>
+      <c r="BF10">
+        <v>1115000.0</v>
+      </c>
+      <c r="BG10">
+        <v>889000.0</v>
+      </c>
+      <c r="BH10">
+        <v>1359000.0</v>
+      </c>
+      <c r="BI10">
+        <v>689000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>155000.0</v>
+      </c>
+      <c r="BK10">
+        <v>-580000.0</v>
+      </c>
+      <c r="BL10">
+        <v>-1517000.0</v>
+      </c>
+      <c r="BM10">
+        <v>-1860000.0</v>
+      </c>
+      <c r="BN10">
+        <v>-330830.0</v>
+      </c>
+      <c r="BO10">
+        <v>-144673.0</v>
+      </c>
+      <c r="BP10">
+        <v>-236997.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-347672.0</v>
+      </c>
+      <c r="BR10"/>
+      <c r="BS10">
+        <v>-229601.0</v>
+      </c>
+      <c r="BT10">
+        <v>4180827.0</v>
+      </c>
+      <c r="BU10">
+        <v>-760322.0</v>
+      </c>
+      <c r="BV10">
+        <v>-2242445.0</v>
+      </c>
+      <c r="BW10">
+        <v>-1639456.0</v>
+      </c>
+      <c r="BX10">
+        <v>-8973807.0</v>
+      </c>
+      <c r="BY10">
+        <v>4931598.0</v>
+      </c>
+      <c r="BZ10">
+        <v>-1933169.0</v>
+      </c>
+      <c r="CA10">
+        <v>-1664882.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:79">
+      <c r="A11" t="s">
+        <v>153</v>
+      </c>
+      <c r="B11">
+        <v>8549000.0</v>
+      </c>
+      <c r="C11">
+        <v>8549000.0</v>
+      </c>
+      <c r="D11">
+        <v>9816000.0</v>
+      </c>
+      <c r="E11">
+        <v>7093000.0</v>
+      </c>
+      <c r="F11">
+        <v>5739000.0</v>
+      </c>
+      <c r="G11">
+        <v>6890000.0</v>
+      </c>
+      <c r="H11">
+        <v>8351000.0</v>
+      </c>
+      <c r="I11">
+        <v>7767000.0</v>
+      </c>
+      <c r="J11">
+        <v>5701000.0</v>
+      </c>
+      <c r="K11">
+        <v>5688000.0</v>
+      </c>
+      <c r="L11">
+        <v>5836000.0</v>
+      </c>
+      <c r="M11">
+        <v>3555000.0</v>
+      </c>
+      <c r="N11">
+        <v>1383000.0</v>
+      </c>
+      <c r="O11">
+        <v>-21000.0</v>
+      </c>
+      <c r="P11">
+        <v>3327000.0</v>
+      </c>
+      <c r="Q11">
+        <v>2673000.0</v>
+      </c>
+      <c r="R11">
+        <v>-16713000.0</v>
+      </c>
+      <c r="S11">
+        <v>4084000.0</v>
+      </c>
+      <c r="T11">
+        <v>500000.0</v>
+      </c>
+      <c r="U11">
+        <v>4259000.0</v>
+      </c>
+      <c r="V11">
+        <v>-1969000.0</v>
+      </c>
+      <c r="W11">
+        <v>2200000.0</v>
+      </c>
+      <c r="X11">
+        <v>1408000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-804000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-2371000.0</v>
+      </c>
+      <c r="AA11">
+        <v>3525000.0</v>
+      </c>
+      <c r="AB11">
+        <v>4483000.0</v>
+      </c>
+      <c r="AC11">
+        <v>3587000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-1049000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-1033000.0</v>
+      </c>
+      <c r="AF11">
+        <v>5481000.0</v>
+      </c>
+      <c r="AG11">
+        <v>5460000.0</v>
+      </c>
+      <c r="AH11">
+        <v>4498000.0</v>
+      </c>
+      <c r="AI11">
+        <v>5411000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>7520000.0</v>
+      </c>
+      <c r="AK11">
+        <v>10120000.0</v>
+      </c>
+      <c r="AL11">
+        <v>7942000.0</v>
+      </c>
+      <c r="AM11">
+        <v>6032000.0</v>
+      </c>
+      <c r="AN11">
+        <v>6270000.0</v>
+      </c>
+      <c r="AO11">
+        <v>7505000.0</v>
+      </c>
+      <c r="AP11">
+        <v>9600000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>15164000.0</v>
+      </c>
+      <c r="AR11">
+        <v>16245000.0</v>
+      </c>
+      <c r="AS11">
+        <v>16766000.0</v>
+      </c>
+      <c r="AT11">
+        <v>8958000.0</v>
+      </c>
+      <c r="AU11">
+        <v>7057000.0</v>
+      </c>
+      <c r="AV11">
+        <v>9634000.0</v>
+      </c>
+      <c r="AW11">
+        <v>9531000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-13725000.0</v>
+      </c>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11">
+        <v>-9836000.0</v>
+      </c>
+      <c r="BD11">
+        <v>4544000.0</v>
+      </c>
+      <c r="BE11">
+        <v>3562000.0</v>
+      </c>
+      <c r="BF11">
+        <v>6184000.0</v>
+      </c>
+      <c r="BG11">
+        <v>-6059000.0</v>
+      </c>
+      <c r="BH11">
+        <v>5010000.0</v>
+      </c>
+      <c r="BI11"/>
+      <c r="BJ11">
+        <v>3170000.0</v>
+      </c>
+      <c r="BK11">
+        <v>-5486000.0</v>
+      </c>
+      <c r="BL11">
+        <v>2028000.0</v>
+      </c>
+      <c r="BM11"/>
+      <c r="BN11">
+        <v>-52367.0</v>
+      </c>
+      <c r="BO11">
+        <v>-1365.0</v>
+      </c>
+      <c r="BP11">
+        <v>-67054.0</v>
+      </c>
+      <c r="BQ11">
+        <v>-572532.0</v>
+      </c>
+      <c r="BR11">
+        <v>-500411.0</v>
+      </c>
+      <c r="BS11">
+        <v>-4837.0</v>
+      </c>
+      <c r="BT11">
+        <v>4021086.0</v>
+      </c>
+      <c r="BU11">
+        <v>-32571.0</v>
+      </c>
+      <c r="BV11">
+        <v>95163.0</v>
+      </c>
+      <c r="BW11">
+        <v>15714.0</v>
+      </c>
+      <c r="BX11">
+        <v>-4083014.0</v>
+      </c>
+      <c r="BY11">
+        <v>-24640.0</v>
+      </c>
+      <c r="BZ11">
+        <v>-58518.0</v>
+      </c>
+      <c r="CA11">
+        <v>-68299.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:79">
+      <c r="A12" t="s">
+        <v>154</v>
+      </c>
+      <c r="B12">
+        <v>11023000.0</v>
+      </c>
+      <c r="C12">
+        <v>11023000.0</v>
+      </c>
+      <c r="D12">
+        <v>8466000.0</v>
+      </c>
+      <c r="E12">
+        <v>5490000.0</v>
+      </c>
+      <c r="F12">
+        <v>5441000.0</v>
+      </c>
+      <c r="G12">
+        <v>5616000.0</v>
+      </c>
+      <c r="H12">
+        <v>5027000.0</v>
+      </c>
+      <c r="I12">
+        <v>4140000.0</v>
+      </c>
+      <c r="J12">
+        <v>4128000.0</v>
+      </c>
+      <c r="K12">
+        <v>3758000.0</v>
+      </c>
+      <c r="L12">
+        <v>3461000.0</v>
+      </c>
+      <c r="M12">
+        <v>4021000.0</v>
+      </c>
+      <c r="N12">
+        <v>4002000.0</v>
+      </c>
+      <c r="O12">
+        <v>3736000.0</v>
+      </c>
+      <c r="P12">
+        <v>3734000.0</v>
+      </c>
+      <c r="Q12">
+        <v>3733000.0</v>
+      </c>
+      <c r="R12">
+        <v>3732000.0</v>
+      </c>
+      <c r="S12">
+        <v>3740000.0</v>
+      </c>
+      <c r="T12">
+        <v>3729000.0</v>
+      </c>
+      <c r="U12">
+        <v>2567000.0</v>
+      </c>
+      <c r="V12">
+        <v>2296000.0</v>
+      </c>
+      <c r="W12">
+        <v>2694000.0</v>
+      </c>
+      <c r="X12">
+        <v>2511000.0</v>
+      </c>
+      <c r="Y12">
+        <v>2044000.0</v>
+      </c>
+      <c r="Z12">
+        <v>2419000.0</v>
+      </c>
+      <c r="AA12">
+        <v>2606000.0</v>
+      </c>
+      <c r="AB12">
+        <v>2832000.0</v>
+      </c>
+      <c r="AC12">
+        <v>2910000.0</v>
+      </c>
+      <c r="AD12">
+        <v>2892000.0</v>
+      </c>
+      <c r="AE12">
+        <v>2859000.0</v>
+      </c>
+      <c r="AF12">
+        <v>2747000.0</v>
+      </c>
+      <c r="AG12">
+        <v>2356000.0</v>
+      </c>
+      <c r="AH12">
+        <v>4124000.0</v>
+      </c>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12">
+        <v>3352000.0</v>
+      </c>
+      <c r="AN12"/>
+      <c r="AO12">
+        <v>11986000.0</v>
+      </c>
+      <c r="AP12">
+        <v>1490000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>2984000.0</v>
+      </c>
+      <c r="AR12">
+        <v>344000.0</v>
+      </c>
+      <c r="AS12">
+        <v>528000.0</v>
+      </c>
+      <c r="AT12">
+        <v>514000.0</v>
+      </c>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12">
+        <v>353000.0</v>
+      </c>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+    </row>
+    <row r="13" spans="1:79">
+      <c r="A13" t="s">
+        <v>155</v>
+      </c>
+      <c r="B13">
+        <v>2592000.0</v>
+      </c>
+      <c r="C13">
+        <v>2965000.0</v>
+      </c>
+      <c r="D13">
+        <v>4015000.0</v>
+      </c>
+      <c r="E13">
+        <v>3400000.0</v>
+      </c>
+      <c r="F13">
+        <v>1897000.0</v>
+      </c>
+      <c r="G13">
+        <v>2147000.0</v>
+      </c>
+      <c r="H13">
+        <v>1795000.0</v>
+      </c>
+      <c r="I13">
+        <v>1438000.0</v>
+      </c>
+      <c r="J13">
+        <v>1398000.0</v>
+      </c>
+      <c r="K13">
+        <v>1225000.0</v>
+      </c>
+      <c r="L13">
+        <v>791000.0</v>
+      </c>
+      <c r="M13">
+        <v>1000000.0</v>
+      </c>
+      <c r="N13">
+        <v>1083000.0</v>
+      </c>
+      <c r="O13">
+        <v>945000.0</v>
+      </c>
+      <c r="P13">
+        <v>811000.0</v>
+      </c>
+      <c r="Q13">
+        <v>770000.0</v>
+      </c>
+      <c r="R13">
+        <v>794000.0</v>
+      </c>
+      <c r="S13">
+        <v>864000.0</v>
+      </c>
+      <c r="T13">
+        <v>3040000.0</v>
+      </c>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+    </row>
+    <row r="14" spans="1:79">
+      <c r="A14" t="s">
+        <v>156</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+    </row>
+    <row r="15" spans="1:79">
+      <c r="A15" t="s">
+        <v>157</v>
+      </c>
+      <c r="B15">
+        <v>-23131000.0</v>
+      </c>
+      <c r="C15">
+        <v>-23131000.0</v>
+      </c>
+      <c r="D15">
+        <v>19701000.0</v>
+      </c>
+      <c r="E15">
+        <v>24777000.0</v>
+      </c>
+      <c r="F15">
+        <v>24629000.0</v>
+      </c>
+      <c r="G15">
+        <v>27308000.0</v>
+      </c>
+      <c r="H15">
+        <v>-4485000.0</v>
+      </c>
+      <c r="I15">
+        <v>21759000.0</v>
+      </c>
+      <c r="J15">
+        <v>22111000.0</v>
+      </c>
+      <c r="K15">
+        <v>19077000.0</v>
+      </c>
+      <c r="L15">
+        <v>12984000.0</v>
+      </c>
+      <c r="M15">
+        <v>54252000.0</v>
+      </c>
+      <c r="N15">
+        <v>16233000.0</v>
+      </c>
+      <c r="O15">
+        <v>-28289000.0</v>
+      </c>
+      <c r="P15">
+        <v>81229000.0</v>
+      </c>
+      <c r="Q15">
+        <v>8005000.0</v>
+      </c>
+      <c r="R15">
+        <v>-10261000.0</v>
+      </c>
+      <c r="S15">
+        <v>11187000.0</v>
+      </c>
+      <c r="T15">
+        <v>5833000.0</v>
+      </c>
+      <c r="U15">
+        <v>17630000.0</v>
+      </c>
+      <c r="V15">
+        <v>15147000.0</v>
+      </c>
+      <c r="W15">
+        <v>-13497000.0</v>
+      </c>
+      <c r="X15">
+        <v>-270000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-13250000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-8638000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-25880000.0</v>
+      </c>
+      <c r="AB15">
+        <v>4152000.0</v>
+      </c>
+      <c r="AC15">
+        <v>2479000.0</v>
+      </c>
+      <c r="AD15">
+        <v>8824000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-11564000.0</v>
+      </c>
+      <c r="AF15">
+        <v>22049000.0</v>
+      </c>
+      <c r="AG15">
+        <v>16724000.0</v>
+      </c>
+      <c r="AH15">
+        <v>9424000.0</v>
+      </c>
+      <c r="AI15">
+        <v>238000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>7976000.0</v>
+      </c>
+      <c r="AK15">
+        <v>12105000.0</v>
+      </c>
+      <c r="AL15">
+        <v>6880000.0</v>
+      </c>
+      <c r="AM15">
+        <v>2477000.0</v>
+      </c>
+      <c r="AN15">
+        <v>7955000.0</v>
+      </c>
+      <c r="AO15">
+        <v>3651000.0</v>
+      </c>
+      <c r="AP15">
+        <v>12072000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>20530000.0</v>
+      </c>
+      <c r="AR15">
+        <v>23288000.0</v>
+      </c>
+      <c r="AS15">
+        <v>24172000.0</v>
+      </c>
+      <c r="AT15">
+        <v>12062000.0</v>
+      </c>
+      <c r="AU15">
+        <v>9622000.0</v>
+      </c>
+      <c r="AV15">
+        <v>10623000.0</v>
+      </c>
+      <c r="AW15">
+        <v>10602000.0</v>
+      </c>
+      <c r="AX15">
+        <v>30204000.0</v>
+      </c>
+      <c r="AY15">
+        <v>16476000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>14965000.0</v>
+      </c>
+      <c r="BA15">
+        <v>12242000.0</v>
+      </c>
+      <c r="BB15">
+        <v>7854000.0</v>
+      </c>
+      <c r="BC15">
+        <v>5253000.0</v>
+      </c>
+      <c r="BD15">
+        <v>4533000.0</v>
+      </c>
+      <c r="BE15">
+        <v>129000.0</v>
+      </c>
+      <c r="BF15">
+        <v>1115000.0</v>
+      </c>
+      <c r="BG15">
+        <v>889000.0</v>
+      </c>
+      <c r="BH15">
+        <v>1359000.0</v>
+      </c>
+      <c r="BI15">
+        <v>689000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>155000.0</v>
+      </c>
+      <c r="BK15">
+        <v>-580000.0</v>
+      </c>
+      <c r="BL15">
+        <v>-1517000.0</v>
+      </c>
+      <c r="BM15">
+        <v>-1860000.0</v>
+      </c>
+      <c r="BN15">
+        <v>-278463.0</v>
+      </c>
+      <c r="BO15">
+        <v>-78442.0</v>
+      </c>
+      <c r="BP15">
+        <v>205974.0</v>
+      </c>
+      <c r="BQ15">
+        <v>224860.0</v>
+      </c>
+      <c r="BR15">
+        <v>383531.0</v>
+      </c>
+      <c r="BS15">
+        <v>249570.0</v>
+      </c>
+      <c r="BT15">
+        <v>-612816.0</v>
+      </c>
+      <c r="BU15">
+        <v>-727751.0</v>
+      </c>
+      <c r="BV15">
+        <v>-2337608.0</v>
+      </c>
+      <c r="BW15">
+        <v>-1655170.0</v>
+      </c>
+      <c r="BX15">
+        <v>-4890793.0</v>
+      </c>
+      <c r="BY15">
+        <v>4956238.0</v>
+      </c>
+      <c r="BZ15">
+        <v>-1874651.0</v>
+      </c>
+      <c r="CA15">
+        <v>-1596583.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:79">
+      <c r="A16" t="s">
+        <v>158</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>40022000.0</v>
+      </c>
+      <c r="D16">
+        <v>18983000.0</v>
+      </c>
+      <c r="E16">
+        <v>24777000.0</v>
+      </c>
+      <c r="F16">
+        <v>24605000.0</v>
+      </c>
+      <c r="G16">
+        <v>26202000.0</v>
+      </c>
+      <c r="H16">
+        <v>-18191000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>10786000.0</v>
+      </c>
+      <c r="M16">
+        <v>46710000.0</v>
+      </c>
+      <c r="N16">
+        <v>16233000.0</v>
+      </c>
+      <c r="O16">
+        <v>-25091000.0</v>
+      </c>
+      <c r="P16">
+        <v>81229000.0</v>
+      </c>
+      <c r="Q16">
+        <v>8771000.0</v>
+      </c>
+      <c r="R16">
+        <v>-10261000.0</v>
+      </c>
+      <c r="S16">
+        <v>9941000.0</v>
+      </c>
+      <c r="T16">
+        <v>5180000.0</v>
+      </c>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+    </row>
+    <row r="17" spans="1:79">
+      <c r="A17" t="s">
+        <v>159</v>
+      </c>
+      <c r="B17">
+        <v>-23131000.0</v>
+      </c>
+      <c r="C17">
+        <v>40026000.0</v>
+      </c>
+      <c r="D17">
+        <v>19701000.0</v>
+      </c>
+      <c r="E17">
+        <v>24777000.0</v>
+      </c>
+      <c r="F17">
+        <v>24629000.0</v>
+      </c>
+      <c r="G17">
+        <v>27308000.0</v>
+      </c>
+      <c r="H17">
+        <v>-4485000.0</v>
+      </c>
+      <c r="I17">
+        <v>21759000.0</v>
+      </c>
+      <c r="J17">
+        <v>22111000.0</v>
+      </c>
+      <c r="K17">
+        <v>19077000.0</v>
+      </c>
+      <c r="L17">
+        <v>12984000.0</v>
+      </c>
+      <c r="M17">
+        <v>54252000.0</v>
+      </c>
+      <c r="N17">
+        <v>16233000.0</v>
+      </c>
+      <c r="O17">
+        <v>-28289000.0</v>
+      </c>
+      <c r="P17">
+        <v>81229000.0</v>
+      </c>
+      <c r="Q17">
+        <v>8005000.0</v>
+      </c>
+      <c r="R17">
+        <v>-10261000.0</v>
+      </c>
+      <c r="S17">
+        <v>11187000.0</v>
+      </c>
+      <c r="T17">
+        <v>5833000.0</v>
+      </c>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+    </row>
+    <row r="18" spans="1:79">
+      <c r="A18" t="s">
+        <v>160</v>
+      </c>
+      <c r="B18">
+        <v>-8431000.0</v>
+      </c>
+      <c r="C18">
+        <v>-8058000.0</v>
+      </c>
+      <c r="D18">
+        <v>-4451000.0</v>
+      </c>
+      <c r="E18">
+        <v>-3400000.0</v>
+      </c>
+      <c r="F18">
+        <v>-3544000.0</v>
+      </c>
+      <c r="G18">
+        <v>-3469000.0</v>
+      </c>
+      <c r="H18">
+        <v>-3232000.0</v>
+      </c>
+      <c r="I18">
+        <v>-2702000.0</v>
+      </c>
+      <c r="J18">
+        <v>-2730000.0</v>
+      </c>
+      <c r="K18">
+        <v>-2533000.0</v>
+      </c>
+      <c r="L18">
+        <v>-2670000.0</v>
+      </c>
+      <c r="M18">
+        <v>-3021000.0</v>
+      </c>
+      <c r="N18">
+        <v>-2919000.0</v>
+      </c>
+      <c r="O18">
+        <v>-2791000.0</v>
+      </c>
+      <c r="P18">
+        <v>-2923000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-2963000.0</v>
+      </c>
+      <c r="R18">
+        <v>-2938000.0</v>
+      </c>
+      <c r="S18">
+        <v>-2876000.0</v>
+      </c>
+      <c r="T18">
+        <v>-3040000.0</v>
+      </c>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+    </row>
+    <row r="19" spans="1:79">
+      <c r="A19" t="s">
+        <v>161</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
+        <v>-10645000.0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19">
+        <v>-4478000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+    </row>
+    <row r="20" spans="1:79">
+      <c r="A20" t="s">
+        <v>162</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
+        <v>4900000.0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+    </row>
+    <row r="21" spans="1:79">
+      <c r="A21" t="s">
+        <v>163</v>
+      </c>
+      <c r="B21">
+        <v>61283000.0</v>
+      </c>
+      <c r="C21">
+        <v>61283000.0</v>
+      </c>
+      <c r="D21">
+        <v>45654000.0</v>
+      </c>
+      <c r="E21">
+        <v>34632000.0</v>
+      </c>
+      <c r="F21">
+        <v>34162000.0</v>
+      </c>
+      <c r="G21">
+        <v>35040000.0</v>
+      </c>
+      <c r="H21">
+        <v>40792000.0</v>
+      </c>
+      <c r="I21">
+        <v>33511000.0</v>
+      </c>
+      <c r="J21">
+        <v>27950000.0</v>
+      </c>
+      <c r="K21">
+        <v>26035000.0</v>
+      </c>
+      <c r="L21">
+        <v>26705000.0</v>
+      </c>
+      <c r="M21">
+        <v>18181000.0</v>
+      </c>
+      <c r="N21">
+        <v>16571000.0</v>
+      </c>
+      <c r="O21">
+        <v>11719000.0</v>
+      </c>
+      <c r="P21">
+        <v>14873000.0</v>
+      </c>
+      <c r="Q21">
+        <v>15804000.0</v>
+      </c>
+      <c r="R21">
+        <v>17689000.0</v>
+      </c>
+      <c r="S21">
+        <v>22563000.0</v>
+      </c>
+      <c r="T21">
+        <v>24203000.0</v>
+      </c>
+      <c r="U21">
+        <v>23685000.0</v>
+      </c>
+      <c r="V21">
+        <v>18607000.0</v>
+      </c>
+      <c r="W21">
+        <v>12907000.0</v>
+      </c>
+      <c r="X21">
+        <v>14744000.0</v>
+      </c>
+      <c r="Y21">
+        <v>11797000.0</v>
+      </c>
+      <c r="Z21">
+        <v>15634000.0</v>
+      </c>
+      <c r="AA21">
+        <v>14809000.0</v>
+      </c>
+      <c r="AB21">
+        <v>16131000.0</v>
+      </c>
+      <c r="AC21">
+        <v>11911000.0</v>
+      </c>
+      <c r="AD21">
+        <v>10683000.0</v>
+      </c>
+      <c r="AE21">
+        <v>11819000.0</v>
+      </c>
+      <c r="AF21">
+        <v>21708000.0</v>
+      </c>
+      <c r="AG21">
+        <v>14531000.0</v>
+      </c>
+      <c r="AH21">
+        <v>13221000.0</v>
+      </c>
+      <c r="AI21">
+        <v>5649000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>15224000.0</v>
+      </c>
+      <c r="AK21">
+        <v>22225000.0</v>
+      </c>
+      <c r="AL21">
+        <v>14822000.0</v>
+      </c>
+      <c r="AM21">
+        <v>10185000.0</v>
+      </c>
+      <c r="AN21">
+        <v>14225000.0</v>
+      </c>
+      <c r="AO21">
+        <v>17149000.0</v>
+      </c>
+      <c r="AP21">
+        <v>22417000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>37186000.0</v>
+      </c>
+      <c r="AR21">
+        <v>39705000.0</v>
+      </c>
+      <c r="AS21">
+        <v>41202000.0</v>
+      </c>
+      <c r="AT21">
+        <v>21277000.0</v>
+      </c>
+      <c r="AU21">
+        <v>16679000.0</v>
+      </c>
+      <c r="AV21">
+        <v>20257000.0</v>
+      </c>
+      <c r="AW21">
+        <v>20133000.0</v>
+      </c>
+      <c r="AX21">
+        <v>16479000.0</v>
+      </c>
+      <c r="AY21">
+        <v>16476000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>14965000.0</v>
+      </c>
+      <c r="BA21">
+        <v>12242000.0</v>
+      </c>
+      <c r="BB21">
+        <v>7854000.0</v>
+      </c>
+      <c r="BC21">
+        <v>1967000.0</v>
+      </c>
+      <c r="BD21">
+        <v>4533000.0</v>
+      </c>
+      <c r="BE21">
+        <v>129000.0</v>
+      </c>
+      <c r="BF21">
+        <v>1115000.0</v>
+      </c>
+      <c r="BG21">
+        <v>-5170000.0</v>
+      </c>
+      <c r="BH21">
+        <v>1359000.0</v>
+      </c>
+      <c r="BI21">
+        <v>689000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>155000.0</v>
+      </c>
+      <c r="BK21">
+        <v>-3323000.0</v>
+      </c>
+      <c r="BL21">
+        <v>-1517000.0</v>
+      </c>
+      <c r="BM21">
+        <v>-1860000.0</v>
+      </c>
+      <c r="BN21">
+        <v>-330830.0</v>
+      </c>
+      <c r="BO21">
+        <v>-144673.0</v>
+      </c>
+      <c r="BP21">
+        <v>-236997.0</v>
+      </c>
+      <c r="BQ21">
+        <v>-347672.0</v>
+      </c>
+      <c r="BR21">
+        <v>-116880.0</v>
+      </c>
+      <c r="BS21">
+        <v>-229601.0</v>
+      </c>
+      <c r="BT21">
+        <v>4180827.0</v>
+      </c>
+      <c r="BU21">
+        <v>-760322.0</v>
+      </c>
+      <c r="BV21">
+        <v>-2242445.0</v>
+      </c>
+      <c r="BW21">
+        <v>-1639456.0</v>
+      </c>
+      <c r="BX21">
+        <v>-8973807.0</v>
+      </c>
+      <c r="BY21">
+        <v>4931598.0</v>
+      </c>
+      <c r="BZ21">
+        <v>-1933169.0</v>
+      </c>
+      <c r="CA21">
+        <v>-1664882.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:79">
+      <c r="A22" t="s">
+        <v>164</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+    </row>
+    <row r="23" spans="1:79">
+      <c r="A23" t="s">
+        <v>165</v>
+      </c>
+      <c r="B23">
+        <v>98187000.0</v>
+      </c>
+      <c r="C23">
+        <v>98187000.0</v>
+      </c>
+      <c r="D23">
+        <v>79962000.0</v>
+      </c>
+      <c r="E23">
+        <v>77989000.0</v>
+      </c>
+      <c r="F23">
+        <v>73920000.0</v>
+      </c>
+      <c r="G23">
+        <v>75657000.0</v>
+      </c>
+      <c r="H23">
+        <v>72376000.0</v>
+      </c>
+      <c r="I23">
+        <v>73523000.0</v>
+      </c>
+      <c r="J23">
+        <v>68888000.0</v>
+      </c>
+      <c r="K23">
+        <v>64809000.0</v>
+      </c>
+      <c r="L23">
+        <v>63718000.0</v>
+      </c>
+      <c r="M23">
+        <v>67543000.0</v>
+      </c>
+      <c r="N23">
+        <v>65473000.0</v>
+      </c>
+      <c r="O23">
+        <v>61591000.0</v>
+      </c>
+      <c r="P23">
+        <v>57541000.0</v>
+      </c>
+      <c r="Q23">
+        <v>61449000.0</v>
+      </c>
+      <c r="R23">
+        <v>60679000.0</v>
+      </c>
+      <c r="S23">
+        <v>56612000.0</v>
+      </c>
+      <c r="T23">
+        <v>53909000.0</v>
+      </c>
+      <c r="U23">
+        <v>52090000.0</v>
+      </c>
+      <c r="V23">
+        <v>52649000.0</v>
+      </c>
+      <c r="W23">
+        <v>54152000.0</v>
+      </c>
+      <c r="X23">
+        <v>49005000.0</v>
+      </c>
+      <c r="Y23">
+        <v>46329000.0</v>
+      </c>
+      <c r="Z23">
+        <v>48240000.0</v>
+      </c>
+      <c r="AA23">
+        <v>54098000.0</v>
+      </c>
+      <c r="AB23">
+        <v>51587000.0</v>
+      </c>
+      <c r="AC23">
+        <v>54382000.0</v>
+      </c>
+      <c r="AD23">
+        <v>54802000.0</v>
+      </c>
+      <c r="AE23">
+        <v>56048000.0</v>
+      </c>
+      <c r="AF23">
+        <v>50862000.0</v>
+      </c>
+      <c r="AG23">
+        <v>60244000.0</v>
+      </c>
+      <c r="AH23">
+        <v>45683000.0</v>
+      </c>
+      <c r="AI23">
+        <v>55737000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>42490000.0</v>
+      </c>
+      <c r="AK23">
+        <v>41203000.0</v>
+      </c>
+      <c r="AL23">
+        <v>39777000.0</v>
+      </c>
+      <c r="AM23">
+        <v>40613000.0</v>
+      </c>
+      <c r="AN23">
+        <v>37564000.0</v>
+      </c>
+      <c r="AO23">
+        <v>38832000.0</v>
+      </c>
+      <c r="AP23">
+        <v>38461000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>39303000.0</v>
+      </c>
+      <c r="AR23">
+        <v>41048000.0</v>
+      </c>
+      <c r="AS23">
+        <v>40357000.0</v>
+      </c>
+      <c r="AT23">
+        <v>38864000.0</v>
+      </c>
+      <c r="AU23">
+        <v>32921000.0</v>
+      </c>
+      <c r="AV23">
+        <v>26857000.0</v>
+      </c>
+      <c r="AW23">
+        <v>23995000.0</v>
+      </c>
+      <c r="AX23">
+        <v>26441000.0</v>
+      </c>
+      <c r="AY23">
+        <v>26690000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>24665000.0</v>
+      </c>
+      <c r="BA23">
+        <v>25089000.0</v>
+      </c>
+      <c r="BB23">
+        <v>21487000.0</v>
+      </c>
+      <c r="BC23">
+        <v>21607000.0</v>
+      </c>
+      <c r="BD23">
+        <v>17128000.0</v>
+      </c>
+      <c r="BE23">
+        <v>20264000.0</v>
+      </c>
+      <c r="BF23">
+        <v>18055000.0</v>
+      </c>
+      <c r="BG23">
+        <v>21345000.0</v>
+      </c>
+      <c r="BH23">
+        <v>16377000.0</v>
+      </c>
+      <c r="BI23">
+        <v>16027000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>14378000.0</v>
+      </c>
+      <c r="BK23">
+        <v>16736000.0</v>
+      </c>
+      <c r="BL23">
+        <v>11647000.0</v>
+      </c>
+      <c r="BM23">
+        <v>11215000.0</v>
+      </c>
+      <c r="BN23">
+        <v>330830.0</v>
+      </c>
+      <c r="BO23">
+        <v>144673.0</v>
+      </c>
+      <c r="BP23">
+        <v>236997.0</v>
+      </c>
+      <c r="BQ23">
+        <v>347672.0</v>
+      </c>
+      <c r="BR23">
+        <v>116880.0</v>
+      </c>
+      <c r="BS23">
+        <v>717956.0</v>
+      </c>
+      <c r="BT23">
+        <v>4061913.0</v>
+      </c>
+      <c r="BU23">
+        <v>1535871.0</v>
+      </c>
+      <c r="BV23">
+        <v>4045593.0</v>
+      </c>
+      <c r="BW23">
+        <v>4871839.0</v>
+      </c>
+      <c r="BX23">
+        <v>12084257.0</v>
+      </c>
+      <c r="BY23">
+        <v>291815.0</v>
+      </c>
+      <c r="BZ23">
+        <v>7121184.0</v>
+      </c>
+      <c r="CA23">
+        <v>7828216.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:79">
+      <c r="A24" t="s">
+        <v>166</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+    </row>
+    <row r="25" spans="1:79">
+      <c r="A25" t="s">
+        <v>167</v>
+      </c>
+      <c r="B25">
+        <v>2552000.0</v>
+      </c>
+      <c r="C25">
+        <v>2567000.0</v>
+      </c>
+      <c r="D25">
+        <v>956000.0</v>
+      </c>
+      <c r="E25">
+        <v>916000.0</v>
+      </c>
+      <c r="F25">
+        <v>866000.0</v>
+      </c>
+      <c r="G25">
+        <v>832000.0</v>
+      </c>
+      <c r="H25">
+        <v>776000.0</v>
+      </c>
+      <c r="I25">
+        <v>741000.0</v>
+      </c>
+      <c r="J25">
+        <v>707000.0</v>
+      </c>
+      <c r="K25">
+        <v>657000.0</v>
+      </c>
+      <c r="L25">
+        <v>630000.0</v>
+      </c>
+      <c r="M25">
+        <v>442000.0</v>
+      </c>
+      <c r="N25">
+        <v>428000.0</v>
+      </c>
+      <c r="O25">
+        <v>419000.0</v>
+      </c>
+      <c r="P25">
+        <v>374000.0</v>
+      </c>
+      <c r="Q25">
+        <v>296000.0</v>
+      </c>
+      <c r="R25">
+        <v>136000.0</v>
+      </c>
+      <c r="S25">
+        <v>135000.0</v>
+      </c>
+      <c r="T25">
+        <v>705000.0</v>
+      </c>
+      <c r="U25">
+        <v>899000.0</v>
+      </c>
+      <c r="V25">
+        <v>949000.0</v>
+      </c>
+      <c r="W25">
+        <v>1059000.0</v>
+      </c>
+      <c r="X25">
+        <v>1049000.0</v>
+      </c>
+      <c r="Y25">
+        <v>1041000.0</v>
+      </c>
+      <c r="Z25">
+        <v>1054000.0</v>
+      </c>
+      <c r="AA25">
+        <v>1048000.0</v>
+      </c>
+      <c r="AB25">
+        <v>1048000.0</v>
+      </c>
+      <c r="AC25">
+        <v>1056000.0</v>
+      </c>
+      <c r="AD25">
+        <v>1067000.0</v>
+      </c>
+      <c r="AE25">
+        <v>303000.0</v>
+      </c>
+      <c r="AF25">
+        <v>306000.0</v>
+      </c>
+      <c r="AG25">
+        <v>337000.0</v>
+      </c>
+      <c r="AH25">
+        <v>355000.0</v>
+      </c>
+      <c r="AI25">
+        <v>353000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>353000.0</v>
+      </c>
+      <c r="AK25">
+        <v>352000.0</v>
+      </c>
+      <c r="AL25">
+        <v>337000.0</v>
+      </c>
+      <c r="AM25">
+        <v>327000.0</v>
+      </c>
+      <c r="AN25">
+        <v>332000.0</v>
+      </c>
+      <c r="AO25">
+        <v>330000.0</v>
+      </c>
+      <c r="AP25">
+        <v>316000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>310000.0</v>
+      </c>
+      <c r="AR25">
+        <v>253000.0</v>
+      </c>
+      <c r="AS25">
+        <v>223000.0</v>
+      </c>
+      <c r="AT25">
+        <v>220000.0</v>
+      </c>
+      <c r="AU25">
+        <v>221000.0</v>
+      </c>
+      <c r="AV25">
+        <v>207000.0</v>
+      </c>
+      <c r="AW25">
+        <v>201000.0</v>
+      </c>
+      <c r="AX25">
+        <v>192000.0</v>
+      </c>
+      <c r="AY25">
+        <v>190000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>84000.0</v>
+      </c>
+      <c r="BA25">
+        <v>83000.0</v>
+      </c>
+      <c r="BB25">
+        <v>82000.0</v>
+      </c>
+      <c r="BC25">
+        <v>82000.0</v>
+      </c>
+      <c r="BD25">
+        <v>79000.0</v>
+      </c>
+      <c r="BE25">
+        <v>75000.0</v>
+      </c>
+      <c r="BF25">
+        <v>71000.0</v>
+      </c>
+      <c r="BG25">
+        <v>67000.0</v>
+      </c>
+      <c r="BH25">
+        <v>68000.0</v>
+      </c>
+      <c r="BI25">
+        <v>67000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>65000.0</v>
+      </c>
+      <c r="BK25">
+        <v>79000.0</v>
+      </c>
+      <c r="BL25">
+        <v>80000.0</v>
+      </c>
+      <c r="BM25">
+        <v>78000.0</v>
+      </c>
+      <c r="BN25">
+        <v>11485.0</v>
+      </c>
+      <c r="BO25">
+        <v>13614.0</v>
+      </c>
+      <c r="BP25">
+        <v>23055.0</v>
+      </c>
+      <c r="BQ25">
+        <v>23055.0</v>
+      </c>
+      <c r="BR25">
+        <v>37338.0</v>
+      </c>
+      <c r="BS25">
+        <v>20097.0</v>
+      </c>
+      <c r="BT25">
+        <v>-8498.0</v>
+      </c>
+      <c r="BU25">
+        <v>138337.0</v>
+      </c>
+      <c r="BV25">
+        <v>186163.0</v>
+      </c>
+      <c r="BW25">
+        <v>152157.0</v>
+      </c>
+      <c r="BX25">
+        <v>132461.0</v>
+      </c>
+      <c r="BY25">
+        <v>142152.0</v>
+      </c>
+      <c r="BZ25">
+        <v>143223.0</v>
+      </c>
+      <c r="CA25">
+        <v>139966.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:79">
+      <c r="A26" t="s">
+        <v>168</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26">
+        <v>439000.0</v>
+      </c>
+      <c r="G26">
+        <v>686000.0</v>
+      </c>
+      <c r="H26">
+        <v>384000.0</v>
+      </c>
+      <c r="I26">
+        <v>359000.0</v>
+      </c>
+      <c r="J26">
+        <v>327000.0</v>
+      </c>
+      <c r="K26">
+        <v>634000.0</v>
+      </c>
+      <c r="L26">
+        <v>249000.0</v>
+      </c>
+      <c r="M26">
+        <v>106000.0</v>
+      </c>
+      <c r="N26">
+        <v>51000.0</v>
+      </c>
+      <c r="O26">
+        <v>50000.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+    </row>
+    <row r="27" spans="1:79">
+      <c r="A27" t="s">
+        <v>169</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>5613000.0</v>
+      </c>
+      <c r="D27">
+        <v>8731000.0</v>
+      </c>
+      <c r="E27">
+        <v>9562000.0</v>
+      </c>
+      <c r="F27">
+        <v>8950000.0</v>
+      </c>
+      <c r="G27">
+        <v>10218000.0</v>
+      </c>
+      <c r="H27">
+        <v>8362000.0</v>
+      </c>
+      <c r="I27">
+        <v>8750000.0</v>
+      </c>
+      <c r="J27">
+        <v>8019000.0</v>
+      </c>
+      <c r="K27">
+        <v>8832000.0</v>
+      </c>
+      <c r="L27">
+        <v>7216000.0</v>
+      </c>
+      <c r="M27">
+        <v>7791000.0</v>
+      </c>
+      <c r="N27">
+        <v>7001000.0</v>
+      </c>
+      <c r="O27">
+        <v>7647000.0</v>
+      </c>
+      <c r="P27">
+        <v>5869000.0</v>
+      </c>
+      <c r="Q27">
+        <v>7025000.0</v>
+      </c>
+      <c r="R27">
+        <v>6632000.0</v>
+      </c>
+      <c r="S27">
+        <v>7233000.0</v>
+      </c>
+      <c r="T27">
+        <v>5860000.0</v>
+      </c>
+      <c r="U27">
+        <v>5753000.0</v>
+      </c>
+      <c r="V27">
+        <v>5151000.0</v>
+      </c>
+      <c r="W27">
+        <v>6310000.0</v>
+      </c>
+      <c r="X27">
+        <v>5382000.0</v>
+      </c>
+      <c r="Y27">
+        <v>4130000.0</v>
+      </c>
+      <c r="Z27">
+        <v>5885000.0</v>
+      </c>
+      <c r="AA27">
+        <v>8880000.0</v>
+      </c>
+      <c r="AB27">
+        <v>7376000.0</v>
+      </c>
+      <c r="AC27">
+        <v>7081000.0</v>
+      </c>
+      <c r="AD27">
+        <v>7102000.0</v>
+      </c>
+      <c r="AE27">
+        <v>8708000.0</v>
+      </c>
+      <c r="AF27">
+        <v>7040000.0</v>
+      </c>
+      <c r="AG27">
+        <v>8281000.0</v>
+      </c>
+      <c r="AH27">
+        <v>7008000.0</v>
+      </c>
+      <c r="AI27">
+        <v>8650000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>6931000.0</v>
+      </c>
+      <c r="AK27">
+        <v>7884000.0</v>
+      </c>
+      <c r="AL27">
+        <v>7431000.0</v>
+      </c>
+      <c r="AM27">
+        <v>7415000.0</v>
+      </c>
+      <c r="AN27">
+        <v>7297000.0</v>
+      </c>
+      <c r="AO27">
+        <v>9109000.0</v>
+      </c>
+      <c r="AP27">
+        <v>7186000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>7047000.0</v>
+      </c>
+      <c r="AR27">
+        <v>6496000.0</v>
+      </c>
+      <c r="AS27">
+        <v>6201000.0</v>
+      </c>
+      <c r="AT27">
+        <v>5259000.0</v>
+      </c>
+      <c r="AU27">
+        <v>5065000.0</v>
+      </c>
+      <c r="AV27">
+        <v>4807000.0</v>
+      </c>
+      <c r="AW27">
+        <v>4568000.0</v>
+      </c>
+      <c r="AX27">
+        <v>3889000.0</v>
+      </c>
+      <c r="AY27">
+        <v>4448000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>3710000.0</v>
+      </c>
+      <c r="BA27">
+        <v>4144000.0</v>
+      </c>
+      <c r="BB27">
+        <v>3849000.0</v>
+      </c>
+      <c r="BC27">
+        <v>10681000.0</v>
+      </c>
+      <c r="BD27">
+        <v>2887000.0</v>
+      </c>
+      <c r="BE27">
+        <v>3619000.0</v>
+      </c>
+      <c r="BF27">
+        <v>3931000.0</v>
+      </c>
+      <c r="BG27">
+        <v>4838000.0</v>
+      </c>
+      <c r="BH27">
+        <v>911000.0</v>
+      </c>
+      <c r="BI27">
+        <v>2270000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>972000.0</v>
+      </c>
+      <c r="BK27">
+        <v>6416000.0</v>
+      </c>
+      <c r="BL27">
+        <v>745000.0</v>
+      </c>
+      <c r="BM27">
+        <v>1172000.0</v>
+      </c>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+    </row>
+    <row r="28" spans="1:79">
+      <c r="A28" t="s">
+        <v>170</v>
+      </c>
+      <c r="B28">
+        <v>14832000.0</v>
+      </c>
+      <c r="C28">
+        <v>3596000.0</v>
+      </c>
+      <c r="D28">
+        <v>5106000.0</v>
+      </c>
+      <c r="E28">
+        <v>4736000.0</v>
+      </c>
+      <c r="F28">
+        <v>4264000.0</v>
+      </c>
+      <c r="G28">
+        <v>5982000.0</v>
+      </c>
+      <c r="H28">
+        <v>7712000.0</v>
+      </c>
+      <c r="I28">
+        <v>7908000.0</v>
+      </c>
+      <c r="J28">
+        <v>4840000.0</v>
+      </c>
+      <c r="K28">
+        <v>4409000.0</v>
+      </c>
+      <c r="L28">
+        <v>4922000.0</v>
+      </c>
+      <c r="M28">
+        <v>9506000.0</v>
+      </c>
+      <c r="N28">
+        <v>4816000.0</v>
+      </c>
+      <c r="O28">
+        <v>3776000.0</v>
+      </c>
+      <c r="P28">
+        <v>3353000.0</v>
+      </c>
+      <c r="Q28">
+        <v>5357000.0</v>
+      </c>
+      <c r="R28">
+        <v>5212000.0</v>
+      </c>
+      <c r="S28">
+        <v>2824000.0</v>
+      </c>
+      <c r="T28">
+        <v>2746000.0</v>
+      </c>
+      <c r="U28">
+        <v>3187000.0</v>
+      </c>
+      <c r="V28">
+        <v>3488000.0</v>
+      </c>
+      <c r="W28">
+        <v>2944000.0</v>
+      </c>
+      <c r="X28">
+        <v>2561000.0</v>
+      </c>
+      <c r="Y28">
+        <v>3000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>2824000.0</v>
+      </c>
+      <c r="AA28">
+        <v>3191000.0</v>
+      </c>
+      <c r="AB28">
+        <v>2808000.0</v>
+      </c>
+      <c r="AC28">
+        <v>2844000.0</v>
+      </c>
+      <c r="AD28">
+        <v>3100000.0</v>
+      </c>
+      <c r="AE28">
+        <v>4398000.0</v>
+      </c>
+      <c r="AF28">
+        <v>3656000.0</v>
+      </c>
+      <c r="AG28">
+        <v>3134000.0</v>
+      </c>
+      <c r="AH28">
+        <v>2999000.0</v>
+      </c>
+      <c r="AI28">
+        <v>19155000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>2413000.0</v>
+      </c>
+      <c r="AK28">
+        <v>12704000.0</v>
+      </c>
+      <c r="AL28">
+        <v>12511000.0</v>
+      </c>
+      <c r="AM28">
+        <v>2736000.0</v>
+      </c>
+      <c r="AN28">
+        <v>12876000.0</v>
+      </c>
+      <c r="AO28">
+        <v>2606000.0</v>
+      </c>
+      <c r="AP28">
+        <v>4057000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>3685000.0</v>
+      </c>
+      <c r="AR28">
+        <v>2753000.0</v>
+      </c>
+      <c r="AS28">
+        <v>2547000.0</v>
+      </c>
+      <c r="AT28">
+        <v>2381000.0</v>
+      </c>
+      <c r="AU28">
+        <v>3503000.0</v>
+      </c>
+      <c r="AV28">
+        <v>2265000.0</v>
+      </c>
+      <c r="AW28">
+        <v>2693000.0</v>
+      </c>
+      <c r="AX28">
+        <v>2695000.0</v>
+      </c>
+      <c r="AY28">
+        <v>2029000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>1265000.0</v>
+      </c>
+      <c r="BA28">
+        <v>10354000.0</v>
+      </c>
+      <c r="BB28">
+        <v>9213000.0</v>
+      </c>
+      <c r="BC28">
+        <v>38385000.0</v>
+      </c>
+      <c r="BD28">
+        <v>1679000.0</v>
+      </c>
+      <c r="BE28">
+        <v>1776000.0</v>
+      </c>
+      <c r="BF28">
+        <v>1410000.0</v>
+      </c>
+      <c r="BG28">
+        <v>8546000.0</v>
+      </c>
+      <c r="BH28">
+        <v>12893000.0</v>
+      </c>
+      <c r="BI28">
+        <v>11436000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>11756000.0</v>
+      </c>
+      <c r="BK28">
+        <v>24962000.0</v>
+      </c>
+      <c r="BL28">
+        <v>9808000.0</v>
+      </c>
+      <c r="BM28">
+        <v>8613000.0</v>
+      </c>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+    </row>
+    <row r="29" spans="1:79">
+      <c r="A29" t="s">
+        <v>171</v>
+      </c>
+      <c r="B29">
+        <v>8549000.0</v>
+      </c>
+      <c r="C29">
+        <v>10437000.0</v>
+      </c>
+      <c r="D29">
+        <v>9816000.0</v>
+      </c>
+      <c r="E29">
+        <v>7093000.0</v>
+      </c>
+      <c r="F29">
+        <v>5739000.0</v>
+      </c>
+      <c r="G29">
+        <v>6890000.0</v>
+      </c>
+      <c r="H29">
+        <v>8351000.0</v>
+      </c>
+      <c r="I29">
+        <v>7767000.0</v>
+      </c>
+      <c r="J29">
+        <v>5701000.0</v>
+      </c>
+      <c r="K29">
+        <v>5688000.0</v>
+      </c>
+      <c r="L29">
+        <v>5836000.0</v>
+      </c>
+      <c r="M29">
+        <v>3555000.0</v>
+      </c>
+      <c r="N29">
+        <v>1383000.0</v>
+      </c>
+      <c r="O29">
+        <v>-21000.0</v>
+      </c>
+      <c r="P29">
+        <v>3327000.0</v>
+      </c>
+      <c r="Q29">
+        <v>2673000.0</v>
+      </c>
+      <c r="R29">
+        <v>-16713000.0</v>
+      </c>
+      <c r="S29">
+        <v>4084000.0</v>
+      </c>
+      <c r="T29">
+        <v>500000.0</v>
+      </c>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+    </row>
+    <row r="30" spans="1:79">
+      <c r="A30" t="s">
+        <v>172</v>
+      </c>
+      <c r="B30">
+        <v>62408000.0</v>
+      </c>
+      <c r="C30">
+        <v>62408000.0</v>
+      </c>
+      <c r="D30">
+        <v>23818000.0</v>
+      </c>
+      <c r="E30">
+        <v>45162000.0</v>
+      </c>
+      <c r="F30">
+        <v>40132000.0</v>
+      </c>
+      <c r="G30">
+        <v>40258000.0</v>
+      </c>
+      <c r="H30">
+        <v>41574000.0</v>
+      </c>
+      <c r="I30">
+        <v>41419000.0</v>
+      </c>
+      <c r="J30">
+        <v>45912000.0</v>
+      </c>
+      <c r="K30">
+        <v>43480000.0</v>
+      </c>
+      <c r="L30">
+        <v>15046000.0</v>
+      </c>
+      <c r="M30">
+        <v>23497000.0</v>
+      </c>
+      <c r="N30">
+        <v>20922000.0</v>
+      </c>
+      <c r="O30">
+        <v>19854000.0</v>
+      </c>
+      <c r="P30">
+        <v>17542000.0</v>
+      </c>
+      <c r="Q30">
+        <v>20808000.0</v>
+      </c>
+      <c r="R30">
+        <v>20398000.0</v>
+      </c>
+      <c r="S30">
+        <v>18017000.0</v>
+      </c>
+      <c r="T30">
+        <v>16701000.0</v>
+      </c>
+      <c r="U30">
+        <v>17392000.0</v>
+      </c>
+      <c r="V30">
+        <v>16075000.0</v>
+      </c>
+      <c r="W30">
+        <v>16975000.0</v>
+      </c>
+      <c r="X30">
+        <v>15579000.0</v>
+      </c>
+      <c r="Y30">
+        <v>14413000.0</v>
+      </c>
+      <c r="Z30">
+        <v>16460000.0</v>
+      </c>
+      <c r="AA30">
+        <v>19168000.0</v>
+      </c>
+      <c r="AB30">
+        <v>17597000.0</v>
+      </c>
+      <c r="AC30">
+        <v>17506000.0</v>
+      </c>
+      <c r="AD30">
+        <v>18335000.0</v>
+      </c>
+      <c r="AE30">
+        <v>21349000.0</v>
+      </c>
+      <c r="AF30">
+        <v>18026000.0</v>
+      </c>
+      <c r="AG30">
+        <v>26322000.0</v>
+      </c>
+      <c r="AH30">
+        <v>15939000.0</v>
+      </c>
+      <c r="AI30">
+        <v>30031000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>12136000.0</v>
+      </c>
+      <c r="AK30">
+        <v>22782000.0</v>
+      </c>
+      <c r="AL30">
+        <v>21903000.0</v>
+      </c>
+      <c r="AM30">
+        <v>12201000.0</v>
+      </c>
+      <c r="AN30">
+        <v>22236000.0</v>
+      </c>
+      <c r="AO30">
+        <v>13868000.0</v>
+      </c>
+      <c r="AP30">
+        <v>13191000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>12865000.0</v>
+      </c>
+      <c r="AR30">
+        <v>11122000.0</v>
+      </c>
+      <c r="AS30">
+        <v>10480000.0</v>
+      </c>
+      <c r="AT30">
+        <v>9095000.0</v>
+      </c>
+      <c r="AU30">
+        <v>9890000.0</v>
+      </c>
+      <c r="AV30">
+        <v>8402000.0</v>
+      </c>
+      <c r="AW30">
+        <v>8626000.0</v>
+      </c>
+      <c r="AX30">
+        <v>7918000.0</v>
+      </c>
+      <c r="AY30">
+        <v>8104000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>6223000.0</v>
+      </c>
+      <c r="BA30">
+        <v>15642000.0</v>
+      </c>
+      <c r="BB30">
+        <v>14005000.0</v>
+      </c>
+      <c r="BC30">
+        <v>-24646000.0</v>
+      </c>
+      <c r="BD30">
+        <v>5723000.0</v>
+      </c>
+      <c r="BE30">
+        <v>9220000.0</v>
+      </c>
+      <c r="BF30">
+        <v>6759000.0</v>
+      </c>
+      <c r="BG30">
+        <v>21345000.0</v>
+      </c>
+      <c r="BH30">
+        <v>16377000.0</v>
+      </c>
+      <c r="BI30">
+        <v>16027000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>14378000.0</v>
+      </c>
+      <c r="BK30">
+        <v>-16743000.0</v>
+      </c>
+      <c r="BL30">
+        <v>11647000.0</v>
+      </c>
+      <c r="BM30">
+        <v>11215000.0</v>
+      </c>
+      <c r="BN30">
+        <v>330830.0</v>
+      </c>
+      <c r="BO30">
+        <v>144673.0</v>
+      </c>
+      <c r="BP30">
+        <v>236997.0</v>
+      </c>
+      <c r="BQ30">
+        <v>347672.0</v>
+      </c>
+      <c r="BR30">
+        <v>116880.0</v>
+      </c>
+      <c r="BS30">
+        <v>717956.0</v>
+      </c>
+      <c r="BT30">
+        <v>-4061913.0</v>
+      </c>
+      <c r="BU30">
+        <v>1535871.0</v>
+      </c>
+      <c r="BV30">
+        <v>4045593.0</v>
+      </c>
+      <c r="BW30">
+        <v>4871839.0</v>
+      </c>
+      <c r="BX30">
+        <v>12084257.0</v>
+      </c>
+      <c r="BY30">
+        <v>291815.0</v>
+      </c>
+      <c r="BZ30">
+        <v>7121184.0</v>
+      </c>
+      <c r="CA30">
+        <v>7828216.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:79">
+      <c r="A31" t="s">
+        <v>173</v>
+      </c>
+      <c r="B31">
+        <v>-75865000.0</v>
+      </c>
+      <c r="C31">
+        <v>-75865000.0</v>
+      </c>
+      <c r="D31">
+        <v>-16137000.0</v>
+      </c>
+      <c r="E31">
+        <v>-2762000.0</v>
+      </c>
+      <c r="F31">
+        <v>-3794000.0</v>
+      </c>
+      <c r="G31">
+        <v>-842000.0</v>
+      </c>
+      <c r="H31">
+        <v>-36926000.0</v>
+      </c>
+      <c r="I31">
+        <v>-3985000.0</v>
+      </c>
+      <c r="J31">
+        <v>-138000.0</v>
+      </c>
+      <c r="K31">
+        <v>-1270000.0</v>
+      </c>
+      <c r="L31">
+        <v>-7885000.0</v>
+      </c>
+      <c r="M31">
+        <v>39626000.0</v>
+      </c>
+      <c r="N31">
+        <v>1045000.0</v>
+      </c>
+      <c r="O31">
+        <v>-40029000.0</v>
+      </c>
+      <c r="P31">
+        <v>69683000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-5126000.0</v>
+      </c>
+      <c r="R31">
+        <v>-44663000.0</v>
+      </c>
+      <c r="S31">
+        <v>-7292000.0</v>
+      </c>
+      <c r="T31">
+        <v>-17870000.0</v>
+      </c>
+      <c r="U31">
+        <v>-1796000.0</v>
+      </c>
+      <c r="V31">
+        <v>-5429000.0</v>
+      </c>
+      <c r="W31">
+        <v>-24204000.0</v>
+      </c>
+      <c r="X31">
+        <v>-13606000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-25851000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-26643000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-37164000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-7496000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-5845000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-2908000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-24416000.0</v>
+      </c>
+      <c r="AF31">
+        <v>5822000.0</v>
+      </c>
+      <c r="AG31">
+        <v>7653000.0</v>
+      </c>
+      <c r="AH31">
+        <v>701000.0</v>
+      </c>
+      <c r="AI31"/>
+      <c r="AJ31">
+        <v>272000.0</v>
+      </c>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31">
+        <v>-1676000.0</v>
+      </c>
+      <c r="AN31"/>
+      <c r="AO31">
+        <v>-5993000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-745000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-1492000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-172000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-264000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-257000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-1322000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-1330000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-1365000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-1334000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-1627000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-1248000.0</v>
+      </c>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31">
+        <v>3286000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-219000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-1781000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-3092000.0</v>
+      </c>
+      <c r="BG31">
+        <v>6059000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-2505000.0</v>
+      </c>
+      <c r="BI31"/>
+      <c r="BJ31">
+        <v>-1585000.0</v>
+      </c>
+      <c r="BK31">
+        <v>2743000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-1014000.0</v>
+      </c>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31">
+        <v>69486.0</v>
+      </c>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31">
+        <v>116880.0</v>
+      </c>
+      <c r="BS31">
+        <v>-155639.0</v>
+      </c>
+      <c r="BT31">
+        <v>-4180827.0</v>
+      </c>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31">
+        <v>8973807.0</v>
+      </c>
+      <c r="BY31">
+        <v>-4931598.0</v>
+      </c>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+    </row>
+    <row r="32" spans="1:79">
+      <c r="A32" t="s">
+        <v>174</v>
+      </c>
+      <c r="B32">
+        <v>159470000.0</v>
+      </c>
+      <c r="C32">
+        <v>159470000.0</v>
+      </c>
+      <c r="D32">
+        <v>125616000.0</v>
+      </c>
+      <c r="E32">
+        <v>112621000.0</v>
+      </c>
+      <c r="F32">
+        <v>108082000.0</v>
+      </c>
+      <c r="G32">
+        <v>110697000.0</v>
+      </c>
+      <c r="H32">
+        <v>113168000.0</v>
+      </c>
+      <c r="I32">
+        <v>107034000.0</v>
+      </c>
+      <c r="J32">
+        <v>96838000.0</v>
+      </c>
+      <c r="K32">
+        <v>90844000.0</v>
+      </c>
+      <c r="L32">
+        <v>90423000.0</v>
+      </c>
+      <c r="M32">
+        <v>85724000.0</v>
+      </c>
+      <c r="N32">
+        <v>82044000.0</v>
+      </c>
+      <c r="O32">
+        <v>73310000.0</v>
+      </c>
+      <c r="P32">
+        <v>72414000.0</v>
+      </c>
+      <c r="Q32">
+        <v>77253000.0</v>
+      </c>
+      <c r="R32">
+        <v>78368000.0</v>
+      </c>
+      <c r="S32">
+        <v>79175000.0</v>
+      </c>
+      <c r="T32">
+        <v>78112000.0</v>
+      </c>
+      <c r="U32">
+        <v>75775000.0</v>
+      </c>
+      <c r="V32">
+        <v>71256000.0</v>
+      </c>
+      <c r="W32">
+        <v>67059000.0</v>
+      </c>
+      <c r="X32">
+        <v>63749000.0</v>
+      </c>
+      <c r="Y32">
+        <v>58126000.0</v>
+      </c>
+      <c r="Z32">
+        <v>63874000.0</v>
+      </c>
+      <c r="AA32">
+        <v>68907000.0</v>
+      </c>
+      <c r="AB32">
+        <v>67718000.0</v>
+      </c>
+      <c r="AC32">
+        <v>66293000.0</v>
+      </c>
+      <c r="AD32">
+        <v>65485000.0</v>
+      </c>
+      <c r="AE32">
+        <v>67867000.0</v>
+      </c>
+      <c r="AF32">
+        <v>72570000.0</v>
+      </c>
+      <c r="AG32">
+        <v>74775000.0</v>
+      </c>
+      <c r="AH32">
+        <v>58904000.0</v>
+      </c>
+      <c r="AI32">
+        <v>61386000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>57714000.0</v>
+      </c>
+      <c r="AK32">
+        <v>63428000.0</v>
+      </c>
+      <c r="AL32">
+        <v>54599000.0</v>
+      </c>
+      <c r="AM32">
+        <v>50798000.0</v>
+      </c>
+      <c r="AN32">
+        <v>51789000.0</v>
+      </c>
+      <c r="AO32">
+        <v>55981000.0</v>
+      </c>
+      <c r="AP32">
+        <v>60878000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>76489000.0</v>
+      </c>
+      <c r="AR32">
+        <v>80753000.0</v>
+      </c>
+      <c r="AS32">
+        <v>81559000.0</v>
+      </c>
+      <c r="AT32">
+        <v>60141000.0</v>
+      </c>
+      <c r="AU32">
+        <v>49600000.0</v>
+      </c>
+      <c r="AV32">
+        <v>47114000.0</v>
+      </c>
+      <c r="AW32">
+        <v>44128000.0</v>
+      </c>
+      <c r="AX32">
+        <v>42920000.0</v>
+      </c>
+      <c r="AY32">
+        <v>43166000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>39630000.0</v>
+      </c>
+      <c r="BA32">
+        <v>37331000.0</v>
+      </c>
+      <c r="BB32">
+        <v>29341000.0</v>
+      </c>
+      <c r="BC32">
+        <v>23574000.0</v>
+      </c>
+      <c r="BD32">
+        <v>21661000.0</v>
+      </c>
+      <c r="BE32">
+        <v>20393000.0</v>
+      </c>
+      <c r="BF32">
+        <v>19170000.0</v>
+      </c>
+      <c r="BG32">
+        <v>16175000.0</v>
+      </c>
+      <c r="BH32">
+        <v>17736000.0</v>
+      </c>
+      <c r="BI32">
+        <v>16716000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>14533000.0</v>
+      </c>
+      <c r="BK32">
+        <v>13413000.0</v>
+      </c>
+      <c r="BL32">
+        <v>10130000.0</v>
+      </c>
+      <c r="BM32">
+        <v>9355000.0</v>
+      </c>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32">
+        <v>488355.0</v>
+      </c>
+      <c r="BT32">
+        <v>118914.0</v>
+      </c>
+      <c r="BU32">
+        <v>775549.0</v>
+      </c>
+      <c r="BV32">
+        <v>1803148.0</v>
+      </c>
+      <c r="BW32">
+        <v>3232383.0</v>
+      </c>
+      <c r="BX32">
+        <v>3110450.0</v>
+      </c>
+      <c r="BY32">
+        <v>5223413.0</v>
+      </c>
+      <c r="BZ32">
+        <v>5188015.0</v>
+      </c>
+      <c r="CA32">
+        <v>6163334.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:X30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
+      <c r="A2" t="s">
+        <v>175</v>
+      </c>
+      <c r="B2">
+        <v>181191000.0</v>
+      </c>
+      <c r="C2">
+        <v>129305000.0</v>
+      </c>
+      <c r="D2">
+        <v>132101000.0</v>
+      </c>
+      <c r="E2">
+        <v>140709000.0</v>
+      </c>
+      <c r="F2">
+        <v>73425000.0</v>
+      </c>
+      <c r="G2">
+        <v>74972000.0</v>
+      </c>
+      <c r="H2">
+        <v>77784000.0</v>
+      </c>
+      <c r="I2">
+        <v>54193000.0</v>
+      </c>
+      <c r="J2">
+        <v>92722000.0</v>
+      </c>
+      <c r="K2">
+        <v>210070000.0</v>
+      </c>
+      <c r="L2">
+        <v>165284000.0</v>
+      </c>
+      <c r="M2">
+        <v>104316000.0</v>
+      </c>
+      <c r="N2">
+        <v>41246000.0</v>
+      </c>
+      <c r="O2">
+        <v>25630000.0</v>
+      </c>
+      <c r="P2">
+        <v>14233000.0</v>
+      </c>
+      <c r="Q2">
+        <v>11476000.0</v>
+      </c>
+      <c r="R2">
+        <v>1291444.0</v>
+      </c>
+      <c r="S2">
+        <v>4694476.0</v>
+      </c>
+      <c r="T2">
+        <v>6437542.0</v>
+      </c>
+      <c r="U2">
+        <v>4752587.0</v>
+      </c>
+      <c r="V2">
+        <v>3533622.0</v>
+      </c>
+      <c r="W2">
+        <v>1544451.0</v>
+      </c>
+      <c r="X2">
+        <v>6276987.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B3">
+        <v>215000</v>
+      </c>
+      <c r="C3">
+        <v>141000</v>
+      </c>
+      <c r="D3">
+        <v>2262000</v>
+      </c>
+      <c r="E3">
+        <v>220000</v>
+      </c>
+      <c r="F3">
+        <v>293000</v>
+      </c>
+      <c r="G3">
+        <v>472000</v>
+      </c>
+      <c r="H3">
+        <v>47000</v>
+      </c>
+      <c r="I3">
+        <v>71000</v>
+      </c>
+      <c r="J3">
+        <v>2427000</v>
+      </c>
+      <c r="K3">
+        <v>1070000</v>
+      </c>
+      <c r="L3">
+        <v>2616000</v>
+      </c>
+      <c r="M3">
+        <v>4894000</v>
+      </c>
+      <c r="N3">
+        <v>6211000</v>
+      </c>
+      <c r="O3">
+        <v>190000</v>
+      </c>
+      <c r="P3">
+        <v>108000</v>
+      </c>
+      <c r="Q3">
+        <v>93000</v>
+      </c>
+      <c r="R3">
+        <v>40543</v>
+      </c>
+      <c r="S3">
+        <v>561000</v>
+      </c>
+      <c r="T3">
+        <v>393850</v>
+      </c>
+      <c r="U3">
+        <v>1568403</v>
+      </c>
+      <c r="V3">
+        <v>353713</v>
+      </c>
+      <c r="W3">
+        <v>178372</v>
+      </c>
+      <c r="X3">
+        <v>513619</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" t="s">
+        <v>177</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" t="s">
+        <v>178</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" t="s">
+        <v>179</v>
+      </c>
+      <c r="B6">
+        <v>130541000.0</v>
+      </c>
+      <c r="C6">
+        <v>51886000.0</v>
+      </c>
+      <c r="D6">
+        <v>-2796000.0</v>
+      </c>
+      <c r="E6">
+        <v>-8608000.0</v>
+      </c>
+      <c r="F6">
+        <v>67284000.0</v>
+      </c>
+      <c r="G6">
+        <v>-1547000.0</v>
+      </c>
+      <c r="H6">
+        <v>-2812000.0</v>
+      </c>
+      <c r="I6">
+        <v>23591000.0</v>
+      </c>
+      <c r="J6">
+        <v>-38529000.0</v>
+      </c>
+      <c r="K6">
+        <v>-117348000.0</v>
+      </c>
+      <c r="L6">
+        <v>44786000.0</v>
+      </c>
+      <c r="M6">
+        <v>60968000.0</v>
+      </c>
+      <c r="N6">
+        <v>63070000.0</v>
+      </c>
+      <c r="O6">
+        <v>15616000.0</v>
+      </c>
+      <c r="P6">
+        <v>11397000.0</v>
+      </c>
+      <c r="Q6">
+        <v>2757000.0</v>
+      </c>
+      <c r="R6">
+        <v>-830646.0</v>
+      </c>
+      <c r="S6">
+        <v>-3403032.0</v>
+      </c>
+      <c r="T6">
+        <v>-1743066.0</v>
+      </c>
+      <c r="U6">
+        <v>1684955.0</v>
+      </c>
+      <c r="V6">
+        <v>1218965.0</v>
+      </c>
+      <c r="W6">
+        <v>1989171.0</v>
+      </c>
+      <c r="X6">
+        <v>-4732536.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" t="s">
+        <v>180</v>
+      </c>
+      <c r="B7">
+        <v>68279000.0</v>
+      </c>
+      <c r="C7">
+        <v>45427000.0</v>
+      </c>
+      <c r="D7">
+        <v>49936000.0</v>
+      </c>
+      <c r="E7">
+        <v>42542000.0</v>
+      </c>
+      <c r="F7">
+        <v>51346000.0</v>
+      </c>
+      <c r="G7">
+        <v>15986000.0</v>
+      </c>
+      <c r="H7">
+        <v>36238000.0</v>
+      </c>
+      <c r="I7">
+        <v>10011000.0</v>
+      </c>
+      <c r="J7">
+        <v>2347000.0</v>
+      </c>
+      <c r="K7">
+        <v>-1739000.0</v>
+      </c>
+      <c r="L7">
+        <v>10214000.0</v>
+      </c>
+      <c r="M7">
+        <v>-1282000.0</v>
+      </c>
+      <c r="N7">
+        <v>10867000.0</v>
+      </c>
+      <c r="O7">
+        <v>-7594000.0</v>
+      </c>
+      <c r="P7">
+        <v>3211000.0</v>
+      </c>
+      <c r="Q7">
+        <v>709000.0</v>
+      </c>
+      <c r="R7">
+        <v>-58823.0</v>
+      </c>
+      <c r="S7">
+        <v>-562134.0</v>
+      </c>
+      <c r="T7">
+        <v>-1720330.0</v>
+      </c>
+      <c r="U7">
+        <v>321261.0</v>
+      </c>
+      <c r="V7">
+        <v>-707442.0</v>
+      </c>
+      <c r="W7">
+        <v>-126254.0</v>
+      </c>
+      <c r="X7">
+        <v>-719368.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" t="s">
+        <v>181</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" t="s">
+        <v>182</v>
+      </c>
+      <c r="B9">
+        <v>-2282000.0</v>
+      </c>
+      <c r="C9">
+        <v>-9036000.0</v>
+      </c>
+      <c r="D9">
+        <v>-6212000.0</v>
+      </c>
+      <c r="E9">
+        <v>-720000.0</v>
+      </c>
+      <c r="F9">
+        <v>-3506000.0</v>
+      </c>
+      <c r="G9">
+        <v>-193000.0</v>
+      </c>
+      <c r="H9">
+        <v>-19000.0</v>
+      </c>
+      <c r="I9">
+        <v>3804000.0</v>
+      </c>
+      <c r="J9">
+        <v>-3532000.0</v>
+      </c>
+      <c r="K9">
+        <v>9778000.0</v>
+      </c>
+      <c r="L9">
+        <v>-9321000.0</v>
+      </c>
+      <c r="M9">
+        <v>-369000.0</v>
+      </c>
+      <c r="N9">
+        <v>-5020000.0</v>
+      </c>
+      <c r="O9">
+        <v>-3723000.0</v>
+      </c>
+      <c r="P9">
+        <v>-800000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-1941000.0</v>
+      </c>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" t="s">
+        <v>183</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10">
+        <v>-1468000.0</v>
+      </c>
+      <c r="G10">
+        <v>15433000.0</v>
+      </c>
+      <c r="H10">
+        <v>32172000.0</v>
+      </c>
+      <c r="I10">
+        <v>4004000.0</v>
+      </c>
+      <c r="J10">
+        <v>15035000.0</v>
+      </c>
+      <c r="K10">
+        <v>-3672000.0</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10">
+        <v>4851000.0</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+    </row>
+    <row r="11" spans="1:24">
+      <c r="A11" t="s">
+        <v>184</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>-33000.0</v>
+      </c>
+      <c r="F11">
+        <v>-1097000.0</v>
+      </c>
+      <c r="G11">
+        <v>1328000.0</v>
+      </c>
+      <c r="H11">
+        <v>677000.0</v>
+      </c>
+      <c r="I11">
+        <v>-4251000.0</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" t="s">
+        <v>185</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-58472000.0</v>
+      </c>
+      <c r="F12">
+        <v>-30700000.0</v>
+      </c>
+      <c r="G12">
+        <v>42002000.0</v>
+      </c>
+      <c r="H12">
+        <v>13791000.0</v>
+      </c>
+      <c r="I12">
+        <v>-12564000.0</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" t="s">
+        <v>186</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>62119000.0</v>
+      </c>
+      <c r="F13">
+        <v>52848000.0</v>
+      </c>
+      <c r="G13">
+        <v>34854000.0</v>
+      </c>
+      <c r="H13">
+        <v>41833000.0</v>
+      </c>
+      <c r="I13">
+        <v>4752000.0</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="A14" t="s">
+        <v>187</v>
+      </c>
+      <c r="B14">
+        <v>5305000.0</v>
+      </c>
+      <c r="C14">
+        <v>3056000.0</v>
+      </c>
+      <c r="D14">
+        <v>2157000.0</v>
+      </c>
+      <c r="E14">
+        <v>1225000.0</v>
+      </c>
+      <c r="F14">
+        <v>2688000.0</v>
+      </c>
+      <c r="G14">
+        <v>4203000.0</v>
+      </c>
+      <c r="H14">
+        <v>4219000.0</v>
+      </c>
+      <c r="I14">
+        <v>1301000.0</v>
+      </c>
+      <c r="J14">
+        <v>1395000.0</v>
+      </c>
+      <c r="K14">
+        <v>1305000.0</v>
+      </c>
+      <c r="L14">
+        <v>1006000.0</v>
+      </c>
+      <c r="M14">
+        <v>821000.0</v>
+      </c>
+      <c r="N14">
+        <v>439000.0</v>
+      </c>
+      <c r="O14">
+        <v>307000.0</v>
+      </c>
+      <c r="P14">
+        <v>267000.0</v>
+      </c>
+      <c r="Q14">
+        <v>314000.0</v>
+      </c>
+      <c r="R14">
+        <v>103545.0</v>
+      </c>
+      <c r="S14">
+        <v>468159.0</v>
+      </c>
+      <c r="T14">
+        <v>557802.0</v>
+      </c>
+      <c r="U14">
+        <v>523715.0</v>
+      </c>
+      <c r="V14">
+        <v>321280.0</v>
+      </c>
+      <c r="W14">
+        <v>343305.0</v>
+      </c>
+      <c r="X14">
+        <v>198959.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" t="s">
+        <v>188</v>
+      </c>
+      <c r="B15">
+        <v>-17308000.0</v>
+      </c>
+      <c r="C15">
+        <v>-19002000.0</v>
+      </c>
+      <c r="D15">
+        <v>-20144000.0</v>
+      </c>
+      <c r="E15">
+        <v>19362000.0</v>
+      </c>
+      <c r="F15">
+        <v>19459000.0</v>
+      </c>
+      <c r="G15">
+        <v>20113000.0</v>
+      </c>
+      <c r="H15">
+        <v>20385000.0</v>
+      </c>
+      <c r="I15">
+        <v>19236000.0</v>
+      </c>
+      <c r="J15">
+        <v>43777000.0</v>
+      </c>
+      <c r="K15">
+        <v>43660000.0</v>
+      </c>
+      <c r="L15">
+        <v>78540000.0</v>
+      </c>
+      <c r="M15">
+        <v>10785000.0</v>
+      </c>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15">
+        <v>157600.0</v>
+      </c>
+      <c r="T15">
+        <v>188709.0</v>
+      </c>
+      <c r="U15">
+        <v>216987.0</v>
+      </c>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" t="s">
+        <v>189</v>
+      </c>
+      <c r="B16">
+        <v>311732000.0</v>
+      </c>
+      <c r="C16">
+        <v>181191000.0</v>
+      </c>
+      <c r="D16">
+        <v>129305000.0</v>
+      </c>
+      <c r="E16">
+        <v>132101000.0</v>
+      </c>
+      <c r="F16">
+        <v>140709000.0</v>
+      </c>
+      <c r="G16">
+        <v>73425000.0</v>
+      </c>
+      <c r="H16">
+        <v>74972000.0</v>
+      </c>
+      <c r="I16">
+        <v>77784000.0</v>
+      </c>
+      <c r="J16">
+        <v>54193000.0</v>
+      </c>
+      <c r="K16">
+        <v>92722000.0</v>
+      </c>
+      <c r="L16">
+        <v>210070000.0</v>
+      </c>
+      <c r="M16">
+        <v>165284000.0</v>
+      </c>
+      <c r="N16">
+        <v>104316000.0</v>
+      </c>
+      <c r="O16">
+        <v>41246000.0</v>
+      </c>
+      <c r="P16">
+        <v>25630000.0</v>
+      </c>
+      <c r="Q16">
+        <v>14233000.0</v>
+      </c>
+      <c r="R16">
+        <v>460798.0</v>
+      </c>
+      <c r="S16">
+        <v>1291444.0</v>
+      </c>
+      <c r="T16">
+        <v>4694476.0</v>
+      </c>
+      <c r="U16">
+        <v>6437542.0</v>
+      </c>
+      <c r="V16">
+        <v>4752587.0</v>
+      </c>
+      <c r="W16">
+        <v>3533622.0</v>
+      </c>
+      <c r="X16">
+        <v>1544451.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
+      <c r="A17" t="s">
+        <v>190</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
+      <c r="A18" t="s">
+        <v>191</v>
+      </c>
+      <c r="B18">
+        <v>149240000.0</v>
+      </c>
+      <c r="C18">
+        <v>113320000.0</v>
+      </c>
+      <c r="D18">
+        <v>83338000.0</v>
+      </c>
+      <c r="E18">
+        <v>54867000.0</v>
+      </c>
+      <c r="F18">
+        <v>75025000.0</v>
+      </c>
+      <c r="G18">
+        <v>28923000.0</v>
+      </c>
+      <c r="H18">
+        <v>46785000.0</v>
+      </c>
+      <c r="I18">
+        <v>37397000.0</v>
+      </c>
+      <c r="J18">
+        <v>46081000.0</v>
+      </c>
+      <c r="K18">
+        <v>53841000.0</v>
+      </c>
+      <c r="L18">
+        <v>152495000.0</v>
+      </c>
+      <c r="M18">
+        <v>77736000.0</v>
+      </c>
+      <c r="N18">
+        <v>63913000.0</v>
+      </c>
+      <c r="O18">
+        <v>11044000.0</v>
+      </c>
+      <c r="P18">
+        <v>13584000.0</v>
+      </c>
+      <c r="Q18">
+        <v>2035000.0</v>
+      </c>
+      <c r="R18">
+        <v>-1091991.0</v>
+      </c>
+      <c r="S18">
+        <v>-4289416.0</v>
+      </c>
+      <c r="T18">
+        <v>-8730142.0</v>
+      </c>
+      <c r="U18">
+        <v>-8709649.0</v>
+      </c>
+      <c r="V18">
+        <v>-8455247.0</v>
+      </c>
+      <c r="W18">
+        <v>-4921656.0</v>
+      </c>
+      <c r="X18">
+        <v>-4223480.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
+      <c r="A19" t="s">
+        <v>192</v>
+      </c>
+      <c r="B19">
+        <v>-39504000.0</v>
+      </c>
+      <c r="C19">
+        <v>-23875000.0</v>
+      </c>
+      <c r="D19">
+        <v>23829000.0</v>
+      </c>
+      <c r="E19">
+        <v>-37657000.0</v>
+      </c>
+      <c r="F19">
+        <v>-101699000.0</v>
+      </c>
+      <c r="G19">
+        <v>8339000.0</v>
+      </c>
+      <c r="H19">
+        <v>-15524000.0</v>
+      </c>
+      <c r="I19">
+        <v>65605000.0</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
+      <c r="A20" t="s">
+        <v>193</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
+      <c r="A21" t="s">
+        <v>194</v>
+      </c>
+      <c r="B21">
+        <v>435696000.0</v>
+      </c>
+      <c r="C21">
+        <v>212287000.0</v>
+      </c>
+      <c r="D21">
+        <v>-54272000.0</v>
+      </c>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
+        <v>150000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-3750000.0</v>
+      </c>
+      <c r="H21">
+        <v>-21000000.0</v>
+      </c>
+      <c r="I21">
+        <v>200000000.0</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+    </row>
+    <row r="22" spans="1:24">
+      <c r="A22" t="s">
+        <v>157</v>
+      </c>
+      <c r="B22">
+        <v>109133000.0</v>
+      </c>
+      <c r="C22">
+        <v>66693000.0</v>
+      </c>
+      <c r="D22">
+        <v>102546000.0</v>
+      </c>
+      <c r="E22">
+        <v>50684000.0</v>
+      </c>
+      <c r="F22">
+        <v>49797000.0</v>
+      </c>
+      <c r="G22">
+        <v>-35655000.0</v>
+      </c>
+      <c r="H22">
+        <v>19713000.0</v>
+      </c>
+      <c r="I22">
+        <v>36633000.0</v>
+      </c>
+      <c r="J22">
+        <v>27199000.0</v>
+      </c>
+      <c r="K22">
+        <v>26155000.0</v>
+      </c>
+      <c r="L22">
+        <v>80052000.0</v>
+      </c>
+      <c r="M22">
+        <v>61051000.0</v>
+      </c>
+      <c r="N22">
+        <v>51537000.0</v>
+      </c>
+      <c r="O22">
+        <v>11030000.0</v>
+      </c>
+      <c r="P22">
+        <v>3092000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-7549000.0</v>
+      </c>
+      <c r="R22">
+        <v>-865745.0</v>
+      </c>
+      <c r="S22">
+        <v>-4465503.0</v>
+      </c>
+      <c r="T22">
+        <v>-3405789.0</v>
+      </c>
+      <c r="U22">
+        <v>-4192703.0</v>
+      </c>
+      <c r="V22">
+        <v>-7810500.0</v>
+      </c>
+      <c r="W22">
+        <v>-4960335.0</v>
+      </c>
+      <c r="X22">
+        <v>-3189452.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
+      <c r="A23" t="s">
+        <v>195</v>
+      </c>
+      <c r="B23">
+        <v>-14804000.0</v>
+      </c>
+      <c r="C23">
+        <v>-166415000.0</v>
+      </c>
+      <c r="D23">
+        <v>-93650000.0</v>
+      </c>
+      <c r="E23">
+        <v>-37657000.0</v>
+      </c>
+      <c r="F23">
+        <v>146518000.0</v>
+      </c>
+      <c r="G23">
+        <v>-5411000.0</v>
+      </c>
+      <c r="H23">
+        <v>160000.0</v>
+      </c>
+      <c r="I23">
+        <v>-8680000.0</v>
+      </c>
+      <c r="J23">
+        <v>532000.0</v>
+      </c>
+      <c r="K23">
+        <v>195000.0</v>
+      </c>
+      <c r="L23">
+        <v>4520000.0</v>
+      </c>
+      <c r="M23">
+        <v>1544000.0</v>
+      </c>
+      <c r="N23">
+        <v>1586000.0</v>
+      </c>
+      <c r="O23">
+        <v>4672000.0</v>
+      </c>
+      <c r="P23">
+        <v>538000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1000.0</v>
+      </c>
+      <c r="R23">
+        <v>182308.0</v>
+      </c>
+      <c r="S23">
+        <v>-638653.0</v>
+      </c>
+      <c r="T23">
+        <v>638652.0</v>
+      </c>
+      <c r="U23">
+        <v>3752798.0</v>
+      </c>
+      <c r="V23">
+        <v>2000000.0</v>
+      </c>
+      <c r="W23">
+        <v>731695.0</v>
+      </c>
+      <c r="X23">
+        <v>1041610.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
+      <c r="A24" t="s">
+        <v>196</v>
+      </c>
+      <c r="B24">
+        <v>-34996000.0</v>
+      </c>
+      <c r="C24">
+        <v>-2336000.0</v>
+      </c>
+      <c r="D24">
+        <v>28146000.0</v>
+      </c>
+      <c r="E24">
+        <v>-37437000.0</v>
+      </c>
+      <c r="F24">
+        <v>-99339000.0</v>
+      </c>
+      <c r="G24">
+        <v>11113000.0</v>
+      </c>
+      <c r="H24">
+        <v>-2090000.0</v>
+      </c>
+      <c r="I24">
+        <v>-8000000.0</v>
+      </c>
+      <c r="J24">
+        <v>-15986000.0</v>
+      </c>
+      <c r="K24">
+        <v>-76377000.0</v>
+      </c>
+      <c r="L24">
+        <v>-9703000.0</v>
+      </c>
+      <c r="M24">
+        <v>-2286000.0</v>
+      </c>
+      <c r="N24">
+        <v>-816000.0</v>
+      </c>
+      <c r="O24">
+        <v>-2168000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24">
+        <v>70871.0</v>
+      </c>
+      <c r="S24">
+        <v>2575434.0</v>
+      </c>
+      <c r="T24">
+        <v>6585819.0</v>
+      </c>
+      <c r="U24">
+        <v>233081.0</v>
+      </c>
+      <c r="V24">
+        <v>2052503.0</v>
+      </c>
+      <c r="W24">
+        <v>910067.0</v>
+      </c>
+      <c r="X24">
+        <v>1555229.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24">
+      <c r="A25" t="s">
+        <v>197</v>
+      </c>
+      <c r="B25">
+        <v>-55862000.0</v>
+      </c>
+      <c r="C25">
+        <v>-22008000.0</v>
+      </c>
+      <c r="D25">
+        <v>-84748000.0</v>
+      </c>
+      <c r="E25">
+        <v>-48453000.0</v>
+      </c>
+      <c r="F25">
+        <v>-38827000.0</v>
+      </c>
+      <c r="G25">
+        <v>35347000.0</v>
+      </c>
+      <c r="H25">
+        <v>-24579000.0</v>
+      </c>
+      <c r="I25">
+        <v>-17649000.0</v>
+      </c>
+      <c r="J25">
+        <v>-5988000.0</v>
+      </c>
+      <c r="K25">
+        <v>1398000.0</v>
+      </c>
+      <c r="L25">
+        <v>-79000.0</v>
+      </c>
+      <c r="M25">
+        <v>1500000.0</v>
+      </c>
+      <c r="N25">
+        <v>822000.0</v>
+      </c>
+      <c r="O25">
+        <v>54000.0</v>
+      </c>
+      <c r="P25">
+        <v>3073000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-101000.0</v>
+      </c>
+      <c r="R25">
+        <v>-230425.0</v>
+      </c>
+      <c r="S25">
+        <v>831063.0</v>
+      </c>
+      <c r="T25">
+        <v>-3767975.0</v>
+      </c>
+      <c r="U25">
+        <v>-3793519.0</v>
+      </c>
+      <c r="V25">
+        <v>95128.0</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
+      <c r="A26" t="s">
+        <v>198</v>
+      </c>
+      <c r="B26">
+        <v>-102732000.0</v>
+      </c>
+      <c r="C26">
+        <v>-62870000.0</v>
+      </c>
+      <c r="D26">
+        <v>-3570000.0</v>
+      </c>
+      <c r="E26">
+        <v>-3418000.0</v>
+      </c>
+      <c r="F26">
+        <v>-34506000.0</v>
+      </c>
+      <c r="G26">
+        <v>-31197000.0</v>
+      </c>
+      <c r="H26">
+        <v>-2341000.0</v>
+      </c>
+      <c r="I26">
+        <v>-2885000.0</v>
+      </c>
+      <c r="J26">
+        <v>-7891000.0</v>
+      </c>
+      <c r="K26">
+        <v>-39379000.0</v>
+      </c>
+      <c r="L26">
+        <v>-24116000.0</v>
+      </c>
+      <c r="M26">
+        <v>-6531000.0</v>
+      </c>
+      <c r="N26">
+        <v>-1613000.0</v>
+      </c>
+      <c r="O26">
+        <v>-2261000.0</v>
+      </c>
+      <c r="P26">
+        <v>-2153000.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26">
+        <v>-160302.0</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26">
+        <v>-2453346.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
+      <c r="A27" t="s">
+        <v>199</v>
+      </c>
+      <c r="B27">
+        <v>21619000.0</v>
+      </c>
+      <c r="C27">
+        <v>20691000.0</v>
+      </c>
+      <c r="D27">
+        <v>16190000.0</v>
+      </c>
+      <c r="E27">
+        <v>10385000.0</v>
+      </c>
+      <c r="F27">
+        <v>9998000.0</v>
+      </c>
+      <c r="G27">
+        <v>11706000.0</v>
+      </c>
+      <c r="H27">
+        <v>11590000.0</v>
+      </c>
+      <c r="I27">
+        <v>13255000.0</v>
+      </c>
+      <c r="J27">
+        <v>14717000.0</v>
+      </c>
+      <c r="K27">
+        <v>14892000.0</v>
+      </c>
+      <c r="L27">
+        <v>10900000.0</v>
+      </c>
+      <c r="M27">
+        <v>8137000.0</v>
+      </c>
+      <c r="N27">
+        <v>6459000.0</v>
+      </c>
+      <c r="O27">
+        <v>7437000.0</v>
+      </c>
+      <c r="P27">
+        <v>7141000.0</v>
+      </c>
+      <c r="Q27">
+        <v>8755000.0</v>
+      </c>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
+      <c r="A28" t="s">
+        <v>200</v>
+      </c>
+      <c r="B28">
+        <v>288279000.0</v>
+      </c>
+      <c r="C28">
+        <v>-36000000.0</v>
+      </c>
+      <c r="D28">
+        <v>-171636000.0</v>
+      </c>
+      <c r="E28">
+        <v>-22780000.0</v>
+      </c>
+      <c r="F28">
+        <v>92553000.0</v>
+      </c>
+      <c r="G28">
+        <v>-60179000.0</v>
+      </c>
+      <c r="H28">
+        <v>-43566000.0</v>
+      </c>
+      <c r="I28">
+        <v>169199000.0</v>
+      </c>
+      <c r="J28">
+        <v>-51136000.0</v>
+      </c>
+      <c r="K28">
+        <v>-82844000.0</v>
+      </c>
+      <c r="L28">
+        <v>-98136000.0</v>
+      </c>
+      <c r="M28">
+        <v>-15772000.0</v>
+      </c>
+      <c r="N28">
+        <v>-27000.0</v>
+      </c>
+      <c r="O28">
+        <v>6740000.0</v>
+      </c>
+      <c r="P28">
+        <v>-1615000.0</v>
+      </c>
+      <c r="Q28">
+        <v>1000.0</v>
+      </c>
+      <c r="R28"/>
+      <c r="S28">
+        <v>-796253.0</v>
+      </c>
+      <c r="T28">
+        <v>401257.0</v>
+      </c>
+      <c r="U28">
+        <v>5073403.0</v>
+      </c>
+      <c r="V28">
+        <v>7398153.0</v>
+      </c>
+      <c r="W28">
+        <v>6000760.0</v>
+      </c>
+      <c r="X28">
+        <v>-2064285.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
+      <c r="A29" t="s">
+        <v>201</v>
+      </c>
+      <c r="B29">
+        <v>149455000.0</v>
+      </c>
+      <c r="C29">
+        <v>113461000.0</v>
+      </c>
+      <c r="D29">
+        <v>85600000.0</v>
+      </c>
+      <c r="E29">
+        <v>55087000.0</v>
+      </c>
+      <c r="F29">
+        <v>75318000.0</v>
+      </c>
+      <c r="G29">
+        <v>29395000.0</v>
+      </c>
+      <c r="H29">
+        <v>46832000.0</v>
+      </c>
+      <c r="I29">
+        <v>37468000.0</v>
+      </c>
+      <c r="J29">
+        <v>48508000.0</v>
+      </c>
+      <c r="K29">
+        <v>54911000.0</v>
+      </c>
+      <c r="L29">
+        <v>155111000.0</v>
+      </c>
+      <c r="M29">
+        <v>82630000.0</v>
+      </c>
+      <c r="N29">
+        <v>70124000.0</v>
+      </c>
+      <c r="O29">
+        <v>11234000.0</v>
+      </c>
+      <c r="P29">
+        <v>13692000.0</v>
+      </c>
+      <c r="Q29">
+        <v>2128000.0</v>
+      </c>
+      <c r="R29">
+        <v>-1051448.0</v>
+      </c>
+      <c r="S29">
+        <v>-3728415.0</v>
+      </c>
+      <c r="T29">
+        <v>-8336292.0</v>
+      </c>
+      <c r="U29">
+        <v>-7141246.0</v>
+      </c>
+      <c r="V29">
+        <v>-8101534.0</v>
+      </c>
+      <c r="W29">
+        <v>-4743284.0</v>
+      </c>
+      <c r="X29">
+        <v>-3709861.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24">
+      <c r="A30" t="s">
+        <v>202</v>
+      </c>
+      <c r="B30">
+        <v>-313033000.0</v>
+      </c>
+      <c r="C30">
+        <v>-23875000.0</v>
+      </c>
+      <c r="D30">
+        <v>82049000.0</v>
+      </c>
+      <c r="E30">
+        <v>-37657000.0</v>
+      </c>
+      <c r="F30">
+        <v>-99632000.0</v>
+      </c>
+      <c r="G30">
+        <v>10641000.0</v>
+      </c>
+      <c r="H30">
+        <v>-17661000.0</v>
+      </c>
+      <c r="I30">
+        <v>-181779000.0</v>
+      </c>
+      <c r="J30">
+        <v>-37021000.0</v>
+      </c>
+      <c r="K30">
+        <v>-89265000.0</v>
+      </c>
+      <c r="L30">
+        <v>-12319000.0</v>
+      </c>
+      <c r="M30">
+        <v>-5831000.0</v>
+      </c>
+      <c r="N30">
+        <v>-7027000.0</v>
+      </c>
+      <c r="O30">
+        <v>-2358000.0</v>
+      </c>
+      <c r="P30">
+        <v>-680000.0</v>
+      </c>
+      <c r="Q30">
+        <v>628000.0</v>
+      </c>
+      <c r="R30">
+        <v>182308.0</v>
+      </c>
+      <c r="S30">
+        <v>2014433.0</v>
+      </c>
+      <c r="T30">
+        <v>6191969.0</v>
+      </c>
+      <c r="U30">
+        <v>3752798.0</v>
+      </c>
+      <c r="V30">
+        <v>1922346.0</v>
+      </c>
+      <c r="W30">
+        <v>731695.0</v>
+      </c>
+      <c r="X30">
+        <v>1041610.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BZ30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:78">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>89</v>
+      </c>
+      <c r="I1" t="s">
+        <v>90</v>
+      </c>
+      <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>92</v>
+      </c>
+      <c r="M1" t="s">
+        <v>93</v>
+      </c>
+      <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>96</v>
+      </c>
+      <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>98</v>
+      </c>
+      <c r="U1" t="s">
+        <v>99</v>
+      </c>
+      <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>101</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="2" spans="1:78">
+      <c r="A2" t="s">
+        <v>175</v>
+      </c>
+      <c r="B2">
+        <v>311732000.0</v>
+      </c>
+      <c r="C2">
+        <v>311732000.0</v>
+      </c>
+      <c r="D2">
+        <v>193673000.0</v>
+      </c>
+      <c r="E2">
+        <v>170373000.0</v>
+      </c>
+      <c r="F2">
+        <v>181191000.0</v>
+      </c>
+      <c r="G2">
+        <v>176483000.0</v>
+      </c>
+      <c r="H2">
+        <v>132459000.0</v>
+      </c>
+      <c r="I2">
+        <v>116926000.0</v>
+      </c>
+      <c r="J2">
+        <v>129305000.0</v>
+      </c>
+      <c r="K2">
+        <v>89481000.0</v>
+      </c>
+      <c r="L2">
+        <v>83735000.0</v>
+      </c>
+      <c r="M2">
+        <v>119099000.0</v>
+      </c>
+      <c r="N2">
+        <v>132101000.0</v>
+      </c>
+      <c r="O2">
+        <v>132700000.0</v>
+      </c>
+      <c r="P2">
+        <v>109736000.0</v>
+      </c>
+      <c r="Q2">
+        <v>110395000.0</v>
+      </c>
+      <c r="R2">
+        <v>140709000.0</v>
+      </c>
+      <c r="S2">
+        <v>127924000.0</v>
+      </c>
+      <c r="T2">
+        <v>167635000.0</v>
+      </c>
+      <c r="U2">
+        <v>62302000.0</v>
+      </c>
+      <c r="V2">
+        <v>73425000.0</v>
+      </c>
+      <c r="W2">
+        <v>63561000.0</v>
+      </c>
+      <c r="X2">
+        <v>50255000.0</v>
+      </c>
+      <c r="Y2">
+        <v>68429000.0</v>
+      </c>
+      <c r="Z2">
+        <v>74972000.0</v>
+      </c>
+      <c r="AA2">
+        <v>88575000.0</v>
+      </c>
+      <c r="AB2">
+        <v>79611000.0</v>
+      </c>
+      <c r="AC2">
+        <v>78942000.0</v>
+      </c>
+      <c r="AD2">
+        <v>77784000.0</v>
+      </c>
+      <c r="AE2">
+        <v>77125000.0</v>
+      </c>
+      <c r="AF2">
+        <v>70744000.0</v>
+      </c>
+      <c r="AG2">
+        <v>105651000.0</v>
+      </c>
+      <c r="AH2">
+        <v>54193000.0</v>
+      </c>
+      <c r="AI2">
+        <v>70221000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>88614000.0</v>
+      </c>
+      <c r="AK2">
+        <v>79637000.0</v>
+      </c>
+      <c r="AL2">
+        <v>92722000.0</v>
+      </c>
+      <c r="AM2">
+        <v>178132000.0</v>
+      </c>
+      <c r="AN2">
+        <v>174914000.0</v>
+      </c>
+      <c r="AO2">
+        <v>159761000.0</v>
+      </c>
+      <c r="AP2">
+        <v>210070000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>211992000.0</v>
+      </c>
+      <c r="AR2">
+        <v>189272000.0</v>
+      </c>
+      <c r="AS2">
+        <v>151701000.0</v>
+      </c>
+      <c r="AT2">
+        <v>165284000.0</v>
+      </c>
+      <c r="AU2">
+        <v>151287000.0</v>
+      </c>
+      <c r="AV2">
+        <v>128847000.0</v>
+      </c>
+      <c r="AW2">
+        <v>104780000.0</v>
+      </c>
+      <c r="AX2">
+        <v>104316000.0</v>
+      </c>
+      <c r="AY2">
+        <v>87114000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>70733000.0</v>
+      </c>
+      <c r="BA2">
+        <v>52297000.0</v>
+      </c>
+      <c r="BB2">
+        <v>41246000.0</v>
+      </c>
+      <c r="BC2">
+        <v>39603000.0</v>
+      </c>
+      <c r="BD2">
+        <v>39300000.0</v>
+      </c>
+      <c r="BE2">
+        <v>32138000.0</v>
+      </c>
+      <c r="BF2">
+        <v>25630000.0</v>
+      </c>
+      <c r="BG2">
+        <v>21052000.0</v>
+      </c>
+      <c r="BH2">
+        <v>16386000.0</v>
+      </c>
+      <c r="BI2">
+        <v>12804000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>14233000.0</v>
+      </c>
+      <c r="BK2">
+        <v>11790000.0</v>
+      </c>
+      <c r="BL2">
+        <v>12532000.0</v>
+      </c>
+      <c r="BM2">
+        <v>350926.0</v>
+      </c>
+      <c r="BN2">
+        <v>460798.0</v>
+      </c>
+      <c r="BO2">
+        <v>504643.0</v>
+      </c>
+      <c r="BP2">
+        <v>744051.0</v>
+      </c>
+      <c r="BQ2">
+        <v>1009248.0</v>
+      </c>
+      <c r="BR2">
+        <v>1291444.0</v>
+      </c>
+      <c r="BS2">
+        <v>1699271.0</v>
+      </c>
+      <c r="BT2">
+        <v>486846.0</v>
+      </c>
+      <c r="BU2">
+        <v>2421332.0</v>
+      </c>
+      <c r="BV2">
+        <v>4694476.0</v>
+      </c>
+      <c r="BW2">
+        <v>7074079.0</v>
+      </c>
+      <c r="BX2">
+        <v>2509138.0</v>
+      </c>
+      <c r="BY2">
+        <v>4675734.0</v>
+      </c>
+      <c r="BZ2">
+        <v>6437542.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:78">
+      <c r="A3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B3">
+        <v>28000</v>
+      </c>
+      <c r="C3">
+        <v>28000</v>
+      </c>
+      <c r="D3">
+        <v>37000</v>
+      </c>
+      <c r="E3">
+        <v>86000</v>
+      </c>
+      <c r="F3">
+        <v>31000</v>
+      </c>
+      <c r="G3">
+        <v>559000</v>
+      </c>
+      <c r="H3">
+        <v>632000</v>
+      </c>
+      <c r="I3">
+        <v>628000</v>
+      </c>
+      <c r="J3">
+        <v>658000</v>
+      </c>
+      <c r="K3">
+        <v>2169000</v>
+      </c>
+      <c r="L3">
+        <v>35000</v>
+      </c>
+      <c r="M3">
+        <v>32000</v>
+      </c>
+      <c r="N3">
+        <v>26000</v>
+      </c>
+      <c r="O3">
+        <v>9000</v>
+      </c>
+      <c r="P3">
+        <v>6000</v>
+      </c>
+      <c r="Q3">
+        <v>151000</v>
+      </c>
+      <c r="R3">
+        <v>54000</v>
+      </c>
+      <c r="S3">
+        <v>56000</v>
+      </c>
+      <c r="T3">
+        <v>64000</v>
+      </c>
+      <c r="U3">
+        <v>70000</v>
+      </c>
+      <c r="V3">
+        <v>103000</v>
+      </c>
+      <c r="W3">
+        <v>180000</v>
+      </c>
+      <c r="X3">
+        <v>68000</v>
+      </c>
+      <c r="Y3">
+        <v>174000</v>
+      </c>
+      <c r="Z3">
+        <v>50000</v>
+      </c>
+      <c r="AA3">
+        <v>22000</v>
+      </c>
+      <c r="AB3">
+        <v>10000</v>
+      </c>
+      <c r="AC3">
+        <v>8000</v>
+      </c>
+      <c r="AD3">
+        <v>7000</v>
+      </c>
+      <c r="AE3">
+        <v>26000</v>
+      </c>
+      <c r="AF3">
+        <v>11000</v>
+      </c>
+      <c r="AG3">
+        <v>17000</v>
+      </c>
+      <c r="AH3">
+        <v>17000</v>
+      </c>
+      <c r="AI3">
+        <v>2174000</v>
+      </c>
+      <c r="AJ3">
+        <v>33000</v>
+      </c>
+      <c r="AK3">
+        <v>27000</v>
+      </c>
+      <c r="AL3">
+        <v>193000</v>
+      </c>
+      <c r="AM3">
+        <v>416000</v>
+      </c>
+      <c r="AN3">
+        <v>55000</v>
+      </c>
+      <c r="AO3">
+        <v>263000</v>
+      </c>
+      <c r="AP3">
+        <v>336000</v>
+      </c>
+      <c r="AQ3">
+        <v>1010000</v>
+      </c>
+      <c r="AR3">
+        <v>1242000</v>
+      </c>
+      <c r="AS3">
+        <v>344000</v>
+      </c>
+      <c r="AT3">
+        <v>20000</v>
+      </c>
+      <c r="AU3">
+        <v>314000</v>
+      </c>
+      <c r="AV3">
+        <v>839000</v>
+      </c>
+      <c r="AW3">
+        <v>214000</v>
+      </c>
+      <c r="AX3">
+        <v>3527000</v>
+      </c>
+      <c r="AY3">
+        <v>5093000</v>
+      </c>
+      <c r="AZ3">
+        <v>995000</v>
+      </c>
+      <c r="BA3">
+        <v>113000</v>
+      </c>
+      <c r="BB3">
+        <v>10000</v>
+      </c>
+      <c r="BC3">
+        <v>8000</v>
+      </c>
+      <c r="BD3">
+        <v>57000</v>
+      </c>
+      <c r="BE3">
+        <v>69000</v>
+      </c>
+      <c r="BF3">
+        <v>56000</v>
+      </c>
+      <c r="BG3">
+        <v>24000</v>
+      </c>
+      <c r="BH3">
+        <v>29000</v>
+      </c>
+      <c r="BI3">
+        <v>49000</v>
+      </c>
+      <c r="BJ3">
+        <v>6000</v>
+      </c>
+      <c r="BK3">
+        <v>6000</v>
+      </c>
+      <c r="BL3">
+        <v>39000</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+      <c r="BO3">
+        <v>0</v>
+      </c>
+      <c r="BP3">
+        <v>0</v>
+      </c>
+      <c r="BQ3">
+        <v>6</v>
+      </c>
+      <c r="BR3">
+        <v>40549</v>
+      </c>
+      <c r="BS3">
+        <v>14492</v>
+      </c>
+      <c r="BT3">
+        <v>29550</v>
+      </c>
+      <c r="BU3">
+        <v>422603</v>
+      </c>
+      <c r="BV3">
+        <v>123340</v>
+      </c>
+      <c r="BW3">
+        <v>177680</v>
+      </c>
+      <c r="BX3">
+        <v>1806</v>
+      </c>
+      <c r="BY3">
+        <v>76966</v>
+      </c>
+      <c r="BZ3">
+        <v>141010</v>
+      </c>
+    </row>
+    <row r="4" spans="1:78">
+      <c r="A4" t="s">
+        <v>177</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
+        <v>-13475000.0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4">
+        <v>27149000.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+    </row>
+    <row r="5" spans="1:78">
+      <c r="A5" t="s">
+        <v>178</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
+        <v>8905000.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5">
+        <v>1014000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+    </row>
+    <row r="6" spans="1:78">
+      <c r="A6" t="s">
+        <v>179</v>
+      </c>
+      <c r="B6">
+        <v>313773000.0</v>
+      </c>
+      <c r="C6">
+        <v>313773000.0</v>
+      </c>
+      <c r="D6">
+        <v>362178000.0</v>
+      </c>
+      <c r="E6">
+        <v>23300000.0</v>
+      </c>
+      <c r="F6">
+        <v>-10818000.0</v>
+      </c>
+      <c r="G6">
+        <v>4708000.0</v>
+      </c>
+      <c r="H6">
+        <v>44024000.0</v>
+      </c>
+      <c r="I6">
+        <v>15533000.0</v>
+      </c>
+      <c r="J6">
+        <v>-12379000.0</v>
+      </c>
+      <c r="K6">
+        <v>39824000.0</v>
+      </c>
+      <c r="L6">
+        <v>5746000.0</v>
+      </c>
+      <c r="M6">
+        <v>-35364000.0</v>
+      </c>
+      <c r="N6">
+        <v>-13002000.0</v>
+      </c>
+      <c r="O6">
+        <v>-599000.0</v>
+      </c>
+      <c r="P6">
+        <v>22964000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-659000.0</v>
+      </c>
+      <c r="R6">
+        <v>-30314000.0</v>
+      </c>
+      <c r="S6">
+        <v>12785000.0</v>
+      </c>
+      <c r="T6">
+        <v>-39711000.0</v>
+      </c>
+      <c r="U6">
+        <v>105333000.0</v>
+      </c>
+      <c r="V6">
+        <v>-11123000.0</v>
+      </c>
+      <c r="W6">
+        <v>9864000.0</v>
+      </c>
+      <c r="X6">
+        <v>13306000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-18174000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-6543000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-13603000.0</v>
+      </c>
+      <c r="AB6">
+        <v>8964000.0</v>
+      </c>
+      <c r="AC6">
+        <v>669000.0</v>
+      </c>
+      <c r="AD6">
+        <v>1158000.0</v>
+      </c>
+      <c r="AE6">
+        <v>659000.0</v>
+      </c>
+      <c r="AF6">
+        <v>6381000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-34907000.0</v>
+      </c>
+      <c r="AH6">
+        <v>51458000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-16028000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-18393000.0</v>
+      </c>
+      <c r="AK6">
+        <v>8977000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-13085000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-85410000.0</v>
+      </c>
+      <c r="AN6">
+        <v>3218000.0</v>
+      </c>
+      <c r="AO6">
+        <v>15153000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-50309000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-1922000.0</v>
+      </c>
+      <c r="AR6">
+        <v>22720000.0</v>
+      </c>
+      <c r="AS6">
+        <v>37571000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-13583000.0</v>
+      </c>
+      <c r="AU6">
+        <v>13997000.0</v>
+      </c>
+      <c r="AV6">
+        <v>22440000.0</v>
+      </c>
+      <c r="AW6">
+        <v>24067000.0</v>
+      </c>
+      <c r="AX6">
+        <v>464000.0</v>
+      </c>
+      <c r="AY6">
+        <v>17202000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>16381000.0</v>
+      </c>
+      <c r="BA6">
+        <v>18436000.0</v>
+      </c>
+      <c r="BB6">
+        <v>11051000.0</v>
+      </c>
+      <c r="BC6">
+        <v>1643000.0</v>
+      </c>
+      <c r="BD6">
+        <v>303000.0</v>
+      </c>
+      <c r="BE6">
+        <v>7162000.0</v>
+      </c>
+      <c r="BF6">
+        <v>6508000.0</v>
+      </c>
+      <c r="BG6">
+        <v>4578000.0</v>
+      </c>
+      <c r="BH6">
+        <v>4666000.0</v>
+      </c>
+      <c r="BI6">
+        <v>3582000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-1429000.0</v>
+      </c>
+      <c r="BK6">
+        <v>2443000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-742000.0</v>
+      </c>
+      <c r="BM6">
+        <v>45727.0</v>
+      </c>
+      <c r="BN6">
+        <v>-109872.0</v>
+      </c>
+      <c r="BO6">
+        <v>-43845.0</v>
+      </c>
+      <c r="BP6">
+        <v>-239408.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-265197.0</v>
+      </c>
+      <c r="BR6">
+        <v>-282196.0</v>
+      </c>
+      <c r="BS6">
+        <v>-407827.0</v>
+      </c>
+      <c r="BT6">
+        <v>1212425.0</v>
+      </c>
+      <c r="BU6">
+        <v>-1934486.0</v>
+      </c>
+      <c r="BV6">
+        <v>-2273144.0</v>
+      </c>
+      <c r="BW6">
+        <v>-2379603.0</v>
+      </c>
+      <c r="BX6">
+        <v>4564941.0</v>
+      </c>
+      <c r="BY6">
+        <v>-2166596.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-1761808.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:78">
+      <c r="A7" t="s">
+        <v>180</v>
+      </c>
+      <c r="B7">
+        <v>-15070000.0</v>
+      </c>
+      <c r="C7">
+        <v>-15070000.0</v>
+      </c>
+      <c r="D7">
+        <v>29640000.0</v>
+      </c>
+      <c r="E7">
+        <v>27821000.0</v>
+      </c>
+      <c r="F7">
+        <v>-17028000.0</v>
+      </c>
+      <c r="G7">
+        <v>19158000.0</v>
+      </c>
+      <c r="H7">
+        <v>31646000.0</v>
+      </c>
+      <c r="I7">
+        <v>16410000.0</v>
+      </c>
+      <c r="J7">
+        <v>-21787000.0</v>
+      </c>
+      <c r="K7">
+        <v>27761000.0</v>
+      </c>
+      <c r="L7">
+        <v>18957000.0</v>
+      </c>
+      <c r="M7">
+        <v>22894000.0</v>
+      </c>
+      <c r="N7">
+        <v>-19676000.0</v>
+      </c>
+      <c r="O7">
+        <v>11541000.0</v>
+      </c>
+      <c r="P7">
+        <v>32208000.0</v>
+      </c>
+      <c r="Q7">
+        <v>10935000.0</v>
+      </c>
+      <c r="R7">
+        <v>-12142000.0</v>
+      </c>
+      <c r="S7">
+        <v>20452000.0</v>
+      </c>
+      <c r="T7">
+        <v>19284000.0</v>
+      </c>
+      <c r="U7">
+        <v>14274000.0</v>
+      </c>
+      <c r="V7">
+        <v>-2580000.0</v>
+      </c>
+      <c r="W7">
+        <v>13466000.0</v>
+      </c>
+      <c r="X7">
+        <v>10481000.0</v>
+      </c>
+      <c r="Y7">
+        <v>19798000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-12410000.0</v>
+      </c>
+      <c r="AA7">
+        <v>1635000.0</v>
+      </c>
+      <c r="AB7">
+        <v>25073000.0</v>
+      </c>
+      <c r="AC7">
+        <v>5685000.0</v>
+      </c>
+      <c r="AD7">
+        <v>3845000.0</v>
+      </c>
+      <c r="AE7">
+        <v>4597000.0</v>
+      </c>
+      <c r="AF7">
+        <v>11439000.0</v>
+      </c>
+      <c r="AG7">
+        <v>12009000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-18033000.0</v>
+      </c>
+      <c r="AI7">
+        <v>7267000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>3704000.0</v>
+      </c>
+      <c r="AK7">
+        <v>5989000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-14613000.0</v>
+      </c>
+      <c r="AM7">
+        <v>4577000.0</v>
+      </c>
+      <c r="AN7">
+        <v>3668000.0</v>
+      </c>
+      <c r="AO7">
+        <v>8290000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-18274000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>7226000.0</v>
+      </c>
+      <c r="AR7">
+        <v>2747000.0</v>
+      </c>
+      <c r="AS7">
+        <v>5258000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-6509000.0</v>
+      </c>
+      <c r="AU7">
+        <v>7159000.0</v>
+      </c>
+      <c r="AV7">
+        <v>1156000.0</v>
+      </c>
+      <c r="AW7">
+        <v>187000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-9784000.0</v>
+      </c>
+      <c r="AY7">
+        <v>3867000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>1482000.0</v>
+      </c>
+      <c r="BA7">
+        <v>4929000.0</v>
+      </c>
+      <c r="BB7">
+        <v>589000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-3232000.0</v>
+      </c>
+      <c r="BD7">
+        <v>-7460000.0</v>
+      </c>
+      <c r="BE7">
+        <v>3702000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-604000.0</v>
+      </c>
+      <c r="BG7">
+        <v>1576000.0</v>
+      </c>
+      <c r="BH7">
+        <v>2547000.0</v>
+      </c>
+      <c r="BI7">
+        <v>890000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-1802000.0</v>
+      </c>
+      <c r="BK7">
+        <v>1097000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-643000.0</v>
+      </c>
+      <c r="BM7">
+        <v>345962.0</v>
+      </c>
+      <c r="BN7">
+        <v>8719.0</v>
+      </c>
+      <c r="BO7">
+        <v>-52529.0</v>
+      </c>
+      <c r="BP7">
+        <v>122902.0</v>
+      </c>
+      <c r="BQ7">
+        <v>114347.0</v>
+      </c>
+      <c r="BR7">
+        <v>-243543.0</v>
+      </c>
+      <c r="BS7">
+        <v>-313012.0</v>
+      </c>
+      <c r="BT7">
+        <v>-660635.0</v>
+      </c>
+      <c r="BU7">
+        <v>642545.0</v>
+      </c>
+      <c r="BV7">
+        <v>-231032.0</v>
+      </c>
+      <c r="BW7">
+        <v>-1614224.0</v>
+      </c>
+      <c r="BX7">
+        <v>491768.0</v>
+      </c>
+      <c r="BY7">
+        <v>-384070.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-213804.0</v>
+      </c>
     </row>
     <row r="8" spans="1:78">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>181</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
-[...31 lines deleted...]
-      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
       <c r="N8">
-        <v>1465000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-4791000.0</v>
+      </c>
+      <c r="O8"/>
       <c r="P8">
-        <v>1465000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>7794000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
@@ -5280,435 +24167,421 @@
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
     </row>
     <row r="9" spans="1:78">
       <c r="A9" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>182</v>
+      </c>
+      <c r="B9">
+        <v>-1410000.0</v>
+      </c>
       <c r="C9">
-        <v>184274000.0</v>
+        <v>-1410000.0</v>
       </c>
       <c r="D9">
-        <v>269344000.0</v>
+        <v>-2980000.0</v>
       </c>
       <c r="E9">
-        <v>263818000.0</v>
+        <v>3956000.0</v>
       </c>
       <c r="F9">
-        <v>270303000.0</v>
+        <v>-394000.0</v>
       </c>
       <c r="G9">
-        <v>265564000.0</v>
-[...3 lines deleted...]
-      <c r="J9"/>
+        <v>308000.0</v>
+      </c>
+      <c r="H9">
+        <v>-2212000.0</v>
+      </c>
+      <c r="I9">
+        <v>-2889000.0</v>
+      </c>
+      <c r="J9">
+        <v>-4243000.0</v>
+      </c>
       <c r="K9">
-        <v>387507000.0</v>
+        <v>1134000.0</v>
       </c>
       <c r="L9">
-        <v>383621000.0</v>
+        <v>-2092000.0</v>
       </c>
       <c r="M9">
-        <v>292971000.0</v>
+        <v>-463000.0</v>
       </c>
       <c r="N9">
-        <v>291847000.0</v>
+        <v>-4791000.0</v>
       </c>
       <c r="O9">
-        <v>289284000.0</v>
+        <v>-4796000.0</v>
       </c>
       <c r="P9">
-        <v>282017000.0</v>
+        <v>7794000.0</v>
       </c>
       <c r="Q9">
-        <v>284421000.0</v>
+        <v>-8000.0</v>
       </c>
       <c r="R9">
-        <v>289736000.0</v>
+        <v>-3710000.0</v>
       </c>
       <c r="S9">
-        <v>287399000.0</v>
-[...40 lines deleted...]
-      <c r="BG9"/>
+        <v>-2233000.0</v>
+      </c>
+      <c r="T9">
+        <v>1349000.0</v>
+      </c>
+      <c r="U9">
+        <v>-2912000.0</v>
+      </c>
+      <c r="V9">
+        <v>290000.0</v>
+      </c>
+      <c r="W9">
+        <v>-3359000.0</v>
+      </c>
+      <c r="X9">
+        <v>-1295000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-1389000.0</v>
+      </c>
+      <c r="Z9">
+        <v>5850000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-2377000.0</v>
+      </c>
+      <c r="AB9">
+        <v>525000.0</v>
+      </c>
+      <c r="AC9">
+        <v>3772000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-1939000.0</v>
+      </c>
+      <c r="AE9">
+        <v>33000.0</v>
+      </c>
+      <c r="AF9">
+        <v>900000.0</v>
+      </c>
+      <c r="AG9">
+        <v>2265000.0</v>
+      </c>
+      <c r="AH9">
+        <v>606000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-1563000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-298000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-118000.0</v>
+      </c>
+      <c r="AL9">
+        <v>-1553000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-429000.0</v>
+      </c>
+      <c r="AN9">
+        <v>646000.0</v>
+      </c>
+      <c r="AO9">
+        <v>2506000.0</v>
+      </c>
+      <c r="AP9">
+        <v>7055000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-2068000.0</v>
+      </c>
+      <c r="AR9">
+        <v>3065000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-3962000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-6356000.0</v>
+      </c>
+      <c r="AU9">
+        <v>-2418000.0</v>
+      </c>
+      <c r="AV9">
+        <v>-497000.0</v>
+      </c>
+      <c r="AW9">
+        <v>2770000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-224000.0</v>
+      </c>
+      <c r="AY9">
+        <v>-1846000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-571000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-1362000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-1750000.0</v>
+      </c>
+      <c r="BC9">
+        <v>36000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-1779000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-476000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-1504000.0</v>
+      </c>
+      <c r="BG9">
+        <v>112000.0</v>
+      </c>
       <c r="BH9"/>
       <c r="BI9"/>
-      <c r="BJ9"/>
-      <c r="BK9"/>
+      <c r="BJ9">
+        <v>-365000.0</v>
+      </c>
+      <c r="BK9">
+        <v>-1099000.0</v>
+      </c>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
     </row>
     <row r="10" spans="1:78">
       <c r="A10" t="s">
-        <v>32</v>
-[...27 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
       <c r="K10">
-        <v>89481000.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>2260000.0</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
       <c r="S10">
-        <v>127924000.0</v>
+        <v>11657000.0</v>
       </c>
       <c r="T10">
-        <v>167635000.0</v>
+        <v>39482000.0</v>
       </c>
       <c r="U10">
-        <v>62302000.0</v>
+        <v>-5901000.0</v>
       </c>
       <c r="V10">
-        <v>73425000.0</v>
+        <v>-2700000.0</v>
       </c>
       <c r="W10">
-        <v>63561000.0</v>
+        <v>13777000.0</v>
       </c>
       <c r="X10">
-        <v>50255000.0</v>
+        <v>-1072000.0</v>
       </c>
       <c r="Y10">
-        <v>68429000.0</v>
+        <v>21418000.0</v>
       </c>
       <c r="Z10">
-        <v>74972000.0</v>
+        <v>-18690000.0</v>
       </c>
       <c r="AA10">
-        <v>88575000.0</v>
+        <v>3935000.0</v>
       </c>
       <c r="AB10">
-        <v>79611000.0</v>
+        <v>18906000.0</v>
       </c>
       <c r="AC10">
-        <v>78942000.0</v>
+        <v>4158000.0</v>
       </c>
       <c r="AD10">
-        <v>77784000.0</v>
+        <v>5173000.0</v>
       </c>
       <c r="AE10">
-        <v>77125000.0</v>
+        <v>6961000.0</v>
       </c>
       <c r="AF10">
-        <v>70744000.0</v>
+        <v>12163000.0</v>
       </c>
       <c r="AG10">
-        <v>105651000.0</v>
+        <v>7721000.0</v>
       </c>
       <c r="AH10">
-        <v>54193000.0</v>
+        <v>-22841000.0</v>
       </c>
       <c r="AI10">
-        <v>70221000.0</v>
+        <v>17778000.0</v>
       </c>
       <c r="AJ10">
-        <v>88614000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>3383000.0</v>
+      </c>
+      <c r="AK10"/>
       <c r="AL10">
-        <v>92722000.0</v>
+        <v>-12050000.0</v>
       </c>
       <c r="AM10">
-        <v>178132000.0</v>
-[...48 lines deleted...]
-      </c>
+        <v>1060000.0</v>
+      </c>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
       <c r="BD10">
-        <v>39300000.0</v>
+        <v>-1873000.0</v>
       </c>
       <c r="BE10">
-        <v>32138000.0</v>
+        <v>2155000.0</v>
       </c>
       <c r="BF10">
-        <v>25630000.0</v>
+        <v>-1018000.0</v>
       </c>
       <c r="BG10">
-        <v>21052000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2350000.0</v>
+      </c>
+      <c r="BH10"/>
       <c r="BI10"/>
-      <c r="BJ10"/>
+      <c r="BJ10">
+        <v>-1820000.0</v>
+      </c>
       <c r="BK10"/>
       <c r="BL10"/>
-      <c r="BM10">
-[...40 lines deleted...]
-      </c>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
     </row>
     <row r="11" spans="1:78">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>184</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
-[...13 lines deleted...]
-      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
-        <v>83735000.0</v>
+        <v>-4459000.0</v>
       </c>
       <c r="M11">
-        <v>119099000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N11">
-        <v>132101000.0</v>
+        <v>-21445000.0</v>
       </c>
       <c r="O11">
-        <v>132700000.0</v>
+        <v>-4264000.0</v>
       </c>
       <c r="P11">
-        <v>109736000.0</v>
+        <v>15094000.0</v>
       </c>
       <c r="Q11">
-        <v>110395000.0</v>
+        <v>-4698000.0</v>
       </c>
       <c r="R11">
-        <v>140709000.0</v>
+        <v>6741000.0</v>
       </c>
       <c r="S11">
-        <v>127924000.0</v>
+        <v>-3433000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
@@ -5728,931 +24601,911 @@
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
     </row>
     <row r="12" spans="1:78">
       <c r="A12" t="s">
-        <v>34</v>
-[...30 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
       <c r="L12">
-        <v>149227000.0</v>
+        <v>-4624000.0</v>
       </c>
       <c r="M12">
-        <v>249279000.0</v>
+        <v>-52652000.0</v>
       </c>
       <c r="N12">
-        <v>258340000.0</v>
+        <v>-4408000.0</v>
       </c>
       <c r="O12">
-        <v>257810000.0</v>
+        <v>11136000.0</v>
       </c>
       <c r="P12">
-        <v>238588000.0</v>
+        <v>-70618000.0</v>
       </c>
       <c r="Q12">
-        <v>244241000.0</v>
+        <v>-8650000.0</v>
       </c>
       <c r="R12">
-        <v>267875000.0</v>
+        <v>18930000.0</v>
       </c>
       <c r="S12">
-        <v>247314000.0</v>
-[...123 lines deleted...]
-      </c>
+        <v>-7210000.0</v>
+      </c>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
-      <c r="BM12">
-[...40 lines deleted...]
-      </c>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
     </row>
     <row r="13" spans="1:78">
       <c r="A13" t="s">
-        <v>35</v>
-[...30 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
       <c r="L13">
-        <v>1503000.0</v>
+        <v>20183000.0</v>
       </c>
       <c r="M13">
-        <v>1493000.0</v>
+        <v>18316000.0</v>
       </c>
       <c r="N13">
-        <v>1465000.0</v>
+        <v>-17073000.0</v>
       </c>
       <c r="O13">
-        <v>1465000.0</v>
+        <v>37603000.0</v>
       </c>
       <c r="P13">
-        <v>1465000.0</v>
+        <v>18813000.0</v>
       </c>
       <c r="Q13">
-        <v>1466000.0</v>
+        <v>16648000.0</v>
       </c>
       <c r="R13">
-        <v>1451000.0</v>
+        <v>-10945000.0</v>
       </c>
       <c r="S13">
-        <v>1451000.0</v>
-[...123 lines deleted...]
-      </c>
+        <v>21967000.0</v>
+      </c>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
-      <c r="BM13">
-[...40 lines deleted...]
-      </c>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
     </row>
     <row r="14" spans="1:78">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>187</v>
       </c>
       <c r="B14">
-        <v>143314000.0</v>
+        <v>2552000.0</v>
       </c>
       <c r="C14">
-        <v>146360000.0</v>
+        <v>2552000.0</v>
       </c>
       <c r="D14">
-        <v>146513000.0</v>
+        <v>1240000.0</v>
       </c>
       <c r="E14">
-        <v>146545000.0</v>
+        <v>964000.0</v>
       </c>
       <c r="F14">
-        <v>147612000.0</v>
+        <v>866000.0</v>
       </c>
       <c r="G14">
-        <v>143929000.0</v>
+        <v>832000.0</v>
       </c>
       <c r="H14">
-        <v>166359000.0</v>
+        <v>776000.0</v>
       </c>
       <c r="I14">
-        <v>165268000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="J14">
-        <v>171703000.0</v>
+        <v>707000.0</v>
       </c>
       <c r="K14">
-        <v>177140000.0</v>
+        <v>657000.0</v>
       </c>
       <c r="L14">
-        <v>170672000.0</v>
+        <v>630000.0</v>
       </c>
       <c r="M14">
-        <v>159887000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="N14">
-        <v>143126000.0</v>
+        <v>428000.0</v>
       </c>
       <c r="O14">
-        <v>158953000.0</v>
+        <v>419000.0</v>
       </c>
       <c r="P14">
-        <v>158976000.0</v>
+        <v>374000.0</v>
       </c>
       <c r="Q14">
-        <v>142782000.0</v>
+        <v>296000.0</v>
       </c>
       <c r="R14">
-        <v>159826000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="S14">
-        <v>159213000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="T14">
-        <v>164855000.0</v>
+        <v>705000.0</v>
       </c>
       <c r="U14">
-        <v>161831000.0</v>
+        <v>899000.0</v>
       </c>
       <c r="V14">
-        <v>145096000.0</v>
+        <v>949000.0</v>
       </c>
       <c r="W14">
-        <v>145564000.0</v>
+        <v>1059000.0</v>
       </c>
       <c r="X14">
-        <v>151623000.0</v>
+        <v>1049000.0</v>
       </c>
       <c r="Y14">
-        <v>152519000.0</v>
+        <v>1041000.0</v>
       </c>
       <c r="Z14">
-        <v>167203000.0</v>
+        <v>1054000.0</v>
       </c>
       <c r="AA14">
-        <v>167163000.0</v>
+        <v>1048000.0</v>
       </c>
       <c r="AB14">
-        <v>167249000.0</v>
+        <v>1048000.0</v>
       </c>
       <c r="AC14">
-        <v>166811000.0</v>
+        <v>1056000.0</v>
       </c>
       <c r="AD14">
-        <v>151083000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="AE14">
-        <v>166622000.0</v>
+        <v>303000.0</v>
       </c>
       <c r="AF14">
-        <v>163346000.0</v>
+        <v>306000.0</v>
       </c>
       <c r="AG14">
-        <v>136468000.0</v>
+        <v>337000.0</v>
       </c>
       <c r="AH14">
-        <v>136568000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="AI14">
-        <v>135933000.0</v>
+        <v>353000.0</v>
       </c>
       <c r="AJ14">
-        <v>135574000.0</v>
+        <v>353000.0</v>
       </c>
       <c r="AK14">
-        <v>135509000.0</v>
+        <v>352000.0</v>
       </c>
       <c r="AL14">
-        <v>135373000.0</v>
+        <v>337000.0</v>
       </c>
       <c r="AM14">
-        <v>135190000.0</v>
+        <v>327000.0</v>
       </c>
       <c r="AN14">
-        <v>135132000.0</v>
+        <v>332000.0</v>
       </c>
       <c r="AO14">
-        <v>136457000.0</v>
+        <v>330000.0</v>
       </c>
       <c r="AP14">
-        <v>138224000.0</v>
+        <v>316000.0</v>
       </c>
       <c r="AQ14">
-        <v>138181000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="AR14">
-        <v>137951000.0</v>
+        <v>253000.0</v>
       </c>
       <c r="AS14">
-        <v>137311000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="AT14">
-        <v>138787000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="AU14">
-        <v>138346000.0</v>
+        <v>221000.0</v>
       </c>
       <c r="AV14">
-        <v>138258000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="AW14">
-        <v>138667000.0</v>
+        <v>201000.0</v>
       </c>
       <c r="AX14">
-        <v>140065000.0</v>
+        <v>192000.0</v>
       </c>
       <c r="AY14">
-        <v>140097000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="AZ14">
-        <v>140081000.0</v>
+        <v>84000.0</v>
       </c>
       <c r="BA14">
-        <v>139650000.0</v>
+        <v>83000.0</v>
       </c>
       <c r="BB14">
-        <v>138417000.0</v>
+        <v>82000.0</v>
       </c>
       <c r="BC14">
-        <v>138458000.0</v>
+        <v>82000.0</v>
       </c>
       <c r="BD14">
-        <v>138477000.0</v>
+        <v>79000.0</v>
       </c>
       <c r="BE14">
-        <v>137400000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="BF14">
-        <v>137400000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="BG14">
-        <v>136075000.0</v>
+        <v>67000.0</v>
       </c>
       <c r="BH14">
-        <v>134887000.0</v>
+        <v>68000.0</v>
       </c>
       <c r="BI14">
-        <v>134470000.0</v>
+        <v>67000.0</v>
       </c>
       <c r="BJ14">
-        <v>134470000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="BK14">
-        <v>112424000.0</v>
+        <v>79000.0</v>
       </c>
       <c r="BL14">
-        <v>111765000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="BM14">
-        <v>8637948.0</v>
+        <v>11485.0</v>
       </c>
       <c r="BN14">
-        <v>7894552.0</v>
+        <v>13614.0</v>
       </c>
       <c r="BO14">
-        <v>7894552.0</v>
+        <v>23055.0</v>
       </c>
       <c r="BP14">
-        <v>8637948.0</v>
+        <v>23055.0</v>
       </c>
       <c r="BQ14">
-        <v>8637948.0</v>
+        <v>37338.0</v>
       </c>
       <c r="BR14">
-        <v>7927485.0</v>
+        <v>20097.0</v>
       </c>
       <c r="BS14">
-        <v>8670882.0</v>
+        <v>-8498.0</v>
       </c>
       <c r="BT14">
-        <v>8909661.0</v>
+        <v>138337.0</v>
       </c>
       <c r="BU14">
-        <v>9093775.0</v>
+        <v>186163.0</v>
       </c>
       <c r="BV14">
-        <v>8972672.0</v>
+        <v>152157.0</v>
       </c>
       <c r="BW14">
-        <v>8972672.0</v>
+        <v>132461.0</v>
       </c>
       <c r="BX14">
-        <v>11182167.0</v>
+        <v>142152.0</v>
       </c>
       <c r="BY14">
-        <v>10392173.0</v>
+        <v>143223.0</v>
       </c>
       <c r="BZ14">
-        <v>10363991.0</v>
+        <v>139966.0</v>
       </c>
     </row>
     <row r="15" spans="1:78">
       <c r="A15" t="s">
-        <v>37</v>
-[...11 lines deleted...]
-      <c r="L15"/>
+        <v>188</v>
+      </c>
+      <c r="B15">
+        <v>4744000.0</v>
+      </c>
+      <c r="C15">
+        <v>-4744000.0</v>
+      </c>
+      <c r="D15">
+        <v>-4295000.0</v>
+      </c>
+      <c r="E15">
+        <v>-4297000.0</v>
+      </c>
+      <c r="F15">
+        <v>4626000.0</v>
+      </c>
+      <c r="G15">
+        <v>4257000.0</v>
+      </c>
+      <c r="H15">
+        <v>4872000.0</v>
+      </c>
+      <c r="I15">
+        <v>4876000.0</v>
+      </c>
+      <c r="J15">
+        <v>4997000.0</v>
+      </c>
+      <c r="K15">
+        <v>5247000.0</v>
+      </c>
+      <c r="L15">
+        <v>5250000.0</v>
+      </c>
       <c r="M15">
-        <v>1493000.0</v>
-[...1 lines deleted...]
-      <c r="N15"/>
+        <v>4826000.0</v>
+      </c>
+      <c r="N15">
+        <v>4821000.0</v>
+      </c>
       <c r="O15">
-        <v>1465000.0</v>
-[...32 lines deleted...]
-      <c r="AU15"/>
+        <v>4841000.0</v>
+      </c>
+      <c r="P15">
+        <v>4842000.0</v>
+      </c>
+      <c r="Q15">
+        <v>4837000.0</v>
+      </c>
+      <c r="R15">
+        <v>4842000.0</v>
+      </c>
+      <c r="S15">
+        <v>4797000.0</v>
+      </c>
+      <c r="T15">
+        <v>4797000.0</v>
+      </c>
+      <c r="U15">
+        <v>4928000.0</v>
+      </c>
+      <c r="V15">
+        <v>4937000.0</v>
+      </c>
+      <c r="W15">
+        <v>4906000.0</v>
+      </c>
+      <c r="X15">
+        <v>4937000.0</v>
+      </c>
+      <c r="Y15">
+        <v>5134000.0</v>
+      </c>
+      <c r="Z15">
+        <v>5136000.0</v>
+      </c>
+      <c r="AA15">
+        <v>5099000.0</v>
+      </c>
+      <c r="AB15">
+        <v>5095000.0</v>
+      </c>
+      <c r="AC15">
+        <v>5094000.0</v>
+      </c>
+      <c r="AD15">
+        <v>5097000.0</v>
+      </c>
+      <c r="AE15">
+        <v>5034000.0</v>
+      </c>
+      <c r="AF15">
+        <v>5035000.0</v>
+      </c>
+      <c r="AG15">
+        <v>5035000.0</v>
+      </c>
+      <c r="AH15">
+        <v>4132000.0</v>
+      </c>
+      <c r="AI15">
+        <v>10952000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>10953000.0</v>
+      </c>
+      <c r="AK15">
+        <v>10942000.0</v>
+      </c>
+      <c r="AL15">
+        <v>10930000.0</v>
+      </c>
+      <c r="AM15">
+        <v>10912000.0</v>
+      </c>
+      <c r="AN15">
+        <v>10915000.0</v>
+      </c>
+      <c r="AO15">
+        <v>10920000.0</v>
+      </c>
+      <c r="AP15">
+        <v>10913000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>45673000.0</v>
+      </c>
+      <c r="AR15">
+        <v>11073000.0</v>
+      </c>
+      <c r="AS15">
+        <v>10995000.0</v>
+      </c>
+      <c r="AT15">
+        <v>10799000.0</v>
+      </c>
+      <c r="AU15">
+        <v>10785000.0</v>
+      </c>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15"/>
-[...7 lines deleted...]
-      <c r="BW15"/>
+      <c r="BO15">
+        <v>118200.0</v>
+      </c>
+      <c r="BP15">
+        <v>39400.0</v>
+      </c>
+      <c r="BQ15">
+        <v>39400.0</v>
+      </c>
+      <c r="BR15">
+        <v>39400.0</v>
+      </c>
+      <c r="BS15">
+        <v>39400.0</v>
+      </c>
+      <c r="BT15">
+        <v>39400.0</v>
+      </c>
+      <c r="BU15">
+        <v>39400.0</v>
+      </c>
+      <c r="BV15">
+        <v>39400.0</v>
+      </c>
+      <c r="BW15">
+        <v>39057.0</v>
+      </c>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
     </row>
     <row r="16" spans="1:78">
       <c r="A16" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      <c r="G16"/>
+        <v>189</v>
+      </c>
+      <c r="B16">
+        <v>625505000.0</v>
+      </c>
+      <c r="C16">
+        <v>625505000.0</v>
+      </c>
+      <c r="D16">
+        <v>555851000.0</v>
+      </c>
+      <c r="E16">
+        <v>193673000.0</v>
+      </c>
+      <c r="F16">
+        <v>170373000.0</v>
+      </c>
+      <c r="G16">
+        <v>181191000.0</v>
+      </c>
       <c r="H16">
-        <v>-847000.0</v>
+        <v>176483000.0</v>
       </c>
       <c r="I16">
-        <v>-251000.0</v>
+        <v>132459000.0</v>
       </c>
       <c r="J16">
-        <v>-15772000.0</v>
+        <v>116926000.0</v>
       </c>
       <c r="K16">
-        <v>-42315000.0</v>
+        <v>129305000.0</v>
       </c>
       <c r="L16">
-        <v>-49632000.0</v>
-[...12 lines deleted...]
-      <c r="X16"/>
+        <v>89481000.0</v>
+      </c>
+      <c r="M16">
+        <v>83735000.0</v>
+      </c>
+      <c r="N16">
+        <v>119099000.0</v>
+      </c>
+      <c r="O16">
+        <v>132101000.0</v>
+      </c>
+      <c r="P16">
+        <v>132700000.0</v>
+      </c>
+      <c r="Q16">
+        <v>109736000.0</v>
+      </c>
+      <c r="R16">
+        <v>110395000.0</v>
+      </c>
+      <c r="S16">
+        <v>140709000.0</v>
+      </c>
+      <c r="T16">
+        <v>127924000.0</v>
+      </c>
+      <c r="U16">
+        <v>167635000.0</v>
+      </c>
+      <c r="V16">
+        <v>62302000.0</v>
+      </c>
+      <c r="W16">
+        <v>73425000.0</v>
+      </c>
+      <c r="X16">
+        <v>63561000.0</v>
+      </c>
       <c r="Y16">
-        <v>19208000.0</v>
+        <v>50255000.0</v>
       </c>
       <c r="Z16">
-        <v>43826000.0</v>
+        <v>68429000.0</v>
       </c>
       <c r="AA16">
-        <v>36335000.0</v>
+        <v>74972000.0</v>
       </c>
       <c r="AB16">
-        <v>27476000.0</v>
+        <v>88575000.0</v>
       </c>
       <c r="AC16">
-        <v>21071000.0</v>
-[...49 lines deleted...]
-      <c r="BZ16"/>
+        <v>79611000.0</v>
+      </c>
+      <c r="AD16">
+        <v>78942000.0</v>
+      </c>
+      <c r="AE16">
+        <v>77784000.0</v>
+      </c>
+      <c r="AF16">
+        <v>77125000.0</v>
+      </c>
+      <c r="AG16">
+        <v>70744000.0</v>
+      </c>
+      <c r="AH16">
+        <v>105651000.0</v>
+      </c>
+      <c r="AI16">
+        <v>54193000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>70221000.0</v>
+      </c>
+      <c r="AK16">
+        <v>88614000.0</v>
+      </c>
+      <c r="AL16">
+        <v>79637000.0</v>
+      </c>
+      <c r="AM16">
+        <v>92722000.0</v>
+      </c>
+      <c r="AN16">
+        <v>178132000.0</v>
+      </c>
+      <c r="AO16">
+        <v>174914000.0</v>
+      </c>
+      <c r="AP16">
+        <v>159761000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>210070000.0</v>
+      </c>
+      <c r="AR16">
+        <v>211992000.0</v>
+      </c>
+      <c r="AS16">
+        <v>189272000.0</v>
+      </c>
+      <c r="AT16">
+        <v>151701000.0</v>
+      </c>
+      <c r="AU16">
+        <v>165284000.0</v>
+      </c>
+      <c r="AV16">
+        <v>151287000.0</v>
+      </c>
+      <c r="AW16">
+        <v>128847000.0</v>
+      </c>
+      <c r="AX16">
+        <v>104780000.0</v>
+      </c>
+      <c r="AY16">
+        <v>104316000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>87114000.0</v>
+      </c>
+      <c r="BA16">
+        <v>70733000.0</v>
+      </c>
+      <c r="BB16">
+        <v>52297000.0</v>
+      </c>
+      <c r="BC16">
+        <v>41246000.0</v>
+      </c>
+      <c r="BD16">
+        <v>39603000.0</v>
+      </c>
+      <c r="BE16">
+        <v>39300000.0</v>
+      </c>
+      <c r="BF16">
+        <v>32138000.0</v>
+      </c>
+      <c r="BG16">
+        <v>25630000.0</v>
+      </c>
+      <c r="BH16">
+        <v>21052000.0</v>
+      </c>
+      <c r="BI16">
+        <v>16386000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>12804000.0</v>
+      </c>
+      <c r="BK16">
+        <v>14233000.0</v>
+      </c>
+      <c r="BL16">
+        <v>11790000.0</v>
+      </c>
+      <c r="BM16">
+        <v>396653.0</v>
+      </c>
+      <c r="BN16">
+        <v>350926.0</v>
+      </c>
+      <c r="BO16">
+        <v>460798.0</v>
+      </c>
+      <c r="BP16">
+        <v>504643.0</v>
+      </c>
+      <c r="BQ16">
+        <v>744051.0</v>
+      </c>
+      <c r="BR16">
+        <v>1009248.0</v>
+      </c>
+      <c r="BS16">
+        <v>1291444.0</v>
+      </c>
+      <c r="BT16">
+        <v>1699271.0</v>
+      </c>
+      <c r="BU16">
+        <v>486846.0</v>
+      </c>
+      <c r="BV16">
+        <v>2421332.0</v>
+      </c>
+      <c r="BW16">
+        <v>4694476.0</v>
+      </c>
+      <c r="BX16">
+        <v>7074079.0</v>
+      </c>
+      <c r="BY16">
+        <v>2509138.0</v>
+      </c>
+      <c r="BZ16">
+        <v>4675734.0</v>
+      </c>
     </row>
     <row r="17" spans="1:78">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>190</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6690,153 +25543,345 @@
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
     </row>
     <row r="18" spans="1:78">
       <c r="A18" t="s">
-        <v>40</v>
-[...77 lines deleted...]
-      <c r="BZ18"/>
+        <v>191</v>
+      </c>
+      <c r="B18">
+        <v>18388000.0</v>
+      </c>
+      <c r="C18">
+        <v>18388000.0</v>
+      </c>
+      <c r="D18">
+        <v>48044000.0</v>
+      </c>
+      <c r="E18">
+        <v>38720000.0</v>
+      </c>
+      <c r="F18">
+        <v>6339000.0</v>
+      </c>
+      <c r="G18">
+        <v>34016000.0</v>
+      </c>
+      <c r="H18">
+        <v>47082000.0</v>
+      </c>
+      <c r="I18">
+        <v>31582000.0</v>
+      </c>
+      <c r="J18">
+        <v>-1696000.0</v>
+      </c>
+      <c r="K18">
+        <v>35081000.0</v>
+      </c>
+      <c r="L18">
+        <v>28286000.0</v>
+      </c>
+      <c r="M18">
+        <v>25394000.0</v>
+      </c>
+      <c r="N18">
+        <v>-5423000.0</v>
+      </c>
+      <c r="O18">
+        <v>11965000.0</v>
+      </c>
+      <c r="P18">
+        <v>34565000.0</v>
+      </c>
+      <c r="Q18">
+        <v>11083000.0</v>
+      </c>
+      <c r="R18">
+        <v>-2746000.0</v>
+      </c>
+      <c r="S18">
+        <v>25153000.0</v>
+      </c>
+      <c r="T18">
+        <v>27655000.0</v>
+      </c>
+      <c r="U18">
+        <v>20030000.0</v>
+      </c>
+      <c r="V18">
+        <v>2187000.0</v>
+      </c>
+      <c r="W18">
+        <v>13647000.0</v>
+      </c>
+      <c r="X18">
+        <v>12679000.0</v>
+      </c>
+      <c r="Y18">
+        <v>21842000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-2684000.0</v>
+      </c>
+      <c r="AA18">
+        <v>3729000.0</v>
+      </c>
+      <c r="AB18">
+        <v>27712000.0</v>
+      </c>
+      <c r="AC18">
+        <v>7499000.0</v>
+      </c>
+      <c r="AD18">
+        <v>7845000.0</v>
+      </c>
+      <c r="AE18">
+        <v>7242000.0</v>
+      </c>
+      <c r="AF18">
+        <v>21175000.0</v>
+      </c>
+      <c r="AG18">
+        <v>13833000.0</v>
+      </c>
+      <c r="AH18">
+        <v>-4853000.0</v>
+      </c>
+      <c r="AI18">
+        <v>15255000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>13763000.0</v>
+      </c>
+      <c r="AK18">
+        <v>14809000.0</v>
+      </c>
+      <c r="AL18">
+        <v>2254000.0</v>
+      </c>
+      <c r="AM18">
+        <v>10550000.0</v>
+      </c>
+      <c r="AN18">
+        <v>14894000.0</v>
+      </c>
+      <c r="AO18">
+        <v>21956000.0</v>
+      </c>
+      <c r="AP18">
+        <v>6441000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>43953000.0</v>
+      </c>
+      <c r="AR18">
+        <v>43374000.0</v>
+      </c>
+      <c r="AS18">
+        <v>48251000.0</v>
+      </c>
+      <c r="AT18">
+        <v>16917000.0</v>
+      </c>
+      <c r="AU18">
+        <v>25666000.0</v>
+      </c>
+      <c r="AV18">
+        <v>23151000.0</v>
+      </c>
+      <c r="AW18">
+        <v>23012000.0</v>
+      </c>
+      <c r="AX18">
+        <v>5907000.0</v>
+      </c>
+      <c r="AY18">
+        <v>17316000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>17511000.0</v>
+      </c>
+      <c r="BA18">
+        <v>18852000.0</v>
+      </c>
+      <c r="BB18">
+        <v>10234000.0</v>
+      </c>
+      <c r="BC18">
+        <v>3700000.0</v>
+      </c>
+      <c r="BD18">
+        <v>-1061000.0</v>
+      </c>
+      <c r="BE18">
+        <v>5781000.0</v>
+      </c>
+      <c r="BF18">
+        <v>2624000.0</v>
+      </c>
+      <c r="BG18">
+        <v>4239000.0</v>
+      </c>
+      <c r="BH18">
+        <v>5743000.0</v>
+      </c>
+      <c r="BI18">
+        <v>3085000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>517000.0</v>
+      </c>
+      <c r="BK18">
+        <v>2791000.0</v>
+      </c>
+      <c r="BL18">
+        <v>-171000.0</v>
+      </c>
+      <c r="BM18">
+        <v>45727.0</v>
+      </c>
+      <c r="BN18">
+        <v>-226225.0</v>
+      </c>
+      <c r="BO18">
+        <v>-265558.0</v>
+      </c>
+      <c r="BP18">
+        <v>-198753.0</v>
+      </c>
+      <c r="BQ18">
+        <v>-211480.0</v>
+      </c>
+      <c r="BR18">
+        <v>-416200.0</v>
+      </c>
+      <c r="BS18">
+        <v>567124.0</v>
+      </c>
+      <c r="BT18">
+        <v>-1020439.0</v>
+      </c>
+      <c r="BU18">
+        <v>-1859391.0</v>
+      </c>
+      <c r="BV18">
+        <v>-1976710.0</v>
+      </c>
+      <c r="BW18">
+        <v>-3818896.0</v>
+      </c>
+      <c r="BX18">
+        <v>-922997.0</v>
+      </c>
+      <c r="BY18">
+        <v>-2185346.0</v>
+      </c>
+      <c r="BZ18">
+        <v>-1802903.0</v>
+      </c>
     </row>
     <row r="19" spans="1:78">
       <c r="A19" t="s">
-        <v>41</v>
-[...19 lines deleted...]
-      <c r="T19"/>
+        <v>192</v>
+      </c>
+      <c r="B19">
+        <v>39647000.0</v>
+      </c>
+      <c r="C19">
+        <v>-5497000.0</v>
+      </c>
+      <c r="D19">
+        <v>-19464000.0</v>
+      </c>
+      <c r="E19">
+        <v>-16498000.0</v>
+      </c>
+      <c r="F19">
+        <v>-214000.0</v>
+      </c>
+      <c r="G19">
+        <v>-6973000.0</v>
+      </c>
+      <c r="H19">
+        <v>-7203000.0</v>
+      </c>
+      <c r="I19">
+        <v>-11727000.0</v>
+      </c>
+      <c r="J19">
+        <v>2028000.0</v>
+      </c>
+      <c r="K19">
+        <v>46189000.0</v>
+      </c>
+      <c r="L19">
+        <v>-16076000.0</v>
+      </c>
+      <c r="M19">
+        <v>53944000.0</v>
+      </c>
+      <c r="N19">
+        <v>-2008000.0</v>
+      </c>
+      <c r="O19">
+        <v>-12031000.0</v>
+      </c>
+      <c r="P19">
+        <v>-2550000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-4198000.0</v>
+      </c>
+      <c r="R19">
+        <v>-18667000.0</v>
+      </c>
+      <c r="S19">
+        <v>-9469000.0</v>
+      </c>
+      <c r="T19">
+        <v>-86621000.0</v>
+      </c>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
@@ -6854,18756 +25899,51 @@
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
     </row>
     <row r="20" spans="1:78">
       <c r="A20" t="s">
-        <v>42</v>
-[...14871 lines deleted...]
-      <c r="A21" t="s">
         <v>193</v>
-      </c>
-[...3830 lines deleted...]
-        <v>192</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -25637,80 +25977,87 @@
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
+      <c r="BZ20"/>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:78">
       <c r="A21" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-      <c r="C21"/>
+        <v>194</v>
+      </c>
+      <c r="B21">
+        <v>301075000.0</v>
+      </c>
+      <c r="C21">
+        <v>-2623000.0</v>
+      </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
         <v>212287000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>5683000.0</v>
       </c>
       <c r="O21">
         <v>5683000.0</v>
       </c>
-      <c r="P21"/>
+      <c r="P21">
+        <v>5683000.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
@@ -25728,2035 +26075,2063 @@
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
+      <c r="BZ21"/>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:78">
       <c r="A22" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B22">
-        <v>40026000.0</v>
+        <v>-23131000.0</v>
       </c>
       <c r="C22">
+        <v>-23131000.0</v>
+      </c>
+      <c r="D22">
         <v>19701000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>24777000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>24629000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>27308000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-301000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>19694000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>22111000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>19077000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>12984000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>54252000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>16233000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-28289000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>81229000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>8005000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-10261000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>11187000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5833000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>17630000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>15147000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-13497000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-270000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-13250000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-8638000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4258000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4152000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2479000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>8824000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-11564000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>22049000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>16724000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9424000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>238000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>7976000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>12105000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>6880000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2477000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>7955000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>3651000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>12072000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>20530000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>23288000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>24172000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>12062000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>9622000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>10623000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>10602000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>30204000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>16476000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>14965000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>12242000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>7854000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5253000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>4533000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>129000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1115000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>6948000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-3651000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>689000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>155000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-580000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-3545000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-213599.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-143307.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-169030.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-188913.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-744184.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>236382.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>255037.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-727762.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-2337608.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-1655170.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-4890793.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>4956238.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-1874651.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-1596583.0</v>
       </c>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:78">
       <c r="A23" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>195</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-14804000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>430110000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2523000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1868000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-14804000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>337333000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-11727000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2028000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-40000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-16076000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-50102000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>126452000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-3418000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2556000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-4349000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-18721000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-7165000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-86621000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-3861000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>379000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>52000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-800000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>145389000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>240000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>90000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>56000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1527000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>14000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>34000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>18000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>191214000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>54000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>479000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>11000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>37000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>88000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>29000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>75000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>49000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1178000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1168000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2125000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-9582000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>225000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>40000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>76000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>237000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>276000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>326000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>747000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>762000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1137000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1160000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1613000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>217000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>321000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>672000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-353000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-354000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-610000.0</v>
       </c>
-      <c r="BL23"/>
-      <c r="BM23">
+      <c r="BM23"/>
+      <c r="BN23">
         <v>116353.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>236400.0</v>
       </c>
-      <c r="BO23"/>
-      <c r="BP23">
+      <c r="BP23"/>
+      <c r="BQ23">
         <v>-39400.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>115090.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-28262.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-345924.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-35695.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-257034.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>638652.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-149652.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-76966.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-141010.0</v>
       </c>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:78">
       <c r="A24" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B24">
-        <v>-6450000.0</v>
+        <v>39647000.0</v>
       </c>
       <c r="C24">
+        <v>39647000.0</v>
+      </c>
+      <c r="D24">
         <v>-5874000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-12412000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-571000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-546000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-606000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-133000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-586000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-3626000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>35953000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>51994000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1982000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-37437000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2550000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-4198000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>18000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-7109000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-61950000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-24393000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-5887000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1133000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-15048000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-8155000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>8804000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-8412000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-250000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1540000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>18000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>11000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-3000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-238172000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>60530000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-18748000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-21284000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>4776000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1048000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-83908000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2506000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3912000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1113000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-30999.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-2410000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>379000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-7641000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1770000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-82000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1349000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-93000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-151000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-242000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-742000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>319000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-1727000.0</v>
       </c>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>86838.0</v>
       </c>
-      <c r="BN24"/>
       <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>158.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>70713.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-42754.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>2618188.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-2.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>2.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>1000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>5585819.0</v>
       </c>
-      <c r="BX24"/>
       <c r="BY24"/>
+      <c r="BZ24"/>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:78">
       <c r="A25" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B25">
-        <v>-22003000.0</v>
+        <v>54065000.0</v>
       </c>
       <c r="C25">
+        <v>54065000.0</v>
+      </c>
+      <c r="D25">
         <v>-5802000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-18654000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-14170000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-14961000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12619000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-8913000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-12872000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-12250000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-6484000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-54313000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-11701000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>29269000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-80549000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-8539000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>11366000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-7703000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1352000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-15287000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-17273000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>11327000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>436000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>15201000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>9595000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-4467000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-3865000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-4243000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-12004000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>15587000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-15652000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-17830000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>245000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>397000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>223000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-6728000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>120000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1646000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-99000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-90000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-59000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1430000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>47000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-276000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>212000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-44000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>337000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>675000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>532000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>603000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>194000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>20000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>5000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>71000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>4507000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-34000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-37000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>3188000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-928000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>851000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-38000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-31000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>5438000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-98121.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-105251.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-67054.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-155797.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>381013.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-388587.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>619105.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>259171.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>72112.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-119325.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2731340.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-6514961.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>7118.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>8528.0</v>
       </c>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:78">
       <c r="A26" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>198</v>
+      </c>
+      <c r="B26">
+        <v>-24963000.0</v>
+      </c>
       <c r="C26">
+        <v>-24963000.0</v>
+      </c>
+      <c r="D26">
         <v>-90018000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-1868000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-12714000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>132000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-198862000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-7820000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-40000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-30000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-156000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-3384000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3418000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3394000.0</v>
       </c>
       <c r="Q26">
         <v>-3394000.0</v>
       </c>
       <c r="R26">
-        <v>-33691000.0</v>
+        <v>-3394000.0</v>
       </c>
       <c r="S26">
         <v>-33691000.0</v>
       </c>
       <c r="T26">
+        <v>-33691000.0</v>
+      </c>
+      <c r="U26">
         <v>-31876000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-2630000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-218000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-4535000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-24949000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-1495000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-154000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-80000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-102000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-2005000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1455000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-424000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-272000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-734000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-3713000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-485000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-65000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-3628000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-263000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-3462000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-99000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-35555000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-427000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-8425000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-1194000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-14070000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-272000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-833000.0</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>-5426000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-200000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-1164000.0</v>
       </c>
-      <c r="AZ26"/>
-      <c r="BA26">
+      <c r="BA26"/>
+      <c r="BB26">
         <v>-249000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-1092000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-136000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-38000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-995000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-23000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-307000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-224000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-1599000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
+      <c r="BZ26"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:78">
       <c r="A27" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B27">
+        <v>8431000.0</v>
+      </c>
+      <c r="C27">
         <v>4974000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4880000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5527000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6238000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4739000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5197000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5592000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5163000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3768000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3916000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3970000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4536000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2563000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2454000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2432000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2936000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2337000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2397000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2121000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3143000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2703000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2844000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2920000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3239000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3009000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2374000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3135000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3072000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3177000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3240000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3529000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3309000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4159000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3607000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3530000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3421000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3800000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3822000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3767000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3503000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3022000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2926000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2608000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2344000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2015000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2077000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2030000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2015000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1273000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1781000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1691000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1714000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1534000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1870000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1918000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2115000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1714000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1803000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1505000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>2119000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>2226000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1968000.0</v>
       </c>
-      <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
+      <c r="BZ27"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:78">
       <c r="A28" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B28">
-        <v>-23026000.0</v>
+        <v>258315999.0</v>
       </c>
       <c r="C28">
+        <v>258315999.0</v>
+      </c>
+      <c r="D28">
         <v>334810000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4297000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-19208000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-19061000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>754000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-4876000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-12817000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-45247000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-5280000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-115039000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-6070000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4841000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-4866000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4837000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-8236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4797000.0</v>
       </c>
       <c r="S28">
         <v>-4797000.0</v>
       </c>
       <c r="T28">
+        <v>-4797000.0</v>
+      </c>
+      <c r="U28">
         <v>109335000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-7188000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-5072000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>14978000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-58694000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-11391000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-11163000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-20119000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-5196000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-7088000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-6455000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-5441000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>185907000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-4812000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-14186000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-11427000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-10970000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-14553000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-11087000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-14374000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-10990000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-46393000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-46051000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-18320000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-11021000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-22744000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-9854000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-608000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>40000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-5350000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>37000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-888000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>326000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>498000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-330000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1001000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1122000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>4947000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>194000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>14000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-224000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1599000.0</v>
       </c>
-      <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
-      <c r="BN28">
+      <c r="BN28"/>
+      <c r="BO28">
         <v>118200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-39400.0</v>
       </c>
       <c r="BP28">
         <v>-39400.0</v>
       </c>
       <c r="BQ28">
         <v>-39400.0</v>
       </c>
       <c r="BR28">
         <v>-39400.0</v>
       </c>
       <c r="BS28">
+        <v>-39400.0</v>
+      </c>
+      <c r="BT28">
         <v>-385324.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-75095.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-296434.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>439293.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-97881.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>18750.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>41095.0</v>
       </c>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:78">
       <c r="A29" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B29">
-        <v>56198000.0</v>
+        <v>18416000.0</v>
       </c>
       <c r="C29">
+        <v>18416000.0</v>
+      </c>
+      <c r="D29">
         <v>48081000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>38806000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6370000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>34575000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>47714000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>32210000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1038000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>37250000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>28321000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>25426000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-5397000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11974000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>34571000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>11234000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2692000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>25209000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>27719000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>20100000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2290000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>13827000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>12747000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>22016000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2634000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3751000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>27722000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>7507000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>7852000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>7268000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>21186000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>13850000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-4836000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>17429000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>13796000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>14836000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>2447000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>10966000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>14949000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>22219000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>6777000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>44963000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>44616000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>48595000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>16937000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>25980000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>23990000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>23226000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>9434000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>22409000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>18506000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>18965000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>10244000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>3708000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-1004000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>5850000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>2680000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>4263000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>5772000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>3134000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>523000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>2797000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-132000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>45727.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-226225.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-265558.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-198753.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-211486.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-375651.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>552632.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-990889.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-1436788.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-1853370.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-3641216.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-924803.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-2108380.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-1661893.0</v>
       </c>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:78">
       <c r="A30" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B30">
-        <v>-276857000.0</v>
+        <v>38639000.0</v>
       </c>
       <c r="C30">
+        <v>38639000.0</v>
+      </c>
+      <c r="D30">
         <v>-19464000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-16498000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-214000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-6973000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-7203000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-11727000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2028000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>46189000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>35860000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>51936000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2008000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-37657000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2556000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4349000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-18721000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-7165000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-62014000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-24463000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-5990000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-133000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-15116000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>18316000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8754000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-7503000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2014000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1527000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>11000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-15000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-9119000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-233158000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>60513000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-19212000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-21317000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4749000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1241000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-84324000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2451000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3649000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-11041000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1041000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-3652000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>35000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-7661000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2084000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-921000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>794000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-3620000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-5244000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1237000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-855000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>309000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1735000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>306000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>190000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1119000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>121000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-1120000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>672000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-353000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-354000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-610000.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>116353.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>67054.0</v>
       </c>
-      <c r="BO30"/>
-      <c r="BP30">
+      <c r="BP30"/>
+      <c r="BQ30">
         <v>164.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>115090.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-28262.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>2588638.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-422605.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-123338.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>822320.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>5587625.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-76966.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-141010.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>