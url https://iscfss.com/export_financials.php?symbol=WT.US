--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2787,51 +2787,51 @@
       </c>
       <c r="S35">
         <v>1667549.0</v>
       </c>
       <c r="T35">
         <v>3140060.0</v>
       </c>
       <c r="U35">
         <v>3386755.0</v>
       </c>
       <c r="V35">
         <v>2246422.0</v>
       </c>
       <c r="W35">
         <v>2661129.0</v>
       </c>
       <c r="X35">
         <v>3328737.0</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36" t="s">
         <v>58</v>
       </c>
       <c r="B36">
-        <v>10728000.0</v>
+        <v>925000.0</v>
       </c>
       <c r="C36">
         <v>425000.0</v>
       </c>
       <c r="D36">
         <v>459000.0</v>
       </c>
       <c r="E36">
         <v>1924000.0</v>
       </c>
       <c r="F36">
         <v>22286000.0</v>
       </c>
       <c r="G36">
         <v>27196000.0</v>
       </c>
       <c r="H36">
         <v>34293000.0</v>
       </c>
       <c r="I36">
         <v>30877000.0</v>
       </c>
       <c r="J36">
         <v>18911000.0</v>
       </c>
@@ -8525,60 +8525,60 @@
       <c r="I30">
         <v>42664000.0</v>
       </c>
       <c r="J30">
         <v>40020000.0</v>
       </c>
       <c r="K30">
         <v>35473000.0</v>
       </c>
       <c r="L30">
         <v>35868000.0</v>
       </c>
       <c r="M30">
         <v>35102000.0</v>
       </c>
       <c r="N30">
         <v>37295000.0</v>
       </c>
       <c r="O30">
         <v>30549000.0</v>
       </c>
       <c r="P30">
         <v>25306000.0</v>
       </c>
       <c r="Q30">
-        <v>34061000.0</v>
+        <v>35351000.0</v>
       </c>
       <c r="R30">
-        <v>35191000.0</v>
+        <v>35435000.0</v>
       </c>
       <c r="S30">
         <v>31864000.0</v>
       </c>
       <c r="T30">
-        <v>32092000.0</v>
+        <v>32238000.0</v>
       </c>
       <c r="U30">
         <v>35748000.0</v>
       </c>
       <c r="V30">
         <v>30467000.0</v>
       </c>
       <c r="W30">
         <v>29455000.0</v>
       </c>
       <c r="X30">
         <v>26201000.0</v>
       </c>
       <c r="Y30">
         <v>24372000.0</v>
       </c>
       <c r="Z30">
         <v>22728000.0</v>
       </c>
       <c r="AA30">
         <v>26838000.0</v>
       </c>
       <c r="AB30">
         <v>24381000.0</v>
       </c>
@@ -9956,60 +9956,60 @@
       <c r="I39">
         <v>9794000.0</v>
       </c>
       <c r="J39">
         <v>7775000.0</v>
       </c>
       <c r="K39">
         <v>51715000.0</v>
       </c>
       <c r="L39">
         <v>7515000.0</v>
       </c>
       <c r="M39">
         <v>8537000.0</v>
       </c>
       <c r="N39">
         <v>291000.0</v>
       </c>
       <c r="O39">
         <v>390000.0</v>
       </c>
       <c r="P39">
         <v>332000.0</v>
       </c>
       <c r="Q39">
-        <v>1681000.0</v>
+        <v>7852000.0</v>
       </c>
       <c r="R39">
-        <v>571000.0</v>
+        <v>6504000.0</v>
       </c>
       <c r="S39">
         <v>4228000.0</v>
       </c>
       <c r="T39">
-        <v>553000.0</v>
+        <v>6083000.0</v>
       </c>
       <c r="U39">
         <v>6615000.0</v>
       </c>
       <c r="V39">
         <v>4424000.0</v>
       </c>
       <c r="W39">
         <v>259000.0</v>
       </c>
       <c r="X39">
         <v>5675000.0</v>
       </c>
       <c r="Y39">
         <v>7035000.0</v>
       </c>
       <c r="Z39">
         <v>4392000.0</v>
       </c>
       <c r="AA39">
         <v>3931000.0</v>
       </c>
       <c r="AB39">
         <v>6431000.0</v>
       </c>
@@ -13972,51 +13972,51 @@
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>147</v>
       </c>
       <c r="B5">
-        <v>174195000.0</v>
+        <v>178888000.0</v>
       </c>
       <c r="C5">
         <v>114313000.0</v>
       </c>
       <c r="D5">
         <v>134250000.0</v>
       </c>
       <c r="E5">
         <v>54885000.0</v>
       </c>
       <c r="F5">
         <v>69003000.0</v>
       </c>
       <c r="G5">
         <v>-25554000.0</v>
       </c>
       <c r="H5">
         <v>11361000.0</v>
       </c>
       <c r="I5">
         <v>59001000.0</v>
       </c>
       <c r="J5">
         <v>58192000.0</v>
       </c>
@@ -14046,51 +14046,51 @@
       </c>
       <c r="S5">
         <v>-3206028.0</v>
       </c>
       <c r="T5">
         <v>-7640260.0</v>
       </c>
       <c r="U5">
         <v>-8502353.0</v>
       </c>
       <c r="V5">
         <v>-8034713.0</v>
       </c>
       <c r="W5">
         <v>-5029631.0</v>
       </c>
       <c r="X5">
         <v>-3366690.0</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>148</v>
       </c>
       <c r="B6">
-        <v>177973000.0</v>
+        <v>182666000.0</v>
       </c>
       <c r="C6">
         <v>117369000.0</v>
       </c>
       <c r="D6">
         <v>136407000.0</v>
       </c>
       <c r="E6">
         <v>56110000.0</v>
       </c>
       <c r="F6">
         <v>71691000.0</v>
       </c>
       <c r="G6">
         <v>-21351000.0</v>
       </c>
       <c r="H6">
         <v>15580000.0</v>
       </c>
       <c r="I6">
         <v>60302000.0</v>
       </c>
       <c r="J6">
         <v>59587000.0</v>
       </c>
@@ -16258,69 +16258,69 @@
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
     </row>
     <row r="5" spans="1:79">
       <c r="A5" t="s">
         <v>147</v>
       </c>
       <c r="B5">
         <v>-3559000.0</v>
       </c>
       <c r="C5">
         <v>-3559000.0</v>
       </c>
       <c r="D5">
         <v>37983000.0</v>
       </c>
       <c r="E5">
         <v>36599000.0</v>
       </c>
       <c r="F5">
-        <v>34162000.0</v>
+        <v>35809000.0</v>
       </c>
       <c r="G5">
-        <v>35040000.0</v>
+        <v>39814000.0</v>
       </c>
       <c r="H5">
-        <v>40792000.0</v>
+        <v>8893000.0</v>
       </c>
       <c r="I5">
         <v>33666000.0</v>
       </c>
       <c r="J5">
-        <v>27950000.0</v>
+        <v>31940000.0</v>
       </c>
       <c r="K5">
-        <v>26035000.0</v>
+        <v>28523000.0</v>
       </c>
       <c r="L5">
-        <v>26705000.0</v>
+        <v>22281000.0</v>
       </c>
       <c r="M5">
         <v>61828000.0</v>
       </c>
       <c r="N5">
         <v>21618000.0</v>
       </c>
       <c r="O5">
         <v>-24574000.0</v>
       </c>
       <c r="P5">
         <v>88290000.0</v>
       </c>
       <c r="Q5">
         <v>14411000.0</v>
       </c>
       <c r="R5">
         <v>-23242000.0</v>
       </c>
       <c r="S5">
         <v>19011000.0</v>
       </c>
       <c r="T5">
         <v>10062000.0</v>
       </c>
@@ -16497,69 +16497,69 @@
       </c>
       <c r="BZ5">
         <v>-1933169.0</v>
       </c>
       <c r="CA5">
         <v>-1664882.0</v>
       </c>
     </row>
     <row r="6" spans="1:79">
       <c r="A6" t="s">
         <v>148</v>
       </c>
       <c r="B6">
         <v>-1007000.0</v>
       </c>
       <c r="C6">
         <v>-1007000.0</v>
       </c>
       <c r="D6">
         <v>38939000.0</v>
       </c>
       <c r="E6">
         <v>37179000.0</v>
       </c>
       <c r="F6">
-        <v>35028000.0</v>
+        <v>36675000.0</v>
       </c>
       <c r="G6">
-        <v>35872000.0</v>
+        <v>40646000.0</v>
       </c>
       <c r="H6">
-        <v>41568000.0</v>
+        <v>9669000.0</v>
       </c>
       <c r="I6">
         <v>34407000.0</v>
       </c>
       <c r="J6">
-        <v>28657000.0</v>
+        <v>32647000.0</v>
       </c>
       <c r="K6">
-        <v>26692000.0</v>
+        <v>29180000.0</v>
       </c>
       <c r="L6">
-        <v>27335000.0</v>
+        <v>22911000.0</v>
       </c>
       <c r="M6">
         <v>62270000.0</v>
       </c>
       <c r="N6">
         <v>22046000.0</v>
       </c>
       <c r="O6">
         <v>-24155000.0</v>
       </c>
       <c r="P6">
         <v>88664000.0</v>
       </c>
       <c r="Q6">
         <v>14707000.0</v>
       </c>
       <c r="R6">
         <v>-23106000.0</v>
       </c>
       <c r="S6">
         <v>19146000.0</v>
       </c>
       <c r="T6">
         <v>10767000.0</v>
       </c>
@@ -21719,57 +21719,57 @@
       </c>
       <c r="S14">
         <v>468159.0</v>
       </c>
       <c r="T14">
         <v>557802.0</v>
       </c>
       <c r="U14">
         <v>523715.0</v>
       </c>
       <c r="V14">
         <v>321280.0</v>
       </c>
       <c r="W14">
         <v>343305.0</v>
       </c>
       <c r="X14">
         <v>198959.0</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
         <v>188</v>
       </c>
       <c r="B15">
-        <v>-17308000.0</v>
+        <v>17308000.0</v>
       </c>
       <c r="C15">
-        <v>-19002000.0</v>
+        <v>19002000.0</v>
       </c>
       <c r="D15">
-        <v>-20144000.0</v>
+        <v>20144000.0</v>
       </c>
       <c r="E15">
         <v>19362000.0</v>
       </c>
       <c r="F15">
         <v>19459000.0</v>
       </c>
       <c r="G15">
         <v>20113000.0</v>
       </c>
       <c r="H15">
         <v>20385000.0</v>
       </c>
       <c r="I15">
         <v>19236000.0</v>
       </c>
       <c r="J15">
         <v>43777000.0</v>
       </c>
       <c r="K15">
         <v>43660000.0</v>
       </c>
       <c r="L15">
         <v>78540000.0</v>
       </c>
@@ -23210,54 +23210,54 @@
       </c>
       <c r="BW2">
         <v>7074079.0</v>
       </c>
       <c r="BX2">
         <v>2509138.0</v>
       </c>
       <c r="BY2">
         <v>4675734.0</v>
       </c>
       <c r="BZ2">
         <v>6437542.0</v>
       </c>
     </row>
     <row r="3" spans="1:78">
       <c r="A3" t="s">
         <v>176</v>
       </c>
       <c r="B3">
         <v>28000</v>
       </c>
       <c r="C3">
         <v>28000</v>
       </c>
       <c r="D3">
-        <v>37000</v>
+        <v>729000</v>
       </c>
       <c r="E3">
-        <v>86000</v>
+        <v>832000</v>
       </c>
       <c r="F3">
         <v>31000</v>
       </c>
       <c r="G3">
         <v>559000</v>
       </c>
       <c r="H3">
         <v>632000</v>
       </c>
       <c r="I3">
         <v>628000</v>
       </c>
       <c r="J3">
         <v>658000</v>
       </c>
       <c r="K3">
         <v>2169000</v>
       </c>
       <c r="L3">
         <v>35000</v>
       </c>
       <c r="M3">
         <v>32000</v>
       </c>
@@ -25039,57 +25039,57 @@
       </c>
       <c r="BV14">
         <v>152157.0</v>
       </c>
       <c r="BW14">
         <v>132461.0</v>
       </c>
       <c r="BX14">
         <v>142152.0</v>
       </c>
       <c r="BY14">
         <v>143223.0</v>
       </c>
       <c r="BZ14">
         <v>139966.0</v>
       </c>
     </row>
     <row r="15" spans="1:78">
       <c r="A15" t="s">
         <v>188</v>
       </c>
       <c r="B15">
         <v>4744000.0</v>
       </c>
       <c r="C15">
-        <v>-4744000.0</v>
+        <v>4744000.0</v>
       </c>
       <c r="D15">
-        <v>-4295000.0</v>
+        <v>4295000.0</v>
       </c>
       <c r="E15">
-        <v>-4297000.0</v>
+        <v>4297000.0</v>
       </c>
       <c r="F15">
         <v>4626000.0</v>
       </c>
       <c r="G15">
         <v>4257000.0</v>
       </c>
       <c r="H15">
         <v>4872000.0</v>
       </c>
       <c r="I15">
         <v>4876000.0</v>
       </c>
       <c r="J15">
         <v>4997000.0</v>
       </c>
       <c r="K15">
         <v>5247000.0</v>
       </c>
       <c r="L15">
         <v>5250000.0</v>
       </c>
       <c r="M15">
         <v>4826000.0</v>
       </c>
@@ -25552,54 +25552,54 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
     </row>
     <row r="18" spans="1:78">
       <c r="A18" t="s">
         <v>191</v>
       </c>
       <c r="B18">
         <v>18388000.0</v>
       </c>
       <c r="C18">
         <v>18388000.0</v>
       </c>
       <c r="D18">
-        <v>48044000.0</v>
+        <v>47352000.0</v>
       </c>
       <c r="E18">
-        <v>38720000.0</v>
+        <v>37974000.0</v>
       </c>
       <c r="F18">
         <v>6339000.0</v>
       </c>
       <c r="G18">
         <v>34016000.0</v>
       </c>
       <c r="H18">
         <v>47082000.0</v>
       </c>
       <c r="I18">
         <v>31582000.0</v>
       </c>
       <c r="J18">
         <v>-1696000.0</v>
       </c>
       <c r="K18">
         <v>35081000.0</v>
       </c>
       <c r="L18">
         <v>28286000.0</v>
       </c>
       <c r="M18">
         <v>25394000.0</v>
       </c>
@@ -26554,54 +26554,54 @@
       </c>
       <c r="BW23">
         <v>638652.0</v>
       </c>
       <c r="BX23">
         <v>-149652.0</v>
       </c>
       <c r="BY23">
         <v>-76966.0</v>
       </c>
       <c r="BZ23">
         <v>-141010.0</v>
       </c>
     </row>
     <row r="24" spans="1:78">
       <c r="A24" t="s">
         <v>196</v>
       </c>
       <c r="B24">
         <v>39647000.0</v>
       </c>
       <c r="C24">
         <v>39647000.0</v>
       </c>
       <c r="D24">
-        <v>-5874000.0</v>
+        <v>-692000.0</v>
       </c>
       <c r="E24">
-        <v>-12412000.0</v>
+        <v>-746000.0</v>
       </c>
       <c r="F24">
         <v>-571000.0</v>
       </c>
       <c r="G24">
         <v>-546000.0</v>
       </c>
       <c r="H24">
         <v>-606000.0</v>
       </c>
       <c r="I24">
         <v>-133000.0</v>
       </c>
       <c r="J24">
         <v>-586000.0</v>
       </c>
       <c r="K24">
         <v>-3626000.0</v>
       </c>
       <c r="L24">
         <v>35953000.0</v>
       </c>
       <c r="M24">
         <v>51994000.0</v>
       </c>