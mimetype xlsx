--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1087,80 +1090,84 @@
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>2121926000.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>18</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>312685000.0</v>
+      </c>
       <c r="C7">
         <v>267253000.0</v>
       </c>
       <c r="D7">
         <v>245245000.0</v>
       </c>
       <c r="E7">
         <v>220117000.0</v>
       </c>
       <c r="F7">
         <v>247261000.0</v>
       </c>
       <c r="G7">
         <v>231824000.0</v>
       </c>
       <c r="H7">
         <v>147562000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>19</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>19000.0</v>
+      </c>
       <c r="C8">
         <v>19000.0</v>
       </c>
       <c r="D8">
         <v>20000.0</v>
       </c>
       <c r="E8">
         <v>21000.0</v>
       </c>
       <c r="F8">
         <v>22000.0</v>
       </c>
       <c r="G8">
         <v>23000.0</v>
       </c>
       <c r="H8">
         <v>12000.0</v>
       </c>
       <c r="I8">
         <v>12000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1650,51 +1657,53 @@
       </c>
       <c r="G23">
         <v>5572205000.0</v>
       </c>
       <c r="H23">
         <v>2897649000.0</v>
       </c>
       <c r="I23">
         <v>2752485000.0</v>
       </c>
       <c r="J23">
         <v>1410742000.0</v>
       </c>
       <c r="K23">
         <v>501602414.0</v>
       </c>
       <c r="L23">
         <v>501097543.0</v>
       </c>
       <c r="M23"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>35</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>3557074000.0</v>
+      </c>
       <c r="C24">
         <v>3683502000.0</v>
       </c>
       <c r="D24">
         <v>3538516000.0</v>
       </c>
       <c r="E24">
         <v>3063042000.0</v>
       </c>
       <c r="F24">
         <v>2694319000.0</v>
       </c>
       <c r="G24">
         <v>2453809000.0</v>
       </c>
       <c r="H24">
         <v>1632589000.0</v>
       </c>
       <c r="I24">
         <v>1674540000.0</v>
       </c>
       <c r="J24">
         <v>624865000.0</v>
       </c>
       <c r="K24">
@@ -1789,51 +1798,53 @@
       </c>
       <c r="G28">
         <v>2677217000.0</v>
       </c>
       <c r="H28">
         <v>1777106000.0</v>
       </c>
       <c r="I28">
         <v>1667541000.0</v>
       </c>
       <c r="J28">
         <v>617561000.0</v>
       </c>
       <c r="K28">
         <v>1334634937.0</v>
       </c>
       <c r="L28">
         <v>1381316139.0</v>
       </c>
       <c r="M28"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
         <v>40</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>4444422000.0</v>
+      </c>
       <c r="C29">
         <v>4726693000.0</v>
       </c>
       <c r="D29">
         <v>4818552000.0</v>
       </c>
       <c r="E29">
         <v>4641666000.0</v>
       </c>
       <c r="F29">
         <v>4709203000.0</v>
       </c>
       <c r="G29">
         <v>4611607000.0</v>
       </c>
       <c r="H29">
         <v>2276954000.0</v>
       </c>
       <c r="I29">
         <v>2314714000.0</v>
       </c>
       <c r="J29">
         <v>1062365000.0</v>
       </c>
       <c r="K29"/>
@@ -1894,51 +1905,53 @@
       </c>
       <c r="G31">
         <v>474111000.0</v>
       </c>
       <c r="H31">
         <v>282563000.0</v>
       </c>
       <c r="I31">
         <v>259397000.0</v>
       </c>
       <c r="J31">
         <v>280751000.0</v>
       </c>
       <c r="K31">
         <v>-158680000.0</v>
       </c>
       <c r="L31">
         <v>-164148000.0</v>
       </c>
       <c r="M31"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
         <v>43</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-86053000.0</v>
+      </c>
       <c r="C32">
         <v>-27498000.0</v>
       </c>
       <c r="D32">
         <v>7076000.0</v>
       </c>
       <c r="E32">
         <v>-40901000.0</v>
       </c>
       <c r="F32">
         <v>-34605000.0</v>
       </c>
       <c r="G32">
         <v>-29175000.0</v>
       </c>
       <c r="H32">
         <v>-27824000.0</v>
       </c>
       <c r="I32">
         <v>-12676000.0</v>
       </c>
       <c r="J32">
         <v>-27947000.0</v>
       </c>
       <c r="K32"/>
@@ -1966,51 +1979,53 @@
       </c>
       <c r="G33">
         <v>5150637000.0</v>
       </c>
       <c r="H33">
         <v>2605061000.0</v>
       </c>
       <c r="I33">
         <v>2496138000.0</v>
       </c>
       <c r="J33">
         <v>1282959000.0</v>
       </c>
       <c r="K33">
         <v>501340910.0</v>
       </c>
       <c r="L33">
         <v>500089682.0</v>
       </c>
       <c r="M33"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
         <v>45</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>57470000.0</v>
+      </c>
       <c r="C34">
         <v>41020000.0</v>
       </c>
       <c r="D34">
         <v>34024000.0</v>
       </c>
       <c r="E34">
         <v>637367000.0</v>
       </c>
       <c r="F34">
         <v>564872000.0</v>
       </c>
       <c r="G34">
         <v>528452000.0</v>
       </c>
       <c r="H34">
         <v>34229000.0</v>
       </c>
       <c r="I34">
         <v>225000.0</v>
       </c>
       <c r="J34">
         <v>109000.0</v>
       </c>
       <c r="K34">
@@ -2331,51 +2346,53 @@
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44">
         <v>1000.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" t="s">
         <v>56</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>6111759000.0</v>
+      </c>
       <c r="C45">
         <v>5791761000.0</v>
       </c>
       <c r="D45">
         <v>5522460000.0</v>
       </c>
       <c r="E45">
         <v>3601351000.0</v>
       </c>
       <c r="F45">
         <v>3640223000.0</v>
       </c>
       <c r="G45">
         <v>3469466000.0</v>
       </c>
       <c r="H45">
         <v>2238823000.0</v>
       </c>
       <c r="I45">
         <v>2113040000.0</v>
       </c>
       <c r="J45">
         <v>1123812000.0</v>
       </c>
       <c r="K45"/>
@@ -2508,51 +2525,53 @@
       </c>
       <c r="G49">
         <v>-1618707000.0</v>
       </c>
       <c r="H49">
         <v>-1689373000.0</v>
       </c>
       <c r="I49">
         <v>-1683319000.0</v>
       </c>
       <c r="J49">
         <v>-1636819000.0</v>
       </c>
       <c r="K49">
         <v>541852.0</v>
       </c>
       <c r="L49">
         <v>-20808.0</v>
       </c>
       <c r="M49"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" t="s">
         <v>61</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>31094000.0</v>
+      </c>
       <c r="C50">
         <v>24598000.0</v>
       </c>
       <c r="D50">
         <v>18786000.0</v>
       </c>
       <c r="E50">
         <v>13324000.0</v>
       </c>
       <c r="F50">
         <v>18121000.0</v>
       </c>
       <c r="G50">
         <v>16521000.0</v>
       </c>
       <c r="H50">
         <v>5348000.0</v>
       </c>
       <c r="I50">
         <v>1959000.0</v>
       </c>
       <c r="J50">
         <v>1881000.0</v>
       </c>
       <c r="K50">
@@ -2875,51 +2894,51 @@
       <c r="B60">
         <v>856254000.0</v>
       </c>
       <c r="C60">
         <v>1018593000.0</v>
       </c>
       <c r="D60">
         <v>1261250000.0</v>
       </c>
       <c r="E60">
         <v>1565300000.0</v>
       </c>
       <c r="F60">
         <v>1996763000.0</v>
       </c>
       <c r="G60">
         <v>2063873000.0</v>
       </c>
       <c r="H60">
         <v>644365000.0</v>
       </c>
       <c r="I60">
         <v>638215000.0</v>
       </c>
       <c r="J60">
-        <v>435619000.0</v>
+        <v>484550000.0</v>
       </c>
       <c r="K60">
         <v>482026743.0</v>
       </c>
       <c r="L60">
         <v>481464083.0</v>
       </c>
       <c r="M60"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
@@ -2952,6510 +2971,6662 @@
         <v>476464080.0</v>
       </c>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR62"/>
+  <dimension ref="A1:AS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
+        <v>83</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AR1" t="s">
         <v>105</v>
       </c>
-    </row>
-    <row r="2" spans="1:44">
+      <c r="AS1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="2" spans="1:45">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>142454000.0</v>
+      </c>
+      <c r="C2">
         <v>109864000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>108800000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>115628000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>93976000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>96597000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>107789000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>118890000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>100490000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>86123000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>92319000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>91783000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>92057000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>109349000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>160262000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>155901000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>135355000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>102563000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>145320000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>132031000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>111408000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>106926000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>114249000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>87847000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>102570000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>109926000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>101532000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>96031000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>96184000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>90353000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>78638000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>58370000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>46887000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>57051000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1703453.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>831407.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>200513.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>33079000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>112671.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>25639.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>131582.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>133460.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>785878.0</v>
       </c>
-      <c r="AR2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:44">
+      <c r="AS2"/>
+    </row>
+    <row r="3" spans="1:45">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
-    </row>
-    <row r="4" spans="1:44">
+      <c r="AS3"/>
+    </row>
+    <row r="4" spans="1:45">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
-    </row>
-    <row r="5" spans="1:44">
+      <c r="AS4"/>
+    </row>
+    <row r="5" spans="1:45">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
+        <v>-68500000.0</v>
+      </c>
+      <c r="C5">
         <v>-69453000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-72783000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-66251000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-78607000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-70627000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-69924000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-47306000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-44776000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-52768000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-44073000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-44109000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-62855000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-70122000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-93009000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-55276000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-30824000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-29071000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-33713000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-24757000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-29996000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-37207000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-66283000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-84807000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-89974000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-62775000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-68908000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-65910000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-66278000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-68026000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-52119000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-54417000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-51798000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-49497000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-48014000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-51144999.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>23131000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-56928000.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
-      <c r="AO5">
+      <c r="AO5"/>
+      <c r="AP5">
         <v>55350000.0</v>
       </c>
-      <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
-    </row>
-    <row r="6" spans="1:44">
+      <c r="AS5"/>
+    </row>
+    <row r="6" spans="1:45">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
         <v>2121926000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
-      <c r="AM6"/>
+      <c r="AM6">
+        <v>0.0</v>
+      </c>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
-    </row>
-    <row r="7" spans="1:44">
+      <c r="AS6"/>
+    </row>
+    <row r="7" spans="1:45">
       <c r="A7" t="s">
         <v>18</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>301230000.0</v>
+      </c>
       <c r="C7">
+        <v>312685000.0</v>
+      </c>
+      <c r="D7">
         <v>292742000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>260425000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>258295000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>267253000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>257841000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>254630000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>259834000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>245245000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>249952000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>235429000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>220990000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>220117000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>226748000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>236346000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>241576000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>247261000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>233587000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>234480000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>229189000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>231824000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>233336000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>147597000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>148768000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>147562000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
-    </row>
-    <row r="8" spans="1:44">
+      <c r="AS7"/>
+    </row>
+    <row r="8" spans="1:45">
       <c r="A8" t="s">
         <v>19</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>19000.0</v>
+      </c>
       <c r="C8">
         <v>19000.0</v>
       </c>
       <c r="D8">
         <v>19000.0</v>
       </c>
       <c r="E8">
         <v>19000.0</v>
       </c>
       <c r="F8">
         <v>19000.0</v>
       </c>
       <c r="G8">
         <v>19000.0</v>
       </c>
       <c r="H8">
         <v>19000.0</v>
       </c>
       <c r="I8">
-        <v>20000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="J8">
         <v>20000.0</v>
       </c>
       <c r="K8">
         <v>20000.0</v>
       </c>
       <c r="L8">
         <v>20000.0</v>
       </c>
       <c r="M8">
-        <v>21000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="N8">
         <v>21000.0</v>
       </c>
       <c r="O8">
-        <v>22000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="P8">
         <v>22000.0</v>
       </c>
       <c r="Q8">
         <v>22000.0</v>
       </c>
       <c r="R8">
         <v>22000.0</v>
       </c>
       <c r="S8">
-        <v>23000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="T8">
         <v>23000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>23000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
-    </row>
-    <row r="9" spans="1:44">
+      <c r="AS8"/>
+    </row>
+    <row r="9" spans="1:45">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>2435571000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2667424000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2886951000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3112076000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3295747000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3536906000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3616902000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3655587000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3756563000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3782649000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3797168000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3825940000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2471312000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2402195000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2396501000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2394091000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2392085000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2390184000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2389548000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2390188000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2123101000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2122047000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2121926000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>4221097.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>4337409.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>4261943.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>4456671.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>4733938.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>4924867.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>5066076.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>5019326.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>5013186.0</v>
       </c>
-      <c r="AR9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:44">
+      <c r="AS9"/>
+    </row>
+    <row r="10" spans="1:45">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>15543000.0</v>
+      </c>
+      <c r="C10">
         <v>14587000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>14757000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12850000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10679000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9001000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11046000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5924000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>13147000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>10958000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5789000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7660000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>15918000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7390000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>15442000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>11706000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>11321000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>6393000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>11317000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>15402000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>26934000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>24937000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>19997000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9061000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4642000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3045000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3951000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5490000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>12779000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>8958000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>9771000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>8181000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2861000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>9185000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>13326.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>22490.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>7289.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>188063.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>345429.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>495015.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>728509.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1750000.0</v>
       </c>
-      <c r="AR10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:44">
+      <c r="AS10"/>
+    </row>
+    <row r="11" spans="1:45">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
-    </row>
-    <row r="12" spans="1:44">
+      <c r="AS11"/>
+    </row>
+    <row r="12" spans="1:45">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
+        <v>15543000.0</v>
+      </c>
+      <c r="C12">
         <v>14587000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14757000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12850000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>10679000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9001000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11046000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5924000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>13147000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>10958000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5789000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7660000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15918000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7390000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15442000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11706000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11321000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6393000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11317000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15402000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>26934000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>24937000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>19997000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9061000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4642000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3045000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3951000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5490000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>12779000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>8958000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9771000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8181000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2861000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>9185000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>13326.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>22490.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7289.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>188063.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>345429.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>495015.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>728509.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1750000.0</v>
       </c>
-      <c r="AR12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:44">
+      <c r="AS12"/>
+    </row>
+    <row r="13" spans="1:45">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13">
         <v>19000.0</v>
       </c>
       <c r="C13">
         <v>19000.0</v>
       </c>
       <c r="D13">
         <v>19000.0</v>
       </c>
       <c r="E13">
         <v>19000.0</v>
       </c>
       <c r="F13">
         <v>19000.0</v>
       </c>
       <c r="G13">
         <v>19000.0</v>
       </c>
       <c r="H13">
         <v>19000.0</v>
       </c>
       <c r="I13">
-        <v>20000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="J13">
         <v>20000.0</v>
       </c>
       <c r="K13">
         <v>20000.0</v>
       </c>
       <c r="L13">
         <v>20000.0</v>
       </c>
       <c r="M13">
-        <v>21000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="N13">
         <v>21000.0</v>
       </c>
       <c r="O13">
-        <v>22000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="P13">
         <v>22000.0</v>
       </c>
       <c r="Q13">
         <v>22000.0</v>
       </c>
       <c r="R13">
         <v>22000.0</v>
       </c>
       <c r="S13">
-        <v>23000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="T13">
         <v>23000.0</v>
       </c>
       <c r="U13">
         <v>23000.0</v>
       </c>
       <c r="V13">
         <v>23000.0</v>
       </c>
       <c r="W13">
         <v>23000.0</v>
       </c>
       <c r="X13">
-        <v>12000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="Y13">
         <v>12000.0</v>
       </c>
       <c r="Z13">
         <v>12000.0</v>
       </c>
       <c r="AA13">
         <v>12000.0</v>
       </c>
       <c r="AB13">
         <v>12000.0</v>
       </c>
       <c r="AC13">
         <v>12000.0</v>
       </c>
       <c r="AD13">
         <v>12000.0</v>
       </c>
       <c r="AE13">
+        <v>12000.0</v>
+      </c>
+      <c r="AF13">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="AG13">
         <v>9000.0</v>
       </c>
       <c r="AH13">
         <v>9000.0</v>
       </c>
       <c r="AI13">
+        <v>9000.0</v>
+      </c>
+      <c r="AJ13">
         <v>474285628.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>477147479.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>477222948.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>477028220.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>476750953.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>476560024.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>476418815.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>476500000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>476466825.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>1380.0</v>
       </c>
     </row>
-    <row r="14" spans="1:44">
+    <row r="14" spans="1:45">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
+        <v>181463605.0</v>
+      </c>
+      <c r="C14">
         <v>181453222.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>182772186.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>183439165.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>185302000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>186208000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>188281000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>189680091.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>193065392.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>194097351.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>199258304.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>204326162.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>209663985.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>213872403.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>217928000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>227484012.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>228955504.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>229965703.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>231868000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>236536713.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>234720295.0</v>
       </c>
       <c r="V14">
         <v>234720295.0</v>
       </c>
       <c r="W14">
+        <v>234720295.0</v>
+      </c>
+      <c r="X14">
         <v>226649993.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>110692426.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>112672997.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>109656646.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>112043866.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>108693924.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108523269.0</v>
       </c>
       <c r="AD14">
         <v>108523269.0</v>
       </c>
       <c r="AE14">
+        <v>108523269.0</v>
+      </c>
+      <c r="AF14">
         <v>90726920.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>82180086.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77189774.0</v>
       </c>
       <c r="AH14">
         <v>77189774.0</v>
       </c>
       <c r="AI14">
+        <v>77189774.0</v>
+      </c>
+      <c r="AJ14">
         <v>62204329.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>59111748.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62500000.0</v>
       </c>
       <c r="AL14">
         <v>62500000.0</v>
       </c>
       <c r="AM14">
         <v>62500000.0</v>
       </c>
       <c r="AN14">
         <v>62500000.0</v>
       </c>
       <c r="AO14">
-        <v>14853644.0</v>
+        <v>62500000.0</v>
       </c>
       <c r="AP14">
         <v>14853644.0</v>
       </c>
       <c r="AQ14">
-        <v>14318384.0</v>
+        <v>14853644.0</v>
       </c>
       <c r="AR14">
         <v>14318384.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:44">
+      <c r="AS14">
+        <v>14318384.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:45">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="N15">
         <v>21000.0</v>
       </c>
       <c r="O15">
-        <v>22000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="P15">
         <v>22000.0</v>
       </c>
       <c r="Q15">
         <v>22000.0</v>
       </c>
       <c r="R15">
         <v>22000.0</v>
       </c>
       <c r="S15">
-        <v>23000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="T15">
         <v>23000.0</v>
       </c>
       <c r="U15">
         <v>23000.0</v>
       </c>
       <c r="V15">
         <v>23000.0</v>
       </c>
       <c r="W15">
         <v>23000.0</v>
       </c>
       <c r="X15">
-        <v>12000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="Y15">
         <v>12000.0</v>
       </c>
       <c r="Z15">
         <v>12000.0</v>
       </c>
       <c r="AA15">
         <v>12000.0</v>
       </c>
       <c r="AB15">
         <v>12000.0</v>
       </c>
       <c r="AC15">
         <v>12000.0</v>
       </c>
       <c r="AD15">
         <v>12000.0</v>
       </c>
       <c r="AE15">
+        <v>12000.0</v>
+      </c>
+      <c r="AF15">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="AG15">
         <v>9000.0</v>
       </c>
       <c r="AH15">
         <v>9000.0</v>
       </c>
       <c r="AI15">
+        <v>9000.0</v>
+      </c>
+      <c r="AJ15">
         <v>474285628.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>477147479.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>477222948.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>477028220.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>476750953.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>476560024.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>476418815.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>476500000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>476466825.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1380.0</v>
       </c>
     </row>
-    <row r="16" spans="1:44">
+    <row r="16" spans="1:45">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16">
+        <v>244854000.0</v>
+      </c>
+      <c r="C16">
         <v>237322000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>248302000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>240251000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>240816000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>250790000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>249973000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>233555000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>227042000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>224518000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>227257000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>209726000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>199274000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>203793000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>212005000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>189333000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>172907000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>152343000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>163977000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>151819000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>139575000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>135485000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>132352000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>89258000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>85936000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>82978000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>87702000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>83081000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>74616000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>71778000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>67727000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>50382000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>48676000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>45182000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>380000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>230000.0</v>
       </c>
-      <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>29974000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
-    </row>
-    <row r="17" spans="1:44">
+      <c r="AS16"/>
+    </row>
+    <row r="17" spans="1:45">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
-    </row>
-    <row r="18" spans="1:44">
+      <c r="AS17"/>
+    </row>
+    <row r="18" spans="1:45">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>2300000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>2500000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>4400000.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18">
         <v>5700000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>6200000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>6600000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>7200000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>7600000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>7900000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>1600000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1800000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2100000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2300000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1500000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2700000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>2000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1800000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1500000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>800000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19500000.0</v>
       </c>
       <c r="AJ18">
         <v>19500000.0</v>
       </c>
       <c r="AK18">
         <v>19500000.0</v>
       </c>
       <c r="AL18">
         <v>19500000.0</v>
       </c>
       <c r="AM18">
         <v>19500000.0</v>
       </c>
       <c r="AN18">
         <v>19500000.0</v>
       </c>
       <c r="AO18">
         <v>19500000.0</v>
       </c>
       <c r="AP18">
         <v>19500000.0</v>
       </c>
       <c r="AQ18">
         <v>19500000.0</v>
       </c>
-      <c r="AR18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:44">
+      <c r="AR18">
+        <v>19500000.0</v>
+      </c>
+      <c r="AS18"/>
+    </row>
+    <row r="19" spans="1:45">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-    </row>
-    <row r="20" spans="1:44">
+      <c r="AS19"/>
+    </row>
+    <row r="20" spans="1:45">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20">
+        <v>1257201000.0</v>
+      </c>
+      <c r="C20">
         <v>1257612000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1257006000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1257264000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1201710000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1201353000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1176889000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1175701000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1175972000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1176635000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1158076000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1012135000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1011513000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1011429000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1064582000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1171725000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1177288000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1013601000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1178290000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1180737000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1179421000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1171219000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>942791000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>233829000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>232796000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>235177000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>234597000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>245828000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>242984000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>247017000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>267764000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>33570000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>32972000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>28609000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>61226000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>58884000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>0.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>56811000.0</v>
       </c>
-      <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
-    </row>
-    <row r="21" spans="1:44">
+      <c r="AS20"/>
+    </row>
+    <row r="21" spans="1:45">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
+        <v>213432000.0</v>
+      </c>
+      <c r="C21">
         <v>224088000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>235261000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>246794000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>239816000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>251164000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>260539000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>272444000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>412264000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>419709000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>401313000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>407250000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>413188000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>419125000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>431291000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>446578000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>453785000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>442875000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>467289000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>474327000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>481199000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>495947000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>686303000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>126125000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>126375000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>126625000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>128103000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>128456000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>131246000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>131801000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>132519000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>125864000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>126059000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>126259000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>150375000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>151423000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>0.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>125000000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
-    </row>
-    <row r="22" spans="1:44">
+      <c r="AS21"/>
+    </row>
+    <row r="22" spans="1:45">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22">
+        <v>46187000.0</v>
+      </c>
+      <c r="C22">
         <v>45560000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>43452000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>46546000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>47736000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>47473000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>52576000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>49727000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>47622000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>47406000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>44729000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>44360000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>42007000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>41030000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>44873000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>41824000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>39885000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>29795000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>30943000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>32294000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>24132000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>21655000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>22955000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>14800000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>15006000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>15387000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>15956000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>15215000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>17412000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>16218000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>21348000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>9829000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>10336000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>10082000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>8520000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>8741000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>0.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>8938000.0</v>
       </c>
-      <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
-    </row>
-    <row r="23" spans="1:44">
+      <c r="AS22"/>
+    </row>
+    <row r="23" spans="1:45">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
+        <v>5810656000.0</v>
+      </c>
+      <c r="C23">
         <v>5816167000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6104669000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6104703000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5961676000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6034911000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6037219000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6048768000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6180334000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6137915000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6075478000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5718500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5609751000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5827651000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5810264000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5978808000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5857773000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5773599000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5644181000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5559713000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5538875000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5572205000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5624850000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3501540000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2857737000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2897649000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2811360000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2796276000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2790527000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2752485000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2797695000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1457033000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1432473000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1410742000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>500867612.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>502707408.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>501921984.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>501602414.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>501362150.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>501084182.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>501048921.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>501100000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>501751096.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:44">
+    <row r="24" spans="1:45">
       <c r="A24" t="s">
         <v>35</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>3482297000.0</v>
+      </c>
       <c r="C24">
+        <v>3557074000.0</v>
+      </c>
+      <c r="D24">
         <v>3590015000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3672856000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3596816000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3683502000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3607957000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3459255000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3465619000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3538516000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3460066000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3035521000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2876453000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3063042000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2935800000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3017678000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2790842000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2694319000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2598300000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2506295000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2454024000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2453809000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2498207000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1971010000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1625772000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1632589000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1710160000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1709523000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1671021000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1674540000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1651579000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>684641000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>662199000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>624865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>1332934000.0</v>
       </c>
-      <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-    </row>
-    <row r="25" spans="1:44">
+      <c r="AS24"/>
+    </row>
+    <row r="25" spans="1:45">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>3035521000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2876453000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3063042000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2935800000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3017678000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2790842000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2694319000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2598300000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2506295000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2454024000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2453809000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2498207000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1971010000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1625772000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1632589000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1710160000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1709523000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1709266000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1674540000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1651579000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>684641000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>662199000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>624865000.0</v>
       </c>
-      <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
-    </row>
-    <row r="26" spans="1:44">
+      <c r="AS25"/>
+    </row>
+    <row r="26" spans="1:45">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-    </row>
-    <row r="27" spans="1:44">
+      <c r="AS26"/>
+    </row>
+    <row r="27" spans="1:45">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-    </row>
-    <row r="28" spans="1:44">
+      <c r="AS27"/>
+    </row>
+    <row r="28" spans="1:45">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>3799918000.0</v>
+      </c>
+      <c r="C28">
         <v>4128199000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3900053000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3947359000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3869871000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3966352000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3877685000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3729101000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3731484000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3791589000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3720210000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3277242000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3095039000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3289093000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3160603000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3262981000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3040889000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2895534000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2839222000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2741930000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2672508000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2677217000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2728418000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2374944000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1769898000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1777106000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1708234000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1706059000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1698477000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1667541000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1643723000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>678343000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>661222000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>617561000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>366674.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>207510.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-7289.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1334634937.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-345429.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-495015.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-728509.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1750000.0</v>
       </c>
-      <c r="AR28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:44">
+      <c r="AS28"/>
+    </row>
+    <row r="29" spans="1:45">
       <c r="A29" t="s">
         <v>40</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>4384755000.0</v>
+      </c>
       <c r="C29">
+        <v>4444422000.0</v>
+      </c>
+      <c r="D29">
         <v>4677522000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4734379000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4633617000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4726693000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4684969000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4681731000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4804923000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4818552000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4788683000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4488018000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4453891000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4641666000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4630436000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4812291000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4776819000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4709203000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4573536000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4528265000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4476142000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4611607000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4609584000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2941498000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2245088000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
-    </row>
-    <row r="30" spans="1:44">
+      <c r="AS29"/>
+    </row>
+    <row r="30" spans="1:45">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>397432000.0</v>
+      </c>
+      <c r="C30">
         <v>394708000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>403679000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>414137000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>400501000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>430381000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>445869000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>442205000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>450572000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>451130000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>469344000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>441643000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>415344000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>409766000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>439309000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>440993000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>403153000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>351285000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>398350000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>365164000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>322425000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>330942000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>332021000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>231007000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>241142000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>247596000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>250488000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>242730000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>229563000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>206624000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>199461000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>104013000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>94377000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>94820000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>146655000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120766000.0</v>
       </c>
       <c r="AK30">
         <v>120766000.0</v>
       </c>
       <c r="AL30">
+        <v>120766000.0</v>
+      </c>
+      <c r="AM30">
         <v>101426000.0</v>
       </c>
-      <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
-    </row>
-    <row r="31" spans="1:44">
+      <c r="AS30"/>
+    </row>
+    <row r="31" spans="1:45">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>19160000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>139223000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>134746000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>185266000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>155647000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>335112000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>357279000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>311005000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>350349000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>345269000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>474111000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>465411000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>345136000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>260145000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>282563000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>258796000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>247715000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>256413000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>259397000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>264048000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>269029000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>270761000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>280751000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>479284159.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>482146001.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>482221471.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>482026743.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>481749479.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>481558543.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>481417339.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>481464083.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>481465218.0</v>
       </c>
-      <c r="AR31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:44">
+      <c r="AS31"/>
+    </row>
+    <row r="32" spans="1:45">
       <c r="A32" t="s">
         <v>43</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-140363000.0</v>
+      </c>
       <c r="C32">
+        <v>-86053000.0</v>
+      </c>
+      <c r="D32">
         <v>-139474000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-125405000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-102914000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-27498000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-61097000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-55417000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-20430000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>7076000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>22272000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>11936000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>19315000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-40901000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-74246000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-56561000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-33676000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-34605000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-64328000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-60137000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-44558000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-29175000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-37074000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>349754000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-23371000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
-    </row>
-    <row r="33" spans="1:44">
+      <c r="AS32"/>
+    </row>
+    <row r="33" spans="1:45">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>5280737000.0</v>
+      </c>
+      <c r="C33">
         <v>5291116000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5584324000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5574403000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5443222000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5477401000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5458900000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5472391000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5604971000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5568819000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5506273000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5173045000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>5084874000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>5306610000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>5269998000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5438522000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>5362177000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>5290559000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>5166669000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5120167000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>5134819000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>5152713000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>5210722000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2560861000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2567824000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2605061000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2507126000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2497257000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2487772000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2496138000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2547040000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1320873000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1311381000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1282959000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>500828554.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>502663076.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>501867053.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>501340910.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>500917479.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>500589167.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>500320412.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>500100000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>500001096.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:44">
+    <row r="34" spans="1:45">
       <c r="A34" t="s">
         <v>45</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>54896000.0</v>
+      </c>
       <c r="C34">
+        <v>57470000.0</v>
+      </c>
+      <c r="D34">
         <v>46472000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>49059000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>43976000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>41020000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>51482000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>40696000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>34576000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>34024000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>27045000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>710915000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>663812000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>637367000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>578813000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>16390000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>16064000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>564872000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>547457000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>30956000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>630348000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>528452000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>580936000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>36028000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>38603000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>34229000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>37373000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>37584000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>33887000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>106725000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>171793000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>137729000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>144497000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>145597000.0</v>
       </c>
-      <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
-    </row>
-    <row r="35" spans="1:44">
+      <c r="AS34"/>
+    </row>
+    <row r="35" spans="1:45">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>4269850000.0</v>
+      </c>
+      <c r="C35">
         <v>4348808999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4384780000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4414403000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4328946000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4431310000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4343724000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4215638000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4264415000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4314645000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4215909000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3746436000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3540265000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3700409000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3514613000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3608011000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3362316000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3259191000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3145757000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3054617000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3084372000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2982261000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3079143000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2205525000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1863380000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1868282000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1826381000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1823911000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1820457000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1781265000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1823372000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>822370000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>806696000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>770462000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19500000.0</v>
       </c>
       <c r="AJ35">
         <v>19500000.0</v>
       </c>
       <c r="AK35">
         <v>19500000.0</v>
       </c>
       <c r="AL35">
         <v>19500000.0</v>
       </c>
       <c r="AM35">
         <v>19500000.0</v>
       </c>
       <c r="AN35">
         <v>19500000.0</v>
       </c>
       <c r="AO35">
         <v>19500000.0</v>
       </c>
       <c r="AP35">
         <v>19500000.0</v>
       </c>
       <c r="AQ35">
         <v>19500000.0</v>
       </c>
-      <c r="AR35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:44">
+      <c r="AR35">
+        <v>19500000.0</v>
+      </c>
+      <c r="AS35"/>
+    </row>
+    <row r="36" spans="1:45">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
+        <v>3055385000.0</v>
+      </c>
+      <c r="C36">
         <v>15213000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3425448000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>11259000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>11643000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>17111000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>9882000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>16113000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>12955000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4626000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>15541000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>7230000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>6578000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>274705000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>8909000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4771000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>10486000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>579355000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>11142000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>11785000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>15570000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>16081000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>12020000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>3433000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3642000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>4436000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>4641000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>4357000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>5461000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>4280000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>4200000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>4038000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>3418000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>4279000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>202985554.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>502663076.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>501867053.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-579594090.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>500917479.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>500589167.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>500320412.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>500100000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>500001096.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:44">
+    <row r="37" spans="1:45">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-      <c r="Y37">
+      <c r="Y37"/>
+      <c r="Z37">
         <v>61757000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>64590000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>62443000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>62471000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>63288000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>63982000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>66378000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>48157000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>48307000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>48931000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
-      <c r="AM37"/>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
-    </row>
-    <row r="38" spans="1:44">
+      <c r="AS37"/>
+    </row>
+    <row r="38" spans="1:45">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>518454000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>557510000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>2292960000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>3200614000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3134639000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>3351992000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>3236644000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3262246000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3174570000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3091833000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2980037000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2926357000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2944252000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2762405000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>3051730000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1911732000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1916637000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1948872000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1957470000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1958214000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>5461000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1933570000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1953603000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1079078000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1069406000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>159147000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ38">
         <v>0.0</v>
       </c>
       <c r="AK38">
         <v>0.0</v>
       </c>
       <c r="AL38">
+        <v>0.0</v>
+      </c>
+      <c r="AM38">
         <v>1295905000.0</v>
       </c>
-      <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
-    </row>
-    <row r="39" spans="1:44">
+      <c r="AS38"/>
+    </row>
+    <row r="39" spans="1:45">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
+        <v>70757000.0</v>
+      </c>
+      <c r="C39">
         <v>70196000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>57303000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>56767000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>59538000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>70655000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>68828000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>78521000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>64022000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>57492000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>49343000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>51792000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>51608000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>62855000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>40642000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>45763000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>41237000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>95567000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>36902000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>26686000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>30565000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>41958000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>39155000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>685811000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>29123000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>26560000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>33839000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>35584000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>43001000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>24547000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>40084000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>14137000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>13518000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>13696000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>25732.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>21842.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>47642.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>73441.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>99242.0</v>
       </c>
-      <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39"/>
-    </row>
-    <row r="40" spans="1:44">
+      <c r="AS39"/>
+    </row>
+    <row r="40" spans="1:45">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
+        <v>180885000.0</v>
+      </c>
+      <c r="C40">
         <v>162072000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>451719000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>205025000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>194578000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>146645000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>193013000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>194325000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>187514000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>175185000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>154788000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>163948000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>149641000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>184977000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>176777000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>178455000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>147572000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>202372000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>163339000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>149670000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>133036000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>141672000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>141449000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>117984000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>95332000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>98375000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>109781000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>189838000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>103349000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>104933000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>95334000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>47408000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>50231000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>51616000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-380000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-230000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>200513.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-34892329.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>112671.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>25639.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>131582.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>100000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>785878.0</v>
       </c>
-      <c r="AR40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:44">
+      <c r="AS40"/>
+    </row>
+    <row r="41" spans="1:45">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>529596000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>493898000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>467749000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>404036000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>406482000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>383544000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>370616000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>364422000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>363448000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>447111000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>344691000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>385675000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>106186000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>105124000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>108321000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>104647000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>102616000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>102740000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>100533000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>171793000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>137729000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>144497000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>24732000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>144404000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142450000.0</v>
       </c>
       <c r="AK41">
         <v>142450000.0</v>
       </c>
       <c r="AL41">
+        <v>142450000.0</v>
+      </c>
+      <c r="AM41">
         <v>170730000.0</v>
       </c>
-      <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
-    </row>
-    <row r="42" spans="1:44">
+      <c r="AS41"/>
+    </row>
+    <row r="42" spans="1:45">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
+        <v>1710836000.0</v>
+      </c>
+      <c r="C42">
         <v>1725642000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1745472000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1756797000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1793859000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1836165000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1960163000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2014327000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2083735000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2089091000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2218110000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2435571000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2667424000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2886951000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>3112076000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>3295747000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>3536906000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>3616902000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>3655587000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>3756563000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>3782649000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>3797168000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>3825940000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2471312000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2402195000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2396501000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2394091000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2392085000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2390184000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2389548000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2390188000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>2123101000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>2122047000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>2121926000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>4221097.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>4337409.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>4261943.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>4456671.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>4733938.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>4924867.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>5066076.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>5000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>5013186.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>23620.0</v>
       </c>
     </row>
-    <row r="43" spans="1:44">
+    <row r="43" spans="1:45">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
-    </row>
-    <row r="44" spans="1:44">
+      <c r="AS43"/>
+    </row>
+    <row r="44" spans="1:45">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>1000.0</v>
       </c>
       <c r="AG44">
         <v>1000.0</v>
       </c>
       <c r="AH44">
         <v>1000.0</v>
       </c>
       <c r="AI44">
-        <v>0.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
-      <c r="AM44"/>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
-    </row>
-    <row r="45" spans="1:44">
+      <c r="AS44"/>
+    </row>
+    <row r="45" spans="1:45">
       <c r="A45" t="s">
         <v>56</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>5729370000.0</v>
+      </c>
       <c r="C45">
+        <v>6111759000.0</v>
+      </c>
+      <c r="D45">
         <v>5802232000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5742012000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5608596000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5791761000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5534341000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5478020000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>5425410000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>5522460000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>3931343000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>3746430000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>3653595000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>3601351000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>3765216000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>3453318000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>3458629000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>303650000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>3569608000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2197474000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2205011000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>2238823000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2139785000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2118616000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>2108081000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>2113040000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>2142557000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1157401000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1148932000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1123812000.0</v>
       </c>
-      <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
-    </row>
-    <row r="46" spans="1:44">
+      <c r="AS45"/>
+    </row>
+    <row r="46" spans="1:45">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>754521000.0</v>
+      </c>
+      <c r="C46">
         <v>3794203000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>666609000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4059086000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3990053000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4007773000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4011590000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4008133000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4003780000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3967849000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3931343000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3746430000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3653595000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3601351000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3765216000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3815448000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3720618000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3254728000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3509948000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3453318000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3458629000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3469466000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3569608000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2197474000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2205011000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2238823000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2139785000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2118616000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2108081000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2113040000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2142557000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1157401000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1148932000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1123812000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>86242000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>87538000.0</v>
       </c>
-      <c r="AK46"/>
-      <c r="AL46">
+      <c r="AL46"/>
+      <c r="AM46">
         <v>899124000.0</v>
       </c>
-      <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
-    </row>
-    <row r="47" spans="1:44">
+      <c r="AS46"/>
+    </row>
+    <row r="47" spans="1:45">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>3196518000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3128061000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3077287000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3227735000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>557973000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3164084000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3080981000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>541053000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>538746000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>529947000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>535744000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>529898000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>289175000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>292016000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>294387000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>186956000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>164759000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2108081000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>183750000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>193154000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>82361000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>82944000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>83666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ47">
         <v>0.0</v>
       </c>
       <c r="AK47">
         <v>0.0</v>
       </c>
       <c r="AL47">
+        <v>0.0</v>
+      </c>
+      <c r="AM47">
         <v>84226000.0</v>
       </c>
-      <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
-    </row>
-    <row r="48" spans="1:44">
+      <c r="AS47"/>
+    </row>
+    <row r="48" spans="1:45">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>-771831000.0</v>
+      </c>
+      <c r="C48">
         <v>-799954000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-612638000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-655970000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-703909000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-746964000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-836179000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-765704000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-718853000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-775093000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-861421000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-952937000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1040666000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1251550000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1337950000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1466543000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1539919000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1591090000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1665313000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1726416000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1746787000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1618707000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1665175000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1681427000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1692917000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1689373000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1703699000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-1704188000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-1693275000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-1683319000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-1673749000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-1640230000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-1640466000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-1636819000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>777434.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>661113.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>736580.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>541852.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>264588.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>73652.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-67552.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-20808.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-14793.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-5000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:44">
+    <row r="49" spans="1:45">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-952937000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-1040666000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-1251550000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-1337950000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-1466543000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-1539919000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-1591090000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-1665313000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-1726416000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-1746787000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-1618707000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-1665175000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-1681427000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-1692917000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-1689373000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-1703699000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-1704188000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-1693275000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-1683319000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-1673749000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-1640230000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-1640466000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-1636819000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>777434.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>661113.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>736580.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>541852.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>264588.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>73652.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-67552.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-20808.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-14793.0</v>
       </c>
-      <c r="AR49"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:44">
+      <c r="AS49"/>
+    </row>
+    <row r="50" spans="1:45">
       <c r="A50" t="s">
         <v>61</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>31934000.0</v>
+      </c>
       <c r="C50">
+        <v>31094000.0</v>
+      </c>
+      <c r="D50">
         <v>27437000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>26928000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>25439000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>24598000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>22933000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>21140000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>19178000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>18786000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>15981000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>13952000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>13514000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>13324000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>13497000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>20663000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>19792000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>18121000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>18652000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>16557000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>16229000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>16521000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>16872000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>265398000.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>5348000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>2025000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>2026000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>1990000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>3668000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>1915000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>1883000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>1884000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1881000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>669576000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1458588000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1334823000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1889000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
-    </row>
-    <row r="51" spans="1:44">
+      <c r="AS50"/>
+    </row>
+    <row r="51" spans="1:45">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
+        <v>3815461000.0</v>
+      </c>
+      <c r="C51">
         <v>4142786000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3914810000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3960209000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3880550000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3975353000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3888731000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3735025000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3744631000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3802547000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3725999000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3284902000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3110957000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3296483000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3176045000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3274687000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3052210000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2901927000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2850539000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2757332000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2699442000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2702154000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2748415000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2384005000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1774540000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1780151000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1712185000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1711549000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1711256000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1676499000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1653494000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>686524000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>664083000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>626746000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>380000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>230000.0</v>
       </c>
-      <c r="AK51"/>
-      <c r="AL51">
+      <c r="AL51"/>
+      <c r="AM51">
         <v>1334823000.0</v>
       </c>
-      <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
-    </row>
-    <row r="52" spans="1:44">
+      <c r="AS51"/>
+    </row>
+    <row r="52" spans="1:45">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
+        <v>102089000.0</v>
+      </c>
+      <c r="C52">
         <v>101846000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>99300000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>94801000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>91998000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>90976000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>88641000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>85024000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>80747000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>76194000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>72569000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>68062000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>64590000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>63823000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>65468000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>73158000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>73438000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>60367000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>69204000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>66163000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>64595000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>64584000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>63152000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>295836000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>29446000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>29133000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2025000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2026000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1990000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1959000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1915000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1883000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1884000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1881000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>380000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>230000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1334823000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1889000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
-    </row>
-    <row r="53" spans="1:44">
+      <c r="AS52"/>
+    </row>
+    <row r="53" spans="1:45">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>17124000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>17214000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>9145000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>13770000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>13215000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>8646000.0</v>
       </c>
-      <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
+        <v>0.0</v>
+      </c>
+      <c r="AJ53">
         <v>500828554.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>0.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>4704000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>501340910.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>500917479.0</v>
       </c>
-      <c r="AN53"/>
-      <c r="AO53">
+      <c r="AO53"/>
+      <c r="AP53">
         <v>500320412.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>500089682.0</v>
       </c>
-      <c r="AQ53"/>
       <c r="AR53"/>
-    </row>
-    <row r="54" spans="1:44">
+      <c r="AS53"/>
+    </row>
+    <row r="54" spans="1:45">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
-      <c r="AM54"/>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
-    </row>
-    <row r="55" spans="1:44">
+      <c r="AS54"/>
+    </row>
+    <row r="55" spans="1:45">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>5810656000.0</v>
+      </c>
+      <c r="C55">
         <v>5816167000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>6104669000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6104703000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5961676000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>6034911000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>6037219000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>6048768000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6180334000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6137915000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6075478000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5718500000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5609751000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5827651000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5810264000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>5978808000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>5857773000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>5773599000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5644181000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>5559713000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5538875000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>5572205000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>5624850000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3501540000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2857737000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2897649000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2811360000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2796276000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2790527000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2752485000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2797695000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1457033000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1432473000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1410742000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>500867612.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>502707408.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>501921984.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>501602414.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>501362150.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>501084182.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>501048921.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>501100000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>501751096.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:44">
+    <row r="56" spans="1:45">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>529919000.0</v>
+      </c>
+      <c r="C56">
         <v>525051000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>520345000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>530300000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>518454000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>557510000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>578319000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>576377000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>575363000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>569096000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>569205000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>545455000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>524877000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>521041000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>540266000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>540286000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>495596000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>483040000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>477512000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>439546000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>404056000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>419492000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>414128000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>940679000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>289913000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>292588000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>304234000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>299019000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>302755000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>256347000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>250655000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>136160000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>121092000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>127783000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>39058.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>44332.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>54931.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>261504.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>444671.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>495015.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>728509.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1750000.0</v>
       </c>
-      <c r="AR56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:44">
+      <c r="AS56"/>
+    </row>
+    <row r="57" spans="1:45">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>670282000.0</v>
+      </c>
+      <c r="C57">
         <v>611104000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>659819000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>655705000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>621368000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>585008000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>639416000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>631794000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>595793000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>562020000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>546933000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>533519000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>505562000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>561942000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>614512000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>596847000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>529272000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>517645000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>541840000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>499683000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>448614000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>448667000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>451202000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>590925000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>313284000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>320412000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>301040000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>287895000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>276139000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>269023000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>243614000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>158043000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>147678000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>155730000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2083453.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1061407.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>200513.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>75671.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>112671.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>25639.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>131582.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>100000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>785878.0</v>
       </c>
-      <c r="AR57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:44">
+      <c r="AS57"/>
+    </row>
+    <row r="58" spans="1:45">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>4940132000.0</v>
+      </c>
+      <c r="C58">
         <v>4959913000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>5044599000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5070108000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4950314000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5016318000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4983140000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4847432000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4860208000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4876665000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4762842000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4279955000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4045827000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4262351000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4129125000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4204858000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3891588000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3776836000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3687597000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3554300000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3532986000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>3430928000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3530345000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2796450000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2176664000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2188694000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2127421000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2111806000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2096596000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2050288000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2066986000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>980413000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>954374000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>926192000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>21583453.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>20561407.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>19700513.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>19575671.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>19612671.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>19525639.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>19631582.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>19600000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>20285878.0</v>
       </c>
-      <c r="AR58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:44">
+      <c r="AS58"/>
+    </row>
+    <row r="59" spans="1:45">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>476620000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>478099000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>484550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
-      <c r="AM59"/>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
-    </row>
-    <row r="60" spans="1:44">
+      <c r="AS59"/>
+    </row>
+    <row r="60" spans="1:45">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>870524000.0</v>
+      </c>
+      <c r="C60">
         <v>856254000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1060069999.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1034595000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1011362000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1018593000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1054079000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1201336000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1320126000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1261250000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1312636000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1438545000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1563924000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1565300000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1681139000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1773950000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1966185000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1996763000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1956584000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2005413000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2005889000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2141277000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2094505000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>705090000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>619316000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>644365000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>621496000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>621999000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>630643000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>638215000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>664331000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>428463000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>429792000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>435619000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>479284159.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>482146001.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>482221471.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>482026743.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>481749479.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>481558543.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>481417339.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>481500000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>481465218.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:44">
+    <row r="61" spans="1:45">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
-      <c r="AM61"/>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
-    </row>
-    <row r="62" spans="1:44">
+      <c r="AS61"/>
+    </row>
+    <row r="62" spans="1:45">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
-      <c r="U62">
+      <c r="U62"/>
+      <c r="V62">
         <v>77404000.0</v>
       </c>
-      <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
-      <c r="AI62">
+      <c r="AI62"/>
+      <c r="AJ62">
         <v>474284150.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AK62">
         <v>477146000.0</v>
       </c>
-      <c r="AK62">
+      <c r="AL62">
         <v>477221470.0</v>
       </c>
-      <c r="AL62">
+      <c r="AM62">
         <v>477026740.0</v>
       </c>
-      <c r="AM62">
+      <c r="AN62">
         <v>476749470.0</v>
       </c>
-      <c r="AN62">
+      <c r="AO62">
         <v>476558540.0</v>
       </c>
-      <c r="AO62">
+      <c r="AP62">
         <v>476417330.0</v>
       </c>
-      <c r="AP62">
+      <c r="AQ62">
         <v>476464080.0</v>
       </c>
-      <c r="AQ62">
+      <c r="AR62">
         <v>476465210.0</v>
       </c>
-      <c r="AR62"/>
+      <c r="AS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9500,1071 +9671,1081 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B2">
         <v>1213911000.0</v>
       </c>
       <c r="C2">
         <v>1093879000.0</v>
       </c>
       <c r="D2">
         <v>1030897000.0</v>
       </c>
       <c r="E2">
         <v>1007141000.0</v>
       </c>
       <c r="F2">
         <v>828277000.0</v>
       </c>
       <c r="G2">
         <v>664564000.0</v>
       </c>
       <c r="H2">
         <v>650352000.0</v>
       </c>
       <c r="I2">
         <v>462028000.0</v>
       </c>
       <c r="J2">
         <v>280372000.0</v>
       </c>
       <c r="K2">
         <v>258419000.0</v>
       </c>
       <c r="L2">
         <v>290395000.0</v>
       </c>
       <c r="M2">
         <v>395571000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B3">
         <v>430021000.0</v>
       </c>
       <c r="C3">
         <v>384972000.0</v>
       </c>
       <c r="D3">
         <v>338654000.0</v>
       </c>
       <c r="E3">
         <v>343507000.0</v>
       </c>
       <c r="F3">
         <v>318202000.0</v>
       </c>
       <c r="G3">
         <v>246948000.0</v>
       </c>
       <c r="H3">
         <v>189436000.0</v>
       </c>
       <c r="I3">
         <v>135040000.0</v>
       </c>
       <c r="J3">
         <v>81292000.0</v>
       </c>
       <c r="K3">
         <v>78000000.0</v>
       </c>
       <c r="L3">
         <v>136892000.0</v>
       </c>
       <c r="M3">
         <v>32821000.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-35725000.0</v>
       </c>
       <c r="F4">
         <v>45249000.0</v>
       </c>
       <c r="G4">
         <v>15767000.0</v>
       </c>
       <c r="H4">
         <v>15767000.0</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>14650000.0</v>
       </c>
       <c r="K4">
         <v>32195000.0</v>
       </c>
       <c r="L4">
         <v>-2634000.0</v>
       </c>
       <c r="M4">
         <v>-2634000.0</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B5">
         <v>167277000.0</v>
       </c>
       <c r="C5">
         <v>263915000.0</v>
       </c>
       <c r="D5">
         <v>673459000.0</v>
       </c>
       <c r="E5">
         <v>511482000.0</v>
       </c>
       <c r="F5">
         <v>267781000.0</v>
       </c>
       <c r="G5">
         <v>122852000.0</v>
       </c>
       <c r="H5">
         <v>-852000.0</v>
       </c>
       <c r="I5">
         <v>5888000.0</v>
       </c>
       <c r="J5">
         <v>-46090000.0</v>
       </c>
       <c r="K5">
         <v>-688567.0</v>
       </c>
       <c r="L5">
         <v>-10994000.0</v>
       </c>
       <c r="M5">
         <v>53059000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B6">
         <v>597298000.0</v>
       </c>
       <c r="C6">
         <v>648887000.0</v>
       </c>
       <c r="D6">
         <v>1012113000.0</v>
       </c>
       <c r="E6">
         <v>854989000.0</v>
       </c>
       <c r="F6">
         <v>585983000.0</v>
       </c>
       <c r="G6">
         <v>369800000.0</v>
       </c>
       <c r="H6">
         <v>188584000.0</v>
       </c>
       <c r="I6">
         <v>140928000.0</v>
       </c>
       <c r="J6">
         <v>35202000.0</v>
       </c>
       <c r="K6">
         <v>-688567.0</v>
       </c>
       <c r="L6">
         <v>125898000.0</v>
       </c>
       <c r="M6">
         <v>85880000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>2785000.0</v>
       </c>
       <c r="I8">
         <v>20700000.0</v>
       </c>
       <c r="J8">
         <v>40350000.0</v>
       </c>
       <c r="K8">
         <v>32195000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B9">
         <v>1067535000.0</v>
       </c>
       <c r="C9">
         <v>1301839000.0</v>
       </c>
       <c r="D9">
         <v>1333870000.0</v>
       </c>
       <c r="E9">
         <v>1135482000.0</v>
       </c>
       <c r="F9">
         <v>844703000.0</v>
       </c>
       <c r="G9">
         <v>608427000.0</v>
       </c>
       <c r="H9">
         <v>413313000.0</v>
       </c>
       <c r="I9">
         <v>289384000.0</v>
       </c>
       <c r="J9">
         <v>165570000.0</v>
       </c>
       <c r="K9">
         <v>168193000.0</v>
       </c>
       <c r="L9">
         <v>162940000.0</v>
       </c>
       <c r="M9">
         <v>248848000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B10">
         <v>-55421000.0</v>
       </c>
       <c r="C10">
         <v>36604000.0</v>
       </c>
       <c r="D10">
         <v>468419000.0</v>
       </c>
       <c r="E10">
         <v>365204000.0</v>
       </c>
       <c r="F10">
         <v>151423000.0</v>
       </c>
       <c r="G10">
         <v>3533000.0</v>
       </c>
       <c r="H10">
         <v>-123356000.0</v>
       </c>
       <c r="I10">
         <v>-92172000.0</v>
       </c>
       <c r="J10">
         <v>-165398000.0</v>
       </c>
       <c r="K10">
         <v>562660.0</v>
       </c>
       <c r="L10">
         <v>-103022000.0</v>
       </c>
       <c r="M10">
         <v>-101784000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B11">
         <v>-2431000.0</v>
       </c>
       <c r="C11">
         <v>8475000.0</v>
       </c>
       <c r="D11">
         <v>126575000.0</v>
       </c>
       <c r="E11">
         <v>88863000.0</v>
       </c>
       <c r="F11">
         <v>36528000.0</v>
       </c>
       <c r="G11">
         <v>-56040000.0</v>
       </c>
       <c r="H11">
         <v>-2191000.0</v>
       </c>
       <c r="I11">
         <v>-38600000.0</v>
       </c>
       <c r="J11">
         <v>-936000.0</v>
       </c>
       <c r="K11">
         <v>-24502000.0</v>
       </c>
       <c r="L11">
         <v>-34069000.0</v>
       </c>
       <c r="M11">
         <v>-13177000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B12">
         <v>222698000.0</v>
       </c>
       <c r="C12">
         <v>227311000.0</v>
       </c>
       <c r="D12">
         <v>205040000.0</v>
       </c>
       <c r="E12">
         <v>146278000.0</v>
       </c>
       <c r="F12">
         <v>116358000.0</v>
       </c>
       <c r="G12">
         <v>119319000.0</v>
       </c>
       <c r="H12">
         <v>122504000.0</v>
       </c>
       <c r="I12">
         <v>98433000.0</v>
       </c>
       <c r="J12">
         <v>119308000.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>92028000.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>0.0</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>12232000.0</v>
       </c>
       <c r="K13">
         <v>1251227.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>1213000.0</v>
       </c>
       <c r="H14">
         <v>64590000.0</v>
       </c>
       <c r="I14">
         <v>63982000.0</v>
       </c>
       <c r="J14">
         <v>48931000.0</v>
       </c>
       <c r="K14">
         <v>48931000.0</v>
       </c>
       <c r="L14">
         <v>48931000.0</v>
       </c>
       <c r="M14">
         <v>48931000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B15">
         <v>-52990000.0</v>
       </c>
       <c r="C15">
         <v>28129000.0</v>
       </c>
       <c r="D15">
         <v>476457000.0</v>
       </c>
       <c r="E15">
         <v>339540000.0</v>
       </c>
       <c r="F15">
         <v>160144000.0</v>
       </c>
       <c r="G15">
         <v>74127000.0</v>
       </c>
       <c r="H15">
         <v>-120744000.0</v>
       </c>
       <c r="I15">
         <v>-49040000.0</v>
       </c>
       <c r="J15">
         <v>-147702000.0</v>
       </c>
       <c r="K15">
         <v>562660.0</v>
       </c>
       <c r="L15">
         <v>-71587000.0</v>
       </c>
       <c r="M15">
         <v>-88607000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>339540000.0</v>
       </c>
       <c r="F16">
         <v>160144000.0</v>
       </c>
       <c r="G16">
         <v>70666000.0</v>
       </c>
       <c r="H16">
         <v>-11122000.0</v>
       </c>
       <c r="I16">
         <v>-51175000.0</v>
       </c>
       <c r="J16">
         <v>-147702000.0</v>
       </c>
       <c r="K16">
         <v>-30936000.0</v>
       </c>
       <c r="L16">
         <v>-20810.0</v>
       </c>
       <c r="M16">
         <v>-88607000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>122</v>
+      </c>
+      <c r="B17">
+        <v>-52990000.0</v>
+      </c>
       <c r="C17">
         <v>28129000.0</v>
       </c>
       <c r="D17">
         <v>341844000.0</v>
       </c>
       <c r="E17">
         <v>276341000.0</v>
       </c>
       <c r="F17">
         <v>160144000.0</v>
       </c>
       <c r="G17">
         <v>71879000.0</v>
       </c>
       <c r="H17">
         <v>-11543000.0</v>
       </c>
       <c r="I17">
         <v>-53572000.0</v>
       </c>
       <c r="J17">
         <v>-164462000.0</v>
       </c>
       <c r="K17">
         <v>562660.0</v>
       </c>
       <c r="L17">
         <v>-68953000.0</v>
       </c>
       <c r="M17">
         <v>-88607000.0</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>123</v>
+      </c>
+      <c r="B18">
+        <v>-231511000.0</v>
+      </c>
       <c r="C18">
         <v>-227311000.0</v>
       </c>
       <c r="D18">
         <v>-205040000.0</v>
       </c>
       <c r="E18">
         <v>-146278000.0</v>
       </c>
       <c r="F18">
         <v>-117987000.0</v>
       </c>
       <c r="G18">
         <v>-119886000.0</v>
       </c>
       <c r="H18">
         <v>-122504000.0</v>
       </c>
       <c r="I18">
         <v>-98433000.0</v>
       </c>
       <c r="J18">
         <v>-107076000.0</v>
       </c>
       <c r="K18">
         <v>1251227.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>35456000.0</v>
       </c>
       <c r="F19">
         <v>-32596000.0</v>
       </c>
       <c r="G19">
         <v>-42401000.0</v>
       </c>
       <c r="H19">
         <v>-8755000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>12232000.0</v>
       </c>
       <c r="K19">
         <v>1251227.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>-61000.0</v>
       </c>
       <c r="F20">
         <v>13243000.0</v>
       </c>
       <c r="G20">
         <v>70580000.0</v>
       </c>
       <c r="H20">
         <v>6603000.0</v>
       </c>
       <c r="I20">
         <v>17068000.0</v>
       </c>
       <c r="J20">
         <v>62939000.0</v>
       </c>
       <c r="K20">
         <v>8342000.0</v>
       </c>
       <c r="L20">
         <v>9185000.0</v>
       </c>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B21">
         <v>488876000.0</v>
       </c>
       <c r="C21">
         <v>263915000.0</v>
       </c>
       <c r="D21">
         <v>673459000.0</v>
       </c>
       <c r="E21">
         <v>511482000.0</v>
       </c>
       <c r="F21">
         <v>300377000.0</v>
       </c>
       <c r="G21">
         <v>161792000.0</v>
       </c>
       <c r="H21">
         <v>117525000.0</v>
       </c>
       <c r="I21">
         <v>6261000.0</v>
       </c>
       <c r="J21">
         <v>-58322000.0</v>
       </c>
       <c r="K21">
         <v>-688567.0</v>
       </c>
       <c r="L21">
         <v>-20772000.0</v>
       </c>
       <c r="M21">
         <v>53059000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B23">
         <v>1792570000.0</v>
       </c>
       <c r="C23">
         <v>2131803000.0</v>
       </c>
       <c r="D23">
         <v>1691308000.0</v>
       </c>
       <c r="E23">
         <v>1631141000.0</v>
       </c>
       <c r="F23">
         <v>1372603000.0</v>
       </c>
       <c r="G23">
         <v>1111199000.0</v>
       </c>
       <c r="H23">
         <v>946140000.0</v>
       </c>
       <c r="I23">
         <v>725629000.0</v>
       </c>
       <c r="J23">
         <v>454203000.0</v>
       </c>
       <c r="K23">
         <v>688567.0</v>
       </c>
       <c r="L23">
         <v>452425000.0</v>
       </c>
       <c r="M23">
         <v>663286000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>130</v>
+      </c>
+      <c r="B25">
+        <v>430021000.0</v>
+      </c>
       <c r="C25">
         <v>384972000.0</v>
       </c>
       <c r="D25">
         <v>338654000.0</v>
       </c>
       <c r="E25">
         <v>62380000.0</v>
       </c>
       <c r="F25">
         <v>78030000.0</v>
       </c>
       <c r="G25">
         <v>246948000.0</v>
       </c>
       <c r="H25">
         <v>189436000.0</v>
       </c>
       <c r="I25">
         <v>136467000.0</v>
       </c>
       <c r="J25">
         <v>107876000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>133</v>
+      </c>
+      <c r="B28">
+        <v>581762000.0</v>
+      </c>
       <c r="C28">
         <v>630705000.0</v>
       </c>
       <c r="D28">
         <v>596090000.0</v>
       </c>
       <c r="E28">
         <v>567214000.0</v>
       </c>
       <c r="F28">
         <v>511446000.0</v>
       </c>
       <c r="G28">
         <v>360626000.0</v>
       </c>
       <c r="H28">
         <v>271004000.0</v>
       </c>
       <c r="I28">
         <v>254871000.0</v>
       </c>
       <c r="J28">
         <v>162351000.0</v>
       </c>
       <c r="K28">
         <v>688567.0</v>
       </c>
       <c r="L28">
         <v>139355000.0</v>
       </c>
       <c r="M28">
         <v>161966000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>134</v>
+      </c>
+      <c r="B29">
+        <v>-2431000.0</v>
+      </c>
       <c r="C29">
         <v>8475000.0</v>
       </c>
       <c r="D29">
         <v>126575000.0</v>
       </c>
       <c r="E29">
         <v>88863000.0</v>
       </c>
       <c r="F29">
         <v>49546000.0</v>
       </c>
       <c r="G29">
         <v>-51451000.0</v>
       </c>
       <c r="H29">
         <v>-2191000.0</v>
       </c>
       <c r="I29">
         <v>-38600000.0</v>
       </c>
       <c r="J29">
         <v>-936000.0</v>
       </c>
       <c r="K29">
         <v>-24502000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B30">
         <v>578659000.0</v>
       </c>
       <c r="C30">
         <v>1037924000.0</v>
       </c>
       <c r="D30">
         <v>660411000.0</v>
       </c>
       <c r="E30">
         <v>624000000.0</v>
       </c>
       <c r="F30">
         <v>544326000.0</v>
       </c>
       <c r="G30">
         <v>446635000.0</v>
       </c>
       <c r="H30">
         <v>295788000.0</v>
       </c>
       <c r="I30">
         <v>263601000.0</v>
       </c>
       <c r="J30">
         <v>173831000.0</v>
       </c>
       <c r="K30">
         <v>688567.0</v>
       </c>
       <c r="L30">
         <v>162030000.0</v>
       </c>
       <c r="M30">
         <v>267715000.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B31">
         <v>-544297000.0</v>
       </c>
       <c r="C31">
         <v>-227311000.0</v>
       </c>
       <c r="D31">
         <v>-205040000.0</v>
       </c>
       <c r="E31">
         <v>-146278000.0</v>
       </c>
       <c r="F31">
         <v>-148954000.0</v>
       </c>
       <c r="G31">
         <v>-158259000.0</v>
       </c>
       <c r="H31">
         <v>-240881000.0</v>
       </c>
       <c r="I31">
         <v>-98433000.0</v>
       </c>
       <c r="J31">
         <v>-107076000.0</v>
       </c>
       <c r="K31">
         <v>1251227.0</v>
       </c>
       <c r="L31">
         <v>-82250000.0</v>
       </c>
       <c r="M31">
         <v>-85241000.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B32">
         <v>2281446000.0</v>
       </c>
       <c r="C32">
         <v>2395718000.0</v>
       </c>
       <c r="D32">
         <v>2364767000.0</v>
       </c>
       <c r="E32">
         <v>2142623000.0</v>
       </c>
       <c r="F32">
         <v>1672980000.0</v>
       </c>
       <c r="G32">
         <v>1272991000.0</v>
       </c>
       <c r="H32">
         <v>1063665000.0</v>
       </c>
       <c r="I32">
         <v>751412000.0</v>
       </c>
@@ -10580,3418 +10761,3500 @@
       <c r="M32">
         <v>644419000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ32"/>
+  <dimension ref="A1:AR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
+        <v>83</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:43">
+      <c r="AR1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B2">
+        <v>262953000.0</v>
+      </c>
+      <c r="C2">
         <v>304738000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>310336000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>293013000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>259185000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>266166000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>279948000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>277472000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>270293000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>269200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>265140000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>254217000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>242340000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>233417000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>280123000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>247677000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>217110000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>239451000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>221821000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>238292000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>211943000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>203392000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>207751000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>146898000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>149631000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>168855000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>168914000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>162229000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>150354000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>154527000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>137978000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>85693000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>83830000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>280372000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>74893000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>70494000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>61383000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6178000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>92400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86098500.0</v>
       </c>
       <c r="AO2">
         <v>86098500.0</v>
       </c>
-      <c r="AP2"/>
+      <c r="AP2">
+        <v>86098500.0</v>
+      </c>
       <c r="AQ2"/>
-    </row>
-    <row r="3" spans="1:43">
+      <c r="AR2"/>
+    </row>
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B3">
+        <v>92431000.0</v>
+      </c>
+      <c r="C3">
         <v>112239000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>24424000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>112632000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>97092000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>99078000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>99320000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>93746000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>92828000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>95727000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>84802000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>81796000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>76329000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>86136000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>89321000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>86230000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>81820000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>82666000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>75056000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>85625000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>74855000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>75523000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>72508000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>49153000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>49764000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>48724000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>48002000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>47462000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>44346000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>44880000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>39646000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1570000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>26304000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>8653000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>27822000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>26740000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>26335000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>-1598000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3540000.0</v>
       </c>
       <c r="AO3">
         <v>3540000.0</v>
       </c>
-      <c r="AP3"/>
+      <c r="AP3">
+        <v>3540000.0</v>
+      </c>
       <c r="AQ3"/>
-    </row>
-    <row r="4" spans="1:43">
+      <c r="AR3"/>
+    </row>
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-45468000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-44541000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>8816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42865000.0</v>
       </c>
       <c r="Q4">
         <v>42865000.0</v>
       </c>
       <c r="R4">
         <v>42865000.0</v>
       </c>
-      <c r="S4"/>
+      <c r="S4">
+        <v>42865000.0</v>
+      </c>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
         <v>37335000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-30720000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>5830000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>2205000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>32195000.0</v>
       </c>
-      <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
-    </row>
-    <row r="5" spans="1:43">
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B5">
+        <v>108235000.0</v>
+      </c>
+      <c r="C5">
         <v>-205229000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>118806000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>126900000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>119434000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>174419000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-35218000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-5232000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>129946000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>177173000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>178099000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>166540000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>151647000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>141854000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>144473000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>114100000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>81701000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>117426000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>91362000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>68411000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>44892000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>91263000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-39692000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>14104000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>120702000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>37613000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>29782000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>30537000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>21464000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-131181000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-35715000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>29359000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-19404000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-46325582.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-28849322.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-27611490.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-26666416.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1451834.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-3674376.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-3667551.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-3817474.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-11015.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-9793.0</v>
       </c>
     </row>
-    <row r="6" spans="1:43">
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B6">
+        <v>200666000.0</v>
+      </c>
+      <c r="C6">
         <v>-92990000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>143230000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>239532000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>216526000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>273497000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>64102000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>88514000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>222774000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>272900000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>262901000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>248336000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>227976000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>227990000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>233794000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>200330000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>163521000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>200092000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>166418000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>154036000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>119747000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>166786000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>32816000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>63257000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>170466000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>86337000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>77784000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>77999000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>65810000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-86301000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>3931000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>30929000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>6900000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-37672582.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1027322.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-871490.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-331416.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-146166.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-137376.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-127551.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-277474.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-99601.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-10889.0</v>
       </c>
     </row>
-    <row r="7" spans="1:43">
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
-      <c r="AM7"/>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
-    </row>
-    <row r="8" spans="1:43">
+      <c r="AR7"/>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>2785000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>15900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
-      <c r="AM8"/>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B9">
+        <v>285675000.0</v>
+      </c>
+      <c r="C9">
         <v>261233000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>256505000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>296070000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>300366000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>336349000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>321484000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>327118000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>316888000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>343176000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>339694000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>327872000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>323128000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>276867000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>297885000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>275213000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>234061000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>278469000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>239226000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>222810000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>213380000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>234255000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>209564000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>109964000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>106190000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>101337000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>103426000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>103896000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>104654000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>102877000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>80946000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>54640000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>50921000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>165570000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>41269000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>39583000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>37938000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-25486000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>58329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61497000.0</v>
       </c>
       <c r="AO9">
         <v>61497000.0</v>
       </c>
-      <c r="AP9"/>
+      <c r="AP9">
+        <v>61497000.0</v>
+      </c>
       <c r="AQ9"/>
-    </row>
-    <row r="10" spans="1:43">
+      <c r="AR9"/>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B10">
+        <v>43056000.0</v>
+      </c>
+      <c r="C10">
         <v>-244649000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>60340000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>67923000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>60965000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>115067000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-91041000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-60780000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>73358000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>118048000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>124296000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>119294000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>106781000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>97938000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>106464000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>80947000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>51131000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>87816000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>62356000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>39199000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>14928000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>61187000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-72726000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-14415000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>92445000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>10462000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-458000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-12955000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-10783000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-35415000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-43236000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-6266000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-7255000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-165633582.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>116321.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-75467.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>194728.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>277264.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>190937.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>141204.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-46744.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-11015.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-9793.0</v>
       </c>
     </row>
-    <row r="11" spans="1:43">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B11">
+        <v>14933000.0</v>
+      </c>
+      <c r="C11">
         <v>-57333000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>17008000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>19984000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>17910000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>25852000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-20566000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-13929000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>17118000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>31720000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>32780000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>31565000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>30510000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>21696000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>28288000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>20848000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>12083000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>13593000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5243000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>18828000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>10481000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>14719000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-66675000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-285000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>790000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-169000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1220000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-1180000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>378000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-25028000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-6507000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-6645000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-420000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-15586000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-7632000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-5269000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-4869000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>18996000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1631500.0</v>
       </c>
       <c r="AO11">
         <v>1631500.0</v>
       </c>
-      <c r="AP11"/>
+      <c r="AP11">
+        <v>1631500.0</v>
+      </c>
       <c r="AQ11"/>
-    </row>
-    <row r="12" spans="1:43">
+      <c r="AR11"/>
+    </row>
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B12">
+        <v>53607000.0</v>
+      </c>
+      <c r="C12">
         <v>39420000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>58466000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>61430000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>58469000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>59352000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>55823000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>55548000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>56588000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>59125000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>53803000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>47246000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>44866000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>43916000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>38009000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>33153000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>30570000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>29610000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>29006000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>29212000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>29964000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>30076000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>33034000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>28519000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>28257000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>27151000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>30005000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>31668000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>31115000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2960000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>43447000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>12155000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>11719000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>119308000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>30106000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>29907000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>24661000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>94671000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
-    </row>
-    <row r="13" spans="1:43">
+      <c r="AR12"/>
+    </row>
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>28257000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>27151000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>30857000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>32524000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>31115000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
-    </row>
-    <row r="14" spans="1:43">
+      <c r="AR13"/>
+    </row>
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-      <c r="R14">
-[...1 lines deleted...]
-      </c>
+      <c r="R14"/>
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
         <v>0.0</v>
       </c>
       <c r="U14">
         <v>0.0</v>
       </c>
       <c r="V14">
         <v>0.0</v>
       </c>
       <c r="W14">
         <v>0.0</v>
       </c>
       <c r="X14">
+        <v>0.0</v>
+      </c>
+      <c r="Y14">
         <v>1343000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>61757000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>64590000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>62443000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>62471000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>63288000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>63982000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-3210000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>143000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-648000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>0.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>146793000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-146793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48931000.0</v>
       </c>
       <c r="AL14">
         <v>48931000.0</v>
       </c>
-      <c r="AM14"/>
+      <c r="AM14">
+        <v>48931000.0</v>
+      </c>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
-    </row>
-    <row r="15" spans="1:43">
+      <c r="AR14"/>
+    </row>
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B15">
+        <v>28123000.0</v>
+      </c>
+      <c r="C15">
         <v>-187316000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>43332000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>47939000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>43055000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>89215000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-70475000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-46851000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>56240000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>86328000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>91516000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>87729000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>210884000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>86400000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>128593000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>73376000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>51171000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>74223000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>61103000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>20371000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>4447000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>46468000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-6051000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-15473000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>91785000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>9603000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>489000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-10913000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-10301000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-9570000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-33519000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>236000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-6187000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-147937582.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>116321.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-75467.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>194728.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>277264.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>190937.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>141204.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-46744.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-11015.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-9793.0</v>
       </c>
     </row>
-    <row r="16" spans="1:43">
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>87729000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>210884000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>86400000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>128593000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>73376000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>51171000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>74223000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>61103000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>20371000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4447000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>46468000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>16252000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11490000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-3544000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>9603000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>489000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-10913000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-9271000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-11705000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-33519000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>236000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-6187000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-109034401.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>116321.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-75467.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>194728.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-30936000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>190937.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>141204.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-46744.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>-9793.0</v>
       </c>
     </row>
-    <row r="17" spans="1:43">
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>122</v>
+      </c>
+      <c r="B17">
+        <v>28123000.0</v>
+      </c>
       <c r="C17">
+        <v>-187316000.0</v>
+      </c>
+      <c r="D17">
         <v>43332000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>47939000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>43055000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>89215000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-70475000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-46851000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>56240000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>86328000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>91516000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>119294000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>106781000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>35847000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>115947000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>73376000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>51171000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>74223000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>61103000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>20371000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>4447000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>46468000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>16252000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>12833000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-3674000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>10631000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>762000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-11775000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-11161000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-10387000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-36729000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>379000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-6835000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-119179401.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>116321.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-75467.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>194728.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-63131000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>190937.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>141204.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-46744.0</v>
       </c>
-      <c r="AP17"/>
-      <c r="AQ17">
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>-9793.0</v>
       </c>
     </row>
-    <row r="18" spans="1:43">
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>123</v>
+      </c>
+      <c r="B18">
+        <v>-53607000.0</v>
+      </c>
       <c r="C18">
+        <v>-55599000.0</v>
+      </c>
+      <c r="D18">
         <v>-58466000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-58977000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-58469000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-59352000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-55823000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-55548000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-56588000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-59125000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-53803000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-47246000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-44866000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-44546000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-38165000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-33574000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-30990000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-29610000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-29201000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-29212000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-29964000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-30076000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-33034000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-28519000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-28257000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-27151000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-30857000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-32524000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-31972000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AR18"/>
+    </row>
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>176078000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1407000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>34049000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>-2204000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-30392000.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19">
+      <c r="W19"/>
+      <c r="X19">
         <v>-42401000.0</v>
       </c>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>-7244000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>1143643.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>796023.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>526144.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>328313.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>268755.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>230730.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>1096.0</v>
       </c>
     </row>
-    <row r="20" spans="1:43">
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>25000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>-86000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>138000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2159000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>6960000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>3986000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>13846000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>56045000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>749000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>-60000.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>1980000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>3936000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>8243000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>0.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>6137000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>449000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>600000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>0.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>188817000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-188817000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>62939000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>8342000.0</v>
       </c>
-      <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20"/>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B21">
+        <v>108235000.0</v>
+      </c>
+      <c r="C21">
         <v>119521000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>118806000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>126900000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>119434000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>174419000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-35218000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-5232000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>129946000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>177173000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>178099000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>166540000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>151647000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>141854000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>144473000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>114100000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>81701000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>117426000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>91362000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>70615000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>75284000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>91263000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>25012000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>41067000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>25373000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>39124000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>30399000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>26813000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>21189000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-4303000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>211000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>5889000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4464000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-56091772.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1027322.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-871490.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-331416.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-146166.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-137376.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-127551.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-277474.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-99601.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-10889.0</v>
       </c>
     </row>
-    <row r="22" spans="1:43">
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
-      <c r="AM22"/>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
-    </row>
-    <row r="23" spans="1:43">
+      <c r="AR22"/>
+    </row>
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B23">
+        <v>440393000.0</v>
+      </c>
+      <c r="C23">
         <v>446450000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>448035000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>462183000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>440117000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>428096000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>636650000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>609822000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>457235000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>435203000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>426735000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>415549000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>413821000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>368430000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>433535000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>408790000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>369470000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>400494000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>369685000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>390487000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>350039000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>346384000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>392303000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>215795000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>230448000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>231068000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>239727000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>235730000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>225892000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>250570000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>213001000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>133423000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>128635000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>451972772.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1027322.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>871490.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>331416.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>146166.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>137376.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>127551.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>277474.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>99601.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>10889.0</v>
       </c>
     </row>
-    <row r="24" spans="1:43">
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>130</v>
+      </c>
+      <c r="B25">
+        <v>92431000.0</v>
+      </c>
       <c r="C25">
+        <v>112239000.0</v>
+      </c>
+      <c r="D25">
         <v>108058000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>112632000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>97092000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>99078000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>99320000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>93746000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>92828000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>95727000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>17852000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>17346000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>17173000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>16410000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>17066000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>19054000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>19604000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>19270000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>75056000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>85625000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>74855000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>75523000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>72508000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>49153000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>49764000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>48724000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>48235000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>47604000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>44873000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>44880000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>39646000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>25637000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>26304000.0</v>
       </c>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
-      <c r="AM26"/>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26"/>
+    </row>
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>11050000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>133</v>
+      </c>
+      <c r="B28">
+        <v>154008000.0</v>
+      </c>
       <c r="C28">
+        <v>141894000.0</v>
+      </c>
+      <c r="D28">
         <v>137699000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>145023000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>157146000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>137662000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>150865000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>174610000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>167568000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>146405000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>151983000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>146810000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>150892000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>109396000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>145444000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>162164000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>150210000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>139150000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>133424000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>122387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108307000.0</v>
       </c>
       <c r="V28">
         <v>108307000.0</v>
       </c>
       <c r="W28">
+        <v>108307000.0</v>
+      </c>
+      <c r="X28">
         <v>112079000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>65272000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>74968000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>57737000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>68159000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>71623000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>73485000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>90026000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>71897000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>47734000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>45214000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>160120772.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1027322.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>871490.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>331416.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>146166.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>137376.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>127551.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>277474.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>99601.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>10889.0</v>
       </c>
     </row>
-    <row r="29" spans="1:43">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>134</v>
+      </c>
+      <c r="B29">
+        <v>14933000.0</v>
+      </c>
       <c r="C29">
+        <v>-57333000.0</v>
+      </c>
+      <c r="D29">
         <v>17008000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>19984000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17910000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>25852000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-20566000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-13929000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>17118000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>31720000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>32780000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>31565000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>30510000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>27644000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>30219000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>24711000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>15748000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>13593000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6644000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>18828000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>10481000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>14719000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-66675000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-285000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>790000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-169000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1220000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1180000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>378000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29"/>
+    </row>
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B30">
+        <v>177762000.0</v>
+      </c>
+      <c r="C30">
         <v>141712000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>137699000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>169170000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>180932000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>161930000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>356702000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>332350000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>186942000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>166003000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>161595000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>161332000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>171481000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>135013000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>153412000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>161113000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>152360000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>161043000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>147864000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>152195000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>138096000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>142992000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>184552000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>68897000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>80817000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>62213000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>70813000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>73501000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>75538000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>96043000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>75023000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>47730000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>44805000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>171600772.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1027322.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>871490.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>331416.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>146166.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>137376.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>127551.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>277474.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>99601.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>10889.0</v>
       </c>
     </row>
-    <row r="31" spans="1:43">
+    <row r="31" spans="1:44">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B31">
+        <v>-65179000.0</v>
+      </c>
+      <c r="C31">
         <v>-364170000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-58466000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-58977000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-58469000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-59352000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-55823000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-55548000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-56588000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-59125000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-53803000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-47246000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-44866000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-43916000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-38009000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-33153000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-30570000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-29610000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-29006000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-31416000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-60356000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-30076000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-97738000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-55482000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>67072000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-28662000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-30240000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-38912000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-32247000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-31112000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-43447000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-12155000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-11719000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-85714582.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1143643.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>796023.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>526144.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>423430.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>328313.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>268755.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>230730.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>88586.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1096.0</v>
       </c>
     </row>
-    <row r="32" spans="1:43">
+    <row r="32" spans="1:44">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B32">
+        <v>548628000.0</v>
+      </c>
+      <c r="C32">
         <v>565971000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>566841000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>589083000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>559551000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>602515000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>601432000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>604590000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>587181000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>612376000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>604834000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>582089000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>565468000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>510284000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>578008000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>522890000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>451171000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>517920000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>461047000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>461102000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>425323000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>437647000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>417315000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>256862000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>255821000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>270192000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>272340000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>266125000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>255008000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>257404000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>218924000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>140333000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>134751000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>445942000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>116162000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>110077000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>99321000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>-19308000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>150729000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147595500.0</v>
       </c>
       <c r="AO32">
         <v>147595500.0</v>
       </c>
-      <c r="AP32"/>
+      <c r="AP32">
+        <v>147595500.0</v>
+      </c>
       <c r="AQ32"/>
+      <c r="AR32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14036,1099 +14299,1105 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B2">
         <v>9001000.0</v>
       </c>
       <c r="C2">
         <v>10958000.0</v>
       </c>
       <c r="D2">
         <v>17774000.0</v>
       </c>
       <c r="E2">
         <v>12699000.0</v>
       </c>
       <c r="F2">
         <v>24937000.0</v>
       </c>
       <c r="G2">
         <v>3045000.0</v>
       </c>
       <c r="H2">
         <v>8958000.0</v>
       </c>
       <c r="I2">
         <v>9185000.0</v>
       </c>
       <c r="J2">
         <v>6162000.0</v>
       </c>
       <c r="K2">
         <v>1007861.0</v>
       </c>
       <c r="L2">
         <v>6279000.0</v>
       </c>
       <c r="M2">
         <v>11246000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B3">
         <v>24331000</v>
       </c>
       <c r="C3">
         <v>299292000</v>
       </c>
       <c r="D3">
         <v>249213000</v>
       </c>
       <c r="E3">
         <v>486802000</v>
       </c>
       <c r="F3">
         <v>308996000</v>
       </c>
       <c r="G3">
         <v>188837000</v>
       </c>
       <c r="H3">
         <v>213446000</v>
       </c>
       <c r="I3">
         <v>165505000</v>
       </c>
       <c r="J3">
         <v>116147000</v>
       </c>
       <c r="K3">
         <v>71430000</v>
       </c>
       <c r="L3">
         <v>184424000</v>
       </c>
       <c r="M3">
         <v>91944000</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>5957000.0</v>
       </c>
       <c r="F4">
         <v>-12032000.0</v>
       </c>
       <c r="G4">
         <v>20494000.0</v>
       </c>
       <c r="H4">
         <v>-6079000.0</v>
       </c>
       <c r="I4">
         <v>-227000.0</v>
       </c>
       <c r="J4">
         <v>3023000.0</v>
       </c>
       <c r="K4">
         <v>-819798.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>431218000.0</v>
       </c>
       <c r="F5">
         <v>410181000.0</v>
       </c>
       <c r="G5">
         <v>272248000.0</v>
       </c>
       <c r="H5">
         <v>236395000.0</v>
       </c>
       <c r="I5">
         <v>130421000.0</v>
       </c>
       <c r="J5">
         <v>135722000.0</v>
       </c>
       <c r="K5">
         <v>-73442.0</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B6">
         <v>5586000.0</v>
       </c>
       <c r="C6">
         <v>-1957000.0</v>
       </c>
       <c r="D6">
         <v>-6816000.0</v>
       </c>
       <c r="E6">
         <v>5075000.0</v>
       </c>
       <c r="F6">
         <v>-12238000.0</v>
       </c>
       <c r="G6">
         <v>21892000.0</v>
       </c>
       <c r="H6">
         <v>-5913000.0</v>
       </c>
       <c r="I6">
         <v>-227000.0</v>
       </c>
       <c r="J6">
         <v>3023000.0</v>
       </c>
       <c r="K6">
         <v>-819798.0</v>
       </c>
       <c r="L6">
         <v>3023000.0</v>
       </c>
       <c r="M6">
         <v>-4967000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B7">
         <v>117000.0</v>
       </c>
       <c r="C7">
         <v>-20126000.0</v>
       </c>
       <c r="D7">
         <v>-91811000.0</v>
       </c>
       <c r="E7">
         <v>-53932000.0</v>
       </c>
       <c r="F7">
         <v>-60131000.0</v>
       </c>
       <c r="G7">
         <v>-43175000.0</v>
       </c>
       <c r="H7">
         <v>-38693000.0</v>
       </c>
       <c r="I7">
         <v>-15005000.0</v>
       </c>
       <c r="J7">
         <v>-23480000.0</v>
       </c>
       <c r="K7">
         <v>-131231.0</v>
       </c>
       <c r="L7">
         <v>15827000.0</v>
       </c>
       <c r="M7">
         <v>31584000.0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-94463000.0</v>
       </c>
       <c r="F8">
         <v>-105053000.0</v>
       </c>
       <c r="G8">
         <v>-26723000.0</v>
       </c>
       <c r="H8">
         <v>-63648000.0</v>
       </c>
       <c r="I8">
         <v>-36452000.0</v>
       </c>
       <c r="J8">
         <v>-28288000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B9">
         <v>-19251000.0</v>
       </c>
       <c r="C9">
         <v>-34519000.0</v>
       </c>
       <c r="D9">
         <v>-76357000.0</v>
       </c>
       <c r="E9">
         <v>-94463000.0</v>
       </c>
       <c r="F9">
         <v>-105053000.0</v>
       </c>
       <c r="G9">
         <v>-26723000.0</v>
       </c>
       <c r="H9">
         <v>-63648000.0</v>
       </c>
       <c r="I9">
         <v>-36452000.0</v>
       </c>
       <c r="J9">
         <v>-20563000.0</v>
       </c>
       <c r="K9">
         <v>-4106000.0</v>
       </c>
       <c r="L9">
         <v>8062000.0</v>
       </c>
       <c r="M9">
         <v>-5988000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B10">
         <v>1862000.0</v>
       </c>
       <c r="C10">
         <v>-529000.0</v>
       </c>
       <c r="D10">
         <v>-3276000.0</v>
       </c>
       <c r="E10">
         <v>-12345000.0</v>
       </c>
       <c r="F10">
         <v>-9083000.0</v>
       </c>
       <c r="G10">
         <v>2775000.0</v>
       </c>
       <c r="H10">
         <v>869000.0</v>
       </c>
       <c r="I10">
         <v>-1241000.0</v>
       </c>
       <c r="J10">
         <v>682000.0</v>
       </c>
       <c r="K10">
         <v>550000.0</v>
       </c>
       <c r="L10">
         <v>-1231000.0</v>
       </c>
       <c r="M10">
         <v>-1201000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>51871000.0</v>
       </c>
       <c r="F11">
         <v>217000.0</v>
       </c>
       <c r="G11">
         <v>-11877000.0</v>
       </c>
       <c r="H11">
         <v>-4217000.0</v>
       </c>
       <c r="I11">
         <v>28734000.0</v>
       </c>
       <c r="J11">
         <v>36682000.0</v>
       </c>
       <c r="K11">
         <v>-34069000.0</v>
       </c>
       <c r="L11">
         <v>-1886000.0</v>
       </c>
       <c r="M11">
         <v>37703000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>68644000.0</v>
       </c>
       <c r="F12">
         <v>69463000.0</v>
       </c>
       <c r="G12">
         <v>-16575000.0</v>
       </c>
       <c r="H12">
         <v>3260000.0</v>
       </c>
       <c r="I12">
         <v>-38393000.0</v>
       </c>
       <c r="J12">
         <v>66641000.0</v>
       </c>
       <c r="K12">
         <v>30919000.0</v>
       </c>
       <c r="L12">
         <v>63672000.0</v>
       </c>
       <c r="M12">
         <v>60584000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1005000.0</v>
       </c>
       <c r="F13">
         <v>4014000.0</v>
       </c>
       <c r="G13">
         <v>-15635000.0</v>
       </c>
       <c r="H13">
         <v>3582000.0</v>
       </c>
       <c r="I13">
         <v>25942000.0</v>
       </c>
       <c r="J13">
         <v>-40281000.0</v>
       </c>
       <c r="K13">
         <v>7932000.0</v>
       </c>
       <c r="L13">
         <v>10882000.0</v>
       </c>
       <c r="M13">
         <v>38773000.0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B14">
         <v>430021000.0</v>
       </c>
       <c r="C14">
         <v>384972000.0</v>
       </c>
       <c r="D14">
         <v>338654000.0</v>
       </c>
       <c r="E14">
         <v>343507000.0</v>
       </c>
       <c r="F14">
         <v>318202000.0</v>
       </c>
       <c r="G14">
         <v>246948000.0</v>
       </c>
       <c r="H14">
         <v>189436000.0</v>
       </c>
       <c r="I14">
         <v>136467000.0</v>
       </c>
       <c r="J14">
         <v>107876000.0</v>
       </c>
       <c r="K14">
         <v>78000000.0</v>
       </c>
       <c r="L14">
         <v>136892000.0</v>
       </c>
       <c r="M14">
         <v>32821000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B15">
-        <v>51119000.0</v>
-[...1 lines deleted...]
-      <c r="C15"/>
+        <v>-51119000.0</v>
+      </c>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
       <c r="D15">
         <v>1904773000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>728677000.0</v>
       </c>
       <c r="G15">
         <v>21777000.0</v>
       </c>
       <c r="H15">
         <v>654000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B16">
         <v>14587000.0</v>
       </c>
       <c r="C16">
         <v>9001000.0</v>
       </c>
       <c r="D16">
         <v>10958000.0</v>
       </c>
       <c r="E16">
         <v>17774000.0</v>
       </c>
       <c r="F16">
         <v>12699000.0</v>
       </c>
       <c r="G16">
         <v>24937000.0</v>
       </c>
       <c r="H16">
         <v>3045000.0</v>
       </c>
       <c r="I16">
         <v>8958000.0</v>
       </c>
       <c r="J16">
         <v>9185000.0</v>
       </c>
       <c r="K16">
         <v>188063.0</v>
       </c>
       <c r="L16">
         <v>9302000.0</v>
       </c>
       <c r="M16">
         <v>6279000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-211000.0</v>
       </c>
       <c r="J17">
         <v>202000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B18">
         <v>737654000.0</v>
       </c>
       <c r="C18">
         <v>262352000.0</v>
       </c>
       <c r="D18">
         <v>512027000.0</v>
       </c>
       <c r="E18">
         <v>257856000.0</v>
       </c>
       <c r="F18">
         <v>230906000.0</v>
       </c>
       <c r="G18">
         <v>115975000.0</v>
       </c>
       <c r="H18">
         <v>-40880000.0</v>
       </c>
       <c r="I18">
         <v>-128356000.0</v>
       </c>
       <c r="J18">
         <v>-117509000.0</v>
       </c>
       <c r="K18">
         <v>-70998571.0</v>
       </c>
       <c r="L18">
         <v>-64559000.0</v>
       </c>
       <c r="M18">
         <v>83098000.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>155</v>
+      </c>
+      <c r="B19">
+        <v>429000.0</v>
+      </c>
       <c r="C19">
         <v>-362348000.0</v>
       </c>
       <c r="D19">
         <v>-300925000.0</v>
       </c>
       <c r="E19">
         <v>-309333000.0</v>
       </c>
       <c r="F19">
         <v>-384047000.0</v>
       </c>
       <c r="G19">
         <v>-125360000.0</v>
       </c>
       <c r="H19">
         <v>-152582000.0</v>
       </c>
       <c r="I19">
         <v>-1217202000.0</v>
       </c>
       <c r="J19">
         <v>-392650000.0</v>
       </c>
       <c r="K19">
         <v>-1251227.0</v>
       </c>
       <c r="L19">
         <v>-25205000.0</v>
       </c>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>498000.0</v>
       </c>
       <c r="E20">
         <v>11230000.0</v>
       </c>
       <c r="F20">
         <v>7484000.0</v>
       </c>
       <c r="G20">
         <v>10616000.0</v>
       </c>
       <c r="H20">
         <v>921000.0</v>
       </c>
       <c r="I20">
         <v>147201000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>157</v>
+      </c>
+      <c r="B21">
+        <v>-173348000.0</v>
+      </c>
       <c r="C21">
         <v>101795000.0</v>
       </c>
       <c r="D21">
         <v>419377000.0</v>
       </c>
       <c r="E21">
         <v>367313000.0</v>
       </c>
       <c r="F21">
         <v>212791000.0</v>
       </c>
       <c r="G21">
         <v>-121662000.0</v>
       </c>
       <c r="H21">
         <v>-9775000.0</v>
       </c>
       <c r="I21">
         <v>-36699000.0</v>
       </c>
       <c r="J21">
         <v>-149821000.0</v>
       </c>
       <c r="K21">
         <v>-29394000.0</v>
       </c>
       <c r="L21">
         <v>76758000.0</v>
       </c>
       <c r="M21">
         <v>-37044000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22">
         <v>-52990000.0</v>
       </c>
       <c r="C22">
         <v>28129000.0</v>
       </c>
       <c r="D22">
         <v>476457000.0</v>
       </c>
       <c r="E22">
         <v>339540000.0</v>
       </c>
       <c r="F22">
         <v>160144000.0</v>
       </c>
       <c r="G22">
         <v>75340000.0</v>
       </c>
       <c r="H22">
         <v>-121165000.0</v>
       </c>
       <c r="I22">
         <v>-53572000.0</v>
       </c>
       <c r="J22">
         <v>-149812000.0</v>
       </c>
       <c r="K22">
         <v>562660.0</v>
       </c>
       <c r="L22">
         <v>-71587000.0</v>
       </c>
       <c r="M22">
         <v>-88607000.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B23">
         <v>-37294000.0</v>
       </c>
       <c r="C23">
         <v>-31475000.0</v>
       </c>
       <c r="D23">
         <v>-20628000.0</v>
       </c>
       <c r="E23">
         <v>-22075000.0</v>
       </c>
       <c r="F23">
         <v>1446472000.0</v>
       </c>
       <c r="G23">
         <v>-117780000.0</v>
       </c>
       <c r="H23">
         <v>-10429000.0</v>
       </c>
       <c r="I23">
         <v>-36579000.0</v>
       </c>
       <c r="J23">
         <v>-25124000.0</v>
       </c>
       <c r="K23">
         <v>-2000000.0</v>
       </c>
       <c r="L23">
         <v>230969000.0</v>
       </c>
       <c r="M23">
         <v>-37044000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B24">
         <v>-248873000.0</v>
       </c>
       <c r="C24">
         <v>65864000.0</v>
       </c>
       <c r="D24">
         <v>468554000.0</v>
       </c>
       <c r="E24">
         <v>72478000.0</v>
       </c>
       <c r="F24">
         <v>-75051000.0</v>
       </c>
       <c r="G24">
         <v>46304000.0</v>
       </c>
       <c r="H24">
         <v>60864000.0</v>
       </c>
       <c r="I24">
         <v>31449000.0</v>
       </c>
       <c r="J24">
         <v>-39355000.0</v>
       </c>
       <c r="K24">
         <v>-1251227.0</v>
       </c>
       <c r="L24">
         <v>-8735000.0</v>
       </c>
       <c r="M24">
         <v>-50584000.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B25">
         <v>353425000.0</v>
       </c>
       <c r="C25">
         <v>178026000.0</v>
       </c>
       <c r="D25">
         <v>-138187000.0</v>
       </c>
       <c r="E25">
         <v>-14919000.0</v>
       </c>
       <c r="F25">
         <v>58940000.0</v>
       </c>
       <c r="G25">
         <v>70975000.0</v>
       </c>
       <c r="H25">
         <v>138926000.0</v>
       </c>
       <c r="I25">
         <v>6012000.0</v>
       </c>
       <c r="J25">
         <v>48125000.0</v>
       </c>
       <c r="K25">
         <v>268099000.0</v>
       </c>
       <c r="L25">
         <v>-57931000.0</v>
       </c>
       <c r="M25">
         <v>199244000.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B26">
         <v>-99862000.0</v>
       </c>
       <c r="C26">
         <v>-270439000.0</v>
       </c>
       <c r="D26">
         <v>-818182000.0</v>
       </c>
       <c r="E26">
         <v>-751795000.0</v>
       </c>
       <c r="F26">
         <v>-363586000.0</v>
       </c>
       <c r="G26">
         <v>-21777000.0</v>
       </c>
       <c r="H26">
         <v>-654000.0</v>
       </c>
       <c r="I26">
         <v>147201000.0</v>
       </c>
       <c r="J26">
         <v>6192000.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>500000000.0</v>
       </c>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B27">
         <v>38426000.0</v>
       </c>
       <c r="C27">
         <v>35966000.0</v>
       </c>
       <c r="D27">
         <v>34486000.0</v>
       </c>
       <c r="E27">
         <v>29613000.0</v>
       </c>
       <c r="F27">
         <v>26184000.0</v>
       </c>
       <c r="G27">
         <v>9879000.0</v>
       </c>
       <c r="H27">
         <v>6686000.0</v>
       </c>
       <c r="I27">
         <v>3439000.0</v>
       </c>
       <c r="J27">
         <v>2970000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27">
         <v>141066000.0</v>
       </c>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B28">
         <v>-340525000.0</v>
       </c>
       <c r="C28">
         <v>-200119000.0</v>
       </c>
       <c r="D28">
         <v>-418935000.0</v>
       </c>
       <c r="E28">
         <v>-429368000.0</v>
       </c>
       <c r="F28">
         <v>-167887000.0</v>
       </c>
       <c r="G28">
         <v>-158958000.0</v>
       </c>
       <c r="H28">
         <v>-26063000.0</v>
       </c>
       <c r="I28">
         <v>1180037000.0</v>
       </c>
       <c r="J28">
         <v>396833000.0</v>
       </c>
       <c r="K28">
         <v>-31394000.0</v>
       </c>
       <c r="L28">
         <v>76758000.0</v>
       </c>
       <c r="M28">
         <v>-37044000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B29">
         <v>761985000.0</v>
       </c>
       <c r="C29">
         <v>561644000.0</v>
       </c>
       <c r="D29">
         <v>761240000.0</v>
       </c>
       <c r="E29">
         <v>744658000.0</v>
       </c>
       <c r="F29">
         <v>539902000.0</v>
       </c>
       <c r="G29">
         <v>304812000.0</v>
       </c>
       <c r="H29">
         <v>172566000.0</v>
       </c>
       <c r="I29">
         <v>37149000.0</v>
       </c>
       <c r="J29">
         <v>-1362000.0</v>
       </c>
       <c r="K29">
         <v>431429.0</v>
       </c>
       <c r="L29">
         <v>119865000.0</v>
       </c>
       <c r="M29">
         <v>175042000.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B30">
         <v>-417473000.0</v>
       </c>
       <c r="C30">
         <v>-362348000.0</v>
       </c>
       <c r="D30">
         <v>-350003000.0</v>
       </c>
       <c r="E30">
         <v>-309333000.0</v>
       </c>
       <c r="F30">
         <v>-384047000.0</v>
       </c>
       <c r="G30">
         <v>-125360000.0</v>
       </c>
       <c r="H30">
         <v>-152582000.0</v>
       </c>
       <c r="I30">
         <v>-1217202000.0</v>
       </c>
@@ -15144,3538 +15413,3618 @@
       <c r="M30">
         <v>-142528000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ30"/>
+  <dimension ref="A1:AR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
+        <v>83</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:43">
+      <c r="AR1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B2">
+        <v>14587000.0</v>
+      </c>
+      <c r="C2">
         <v>14757000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12850000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10679000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9001000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11046000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5924000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13147000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10958000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5789000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7660000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15918000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>17774000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15442000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11706000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11321000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12699000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11317000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15402000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>26934000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>24937000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>19997000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>664148000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4642000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3045000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3951000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5490000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12779000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>8958000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9771000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>8181000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2861000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>9185000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>13326.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>22490.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7289.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>188063.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>345429.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>495015.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>728509.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1007861.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1750000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>-500000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:43">
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B3">
+        <v>3629000</v>
+      </c>
+      <c r="C3">
         <v>88013000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>69549000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6286000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>77186000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>76184000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>72716000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>71421000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>78971000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>66364000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>68951000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>60034000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>53864000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>96084000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>145076000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>139925000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>105717000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>109969000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>63760000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>75425000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>59842000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>57485000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>48484000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>41702000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>41166000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>45969000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>50490000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>63485000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>53502000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>50909000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>48217000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>33295000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>33084000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4446000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>28976000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>30638000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>25600000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>16858000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>13735000</v>
-      </c>
-[...1 lines deleted...]
-        <v>7100500</v>
       </c>
       <c r="AO3">
         <v>7100500</v>
       </c>
       <c r="AP3">
-        <v>0</v>
+        <v>7100500</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:43">
+      <c r="AR3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-8487000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-2373000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>1372000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>5272000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>560000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-1247000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>1438000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-3773000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-11637000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>1940000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>4084000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-645087000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>659271000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>2226000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-1008000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-1463000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-7344000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>3736000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-813000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>1590000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>5320000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-6324000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>-9164.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>15201.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-180774.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4">
+      <c r="AM4"/>
+      <c r="AN4">
         <v>-149586.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-233494.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-279352.0</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4">
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>1750000.0</v>
       </c>
     </row>
-    <row r="5" spans="1:43">
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>122148000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>54022000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>61237000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>132029000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>144424000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>93528000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>73283000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>104444000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>154886000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>77568000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>84853000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>97059000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>48969000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>41367000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>90093000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>50176000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>46247000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>49879000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>50630000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>39973000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>35493000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4325000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>-3888.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>25798.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>25799.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>-99242.0</v>
       </c>
-      <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:43">
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B6">
+        <v>956000.0</v>
+      </c>
+      <c r="C6">
         <v>-170000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1907000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2171000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1678000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2045000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5122000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-7223000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2189000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>5169000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1871000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-8258000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1856000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2332000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3736000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>385000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1378000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1382000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-4085000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-11532000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1997000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4940000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-644151000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>659506000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1597000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-906000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1539000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-7289000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3821000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-813000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1590000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>5320000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-6324000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>9171674.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-9164.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>15201.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-180774.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-157366.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-149586.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-233494.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-279352.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-742139.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>501750000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:43">
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B7">
+        <v>40111000.0</v>
+      </c>
+      <c r="C7">
         <v>-64760000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-13985000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>27213000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>51649000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-26667000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-34891000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>9887000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>31545000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1974000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-27060000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-12648000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-50129000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-25006000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-9933000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2914000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-16079000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-36397000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-20055000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>841000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-4520000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-15470000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-16927000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3634000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-14412000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>7205000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-16009000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-5877000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-24012000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>5518000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-976000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-5470000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-14077000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-25155491.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>868158.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>656691.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>150642.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-11200.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-12210.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-105943.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-1878.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>12081.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>10889.0</v>
       </c>
     </row>
-    <row r="8" spans="1:43">
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-37687000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-10954000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>7432000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-41158000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-48673000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-12064000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-11461000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-43268000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-50665000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>341000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-11449000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-20983000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>5073000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>636000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>737000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-20201000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-17713000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-26471000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-10223000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-14605000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-10887000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-737000.0</v>
       </c>
-      <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B9">
+        <v>-20847000.0</v>
+      </c>
+      <c r="C9">
         <v>-11513000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-7756000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-17645000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>17663000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3982000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-25800000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-4602000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-8099000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>8904000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-36620000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-37687000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-10954000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>7432000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-41158000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-48673000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-12064000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-11461000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-43268000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-50665000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>341000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-11449000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-20983000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>5073000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>636000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>737000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-20201000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-17713000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-26471000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-10223000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-14605000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-10887000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-737000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-20563000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-15381000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-3006000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-841000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-4581000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-8233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-432500.0</v>
       </c>
       <c r="AO9">
         <v>-432500.0</v>
       </c>
-      <c r="AP9"/>
+      <c r="AP9">
+        <v>-432500.0</v>
+      </c>
       <c r="AQ9"/>
-    </row>
-    <row r="10" spans="1:43">
+      <c r="AR9"/>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B10">
+        <v>-828000.0</v>
+      </c>
+      <c r="C10">
         <v>-1841000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3173000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>762000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-232000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4869000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2952000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2080000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-366000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2676000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1673000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1923000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-350000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1278000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-4330000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2171000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-7122000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1772000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1224000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-6083000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2452000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1335000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>920000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>239000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>281000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>585000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-755000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2224000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1185000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-688000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-995000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>462000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-20000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>682000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>138000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>306000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>304000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1093000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-198000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>920500.0</v>
       </c>
       <c r="AO10">
         <v>920500.0</v>
       </c>
-      <c r="AP10"/>
+      <c r="AP10">
+        <v>920500.0</v>
+      </c>
       <c r="AQ10"/>
-    </row>
-    <row r="11" spans="1:43">
+      <c r="AR10"/>
+    </row>
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>26432000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-43316000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>52127000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11881000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2251000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2352000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>54578000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3394000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-4220000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-8410000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4293000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-3540000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-16830000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3006000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>10969000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1362000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>10679000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>14297000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-4901000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>8659000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>19140000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>872046.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>630893.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>124843.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-34069000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>87032.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-105943.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-1878.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>10889.0</v>
       </c>
     </row>
-    <row r="12" spans="1:43">
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>29130000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-107580000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>41804000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-7569000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>17884000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16525000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>12346000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1120000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>29183000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>35208000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9192000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-27118000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>969000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>382000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-14444000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3069000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>11931000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2704000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-21293000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-7440000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-7792000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-1868000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>66641000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-9294000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>42167000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-6031000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>30919000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
-    </row>
-    <row r="13" spans="1:43">
+      <c r="AR12"/>
+    </row>
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>530000.0</v>
       </c>
       <c r="N13">
-        <v>9600000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="O13">
         <v>9600000.0</v>
       </c>
       <c r="P13">
+        <v>9600000.0</v>
+      </c>
+      <c r="Q13">
         <v>-4197000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-8774000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1631000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-3938000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3011000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>6572000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-10777000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1073000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3590000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-9521000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>12167000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-3773000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>804000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-5616000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>12867000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>14266000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-8043000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>6852000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-40281000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>11729000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>25798.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>7781000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>7932000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
-    </row>
-    <row r="14" spans="1:43">
+      <c r="AR13"/>
+    </row>
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B14">
+        <v>92431000.0</v>
+      </c>
+      <c r="C14">
         <v>112239000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>108058000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>112632000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>97092000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>99078000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>99320000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>93746000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>92828000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>95727000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>84802000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>81796000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>76329000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>86136000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>106280000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>86230000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>81820000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>82666000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>69449000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>85625000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>74855000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>75523000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>72508000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>49153000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>49022000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>48724000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>48235000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>47604000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>44873000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>44880000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>39646000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>25637000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>26304000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>107876000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>27822000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>26740000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>26335000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-1598000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>3537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3540000.0</v>
       </c>
       <c r="AO14">
         <v>3540000.0</v>
       </c>
-      <c r="AP14"/>
+      <c r="AP14">
+        <v>3540000.0</v>
+      </c>
       <c r="AQ14"/>
-    </row>
-    <row r="15" spans="1:43">
+      <c r="AR14"/>
+    </row>
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B15">
-        <v>12751000.0</v>
+        <v>-12737000.0</v>
       </c>
       <c r="C15">
-        <v>12736000.0</v>
+        <v>-12751000.0</v>
       </c>
       <c r="D15">
-        <v>12750000.0</v>
+        <v>-12736000.0</v>
       </c>
       <c r="E15">
+        <v>-12750000.0</v>
+      </c>
+      <c r="F15">
         <v>12882000.0</v>
       </c>
-      <c r="F15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
         <v>45000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>41000.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>7363000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>170299000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>0.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
-      <c r="AM15"/>
+      <c r="AM15">
+        <v>0.0</v>
+      </c>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
-    </row>
-    <row r="16" spans="1:43">
+      <c r="AR15"/>
+    </row>
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B16">
+        <v>15543000.0</v>
+      </c>
+      <c r="C16">
         <v>14587000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>14757000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>12850000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10679000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9001000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11046000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5924000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>13147000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>10958000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5789000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>7660000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>15918000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>17774000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>15442000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11706000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>11321000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>12699000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>11317000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>15402000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>26934000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>24937000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>19997000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>664148000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4642000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3045000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3951000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5490000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>12779000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>8958000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>9771000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>8181000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2861000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>9185000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>13326.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>22490.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7289.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>188063.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>345429.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>495015.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>728509.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1007861.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1750000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:43">
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>-279000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>164000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-169000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>73000.0</v>
       </c>
-      <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B18">
+        <v>187429000.0</v>
+      </c>
+      <c r="C18">
         <v>70883000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>121602000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>199025000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>129441000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>102735000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-74278000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>104190000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>129705000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>152958000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>122047000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>142121000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>94901000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>104336000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>65309000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>48401000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>39810000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>37878000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>66687000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>64112000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>62229000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>72232000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>12884000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>33677000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2818000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>27521000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-11468000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-18687000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-38246000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-29340000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-51437000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-19277000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-28302000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-7719073.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-27991521.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-30056776.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-25254630.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-16591936.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-13556274.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-7065239.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-7149122.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>6066.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1096.0</v>
       </c>
     </row>
-    <row r="19" spans="1:43">
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>155</v>
+      </c>
+      <c r="B19">
+        <v>139000.0</v>
+      </c>
       <c r="C19">
+        <v>-47000.0</v>
+      </c>
+      <c r="D19">
         <v>-76567000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-208144000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-64955000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-93680000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-75339000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-82362000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-110967000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-132481000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-43230000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-113472000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>271949000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-83403000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>87808000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-165378000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-148360000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-187457000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-108198000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-57481000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-30911000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-42287000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-16150000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-36383000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-30540000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-29808000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-37761000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-43199000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-41814000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-      <c r="AH19">
+      <c r="AH19"/>
+      <c r="AI19">
         <v>-67788000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-1143643.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-796023.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-526144.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>12193000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-328312.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-268755.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-230730.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-500001096.0</v>
       </c>
     </row>
-    <row r="20" spans="1:43">
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>344000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>68000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>139000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>3313000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20"/>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>157</v>
+      </c>
+      <c r="B21">
+        <v>-83105000.0</v>
+      </c>
       <c r="C21">
+        <v>-50671000.0</v>
+      </c>
+      <c r="D21">
         <v>-90863000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>61074000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-92888000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>61919000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>137238000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>148319000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-194500000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>122943000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-74324000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>225194000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>93500000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>89024000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>87039000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>40359000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-6062000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-43251000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-689197000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>620275000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-9489000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-28862000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2918000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-8943000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>30948000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1841000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-34799000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-29000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-30000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-149821000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>150000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>230000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>100470000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-29394000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
-    </row>
-    <row r="22" spans="1:43">
+      <c r="AR21"/>
+    </row>
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22">
+        <v>28123000.0</v>
+      </c>
+      <c r="C22">
         <v>-187316000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>43332000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>47939000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>43055000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>89215000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-70475000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-46851000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>56240000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>86328000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>91516000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>87729000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>210884000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>86400000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>78176000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>73376000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>51171000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>74223000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>57113000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>20371000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4447000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>46468000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-6051000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-14130000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>91785000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>10631000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>762000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-11775000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-11161000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-10387000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-36729000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>379000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-6835000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-150047582.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>116321.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-75467.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>194728.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>277264.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>190936.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>141204.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-46744.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-6015.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-14793.0</v>
       </c>
     </row>
-    <row r="23" spans="1:43">
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B23">
+        <v>-1904000.0</v>
+      </c>
+      <c r="C23">
         <v>-29285000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-100163000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-928000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-12151000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-8711000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3020000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-5289000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-14455000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-533000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-10037000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-68000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-9990000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-2892000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-29501000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-9096000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-12295000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-5121000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-8315000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1755000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-5169000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-35500000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-34610000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-5805000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-673000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-900000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>63000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-6169000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-737000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1809000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>112430000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>24502000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>37290000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>399431166.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>150000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-396000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-10523000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1257000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-743000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13415000.0</v>
       </c>
       <c r="AO23">
         <v>-13415000.0</v>
       </c>
       <c r="AP23">
+        <v>-13415000.0</v>
+      </c>
+      <c r="AQ23">
         <v>-659619.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1750000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:43">
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>159</v>
+      </c>
+      <c r="B24">
+        <v>-101940000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>554000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-68698000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>15354000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>20825000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>14156000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>16688000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>14195000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>13322000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>25721000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>17480000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>412031000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>24638000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>18077000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>21017000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>14814000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>13440000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-44438000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>17944000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>28931000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1975000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>32334000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>5319000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>10626000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>16161000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>12729000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>20286000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>11688000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>9175000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>9560000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>4063000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>8651000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-151568356.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1834523.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-796023.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-526144.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-423430.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-328312.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-268755.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-230730.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-88586.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1096.0</v>
       </c>
     </row>
-    <row r="25" spans="1:43">
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B25">
+        <v>14880000.0</v>
+      </c>
+      <c r="C25">
         <v>336029000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>24593000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2682000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11833000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7108000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>19744000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>141021000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10153000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7703000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5324000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>8954000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-160168000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1868000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>10122000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3632000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9858000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14422000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>20189000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7330000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>34281000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8106000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>76826000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>34571000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-88731000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5415000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5488000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>14513000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3888000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6196000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1063000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-936000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-311000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>48125000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3887000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>697000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2714000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>28365000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>16809000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18045000.0</v>
       </c>
       <c r="AO25">
         <v>18045000.0</v>
       </c>
       <c r="AP25">
-        <v>5000.0</v>
+        <v>18045000.0</v>
       </c>
       <c r="AQ25">
         <v>5000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25">
+        <v>5000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B26">
+        <v>-7250000.0</v>
+      </c>
+      <c r="C26">
         <v>-17363000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-9300000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-51217000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-22008000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-140093000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-51669000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-78677000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-14524000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-140016000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-221869000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-241199000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-215098000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-236111000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-196459000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-241517000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-77708000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-43024000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-106263000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-132681000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-81618000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-18855000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-1108000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-673000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>727000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>194000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>-654000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>147200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>-2978166.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
-      <c r="AM26"/>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>501750000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:43">
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>162</v>
+      </c>
+      <c r="B27">
+        <v>7107000.0</v>
+      </c>
       <c r="C27">
+        <v>11748000.0</v>
+      </c>
+      <c r="D27">
         <v>9964000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8373000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>8341000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7719000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9534000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9614000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9099000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>8352000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8636000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>9348000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>8150000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6985000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6941000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>9292000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6395000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4510000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7685000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>9038000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4951000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2921000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2944000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2227000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1787000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1683000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1812000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1901000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1290000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1214000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1050000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1054000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>121000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2970000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>300000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B28">
+        <v>-104996000.0</v>
+      </c>
+      <c r="C28">
         <v>-91684000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-112899000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3987000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-139929000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-86885000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>82428000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-100040000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-95622000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-81853000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>183175000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-97170000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-423087000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-115645000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-292921000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-22388000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1586000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>41048000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-26022000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-93693000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-89220000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-83346000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-690305000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>620275000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-5582000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-44690000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2724000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-8943000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>30294000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>18631000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1103443000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>20703000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>37260000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>399431166.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-2828166.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-3102000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>89947000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>24656000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-29220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13415000.0</v>
       </c>
       <c r="AO28">
         <v>-13415000.0</v>
       </c>
       <c r="AP28">
+        <v>-13415000.0</v>
+      </c>
+      <c r="AQ28">
         <v>-659619.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>501750000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:43">
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B29">
+        <v>191058000.0</v>
+      </c>
+      <c r="C29">
         <v>158896000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>191151000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>205311000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>206627000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>178919000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1562000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>175611000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>208676000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>219322000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>190998000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>202155000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>148765000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>200420000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>210385000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>188326000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>145527000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>147847000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>130447000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>139537000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>122071000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>129717000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>61368000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>75379000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>38348000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>73490000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>39022000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>44798000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>15256000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>21569000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-3220000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>14018000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>4782000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-3273073.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>984479.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>581224.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>345370.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>266064.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>178726.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>35261.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-48622.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>6066.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1096.0</v>
       </c>
     </row>
-    <row r="30" spans="1:43">
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B30">
+        <v>-84527000.0</v>
+      </c>
+      <c r="C30">
         <v>-67807000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-76567000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-208144000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-64955000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-93680000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-75339000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-82362000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-110967000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-132481000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-375999000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-113472000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>271949000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-83403000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>87808000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-165378000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-148360000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-187457000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-108198000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-57481000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-30911000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-42287000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-16150000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-36383000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-30540000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-29808000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-37761000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-43199000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-41814000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-40734000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1098797000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-29232000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-48439000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-393162356.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1834523.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-796023.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-526144.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-423430.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-328312.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-268755.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-230730.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-88586.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-500001096.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>