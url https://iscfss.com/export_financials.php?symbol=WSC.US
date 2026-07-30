--- v1 (2026-06-04)
+++ v2 (2026-07-30)
@@ -5193,51 +5193,51 @@
       <c r="M22">
         <v>44360000.0</v>
       </c>
       <c r="N22">
         <v>42007000.0</v>
       </c>
       <c r="O22">
         <v>41030000.0</v>
       </c>
       <c r="P22">
         <v>44873000.0</v>
       </c>
       <c r="Q22">
         <v>41824000.0</v>
       </c>
       <c r="R22">
         <v>39885000.0</v>
       </c>
       <c r="S22">
         <v>29795000.0</v>
       </c>
       <c r="T22">
         <v>30943000.0</v>
       </c>
       <c r="U22">
-        <v>32294000.0</v>
+        <v>32293999.0</v>
       </c>
       <c r="V22">
         <v>24132000.0</v>
       </c>
       <c r="W22">
         <v>21655000.0</v>
       </c>
       <c r="X22">
         <v>22955000.0</v>
       </c>
       <c r="Y22">
         <v>14800000.0</v>
       </c>
       <c r="Z22">
         <v>15006000.0</v>
       </c>
       <c r="AA22">
         <v>15387000.0</v>
       </c>
       <c r="AB22">
         <v>15956000.0</v>
       </c>
       <c r="AC22">
         <v>15215000.0</v>
       </c>
@@ -7056,51 +7056,51 @@
       <c r="M39">
         <v>51792000.0</v>
       </c>
       <c r="N39">
         <v>51608000.0</v>
       </c>
       <c r="O39">
         <v>62855000.0</v>
       </c>
       <c r="P39">
         <v>40642000.0</v>
       </c>
       <c r="Q39">
         <v>45763000.0</v>
       </c>
       <c r="R39">
         <v>41237000.0</v>
       </c>
       <c r="S39">
         <v>95567000.0</v>
       </c>
       <c r="T39">
         <v>36902000.0</v>
       </c>
       <c r="U39">
-        <v>26686000.0</v>
+        <v>26686001.0</v>
       </c>
       <c r="V39">
         <v>30565000.0</v>
       </c>
       <c r="W39">
         <v>41958000.0</v>
       </c>
       <c r="X39">
         <v>39155000.0</v>
       </c>
       <c r="Y39">
         <v>685811000.0</v>
       </c>
       <c r="Z39">
         <v>29123000.0</v>
       </c>
       <c r="AA39">
         <v>26560000.0</v>
       </c>
       <c r="AB39">
         <v>33839000.0</v>
       </c>
       <c r="AC39">
         <v>35584000.0</v>
       </c>
@@ -11249,60 +11249,60 @@
         <v>37335000.0</v>
       </c>
       <c r="AJ4">
         <v>-30720000.0</v>
       </c>
       <c r="AK4">
         <v>5830000.0</v>
       </c>
       <c r="AL4">
         <v>2205000.0</v>
       </c>
       <c r="AM4">
         <v>32195000.0</v>
       </c>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
     </row>
     <row r="5" spans="1:44">
       <c r="A5" t="s">
         <v>110</v>
       </c>
       <c r="B5">
-        <v>108235000.0</v>
+        <v>96663000.0</v>
       </c>
       <c r="C5">
         <v>-205229000.0</v>
       </c>
       <c r="D5">
         <v>118806000.0</v>
       </c>
       <c r="E5">
-        <v>126900000.0</v>
+        <v>129353000.0</v>
       </c>
       <c r="F5">
         <v>119434000.0</v>
       </c>
       <c r="G5">
         <v>174419000.0</v>
       </c>
       <c r="H5">
         <v>-35218000.0</v>
       </c>
       <c r="I5">
         <v>-5232000.0</v>
       </c>
       <c r="J5">
         <v>129946000.0</v>
       </c>
       <c r="K5">
         <v>177173000.0</v>
       </c>
       <c r="L5">
         <v>178099000.0</v>
       </c>
       <c r="M5">
         <v>166540000.0</v>
       </c>
@@ -11383,60 +11383,60 @@
       </c>
       <c r="AM5">
         <v>1451834.0</v>
       </c>
       <c r="AN5">
         <v>-3674376.0</v>
       </c>
       <c r="AO5">
         <v>-3667551.0</v>
       </c>
       <c r="AP5">
         <v>-3817474.0</v>
       </c>
       <c r="AQ5">
         <v>-11015.0</v>
       </c>
       <c r="AR5">
         <v>-9793.0</v>
       </c>
     </row>
     <row r="6" spans="1:44">
       <c r="A6" t="s">
         <v>111</v>
       </c>
       <c r="B6">
-        <v>200666000.0</v>
+        <v>189094000.0</v>
       </c>
       <c r="C6">
         <v>-92990000.0</v>
       </c>
       <c r="D6">
         <v>143230000.0</v>
       </c>
       <c r="E6">
-        <v>239532000.0</v>
+        <v>241985000.0</v>
       </c>
       <c r="F6">
         <v>216526000.0</v>
       </c>
       <c r="G6">
         <v>273497000.0</v>
       </c>
       <c r="H6">
         <v>64102000.0</v>
       </c>
       <c r="I6">
         <v>88514000.0</v>
       </c>
       <c r="J6">
         <v>222774000.0</v>
       </c>
       <c r="K6">
         <v>272900000.0</v>
       </c>
       <c r="L6">
         <v>262901000.0</v>
       </c>
       <c r="M6">
         <v>248336000.0</v>
       </c>
@@ -14785,51 +14785,51 @@
       </c>
       <c r="H14">
         <v>189436000.0</v>
       </c>
       <c r="I14">
         <v>136467000.0</v>
       </c>
       <c r="J14">
         <v>107876000.0</v>
       </c>
       <c r="K14">
         <v>78000000.0</v>
       </c>
       <c r="L14">
         <v>136892000.0</v>
       </c>
       <c r="M14">
         <v>32821000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>151</v>
       </c>
       <c r="B15">
-        <v>-51119000.0</v>
+        <v>51119000.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>1904773000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>728677000.0</v>
       </c>
       <c r="G15">
         <v>21777000.0</v>
       </c>
       <c r="H15">
         <v>654000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
@@ -15078,51 +15078,51 @@
       </c>
       <c r="I22">
         <v>-53572000.0</v>
       </c>
       <c r="J22">
         <v>-149812000.0</v>
       </c>
       <c r="K22">
         <v>562660.0</v>
       </c>
       <c r="L22">
         <v>-71587000.0</v>
       </c>
       <c r="M22">
         <v>-88607000.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
         <v>158</v>
       </c>
       <c r="B23">
         <v>-37294000.0</v>
       </c>
       <c r="C23">
-        <v>-31475000.0</v>
+        <v>-23898000.0</v>
       </c>
       <c r="D23">
         <v>-20628000.0</v>
       </c>
       <c r="E23">
         <v>-22075000.0</v>
       </c>
       <c r="F23">
         <v>1446472000.0</v>
       </c>
       <c r="G23">
         <v>-117780000.0</v>
       </c>
       <c r="H23">
         <v>-10429000.0</v>
       </c>
       <c r="I23">
         <v>-36579000.0</v>
       </c>
       <c r="J23">
         <v>-25124000.0</v>
       </c>
       <c r="K23">
         <v>-2000000.0</v>
       </c>
@@ -15201,51 +15201,51 @@
       </c>
       <c r="I25">
         <v>6012000.0</v>
       </c>
       <c r="J25">
         <v>48125000.0</v>
       </c>
       <c r="K25">
         <v>268099000.0</v>
       </c>
       <c r="L25">
         <v>-57931000.0</v>
       </c>
       <c r="M25">
         <v>199244000.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>161</v>
       </c>
       <c r="B26">
         <v>-99862000.0</v>
       </c>
       <c r="C26">
-        <v>-270439000.0</v>
+        <v>-278269000.0</v>
       </c>
       <c r="D26">
         <v>-818182000.0</v>
       </c>
       <c r="E26">
         <v>-751795000.0</v>
       </c>
       <c r="F26">
         <v>-363586000.0</v>
       </c>
       <c r="G26">
         <v>-21777000.0</v>
       </c>
       <c r="H26">
         <v>-654000.0</v>
       </c>
       <c r="I26">
         <v>147201000.0</v>
       </c>
       <c r="J26">
         <v>6192000.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
@@ -17103,60 +17103,60 @@
         <v>26740000.0</v>
       </c>
       <c r="AL14">
         <v>26335000.0</v>
       </c>
       <c r="AM14">
         <v>-1598000.0</v>
       </c>
       <c r="AN14">
         <v>3537000.0</v>
       </c>
       <c r="AO14">
         <v>3540000.0</v>
       </c>
       <c r="AP14">
         <v>3540000.0</v>
       </c>
       <c r="AQ14"/>
       <c r="AR14"/>
     </row>
     <row r="15" spans="1:44">
       <c r="A15" t="s">
         <v>151</v>
       </c>
       <c r="B15">
-        <v>-12737000.0</v>
+        <v>12737000.0</v>
       </c>
       <c r="C15">
-        <v>-12751000.0</v>
+        <v>12751000.0</v>
       </c>
       <c r="D15">
-        <v>-12736000.0</v>
+        <v>12736000.0</v>
       </c>
       <c r="E15">
-        <v>-12750000.0</v>
+        <v>12750000.0</v>
       </c>
       <c r="F15">
         <v>12882000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>45000.0</v>
       </c>
       <c r="L15">
         <v>41000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15">
         <v>7363000.0</v>
@@ -17953,75 +17953,75 @@
       </c>
       <c r="AO22">
         <v>141204.0</v>
       </c>
       <c r="AP22">
         <v>-46744.0</v>
       </c>
       <c r="AQ22">
         <v>-6015.0</v>
       </c>
       <c r="AR22">
         <v>-14793.0</v>
       </c>
     </row>
     <row r="23" spans="1:44">
       <c r="A23" t="s">
         <v>158</v>
       </c>
       <c r="B23">
         <v>-1904000.0</v>
       </c>
       <c r="C23">
         <v>-29285000.0</v>
       </c>
       <c r="D23">
-        <v>-100163000.0</v>
+        <v>-26000.0</v>
       </c>
       <c r="E23">
         <v>-928000.0</v>
       </c>
       <c r="F23">
-        <v>-12151000.0</v>
+        <v>-14383000.0</v>
       </c>
       <c r="G23">
         <v>-8711000.0</v>
       </c>
       <c r="H23">
         <v>-3020000.0</v>
       </c>
       <c r="I23">
         <v>-5289000.0</v>
       </c>
       <c r="J23">
-        <v>-14455000.0</v>
+        <v>-14524000.0</v>
       </c>
       <c r="K23">
-        <v>-533000.0</v>
+        <v>-4085000.0</v>
       </c>
       <c r="L23">
-        <v>-10037000.0</v>
+        <v>-8529000.0</v>
       </c>
       <c r="M23">
         <v>-68000.0</v>
       </c>
       <c r="N23">
         <v>-9990000.0</v>
       </c>
       <c r="O23">
         <v>-2892000.0</v>
       </c>
       <c r="P23">
         <v>-29501000.0</v>
       </c>
       <c r="Q23">
         <v>-9096000.0</v>
       </c>
       <c r="R23">
         <v>-12295000.0</v>
       </c>
       <c r="S23">
         <v>-5121000.0</v>
       </c>
       <c r="T23">
         <v>-8315000.0</v>
       </c>
@@ -18219,51 +18219,51 @@
       </c>
       <c r="AO24">
         <v>-268755.0</v>
       </c>
       <c r="AP24">
         <v>-230730.0</v>
       </c>
       <c r="AQ24">
         <v>-88586.0</v>
       </c>
       <c r="AR24">
         <v>-1096.0</v>
       </c>
     </row>
     <row r="25" spans="1:44">
       <c r="A25" t="s">
         <v>160</v>
       </c>
       <c r="B25">
         <v>14880000.0</v>
       </c>
       <c r="C25">
         <v>336029000.0</v>
       </c>
       <c r="D25">
-        <v>24593000.0</v>
+        <v>14629000.0</v>
       </c>
       <c r="E25">
         <v>2682000.0</v>
       </c>
       <c r="F25">
         <v>11833000.0</v>
       </c>
       <c r="G25">
         <v>7108000.0</v>
       </c>
       <c r="H25">
         <v>19744000.0</v>
       </c>
       <c r="I25">
         <v>141021000.0</v>
       </c>
       <c r="J25">
         <v>10153000.0</v>
       </c>
       <c r="K25">
         <v>7703000.0</v>
       </c>
       <c r="L25">
         <v>5324000.0</v>
       </c>
@@ -18353,51 +18353,51 @@
       </c>
       <c r="AO25">
         <v>18045000.0</v>
       </c>
       <c r="AP25">
         <v>18045000.0</v>
       </c>
       <c r="AQ25">
         <v>5000.0</v>
       </c>
       <c r="AR25">
         <v>5000.0</v>
       </c>
     </row>
     <row r="26" spans="1:44">
       <c r="A26" t="s">
         <v>161</v>
       </c>
       <c r="B26">
         <v>-7250000.0</v>
       </c>
       <c r="C26">
         <v>-17363000.0</v>
       </c>
       <c r="D26">
-        <v>-9300000.0</v>
+        <v>-9274000.0</v>
       </c>
       <c r="E26">
         <v>-51217000.0</v>
       </c>
       <c r="F26">
         <v>-22008000.0</v>
       </c>
       <c r="G26">
         <v>-140093000.0</v>
       </c>
       <c r="H26">
         <v>-51669000.0</v>
       </c>
       <c r="I26">
         <v>-78677000.0</v>
       </c>
       <c r="J26">
         <v>-14524000.0</v>
       </c>
       <c r="K26">
         <v>-140016000.0</v>
       </c>
       <c r="L26">
         <v>-221869000.0</v>
       </c>