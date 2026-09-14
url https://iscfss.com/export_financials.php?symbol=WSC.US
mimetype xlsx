--- v2 (2026-07-30)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2971,6662 +2974,6798 @@
         <v>476464080.0</v>
       </c>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS62"/>
+  <dimension ref="A1:AT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:46">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AS1" t="s">
         <v>106</v>
       </c>
-    </row>
-    <row r="2" spans="1:45">
+      <c r="AT1" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>152280000.0</v>
+      </c>
+      <c r="C2">
         <v>142454000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>109864000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>108800000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>115628000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>93976000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>96597000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>107789000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>118890000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>100490000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>86123000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>92319000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>91783000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>92057000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>109349000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>160262000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>155901000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>135355000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>102563000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>145320000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>132031000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>111408000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>106926000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>114249000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>87847000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>102570000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>109926000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>101532000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>96031000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>96184000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>90353000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>78638000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>58370000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>46887000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>57051000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1703453.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>831407.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>200513.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>33079000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>112671.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>25639.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>131582.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>133460.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>785878.0</v>
       </c>
-      <c r="AS2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:45">
+      <c r="AT2"/>
+    </row>
+    <row r="3" spans="1:46">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
-    </row>
-    <row r="4" spans="1:45">
+      <c r="AT3"/>
+    </row>
+    <row r="4" spans="1:46">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
-    </row>
-    <row r="5" spans="1:45">
+      <c r="AT4"/>
+    </row>
+    <row r="5" spans="1:46">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
+        <v>-70507000.0</v>
+      </c>
+      <c r="C5">
         <v>-68500000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-69453000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-72783000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-66251000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-78607000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-70627000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-69924000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-47306000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-44776000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-52768000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-44073000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-44109000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-62855000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-70122000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-93009000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-55276000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-30824000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-29071000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-33713000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-24757000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-29996000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-37207000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-66283000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-84807000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-89974000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-62775000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-68908000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-65910000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-66278000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-68026000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-52119000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-54417000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-51798000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-49497000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-48014000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-51144999.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>23131000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-56928000.0</v>
       </c>
-      <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>55350000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
-    </row>
-    <row r="6" spans="1:45">
+      <c r="AT5"/>
+    </row>
+    <row r="6" spans="1:46">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-      <c r="AG6">
-[...1 lines deleted...]
-      </c>
+      <c r="AG6"/>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>2121926000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
-      <c r="AN6"/>
+      <c r="AN6">
+        <v>0.0</v>
+      </c>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
-    </row>
-    <row r="7" spans="1:45">
+      <c r="AT6"/>
+    </row>
+    <row r="7" spans="1:46">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7">
+        <v>299003000.0</v>
+      </c>
+      <c r="C7">
         <v>301230000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>312685000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>292742000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>260425000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>258295000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>267253000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>257841000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>254630000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>259834000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>245245000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>249952000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>235429000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>220990000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>220117000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>226748000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>236346000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>241576000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>247261000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>233587000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>234480000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>229189000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>231824000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>233336000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>147597000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>148768000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>147562000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
-    </row>
-    <row r="8" spans="1:45">
+      <c r="AT7"/>
+    </row>
+    <row r="8" spans="1:46">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
         <v>19000.0</v>
       </c>
       <c r="C8">
         <v>19000.0</v>
       </c>
       <c r="D8">
         <v>19000.0</v>
       </c>
       <c r="E8">
         <v>19000.0</v>
       </c>
       <c r="F8">
         <v>19000.0</v>
       </c>
       <c r="G8">
         <v>19000.0</v>
       </c>
       <c r="H8">
         <v>19000.0</v>
       </c>
       <c r="I8">
         <v>19000.0</v>
       </c>
       <c r="J8">
-        <v>20000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="K8">
         <v>20000.0</v>
       </c>
       <c r="L8">
         <v>20000.0</v>
       </c>
       <c r="M8">
         <v>20000.0</v>
       </c>
       <c r="N8">
-        <v>21000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="O8">
         <v>21000.0</v>
       </c>
       <c r="P8">
-        <v>22000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="Q8">
         <v>22000.0</v>
       </c>
       <c r="R8">
         <v>22000.0</v>
       </c>
       <c r="S8">
         <v>22000.0</v>
       </c>
       <c r="T8">
-        <v>23000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="U8">
         <v>23000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>23000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AT8"/>
+    </row>
+    <row r="9" spans="1:46">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>2435571000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2667424000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2886951000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3112076000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3295747000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3536906000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3616902000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3655587000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3756563000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3782649000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3797168000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3825940000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2471312000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2402195000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2396501000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2394091000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2392085000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2390184000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2389548000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2390188000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2123101000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2122047000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2121926000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>4221097.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>4337409.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>4261943.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>4456671.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>4733938.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4924867.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>5066076.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>5019326.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>5013186.0</v>
       </c>
-      <c r="AS9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:45">
+      <c r="AT9"/>
+    </row>
+    <row r="10" spans="1:46">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>18167000.0</v>
+      </c>
+      <c r="C10">
         <v>15543000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>14587000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14757000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12850000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>10679000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9001000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>11046000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5924000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13147000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>10958000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5789000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7660000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15918000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7390000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>15442000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>11706000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>11321000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6393000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>11317000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>15402000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>26934000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>24937000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>19997000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>9061000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4642000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3045000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3951000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5490000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>12779000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>8958000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9771000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>8181000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2861000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>9185000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>13326.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>22490.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7289.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>188063.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>345429.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>495015.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>728509.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1750000.0</v>
       </c>
-      <c r="AS10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:45">
+      <c r="AT10"/>
+    </row>
+    <row r="11" spans="1:46">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-    </row>
-    <row r="12" spans="1:45">
+      <c r="AT11"/>
+    </row>
+    <row r="12" spans="1:46">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
+        <v>18167000.0</v>
+      </c>
+      <c r="C12">
         <v>15543000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14587000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>14757000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12850000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10679000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9001000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11046000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5924000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13147000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10958000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5789000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7660000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15918000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7390000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>15442000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11706000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>11321000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6393000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>11317000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>15402000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>26934000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>24937000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>19997000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9061000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4642000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3045000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3951000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5490000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>12779000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8958000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>9771000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>8181000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2861000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>9185000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>13326.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>22490.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7289.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>188063.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>345429.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>495015.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>728509.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1750000.0</v>
       </c>
-      <c r="AS12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:45">
+      <c r="AT12"/>
+    </row>
+    <row r="13" spans="1:46">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13">
         <v>19000.0</v>
       </c>
       <c r="C13">
         <v>19000.0</v>
       </c>
       <c r="D13">
         <v>19000.0</v>
       </c>
       <c r="E13">
         <v>19000.0</v>
       </c>
       <c r="F13">
         <v>19000.0</v>
       </c>
       <c r="G13">
         <v>19000.0</v>
       </c>
       <c r="H13">
         <v>19000.0</v>
       </c>
       <c r="I13">
         <v>19000.0</v>
       </c>
       <c r="J13">
-        <v>20000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="K13">
         <v>20000.0</v>
       </c>
       <c r="L13">
         <v>20000.0</v>
       </c>
       <c r="M13">
         <v>20000.0</v>
       </c>
       <c r="N13">
-        <v>21000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="O13">
         <v>21000.0</v>
       </c>
       <c r="P13">
-        <v>22000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="Q13">
         <v>22000.0</v>
       </c>
       <c r="R13">
         <v>22000.0</v>
       </c>
       <c r="S13">
         <v>22000.0</v>
       </c>
       <c r="T13">
-        <v>23000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="U13">
         <v>23000.0</v>
       </c>
       <c r="V13">
         <v>23000.0</v>
       </c>
       <c r="W13">
         <v>23000.0</v>
       </c>
       <c r="X13">
         <v>23000.0</v>
       </c>
       <c r="Y13">
-        <v>12000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="Z13">
         <v>12000.0</v>
       </c>
       <c r="AA13">
         <v>12000.0</v>
       </c>
       <c r="AB13">
         <v>12000.0</v>
       </c>
       <c r="AC13">
         <v>12000.0</v>
       </c>
       <c r="AD13">
         <v>12000.0</v>
       </c>
       <c r="AE13">
         <v>12000.0</v>
       </c>
       <c r="AF13">
+        <v>12000.0</v>
+      </c>
+      <c r="AG13">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="AH13">
         <v>9000.0</v>
       </c>
       <c r="AI13">
         <v>9000.0</v>
       </c>
       <c r="AJ13">
+        <v>9000.0</v>
+      </c>
+      <c r="AK13">
         <v>474285628.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>477147479.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>477222948.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>477028220.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>476750953.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>476560024.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>476418815.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>476500000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>476466825.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>1380.0</v>
       </c>
     </row>
-    <row r="14" spans="1:45">
+    <row r="14" spans="1:46">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
+        <v>181808591.0</v>
+      </c>
+      <c r="C14">
         <v>181463605.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>181453222.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>182772186.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>183439165.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>185302000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>186208000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>188281000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>189680091.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>193065392.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>194097351.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>199258304.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>204326162.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>209663985.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>213872403.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>217928000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>227484012.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>228955504.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>229965703.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>231868000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>236536713.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>234720295.0</v>
       </c>
       <c r="W14">
         <v>234720295.0</v>
       </c>
       <c r="X14">
+        <v>234720295.0</v>
+      </c>
+      <c r="Y14">
         <v>226649993.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>110692426.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>112672997.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>109656646.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>112043866.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>108693924.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108523269.0</v>
       </c>
       <c r="AE14">
         <v>108523269.0</v>
       </c>
       <c r="AF14">
+        <v>108523269.0</v>
+      </c>
+      <c r="AG14">
         <v>90726920.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>82180086.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77189774.0</v>
       </c>
       <c r="AI14">
         <v>77189774.0</v>
       </c>
       <c r="AJ14">
+        <v>77189774.0</v>
+      </c>
+      <c r="AK14">
         <v>62204329.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>59111748.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62500000.0</v>
       </c>
       <c r="AM14">
         <v>62500000.0</v>
       </c>
       <c r="AN14">
         <v>62500000.0</v>
       </c>
       <c r="AO14">
         <v>62500000.0</v>
       </c>
       <c r="AP14">
-        <v>14853644.0</v>
+        <v>62500000.0</v>
       </c>
       <c r="AQ14">
         <v>14853644.0</v>
       </c>
       <c r="AR14">
-        <v>14318384.0</v>
+        <v>14853644.0</v>
       </c>
       <c r="AS14">
         <v>14318384.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:45">
+      <c r="AT14">
+        <v>14318384.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:46">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="O15">
         <v>21000.0</v>
       </c>
       <c r="P15">
-        <v>22000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="Q15">
         <v>22000.0</v>
       </c>
       <c r="R15">
         <v>22000.0</v>
       </c>
       <c r="S15">
         <v>22000.0</v>
       </c>
       <c r="T15">
-        <v>23000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="U15">
         <v>23000.0</v>
       </c>
       <c r="V15">
         <v>23000.0</v>
       </c>
       <c r="W15">
         <v>23000.0</v>
       </c>
       <c r="X15">
         <v>23000.0</v>
       </c>
       <c r="Y15">
-        <v>12000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="Z15">
         <v>12000.0</v>
       </c>
       <c r="AA15">
         <v>12000.0</v>
       </c>
       <c r="AB15">
         <v>12000.0</v>
       </c>
       <c r="AC15">
         <v>12000.0</v>
       </c>
       <c r="AD15">
         <v>12000.0</v>
       </c>
       <c r="AE15">
         <v>12000.0</v>
       </c>
       <c r="AF15">
+        <v>12000.0</v>
+      </c>
+      <c r="AG15">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="AH15">
         <v>9000.0</v>
       </c>
       <c r="AI15">
         <v>9000.0</v>
       </c>
       <c r="AJ15">
+        <v>9000.0</v>
+      </c>
+      <c r="AK15">
         <v>474285628.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>477147479.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>477222948.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>477028220.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>476750953.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>476560024.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>476418815.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>476500000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>476466825.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1380.0</v>
       </c>
     </row>
-    <row r="16" spans="1:45">
+    <row r="16" spans="1:46">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16">
+        <v>250567000.0</v>
+      </c>
+      <c r="C16">
         <v>244854000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>237322000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>248302000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>240251000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>240816000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>250790000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>249973000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>233555000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>227042000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>224518000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>227257000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>209726000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>199274000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>203793000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>212005000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>189333000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>172907000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>152343000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>163977000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>151819000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>139575000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>135485000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>132352000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>89258000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>85936000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>82978000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>87702000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>83081000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>74616000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>71778000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>67727000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>50382000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>48676000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>45182000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>380000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>230000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>29974000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-    </row>
-    <row r="17" spans="1:45">
+      <c r="AT16"/>
+    </row>
+    <row r="17" spans="1:46">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
-    </row>
-    <row r="18" spans="1:45">
+      <c r="AT17"/>
+    </row>
+    <row r="18" spans="1:46">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>2300000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>2500000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4400000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>5700000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>6200000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>6600000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>7200000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>7600000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>7900000.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>1600000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1800000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2100000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2300000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1500000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>2700000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>2000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1800000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1500000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>800000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19500000.0</v>
       </c>
       <c r="AK18">
         <v>19500000.0</v>
       </c>
       <c r="AL18">
         <v>19500000.0</v>
       </c>
       <c r="AM18">
         <v>19500000.0</v>
       </c>
       <c r="AN18">
         <v>19500000.0</v>
       </c>
       <c r="AO18">
         <v>19500000.0</v>
       </c>
       <c r="AP18">
         <v>19500000.0</v>
       </c>
       <c r="AQ18">
         <v>19500000.0</v>
       </c>
       <c r="AR18">
         <v>19500000.0</v>
       </c>
-      <c r="AS18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:45">
+      <c r="AS18">
+        <v>19500000.0</v>
+      </c>
+      <c r="AT18"/>
+    </row>
+    <row r="19" spans="1:46">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-    </row>
-    <row r="20" spans="1:45">
+      <c r="AT19"/>
+    </row>
+    <row r="20" spans="1:46">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20">
+        <v>1256689000.0</v>
+      </c>
+      <c r="C20">
         <v>1257201000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1257612000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1257006000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1257264000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1201710000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1201353000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1176889000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1175701000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1175972000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1176635000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1158076000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1012135000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1011513000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1011429000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1064582000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1171725000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1177288000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1013601000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1178290000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1180737000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1179421000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1171219000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>942791000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>233829000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>232796000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>235177000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>234597000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>245828000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>242984000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>247017000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>267764000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>33570000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>32972000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>28609000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>61226000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>58884000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>0.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>56811000.0</v>
       </c>
-      <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
-    </row>
-    <row r="21" spans="1:45">
+      <c r="AT20"/>
+    </row>
+    <row r="21" spans="1:46">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
+        <v>203186000.0</v>
+      </c>
+      <c r="C21">
         <v>213432000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>224088000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>235261000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>246794000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>239816000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>251164000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>260539000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>272444000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>412264000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>419709000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>401313000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>407250000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>413188000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>419125000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>431291000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>446578000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>453785000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>442875000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>467289000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>474327000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>481199000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>495947000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>686303000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>126125000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>126375000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>126625000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>128103000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>128456000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>131246000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>131801000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>132519000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>125864000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>126059000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>126259000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>150375000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>151423000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>0.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>125000000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-    </row>
-    <row r="22" spans="1:45">
+      <c r="AT21"/>
+    </row>
+    <row r="22" spans="1:46">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22">
+        <v>48930000.0</v>
+      </c>
+      <c r="C22">
         <v>46187000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>45560000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>43452000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>46546000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>47736000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>47473000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>52576000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>49727000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>47622000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>47406000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>44729000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>44360000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>42007000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>41030000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>44873000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>41824000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>39885000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>29795000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>30943000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>32293999.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>24132000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>21655000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>22955000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>14800000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>15006000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>15387000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>15956000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>15215000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>17412000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>16218000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>21348000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9829000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>10336000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>10082000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>8520000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>8741000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>0.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>8938000.0</v>
       </c>
-      <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
-    </row>
-    <row r="23" spans="1:45">
+      <c r="AT22"/>
+    </row>
+    <row r="23" spans="1:46">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
+        <v>5865509000.0</v>
+      </c>
+      <c r="C23">
         <v>5810656000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5816167000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6104669000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6104703000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5961676000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6034911000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6037219000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6048768000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6180334000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6137915000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6075478000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5718500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5609751000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5827651000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5810264000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5978808000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5857773000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5773599000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5644181000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5559713000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5538875000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5572205000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5624850000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3501540000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2857737000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2897649000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2811360000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2796276000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2790527000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2752485000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2797695000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1457033000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1432473000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1410742000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>500867612.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>502707408.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>501921984.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>501602414.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>501362150.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>501084182.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>501048921.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>501100000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>501751096.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:45">
+    <row r="24" spans="1:46">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24">
+        <v>3461831000.0</v>
+      </c>
+      <c r="C24">
         <v>3482297000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3557074000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3590015000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3672856000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3596816000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3683502000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3607957000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3459255000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3465619000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3538516000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3460066000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3035521000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2876453000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>3063042000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2935800000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3017678000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2790842000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2694319000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2598300000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2506295000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2454024000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2453809000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2498207000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1971010000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1625772000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1632589000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1710160000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1709523000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1671021000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1674540000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1651579000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>684641000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>662199000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>624865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
         <v>1332934000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-    </row>
-    <row r="25" spans="1:45">
+      <c r="AT24"/>
+    </row>
+    <row r="25" spans="1:46">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>3035521000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2876453000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3063042000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2935800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3017678000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2790842000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2694319000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2598300000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2506295000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2454024000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2453809000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2498207000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1971010000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1625772000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1632589000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1710160000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1709523000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1709266000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1674540000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1651579000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>684641000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>662199000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>624865000.0</v>
       </c>
-      <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-    </row>
-    <row r="26" spans="1:45">
+      <c r="AT25"/>
+    </row>
+    <row r="26" spans="1:46">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-    </row>
-    <row r="27" spans="1:45">
+      <c r="AT26"/>
+    </row>
+    <row r="27" spans="1:46">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-    </row>
-    <row r="28" spans="1:45">
+      <c r="AT27"/>
+    </row>
+    <row r="28" spans="1:46">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>3776136000.0</v>
+      </c>
+      <c r="C28">
         <v>3799918000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4128199000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3900053000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3947359000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3869871000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3966352000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3877685000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3729101000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3731484000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3791589000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3720210000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3277242000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3095039000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3289093000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3160603000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3262981000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3040889000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2895534000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2839222000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2741930000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2672508000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2677217000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2728418000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2374944000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1769898000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1777106000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1708234000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1706059000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1698477000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1667541000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1643723000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>678343000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>661222000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>617561000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>366674.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>207510.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-7289.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1334634937.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-345429.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-495015.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-728509.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1750000.0</v>
       </c>
-      <c r="AS28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:45">
+      <c r="AT28"/>
+    </row>
+    <row r="29" spans="1:46">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
+        <v>4405959000.0</v>
+      </c>
+      <c r="C29">
         <v>4384755000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4444422000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4677522000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4734379000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4633617000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4726693000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4684969000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4681731000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4804923000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4818552000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4788683000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4488018000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4453891000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4641666000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4630436000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4812291000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4776819000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4709203000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4573536000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4528265000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4476142000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4611607000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4609584000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2941498000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2245088000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
-    </row>
-    <row r="30" spans="1:45">
+      <c r="AT29"/>
+    </row>
+    <row r="30" spans="1:46">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>422041000.0</v>
+      </c>
+      <c r="C30">
         <v>397432000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>394708000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>403679000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>414137000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>400501000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>430381000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>445869000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>442205000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>450572000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>451130000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>469344000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>441643000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>415344000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>409766000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>439309000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>440993000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>403153000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>351285000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>398350000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>365164000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>322425000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>330942000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>332021000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>231007000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>241142000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>247596000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>250488000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>242730000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>229563000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>206624000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>199461000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>104013000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>94377000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>94820000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>146655000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120766000.0</v>
       </c>
       <c r="AL30">
         <v>120766000.0</v>
       </c>
       <c r="AM30">
+        <v>120766000.0</v>
+      </c>
+      <c r="AN30">
         <v>101426000.0</v>
       </c>
-      <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
-    </row>
-    <row r="31" spans="1:45">
+      <c r="AT30"/>
+    </row>
+    <row r="31" spans="1:46">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>19160000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>139223000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>134746000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>185266000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>155647000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>335112000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>357279000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>311005000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>350349000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>345269000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>474111000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>465411000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>345136000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>260145000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>282563000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>258796000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>247715000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>256413000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>259397000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>264048000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>269029000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>270761000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>280751000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>479284159.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>482146001.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>482221471.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>482026743.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>481749479.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>481558543.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>481417339.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>481464083.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>481465218.0</v>
       </c>
-      <c r="AS31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:45">
+      <c r="AT31"/>
+    </row>
+    <row r="32" spans="1:46">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
+        <v>-129434000.0</v>
+      </c>
+      <c r="C32">
         <v>-140363000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-86053000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-139474000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-125405000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-102914000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-27498000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-61097000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-55417000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-20430000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>7076000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>22272000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>11936000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>19315000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-40901000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-74246000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-56561000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-33676000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-34605000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-64328000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-60137000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-44558000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-29175000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-37074000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>349754000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-23371000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
-    </row>
-    <row r="33" spans="1:45">
+      <c r="AT32"/>
+    </row>
+    <row r="33" spans="1:46">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>5308379000.0</v>
+      </c>
+      <c r="C33">
         <v>5280737000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5291116000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5584324000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5574403000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5443222000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5477401000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5458900000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5472391000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5604971000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5568819000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5506273000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>5173045000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>5084874000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>5306610000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5269998000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>5438522000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>5362177000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>5290559000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5166669000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>5120167000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>5134819000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>5152713000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>5210722000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2560861000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2567824000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2605061000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2507126000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2497257000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2487772000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2496138000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2547040000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1320873000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1311381000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1282959000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>500828554.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>502663076.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>501867053.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>501340910.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>500917479.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>500589167.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>500320412.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>500100000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>500001096.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:45">
+    <row r="34" spans="1:46">
       <c r="A34" t="s">
         <v>45</v>
       </c>
       <c r="B34">
+        <v>59534000.0</v>
+      </c>
+      <c r="C34">
         <v>54896000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>57470000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>46472000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>49059000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>43976000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>41020000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>51482000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>40696000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>34576000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>34024000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>27045000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>710915000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>663812000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>637367000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>578813000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>16390000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>16064000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>564872000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>547457000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>30956000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>630348000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>528452000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>580936000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>36028000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>38603000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>34229000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>37373000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>37584000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>33887000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>106725000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>171793000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>137729000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>144497000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>145597000.0</v>
       </c>
-      <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
-    </row>
-    <row r="35" spans="1:45">
+      <c r="AT34"/>
+    </row>
+    <row r="35" spans="1:46">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>4268286000.0</v>
+      </c>
+      <c r="C35">
         <v>4269850000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4348808999.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4384780000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4414403000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4328946000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4431310000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4343724000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4215638000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4264415000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4314645000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4215909000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3746436000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3540265000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3700409000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3514613000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3608011000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3362316000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3259191000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3145757000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3054617000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3084372000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2982261000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3079143000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2205525000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1863380000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1868282000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1826381000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1823911000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1820457000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1781265000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1823372000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>822370000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>806696000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>770462000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19500000.0</v>
       </c>
       <c r="AK35">
         <v>19500000.0</v>
       </c>
       <c r="AL35">
         <v>19500000.0</v>
       </c>
       <c r="AM35">
         <v>19500000.0</v>
       </c>
       <c r="AN35">
         <v>19500000.0</v>
       </c>
       <c r="AO35">
         <v>19500000.0</v>
       </c>
       <c r="AP35">
         <v>19500000.0</v>
       </c>
       <c r="AQ35">
         <v>19500000.0</v>
       </c>
       <c r="AR35">
         <v>19500000.0</v>
       </c>
-      <c r="AS35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:45">
+      <c r="AS35">
+        <v>19500000.0</v>
+      </c>
+      <c r="AT35"/>
+    </row>
+    <row r="36" spans="1:46">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
+        <v>3092863000.0</v>
+      </c>
+      <c r="C36">
         <v>3055385000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>15213000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3425448000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>11259000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>11643000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>17111000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>9882000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>16113000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>12955000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>4626000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>15541000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>7230000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>6578000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>274705000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>8909000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>4771000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>10486000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>579355000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>11142000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>11785000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>15570000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>16081000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>12020000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3433000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3642000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>4436000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>4641000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>4357000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>5461000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>4280000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>4200000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>4038000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>3418000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>4279000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>202985554.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>502663076.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>501867053.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-579594090.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>500917479.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>500589167.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>500320412.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>500100000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>500001096.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:45">
+    <row r="37" spans="1:46">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-      <c r="Z37">
+      <c r="Z37"/>
+      <c r="AA37">
         <v>61757000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>64590000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>62443000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>62471000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>63288000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>63982000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>66378000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>48157000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>48307000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>48931000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
-      <c r="AN37"/>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
-    </row>
-    <row r="38" spans="1:45">
+      <c r="AT37"/>
+    </row>
+    <row r="38" spans="1:46">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>518454000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>557510000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>2292960000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3200614000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>3134639000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>3351992000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3236644000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3262246000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3174570000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3091833000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2980037000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2926357000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2944252000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2762405000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>3051730000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1911732000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1916637000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1948872000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1957470000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1958214000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>5461000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1933570000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1953603000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1079078000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1069406000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>159147000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK38">
         <v>0.0</v>
       </c>
       <c r="AL38">
         <v>0.0</v>
       </c>
       <c r="AM38">
+        <v>0.0</v>
+      </c>
+      <c r="AN38">
         <v>1295905000.0</v>
       </c>
-      <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
-    </row>
-    <row r="39" spans="1:45">
+      <c r="AT38"/>
+    </row>
+    <row r="39" spans="1:46">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
+        <v>67992000.0</v>
+      </c>
+      <c r="C39">
         <v>70757000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>70196000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>57303000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>56767000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>59538000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>70655000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>68828000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>78521000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>64022000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>57492000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>49343000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>51792000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>51608000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>62855000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>40642000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>45763000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>41237000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>95567000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>36902000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>26686001.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>30565000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>41958000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>39155000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>685811000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>29123000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>26560000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>33839000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>35584000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>43001000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>24547000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>40084000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>14137000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>13518000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>13696000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>25732.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>21842.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>47642.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>73441.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>99242.0</v>
       </c>
-      <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
-    </row>
-    <row r="40" spans="1:45">
+      <c r="AT39"/>
+    </row>
+    <row r="40" spans="1:46">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
+        <v>181451000.0</v>
+      </c>
+      <c r="C40">
         <v>180885000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>162072000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>451719000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>205025000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>194578000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>146645000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>193013000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>194325000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>187514000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>175185000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>154788000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>163948000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>149641000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>184977000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>176777000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>178455000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>147572000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>202372000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>163339000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>149670000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>133036000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>141672000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>141449000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>117984000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>95332000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>98375000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>109781000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>189838000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>103349000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>104933000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>95334000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>47408000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>50231000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>51616000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-380000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-230000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>200513.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-34892329.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>112671.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>25639.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>131582.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>100000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>785878.0</v>
       </c>
-      <c r="AS40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:45">
+      <c r="AT40"/>
+    </row>
+    <row r="41" spans="1:46">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>529596000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>493898000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>467749000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>404036000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>406482000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>383544000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>370616000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>364422000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>363448000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>447111000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>344691000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>385675000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>106186000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>105124000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>108321000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>104647000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>102616000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>102740000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>100533000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>171793000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>137729000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>144497000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>24732000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>144404000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142450000.0</v>
       </c>
       <c r="AL41">
         <v>142450000.0</v>
       </c>
       <c r="AM41">
+        <v>142450000.0</v>
+      </c>
+      <c r="AN41">
         <v>170730000.0</v>
       </c>
-      <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
-    </row>
-    <row r="42" spans="1:45">
+      <c r="AT41"/>
+    </row>
+    <row r="42" spans="1:46">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
+        <v>1706005000.0</v>
+      </c>
+      <c r="C42">
         <v>1710836000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1725642000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1745472000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1756797000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1793859000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1836165000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1960163000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2014327000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2083735000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2089091000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2218110000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2435571000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2667424000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2886951000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>3112076000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>3295747000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>3536906000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>3616902000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>3655587000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>3756563000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>3782649000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>3797168000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>3825940000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2471312000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2402195000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2396501000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2394091000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2392085000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2390184000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2389548000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>2390188000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>2123101000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>2122047000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>2121926000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>4221097.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>4337409.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>4261943.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>4456671.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>4733938.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>4924867.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>5066076.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>5000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>5013186.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>23620.0</v>
       </c>
     </row>
-    <row r="43" spans="1:45">
+    <row r="43" spans="1:46">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
-    </row>
-    <row r="44" spans="1:45">
+      <c r="AT43"/>
+    </row>
+    <row r="44" spans="1:46">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>1000.0</v>
       </c>
       <c r="AH44">
         <v>1000.0</v>
       </c>
       <c r="AI44">
         <v>1000.0</v>
       </c>
       <c r="AJ44">
-        <v>0.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
-      <c r="AN44"/>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
-    </row>
-    <row r="45" spans="1:45">
+      <c r="AT44"/>
+    </row>
+    <row r="45" spans="1:46">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45">
+        <v>5722778000.0</v>
+      </c>
+      <c r="C45">
         <v>5729370000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>6111759000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5802232000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5742012000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5608596000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5791761000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5534341000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>5478020000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>5425410000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>5522460000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>3931343000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>3746430000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>3653595000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>3601351000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>3765216000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>3453318000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>3458629000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>303650000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>3569608000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2197474000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>2205011000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2238823000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2139785000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>2118616000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>2108081000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>2113040000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>2142557000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1157401000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1148932000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1123812000.0</v>
       </c>
-      <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
-    </row>
-    <row r="46" spans="1:45">
+      <c r="AT45"/>
+    </row>
+    <row r="46" spans="1:46">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>755641000.0</v>
+      </c>
+      <c r="C46">
         <v>754521000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3794203000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>666609000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>4059086000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3990053000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4007773000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4011590000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4008133000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>4003780000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3967849000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3931343000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3746430000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3653595000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3601351000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3765216000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3815448000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3720618000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3254728000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3509948000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3453318000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3458629000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3469466000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3569608000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2197474000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2205011000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2238823000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2139785000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2118616000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2108081000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2113040000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2142557000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1157401000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1148932000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1123812000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>86242000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>87538000.0</v>
       </c>
-      <c r="AL46"/>
-      <c r="AM46">
+      <c r="AM46"/>
+      <c r="AN46">
         <v>899124000.0</v>
       </c>
-      <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
-    </row>
-    <row r="47" spans="1:45">
+      <c r="AT46"/>
+    </row>
+    <row r="47" spans="1:46">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>3196518000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3128061000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3077287000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3227735000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>557973000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3164084000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3080981000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>541053000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>538746000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>529947000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>535744000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>529898000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>289175000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>292016000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>294387000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>186956000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>164759000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2108081000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>183750000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>193154000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>82361000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>82944000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>83666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK47">
         <v>0.0</v>
       </c>
       <c r="AL47">
         <v>0.0</v>
       </c>
       <c r="AM47">
+        <v>0.0</v>
+      </c>
+      <c r="AN47">
         <v>84226000.0</v>
       </c>
-      <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
-    </row>
-    <row r="48" spans="1:45">
+      <c r="AT47"/>
+    </row>
+    <row r="48" spans="1:46">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>-724858000.0</v>
+      </c>
+      <c r="C48">
         <v>-771831000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-799954000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-612638000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-655970000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-703909000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-746964000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-836179000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-765704000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-718853000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-775093000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-861421000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-952937000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1040666000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1251550000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1337950000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1466543000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1539919000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1591090000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1665313000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1726416000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1746787000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1618707000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1665175000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1681427000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1692917000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1689373000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-1703699000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-1704188000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-1693275000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-1683319000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-1673749000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-1640230000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-1640466000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-1636819000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>777434.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>661113.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>736580.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>541852.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>264588.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>73652.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-67552.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-20808.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-14793.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-5000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:45">
+    <row r="49" spans="1:46">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-952937000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-1040666000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-1251550000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-1337950000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-1466543000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-1539919000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-1591090000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-1665313000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-1726416000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-1746787000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-1618707000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-1665175000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-1681427000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-1692917000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-1689373000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-1703699000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-1704188000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-1693275000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-1683319000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-1673749000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-1640230000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-1640466000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-1636819000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>777434.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>661113.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>736580.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>541852.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>264588.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>73652.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-67552.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-20808.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-14793.0</v>
       </c>
-      <c r="AS49"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:45">
+      <c r="AT49"/>
+    </row>
+    <row r="50" spans="1:46">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50">
+        <v>33469000.0</v>
+      </c>
+      <c r="C50">
         <v>31934000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>31094000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>27437000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>26928000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>25439000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>24598000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>22933000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>21140000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>19178000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>18786000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>15981000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>13952000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>13514000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>13324000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>13497000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>20663000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>19792000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>18121000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>18652000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>16557000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>16229000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>16521000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>16872000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>265398000.0</v>
       </c>
-      <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>5348000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>2025000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>2026000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>1990000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>3668000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>1915000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>1883000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1884000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1881000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>669576000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1458588000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1334823000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>1889000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-    </row>
-    <row r="51" spans="1:45">
+      <c r="AT50"/>
+    </row>
+    <row r="51" spans="1:46">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
+        <v>3794303000.0</v>
+      </c>
+      <c r="C51">
         <v>3815461000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4142786000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3914810000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3960209000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3880550000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3975353000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3888731000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3735025000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3744631000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3802547000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3725999000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3284902000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3110957000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3296483000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3176045000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3274687000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3052210000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2901927000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2850539000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2757332000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2699442000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2702154000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2748415000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2384005000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1774540000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1780151000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1712185000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1711549000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1711256000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1676499000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1653494000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>686524000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>664083000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>626746000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>380000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>230000.0</v>
       </c>
-      <c r="AL51"/>
-      <c r="AM51">
+      <c r="AM51"/>
+      <c r="AN51">
         <v>1334823000.0</v>
       </c>
-      <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
-    </row>
-    <row r="52" spans="1:45">
+      <c r="AT51"/>
+    </row>
+    <row r="52" spans="1:46">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
+        <v>102266000.0</v>
+      </c>
+      <c r="C52">
         <v>102089000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>101846000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>99300000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>94801000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>91998000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>90976000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>88641000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>85024000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>80747000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>76194000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>72569000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>68062000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>64590000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>63823000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>65468000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>73158000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>73438000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>60367000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>69204000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>66163000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>64595000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>64584000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>63152000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>295836000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>29446000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>29133000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2025000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2026000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1990000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1959000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1915000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1883000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1884000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1881000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>380000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>230000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1334823000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1889000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-    </row>
-    <row r="53" spans="1:45">
+      <c r="AT52"/>
+    </row>
+    <row r="53" spans="1:46">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>17124000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>17214000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>9145000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>13770000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>13215000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>8646000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-      <c r="AG53">
-[...1 lines deleted...]
-      </c>
+      <c r="AG53"/>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
+        <v>0.0</v>
+      </c>
+      <c r="AK53">
         <v>500828554.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>0.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>4704000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>501340910.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>500917479.0</v>
       </c>
-      <c r="AO53"/>
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>500320412.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>500089682.0</v>
       </c>
-      <c r="AR53"/>
       <c r="AS53"/>
-    </row>
-    <row r="54" spans="1:45">
+      <c r="AT53"/>
+    </row>
+    <row r="54" spans="1:46">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-      <c r="AG54">
-[...1 lines deleted...]
-      </c>
+      <c r="AG54"/>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
-      <c r="AN54"/>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
-    </row>
-    <row r="55" spans="1:45">
+      <c r="AT54"/>
+    </row>
+    <row r="55" spans="1:46">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>5865509000.0</v>
+      </c>
+      <c r="C55">
         <v>5810656000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5816167000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6104669000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6104703000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5961676000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>6034911000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>6037219000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6048768000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6180334000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6137915000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>6075478000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5718500000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5609751000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5827651000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>5810264000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>5978808000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>5857773000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5773599000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>5644181000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5559713000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>5538875000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>5572205000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>5624850000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3501540000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2857737000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2897649000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2811360000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2796276000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2790527000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2752485000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2797695000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1457033000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1432473000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1410742000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>500867612.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>502707408.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>501921984.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>501602414.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>501362150.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>501084182.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>501048921.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>501100000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>501751096.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:45">
+    <row r="56" spans="1:46">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>557130000.0</v>
+      </c>
+      <c r="C56">
         <v>529919000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>525051000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>520345000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>530300000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>518454000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>557510000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>578319000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>576377000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>575363000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>569096000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>569205000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>545455000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>524877000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>521041000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>540266000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>540286000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>495596000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>483040000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>477512000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>439546000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>404056000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>419492000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>414128000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>940679000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>289913000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>292588000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>304234000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>299019000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>302755000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>256347000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>250655000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>136160000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>121092000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>127783000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>39058.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>44332.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>54931.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>261504.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>444671.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>495015.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>728509.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1750000.0</v>
       </c>
-      <c r="AS56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:45">
+      <c r="AT56"/>
+    </row>
+    <row r="57" spans="1:46">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>686564000.0</v>
+      </c>
+      <c r="C57">
         <v>670282000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>611104000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>659819000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>655705000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>621368000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>585008000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>639416000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>631794000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>595793000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>562020000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>546933000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>533519000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>505562000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>561942000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>614512000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>596847000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>529272000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>517645000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>541840000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>499683000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>448614000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>448667000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>451202000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>590925000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>313284000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>320412000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>301040000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>287895000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>276139000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>269023000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>243614000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>158043000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>147678000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>155730000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2083453.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1061407.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>200513.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>75671.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>112671.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>25639.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>131582.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>100000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>785878.0</v>
       </c>
-      <c r="AS57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:45">
+      <c r="AT57"/>
+    </row>
+    <row r="58" spans="1:46">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>4954850000.0</v>
+      </c>
+      <c r="C58">
         <v>4940132000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4959913000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5044599000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5070108000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4950314000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5016318000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4983140000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4847432000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4860208000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4876665000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4762842000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4279955000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4045827000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4262351000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4129125000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4204858000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3891588000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3776836000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3687597000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3554300000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>3532986000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3430928000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>3530345000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2796450000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2176664000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2188694000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2127421000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2111806000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2096596000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2050288000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2066986000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>980413000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>954374000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>926192000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>21583453.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>20561407.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>19700513.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>19575671.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>19612671.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>19525639.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>19631582.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>19600000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>20285878.0</v>
       </c>
-      <c r="AS58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:45">
+      <c r="AT58"/>
+    </row>
+    <row r="59" spans="1:46">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-      <c r="AG59">
+      <c r="AG59"/>
+      <c r="AH59">
         <v>476620000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>478099000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>484550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
-      <c r="AN59"/>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
-    </row>
-    <row r="60" spans="1:45">
+      <c r="AT59"/>
+    </row>
+    <row r="60" spans="1:46">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>910659000.0</v>
+      </c>
+      <c r="C60">
         <v>870524000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>856254000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1060069999.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1034595000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1011362000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1018593000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1054079000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1201336000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1320126000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1261250000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1312636000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1438545000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1563924000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1565300000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1681139000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1773950000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1966185000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1996763000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1956584000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2005413000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2005889000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2141277000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2094505000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>705090000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>619316000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>644365000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>621496000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>621999000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>630643000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>638215000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>664331000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>428463000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>429792000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>435619000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>479284159.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>482146001.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>482221471.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>482026743.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>481749479.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>481558543.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>481417339.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>481500000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>481465218.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:45">
+    <row r="61" spans="1:46">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-      <c r="AG61">
-[...1 lines deleted...]
-      </c>
+      <c r="AG61"/>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
-      <c r="AN61"/>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
-    </row>
-    <row r="62" spans="1:45">
+      <c r="AT61"/>
+    </row>
+    <row r="62" spans="1:46">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
-      <c r="V62">
+      <c r="V62"/>
+      <c r="W62">
         <v>77404000.0</v>
       </c>
-      <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
-      <c r="AJ62">
+      <c r="AJ62"/>
+      <c r="AK62">
         <v>474284150.0</v>
       </c>
-      <c r="AK62">
+      <c r="AL62">
         <v>477146000.0</v>
       </c>
-      <c r="AL62">
+      <c r="AM62">
         <v>477221470.0</v>
       </c>
-      <c r="AM62">
+      <c r="AN62">
         <v>477026740.0</v>
       </c>
-      <c r="AN62">
+      <c r="AO62">
         <v>476749470.0</v>
       </c>
-      <c r="AO62">
+      <c r="AP62">
         <v>476558540.0</v>
       </c>
-      <c r="AP62">
+      <c r="AQ62">
         <v>476417330.0</v>
       </c>
-      <c r="AQ62">
+      <c r="AR62">
         <v>476464080.0</v>
       </c>
-      <c r="AR62">
+      <c r="AS62">
         <v>476465210.0</v>
       </c>
-      <c r="AS62"/>
+      <c r="AT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9671,1081 +9810,1081 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B2">
         <v>1213911000.0</v>
       </c>
       <c r="C2">
         <v>1093879000.0</v>
       </c>
       <c r="D2">
         <v>1030897000.0</v>
       </c>
       <c r="E2">
         <v>1007141000.0</v>
       </c>
       <c r="F2">
         <v>828277000.0</v>
       </c>
       <c r="G2">
         <v>664564000.0</v>
       </c>
       <c r="H2">
         <v>650352000.0</v>
       </c>
       <c r="I2">
         <v>462028000.0</v>
       </c>
       <c r="J2">
         <v>280372000.0</v>
       </c>
       <c r="K2">
         <v>258419000.0</v>
       </c>
       <c r="L2">
         <v>290395000.0</v>
       </c>
       <c r="M2">
         <v>395571000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B3">
         <v>430021000.0</v>
       </c>
       <c r="C3">
         <v>384972000.0</v>
       </c>
       <c r="D3">
         <v>338654000.0</v>
       </c>
       <c r="E3">
         <v>343507000.0</v>
       </c>
       <c r="F3">
         <v>318202000.0</v>
       </c>
       <c r="G3">
         <v>246948000.0</v>
       </c>
       <c r="H3">
         <v>189436000.0</v>
       </c>
       <c r="I3">
         <v>135040000.0</v>
       </c>
       <c r="J3">
         <v>81292000.0</v>
       </c>
       <c r="K3">
         <v>78000000.0</v>
       </c>
       <c r="L3">
         <v>136892000.0</v>
       </c>
       <c r="M3">
         <v>32821000.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-35725000.0</v>
       </c>
       <c r="F4">
         <v>45249000.0</v>
       </c>
       <c r="G4">
         <v>15767000.0</v>
       </c>
       <c r="H4">
         <v>15767000.0</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>14650000.0</v>
       </c>
       <c r="K4">
         <v>32195000.0</v>
       </c>
       <c r="L4">
         <v>-2634000.0</v>
       </c>
       <c r="M4">
         <v>-2634000.0</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B5">
         <v>167277000.0</v>
       </c>
       <c r="C5">
         <v>263915000.0</v>
       </c>
       <c r="D5">
         <v>673459000.0</v>
       </c>
       <c r="E5">
         <v>511482000.0</v>
       </c>
       <c r="F5">
         <v>267781000.0</v>
       </c>
       <c r="G5">
         <v>122852000.0</v>
       </c>
       <c r="H5">
         <v>-852000.0</v>
       </c>
       <c r="I5">
         <v>5888000.0</v>
       </c>
       <c r="J5">
         <v>-46090000.0</v>
       </c>
       <c r="K5">
         <v>-688567.0</v>
       </c>
       <c r="L5">
         <v>-10994000.0</v>
       </c>
       <c r="M5">
         <v>53059000.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B6">
         <v>597298000.0</v>
       </c>
       <c r="C6">
         <v>648887000.0</v>
       </c>
       <c r="D6">
         <v>1012113000.0</v>
       </c>
       <c r="E6">
         <v>854989000.0</v>
       </c>
       <c r="F6">
         <v>585983000.0</v>
       </c>
       <c r="G6">
         <v>369800000.0</v>
       </c>
       <c r="H6">
         <v>188584000.0</v>
       </c>
       <c r="I6">
         <v>140928000.0</v>
       </c>
       <c r="J6">
         <v>35202000.0</v>
       </c>
       <c r="K6">
         <v>-688567.0</v>
       </c>
       <c r="L6">
         <v>125898000.0</v>
       </c>
       <c r="M6">
         <v>85880000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>2785000.0</v>
       </c>
       <c r="I8">
         <v>20700000.0</v>
       </c>
       <c r="J8">
         <v>40350000.0</v>
       </c>
       <c r="K8">
         <v>32195000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B9">
         <v>1067535000.0</v>
       </c>
       <c r="C9">
         <v>1301839000.0</v>
       </c>
       <c r="D9">
         <v>1333870000.0</v>
       </c>
       <c r="E9">
         <v>1135482000.0</v>
       </c>
       <c r="F9">
         <v>844703000.0</v>
       </c>
       <c r="G9">
         <v>608427000.0</v>
       </c>
       <c r="H9">
         <v>413313000.0</v>
       </c>
       <c r="I9">
         <v>289384000.0</v>
       </c>
       <c r="J9">
         <v>165570000.0</v>
       </c>
       <c r="K9">
         <v>168193000.0</v>
       </c>
       <c r="L9">
         <v>162940000.0</v>
       </c>
       <c r="M9">
         <v>248848000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B10">
         <v>-55421000.0</v>
       </c>
       <c r="C10">
         <v>36604000.0</v>
       </c>
       <c r="D10">
         <v>468419000.0</v>
       </c>
       <c r="E10">
         <v>365204000.0</v>
       </c>
       <c r="F10">
         <v>151423000.0</v>
       </c>
       <c r="G10">
         <v>3533000.0</v>
       </c>
       <c r="H10">
         <v>-123356000.0</v>
       </c>
       <c r="I10">
         <v>-92172000.0</v>
       </c>
       <c r="J10">
         <v>-165398000.0</v>
       </c>
       <c r="K10">
         <v>562660.0</v>
       </c>
       <c r="L10">
         <v>-103022000.0</v>
       </c>
       <c r="M10">
         <v>-101784000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B11">
         <v>-2431000.0</v>
       </c>
       <c r="C11">
         <v>8475000.0</v>
       </c>
       <c r="D11">
         <v>126575000.0</v>
       </c>
       <c r="E11">
         <v>88863000.0</v>
       </c>
       <c r="F11">
         <v>36528000.0</v>
       </c>
       <c r="G11">
         <v>-56040000.0</v>
       </c>
       <c r="H11">
         <v>-2191000.0</v>
       </c>
       <c r="I11">
         <v>-38600000.0</v>
       </c>
       <c r="J11">
         <v>-936000.0</v>
       </c>
       <c r="K11">
         <v>-24502000.0</v>
       </c>
       <c r="L11">
         <v>-34069000.0</v>
       </c>
       <c r="M11">
         <v>-13177000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B12">
         <v>222698000.0</v>
       </c>
       <c r="C12">
         <v>227311000.0</v>
       </c>
       <c r="D12">
         <v>205040000.0</v>
       </c>
       <c r="E12">
         <v>146278000.0</v>
       </c>
       <c r="F12">
         <v>116358000.0</v>
       </c>
       <c r="G12">
         <v>119319000.0</v>
       </c>
       <c r="H12">
         <v>122504000.0</v>
       </c>
       <c r="I12">
         <v>98433000.0</v>
       </c>
       <c r="J12">
         <v>119308000.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>92028000.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>0.0</v>
       </c>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>12232000.0</v>
       </c>
       <c r="K13">
         <v>1251227.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>1213000.0</v>
       </c>
       <c r="H14">
         <v>64590000.0</v>
       </c>
       <c r="I14">
         <v>63982000.0</v>
       </c>
       <c r="J14">
         <v>48931000.0</v>
       </c>
       <c r="K14">
         <v>48931000.0</v>
       </c>
       <c r="L14">
         <v>48931000.0</v>
       </c>
       <c r="M14">
         <v>48931000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B15">
         <v>-52990000.0</v>
       </c>
       <c r="C15">
         <v>28129000.0</v>
       </c>
       <c r="D15">
         <v>476457000.0</v>
       </c>
       <c r="E15">
         <v>339540000.0</v>
       </c>
       <c r="F15">
         <v>160144000.0</v>
       </c>
       <c r="G15">
         <v>74127000.0</v>
       </c>
       <c r="H15">
         <v>-120744000.0</v>
       </c>
       <c r="I15">
         <v>-49040000.0</v>
       </c>
       <c r="J15">
         <v>-147702000.0</v>
       </c>
       <c r="K15">
         <v>562660.0</v>
       </c>
       <c r="L15">
         <v>-71587000.0</v>
       </c>
       <c r="M15">
         <v>-88607000.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>339540000.0</v>
       </c>
       <c r="F16">
         <v>160144000.0</v>
       </c>
       <c r="G16">
         <v>70666000.0</v>
       </c>
       <c r="H16">
         <v>-11122000.0</v>
       </c>
       <c r="I16">
         <v>-51175000.0</v>
       </c>
       <c r="J16">
         <v>-147702000.0</v>
       </c>
       <c r="K16">
         <v>-30936000.0</v>
       </c>
       <c r="L16">
         <v>-20810.0</v>
       </c>
       <c r="M16">
         <v>-88607000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B17">
         <v>-52990000.0</v>
       </c>
       <c r="C17">
         <v>28129000.0</v>
       </c>
       <c r="D17">
         <v>341844000.0</v>
       </c>
       <c r="E17">
         <v>276341000.0</v>
       </c>
       <c r="F17">
         <v>160144000.0</v>
       </c>
       <c r="G17">
         <v>71879000.0</v>
       </c>
       <c r="H17">
         <v>-11543000.0</v>
       </c>
       <c r="I17">
         <v>-53572000.0</v>
       </c>
       <c r="J17">
         <v>-164462000.0</v>
       </c>
       <c r="K17">
         <v>562660.0</v>
       </c>
       <c r="L17">
         <v>-68953000.0</v>
       </c>
       <c r="M17">
         <v>-88607000.0</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B18">
         <v>-231511000.0</v>
       </c>
       <c r="C18">
         <v>-227311000.0</v>
       </c>
       <c r="D18">
         <v>-205040000.0</v>
       </c>
       <c r="E18">
         <v>-146278000.0</v>
       </c>
       <c r="F18">
         <v>-117987000.0</v>
       </c>
       <c r="G18">
         <v>-119886000.0</v>
       </c>
       <c r="H18">
         <v>-122504000.0</v>
       </c>
       <c r="I18">
         <v>-98433000.0</v>
       </c>
       <c r="J18">
         <v>-107076000.0</v>
       </c>
       <c r="K18">
         <v>1251227.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>35456000.0</v>
       </c>
       <c r="F19">
         <v>-32596000.0</v>
       </c>
       <c r="G19">
         <v>-42401000.0</v>
       </c>
       <c r="H19">
         <v>-8755000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>12232000.0</v>
       </c>
       <c r="K19">
         <v>1251227.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>-61000.0</v>
       </c>
       <c r="F20">
         <v>13243000.0</v>
       </c>
       <c r="G20">
         <v>70580000.0</v>
       </c>
       <c r="H20">
         <v>6603000.0</v>
       </c>
       <c r="I20">
         <v>17068000.0</v>
       </c>
       <c r="J20">
         <v>62939000.0</v>
       </c>
       <c r="K20">
         <v>8342000.0</v>
       </c>
       <c r="L20">
         <v>9185000.0</v>
       </c>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B21">
         <v>488876000.0</v>
       </c>
       <c r="C21">
         <v>263915000.0</v>
       </c>
       <c r="D21">
         <v>673459000.0</v>
       </c>
       <c r="E21">
         <v>511482000.0</v>
       </c>
       <c r="F21">
         <v>300377000.0</v>
       </c>
       <c r="G21">
         <v>161792000.0</v>
       </c>
       <c r="H21">
         <v>117525000.0</v>
       </c>
       <c r="I21">
         <v>6261000.0</v>
       </c>
       <c r="J21">
         <v>-58322000.0</v>
       </c>
       <c r="K21">
         <v>-688567.0</v>
       </c>
       <c r="L21">
         <v>-20772000.0</v>
       </c>
       <c r="M21">
         <v>53059000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B23">
         <v>1792570000.0</v>
       </c>
       <c r="C23">
         <v>2131803000.0</v>
       </c>
       <c r="D23">
         <v>1691308000.0</v>
       </c>
       <c r="E23">
         <v>1631141000.0</v>
       </c>
       <c r="F23">
         <v>1372603000.0</v>
       </c>
       <c r="G23">
         <v>1111199000.0</v>
       </c>
       <c r="H23">
         <v>946140000.0</v>
       </c>
       <c r="I23">
         <v>725629000.0</v>
       </c>
       <c r="J23">
         <v>454203000.0</v>
       </c>
       <c r="K23">
         <v>688567.0</v>
       </c>
       <c r="L23">
         <v>452425000.0</v>
       </c>
       <c r="M23">
         <v>663286000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B25">
         <v>430021000.0</v>
       </c>
       <c r="C25">
         <v>384972000.0</v>
       </c>
       <c r="D25">
         <v>338654000.0</v>
       </c>
       <c r="E25">
         <v>62380000.0</v>
       </c>
       <c r="F25">
         <v>78030000.0</v>
       </c>
       <c r="G25">
         <v>246948000.0</v>
       </c>
       <c r="H25">
         <v>189436000.0</v>
       </c>
       <c r="I25">
         <v>136467000.0</v>
       </c>
       <c r="J25">
         <v>107876000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B28">
         <v>581762000.0</v>
       </c>
       <c r="C28">
         <v>630705000.0</v>
       </c>
       <c r="D28">
         <v>596090000.0</v>
       </c>
       <c r="E28">
         <v>567214000.0</v>
       </c>
       <c r="F28">
         <v>511446000.0</v>
       </c>
       <c r="G28">
         <v>360626000.0</v>
       </c>
       <c r="H28">
         <v>271004000.0</v>
       </c>
       <c r="I28">
         <v>254871000.0</v>
       </c>
       <c r="J28">
         <v>162351000.0</v>
       </c>
       <c r="K28">
         <v>688567.0</v>
       </c>
       <c r="L28">
         <v>139355000.0</v>
       </c>
       <c r="M28">
         <v>161966000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B29">
         <v>-2431000.0</v>
       </c>
       <c r="C29">
         <v>8475000.0</v>
       </c>
       <c r="D29">
         <v>126575000.0</v>
       </c>
       <c r="E29">
         <v>88863000.0</v>
       </c>
       <c r="F29">
         <v>49546000.0</v>
       </c>
       <c r="G29">
         <v>-51451000.0</v>
       </c>
       <c r="H29">
         <v>-2191000.0</v>
       </c>
       <c r="I29">
         <v>-38600000.0</v>
       </c>
       <c r="J29">
         <v>-936000.0</v>
       </c>
       <c r="K29">
         <v>-24502000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B30">
         <v>578659000.0</v>
       </c>
       <c r="C30">
         <v>1037924000.0</v>
       </c>
       <c r="D30">
         <v>660411000.0</v>
       </c>
       <c r="E30">
         <v>624000000.0</v>
       </c>
       <c r="F30">
         <v>544326000.0</v>
       </c>
       <c r="G30">
         <v>446635000.0</v>
       </c>
       <c r="H30">
         <v>295788000.0</v>
       </c>
       <c r="I30">
         <v>263601000.0</v>
       </c>
       <c r="J30">
         <v>173831000.0</v>
       </c>
       <c r="K30">
         <v>688567.0</v>
       </c>
       <c r="L30">
         <v>162030000.0</v>
       </c>
       <c r="M30">
         <v>267715000.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B31">
         <v>-544297000.0</v>
       </c>
       <c r="C31">
         <v>-227311000.0</v>
       </c>
       <c r="D31">
         <v>-205040000.0</v>
       </c>
       <c r="E31">
         <v>-146278000.0</v>
       </c>
       <c r="F31">
         <v>-148954000.0</v>
       </c>
       <c r="G31">
         <v>-158259000.0</v>
       </c>
       <c r="H31">
         <v>-240881000.0</v>
       </c>
       <c r="I31">
         <v>-98433000.0</v>
       </c>
       <c r="J31">
         <v>-107076000.0</v>
       </c>
       <c r="K31">
         <v>1251227.0</v>
       </c>
       <c r="L31">
         <v>-82250000.0</v>
       </c>
       <c r="M31">
         <v>-85241000.0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B32">
         <v>2281446000.0</v>
       </c>
       <c r="C32">
         <v>2395718000.0</v>
       </c>
       <c r="D32">
         <v>2364767000.0</v>
       </c>
       <c r="E32">
         <v>2142623000.0</v>
       </c>
       <c r="F32">
         <v>1672980000.0</v>
       </c>
       <c r="G32">
         <v>1272991000.0</v>
       </c>
       <c r="H32">
         <v>1063665000.0</v>
       </c>
       <c r="I32">
         <v>751412000.0</v>
       </c>
@@ -10761,3500 +10900,3568 @@
       <c r="M32">
         <v>644419000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR32"/>
+  <dimension ref="A1:AS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:44">
+      <c r="AS1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="2" spans="1:45">
       <c r="A2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B2">
+        <v>305887000.0</v>
+      </c>
+      <c r="C2">
         <v>262953000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>304738000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>310336000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>293013000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>259185000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>266166000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>279948000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>277472000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>270293000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>269200000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>265140000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>254217000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>242340000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>233417000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>280123000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>247677000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>217110000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>239451000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>221821000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>238292000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>211943000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>203392000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>207751000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>146898000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>149631000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>168855000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>168914000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>162229000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>150354000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>154527000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>137978000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>85693000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>83830000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>280372000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>74893000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>70494000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>61383000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6178000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>92400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86098500.0</v>
       </c>
       <c r="AP2">
         <v>86098500.0</v>
       </c>
-      <c r="AQ2"/>
+      <c r="AQ2">
+        <v>86098500.0</v>
+      </c>
       <c r="AR2"/>
-    </row>
-    <row r="3" spans="1:44">
+      <c r="AS2"/>
+    </row>
+    <row r="3" spans="1:45">
       <c r="A3" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>109</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>92431000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>112239000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>24424000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>112632000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>97092000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>99078000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>99320000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>93746000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>92828000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>95727000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>84802000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>81796000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>76329000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>86136000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>89321000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>86230000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>81820000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>82666000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>75056000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>85625000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>74855000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>75523000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>72508000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>49153000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>49764000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>48724000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>48002000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>47462000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>44346000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>44880000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>39646000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1570000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>26304000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>8653000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>27822000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>26740000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>26335000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>-1598000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3540000.0</v>
       </c>
       <c r="AP3">
         <v>3540000.0</v>
       </c>
-      <c r="AQ3"/>
+      <c r="AQ3">
+        <v>3540000.0</v>
+      </c>
       <c r="AR3"/>
-    </row>
-    <row r="4" spans="1:44">
+      <c r="AS3"/>
+    </row>
+    <row r="4" spans="1:45">
       <c r="A4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-45468000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-44541000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>8816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42865000.0</v>
       </c>
       <c r="R4">
         <v>42865000.0</v>
       </c>
       <c r="S4">
         <v>42865000.0</v>
       </c>
-      <c r="T4"/>
+      <c r="T4">
+        <v>42865000.0</v>
+      </c>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
         <v>37335000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-30720000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>5830000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>2205000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>32195000.0</v>
       </c>
-      <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
-    </row>
-    <row r="5" spans="1:44">
+      <c r="AS4"/>
+    </row>
+    <row r="5" spans="1:45">
       <c r="A5" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>111</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>96663000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-205229000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>118806000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>129353000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>119434000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>174419000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-35218000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-5232000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>129946000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>177173000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>178099000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>166540000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>151647000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>141854000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>144473000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>114100000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>81701000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>117426000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>91362000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>68411000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>44892000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>91263000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-39692000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>14104000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>120702000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>37613000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>29782000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>30537000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>21464000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-131181000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-35715000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>29359000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-19404000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-46325582.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-28849322.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-27611490.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-26666416.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1451834.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-3674376.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-3667551.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-3817474.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-11015.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-9793.0</v>
       </c>
     </row>
-    <row r="6" spans="1:44">
+    <row r="6" spans="1:45">
       <c r="A6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B6">
+        <v>117494000.0</v>
+      </c>
+      <c r="C6">
         <v>189094000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-92990000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>143230000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>241985000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>216526000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>273497000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>64102000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>88514000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>222774000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>272900000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>262901000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>248336000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>227976000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>227990000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>233794000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>200330000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>163521000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>200092000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>166418000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>154036000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>119747000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>166786000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>32816000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>63257000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>170466000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>86337000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>77784000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>77999000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>65810000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-86301000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>3931000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>30929000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>6900000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-37672582.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1027322.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-871490.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-331416.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-146166.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-137376.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-127551.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-277474.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-99601.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-10889.0</v>
       </c>
     </row>
-    <row r="7" spans="1:44">
+    <row r="7" spans="1:45">
       <c r="A7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
-      <c r="AN7"/>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
-    </row>
-    <row r="8" spans="1:44">
+      <c r="AS7"/>
+    </row>
+    <row r="8" spans="1:45">
       <c r="A8" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>2785000.0</v>
       </c>
-      <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>15900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
-      <c r="AN8"/>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
-    </row>
-    <row r="9" spans="1:44">
+      <c r="AS8"/>
+    </row>
+    <row r="9" spans="1:45">
       <c r="A9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B9">
+        <v>306264000.0</v>
+      </c>
+      <c r="C9">
         <v>285675000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>261233000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>256505000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>296070000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>300366000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>336349000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>321484000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>327118000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>316888000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>343176000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>339694000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>327872000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>323128000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>276867000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>297885000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>275213000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>234061000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>278469000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>239226000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>222810000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>213380000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>234255000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>209564000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>109964000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>106190000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>101337000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>103426000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>103896000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>104654000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>102877000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>80946000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>54640000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>50921000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>165570000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>41269000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>39583000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>37938000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-25486000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>58329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61497000.0</v>
       </c>
       <c r="AP9">
         <v>61497000.0</v>
       </c>
-      <c r="AQ9"/>
+      <c r="AQ9">
+        <v>61497000.0</v>
+      </c>
       <c r="AR9"/>
-    </row>
-    <row r="10" spans="1:44">
+      <c r="AS9"/>
+    </row>
+    <row r="10" spans="1:45">
       <c r="A10" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B10">
+        <v>64015000.0</v>
+      </c>
+      <c r="C10">
         <v>43056000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-244649000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>60340000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>67923000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>60965000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>115067000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-91041000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-60780000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>73358000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>118048000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>124296000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>119294000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>106781000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>97938000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>106464000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>80947000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>51131000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>87816000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>62356000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>39199000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>14928000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>61187000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-72726000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-14415000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>92445000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>10462000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-458000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-12955000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-10783000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-35415000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-43236000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-6266000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-7255000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-165633582.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>116321.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-75467.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>194728.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>277264.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>190937.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>141204.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-46744.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-11015.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-9793.0</v>
       </c>
     </row>
-    <row r="11" spans="1:44">
+    <row r="11" spans="1:45">
       <c r="A11" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B11">
+        <v>17042000.0</v>
+      </c>
+      <c r="C11">
         <v>14933000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-57333000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>17008000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>19984000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>17910000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>25852000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-20566000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-13929000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>17118000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>31720000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>32780000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>31565000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>30510000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>21696000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>28288000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>20848000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>12083000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>13593000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5243000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>18828000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>10481000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>14719000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-66675000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-285000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>790000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-169000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-1220000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1180000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>378000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-25028000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-6507000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-6645000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-420000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-15586000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-7632000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-5269000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-4869000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>18996000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1631500.0</v>
       </c>
       <c r="AP11">
         <v>1631500.0</v>
       </c>
-      <c r="AQ11"/>
+      <c r="AQ11">
+        <v>1631500.0</v>
+      </c>
       <c r="AR11"/>
-    </row>
-    <row r="12" spans="1:44">
+      <c r="AS11"/>
+    </row>
+    <row r="12" spans="1:45">
       <c r="A12" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B12">
+        <v>53479000.0</v>
+      </c>
+      <c r="C12">
         <v>53607000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>39420000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>58466000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>61430000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>58469000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>59352000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>55823000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>55548000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>56588000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>59125000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>53803000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>47246000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>44866000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>43916000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>38009000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>33153000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>30570000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>29610000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>29006000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>29212000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>29964000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>30076000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>33034000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>28519000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>28257000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>27151000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>30005000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>31668000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>31115000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2960000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>43447000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>12155000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>11719000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>119308000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>30106000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>29907000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>24661000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>94671000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
-    </row>
-    <row r="13" spans="1:44">
+      <c r="AS12"/>
+    </row>
+    <row r="13" spans="1:45">
       <c r="A13" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>28257000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>27151000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>30857000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>32524000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>31115000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-    </row>
-    <row r="14" spans="1:44">
+      <c r="AS13"/>
+    </row>
+    <row r="14" spans="1:45">
       <c r="A14" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-      <c r="S14">
-[...1 lines deleted...]
-      </c>
+      <c r="S14"/>
       <c r="T14">
         <v>0.0</v>
       </c>
       <c r="U14">
         <v>0.0</v>
       </c>
       <c r="V14">
         <v>0.0</v>
       </c>
       <c r="W14">
         <v>0.0</v>
       </c>
       <c r="X14">
         <v>0.0</v>
       </c>
       <c r="Y14">
+        <v>0.0</v>
+      </c>
+      <c r="Z14">
         <v>1343000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>61757000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>64590000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>62443000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>62471000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>63288000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>63982000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-3210000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>143000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-648000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>0.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>146793000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-146793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48931000.0</v>
       </c>
       <c r="AM14">
         <v>48931000.0</v>
       </c>
-      <c r="AN14"/>
+      <c r="AN14">
+        <v>48931000.0</v>
+      </c>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
-    </row>
-    <row r="15" spans="1:44">
+      <c r="AS14"/>
+    </row>
+    <row r="15" spans="1:45">
       <c r="A15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B15">
+        <v>46973000.0</v>
+      </c>
+      <c r="C15">
         <v>28123000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-187316000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>43332000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>47939000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>43055000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>89215000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-70475000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-46851000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>56240000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>86328000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>91516000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>87729000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>210884000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>86400000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>128593000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>73376000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>51171000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>74223000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>61103000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>20371000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4447000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>46468000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-6051000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-15473000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>91785000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>9603000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>489000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-10913000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-10301000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-9570000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-33519000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>236000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-6187000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-147937582.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>116321.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-75467.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>194728.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>277264.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>190937.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>141204.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-46744.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-11015.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-9793.0</v>
       </c>
     </row>
-    <row r="16" spans="1:44">
+    <row r="16" spans="1:45">
       <c r="A16" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>87729000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>210884000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>86400000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>128593000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>73376000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>51171000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>74223000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>61103000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>20371000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4447000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>46468000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>16252000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>11490000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-3544000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>9603000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>489000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-10913000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-9271000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-11705000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-33519000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>236000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-6187000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-109034401.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>116321.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-75467.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>194728.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-30936000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>190937.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>141204.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-46744.0</v>
       </c>
-      <c r="AQ16"/>
-      <c r="AR16">
+      <c r="AR16"/>
+      <c r="AS16">
         <v>-9793.0</v>
       </c>
     </row>
-    <row r="17" spans="1:44">
+    <row r="17" spans="1:45">
       <c r="A17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B17">
+        <v>46973000.0</v>
+      </c>
+      <c r="C17">
         <v>28123000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-187316000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>43332000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>47939000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>43055000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>89215000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-70475000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-46851000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>56240000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>86328000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>91516000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>119294000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>106781000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>35847000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>115947000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>73376000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>51171000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>74223000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>61103000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>20371000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>4447000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>46468000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>16252000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>12833000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-3674000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>10631000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>762000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-11775000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-11161000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-10387000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-36729000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>379000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-6835000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-119179401.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>116321.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-75467.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>194728.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-63131000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>190937.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>141204.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-46744.0</v>
       </c>
-      <c r="AQ17"/>
-      <c r="AR17">
+      <c r="AR17"/>
+      <c r="AS17">
         <v>-9793.0</v>
       </c>
     </row>
-    <row r="18" spans="1:44">
+    <row r="18" spans="1:45">
       <c r="A18" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B18">
+        <v>-53479000.0</v>
+      </c>
+      <c r="C18">
         <v>-53607000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-55599000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-58466000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-58977000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-58469000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-59352000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-55823000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-55548000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-56588000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-59125000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-53803000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-47246000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-44866000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-44546000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-38165000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-33574000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-30990000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-29610000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-29201000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-29212000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-29964000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-30076000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-33034000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-28519000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-28257000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-27151000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-30857000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-32524000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-31972000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
-    </row>
-    <row r="19" spans="1:44">
+      <c r="AS18"/>
+    </row>
+    <row r="19" spans="1:45">
       <c r="A19" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>176078000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1407000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>34049000.0</v>
       </c>
-      <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19">
         <v>-2204000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-30392000.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>-42401000.0</v>
       </c>
-      <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-      <c r="AC19">
+      <c r="AC19"/>
+      <c r="AD19">
         <v>-7244000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-      <c r="AJ19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>1143643.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>796023.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>526144.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>328313.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>268755.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>230730.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>1096.0</v>
       </c>
     </row>
-    <row r="20" spans="1:44">
+    <row r="20" spans="1:45">
       <c r="A20" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>25000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>-86000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>138000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2159000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>6960000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>3986000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>13846000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>56045000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>749000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>-60000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>1980000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>3936000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>8243000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>0.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>6137000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>449000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>600000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>0.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>188817000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-188817000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>62939000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>8342000.0</v>
       </c>
-      <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
-    </row>
-    <row r="21" spans="1:44">
+      <c r="AS20"/>
+    </row>
+    <row r="21" spans="1:45">
       <c r="A21" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B21">
+        <v>117494000.0</v>
+      </c>
+      <c r="C21">
         <v>108235000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>119521000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>118806000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>126900000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>119434000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>174419000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-35218000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-5232000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>129946000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>177173000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>178099000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>166540000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>151647000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>141854000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>144473000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>114100000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>81701000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>117426000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>91362000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>70615000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>75284000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>91263000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>25012000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>41067000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>25373000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>39124000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>30399000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>26813000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>21189000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-4303000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>211000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>5889000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4464000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-56091772.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1027322.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-871490.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-331416.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-146166.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-137376.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-127551.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-277474.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-99601.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-10889.0</v>
       </c>
     </row>
-    <row r="22" spans="1:44">
+    <row r="22" spans="1:45">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
-      <c r="AN22"/>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
-    </row>
-    <row r="23" spans="1:44">
+      <c r="AS22"/>
+    </row>
+    <row r="23" spans="1:45">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B23">
+        <v>494657000.0</v>
+      </c>
+      <c r="C23">
         <v>440393000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>446450000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>448035000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>462183000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>440117000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>428096000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>636650000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>609822000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>457235000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>435203000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>426735000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>415549000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>413821000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>368430000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>433535000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>408790000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>369470000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>400494000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>369685000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>390487000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>350039000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>346384000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>392303000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>215795000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>230448000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>231068000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>239727000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>235730000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>225892000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>250570000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>213001000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>133423000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>128635000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>451972772.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1027322.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>871490.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>331416.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>146166.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>137376.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>127551.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>277474.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>99601.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>10889.0</v>
       </c>
     </row>
-    <row r="24" spans="1:44">
+    <row r="24" spans="1:45">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-    </row>
-    <row r="25" spans="1:44">
+      <c r="AS24"/>
+    </row>
+    <row r="25" spans="1:45">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B25">
+        <v>95259000.0</v>
+      </c>
+      <c r="C25">
         <v>92431000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>112239000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>108058000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>112632000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>97092000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>99078000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>99320000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>93746000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>92828000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>95727000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>17852000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>17346000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>17173000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>16410000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>17066000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>19054000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>19604000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>19270000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>75056000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>85625000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>74855000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>75523000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>72508000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>49153000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>49764000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>48724000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>48235000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>47604000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>44873000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>44880000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>39646000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>25637000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>26304000.0</v>
       </c>
-      <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
-    </row>
-    <row r="26" spans="1:44">
+      <c r="AS25"/>
+    </row>
+    <row r="26" spans="1:45">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
-      <c r="AN26"/>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-    </row>
-    <row r="27" spans="1:44">
+      <c r="AS26"/>
+    </row>
+    <row r="27" spans="1:45">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>11050000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-    </row>
-    <row r="28" spans="1:44">
+      <c r="AS27"/>
+    </row>
+    <row r="28" spans="1:45">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B28">
+        <v>160258000.0</v>
+      </c>
+      <c r="C28">
         <v>154008000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>141894000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>137699000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>145023000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>157146000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>137662000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>150865000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>174610000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>167568000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>146405000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>151983000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>146810000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>150892000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>109396000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>145444000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>162164000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>150210000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>139150000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>133424000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>122387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108307000.0</v>
       </c>
       <c r="W28">
         <v>108307000.0</v>
       </c>
       <c r="X28">
+        <v>108307000.0</v>
+      </c>
+      <c r="Y28">
         <v>112079000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>65272000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>74968000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>57737000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>68159000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>71623000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>73485000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>90026000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>71897000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>47734000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>45214000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>160120772.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1027322.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>871490.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>331416.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>146166.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>137376.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>127551.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>277474.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>99601.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>10889.0</v>
       </c>
     </row>
-    <row r="29" spans="1:44">
+    <row r="29" spans="1:45">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B29">
+        <v>17042000.0</v>
+      </c>
+      <c r="C29">
         <v>14933000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-57333000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>17008000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>19984000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>17910000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>25852000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-20566000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-13929000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>17118000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>31720000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>32780000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>31565000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>30510000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>27644000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>30219000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>24711000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>15748000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>13593000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6644000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>18828000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>10481000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>14719000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-66675000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-285000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>790000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-169000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1220000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1180000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>378000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
-    </row>
-    <row r="30" spans="1:44">
+      <c r="AS29"/>
+    </row>
+    <row r="30" spans="1:45">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B30">
+        <v>188770000.0</v>
+      </c>
+      <c r="C30">
         <v>177762000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>141712000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>137699000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>169170000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>180932000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>161930000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>356702000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>332350000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>186942000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>166003000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>161595000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>161332000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>171481000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>135013000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>153412000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>161113000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>152360000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>161043000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>147864000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>152195000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>138096000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>142992000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>184552000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>68897000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>80817000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>62213000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>70813000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>73501000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>75538000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>96043000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>75023000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>47730000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>44805000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>171600772.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1027322.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>871490.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>331416.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>146166.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>137376.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>127551.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>277474.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>99601.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>10889.0</v>
       </c>
     </row>
-    <row r="31" spans="1:44">
+    <row r="31" spans="1:45">
       <c r="A31" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B31">
+        <v>-53479000.0</v>
+      </c>
+      <c r="C31">
         <v>-65179000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-364170000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-58466000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-58977000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-58469000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-59352000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-55823000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-55548000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-56588000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-59125000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-53803000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-47246000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-44866000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-43916000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-38009000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-33153000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-30570000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-29610000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-29006000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-31416000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-60356000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-30076000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-97738000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-55482000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>67072000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-28662000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-30240000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-38912000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-32247000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-31112000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-43447000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-12155000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-11719000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-85714582.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1143643.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>796023.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>526144.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>423430.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>328313.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>268755.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>230730.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>88586.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1096.0</v>
       </c>
     </row>
-    <row r="32" spans="1:44">
+    <row r="32" spans="1:45">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B32">
+        <v>612151000.0</v>
+      </c>
+      <c r="C32">
         <v>548628000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>565971000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>566841000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>589083000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>559551000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>602515000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>601432000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>604590000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>587181000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>612376000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>604834000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>582089000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>565468000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>510284000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>578008000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>522890000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>451171000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>517920000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>461047000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>461102000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>425323000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>437647000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>417315000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>256862000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>255821000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>270192000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>272340000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>266125000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>255008000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>257404000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>218924000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>140333000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>134751000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>445942000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>116162000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>110077000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>99321000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>-19308000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>150729000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147595500.0</v>
       </c>
       <c r="AP32">
         <v>147595500.0</v>
       </c>
-      <c r="AQ32"/>
+      <c r="AQ32">
+        <v>147595500.0</v>
+      </c>
       <c r="AR32"/>
+      <c r="AS32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14299,1105 +14506,1105 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B2">
         <v>9001000.0</v>
       </c>
       <c r="C2">
         <v>10958000.0</v>
       </c>
       <c r="D2">
         <v>17774000.0</v>
       </c>
       <c r="E2">
         <v>12699000.0</v>
       </c>
       <c r="F2">
         <v>24937000.0</v>
       </c>
       <c r="G2">
         <v>3045000.0</v>
       </c>
       <c r="H2">
         <v>8958000.0</v>
       </c>
       <c r="I2">
         <v>9185000.0</v>
       </c>
       <c r="J2">
         <v>6162000.0</v>
       </c>
       <c r="K2">
         <v>1007861.0</v>
       </c>
       <c r="L2">
         <v>6279000.0</v>
       </c>
       <c r="M2">
         <v>11246000.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B3">
         <v>24331000</v>
       </c>
       <c r="C3">
         <v>299292000</v>
       </c>
       <c r="D3">
         <v>249213000</v>
       </c>
       <c r="E3">
         <v>486802000</v>
       </c>
       <c r="F3">
         <v>308996000</v>
       </c>
       <c r="G3">
         <v>188837000</v>
       </c>
       <c r="H3">
         <v>213446000</v>
       </c>
       <c r="I3">
         <v>165505000</v>
       </c>
       <c r="J3">
         <v>116147000</v>
       </c>
       <c r="K3">
         <v>71430000</v>
       </c>
       <c r="L3">
         <v>184424000</v>
       </c>
       <c r="M3">
         <v>91944000</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>5957000.0</v>
       </c>
       <c r="F4">
         <v>-12032000.0</v>
       </c>
       <c r="G4">
         <v>20494000.0</v>
       </c>
       <c r="H4">
         <v>-6079000.0</v>
       </c>
       <c r="I4">
         <v>-227000.0</v>
       </c>
       <c r="J4">
         <v>3023000.0</v>
       </c>
       <c r="K4">
         <v>-819798.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>431218000.0</v>
       </c>
       <c r="F5">
         <v>410181000.0</v>
       </c>
       <c r="G5">
         <v>272248000.0</v>
       </c>
       <c r="H5">
         <v>236395000.0</v>
       </c>
       <c r="I5">
         <v>130421000.0</v>
       </c>
       <c r="J5">
         <v>135722000.0</v>
       </c>
       <c r="K5">
         <v>-73442.0</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B6">
         <v>5586000.0</v>
       </c>
       <c r="C6">
         <v>-1957000.0</v>
       </c>
       <c r="D6">
         <v>-6816000.0</v>
       </c>
       <c r="E6">
         <v>5075000.0</v>
       </c>
       <c r="F6">
         <v>-12238000.0</v>
       </c>
       <c r="G6">
         <v>21892000.0</v>
       </c>
       <c r="H6">
         <v>-5913000.0</v>
       </c>
       <c r="I6">
         <v>-227000.0</v>
       </c>
       <c r="J6">
         <v>3023000.0</v>
       </c>
       <c r="K6">
         <v>-819798.0</v>
       </c>
       <c r="L6">
         <v>3023000.0</v>
       </c>
       <c r="M6">
         <v>-4967000.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B7">
         <v>117000.0</v>
       </c>
       <c r="C7">
         <v>-20126000.0</v>
       </c>
       <c r="D7">
         <v>-91811000.0</v>
       </c>
       <c r="E7">
         <v>-53932000.0</v>
       </c>
       <c r="F7">
         <v>-60131000.0</v>
       </c>
       <c r="G7">
         <v>-43175000.0</v>
       </c>
       <c r="H7">
         <v>-38693000.0</v>
       </c>
       <c r="I7">
         <v>-15005000.0</v>
       </c>
       <c r="J7">
         <v>-23480000.0</v>
       </c>
       <c r="K7">
         <v>-131231.0</v>
       </c>
       <c r="L7">
         <v>15827000.0</v>
       </c>
       <c r="M7">
         <v>31584000.0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-94463000.0</v>
       </c>
       <c r="F8">
         <v>-105053000.0</v>
       </c>
       <c r="G8">
         <v>-26723000.0</v>
       </c>
       <c r="H8">
         <v>-63648000.0</v>
       </c>
       <c r="I8">
         <v>-36452000.0</v>
       </c>
       <c r="J8">
         <v>-28288000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B9">
         <v>-19251000.0</v>
       </c>
       <c r="C9">
         <v>-34519000.0</v>
       </c>
       <c r="D9">
         <v>-76357000.0</v>
       </c>
       <c r="E9">
         <v>-94463000.0</v>
       </c>
       <c r="F9">
         <v>-105053000.0</v>
       </c>
       <c r="G9">
         <v>-26723000.0</v>
       </c>
       <c r="H9">
         <v>-63648000.0</v>
       </c>
       <c r="I9">
         <v>-36452000.0</v>
       </c>
       <c r="J9">
         <v>-20563000.0</v>
       </c>
       <c r="K9">
         <v>-4106000.0</v>
       </c>
       <c r="L9">
         <v>8062000.0</v>
       </c>
       <c r="M9">
         <v>-5988000.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B10">
         <v>1862000.0</v>
       </c>
       <c r="C10">
         <v>-529000.0</v>
       </c>
       <c r="D10">
         <v>-3276000.0</v>
       </c>
       <c r="E10">
         <v>-12345000.0</v>
       </c>
       <c r="F10">
         <v>-9083000.0</v>
       </c>
       <c r="G10">
         <v>2775000.0</v>
       </c>
       <c r="H10">
         <v>869000.0</v>
       </c>
       <c r="I10">
         <v>-1241000.0</v>
       </c>
       <c r="J10">
         <v>682000.0</v>
       </c>
       <c r="K10">
         <v>550000.0</v>
       </c>
       <c r="L10">
         <v>-1231000.0</v>
       </c>
       <c r="M10">
         <v>-1201000.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>51871000.0</v>
       </c>
       <c r="F11">
         <v>217000.0</v>
       </c>
       <c r="G11">
         <v>-11877000.0</v>
       </c>
       <c r="H11">
         <v>-4217000.0</v>
       </c>
       <c r="I11">
         <v>28734000.0</v>
       </c>
       <c r="J11">
         <v>36682000.0</v>
       </c>
       <c r="K11">
         <v>-34069000.0</v>
       </c>
       <c r="L11">
         <v>-1886000.0</v>
       </c>
       <c r="M11">
         <v>37703000.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>68644000.0</v>
       </c>
       <c r="F12">
         <v>69463000.0</v>
       </c>
       <c r="G12">
         <v>-16575000.0</v>
       </c>
       <c r="H12">
         <v>3260000.0</v>
       </c>
       <c r="I12">
         <v>-38393000.0</v>
       </c>
       <c r="J12">
         <v>66641000.0</v>
       </c>
       <c r="K12">
         <v>30919000.0</v>
       </c>
       <c r="L12">
         <v>63672000.0</v>
       </c>
       <c r="M12">
         <v>60584000.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1005000.0</v>
       </c>
       <c r="F13">
         <v>4014000.0</v>
       </c>
       <c r="G13">
         <v>-15635000.0</v>
       </c>
       <c r="H13">
         <v>3582000.0</v>
       </c>
       <c r="I13">
         <v>25942000.0</v>
       </c>
       <c r="J13">
         <v>-40281000.0</v>
       </c>
       <c r="K13">
         <v>7932000.0</v>
       </c>
       <c r="L13">
         <v>10882000.0</v>
       </c>
       <c r="M13">
         <v>38773000.0</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B14">
         <v>430021000.0</v>
       </c>
       <c r="C14">
         <v>384972000.0</v>
       </c>
       <c r="D14">
         <v>338654000.0</v>
       </c>
       <c r="E14">
         <v>343507000.0</v>
       </c>
       <c r="F14">
         <v>318202000.0</v>
       </c>
       <c r="G14">
         <v>246948000.0</v>
       </c>
       <c r="H14">
         <v>189436000.0</v>
       </c>
       <c r="I14">
         <v>136467000.0</v>
       </c>
       <c r="J14">
         <v>107876000.0</v>
       </c>
       <c r="K14">
         <v>78000000.0</v>
       </c>
       <c r="L14">
         <v>136892000.0</v>
       </c>
       <c r="M14">
         <v>32821000.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B15">
         <v>51119000.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>1904773000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>728677000.0</v>
       </c>
       <c r="G15">
         <v>21777000.0</v>
       </c>
       <c r="H15">
         <v>654000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B16">
         <v>14587000.0</v>
       </c>
       <c r="C16">
         <v>9001000.0</v>
       </c>
       <c r="D16">
         <v>10958000.0</v>
       </c>
       <c r="E16">
         <v>17774000.0</v>
       </c>
       <c r="F16">
         <v>12699000.0</v>
       </c>
       <c r="G16">
         <v>24937000.0</v>
       </c>
       <c r="H16">
         <v>3045000.0</v>
       </c>
       <c r="I16">
         <v>8958000.0</v>
       </c>
       <c r="J16">
         <v>9185000.0</v>
       </c>
       <c r="K16">
         <v>188063.0</v>
       </c>
       <c r="L16">
         <v>9302000.0</v>
       </c>
       <c r="M16">
         <v>6279000.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-211000.0</v>
       </c>
       <c r="J17">
         <v>202000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B18">
         <v>737654000.0</v>
       </c>
       <c r="C18">
         <v>262352000.0</v>
       </c>
       <c r="D18">
         <v>512027000.0</v>
       </c>
       <c r="E18">
         <v>257856000.0</v>
       </c>
       <c r="F18">
         <v>230906000.0</v>
       </c>
       <c r="G18">
         <v>115975000.0</v>
       </c>
       <c r="H18">
         <v>-40880000.0</v>
       </c>
       <c r="I18">
         <v>-128356000.0</v>
       </c>
       <c r="J18">
         <v>-117509000.0</v>
       </c>
       <c r="K18">
         <v>-70998571.0</v>
       </c>
       <c r="L18">
         <v>-64559000.0</v>
       </c>
       <c r="M18">
         <v>83098000.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B19">
         <v>429000.0</v>
       </c>
       <c r="C19">
         <v>-362348000.0</v>
       </c>
       <c r="D19">
         <v>-300925000.0</v>
       </c>
       <c r="E19">
         <v>-309333000.0</v>
       </c>
       <c r="F19">
         <v>-384047000.0</v>
       </c>
       <c r="G19">
         <v>-125360000.0</v>
       </c>
       <c r="H19">
         <v>-152582000.0</v>
       </c>
       <c r="I19">
         <v>-1217202000.0</v>
       </c>
       <c r="J19">
         <v>-392650000.0</v>
       </c>
       <c r="K19">
         <v>-1251227.0</v>
       </c>
       <c r="L19">
         <v>-25205000.0</v>
       </c>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>498000.0</v>
       </c>
       <c r="E20">
         <v>11230000.0</v>
       </c>
       <c r="F20">
         <v>7484000.0</v>
       </c>
       <c r="G20">
         <v>10616000.0</v>
       </c>
       <c r="H20">
         <v>921000.0</v>
       </c>
       <c r="I20">
         <v>147201000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B21">
         <v>-173348000.0</v>
       </c>
       <c r="C21">
         <v>101795000.0</v>
       </c>
       <c r="D21">
         <v>419377000.0</v>
       </c>
       <c r="E21">
         <v>367313000.0</v>
       </c>
       <c r="F21">
         <v>212791000.0</v>
       </c>
       <c r="G21">
         <v>-121662000.0</v>
       </c>
       <c r="H21">
         <v>-9775000.0</v>
       </c>
       <c r="I21">
         <v>-36699000.0</v>
       </c>
       <c r="J21">
         <v>-149821000.0</v>
       </c>
       <c r="K21">
         <v>-29394000.0</v>
       </c>
       <c r="L21">
         <v>76758000.0</v>
       </c>
       <c r="M21">
         <v>-37044000.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22">
         <v>-52990000.0</v>
       </c>
       <c r="C22">
         <v>28129000.0</v>
       </c>
       <c r="D22">
         <v>476457000.0</v>
       </c>
       <c r="E22">
         <v>339540000.0</v>
       </c>
       <c r="F22">
         <v>160144000.0</v>
       </c>
       <c r="G22">
         <v>75340000.0</v>
       </c>
       <c r="H22">
         <v>-121165000.0</v>
       </c>
       <c r="I22">
         <v>-53572000.0</v>
       </c>
       <c r="J22">
         <v>-149812000.0</v>
       </c>
       <c r="K22">
         <v>562660.0</v>
       </c>
       <c r="L22">
         <v>-71587000.0</v>
       </c>
       <c r="M22">
         <v>-88607000.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B23">
         <v>-37294000.0</v>
       </c>
       <c r="C23">
         <v>-23898000.0</v>
       </c>
       <c r="D23">
         <v>-20628000.0</v>
       </c>
       <c r="E23">
         <v>-22075000.0</v>
       </c>
       <c r="F23">
         <v>1446472000.0</v>
       </c>
       <c r="G23">
         <v>-117780000.0</v>
       </c>
       <c r="H23">
         <v>-10429000.0</v>
       </c>
       <c r="I23">
         <v>-36579000.0</v>
       </c>
       <c r="J23">
         <v>-25124000.0</v>
       </c>
       <c r="K23">
         <v>-2000000.0</v>
       </c>
       <c r="L23">
         <v>230969000.0</v>
       </c>
       <c r="M23">
         <v>-37044000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B24">
         <v>-248873000.0</v>
       </c>
       <c r="C24">
         <v>65864000.0</v>
       </c>
       <c r="D24">
         <v>468554000.0</v>
       </c>
       <c r="E24">
         <v>72478000.0</v>
       </c>
       <c r="F24">
         <v>-75051000.0</v>
       </c>
       <c r="G24">
         <v>46304000.0</v>
       </c>
       <c r="H24">
         <v>60864000.0</v>
       </c>
       <c r="I24">
         <v>31449000.0</v>
       </c>
       <c r="J24">
         <v>-39355000.0</v>
       </c>
       <c r="K24">
         <v>-1251227.0</v>
       </c>
       <c r="L24">
         <v>-8735000.0</v>
       </c>
       <c r="M24">
         <v>-50584000.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B25">
         <v>353425000.0</v>
       </c>
       <c r="C25">
         <v>178026000.0</v>
       </c>
       <c r="D25">
         <v>-138187000.0</v>
       </c>
       <c r="E25">
         <v>-14919000.0</v>
       </c>
       <c r="F25">
         <v>58940000.0</v>
       </c>
       <c r="G25">
         <v>70975000.0</v>
       </c>
       <c r="H25">
         <v>138926000.0</v>
       </c>
       <c r="I25">
         <v>6012000.0</v>
       </c>
       <c r="J25">
         <v>48125000.0</v>
       </c>
       <c r="K25">
         <v>268099000.0</v>
       </c>
       <c r="L25">
         <v>-57931000.0</v>
       </c>
       <c r="M25">
         <v>199244000.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B26">
         <v>-99862000.0</v>
       </c>
       <c r="C26">
         <v>-278269000.0</v>
       </c>
       <c r="D26">
         <v>-818182000.0</v>
       </c>
       <c r="E26">
         <v>-751795000.0</v>
       </c>
       <c r="F26">
         <v>-363586000.0</v>
       </c>
       <c r="G26">
         <v>-21777000.0</v>
       </c>
       <c r="H26">
         <v>-654000.0</v>
       </c>
       <c r="I26">
         <v>147201000.0</v>
       </c>
       <c r="J26">
         <v>6192000.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>500000000.0</v>
       </c>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B27">
         <v>38426000.0</v>
       </c>
       <c r="C27">
         <v>35966000.0</v>
       </c>
       <c r="D27">
         <v>34486000.0</v>
       </c>
       <c r="E27">
         <v>29613000.0</v>
       </c>
       <c r="F27">
         <v>26184000.0</v>
       </c>
       <c r="G27">
         <v>9879000.0</v>
       </c>
       <c r="H27">
         <v>6686000.0</v>
       </c>
       <c r="I27">
         <v>3439000.0</v>
       </c>
       <c r="J27">
         <v>2970000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27">
         <v>141066000.0</v>
       </c>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B28">
         <v>-340525000.0</v>
       </c>
       <c r="C28">
         <v>-200119000.0</v>
       </c>
       <c r="D28">
         <v>-418935000.0</v>
       </c>
       <c r="E28">
         <v>-429368000.0</v>
       </c>
       <c r="F28">
         <v>-167887000.0</v>
       </c>
       <c r="G28">
         <v>-158958000.0</v>
       </c>
       <c r="H28">
         <v>-26063000.0</v>
       </c>
       <c r="I28">
         <v>1180037000.0</v>
       </c>
       <c r="J28">
         <v>396833000.0</v>
       </c>
       <c r="K28">
         <v>-31394000.0</v>
       </c>
       <c r="L28">
         <v>76758000.0</v>
       </c>
       <c r="M28">
         <v>-37044000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B29">
         <v>761985000.0</v>
       </c>
       <c r="C29">
         <v>561644000.0</v>
       </c>
       <c r="D29">
         <v>761240000.0</v>
       </c>
       <c r="E29">
         <v>744658000.0</v>
       </c>
       <c r="F29">
         <v>539902000.0</v>
       </c>
       <c r="G29">
         <v>304812000.0</v>
       </c>
       <c r="H29">
         <v>172566000.0</v>
       </c>
       <c r="I29">
         <v>37149000.0</v>
       </c>
       <c r="J29">
         <v>-1362000.0</v>
       </c>
       <c r="K29">
         <v>431429.0</v>
       </c>
       <c r="L29">
         <v>119865000.0</v>
       </c>
       <c r="M29">
         <v>175042000.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B30">
         <v>-417473000.0</v>
       </c>
       <c r="C30">
         <v>-362348000.0</v>
       </c>
       <c r="D30">
         <v>-350003000.0</v>
       </c>
       <c r="E30">
         <v>-309333000.0</v>
       </c>
       <c r="F30">
         <v>-384047000.0</v>
       </c>
       <c r="G30">
         <v>-125360000.0</v>
       </c>
       <c r="H30">
         <v>-152582000.0</v>
       </c>
       <c r="I30">
         <v>-1217202000.0</v>
       </c>
@@ -15413,3618 +15620,3692 @@
       <c r="M30">
         <v>-142528000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR30"/>
+  <dimension ref="A1:AS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:44">
+      <c r="AS1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="2" spans="1:45">
       <c r="A2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B2">
+        <v>15543000.0</v>
+      </c>
+      <c r="C2">
         <v>14587000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14757000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12850000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10679000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9001000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11046000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5924000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13147000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10958000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5789000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7660000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15918000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>17774000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15442000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11706000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11321000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12699000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11317000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15402000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>26934000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>24937000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>19997000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>664148000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4642000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3045000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3951000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5490000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>12779000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>8958000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9771000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>8181000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2861000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>9185000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>13326.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>22490.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7289.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>188063.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>345429.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>495015.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>728509.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1007861.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1750000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>-500000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:44">
+    <row r="3" spans="1:45">
       <c r="A3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B3">
+        <v>4740000</v>
+      </c>
+      <c r="C3">
         <v>3629000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>88013000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>69549000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6286000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>77186000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>76184000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>72716000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>71421000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>78971000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>66364000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>68951000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>60034000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>53864000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>96084000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>145076000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>139925000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>105717000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>109969000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>63760000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>75425000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>59842000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>57485000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>48484000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>41702000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>41166000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>45969000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>50490000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>63485000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>53502000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>50909000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>48217000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>33295000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>33084000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>4446000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>28976000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>30638000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>25600000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>16858000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>13735000</v>
-      </c>
-[...1 lines deleted...]
-        <v>7100500</v>
       </c>
       <c r="AP3">
         <v>7100500</v>
       </c>
       <c r="AQ3">
-        <v>0</v>
+        <v>7100500</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:44">
+      <c r="AS3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:45">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-8487000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-2373000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>1372000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>5272000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>560000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-1247000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>1438000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-3773000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-11637000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>1940000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>4084000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-645087000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>659271000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>2226000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-1008000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-1463000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-7344000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>3736000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-813000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>1590000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>5320000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-6324000.0</v>
       </c>
-      <c r="AI4"/>
-      <c r="AJ4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>-9164.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>15201.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-180774.0</v>
       </c>
-      <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>-149586.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-233494.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-279352.0</v>
       </c>
-      <c r="AQ4"/>
-      <c r="AR4">
+      <c r="AR4"/>
+      <c r="AS4">
         <v>1750000.0</v>
       </c>
     </row>
-    <row r="5" spans="1:44">
+    <row r="5" spans="1:45">
       <c r="A5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>122148000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>54022000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>61237000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>132029000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>144424000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>93528000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>73283000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>104444000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>154886000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>77568000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>84853000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>97059000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>48969000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>41367000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>90093000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>50176000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>46247000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>49879000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>50630000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>39973000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>35493000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>4325000.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>-3888.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>25798.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>25799.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>-99242.0</v>
       </c>
-      <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
-      <c r="AR5">
+      <c r="AR5"/>
+      <c r="AS5">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:44">
+    <row r="6" spans="1:45">
       <c r="A6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B6">
+        <v>2624000.0</v>
+      </c>
+      <c r="C6">
         <v>956000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-170000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1907000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2171000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1678000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2045000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5122000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-7223000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2189000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5169000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1871000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-8258000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1856000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2332000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>3736000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>385000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1378000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1382000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-4085000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-11532000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1997000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4940000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-644151000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>659506000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1597000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-906000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1539000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-7289000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>3821000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-813000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1590000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>5320000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-6324000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>9171674.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-9164.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>15201.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-180774.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-157366.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-149586.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-233494.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-279352.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-742139.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>501750000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:44">
+    <row r="7" spans="1:45">
       <c r="A7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B7">
+        <v>-26973000.0</v>
+      </c>
+      <c r="C7">
         <v>40111000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-64760000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-13985000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>27213000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>51649000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-26667000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-34891000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>9887000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>31545000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1974000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-27060000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-12648000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-50129000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-25006000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-9933000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2914000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-16079000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-36397000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-20055000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>841000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-4520000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-15470000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-16927000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>3634000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-14412000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>7205000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-16009000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-5877000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-24012000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>5518000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-976000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-5470000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-14077000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-25155491.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>868158.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>656691.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>150642.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-11200.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-12210.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-105943.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-1878.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>12081.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>10889.0</v>
       </c>
     </row>
-    <row r="8" spans="1:44">
+    <row r="8" spans="1:45">
       <c r="A8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-37687000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-10954000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>7432000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-41158000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-48673000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-12064000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-11461000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-43268000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-50665000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>341000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-11449000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-20983000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>5073000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>636000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>737000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-20201000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-17713000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-26471000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-10223000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-14605000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-10887000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-737000.0</v>
       </c>
-      <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
-    </row>
-    <row r="9" spans="1:44">
+      <c r="AS8"/>
+    </row>
+    <row r="9" spans="1:45">
       <c r="A9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B9">
+        <v>-47068000.0</v>
+      </c>
+      <c r="C9">
         <v>-20847000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-11513000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-7756000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-17645000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>17663000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3982000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-25800000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4602000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-8099000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>8904000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-36620000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-37687000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-10954000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>7432000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-41158000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-48673000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-12064000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-11461000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-43268000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-50665000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>341000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-11449000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-20983000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5073000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>636000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>737000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-20201000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-17713000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-26471000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-10223000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-14605000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-10887000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-737000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-20563000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-15381000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-3006000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-841000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-4581000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-8233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-432500.0</v>
       </c>
       <c r="AP9">
         <v>-432500.0</v>
       </c>
-      <c r="AQ9"/>
+      <c r="AQ9">
+        <v>-432500.0</v>
+      </c>
       <c r="AR9"/>
-    </row>
-    <row r="10" spans="1:44">
+      <c r="AS9"/>
+    </row>
+    <row r="10" spans="1:45">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B10">
+        <v>-2781000.0</v>
+      </c>
+      <c r="C10">
         <v>-828000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1841000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3173000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>762000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-232000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4869000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2952000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2080000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-366000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2676000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1673000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1923000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-350000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1278000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-4330000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2171000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-7122000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1772000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1224000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-6083000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2452000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1335000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>920000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>239000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>281000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>585000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-755000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2224000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1185000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-688000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-995000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>462000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-20000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>682000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>138000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>306000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>304000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1093000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-198000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>920500.0</v>
       </c>
       <c r="AP10">
         <v>920500.0</v>
       </c>
-      <c r="AQ10"/>
+      <c r="AQ10">
+        <v>920500.0</v>
+      </c>
       <c r="AR10"/>
-    </row>
-    <row r="11" spans="1:44">
+      <c r="AS10"/>
+    </row>
+    <row r="11" spans="1:45">
       <c r="A11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>26432000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-43316000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>0.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>52127000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>11881000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2251000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2352000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>54578000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3394000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-4220000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-8410000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>4293000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-3540000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-16830000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3006000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>10969000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1362000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>10679000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>14297000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-4901000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>8659000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>19140000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>872046.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>630893.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>124843.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-34069000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>87032.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-105943.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-1878.0</v>
       </c>
-      <c r="AQ11"/>
-      <c r="AR11">
+      <c r="AR11"/>
+      <c r="AS11">
         <v>10889.0</v>
       </c>
     </row>
-    <row r="12" spans="1:44">
+    <row r="12" spans="1:45">
       <c r="A12" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>29130000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-107580000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>41804000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-7569000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17884000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>16525000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>12346000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1120000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>29183000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>35208000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9192000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-27118000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>969000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>382000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-14444000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3069000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>11931000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2704000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-21293000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-7440000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-7792000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-1868000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>66641000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-9294000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>42167000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-6031000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>30919000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
-    </row>
-    <row r="13" spans="1:44">
+      <c r="AS12"/>
+    </row>
+    <row r="13" spans="1:45">
       <c r="A13" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>530000.0</v>
       </c>
       <c r="O13">
-        <v>9600000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="P13">
         <v>9600000.0</v>
       </c>
       <c r="Q13">
+        <v>9600000.0</v>
+      </c>
+      <c r="R13">
         <v>-4197000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-8774000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1631000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-3938000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3011000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>6572000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-10777000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1073000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3590000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-9521000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>12167000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-3773000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>804000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-5616000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>12867000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>14266000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-8043000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>6852000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-40281000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>11729000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>25798.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>7781000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>7932000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-    </row>
-    <row r="14" spans="1:44">
+      <c r="AS13"/>
+    </row>
+    <row r="14" spans="1:45">
       <c r="A14" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B14">
+        <v>95259000.0</v>
+      </c>
+      <c r="C14">
         <v>92431000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>112239000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>108058000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>112632000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>97092000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>99078000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>99320000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>93746000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>92828000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>95727000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>84802000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>81796000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>76329000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>86136000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>106280000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>86230000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>81820000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>82666000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>69449000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>85625000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>74855000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>75523000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>72508000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>49153000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>49022000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>48724000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>48235000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>47604000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>44873000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>44880000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>39646000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>25637000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>26304000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>107876000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>27822000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>26740000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>26335000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-1598000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3540000.0</v>
       </c>
       <c r="AP14">
         <v>3540000.0</v>
       </c>
-      <c r="AQ14"/>
+      <c r="AQ14">
+        <v>3540000.0</v>
+      </c>
       <c r="AR14"/>
-    </row>
-    <row r="15" spans="1:44">
+      <c r="AS14"/>
+    </row>
+    <row r="15" spans="1:45">
       <c r="A15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B15">
+        <v>12685000.0</v>
+      </c>
+      <c r="C15">
         <v>12737000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>12751000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>12736000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>12750000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>12882000.0</v>
       </c>
-      <c r="G15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
         <v>45000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>41000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>7363000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>170299000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>0.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-      <c r="AG15">
-[...1 lines deleted...]
-      </c>
+      <c r="AG15"/>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
-      <c r="AN15"/>
+      <c r="AN15">
+        <v>0.0</v>
+      </c>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
-    </row>
-    <row r="16" spans="1:44">
+      <c r="AS15"/>
+    </row>
+    <row r="16" spans="1:45">
       <c r="A16" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B16">
+        <v>18167000.0</v>
+      </c>
+      <c r="C16">
         <v>15543000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>14587000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>14757000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12850000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10679000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9001000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11046000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5924000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13147000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>10958000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5789000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7660000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>15918000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>17774000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>15442000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>11706000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>11321000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>12699000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>11317000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>15402000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>26934000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>24937000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>19997000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>664148000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4642000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3045000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3951000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5490000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>12779000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8958000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>9771000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>8181000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2861000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>9185000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>13326.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>22490.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7289.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>188063.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>345429.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>495015.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>728509.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1007861.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1750000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:44">
+    <row r="17" spans="1:45">
       <c r="A17" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-279000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>164000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-169000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>73000.0</v>
       </c>
-      <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
-    </row>
-    <row r="18" spans="1:44">
+      <c r="AS17"/>
+    </row>
+    <row r="18" spans="1:45">
       <c r="A18" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B18">
+        <v>157524000.0</v>
+      </c>
+      <c r="C18">
         <v>187429000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>70883000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>121602000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>199025000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>129441000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>102735000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-74278000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>104190000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>129705000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>152958000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>122047000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>142121000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>94901000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>104336000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>65309000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>48401000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>39810000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>37878000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>66687000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>64112000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>62229000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>72232000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>12884000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>33677000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2818000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>27521000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-11468000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-18687000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-38246000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-29340000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-51437000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-19277000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-28302000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-7719073.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-27991521.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-30056776.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-25254630.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-16591936.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-13556274.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-7065239.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-7149122.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>6066.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1096.0</v>
       </c>
     </row>
-    <row r="19" spans="1:44">
+    <row r="19" spans="1:45">
       <c r="A19" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B19">
+        <v>-146000.0</v>
+      </c>
+      <c r="C19">
         <v>139000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-47000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-76567000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-208144000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-64955000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-93680000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-75339000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-82362000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-110967000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-132481000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-43230000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-113472000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>271949000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-83403000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>87808000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-165378000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-148360000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-187457000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-108198000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-57481000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-30911000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-42287000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-16150000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-36383000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-30540000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-29808000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-37761000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-43199000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-41814000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>-67788000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-1143643.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-796023.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-526144.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>12193000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-328312.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-268755.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-230730.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>-500001096.0</v>
       </c>
     </row>
-    <row r="20" spans="1:44">
+    <row r="20" spans="1:45">
       <c r="A20" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>344000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>68000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>139000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>3313000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
-    </row>
-    <row r="21" spans="1:44">
+      <c r="AS20"/>
+    </row>
+    <row r="21" spans="1:45">
       <c r="A21" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B21">
+        <v>-33777000.0</v>
+      </c>
+      <c r="C21">
         <v>-83105000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-50671000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-90863000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>61074000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-92888000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>61919000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>137238000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>148319000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-194500000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>122943000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-74324000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>225194000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>93500000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>89024000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>87039000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>40359000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-6062000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-43251000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-689197000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>620275000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-9489000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-28862000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-2918000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-8943000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>30948000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1841000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-34799000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-29000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-30000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-149821000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>150000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>230000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>100470000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-29394000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
-    </row>
-    <row r="22" spans="1:44">
+      <c r="AS21"/>
+    </row>
+    <row r="22" spans="1:45">
       <c r="A22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B22">
+        <v>46973000.0</v>
+      </c>
+      <c r="C22">
         <v>28123000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-187316000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>43332000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>47939000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>43055000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>89215000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-70475000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-46851000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>56240000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>86328000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>91516000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>87729000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>210884000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>86400000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>78176000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>73376000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>51171000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>74223000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>57113000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>20371000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4447000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>46468000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-6051000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-14130000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>91785000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>10631000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>762000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-11775000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-11161000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-10387000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-36729000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>379000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-6835000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-150047582.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>116321.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-75467.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>194728.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>277264.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>190936.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>141204.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-46744.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-6015.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-14793.0</v>
       </c>
     </row>
-    <row r="23" spans="1:44">
+    <row r="23" spans="1:45">
       <c r="A23" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B23">
+        <v>-14335000.0</v>
+      </c>
+      <c r="C23">
         <v>-1904000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-29285000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-26000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-928000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-14383000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-8711000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3020000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-5289000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-14524000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-4085000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-8529000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-68000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-9990000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2892000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-29501000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-9096000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-12295000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-5121000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-8315000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1755000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-5169000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-35500000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-34610000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-5805000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-673000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-900000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>63000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-6169000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-737000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1809000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>112430000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>24502000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>37290000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>399431166.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>150000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-396000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-10523000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1257000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-743000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13415000.0</v>
       </c>
       <c r="AP23">
         <v>-13415000.0</v>
       </c>
       <c r="AQ23">
+        <v>-13415000.0</v>
+      </c>
+      <c r="AR23">
         <v>-659619.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1750000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:44">
+    <row r="24" spans="1:45">
       <c r="A24" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B24">
+        <v>146666000.0</v>
+      </c>
+      <c r="C24">
         <v>-101940000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>554000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-68698000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>15354000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>20825000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>14156000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>16688000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>14195000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>13322000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>25721000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>17480000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>412031000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>24638000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>18077000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>21017000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>14814000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>13440000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-44438000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>17944000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>28931000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1975000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>32334000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>5319000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>10626000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>16161000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>12729000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>20286000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>11688000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>9175000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>9560000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>4063000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>8651000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-151568356.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1834523.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-796023.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-526144.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-423430.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-328312.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-268755.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-230730.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-88586.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-1096.0</v>
       </c>
     </row>
-    <row r="25" spans="1:44">
+    <row r="25" spans="1:45">
       <c r="A25" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B25">
+        <v>23837000.0</v>
+      </c>
+      <c r="C25">
         <v>14880000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>336029000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14629000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2682000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11833000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7108000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>19744000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>141021000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10153000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7703000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5324000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8954000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-160168000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1868000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>10122000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3632000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>9858000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14422000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>20189000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7330000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>34281000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8106000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>76826000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>34571000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-88731000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5415000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5488000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>14513000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3888000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>6196000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1063000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-936000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-311000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>48125000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3887000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>697000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2714000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>28365000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>16809000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18045000.0</v>
       </c>
       <c r="AP25">
         <v>18045000.0</v>
       </c>
       <c r="AQ25">
-        <v>5000.0</v>
+        <v>18045000.0</v>
       </c>
       <c r="AR25">
         <v>5000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:44">
+      <c r="AS25">
+        <v>5000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:45">
       <c r="A26" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B26">
         <v>-7250000.0</v>
       </c>
       <c r="C26">
+        <v>-7250000.0</v>
+      </c>
+      <c r="D26">
         <v>-17363000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-9274000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-51217000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-22008000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-140093000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-51669000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-78677000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-14524000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-140016000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-221869000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-241199000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-215098000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-236111000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-196459000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-241517000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-77708000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-43024000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-106263000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-132681000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-81618000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-18855000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1108000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>-673000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>727000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>194000.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>-654000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>147200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
         <v>-2978166.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
-      <c r="AN26"/>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-      <c r="AR26">
+      <c r="AR26"/>
+      <c r="AS26">
         <v>501750000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:44">
+    <row r="27" spans="1:45">
       <c r="A27" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B27">
+        <v>7895000.0</v>
+      </c>
+      <c r="C27">
         <v>7107000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>11748000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>9964000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>8373000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8341000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7719000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9534000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9614000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9099000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8352000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8636000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9348000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>8150000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6985000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6941000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>9292000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6395000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4510000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>7685000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>9038000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4951000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2921000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2944000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2227000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1787000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1683000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1812000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1901000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1290000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1214000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1050000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1054000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>121000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2970000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>300000.0</v>
       </c>
-      <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-    </row>
-    <row r="28" spans="1:44">
+      <c r="AS27"/>
+    </row>
+    <row r="28" spans="1:45">
       <c r="A28" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B28">
+        <v>-46273000.0</v>
+      </c>
+      <c r="C28">
         <v>-104996000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-91684000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-112899000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3987000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-139929000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-86885000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>82428000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-100040000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-95622000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-81853000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>183175000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-97170000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-423087000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-115645000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-292921000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-22388000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1586000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>41048000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-26022000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-93693000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-89220000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-83346000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-690305000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>620275000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-5582000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-44690000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-2724000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-8943000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>30294000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>18631000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1103443000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>20703000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>37260000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>399431166.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-2828166.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-3102000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>89947000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>24656000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-29220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13415000.0</v>
       </c>
       <c r="AP28">
         <v>-13415000.0</v>
       </c>
       <c r="AQ28">
+        <v>-13415000.0</v>
+      </c>
+      <c r="AR28">
         <v>-659619.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>501750000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:44">
+    <row r="29" spans="1:45">
       <c r="A29" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B29">
+        <v>162264000.0</v>
+      </c>
+      <c r="C29">
         <v>191058000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>158896000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>191151000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>205311000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>206627000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>178919000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1562000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>175611000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>208676000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>219322000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>190998000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>202155000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>148765000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>200420000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>210385000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>188326000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>145527000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>147847000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>130447000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>139537000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>122071000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>129717000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>61368000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>75379000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>38348000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>73490000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>39022000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>44798000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>15256000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>21569000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-3220000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>14018000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>4782000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-3273073.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>984479.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>581224.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>345370.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>266064.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>178726.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>35261.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-48622.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>6066.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>1096.0</v>
       </c>
     </row>
-    <row r="30" spans="1:44">
+    <row r="30" spans="1:45">
       <c r="A30" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B30">
+        <v>-113005000.0</v>
+      </c>
+      <c r="C30">
         <v>-84527000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-67807000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-76567000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-208144000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-64955000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-93680000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-75339000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-82362000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-110967000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-132481000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-375999000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-113472000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>271949000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-83403000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>87808000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-165378000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-148360000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-187457000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-108198000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-57481000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-30911000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-42287000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-16150000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-36383000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-30540000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-29808000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-37761000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-43199000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-41814000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-40734000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1098797000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-29232000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-48439000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-393162356.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1834523.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-796023.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-526144.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-423430.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-328312.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-268755.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-230730.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-88586.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-500001096.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>