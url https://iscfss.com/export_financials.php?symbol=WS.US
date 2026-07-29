--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
   <si>
     <t>2022-05-31</t>
   </si>
   <si>
     <t>2021-05-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
@@ -803,7441 +806,7943 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>422400000.0</v>
+      </c>
+      <c r="C2">
         <v>402500000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>380400000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>402200000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>524119000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>452264000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5">
+        <v>3900000.0</v>
+      </c>
+      <c r="C5">
         <v>-4000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-6100000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2100000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1848000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>38385000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>12</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>76400000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>75900000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>77582000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>70904000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8107000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
+        <v>0.0</v>
+      </c>
+      <c r="E8">
         <v>1031107000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1131303000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>622945000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>14</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>913900000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>905300000.0</v>
       </c>
-      <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>84600000.0</v>
+      </c>
+      <c r="C10">
         <v>38000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>40200000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>32700000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>20052000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>17459000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>16</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>38000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>40200000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>32678000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>84600000.0</v>
+      </c>
+      <c r="C12">
         <v>38000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>40200000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>32700000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>20052000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>17459000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>1031100000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1131303000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>622945000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
+        <v>49800000.0</v>
+      </c>
+      <c r="C14">
         <v>49500000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>49800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50025115.0</v>
       </c>
       <c r="E14">
         <v>50025115.0</v>
       </c>
       <c r="F14">
         <v>50025115.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14">
+        <v>50025115.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>13900000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20">
-        <v>79600000.0</v>
+        <v>44500000.0</v>
       </c>
       <c r="C20">
         <v>79600000.0</v>
       </c>
       <c r="D20">
+        <v>79600000.0</v>
+      </c>
+      <c r="E20">
         <v>78600000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>80033000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>20218000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:6">
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21">
+        <v>80700000.0</v>
+      </c>
+      <c r="C21">
         <v>67900000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>77000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>83400000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>89718000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>17400000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B22">
+        <v>27</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22">
         <v>422000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>405300000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>414800000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>569497000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>442931000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>2269000000.0</v>
+      </c>
+      <c r="C23">
         <v>1961800000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1866400000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1764400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2084026000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1366654000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>29</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>2300000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>20000000.0</v>
       </c>
-      <c r="F24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>30</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
-      <c r="E25"/>
+      <c r="E25">
+        <v>0.0</v>
+      </c>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>31</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>126600000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>135000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>114550000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>119325000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>92038000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:6">
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>269799999.0</v>
+      </c>
+      <c r="C28">
         <v>189900000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>183700000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>47700000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>133849000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-9352000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>34</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>1225600000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1133300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1051771000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1216148000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>661330000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>510100000.0</v>
+      </c>
+      <c r="C30">
         <v>438800000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>476800000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>472300000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>600898000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>405216000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>866942000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>963400000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>623712000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B32">
+        <v>37</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32">
         <v>417000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>383400000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>502496000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>609151000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>434017000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:6">
+    <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>1139500000.0</v>
+      </c>
+      <c r="C33">
         <v>913300000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>864600000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>783500000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>816926000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>426534000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
+    <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>39</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
         <v>32800000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>34300000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>33648000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>38966000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>6483000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:6">
+    <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>216000000.0</v>
+      </c>
+      <c r="C35">
         <v>132400000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>130500000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>131400000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>159716000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>45719000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:6">
+    <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36">
+        <v>20500000.0</v>
+      </c>
+      <c r="C36">
         <v>7000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>16800000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>10900000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>12792000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>11591000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:6">
+    <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-    </row>
-    <row r="38" spans="1:6">
+      <c r="G37"/>
+    </row>
+    <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>43</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>18400000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>25300000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>17254000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>16791000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>13295000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:6">
+    <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
+        <v>534800000.0</v>
+      </c>
+      <c r="C39">
         <v>149700000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>79500000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>61100000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>76653000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>74514000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:6">
+    <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>125400000.0</v>
+      </c>
+      <c r="C40">
         <v>72100000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>77200000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>35566000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>27449000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>49695000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:6">
+    <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>59744000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>74455000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>40541000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:6">
+    <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42">
+        <v>919400000.0</v>
+      </c>
+      <c r="C42">
         <v>913900000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>905300000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-2149000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1848000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>38385000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:6">
+    <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-    </row>
-    <row r="44" spans="1:6">
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-    </row>
-    <row r="45" spans="1:6">
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B45">
+        <v>50</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
         <v>1376900000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1265300000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1149250000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1120456000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>864939000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:6">
+    <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>748200000.0</v>
+      </c>
+      <c r="C46">
         <v>620800000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>547700000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>489700000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>511059000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>283583000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:6">
+    <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>52</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>620800000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>547700000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>489659000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>511059000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>283583000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:6">
+    <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>148800000.0</v>
+      </c>
+      <c r="C48">
         <v>164200000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>86100000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>0.0</v>
       </c>
-      <c r="E48"/>
       <c r="F48"/>
-    </row>
-    <row r="49" spans="1:6">
+      <c r="G48"/>
+    </row>
+    <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-    </row>
-    <row r="50" spans="1:6">
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>55</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>149200000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>148000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>22813000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>62997000.0</v>
       </c>
-      <c r="F50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:6">
+      <c r="G50"/>
+    </row>
+    <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51">
+        <v>354399999.0</v>
+      </c>
+      <c r="C51">
         <v>227900000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>223900000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>80400000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>153901000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>8107000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:6">
+    <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
+        <v>225700000.0</v>
+      </c>
+      <c r="C52">
         <v>156900000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>155600000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>8700000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>68640000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2929000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:6">
+    <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-    </row>
-    <row r="54" spans="1:6">
+      <c r="G53"/>
+    </row>
+    <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-    </row>
-    <row r="55" spans="1:6">
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>2269000000.0</v>
+      </c>
+      <c r="C55">
         <v>1961800000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1866400000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1764400000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2084026000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1366654000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>1129500000.0</v>
+      </c>
+      <c r="C56">
         <v>1048500000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1001800000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>980900000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1267100000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>940120000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>774200000.0</v>
+      </c>
+      <c r="C57">
         <v>631500000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>618400000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>478400000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>657949000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>506103000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>990200000.0</v>
+      </c>
+      <c r="C58">
         <v>763900000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>748900000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>609800000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>817665000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>551822000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-    </row>
-    <row r="60" spans="1:6">
+      <c r="G59"/>
+    </row>
+    <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>1072099999.0</v>
+      </c>
+      <c r="C60">
         <v>1074100000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>985300000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1029000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1133151000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>661330000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-    </row>
-    <row r="62" spans="1:6">
+      <c r="G61"/>
+    </row>
+    <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
+      <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q62"/>
+  <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>68</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>71</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>74</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>77</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:17">
+        <v>79</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>422400000.0</v>
+      </c>
+      <c r="C2">
         <v>401900000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>339200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>385700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>402500000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>334900000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>285500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>359300000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>380400000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>407300000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>349900000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>406645000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>402200000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>402177000.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
-    </row>
-    <row r="3" spans="1:17">
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5">
+        <v>3900000.0</v>
+      </c>
+      <c r="C5">
         <v>2100000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1500000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2900000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-4000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-15400000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-9800000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3900000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-6100000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-6300000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>800000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-10255000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2100000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2149000.0</v>
       </c>
-      <c r="O5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P5"/>
       <c r="Q5">
         <v>1133151000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5">
+        <v>1133151000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>12</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>101200000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>96700000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>99900000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>76400000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>77000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>72000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>73800000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>75900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75100000.0</v>
       </c>
       <c r="K7">
         <v>75100000.0</v>
       </c>
       <c r="L7">
+        <v>75100000.0</v>
+      </c>
+      <c r="M7">
         <v>74800000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>76310000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>77582000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
-        <v>1039500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L8">
         <v>1039500000.0</v>
       </c>
       <c r="M8">
-        <v>1031107000.0</v>
+        <v>1039500000.0</v>
       </c>
       <c r="N8">
         <v>1031107000.0</v>
       </c>
-      <c r="O8"/>
+      <c r="O8">
+        <v>1031107000.0</v>
+      </c>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>14</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>916700000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>915100000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>915300000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>913900000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>911200000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>909600000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>84600000.0</v>
+      </c>
+      <c r="C10">
         <v>90000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>89800000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>78300000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>38000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>63300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>52000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>36000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>40200000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>60800000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>214400000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>27401000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>32700000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>32678000.0</v>
       </c>
-      <c r="O10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P10"/>
       <c r="Q10">
         <v>-20052000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10">
+        <v>-20052000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>16</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>90000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>89800000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>78300000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>38000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>63300000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>52000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>84600000.0</v>
+      </c>
+      <c r="C12">
         <v>90000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>89800000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>78300000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>38000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>63300000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>52000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>36000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>40200000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>60800000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>214400000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>27401000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>32700000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>32678000.0</v>
       </c>
-      <c r="O12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P12"/>
       <c r="Q12">
         <v>20052000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12">
+        <v>20052000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>18</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>0.0</v>
       </c>
-      <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>0.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>1039500000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1130364000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1031100000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1031107000.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
         <v>49800000.0</v>
       </c>
       <c r="C14">
+        <v>49800000.0</v>
+      </c>
+      <c r="D14">
         <v>49700000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>49600000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>49500000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>50500000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>50600000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>50400000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>49331514.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>49294494.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>49300000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>50025115.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>49331514.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49286517.0</v>
       </c>
       <c r="O14">
         <v>49286517.0</v>
       </c>
       <c r="P14">
+        <v>49286517.0</v>
+      </c>
+      <c r="Q14">
         <v>49655816.0</v>
       </c>
-      <c r="Q14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:17">
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>7300000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>13900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22200000.0</v>
       </c>
       <c r="K16">
         <v>22200000.0</v>
       </c>
-      <c r="L16"/>
+      <c r="L16">
+        <v>22200000.0</v>
+      </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20">
+        <v>44500000.0</v>
+      </c>
+      <c r="C20">
         <v>103300000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>101500000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>101700000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>79600000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>79300000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>79500000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>79700000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>79600000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>79700000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>79200000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>78591000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>78600000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>78642000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21">
+        <v>80700000.0</v>
+      </c>
+      <c r="C21">
         <v>87000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>88300000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>90000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>67900000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>69300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>73900000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>75500000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>77000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>78600000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>80200000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>81789000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>83400000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>83374000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B22">
+        <v>415700000.0</v>
+      </c>
+      <c r="C22">
         <v>435600000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>413000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>478500000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>422000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>342300000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>343000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>392100000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>405300000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>408200000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>373800000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>458068000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>414800000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>414754000.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>2269000000.0</v>
+      </c>
+      <c r="C23">
         <v>2315500000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2150000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2243300000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1961800000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1799700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1739300000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1829400000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1866400000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1849000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1897400000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1857754000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1764400000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1764365000.0</v>
       </c>
-      <c r="O23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P23"/>
       <c r="Q23">
         <v>1266361000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="R23">
+        <v>1266361000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>29</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>31600000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>41700000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>43100000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2300000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2200000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>30</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>36700000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>47200000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>49100000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2300000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2200000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>0.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>31</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>221100000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>133800000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>133000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>126600000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>122600000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>130400000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>136300000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>135000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130300000.0</v>
       </c>
       <c r="K26">
         <v>130300000.0</v>
       </c>
       <c r="L26">
+        <v>130300000.0</v>
+      </c>
+      <c r="M26">
         <v>127400000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>123507000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>114550000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>269799999.0</v>
+      </c>
+      <c r="C28">
         <v>262600000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>189000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>255000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>189900000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>125900000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>135000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>160000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>183700000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>161500000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>55400000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>198909000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>47700000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>67717000.0</v>
       </c>
-      <c r="O28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P28"/>
       <c r="Q28">
         <v>20052000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:17">
+      <c r="R28">
+        <v>20052000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>34</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>1375900000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1299200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1338300000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1225600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1124500000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1125800000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1131300000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1133300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1084800000.0</v>
       </c>
       <c r="K29">
         <v>1084800000.0</v>
       </c>
       <c r="L29">
+        <v>1084800000.0</v>
+      </c>
+      <c r="M29">
         <v>1235300000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1133697000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1051771000.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>496200000.0</v>
+      </c>
+      <c r="C30">
         <v>464300000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>445600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>491900000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>438800000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>420700000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>382100000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>451000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>476800000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>475000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>430100000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>501836000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>472300000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>472317000.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
-    </row>
-    <row r="31" spans="1:17">
+      <c r="R30"/>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>880900000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>959729000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
-      <c r="Q31">
+      <c r="Q31"/>
+      <c r="R31">
         <v>963400000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B32">
+        <v>37</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32">
         <v>360900000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>465400000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>454900000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>417000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>391600000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>389700000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>397600000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>383400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>377500000.0</v>
       </c>
       <c r="K32">
         <v>377500000.0</v>
       </c>
       <c r="L32">
+        <v>377500000.0</v>
+      </c>
+      <c r="M32">
         <v>491200000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>445902000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>502496000.0</v>
       </c>
-      <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
-    </row>
-    <row r="33" spans="1:17">
+      <c r="R32"/>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>1139500000.0</v>
+      </c>
+      <c r="C33">
         <v>1209000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1099700000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1094800000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>913300000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>887100000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>881900000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>873900000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>864600000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>826100000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>810900000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>799360000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>783500000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>783479000.0</v>
       </c>
-      <c r="O33"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P33"/>
       <c r="Q33">
         <v>-20052000.0</v>
       </c>
-    </row>
-    <row r="34" spans="1:17">
+      <c r="R33">
+        <v>-20052000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>39</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
         <v>57300000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>51700000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>48800000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>32800000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>35800000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>35300000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>34800000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>34300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38200000.0</v>
       </c>
       <c r="K34">
         <v>38200000.0</v>
       </c>
       <c r="L34">
+        <v>38200000.0</v>
+      </c>
+      <c r="M34">
         <v>34600000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>38624000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>33648000.0</v>
       </c>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="R34"/>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>216000000.0</v>
+      </c>
+      <c r="C35">
         <v>212500000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>218200000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>218800000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>132400000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>135600000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>126500000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>128300000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>130500000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>133300000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>130600000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>134271000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131400000.0</v>
       </c>
       <c r="N35">
         <v>131400000.0</v>
       </c>
-      <c r="O35"/>
-      <c r="P35">
+      <c r="O35">
+        <v>131400000.0</v>
+      </c>
+      <c r="P35"/>
+      <c r="Q35">
         <v>-1266361000.0</v>
       </c>
-      <c r="Q35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:17">
+      <c r="R35"/>
+    </row>
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36">
-        <v>797600000.0</v>
+        <v>20500000.0</v>
       </c>
       <c r="C36">
+        <v>8500000.0</v>
+      </c>
+      <c r="D36">
         <v>7900000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>8000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>7000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>15300000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>15600000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>16500000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>16800000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>12100000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>12300000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>12457000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>10900000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>10984000.0</v>
       </c>
-      <c r="O36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P36"/>
       <c r="Q36">
         <v>-20052000.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:17">
+      <c r="R36">
+        <v>-20052000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="R37"/>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>43</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>21200000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>18600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18400000.0</v>
       </c>
       <c r="E38">
         <v>18400000.0</v>
       </c>
       <c r="F38">
+        <v>18400000.0</v>
+      </c>
+      <c r="G38">
         <v>122600000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>24100000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>18600000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>16727000.0</v>
       </c>
-      <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
-    </row>
-    <row r="39" spans="1:17">
+      <c r="R38"/>
+    </row>
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
-        <v>552200000.0</v>
+        <v>133000000.0</v>
       </c>
       <c r="C39">
+        <v>116600000.0</v>
+      </c>
+      <c r="D39">
         <v>101900000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>99800000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>149700000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>86300000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>80300000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>76400000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>79500000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>78900000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>68200000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>71089000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>61100000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>57756000.0</v>
       </c>
-      <c r="O39"/>
-      <c r="P39">
+      <c r="P39"/>
+      <c r="Q39">
         <v>-20052000.0</v>
       </c>
-      <c r="Q39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:17">
+      <c r="R39"/>
+    </row>
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>125400000.0</v>
+      </c>
+      <c r="C40">
         <v>108200000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>91400000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>88100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67600000.0</v>
       </c>
       <c r="F40">
         <v>67600000.0</v>
       </c>
       <c r="G40">
+        <v>67600000.0</v>
+      </c>
+      <c r="H40">
         <v>58600000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>22100000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>77200000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>70500000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>14700000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>14907000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>35566000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>47474000.0</v>
       </c>
-      <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
-    </row>
-    <row r="41" spans="1:17">
+      <c r="R40"/>
+    </row>
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>61600000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>57233000.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
-    </row>
-    <row r="42" spans="1:17">
+      <c r="R41"/>
+    </row>
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42">
+        <v>919400000.0</v>
+      </c>
+      <c r="C42">
         <v>916700000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>915100000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>915300000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>913900000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>911200000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>909600000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>906700000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>905300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>903000000.0</v>
       </c>
       <c r="K42">
         <v>903000000.0</v>
       </c>
       <c r="L42">
-        <v>-136412000.0</v>
+        <v>903000000.0</v>
       </c>
       <c r="M42">
         <v>-136412000.0</v>
       </c>
-      <c r="N42"/>
+      <c r="N42">
+        <v>-136412000.0</v>
+      </c>
       <c r="O42"/>
-      <c r="P42">
-[...1 lines deleted...]
-      </c>
+      <c r="P42"/>
       <c r="Q42">
         <v>133210000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:17">
+      <c r="R42">
+        <v>133210000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
-    </row>
-    <row r="44" spans="1:17">
+      <c r="R43"/>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
-    </row>
-    <row r="45" spans="1:17">
+      <c r="R44"/>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B45">
+        <v>50</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
         <v>1586100000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1551600000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1525500000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1376900000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1340600000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1318800000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1288600000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1265300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1229200000.0</v>
       </c>
       <c r="K45">
         <v>1229200000.0</v>
       </c>
       <c r="L45">
+        <v>1229200000.0</v>
+      </c>
+      <c r="M45">
         <v>1193000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1179144000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1149250000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
-    </row>
-    <row r="46" spans="1:17">
+      <c r="R45"/>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>748200000.0</v>
+      </c>
+      <c r="C46">
         <v>776400000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>757500000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>751700000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>620800000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>590300000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>574000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>557400000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>547700000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>519600000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>505500000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>496746000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>489700000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>489659000.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
-    </row>
-    <row r="47" spans="1:17">
+      <c r="R46"/>
+    </row>
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>52</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>776400000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>757500000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>751700000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>620800000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>590300000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>574000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>505500000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>490319000.0</v>
       </c>
-      <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
-    </row>
-    <row r="48" spans="1:17">
+      <c r="R47"/>
+    </row>
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>148800000.0</v>
+      </c>
+      <c r="C48">
         <v>205700000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>203500000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>192500000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>164200000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>116500000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>111000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>106300000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>86100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40900000.0</v>
       </c>
       <c r="K48">
         <v>40900000.0</v>
       </c>
-      <c r="L48"/>
-      <c r="M48">
+      <c r="L48">
+        <v>40900000.0</v>
+      </c>
+      <c r="M48"/>
+      <c r="N48">
         <v>0.0</v>
       </c>
-      <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
-    </row>
-    <row r="49" spans="1:17">
+      <c r="R48"/>
+    </row>
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
-    </row>
-    <row r="50" spans="1:17">
+      <c r="R49"/>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>55</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>219800000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>140400000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>190300000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>149200000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>110000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>115000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>122200000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>148000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147200000.0</v>
       </c>
       <c r="K50">
         <v>147200000.0</v>
       </c>
       <c r="L50">
+        <v>147200000.0</v>
+      </c>
+      <c r="M50">
         <v>195000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>150000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>22813000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-    </row>
-    <row r="51" spans="1:17">
+      <c r="R50"/>
+    </row>
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51">
+        <v>354399999.0</v>
+      </c>
+      <c r="C51">
         <v>352600000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>278800000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>333300000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>227900000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>189200000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>187000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>196000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>223900000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>222300000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>269800000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>226310000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>80400000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>100395000.0</v>
       </c>
-      <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-    </row>
-    <row r="52" spans="1:17">
+      <c r="R51"/>
+    </row>
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
+        <v>225700000.0</v>
+      </c>
+      <c r="C52">
         <v>233500000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>153100000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>203300000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>156900000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>117400000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>122400000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>129600000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>155600000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>153900000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>200800000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>155860000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>8700000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>28739000.0</v>
       </c>
-      <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
-    </row>
-    <row r="53" spans="1:17">
+      <c r="R52"/>
+    </row>
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-      <c r="P53">
-[...1 lines deleted...]
-      </c>
+      <c r="P53"/>
       <c r="Q53">
         <v>40104000.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:17">
+      <c r="R53">
+        <v>40104000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
-    </row>
-    <row r="55" spans="1:17">
+      <c r="R54"/>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>2269000000.0</v>
+      </c>
+      <c r="C55">
         <v>2315500000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2150000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2243300000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1961800000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1799700000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1739300000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1829400000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1866400000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1849000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1897400000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1857754000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1764400000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1764365000.0</v>
       </c>
-      <c r="O55"/>
       <c r="P55"/>
       <c r="Q55"/>
-    </row>
-    <row r="56" spans="1:17">
+      <c r="R55"/>
+    </row>
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>1129500000.0</v>
+      </c>
+      <c r="C56">
         <v>1106500000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1050300000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1148500000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1048500000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>912600000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>857400000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>955500000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1001800000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1022900000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1086500000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1058394000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>980900000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>980886000.0</v>
       </c>
-      <c r="O56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P56"/>
       <c r="Q56">
         <v>20052000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:17">
+      <c r="R56">
+        <v>20052000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>774200000.0</v>
+      </c>
+      <c r="C57">
         <v>745600000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>584900000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>693600000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>631500000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>521000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>467700000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>557900000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>618400000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>645400000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>595300000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>612492000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>478400000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>478390000.0</v>
       </c>
-      <c r="O57"/>
       <c r="P57"/>
       <c r="Q57"/>
-    </row>
-    <row r="58" spans="1:17">
+      <c r="R57"/>
+    </row>
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>990200000.0</v>
+      </c>
+      <c r="C58">
         <v>958100000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>803100000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>912400000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>763900000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>656600000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>594200000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>686200000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>748900000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>778700000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>725900000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>746763000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>609800000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>609790000.0</v>
       </c>
-      <c r="O58"/>
-      <c r="P58">
+      <c r="P58"/>
+      <c r="Q58">
         <v>-1266361000.0</v>
       </c>
-      <c r="Q58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:17">
+      <c r="R58"/>
+    </row>
+    <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
-    </row>
-    <row r="60" spans="1:17">
+      <c r="R59"/>
+    </row>
+    <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>1072099999.0</v>
+      </c>
+      <c r="C60">
         <v>1124500000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1117100000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1104900000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1074100000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1012300000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1010800000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1009100000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>985300000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>937600000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1040300000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>983697000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1029000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1028958000.0</v>
       </c>
-      <c r="O60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P60"/>
       <c r="Q60">
         <v>1266361000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:17">
+      <c r="R60">
+        <v>1266361000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-    </row>
-    <row r="62" spans="1:17">
+      <c r="R61"/>
+    </row>
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
+      <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B2">
+        <v>3041200000.0</v>
+      </c>
+      <c r="C2">
         <v>2704700000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2990800000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3271200000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3673400000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1756564000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B3">
+        <v>84800000.0</v>
+      </c>
+      <c r="C3">
         <v>66000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>65300000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>69600000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>59500000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>44951000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B5">
+        <v>105100000.0</v>
+      </c>
+      <c r="C5">
         <v>155200000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>222200000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>131700000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>257300000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>223405000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B6">
+        <v>189900000.0</v>
+      </c>
+      <c r="C6">
         <v>221200000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>287500000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>201300000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>316800000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>268356000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B9">
+        <v>402600000.0</v>
+      </c>
+      <c r="C9">
         <v>388600000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>439800000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>336500000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>395500000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>370840000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B10">
+        <v>25500000.0</v>
+      </c>
+      <c r="C10">
         <v>148100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>216200000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>128700000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>254300000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>237152000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B11">
+        <v>22600000.0</v>
+      </c>
+      <c r="C11">
         <v>28800000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>46100000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>29000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>54000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>48483000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B12">
+        <v>26900000.0</v>
+      </c>
+      <c r="C12">
         <v>7100000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="E12">
         <v>3000000.0</v>
       </c>
-      <c r="F12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:6">
+      <c r="F12">
+        <v>3000000.0</v>
+      </c>
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>91</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>2700000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>16400000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4726000.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>92</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>-8600000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-15400000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-12642000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-19878000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-17655000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B15">
+        <v>17300000.0</v>
+      </c>
+      <c r="C15">
         <v>110700000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>154700000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>87100000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>180400000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>171014000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>94</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>110700000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>154700000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>87055000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>180375000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>171014000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>95</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>119300000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>170100000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>96966000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>200253000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>188669000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>96</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-7100000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-6000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-13811000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3024000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>12000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B21">
+        <v>105100000.0</v>
+      </c>
+      <c r="C21">
         <v>147000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>194500000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>120300000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>226600000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>221522000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B23">
+        <v>3338700000.0</v>
+      </c>
+      <c r="C23">
         <v>2946300000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3236100000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3487400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3842300000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1905882000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>103</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>66000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>65300000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>69583000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>59501000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>44951000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>105</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>1000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>800000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1200000.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>106</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>227900000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>223600000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>199600000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>180288000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>147435000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>107</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>28800000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>46100000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>28164000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>53956000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>48483000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B30">
+        <v>297500000.0</v>
+      </c>
+      <c r="C30">
         <v>241600000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>245300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>216200000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>168900000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>149318000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B31">
+        <v>-79600000.0</v>
+      </c>
+      <c r="C31">
         <v>1100000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>21700000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>8400000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>27700000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>15630000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B32">
+        <v>3443800000.0</v>
+      </c>
+      <c r="C32">
         <v>3093300000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3430600000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3607700000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4068900000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2127404000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>68</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>71</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>74</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>77</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:17">
+        <v>79</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B2">
+        <v>811100000.0</v>
+      </c>
+      <c r="C2">
         <v>693700000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>778700000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>757700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>705900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>606200000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>659000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>733600000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>780000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>685700000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>747800000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>777300000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>733782000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>717500000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>833900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>986033000.0</v>
       </c>
       <c r="Q2">
         <v>986033000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:17">
+      <c r="R2">
+        <v>986033000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>81</v>
+      </c>
+      <c r="B3">
+        <v>21200000.0</v>
+      </c>
       <c r="C3">
+        <v>21600000.0</v>
+      </c>
+      <c r="D3">
         <v>21700000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>20300000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>16900000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>16600000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>16300000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>16200000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>16100000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>15900000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16400000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16900000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>17183000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>17000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>17800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17692000.0</v>
       </c>
       <c r="Q3">
         <v>17692000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3">
+        <v>17692000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>83</v>
+      </c>
+      <c r="B5">
+        <v>36900000.0</v>
+      </c>
       <c r="C5">
+        <v>16400000.0</v>
+      </c>
+      <c r="D5">
         <v>28400000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>54900000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>76100000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>18500000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>21800000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>38800000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>77700000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>69300000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4400000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>79600000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>106508000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>10600000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-17100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41260000.0</v>
       </c>
       <c r="Q5">
         <v>41260000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5">
+        <v>41260000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B6">
-        <v>-1400000.0</v>
+        <v>58100000.0</v>
       </c>
       <c r="C6">
+        <v>38000000.0</v>
+      </c>
+      <c r="D6">
         <v>50100000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>75200000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>93000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>35100000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>38100000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>55000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>93800000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>85200000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>12000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>96500000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>123691000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>27600000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58952000.0</v>
       </c>
       <c r="Q6">
         <v>58952000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6">
+        <v>58952000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B9">
+        <v>118100000.0</v>
+      </c>
+      <c r="C9">
         <v>76099999.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>93200000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>115200000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>127000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>81200000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>80000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>100400000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>131000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>120100000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>60200000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>128500000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>154105000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>63200000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>34500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88605000.0</v>
       </c>
       <c r="Q9">
         <v>88605000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9">
+        <v>88605000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B10">
+        <v>-66500000.0</v>
+      </c>
+      <c r="C10">
         <v>14300000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>25700000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>52000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>75100000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>17100000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>19700000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>36200000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>75300000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>66400000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4600000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>79100000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>91430000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10100000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41535000.0</v>
       </c>
       <c r="Q10">
         <v>41535000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10">
+        <v>41535000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B11">
+        <v>1500000.0</v>
+      </c>
+      <c r="C11">
         <v>3500000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4200000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>13400000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>16200000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3600000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>17600000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>14000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-2500000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>17000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>22564000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>800000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-5500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10257000.0</v>
       </c>
       <c r="Q11">
         <v>10257000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11">
+        <v>10257000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B12">
+        <v>19200000.0</v>
+      </c>
+      <c r="C12">
         <v>2100000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2700000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2900000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1400000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2100000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2600000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2400000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2900000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>200000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>500000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>11111000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>500000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>900000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1329000.0</v>
       </c>
-      <c r="Q12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>91</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>1400000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4100000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3500000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1400000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3000000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>92</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>-400000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-2700000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1800000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-3200000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1700000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-3300000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-3800000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-4500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3400000.0</v>
       </c>
       <c r="K14">
         <v>-3400000.0</v>
       </c>
       <c r="L14">
+        <v>-3400000.0</v>
+      </c>
+      <c r="M14">
         <v>-3900000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-3597000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-4342000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-3900000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-3300000.0</v>
       </c>
-      <c r="Q14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:17">
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B15">
+        <v>-48700000.0</v>
+      </c>
+      <c r="C15">
         <v>10400000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>18800000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>36300000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>55700000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>13800000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>12800000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>28400000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>53200000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>49000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-6000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>58500000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>64524000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>5400000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-15800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30116000.0</v>
       </c>
       <c r="Q15">
         <v>30116000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15">
+        <v>30116000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>94</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>10400000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>18800000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>36300000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>55700000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13800000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>12800000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-6000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>58458000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>-15800000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>30116000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>95</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>10800000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>21500000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>38600000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>58900000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>12100000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>16100000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>32200000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>57700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52400000.0</v>
       </c>
       <c r="K17">
         <v>52400000.0</v>
       </c>
       <c r="L17">
+        <v>52400000.0</v>
+      </c>
+      <c r="M17">
         <v>-2100000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>62469000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>68866000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>9300000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-12500000.0</v>
       </c>
-      <c r="Q17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>96</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-2100000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2700000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2900000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1400000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2100000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2600000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2900000.0</v>
       </c>
       <c r="K18">
         <v>-2900000.0</v>
       </c>
       <c r="L18">
+        <v>-2900000.0</v>
+      </c>
+      <c r="M18">
         <v>-200000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3371000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-11111000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-500000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-900000.0</v>
       </c>
-      <c r="Q18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B21">
+        <v>36900000.0</v>
+      </c>
+      <c r="C21">
         <v>-1400000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>22300000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>48300000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>66400000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>18300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>18900000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>43400000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>67300000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>66300000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-8800000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>69700000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>96985000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>9500000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-19900000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>40870000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>41260000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B23">
+        <v>892300000.0</v>
+      </c>
+      <c r="C23">
         <v>771200000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>849600000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>824600000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>766500000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>669100000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>720100000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>790600000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>843700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>739500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>816800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>836100000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>790902000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>771200000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>888300000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1033768000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1031774000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>103</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>21600000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>21700000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>20300000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>16900000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>16600000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>16300000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>16200000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>16100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15900000.0</v>
       </c>
       <c r="K25">
         <v>15900000.0</v>
       </c>
       <c r="L25">
+        <v>15900000.0</v>
+      </c>
+      <c r="M25">
         <v>16400000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>16909000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>17183000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>17000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>17800000.0</v>
       </c>
-      <c r="Q25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>1000000.0</v>
       </c>
-      <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>800000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>106</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>77500000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>70900000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>67900000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>55200000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>54600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>61100000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>57000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>62900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52800000.0</v>
       </c>
       <c r="K28">
         <v>52800000.0</v>
       </c>
       <c r="L28">
+        <v>52800000.0</v>
+      </c>
+      <c r="M28">
         <v>54100000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>51328000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>49797000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>49700000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>50700000.0</v>
       </c>
-      <c r="Q28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:17">
+      <c r="R28"/>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>107</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>3500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>16200000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3600000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>17600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="K29">
         <v>14000000.0</v>
       </c>
       <c r="L29">
+        <v>14000000.0</v>
+      </c>
+      <c r="M29">
         <v>-2500000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>17163000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>22564000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>800000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-5500000.0</v>
       </c>
-      <c r="Q29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B30">
+        <v>81200000.0</v>
+      </c>
+      <c r="C30">
         <v>77500000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>70900000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>66900000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>60600000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>62900000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>61100000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>57000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>63700000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>53800000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>69000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>58800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>57120000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>53700000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>54400000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>47735000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>45741000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B31">
+        <v>-103400000.0</v>
+      </c>
+      <c r="C31">
         <v>15700000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3400000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3700000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>8700000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1200000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>800000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-7200000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>8000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>100000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>4200000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>9400000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-5555000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>600000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1900000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>665000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>275000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B32">
+        <v>929200000.0</v>
+      </c>
+      <c r="C32">
         <v>769800000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>871900000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>872900000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>832900000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>687400000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>739000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>834000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>911000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>805800000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>808000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>905800000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>887887000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>780700000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>868400000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1074638000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1074638000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B2">
+        <v>92900000.0</v>
+      </c>
+      <c r="C2">
         <v>40200000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>32700000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>20052000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17459000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9275000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B3">
+        <v>121200000</v>
+      </c>
+      <c r="C3">
         <v>130400000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>103400000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>45470000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>36442000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>28801000</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B6">
+        <v>-8300000.0</v>
+      </c>
+      <c r="C6">
         <v>52700000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7500000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>12626000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2593000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>8184000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B7">
+        <v>27800000.0</v>
+      </c>
+      <c r="C7">
         <v>20200000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-30400000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>139932000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-203981000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-72748000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B9">
+        <v>-16300000.0</v>
+      </c>
+      <c r="C9">
         <v>34100000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1400000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>107187000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-121979000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-220586000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B10">
+        <v>47200000.0</v>
+      </c>
+      <c r="C10">
         <v>-16700000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>16400000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>154526000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-50669000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-178377000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-124343000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-14946000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>293083000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>18441000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3596000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9333000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-3246000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-28675000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>33132000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B14">
+        <v>84800000.0</v>
+      </c>
+      <c r="C14">
         <v>66000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>65300000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>69583000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>59501000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>44951000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B15">
+        <v>32600000.0</v>
+      </c>
+      <c r="C15">
         <v>31900000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>7900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
-      <c r="F15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:6">
+      <c r="F15">
+        <v>0.0</v>
+      </c>
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B16">
+        <v>84600000.0</v>
+      </c>
+      <c r="C16">
         <v>92900000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>40200000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>32678000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>20052000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>17459000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B18">
+        <v>80000000.0</v>
+      </c>
+      <c r="C18">
         <v>99900000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>96100000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>269541000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3049000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>123749000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>128</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-129100000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-123200000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-22153000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-395347000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-27690000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:6">
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:6">
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>130</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>3500000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>145200000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-60183000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76726000.0</v>
       </c>
       <c r="F21">
         <v>76726000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:6">
+      <c r="G21">
+        <v>76726000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B22">
+        <v>17300000.0</v>
+      </c>
+      <c r="C22">
         <v>119300000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>154700000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>99697000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>200253000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>188669000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B23">
+        <v>35600000.0</v>
+      </c>
+      <c r="C23">
         <v>-17000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-197600000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-220032000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>281749000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-10690000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B24">
+        <v>300000.0</v>
+      </c>
+      <c r="C24">
         <v>1300000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1200000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>23317000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>24619000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>186000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B25">
+        <v>65500000.0</v>
+      </c>
+      <c r="C25">
         <v>16900000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1500000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5164000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-38594000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-13271000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>134</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-3100000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>300000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B27">
+        <v>13900000.0</v>
+      </c>
+      <c r="C27">
         <v>11000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>10300000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10351000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>8668000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>10136000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:6">
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B28">
+        <v>9000000.0</v>
+      </c>
+      <c r="C28">
         <v>-48500000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-60000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-280232000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>358449000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-116676000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B29">
+        <v>201200000.0</v>
+      </c>
+      <c r="C29">
         <v>230300000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>199500000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>315011000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>39491000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>152550000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B30">
+        <v>-219400000.0</v>
+      </c>
+      <c r="C30">
         <v>-129100000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-132000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-22153000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-395347000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-27690000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>68</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>71</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>74</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>77</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:17">
+        <v>79</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B2">
+        <v>90000000.0</v>
+      </c>
+      <c r="C2">
         <v>89800000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>78300000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>92900000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>63300000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>52000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>36000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>40200000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>60800000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>214400000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>27400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32700000.0</v>
       </c>
       <c r="M2">
         <v>32700000.0</v>
       </c>
       <c r="N2">
+        <v>32700000.0</v>
+      </c>
+      <c r="O2">
         <v>31100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>26785000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>32700000.0</v>
       </c>
-      <c r="Q2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:17">
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B3">
+        <v>83500000</v>
+      </c>
+      <c r="C3">
         <v>54100000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>24700000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>29400000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>45500000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>28600000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>34800000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>21500000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>44800000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>22400000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>18900000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>17284000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9070000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10800000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>14500000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>17300000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11101000</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B6">
+        <v>-5400000.0</v>
+      </c>
+      <c r="C6">
         <v>200000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>11500000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-14600000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>29600000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>11300000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>16000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4200000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-20600000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-153600000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>187000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-32700000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-22000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1600000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>4315000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-32700000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>26785000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B7">
+        <v>14100000.0</v>
+      </c>
+      <c r="C7">
         <v>12500000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>51400000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-63900000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-20300000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7200000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>27200000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>6100000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-18500000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-21800000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>126300000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-94137000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1468000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>76900000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>184700000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-94100000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>55829000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B9">
+        <v>-40900000.0</v>
+      </c>
+      <c r="C9">
         <v>-10200000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>50700000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-15900000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-23900000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-36700000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>66200000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>28500000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-5800000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-52100000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>90200000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-36474000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-9913000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>9600000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>98900000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-32900000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>15050000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B10">
+        <v>18700000.0</v>
+      </c>
+      <c r="C10">
         <v>-21100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>66000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-16400000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-79700000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>600000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>49200000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>13200000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-34900000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>91500000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-43233000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-24874000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>34300000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>86900000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-43200000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>58217000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-53500000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3631000.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>-84400000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-91696000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>3200000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-1926000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>1000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2264000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-1100000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-21610000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>-1100000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-17438000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B14">
+        <v>21200000.0</v>
+      </c>
+      <c r="C14">
         <v>21600000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>21700000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>20300000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>16900000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>16600000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>16300000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>16200000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>16100000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>15900000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>16400000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16909000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>17183000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>17000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>17800000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>16900000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>17692000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B15">
+        <v>8000000.0</v>
+      </c>
+      <c r="C15">
         <v>8100000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>8400000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>8100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="F15">
         <v>8000000.0</v>
       </c>
       <c r="G15">
+        <v>8000000.0</v>
+      </c>
+      <c r="H15">
         <v>7900000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>8000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>7900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000000.0</v>
       </c>
       <c r="K15">
         <v>150000000.0</v>
       </c>
       <c r="L15">
+        <v>150000000.0</v>
+      </c>
+      <c r="M15">
         <v>0.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B16">
+        <v>84600000.0</v>
+      </c>
+      <c r="C16">
         <v>90000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>89800000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>78300000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>92900000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>63300000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>52000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>36000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>40200000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>60800000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>214400000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>27401000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>32678000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>32700000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>31100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26785000.0</v>
       </c>
       <c r="Q16">
         <v>26785000.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16">
+        <v>26785000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B18">
+        <v>-38600000.0</v>
+      </c>
+      <c r="C18">
         <v>117400000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>74600000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-35700000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>8400000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>25200000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>33200000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>33100000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-9200000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>22300000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>121000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-37980000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>70241000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>107400000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>88800000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-38000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3104000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-29600000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-45300000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-28600000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-33700000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-21500000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-44400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22400000.0</v>
       </c>
       <c r="K19">
         <v>-22400000.0</v>
       </c>
       <c r="L19">
+        <v>-22400000.0</v>
+      </c>
+      <c r="M19">
         <v>-39100000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-17236000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-8953000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-10800000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>8700000.0</v>
       </c>
-      <c r="Q19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>130</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>64500000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-51300000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>30700000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>39300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2800000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-7200000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-25800000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>175000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2813000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>-20600000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-32443000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B22">
+        <v>-48700000.0</v>
+      </c>
+      <c r="C22">
         <v>10800000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>21500000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>38600000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>58900000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>12100000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>16100000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>32200000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>53200000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>49000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2100000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>62055000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>71597000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5400000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-15800000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>58500000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>30116000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B23">
-        <v>61000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="C23">
+        <v>-3500000.0</v>
+      </c>
+      <c r="D23">
         <v>-4800000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1600000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-10100000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1900000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3100000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1900000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-5000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3800000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-88800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>37400000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-69517000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-99500000.0</v>
       </c>
-      <c r="O23">
-[...1 lines deleted...]
-      </c>
       <c r="P23">
+        <v>-87100000.0</v>
+      </c>
+      <c r="Q23">
         <v>37400000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3627000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B24">
+        <v>-100000.0</v>
+      </c>
+      <c r="C24">
         <v>-68500000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-52800000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1400000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>200000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-28600000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1100000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1900000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>400000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-22400000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>800000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>48000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>117000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>23200000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2000.0</v>
       </c>
-      <c r="Q24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B25">
+        <v>56400000.0</v>
+      </c>
+      <c r="C25">
         <v>25000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>200000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-7300000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-3700000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15100000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6900000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1400000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-17200000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>300000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-3900000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-8200000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1436000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>16300000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-85900000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1900000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-91687000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B26">
-        <v>1600000.0</v>
+        <v>-3200000.0</v>
       </c>
       <c r="C26">
         <v>1600000.0</v>
       </c>
       <c r="D26">
+        <v>1600000.0</v>
+      </c>
+      <c r="E26">
         <v>-1600000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-200000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1200000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-100000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1600000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B27">
+        <v>2100000.0</v>
+      </c>
+      <c r="C27">
         <v>400000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7400000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2900000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2800000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2900000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2400000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2200000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3300000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2754000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2851000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2700000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2255000.0</v>
       </c>
       <c r="Q27">
         <v>2255000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27">
+        <v>2255000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B28">
+        <v>-2000000.0</v>
+      </c>
+      <c r="C28">
         <v>52900000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-62900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="E28">
         <v>21000000.0</v>
       </c>
       <c r="F28">
+        <v>21000000.0</v>
+      </c>
+      <c r="G28">
         <v>-13900000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-18300000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-37300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-6800000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-174000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>86200000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>34600000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-70332000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-105800000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-107700000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>34600000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3627000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B29">
+        <v>44900000.0</v>
+      </c>
+      <c r="C29">
         <v>63300000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>99300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-6300000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>53900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>53800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>68000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>54600000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>35600000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>44700000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>139900000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-20696000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>79311000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>118200000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>103300000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-20700000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>14205000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B30">
+        <v>-49300000.0</v>
+      </c>
+      <c r="C30">
         <v>-115800000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-24700000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-29600000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-45300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-28600000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-33700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-21500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-49400000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-24300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-39100000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-19200000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-8953000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-10800000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8700000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-19200000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-11099000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>