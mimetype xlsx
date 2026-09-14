--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -929,72 +929,76 @@
       <c r="E5">
         <v>-2100000.0</v>
       </c>
       <c r="F5">
         <v>1848000.0</v>
       </c>
       <c r="G5">
         <v>38385000.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>12</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>97500000.0</v>
+      </c>
       <c r="C7">
         <v>76400000.0</v>
       </c>
       <c r="D7">
         <v>75900000.0</v>
       </c>
       <c r="E7">
         <v>77582000.0</v>
       </c>
       <c r="F7">
         <v>70904000.0</v>
       </c>
       <c r="G7">
         <v>8107000.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>13</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>1031107000.0</v>
       </c>
       <c r="F8">
         <v>1131303000.0</v>
       </c>
       <c r="G8">
         <v>622945000.0</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>913900000.0</v>
       </c>
       <c r="D9">
@@ -1192,129 +1196,135 @@
         <v>26</v>
       </c>
       <c r="B21">
         <v>80700000.0</v>
       </c>
       <c r="C21">
         <v>67900000.0</v>
       </c>
       <c r="D21">
         <v>77000000.0</v>
       </c>
       <c r="E21">
         <v>83400000.0</v>
       </c>
       <c r="F21">
         <v>89718000.0</v>
       </c>
       <c r="G21">
         <v>17400000.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>27</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>415700000.0</v>
+      </c>
       <c r="C22">
         <v>422000000.0</v>
       </c>
       <c r="D22">
         <v>405300000.0</v>
       </c>
       <c r="E22">
         <v>414800000.0</v>
       </c>
       <c r="F22">
         <v>569497000.0</v>
       </c>
       <c r="G22">
         <v>442931000.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
         <v>2269000000.0</v>
       </c>
       <c r="C23">
         <v>1961800000.0</v>
       </c>
       <c r="D23">
         <v>1866400000.0</v>
       </c>
       <c r="E23">
         <v>1764400000.0</v>
       </c>
       <c r="F23">
         <v>2084026000.0</v>
       </c>
       <c r="G23">
         <v>1366654000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>29</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>44400000.0</v>
+      </c>
       <c r="C24">
         <v>2300000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
         <v>20000000.0</v>
       </c>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25">
         <v>2300000.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25"/>
       <c r="G25"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>31</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>245600000.0</v>
+      </c>
       <c r="C26">
         <v>126600000.0</v>
       </c>
       <c r="D26">
         <v>135000000.0</v>
       </c>
       <c r="E26">
         <v>114550000.0</v>
       </c>
       <c r="F26">
         <v>119325000.0</v>
       </c>
       <c r="G26">
         <v>92038000.0</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
@@ -1325,51 +1335,53 @@
         <v>33</v>
       </c>
       <c r="B28">
         <v>269799999.0</v>
       </c>
       <c r="C28">
         <v>189900000.0</v>
       </c>
       <c r="D28">
         <v>183700000.0</v>
       </c>
       <c r="E28">
         <v>47700000.0</v>
       </c>
       <c r="F28">
         <v>133849000.0</v>
       </c>
       <c r="G28">
         <v>-9352000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>34</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1320100000.0</v>
+      </c>
       <c r="C29">
         <v>1225600000.0</v>
       </c>
       <c r="D29">
         <v>1133300000.0</v>
       </c>
       <c r="E29">
         <v>1051771000.0</v>
       </c>
       <c r="F29">
         <v>1216148000.0</v>
       </c>
       <c r="G29">
         <v>661330000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
         <v>510100000.0</v>
       </c>
       <c r="C30">
         <v>438800000.0</v>
@@ -1386,95 +1398,99 @@
       <c r="G30">
         <v>405216000.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>866942000.0</v>
       </c>
       <c r="F31">
         <v>963400000.0</v>
       </c>
       <c r="G31">
         <v>623712000.0</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>37</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>354100000.0</v>
+      </c>
       <c r="C32">
         <v>417000000.0</v>
       </c>
       <c r="D32">
         <v>383400000.0</v>
       </c>
       <c r="E32">
         <v>502496000.0</v>
       </c>
       <c r="F32">
         <v>609151000.0</v>
       </c>
       <c r="G32">
         <v>434017000.0</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>38</v>
       </c>
       <c r="B33">
         <v>1139500000.0</v>
       </c>
       <c r="C33">
         <v>913300000.0</v>
       </c>
       <c r="D33">
         <v>864600000.0</v>
       </c>
       <c r="E33">
         <v>783500000.0</v>
       </c>
       <c r="F33">
         <v>816926000.0</v>
       </c>
       <c r="G33">
         <v>426534000.0</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>39</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>51500000.0</v>
+      </c>
       <c r="C34">
         <v>32800000.0</v>
       </c>
       <c r="D34">
         <v>34300000.0</v>
       </c>
       <c r="E34">
         <v>33648000.0</v>
       </c>
       <c r="F34">
         <v>38966000.0</v>
       </c>
       <c r="G34">
         <v>6483000.0</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>40</v>
       </c>
       <c r="B35">
         <v>216000000.0</v>
       </c>
       <c r="C35">
         <v>132400000.0</v>
@@ -1637,51 +1653,53 @@
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>50</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1590300000.0</v>
+      </c>
       <c r="C45">
         <v>1376900000.0</v>
       </c>
       <c r="D45">
         <v>1265300000.0</v>
       </c>
       <c r="E45">
         <v>1149250000.0</v>
       </c>
       <c r="F45">
         <v>1120456000.0</v>
       </c>
       <c r="G45">
         <v>864939000.0</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>51</v>
       </c>
       <c r="B46">
         <v>748200000.0</v>
       </c>
       <c r="C46">
         <v>620800000.0</v>
@@ -1732,51 +1750,53 @@
       </c>
       <c r="D48">
         <v>86100000.0</v>
       </c>
       <c r="E48">
         <v>0.0</v>
       </c>
       <c r="F48"/>
       <c r="G48"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>55</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>212400000.0</v>
+      </c>
       <c r="C50">
         <v>149200000.0</v>
       </c>
       <c r="D50">
         <v>148000000.0</v>
       </c>
       <c r="E50">
         <v>22813000.0</v>
       </c>
       <c r="F50">
         <v>62997000.0</v>
       </c>
       <c r="G50"/>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51">
         <v>354399999.0</v>
       </c>
       <c r="C51">
         <v>227900000.0</v>
       </c>
       <c r="D51">
@@ -2242,99 +2262,103 @@
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>12</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>97500000.0</v>
+      </c>
       <c r="C7">
         <v>101200000.0</v>
       </c>
       <c r="D7">
         <v>96700000.0</v>
       </c>
       <c r="E7">
         <v>99900000.0</v>
       </c>
       <c r="F7">
         <v>76400000.0</v>
       </c>
       <c r="G7">
         <v>77000000.0</v>
       </c>
       <c r="H7">
         <v>72000000.0</v>
       </c>
       <c r="I7">
         <v>73800000.0</v>
       </c>
       <c r="J7">
         <v>75900000.0</v>
       </c>
       <c r="K7">
         <v>75100000.0</v>
       </c>
       <c r="L7">
         <v>75100000.0</v>
       </c>
       <c r="M7">
         <v>74800000.0</v>
       </c>
       <c r="N7">
         <v>76310000.0</v>
       </c>
       <c r="O7">
         <v>77582000.0</v>
       </c>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>13</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
@@ -2416,51 +2440,51 @@
         <v>52000000.0</v>
       </c>
       <c r="I10">
         <v>36000000.0</v>
       </c>
       <c r="J10">
         <v>40200000.0</v>
       </c>
       <c r="K10">
         <v>60800000.0</v>
       </c>
       <c r="L10">
         <v>214400000.0</v>
       </c>
       <c r="M10">
         <v>27401000.0</v>
       </c>
       <c r="N10">
         <v>32700000.0</v>
       </c>
       <c r="O10">
         <v>32678000.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10">
-        <v>-20052000.0</v>
+        <v>20052000.0</v>
       </c>
       <c r="R10">
         <v>-20052000.0</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>90000000.0</v>
       </c>
       <c r="D11">
         <v>89800000.0</v>
       </c>
       <c r="E11">
         <v>78300000.0</v>
       </c>
       <c r="F11">
         <v>38000000.0</v>
       </c>
       <c r="G11">
         <v>63300000.0</v>
       </c>
@@ -2924,51 +2948,53 @@
       </c>
       <c r="L23">
         <v>1897400000.0</v>
       </c>
       <c r="M23">
         <v>1857754000.0</v>
       </c>
       <c r="N23">
         <v>1764400000.0</v>
       </c>
       <c r="O23">
         <v>1764365000.0</v>
       </c>
       <c r="P23"/>
       <c r="Q23">
         <v>1266361000.0</v>
       </c>
       <c r="R23">
         <v>1266361000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>29</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>44400000.0</v>
+      </c>
       <c r="C24">
         <v>31600000.0</v>
       </c>
       <c r="D24">
         <v>41700000.0</v>
       </c>
       <c r="E24">
         <v>43100000.0</v>
       </c>
       <c r="F24">
         <v>2300000.0</v>
       </c>
       <c r="G24">
         <v>2200000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
@@ -2990,51 +3016,53 @@
       </c>
       <c r="F25">
         <v>2300000.0</v>
       </c>
       <c r="G25">
         <v>2200000.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>31</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>245600000.0</v>
+      </c>
       <c r="C26">
         <v>221100000.0</v>
       </c>
       <c r="D26">
         <v>133800000.0</v>
       </c>
       <c r="E26">
         <v>133000000.0</v>
       </c>
       <c r="F26">
         <v>126600000.0</v>
       </c>
       <c r="G26">
         <v>122600000.0</v>
       </c>
       <c r="H26">
         <v>130400000.0</v>
       </c>
       <c r="I26">
         <v>136300000.0</v>
       </c>
       <c r="J26">
         <v>135000000.0</v>
       </c>
       <c r="K26">
@@ -3104,61 +3132,63 @@
         <v>135000000.0</v>
       </c>
       <c r="I28">
         <v>160000000.0</v>
       </c>
       <c r="J28">
         <v>183700000.0</v>
       </c>
       <c r="K28">
         <v>161500000.0</v>
       </c>
       <c r="L28">
         <v>55400000.0</v>
       </c>
       <c r="M28">
         <v>198909000.0</v>
       </c>
       <c r="N28">
         <v>47700000.0</v>
       </c>
       <c r="O28">
         <v>67717000.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28">
-        <v>20052000.0</v>
+        <v>-20052000.0</v>
       </c>
       <c r="R28">
         <v>20052000.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>34</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1320100000.0</v>
+      </c>
       <c r="C29">
         <v>1375900000.0</v>
       </c>
       <c r="D29">
         <v>1299200000.0</v>
       </c>
       <c r="E29">
         <v>1338300000.0</v>
       </c>
       <c r="F29">
         <v>1225600000.0</v>
       </c>
       <c r="G29">
         <v>1124500000.0</v>
       </c>
       <c r="H29">
         <v>1125800000.0</v>
       </c>
       <c r="I29">
         <v>1131300000.0</v>
       </c>
       <c r="J29">
         <v>1133300000.0</v>
       </c>
       <c r="K29">
@@ -3240,51 +3270,53 @@
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
         <v>880900000.0</v>
       </c>
       <c r="N31">
         <v>959729000.0</v>
       </c>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31">
         <v>963400000.0</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>37</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>354100000.0</v>
+      </c>
       <c r="C32">
         <v>360900000.0</v>
       </c>
       <c r="D32">
         <v>465400000.0</v>
       </c>
       <c r="E32">
         <v>454900000.0</v>
       </c>
       <c r="F32">
         <v>417000000.0</v>
       </c>
       <c r="G32">
         <v>391600000.0</v>
       </c>
       <c r="H32">
         <v>389700000.0</v>
       </c>
       <c r="I32">
         <v>397600000.0</v>
       </c>
       <c r="J32">
         <v>383400000.0</v>
       </c>
       <c r="K32">
@@ -3342,51 +3374,53 @@
       </c>
       <c r="L33">
         <v>810900000.0</v>
       </c>
       <c r="M33">
         <v>799360000.0</v>
       </c>
       <c r="N33">
         <v>783500000.0</v>
       </c>
       <c r="O33">
         <v>783479000.0</v>
       </c>
       <c r="P33"/>
       <c r="Q33">
         <v>-20052000.0</v>
       </c>
       <c r="R33">
         <v>-20052000.0</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>39</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>51500000.0</v>
+      </c>
       <c r="C34">
         <v>57300000.0</v>
       </c>
       <c r="D34">
         <v>51700000.0</v>
       </c>
       <c r="E34">
         <v>48800000.0</v>
       </c>
       <c r="F34">
         <v>32800000.0</v>
       </c>
       <c r="G34">
         <v>35800000.0</v>
       </c>
       <c r="H34">
         <v>35300000.0</v>
       </c>
       <c r="I34">
         <v>34800000.0</v>
       </c>
       <c r="J34">
         <v>34300000.0</v>
       </c>
       <c r="K34">
@@ -3780,51 +3814,53 @@
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>50</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1590300000.0</v>
+      </c>
       <c r="C45">
         <v>1586100000.0</v>
       </c>
       <c r="D45">
         <v>1551600000.0</v>
       </c>
       <c r="E45">
         <v>1525500000.0</v>
       </c>
       <c r="F45">
         <v>1376900000.0</v>
       </c>
       <c r="G45">
         <v>1340600000.0</v>
       </c>
       <c r="H45">
         <v>1318800000.0</v>
       </c>
       <c r="I45">
         <v>1288600000.0</v>
       </c>
       <c r="J45">
         <v>1265300000.0</v>
       </c>
       <c r="K45">
@@ -3984,51 +4020,53 @@
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>55</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>212400000.0</v>
+      </c>
       <c r="C50">
         <v>219800000.0</v>
       </c>
       <c r="D50">
         <v>140400000.0</v>
       </c>
       <c r="E50">
         <v>190300000.0</v>
       </c>
       <c r="F50">
         <v>149200000.0</v>
       </c>
       <c r="G50">
         <v>110000000.0</v>
       </c>
       <c r="H50">
         <v>115000000.0</v>
       </c>
       <c r="I50">
         <v>122200000.0</v>
       </c>
       <c r="J50">
         <v>148000000.0</v>
       </c>
       <c r="K50">
@@ -4799,51 +4837,53 @@
         <v>3000000.0</v>
       </c>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>91</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>2700000.0</v>
       </c>
       <c r="D13">
         <v>16400000.0</v>
       </c>
       <c r="E13">
         <v>4726000.0</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>92</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>21400000.0</v>
+      </c>
       <c r="C14">
         <v>-8600000.0</v>
       </c>
       <c r="D14">
         <v>-15400000.0</v>
       </c>
       <c r="E14">
         <v>-12642000.0</v>
       </c>
       <c r="F14">
         <v>-19878000.0</v>
       </c>
       <c r="G14">
         <v>-17655000.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>93</v>
       </c>
       <c r="B15">
         <v>17300000.0</v>
       </c>
       <c r="C15">
         <v>110700000.0</v>
@@ -4864,72 +4904,76 @@
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>94</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>110700000.0</v>
       </c>
       <c r="D16">
         <v>154700000.0</v>
       </c>
       <c r="E16">
         <v>87055000.0</v>
       </c>
       <c r="F16">
         <v>180375000.0</v>
       </c>
       <c r="G16">
         <v>171014000.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>95</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>-12900000.0</v>
+      </c>
       <c r="C17">
         <v>119300000.0</v>
       </c>
       <c r="D17">
         <v>170100000.0</v>
       </c>
       <c r="E17">
         <v>96966000.0</v>
       </c>
       <c r="F17">
         <v>200253000.0</v>
       </c>
       <c r="G17">
         <v>188669000.0</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>96</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-28400000.0</v>
+      </c>
       <c r="C18">
         <v>-7100000.0</v>
       </c>
       <c r="D18">
         <v>-6000000.0</v>
       </c>
       <c r="E18">
         <v>-13811000.0</v>
       </c>
       <c r="F18">
         <v>-3024000.0</v>
       </c>
       <c r="G18">
         <v>12000.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>97</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
@@ -4996,121 +5040,127 @@
       <c r="E23">
         <v>3487400000.0</v>
       </c>
       <c r="F23">
         <v>3842300000.0</v>
       </c>
       <c r="G23">
         <v>1905882000.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>102</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>103</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>84200000.0</v>
+      </c>
       <c r="C25">
         <v>66000000.0</v>
       </c>
       <c r="D25">
         <v>65300000.0</v>
       </c>
       <c r="E25">
         <v>69583000.0</v>
       </c>
       <c r="F25">
         <v>59501000.0</v>
       </c>
       <c r="G25">
         <v>44951000.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>104</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>105</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>1000000.0</v>
       </c>
       <c r="D27">
         <v>800000.0</v>
       </c>
       <c r="E27">
         <v>1200000.0</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>106</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>297400000.0</v>
+      </c>
       <c r="C28">
         <v>227900000.0</v>
       </c>
       <c r="D28">
         <v>223600000.0</v>
       </c>
       <c r="E28">
         <v>199600000.0</v>
       </c>
       <c r="F28">
         <v>180288000.0</v>
       </c>
       <c r="G28">
         <v>147435000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>107</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>20000000.0</v>
+      </c>
       <c r="C29">
         <v>28800000.0</v>
       </c>
       <c r="D29">
         <v>46100000.0</v>
       </c>
       <c r="E29">
         <v>28164000.0</v>
       </c>
       <c r="F29">
         <v>53956000.0</v>
       </c>
       <c r="G29">
         <v>48483000.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>108</v>
       </c>
       <c r="B30">
         <v>297500000.0</v>
       </c>
       <c r="C30">
         <v>241600000.0</v>
@@ -5807,51 +5857,53 @@
       </c>
       <c r="F13">
         <v>3000000.0</v>
       </c>
       <c r="G13">
         <v>1400000.0</v>
       </c>
       <c r="H13">
         <v>3000000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>92</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>26300000.0</v>
+      </c>
       <c r="C14">
         <v>-400000.0</v>
       </c>
       <c r="D14">
         <v>-2700000.0</v>
       </c>
       <c r="E14">
         <v>-1800000.0</v>
       </c>
       <c r="F14">
         <v>-3200000.0</v>
       </c>
       <c r="G14">
         <v>1700000.0</v>
       </c>
       <c r="H14">
         <v>-3300000.0</v>
       </c>
       <c r="I14">
         <v>-3800000.0</v>
       </c>
       <c r="J14">
         <v>-4500000.0</v>
       </c>
       <c r="K14">
@@ -5957,51 +6009,53 @@
         <v>12800000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16">
         <v>-6000000.0</v>
       </c>
       <c r="N16">
         <v>58458000.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16">
         <v>-15800000.0</v>
       </c>
       <c r="R16">
         <v>30116000.0</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>95</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>-83800000.0</v>
+      </c>
       <c r="C17">
         <v>10800000.0</v>
       </c>
       <c r="D17">
         <v>21500000.0</v>
       </c>
       <c r="E17">
         <v>38600000.0</v>
       </c>
       <c r="F17">
         <v>58900000.0</v>
       </c>
       <c r="G17">
         <v>12100000.0</v>
       </c>
       <c r="H17">
         <v>16100000.0</v>
       </c>
       <c r="I17">
         <v>32200000.0</v>
       </c>
       <c r="J17">
         <v>57700000.0</v>
       </c>
       <c r="K17">
@@ -6009,51 +6063,53 @@
       </c>
       <c r="L17">
         <v>52400000.0</v>
       </c>
       <c r="M17">
         <v>-2100000.0</v>
       </c>
       <c r="N17">
         <v>62469000.0</v>
       </c>
       <c r="O17">
         <v>68866000.0</v>
       </c>
       <c r="P17">
         <v>9300000.0</v>
       </c>
       <c r="Q17">
         <v>-12500000.0</v>
       </c>
       <c r="R17"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>96</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-20700000.0</v>
+      </c>
       <c r="C18">
         <v>-2100000.0</v>
       </c>
       <c r="D18">
         <v>-2700000.0</v>
       </c>
       <c r="E18">
         <v>-2900000.0</v>
       </c>
       <c r="F18">
         <v>-1000000.0</v>
       </c>
       <c r="G18">
         <v>-1400000.0</v>
       </c>
       <c r="H18">
         <v>-2100000.0</v>
       </c>
       <c r="I18">
         <v>-2600000.0</v>
       </c>
       <c r="J18">
         <v>-2400000.0</v>
       </c>
       <c r="K18">
@@ -6261,51 +6317,53 @@
       <c r="A24" t="s">
         <v>102</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>103</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>20600000.0</v>
+      </c>
       <c r="C25">
         <v>21600000.0</v>
       </c>
       <c r="D25">
         <v>21700000.0</v>
       </c>
       <c r="E25">
         <v>20300000.0</v>
       </c>
       <c r="F25">
         <v>16900000.0</v>
       </c>
       <c r="G25">
         <v>16600000.0</v>
       </c>
       <c r="H25">
         <v>16300000.0</v>
       </c>
       <c r="I25">
         <v>16200000.0</v>
       </c>
       <c r="J25">
         <v>16100000.0</v>
       </c>
       <c r="K25">
@@ -6361,51 +6419,53 @@
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>1000000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27">
         <v>800000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>106</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>81100000.0</v>
+      </c>
       <c r="C28">
         <v>77500000.0</v>
       </c>
       <c r="D28">
         <v>70900000.0</v>
       </c>
       <c r="E28">
         <v>67900000.0</v>
       </c>
       <c r="F28">
         <v>55200000.0</v>
       </c>
       <c r="G28">
         <v>54600000.0</v>
       </c>
       <c r="H28">
         <v>61100000.0</v>
       </c>
       <c r="I28">
         <v>57000000.0</v>
       </c>
       <c r="J28">
         <v>62900000.0</v>
       </c>
       <c r="K28">
@@ -6413,51 +6473,53 @@
       </c>
       <c r="L28">
         <v>52800000.0</v>
       </c>
       <c r="M28">
         <v>54100000.0</v>
       </c>
       <c r="N28">
         <v>51328000.0</v>
       </c>
       <c r="O28">
         <v>49797000.0</v>
       </c>
       <c r="P28">
         <v>49700000.0</v>
       </c>
       <c r="Q28">
         <v>50700000.0</v>
       </c>
       <c r="R28"/>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>107</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>-1100000.0</v>
+      </c>
       <c r="C29">
         <v>3500000.0</v>
       </c>
       <c r="D29">
         <v>4200000.0</v>
       </c>
       <c r="E29">
         <v>13400000.0</v>
       </c>
       <c r="F29">
         <v>16200000.0</v>
       </c>
       <c r="G29">
         <v>5000000.0</v>
       </c>
       <c r="H29">
         <v>3600000.0</v>
       </c>
       <c r="I29">
         <v>4000000.0</v>
       </c>
       <c r="J29">
         <v>17600000.0</v>
       </c>
       <c r="K29">
@@ -7017,89 +7079,93 @@
         <v>127</v>
       </c>
       <c r="B18">
         <v>80000000.0</v>
       </c>
       <c r="C18">
         <v>99900000.0</v>
       </c>
       <c r="D18">
         <v>96100000.0</v>
       </c>
       <c r="E18">
         <v>269541000.0</v>
       </c>
       <c r="F18">
         <v>3049000.0</v>
       </c>
       <c r="G18">
         <v>123749000.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>128</v>
       </c>
-      <c r="B19"/>
+      <c r="B19">
+        <v>-106200000.0</v>
+      </c>
       <c r="C19">
         <v>-129100000.0</v>
       </c>
       <c r="D19">
         <v>-123200000.0</v>
       </c>
       <c r="E19">
         <v>-22153000.0</v>
       </c>
       <c r="F19">
         <v>-395347000.0</v>
       </c>
       <c r="G19">
         <v>-27690000.0</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>129</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>300000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>130</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>51900000.0</v>
+      </c>
       <c r="C21">
         <v>3500000.0</v>
       </c>
       <c r="D21">
         <v>145200000.0</v>
       </c>
       <c r="E21">
         <v>-60183000.0</v>
       </c>
       <c r="F21">
         <v>76726000.0</v>
       </c>
       <c r="G21">
         <v>76726000.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>93</v>
       </c>
       <c r="B22">
         <v>17300000.0</v>
       </c>
       <c r="C22">
         <v>119300000.0</v>
@@ -8108,51 +8174,53 @@
         <v>121000000.0</v>
       </c>
       <c r="M18">
         <v>-37980000.0</v>
       </c>
       <c r="N18">
         <v>70241000.0</v>
       </c>
       <c r="O18">
         <v>107400000.0</v>
       </c>
       <c r="P18">
         <v>88800000.0</v>
       </c>
       <c r="Q18">
         <v>-38000000.0</v>
       </c>
       <c r="R18">
         <v>3104000.0</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>128</v>
       </c>
-      <c r="B19"/>
+      <c r="B19">
+        <v>-4800000.0</v>
+      </c>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-29600000.0</v>
       </c>
       <c r="F19">
         <v>-45300000.0</v>
       </c>
       <c r="G19">
         <v>-28600000.0</v>
       </c>
       <c r="H19">
         <v>-33700000.0</v>
       </c>
       <c r="I19">
         <v>-21500000.0</v>
       </c>
       <c r="J19">
         <v>-44400000.0</v>
       </c>
       <c r="K19">
         <v>-22400000.0</v>
       </c>
       <c r="L19">
         <v>-22400000.0</v>
@@ -8178,51 +8246,53 @@
       <c r="A20" t="s">
         <v>129</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>130</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>8000000.0</v>
+      </c>
       <c r="C21">
         <v>64500000.0</v>
       </c>
       <c r="D21">
         <v>-51300000.0</v>
       </c>
       <c r="E21">
         <v>30700000.0</v>
       </c>
       <c r="F21">
         <v>39300000.0</v>
       </c>
       <c r="G21">
         <v>-2800000.0</v>
       </c>
       <c r="H21">
         <v>-7200000.0</v>
       </c>
       <c r="I21">
         <v>-25800000.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21">