--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5732,86 +5732,86 @@
       </c>
       <c r="H3">
         <v>14516000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
         <v>3043000.0</v>
       </c>
       <c r="C5">
-        <v>-30112000.0</v>
+        <v>-19515000.0</v>
       </c>
       <c r="D5">
-        <v>-71996000.0</v>
+        <v>-62764000.0</v>
       </c>
       <c r="E5">
         <v>-109896000.0</v>
       </c>
       <c r="F5">
-        <v>-143661000.0</v>
+        <v>-144008000.0</v>
       </c>
       <c r="G5">
         <v>-55632000.0</v>
       </c>
       <c r="H5">
         <v>-1663000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
         <v>53323000.0</v>
       </c>
       <c r="C6">
-        <v>15753000.0</v>
+        <v>26350000.0</v>
       </c>
       <c r="D6">
-        <v>-33442000.0</v>
+        <v>-24210000.0</v>
       </c>
       <c r="E6">
         <v>-78032000.0</v>
       </c>
       <c r="F6">
-        <v>-121701000.0</v>
+        <v>-122048000.0</v>
       </c>
       <c r="G6">
         <v>-37255000.0</v>
       </c>
       <c r="H6">
         <v>12853000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>94</v>
       </c>
       <c r="B8"/>
@@ -6537,51 +6537,53 @@
         <v>57709000.0</v>
       </c>
       <c r="U2">
         <v>53507000.0</v>
       </c>
       <c r="V2">
         <v>55192000.0</v>
       </c>
       <c r="W2">
         <v>47659000.0</v>
       </c>
       <c r="X2">
         <v>40111000.0</v>
       </c>
       <c r="Y2">
         <v>37007500.0</v>
       </c>
       <c r="Z2">
         <v>37007500.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>89</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>13768000.0</v>
+      </c>
       <c r="C3">
         <v>13101000.0</v>
       </c>
       <c r="D3">
         <v>12531000.0</v>
       </c>
       <c r="E3">
         <v>12486000.0</v>
       </c>
       <c r="F3">
         <v>12162000.0</v>
       </c>
       <c r="G3">
         <v>12332000.0</v>
       </c>
       <c r="H3">
         <v>11829000.0</v>
       </c>
       <c r="I3">
         <v>11121000.0</v>
       </c>
       <c r="J3">
         <v>10583000.0</v>
       </c>
       <c r="K3">
@@ -6645,181 +6647,183 @@
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>3998000.0</v>
+      </c>
       <c r="C5">
         <v>-5091000.0</v>
       </c>
       <c r="D5">
         <v>5749000.0</v>
       </c>
       <c r="E5">
-        <v>-4525000.0</v>
+        <v>-2541000.0</v>
       </c>
       <c r="F5">
-        <v>2471000.0</v>
+        <v>4926000.0</v>
       </c>
       <c r="G5">
-        <v>-9416000.0</v>
+        <v>-6784000.0</v>
       </c>
       <c r="H5">
-        <v>-6613000.0</v>
+        <v>-3771000.0</v>
       </c>
       <c r="I5">
-        <v>-8956000.0</v>
+        <v>-6389000.0</v>
       </c>
       <c r="J5">
-        <v>-5127000.0</v>
+        <v>-2571000.0</v>
       </c>
       <c r="K5">
-        <v>-21569000.0</v>
+        <v>-19152000.0</v>
       </c>
       <c r="L5">
-        <v>-19767000.0</v>
+        <v>-17112000.0</v>
       </c>
       <c r="M5">
-        <v>-18230000.0</v>
+        <v>-15949000.0</v>
       </c>
       <c r="N5">
-        <v>-12430000.0</v>
+        <v>-10551000.0</v>
       </c>
       <c r="O5">
-        <v>-21710000.0</v>
+        <v>-20328000.0</v>
       </c>
       <c r="P5">
         <v>-23672000.0</v>
       </c>
       <c r="Q5">
         <v>-32081000.0</v>
       </c>
       <c r="R5">
-        <v>-33740000.0</v>
+        <v>-33594000.0</v>
       </c>
       <c r="S5">
-        <v>-45896000.0</v>
+        <v>-45791000.0</v>
       </c>
       <c r="T5">
         <v>-91979000.0</v>
       </c>
       <c r="U5">
         <v>-8808000.0</v>
       </c>
       <c r="V5">
         <v>3021000.0</v>
       </c>
       <c r="W5">
         <v>-5117000.0</v>
       </c>
       <c r="X5">
         <v>-41335000.0</v>
       </c>
       <c r="Y5">
         <v>-4590500.0</v>
       </c>
       <c r="Z5">
         <v>-4590500.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>1667000.0</v>
+        <v>17766000.0</v>
       </c>
       <c r="C6">
         <v>8010000.0</v>
       </c>
       <c r="D6">
         <v>18280000.0</v>
       </c>
       <c r="E6">
-        <v>7961000.0</v>
+        <v>9945000.0</v>
       </c>
       <c r="F6">
-        <v>14633000.0</v>
+        <v>17088000.0</v>
       </c>
       <c r="G6">
-        <v>2916000.0</v>
+        <v>5548000.0</v>
       </c>
       <c r="H6">
-        <v>5216000.0</v>
+        <v>8058000.0</v>
       </c>
       <c r="I6">
-        <v>2165000.0</v>
+        <v>4732000.0</v>
       </c>
       <c r="J6">
-        <v>5456000.0</v>
+        <v>8012000.0</v>
       </c>
       <c r="K6">
-        <v>-11199000.0</v>
+        <v>-8782000.0</v>
       </c>
       <c r="L6">
-        <v>-10007000.0</v>
+        <v>-7352000.0</v>
       </c>
       <c r="M6">
-        <v>-8946000.0</v>
+        <v>-6665000.0</v>
       </c>
       <c r="N6">
-        <v>-3290000.0</v>
+        <v>-1411000.0</v>
       </c>
       <c r="O6">
-        <v>-12793000.0</v>
+        <v>-11411000.0</v>
       </c>
       <c r="P6">
         <v>-15330000.0</v>
       </c>
       <c r="Q6">
         <v>-24386000.0</v>
       </c>
       <c r="R6">
-        <v>-26830000.0</v>
+        <v>-26684000.0</v>
       </c>
       <c r="S6">
-        <v>-39350000.0</v>
+        <v>-39245000.0</v>
       </c>
       <c r="T6">
         <v>-86392000.0</v>
       </c>
       <c r="U6">
         <v>-3689000.0</v>
       </c>
       <c r="V6">
         <v>7725000.0</v>
       </c>
       <c r="W6">
         <v>-34000.0</v>
       </c>
       <c r="X6">
         <v>-37017000.0</v>
       </c>
       <c r="Y6">
         <v>-102500.0</v>
       </c>
       <c r="Z6">
         <v>-102500.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
@@ -8889,51 +8893,51 @@
       </c>
       <c r="G22">
         <v>-55919000.0</v>
       </c>
       <c r="H22">
         <v>-57537000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>139</v>
       </c>
       <c r="B23">
         <v>-14360000.0</v>
       </c>
       <c r="C23">
         <v>333000.0</v>
       </c>
       <c r="D23">
         <v>2871000.0</v>
       </c>
       <c r="E23">
         <v>3200000.0</v>
       </c>
       <c r="F23">
-        <v>-528000.0</v>
+        <v>-20563000.0</v>
       </c>
       <c r="G23">
         <v>488652000.0</v>
       </c>
       <c r="H23">
         <v>-4478000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-2000000.0</v>
       </c>
       <c r="D24">
         <v>-1000000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
@@ -9980,105 +9984,105 @@
       <c r="T13">
         <v>14454000.0</v>
       </c>
       <c r="U13">
         <v>17500.0</v>
       </c>
       <c r="V13">
         <v>-264000.0</v>
       </c>
       <c r="W13"/>
       <c r="X13">
         <v>9787000.0</v>
       </c>
       <c r="Y13">
         <v>2199500.0</v>
       </c>
       <c r="Z13">
         <v>2199500.0</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>131</v>
       </c>
       <c r="B14">
-        <v>14790000.0</v>
+        <v>13768000.0</v>
       </c>
       <c r="C14">
         <v>13101000.0</v>
       </c>
       <c r="D14">
-        <v>13435000.0</v>
+        <v>12531000.0</v>
       </c>
       <c r="E14">
         <v>12486000.0</v>
       </c>
       <c r="F14">
         <v>12162000.0</v>
       </c>
       <c r="G14">
         <v>12332000.0</v>
       </c>
       <c r="H14">
         <v>11829000.0</v>
       </c>
       <c r="I14">
         <v>11121000.0</v>
       </c>
       <c r="J14">
         <v>10583000.0</v>
       </c>
       <c r="K14">
         <v>10370000.0</v>
       </c>
       <c r="L14">
         <v>9760000.0</v>
       </c>
       <c r="M14">
         <v>9284000.0</v>
       </c>
       <c r="N14">
         <v>9140000.0</v>
       </c>
       <c r="O14">
         <v>8919000.0</v>
       </c>
       <c r="P14">
         <v>8342000.0</v>
       </c>
       <c r="Q14">
         <v>7880000.0</v>
       </c>
       <c r="R14">
         <v>6910000.0</v>
       </c>
       <c r="S14">
         <v>6551000.0</v>
       </c>
       <c r="T14">
-        <v>5587000.0</v>
+        <v>5362000.0</v>
       </c>
       <c r="U14">
         <v>5119000.0</v>
       </c>
       <c r="V14">
         <v>4704000.0</v>
       </c>
       <c r="W14">
         <v>5083000.0</v>
       </c>
       <c r="X14">
         <v>4318000.0</v>
       </c>
       <c r="Y14">
         <v>4488000.0</v>
       </c>
       <c r="Z14">
         <v>4488000.0</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>132</v>
       </c>
       <c r="B15"/>
@@ -10644,130 +10648,132 @@
       </c>
       <c r="M24">
         <v>6681000.0</v>
       </c>
       <c r="N24">
         <v>10849000.0</v>
       </c>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
-        <v>11859000.0</v>
+        <v>1490000.0</v>
       </c>
       <c r="C25">
         <v>1060000.0</v>
       </c>
       <c r="D25">
-        <v>7055000.0</v>
+        <v>928000.0</v>
       </c>
       <c r="E25">
         <v>3747000.0</v>
       </c>
       <c r="F25">
         <v>1048000.0</v>
       </c>
       <c r="G25">
         <v>1136000.0</v>
       </c>
       <c r="H25">
         <v>15523000.0</v>
       </c>
       <c r="I25">
         <v>3153000.0</v>
       </c>
       <c r="J25">
         <v>1472000.0</v>
       </c>
       <c r="K25">
         <v>41147000.0</v>
       </c>
       <c r="L25">
         <v>3444000.0</v>
       </c>
       <c r="M25">
         <v>1318000.0</v>
       </c>
       <c r="N25">
         <v>758000.0</v>
       </c>
       <c r="O25">
         <v>20459000.0</v>
       </c>
       <c r="P25">
         <v>1193000.0</v>
       </c>
       <c r="Q25">
         <v>30033999.0</v>
       </c>
       <c r="R25">
         <v>227000.0</v>
       </c>
       <c r="S25">
         <v>31140000.0</v>
       </c>
       <c r="T25">
-        <v>72001000.0</v>
+        <v>7894000.0</v>
       </c>
       <c r="U25">
         <v>-2672000.0</v>
       </c>
       <c r="V25">
         <v>-10045000.0</v>
       </c>
       <c r="W25">
         <v>14383000.0</v>
       </c>
       <c r="X25">
         <v>3638000.0</v>
       </c>
       <c r="Y25">
         <v>-2418000.0</v>
       </c>
       <c r="Z25">
         <v>-2418000.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>142</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>-6160000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
         <v>1886000.0</v>
       </c>
       <c r="N26">
         <v>81000.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>67000.0</v>
       </c>
       <c r="Q26">
         <v>1802000.0</v>
       </c>