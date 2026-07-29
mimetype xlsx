--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6732,51 +6732,51 @@
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
     </row>
     <row r="5" spans="1:117">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
         <v>-32188514.0</v>
       </c>
       <c r="C5"/>
       <c r="D5">
-        <v>-31138000.0</v>
+        <v>-40149000.0</v>
       </c>
       <c r="E5">
         <v>-25224000.0</v>
       </c>
       <c r="F5">
         <v>-30681000.0</v>
       </c>
       <c r="G5">
         <v>-33493000.0</v>
       </c>
       <c r="H5">
         <v>-31202000.0</v>
       </c>
       <c r="I5">
         <v>-32570000.0</v>
       </c>
       <c r="J5">
         <v>-31275000.0</v>
       </c>
       <c r="K5">
         <v>-30845000.0</v>
       </c>
       <c r="L5">
         <v>-33393000.0</v>
       </c>
@@ -13080,51 +13080,51 @@
       <c r="E30">
         <v>16580000.0</v>
       </c>
       <c r="F30">
         <v>66634000.0</v>
       </c>
       <c r="G30">
         <v>73054000.0</v>
       </c>
       <c r="H30">
         <v>70344000.0</v>
       </c>
       <c r="I30">
         <v>93789000.0</v>
       </c>
       <c r="J30">
         <v>87629000.0</v>
       </c>
       <c r="K30">
         <v>88077000.0</v>
       </c>
       <c r="L30">
         <v>100926000.0</v>
       </c>
       <c r="M30">
-        <v>102101000.0</v>
+        <v>83414000.0</v>
       </c>
       <c r="N30">
         <v>102485000.0</v>
       </c>
       <c r="O30">
         <v>101640000.0</v>
       </c>
       <c r="P30">
         <v>90882000.0</v>
       </c>
       <c r="Q30">
         <v>98023000.0</v>
       </c>
       <c r="R30">
         <v>95582000.0</v>
       </c>
       <c r="S30">
         <v>101508000.0</v>
       </c>
       <c r="T30">
         <v>86729000.0</v>
       </c>
       <c r="U30">
         <v>92656000.0</v>
       </c>
@@ -15623,51 +15623,51 @@
       <c r="E39">
         <v>202916000.0</v>
       </c>
       <c r="F39">
         <v>6656000.0</v>
       </c>
       <c r="G39">
         <v>6066000.0</v>
       </c>
       <c r="H39">
         <v>7573000.0</v>
       </c>
       <c r="I39">
         <v>6482000.0</v>
       </c>
       <c r="J39">
         <v>55092000.0</v>
       </c>
       <c r="K39">
         <v>6426000.0</v>
       </c>
       <c r="L39">
         <v>6089000.0</v>
       </c>
       <c r="M39">
-        <v>6620000.0</v>
+        <v>25307000.0</v>
       </c>
       <c r="N39">
         <v>9254000.0</v>
       </c>
       <c r="O39">
         <v>7858000.0</v>
       </c>
       <c r="P39">
         <v>8952000.0</v>
       </c>
       <c r="Q39">
         <v>6964000.0</v>
       </c>
       <c r="R39">
         <v>8155000.0</v>
       </c>
       <c r="S39">
         <v>29140000.0</v>
       </c>
       <c r="T39">
         <v>9100000.0</v>
       </c>
       <c r="U39">
         <v>7974000.0</v>
       </c>
@@ -16595,51 +16595,51 @@
       </c>
       <c r="DB41">
         <v>0.0</v>
       </c>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
     </row>
     <row r="42" spans="1:117">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
         <v>11553873.0</v>
       </c>
       <c r="C42"/>
       <c r="D42">
-        <v>11516000.0</v>
+        <v>20527000.0</v>
       </c>
       <c r="E42">
         <v>20543000.0</v>
       </c>
       <c r="F42">
         <v>20597000.0</v>
       </c>
       <c r="G42">
         <v>20988000.0</v>
       </c>
       <c r="H42">
         <v>20915000.0</v>
       </c>
       <c r="I42">
         <v>20709000.0</v>
       </c>
       <c r="J42">
         <v>20650000.0</v>
       </c>
       <c r="K42">
         <v>21188000.0</v>
       </c>
       <c r="L42">
         <v>20518000.0</v>
       </c>
@@ -23102,51 +23102,51 @@
       <c r="W6">
         <v>-10931216.33</v>
       </c>
       <c r="X6">
         <v>-14267492.77</v>
       </c>
       <c r="Y6">
         <v>-23247594.0</v>
       </c>
       <c r="Z6">
         <v>-27170717.68</v>
       </c>
       <c r="AA6">
         <v>-25715261.14</v>
       </c>
       <c r="AB6">
         <v>-17076864.85</v>
       </c>
       <c r="AC6">
         <v>-7022181.14</v>
       </c>
       <c r="AD6">
         <v>-2254314.9</v>
       </c>
       <c r="AE6">
-        <v>-2254314.9</v>
+        <v>-2324762.24</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>184</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7">
         <v>0.0</v>
       </c>
@@ -26425,51 +26425,51 @@
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
     </row>
     <row r="5" spans="1:117">
       <c r="A5" t="s">
         <v>182</v>
       </c>
       <c r="B5">
-        <v>-3804560.0</v>
+        <v>-5427760.0</v>
       </c>
       <c r="C5"/>
       <c r="D5">
         <v>-6428000.0</v>
       </c>
       <c r="E5">
         <v>-4696000.0</v>
       </c>
       <c r="F5">
         <v>-1196000.0</v>
       </c>
       <c r="G5">
         <v>-7612000.0</v>
       </c>
       <c r="H5">
         <v>-1522000.0</v>
       </c>
       <c r="I5">
         <v>4519000.0</v>
       </c>
       <c r="J5">
         <v>-12101000.0</v>
       </c>
       <c r="K5">
         <v>-13110000.0</v>
@@ -26772,51 +26772,51 @@
         <v>-1581807.72</v>
       </c>
       <c r="DG5">
         <v>-1299278.6</v>
       </c>
       <c r="DH5">
         <v>-849061.81</v>
       </c>
       <c r="DI5">
         <v>-748756.86</v>
       </c>
       <c r="DJ5">
         <v>-717494.6</v>
       </c>
       <c r="DK5">
         <v>-628930.62</v>
       </c>
       <c r="DL5"/>
       <c r="DM5"/>
     </row>
     <row r="6" spans="1:117">
       <c r="A6" t="s">
         <v>183</v>
       </c>
       <c r="B6">
-        <v>-3595497.0</v>
+        <v>-5218697.0</v>
       </c>
       <c r="C6"/>
       <c r="D6">
         <v>-6256000.0</v>
       </c>
       <c r="E6">
         <v>-4477000.0</v>
       </c>
       <c r="F6">
         <v>734000.0</v>
       </c>
       <c r="G6">
         <v>-5704000.0</v>
       </c>
       <c r="H6">
         <v>268000.0</v>
       </c>
       <c r="I6">
         <v>4688000.0</v>
       </c>
       <c r="J6">
         <v>-8854000.0</v>
       </c>
       <c r="K6">
         <v>-9890000.0</v>
@@ -28749,51 +28749,51 @@
     </row>
     <row r="12" spans="1:117">
       <c r="A12" t="s">
         <v>189</v>
       </c>
       <c r="B12">
         <v>88753.0</v>
       </c>
       <c r="C12"/>
       <c r="D12">
         <v>140425.0</v>
       </c>
       <c r="E12">
         <v>313000.0</v>
       </c>
       <c r="F12">
         <v>676000.0</v>
       </c>
       <c r="G12">
         <v>672000.0</v>
       </c>
       <c r="H12">
         <v>919000.0</v>
       </c>
       <c r="I12">
-        <v>543000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="J12">
         <v>812000.0</v>
       </c>
       <c r="K12">
         <v>923000.0</v>
       </c>
       <c r="L12">
         <v>568000.0</v>
       </c>
       <c r="M12">
         <v>643000.0</v>
       </c>
       <c r="N12">
         <v>847000.0</v>
       </c>
       <c r="O12">
         <v>656000.0</v>
       </c>
       <c r="P12">
         <v>796000.0</v>
       </c>
       <c r="Q12">
         <v>839000.0</v>
       </c>