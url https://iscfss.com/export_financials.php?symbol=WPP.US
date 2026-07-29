--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1349,51 +1349,51 @@
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="2" spans="1:40">
       <c r="A2" t="s">
         <v>40</v>
       </c>
       <c r="B2">
-        <v>13409000000.0</v>
+        <v>10067000000.0</v>
       </c>
       <c r="C2">
         <v>10637000000.0</v>
       </c>
       <c r="D2">
         <v>10825700000.0</v>
       </c>
       <c r="E2">
         <v>11182300000.0</v>
       </c>
       <c r="F2">
         <v>10596900000.0</v>
       </c>
       <c r="G2">
         <v>10206500000.0</v>
       </c>
       <c r="H2">
         <v>14188100000.0</v>
       </c>
       <c r="I2">
         <v>15021900000.0</v>
       </c>
       <c r="J2">
         <v>14239500000.0</v>
       </c>
@@ -4514,51 +4514,51 @@
       <c r="AA38">
         <v>239300000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
     </row>
     <row r="39" spans="1:40">
       <c r="A39" t="s">
         <v>77</v>
       </c>
       <c r="B39">
         <v>3197000000.0</v>
       </c>
       <c r="C39">
-        <v>221000000.0</v>
+        <v>658000000.0</v>
       </c>
       <c r="D39">
         <v>4397500000.0</v>
       </c>
       <c r="E39">
         <v>796900000.0</v>
       </c>
       <c r="F39">
         <v>658500000.0</v>
       </c>
       <c r="G39">
         <v>595200000.0</v>
       </c>
       <c r="H39">
         <v>627900000.0</v>
       </c>
       <c r="I39">
         <v>486000000.0</v>
       </c>
       <c r="J39">
         <v>533000000.0</v>
       </c>
       <c r="K39">
         <v>4551500000.0</v>
       </c>
@@ -4633,51 +4633,51 @@
       </c>
       <c r="AI39">
         <v>38702671.0</v>
       </c>
       <c r="AJ39">
         <v>1923912.0</v>
       </c>
       <c r="AK39">
         <v>8709456.0</v>
       </c>
       <c r="AL39">
         <v>6917520.0</v>
       </c>
       <c r="AM39">
         <v>13984992.0</v>
       </c>
       <c r="AN39">
         <v>115552545.0</v>
       </c>
     </row>
     <row r="40" spans="1:40">
       <c r="A40" t="s">
         <v>78</v>
       </c>
       <c r="B40">
-        <v>381000000.0</v>
+        <v>3723000000.0</v>
       </c>
       <c r="C40">
         <v>3722000000.0</v>
       </c>
       <c r="D40">
         <v>3816300000.0</v>
       </c>
       <c r="E40">
         <v>4652600000.0</v>
       </c>
       <c r="F40">
         <v>4655400000.0</v>
       </c>
       <c r="G40">
         <v>3653200000.0</v>
       </c>
       <c r="H40">
         <v>766000000.0</v>
       </c>
       <c r="I40">
         <v>545900000.0</v>
       </c>
       <c r="J40">
         <v>649300000.0</v>
       </c>
@@ -7301,51 +7301,51 @@
       </c>
       <c r="EK1" t="s">
         <v>202</v>
       </c>
       <c r="EL1" t="s">
         <v>203</v>
       </c>
       <c r="EM1" t="s">
         <v>39</v>
       </c>
       <c r="EN1" t="s">
         <v>204</v>
       </c>
       <c r="EO1" t="s">
         <v>205</v>
       </c>
       <c r="EP1" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="2" spans="1:146">
       <c r="A2" t="s">
         <v>40</v>
       </c>
       <c r="B2">
-        <v>13409000000.0</v>
+        <v>10067000000.0</v>
       </c>
       <c r="C2">
         <v>11067000000.0</v>
       </c>
       <c r="D2">
         <v>10637000000.0</v>
       </c>
       <c r="E2">
         <v>11912000000.0</v>
       </c>
       <c r="F2">
         <v>11912000000.0</v>
       </c>
       <c r="G2">
         <v>10825700000.0</v>
       </c>
       <c r="H2">
         <v>10825700000.0</v>
       </c>
       <c r="I2">
         <v>9351100000.0</v>
       </c>
       <c r="J2">
         <v>9351100000.0</v>
       </c>
@@ -14228,51 +14228,51 @@
       <c r="EG29"/>
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
     </row>
     <row r="30" spans="1:146">
       <c r="A30" t="s">
         <v>68</v>
       </c>
       <c r="B30">
         <v>7279000000.0</v>
       </c>
       <c r="C30">
         <v>10414000000.0</v>
       </c>
       <c r="D30">
         <v>10802000000.0</v>
       </c>
       <c r="E30">
-        <v>7982000000.0</v>
+        <v>11101000000.0</v>
       </c>
       <c r="F30">
         <v>7982000000.0</v>
       </c>
       <c r="G30">
         <v>11487100000.0</v>
       </c>
       <c r="H30">
         <v>7328600000.0</v>
       </c>
       <c r="I30">
         <v>9361200000.0</v>
       </c>
       <c r="J30">
         <v>6460500000.0</v>
       </c>
       <c r="K30">
         <v>7403900000.0</v>
       </c>
       <c r="L30">
         <v>12365100000.0</v>
       </c>
       <c r="M30">
         <v>11528400000.0</v>
       </c>
@@ -16587,56 +16587,58 @@
       <c r="DZ38"/>
       <c r="EA38"/>
       <c r="EB38"/>
       <c r="EC38"/>
       <c r="ED38"/>
       <c r="EE38"/>
       <c r="EF38"/>
       <c r="EG38"/>
       <c r="EH38"/>
       <c r="EI38"/>
       <c r="EJ38"/>
       <c r="EK38"/>
       <c r="EL38"/>
       <c r="EM38"/>
       <c r="EN38"/>
       <c r="EO38"/>
       <c r="EP38"/>
     </row>
     <row r="39" spans="1:146">
       <c r="A39" t="s">
         <v>77</v>
       </c>
       <c r="B39">
         <v>3197000000.0</v>
       </c>
-      <c r="C39"/>
+      <c r="C39">
+        <v>100000000.0</v>
+      </c>
       <c r="D39">
-        <v>221000000.0</v>
+        <v>658000000.0</v>
       </c>
       <c r="E39">
-        <v>3265000000.0</v>
+        <v>146000000.0</v>
       </c>
       <c r="F39">
         <v>3265000000.0</v>
       </c>
       <c r="G39">
         <v>4397500000.0</v>
       </c>
       <c r="H39">
         <v>4397500000.0</v>
       </c>
       <c r="I39">
         <v>2400000.0</v>
       </c>
       <c r="J39">
         <v>4708400000.0</v>
       </c>
       <c r="K39">
         <v>12606800000.0</v>
       </c>
       <c r="L39">
         <v>5100000.0</v>
       </c>
       <c r="M39">
         <v>11825600000.0</v>
       </c>
@@ -16925,51 +16927,51 @@
       <c r="ED39"/>
       <c r="EE39">
         <v>6917520.0</v>
       </c>
       <c r="EF39"/>
       <c r="EG39"/>
       <c r="EH39"/>
       <c r="EI39">
         <v>13984992.0</v>
       </c>
       <c r="EJ39"/>
       <c r="EK39"/>
       <c r="EL39"/>
       <c r="EM39">
         <v>115552545.0</v>
       </c>
       <c r="EN39"/>
       <c r="EO39"/>
       <c r="EP39"/>
     </row>
     <row r="40" spans="1:146">
       <c r="A40" t="s">
         <v>78</v>
       </c>
       <c r="B40">
-        <v>381000000.0</v>
+        <v>3723000000.0</v>
       </c>
       <c r="C40">
         <v>319000000.0</v>
       </c>
       <c r="D40">
         <v>3722000000.0</v>
       </c>
       <c r="E40">
         <v>1348000000.0</v>
       </c>
       <c r="F40">
         <v>1875000000.0</v>
       </c>
       <c r="G40">
         <v>3816300000.0</v>
       </c>
       <c r="H40">
         <v>4478800000.0</v>
       </c>
       <c r="I40">
         <v>4128800000.0</v>
       </c>
       <c r="J40">
         <v>4427000000.0</v>
       </c>
@@ -20184,51 +20186,51 @@
       </c>
       <c r="EF51"/>
       <c r="EG51"/>
       <c r="EH51"/>
       <c r="EI51">
         <v>580099688.0</v>
       </c>
       <c r="EJ51"/>
       <c r="EK51"/>
       <c r="EL51"/>
       <c r="EM51">
         <v>547500234.0</v>
       </c>
       <c r="EN51"/>
       <c r="EO51"/>
       <c r="EP51"/>
     </row>
     <row r="52" spans="1:146">
       <c r="A52" t="s">
         <v>90</v>
       </c>
       <c r="B52">
         <v>1045000000.0</v>
       </c>
       <c r="C52">
-        <v>1158000000.0</v>
+        <v>1380000000.0</v>
       </c>
       <c r="D52">
         <v>824000000.0</v>
       </c>
       <c r="E52">
         <v>1464000000.0</v>
       </c>
       <c r="F52">
         <v>1201000000.0</v>
       </c>
       <c r="G52">
         <v>1238600000.0</v>
       </c>
       <c r="H52">
         <v>946300000.0</v>
       </c>
       <c r="I52">
         <v>1391100000.0</v>
       </c>
       <c r="J52">
         <v>1092900000.0</v>
       </c>
       <c r="K52">
         <v>1451400000.0</v>
       </c>
@@ -30369,51 +30371,53 @@
       </c>
       <c r="EG11">
         <v>-4141512.0</v>
       </c>
       <c r="EH11"/>
       <c r="EI11"/>
       <c r="EJ11"/>
       <c r="EK11"/>
       <c r="EL11"/>
       <c r="EM11"/>
       <c r="EN11"/>
       <c r="EO11"/>
       <c r="EP11"/>
       <c r="EQ11"/>
       <c r="ER11"/>
       <c r="ES11"/>
       <c r="ET11"/>
       <c r="EU11"/>
       <c r="EV11"/>
       <c r="EW11"/>
     </row>
     <row r="12" spans="1:153">
       <c r="A12" t="s">
         <v>217</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>174000000.0</v>
+      </c>
       <c r="C12">
         <v>178000000.0</v>
       </c>
       <c r="D12">
         <v>207000000.0</v>
       </c>
       <c r="E12">
         <v>210000000.0</v>
       </c>
       <c r="F12"/>
       <c r="G12">
         <v>158300000.0</v>
       </c>
       <c r="H12"/>
       <c r="I12">
         <v>230700000.0</v>
       </c>
       <c r="J12"/>
       <c r="K12">
         <v>208600000.0</v>
       </c>
       <c r="L12"/>
       <c r="M12">
         <v>144900000.0</v>
       </c>
@@ -39690,84 +39694,88 @@
       </c>
       <c r="BO1" t="s">
         <v>163</v>
       </c>
       <c r="BP1" t="s">
         <v>26</v>
       </c>
       <c r="BQ1" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="2" spans="1:69">
       <c r="A2" t="s">
         <v>246</v>
       </c>
       <c r="B2">
         <v>1461456239.0</v>
       </c>
       <c r="C2">
         <v>2638000000.0</v>
       </c>
       <c r="D2">
         <v>1944000000.0</v>
       </c>
       <c r="E2">
-        <v>2217500000.0</v>
+        <v>2826869000.0</v>
       </c>
       <c r="F2">
         <v>2217500000.0</v>
       </c>
       <c r="G2">
         <v>1515000000.0</v>
       </c>
       <c r="H2">
         <v>1682800000.0</v>
       </c>
       <c r="I2">
-        <v>1515000000.0</v>
+        <v>2997025350.0</v>
       </c>
       <c r="J2">
         <v>2491500000.0</v>
       </c>
       <c r="K2">
         <v>1489300000.0</v>
       </c>
       <c r="L2">
         <v>1489300000.0</v>
       </c>
       <c r="M2">
-        <v>3882900000.0</v>
-[...1 lines deleted...]
-      <c r="N2"/>
+        <v>5259193905.0</v>
+      </c>
+      <c r="N2">
+        <v>5259193905.0</v>
+      </c>
       <c r="O2">
         <v>3346900000.0</v>
       </c>
       <c r="P2">
         <v>3346900000.0</v>
       </c>
-      <c r="Q2"/>
+      <c r="Q2">
+        <v>17632424745.0</v>
+      </c>
       <c r="R2"/>
       <c r="S2">
         <v>2536100000.0</v>
       </c>
       <c r="T2">
         <v>2536100000.0</v>
       </c>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2">
         <v>1837300000.0</v>
       </c>
       <c r="X2">
         <v>1837300000.0</v>
       </c>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2">
         <v>1921600000.0</v>
       </c>
       <c r="AB2">
         <v>1921600000.0</v>
       </c>
       <c r="AC2"/>
       <c r="AD2"/>
@@ -41582,74 +41590,76 @@
       <c r="BP15">
         <v>38800000.0</v>
       </c>
       <c r="BQ15"/>
     </row>
     <row r="16" spans="1:69">
       <c r="A16" t="s">
         <v>260</v>
       </c>
       <c r="B16">
         <v>2689264777.0</v>
       </c>
       <c r="C16">
         <v>1437000000.0</v>
       </c>
       <c r="D16">
         <v>2467000000.0</v>
       </c>
       <c r="E16">
         <v>1944000000.0</v>
       </c>
       <c r="F16">
         <v>42000000.0</v>
       </c>
       <c r="G16">
-        <v>2217500000.0</v>
+        <v>2826869000.0</v>
       </c>
       <c r="H16">
         <v>172100000.0</v>
       </c>
       <c r="I16">
         <v>1515000000.0</v>
       </c>
       <c r="J16">
         <v>-235350000.0</v>
       </c>
       <c r="K16">
-        <v>2491500000.0</v>
+        <v>2997025350.0</v>
       </c>
       <c r="L16">
         <v>1737550000.0</v>
       </c>
       <c r="M16">
         <v>1489300000.0</v>
       </c>
       <c r="N16">
         <v>3882900000.0</v>
       </c>
-      <c r="O16"/>
+      <c r="O16">
+        <v>5259193905.0</v>
+      </c>
       <c r="P16">
         <v>3346900000.0</v>
       </c>
       <c r="Q16">
         <v>3346900000.0</v>
       </c>
       <c r="R16">
         <v>-215150000.0</v>
       </c>
       <c r="S16">
         <v>-215150000.0</v>
       </c>
       <c r="T16">
         <v>2536100000.0</v>
       </c>
       <c r="U16">
         <v>2536100000.0</v>
       </c>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16">
         <v>1837300000.0</v>
       </c>
       <c r="Y16">
         <v>1837300000.0</v>
@@ -42634,51 +42644,51 @@
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23">
         <v>62638000.0</v>
       </c>
     </row>
     <row r="24" spans="1:69">
       <c r="A24" t="s">
         <v>267</v>
       </c>
       <c r="B24">
         <v>-39942794.0</v>
       </c>
       <c r="C24">
-        <v>-121000000.0</v>
+        <v>1.0</v>
       </c>
       <c r="D24">
         <v>534000000.0</v>
       </c>
       <c r="E24">
         <v>5000000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24">
         <v>70900000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>-19300000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24">
         <v>11600000.0</v>
       </c>
       <c r="L24"/>
       <c r="M24">
         <v>14000000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24">