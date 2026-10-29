--- v1 (2026-07-29)
+++ v2 (2026-10-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -325,50 +325,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
@@ -4364,54 +4367,62 @@
         <v>22038904.0</v>
       </c>
       <c r="AI36">
         <v>19648034.0</v>
       </c>
       <c r="AJ36">
         <v>15070644.0</v>
       </c>
       <c r="AK36">
         <v>12545764.0</v>
       </c>
       <c r="AL36">
         <v>20191680.0</v>
       </c>
       <c r="AM36">
         <v>4717160.0</v>
       </c>
       <c r="AN36">
         <v>3469245.0</v>
       </c>
     </row>
     <row r="37" spans="1:40">
       <c r="A37" t="s">
         <v>75</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>232000000.0</v>
+      </c>
+      <c r="C37">
+        <v>259000000.0</v>
+      </c>
+      <c r="D37">
+        <v>457000000.0</v>
+      </c>
+      <c r="E37">
+        <v>479600000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
@@ -6841,895 +6852,901 @@
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EP62"/>
+  <dimension ref="A1:EQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:146">
+    <row r="1" spans="1:147">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F1" t="s">
         <v>103</v>
       </c>
       <c r="G1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="I1" t="s">
         <v>105</v>
       </c>
       <c r="J1" t="s">
         <v>106</v>
       </c>
       <c r="K1" t="s">
+        <v>107</v>
+      </c>
+      <c r="L1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="M1" t="s">
         <v>108</v>
       </c>
       <c r="N1" t="s">
         <v>109</v>
       </c>
       <c r="O1" t="s">
+        <v>110</v>
+      </c>
+      <c r="P1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Q1" t="s">
         <v>111</v>
       </c>
       <c r="R1" t="s">
         <v>112</v>
       </c>
       <c r="S1" t="s">
+        <v>113</v>
+      </c>
+      <c r="T1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="U1" t="s">
         <v>114</v>
       </c>
       <c r="V1" t="s">
         <v>115</v>
       </c>
       <c r="W1" t="s">
+        <v>116</v>
+      </c>
+      <c r="X1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="Y1" t="s">
         <v>117</v>
       </c>
       <c r="Z1" t="s">
         <v>118</v>
       </c>
       <c r="AA1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AB1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AC1" t="s">
         <v>120</v>
       </c>
       <c r="AD1" t="s">
         <v>121</v>
       </c>
       <c r="AE1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AF1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AG1" t="s">
         <v>123</v>
       </c>
       <c r="AH1" t="s">
         <v>124</v>
       </c>
       <c r="AI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AK1" t="s">
         <v>126</v>
       </c>
       <c r="AL1" t="s">
         <v>127</v>
       </c>
       <c r="AM1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AO1" t="s">
         <v>129</v>
       </c>
       <c r="AP1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AR1" t="s">
         <v>131</v>
       </c>
       <c r="AS1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AT1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AU1" t="s">
         <v>133</v>
       </c>
       <c r="AV1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AW1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="AX1" t="s">
         <v>135</v>
       </c>
       <c r="AY1" t="s">
+        <v>136</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BA1" t="s">
         <v>137</v>
       </c>
       <c r="BB1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BC1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BD1" t="s">
         <v>139</v>
       </c>
       <c r="BE1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BF1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BG1" t="s">
         <v>141</v>
       </c>
       <c r="BH1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BI1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BJ1" t="s">
         <v>143</v>
       </c>
       <c r="BK1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BL1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BM1" t="s">
         <v>145</v>
       </c>
       <c r="BN1" t="s">
         <v>146</v>
       </c>
       <c r="BO1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BP1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BQ1" t="s">
         <v>148</v>
       </c>
       <c r="BR1" t="s">
         <v>149</v>
       </c>
       <c r="BS1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BT1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BU1" t="s">
         <v>151</v>
       </c>
       <c r="BV1" t="s">
         <v>152</v>
       </c>
       <c r="BW1" t="s">
+        <v>153</v>
+      </c>
+      <c r="BX1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="BY1" t="s">
         <v>154</v>
       </c>
       <c r="BZ1" t="s">
         <v>155</v>
       </c>
       <c r="CA1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CB1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CC1" t="s">
         <v>157</v>
       </c>
       <c r="CD1" t="s">
         <v>158</v>
       </c>
       <c r="CE1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CF1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CG1" t="s">
         <v>160</v>
       </c>
       <c r="CH1" t="s">
         <v>161</v>
       </c>
       <c r="CI1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CK1" t="s">
         <v>163</v>
       </c>
       <c r="CL1" t="s">
         <v>164</v>
       </c>
       <c r="CM1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CN1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CO1" t="s">
         <v>166</v>
       </c>
       <c r="CP1" t="s">
         <v>167</v>
       </c>
       <c r="CQ1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CR1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CS1" t="s">
         <v>169</v>
       </c>
       <c r="CT1" t="s">
         <v>170</v>
       </c>
       <c r="CU1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CV1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="CW1" t="s">
         <v>172</v>
       </c>
       <c r="CX1" t="s">
         <v>173</v>
       </c>
       <c r="CY1" t="s">
+        <v>174</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DA1" t="s">
         <v>175</v>
       </c>
       <c r="DB1" t="s">
         <v>176</v>
       </c>
       <c r="DC1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DD1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DE1" t="s">
         <v>178</v>
       </c>
       <c r="DF1" t="s">
         <v>179</v>
       </c>
       <c r="DG1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DH1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DI1" t="s">
         <v>181</v>
       </c>
       <c r="DJ1" t="s">
         <v>182</v>
       </c>
       <c r="DK1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DL1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DM1" t="s">
         <v>184</v>
       </c>
       <c r="DN1" t="s">
         <v>185</v>
       </c>
       <c r="DO1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DP1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DQ1" t="s">
         <v>187</v>
       </c>
       <c r="DR1" t="s">
         <v>188</v>
       </c>
       <c r="DS1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DT1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DU1" t="s">
         <v>190</v>
       </c>
       <c r="DV1" t="s">
         <v>191</v>
       </c>
       <c r="DW1" t="s">
+        <v>192</v>
+      </c>
+      <c r="DX1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="DY1" t="s">
         <v>193</v>
       </c>
       <c r="DZ1" t="s">
         <v>194</v>
       </c>
       <c r="EA1" t="s">
+        <v>195</v>
+      </c>
+      <c r="EB1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="EC1" t="s">
         <v>196</v>
       </c>
       <c r="ED1" t="s">
         <v>197</v>
       </c>
       <c r="EE1" t="s">
+        <v>198</v>
+      </c>
+      <c r="EF1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="EG1" t="s">
         <v>199</v>
       </c>
       <c r="EH1" t="s">
         <v>200</v>
       </c>
       <c r="EI1" t="s">
+        <v>201</v>
+      </c>
+      <c r="EJ1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="EK1" t="s">
         <v>202</v>
       </c>
       <c r="EL1" t="s">
         <v>203</v>
       </c>
       <c r="EM1" t="s">
+        <v>204</v>
+      </c>
+      <c r="EN1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="EO1" t="s">
         <v>205</v>
       </c>
       <c r="EP1" t="s">
         <v>206</v>
       </c>
+      <c r="EQ1" t="s">
+        <v>207</v>
+      </c>
     </row>
-    <row r="2" spans="1:146">
+    <row r="2" spans="1:147">
       <c r="A2" t="s">
         <v>40</v>
       </c>
       <c r="B2">
+        <v>12504070296.0</v>
+      </c>
+      <c r="C2">
         <v>10067000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>11067000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10637000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11912000000.0</v>
       </c>
       <c r="F2">
         <v>11912000000.0</v>
       </c>
       <c r="G2">
-        <v>10825700000.0</v>
+        <v>11912000000.0</v>
       </c>
       <c r="H2">
         <v>10825700000.0</v>
       </c>
       <c r="I2">
-        <v>9351100000.0</v>
+        <v>10825700000.0</v>
       </c>
       <c r="J2">
         <v>9351100000.0</v>
       </c>
       <c r="K2">
-        <v>11182300000.0</v>
+        <v>9351100000.0</v>
       </c>
       <c r="L2">
         <v>11182300000.0</v>
       </c>
       <c r="M2">
+        <v>11182300000.0</v>
+      </c>
+      <c r="N2">
         <v>9674400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10596900000.0</v>
       </c>
       <c r="O2">
         <v>10596900000.0</v>
       </c>
       <c r="P2">
         <v>10596900000.0</v>
       </c>
       <c r="Q2">
+        <v>10596900000.0</v>
+      </c>
+      <c r="R2">
         <v>8902200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10206500000.0</v>
       </c>
       <c r="S2">
         <v>10206500000.0</v>
       </c>
       <c r="T2">
         <v>10206500000.0</v>
       </c>
       <c r="U2">
+        <v>10206500000.0</v>
+      </c>
+      <c r="V2">
         <v>7279200000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>10112100000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14188100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10112100000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9945700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10524300000.0</v>
       </c>
       <c r="AA2">
         <v>10524300000.0</v>
       </c>
       <c r="AB2">
+        <v>10524300000.0</v>
+      </c>
+      <c r="AC2">
         <v>13726751010.83</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9611700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9893000000.0</v>
       </c>
       <c r="AE2">
         <v>9893000000.0</v>
       </c>
       <c r="AF2">
         <v>9893000000.0</v>
       </c>
       <c r="AG2">
+        <v>9893000000.0</v>
+      </c>
+      <c r="AH2">
         <v>9087500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10308300000.0</v>
       </c>
       <c r="AI2">
         <v>10308300000.0</v>
       </c>
       <c r="AJ2">
         <v>10308300000.0</v>
       </c>
       <c r="AK2">
+        <v>10308300000.0</v>
+      </c>
+      <c r="AL2">
         <v>9379800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8538300000.0</v>
       </c>
       <c r="AM2">
         <v>8538300000.0</v>
       </c>
       <c r="AN2">
+        <v>8538300000.0</v>
+      </c>
+      <c r="AO2">
         <v>7764400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7846300000.0</v>
       </c>
       <c r="AP2">
         <v>7846300000.0</v>
       </c>
       <c r="AQ2">
+        <v>7846300000.0</v>
+      </c>
+      <c r="AR2">
         <v>7003400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7150200000.0</v>
       </c>
       <c r="AS2">
         <v>7150200000.0</v>
       </c>
       <c r="AT2">
+        <v>7150200000.0</v>
+      </c>
+      <c r="AU2">
         <v>7306100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7227500000.0</v>
       </c>
       <c r="AV2">
         <v>7227500000.0</v>
       </c>
       <c r="AW2">
+        <v>7227500000.0</v>
+      </c>
+      <c r="AX2">
         <v>6777700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11165500000.0</v>
       </c>
       <c r="AY2">
         <v>11165500000.0</v>
       </c>
       <c r="AZ2">
+        <v>11165500000.0</v>
+      </c>
+      <c r="BA2">
         <v>10883000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11703600000.0</v>
       </c>
       <c r="BB2">
         <v>11703600000.0</v>
       </c>
       <c r="BC2">
+        <v>11703600000.0</v>
+      </c>
+      <c r="BD2">
         <v>6696300000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>9774000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>6432700000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>8499200000.0</v>
       </c>
-      <c r="BG2"/>
-      <c r="BH2">
+      <c r="BH2"/>
+      <c r="BI2">
         <v>10410190000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>5678800000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>5849365552.5</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>5843600000.0</v>
       </c>
-      <c r="BL2"/>
-      <c r="BM2">
+      <c r="BM2"/>
+      <c r="BN2">
         <v>4600800000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>4742124884.15</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4743600000.0</v>
       </c>
-      <c r="BP2"/>
-      <c r="BQ2">
+      <c r="BQ2"/>
+      <c r="BR2">
         <v>4250200000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>4658226377.04</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>4659300000.0</v>
       </c>
-      <c r="BT2"/>
-      <c r="BU2">
+      <c r="BU2"/>
+      <c r="BV2">
         <v>3713400000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2884005547.92</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2885300000.0</v>
       </c>
-      <c r="BX2"/>
-      <c r="BY2">
+      <c r="BY2"/>
+      <c r="BZ2">
         <v>2542300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2729757520.0</v>
       </c>
       <c r="CA2">
         <v>2729757520.0</v>
       </c>
-      <c r="CB2"/>
-      <c r="CC2">
+      <c r="CB2">
+        <v>2729757520.0</v>
+      </c>
+      <c r="CC2"/>
+      <c r="CD2">
         <v>2373300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2479038528.75</v>
       </c>
       <c r="CE2">
         <v>2479038528.75</v>
       </c>
-      <c r="CF2"/>
-      <c r="CG2">
+      <c r="CF2">
+        <v>2479038528.75</v>
+      </c>
+      <c r="CG2"/>
+      <c r="CH2">
         <v>2353900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2511714655.44</v>
       </c>
       <c r="CI2">
         <v>2511714655.44</v>
       </c>
-      <c r="CJ2"/>
-      <c r="CK2">
+      <c r="CJ2">
+        <v>2511714655.44</v>
+      </c>
+      <c r="CK2"/>
+      <c r="CL2">
         <v>2577645304.8</v>
       </c>
-      <c r="CL2"/>
-      <c r="CM2">
+      <c r="CM2"/>
+      <c r="CN2">
         <v>2577645304.8</v>
       </c>
-      <c r="CN2"/>
-      <c r="CO2">
+      <c r="CO2"/>
+      <c r="CP2">
         <v>1416700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1313452150.32</v>
       </c>
       <c r="CQ2">
         <v>1313452150.32</v>
       </c>
-      <c r="CR2"/>
-      <c r="CS2">
+      <c r="CR2">
+        <v>1313452150.32</v>
+      </c>
+      <c r="CS2"/>
+      <c r="CT2">
         <v>1161361200.0</v>
       </c>
-      <c r="CT2"/>
-      <c r="CU2">
+      <c r="CU2"/>
+      <c r="CV2">
         <v>1440759175.0</v>
       </c>
-      <c r="CV2"/>
-      <c r="CW2">
+      <c r="CW2"/>
+      <c r="CX2">
         <v>1387918308.0</v>
       </c>
-      <c r="CX2"/>
-      <c r="CY2">
+      <c r="CY2"/>
+      <c r="CZ2">
         <v>291027012.0</v>
       </c>
-      <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
-      <c r="DC2">
+      <c r="DC2"/>
+      <c r="DD2">
         <v>952814898.0</v>
       </c>
-      <c r="DD2"/>
-      <c r="DE2">
+      <c r="DE2"/>
+      <c r="DF2">
         <v>881893600.0</v>
       </c>
-      <c r="DF2"/>
-      <c r="DG2">
+      <c r="DG2"/>
+      <c r="DH2">
         <v>1012481820.0</v>
       </c>
-      <c r="DH2"/>
-      <c r="DI2">
+      <c r="DI2"/>
+      <c r="DJ2">
         <v>740969200.0</v>
       </c>
-      <c r="DJ2"/>
-      <c r="DK2">
+      <c r="DK2"/>
+      <c r="DL2">
         <v>862349166.0</v>
       </c>
-      <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
-      <c r="DO2">
+      <c r="DO2"/>
+      <c r="DP2">
         <v>757300008.0</v>
       </c>
-      <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
-      <c r="DS2">
+      <c r="DS2"/>
+      <c r="DT2">
         <v>713856591.0</v>
       </c>
-      <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
       <c r="EH2"/>
       <c r="EI2"/>
       <c r="EJ2"/>
       <c r="EK2"/>
       <c r="EL2"/>
       <c r="EM2"/>
       <c r="EN2"/>
       <c r="EO2"/>
       <c r="EP2"/>
+      <c r="EQ2"/>
     </row>
-    <row r="3" spans="1:146">
+    <row r="3" spans="1:147">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-      <c r="W3">
-[...1 lines deleted...]
-      </c>
+      <c r="W3"/>
       <c r="X3">
         <v>0.0</v>
       </c>
       <c r="Y3">
         <v>0.0</v>
       </c>
       <c r="Z3">
         <v>0.0</v>
       </c>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
-      <c r="AE3"/>
+      <c r="AE3">
+        <v>0.0</v>
+      </c>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
@@ -7801,101 +7818,102 @@
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
       <c r="EE3"/>
       <c r="EF3"/>
       <c r="EG3"/>
       <c r="EH3"/>
       <c r="EI3"/>
       <c r="EJ3"/>
       <c r="EK3"/>
       <c r="EL3"/>
       <c r="EM3"/>
       <c r="EN3"/>
       <c r="EO3"/>
       <c r="EP3"/>
+      <c r="EQ3"/>
     </row>
-    <row r="4" spans="1:146">
+    <row r="4" spans="1:147">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-      <c r="W4">
-[...1 lines deleted...]
-      </c>
+      <c r="W4"/>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
-      <c r="AE4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
@@ -7967,389 +7985,393 @@
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
+      <c r="EQ4"/>
     </row>
-    <row r="5" spans="1:146">
+    <row r="5" spans="1:147">
       <c r="A5" t="s">
         <v>43</v>
       </c>
       <c r="B5">
+        <v>-31806856.0</v>
+      </c>
+      <c r="C5">
         <v>-12000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-140000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>505000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>138000000.0</v>
       </c>
       <c r="F5">
         <v>138000000.0</v>
       </c>
       <c r="G5">
-        <v>186600000.0</v>
+        <v>138000000.0</v>
       </c>
       <c r="H5">
         <v>186600000.0</v>
       </c>
       <c r="I5">
+        <v>186600000.0</v>
+      </c>
+      <c r="J5">
         <v>104900000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>104899999.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>285200000.0</v>
       </c>
-      <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>274000000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-335900000.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>-43400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196000000.0</v>
       </c>
       <c r="S5">
         <v>196000000.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="T5">
+        <v>196000000.0</v>
+      </c>
+      <c r="U5"/>
+      <c r="V5">
         <v>-100700000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1187500000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-174700000.0</v>
       </c>
-      <c r="X5">
-[...1 lines deleted...]
-      </c>
       <c r="Y5">
+        <v>0.0</v>
+      </c>
+      <c r="Z5">
         <v>483500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1357700000.0</v>
       </c>
       <c r="AA5">
         <v>-1357700000.0</v>
       </c>
       <c r="AB5">
-        <v>0.0</v>
+        <v>-1357700000.0</v>
       </c>
       <c r="AC5">
+        <v>0.0</v>
+      </c>
+      <c r="AD5">
         <v>141400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1338400000.0</v>
       </c>
       <c r="AE5">
         <v>-1338400000.0</v>
       </c>
-      <c r="AF5"/>
-      <c r="AG5">
+      <c r="AF5">
+        <v>-1338400000.0</v>
+      </c>
+      <c r="AG5"/>
+      <c r="AH5">
         <v>952100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1353300000.0</v>
       </c>
       <c r="AI5">
         <v>-1353300000.0</v>
       </c>
-      <c r="AJ5"/>
-      <c r="AK5">
+      <c r="AJ5">
+        <v>-1353300000.0</v>
+      </c>
+      <c r="AK5"/>
+      <c r="AL5">
         <v>824400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1120200000.0</v>
       </c>
       <c r="AM5">
         <v>-1120200000.0</v>
       </c>
       <c r="AN5">
+        <v>-1120200000.0</v>
+      </c>
+      <c r="AO5">
         <v>-225900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1092700000.0</v>
       </c>
       <c r="AP5">
         <v>-1092700000.0</v>
       </c>
       <c r="AQ5">
+        <v>-1092700000.0</v>
+      </c>
+      <c r="AR5">
         <v>-46900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1042500000.0</v>
       </c>
       <c r="AS5">
         <v>-1042500000.0</v>
       </c>
-      <c r="AT5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT5">
+        <v>-1042500000.0</v>
+      </c>
+      <c r="AU5"/>
       <c r="AV5">
         <v>-998700000.0</v>
       </c>
-      <c r="AW5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW5">
+        <v>-998700000.0</v>
+      </c>
+      <c r="AX5"/>
       <c r="AY5">
         <v>-1053000000.0</v>
       </c>
-      <c r="AZ5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ5">
+        <v>-1053000000.0</v>
+      </c>
+      <c r="BA5"/>
       <c r="BB5">
         <v>-1007200000.0</v>
       </c>
-      <c r="BC5"/>
+      <c r="BC5">
+        <v>-1007200000.0</v>
+      </c>
       <c r="BD5"/>
-      <c r="BE5">
+      <c r="BE5"/>
+      <c r="BF5">
         <v>1023700000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>1143600000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1358958009.48</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1476955813.75</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-249600000.0</v>
       </c>
-      <c r="BL5"/>
-      <c r="BM5">
+      <c r="BM5"/>
+      <c r="BN5">
         <v>-1946004548.77</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1820533450.46</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-454900000.0</v>
       </c>
-      <c r="BP5"/>
-      <c r="BQ5">
+      <c r="BQ5"/>
+      <c r="BR5">
         <v>-1688926991.14</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1476159766.68</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-88400000.0</v>
       </c>
-      <c r="BT5"/>
-      <c r="BU5">
+      <c r="BU5"/>
+      <c r="BV5">
         <v>3263975130.72</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>2917990399.52</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-321800000.0</v>
       </c>
-      <c r="BX5"/>
-      <c r="BY5">
+      <c r="BY5"/>
+      <c r="BZ5">
         <v>2591354629.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>3120350240.0</v>
       </c>
       <c r="CA5">
         <v>3120350240.0</v>
       </c>
-      <c r="CB5"/>
+      <c r="CB5">
+        <v>3120350240.0</v>
+      </c>
       <c r="CC5"/>
-      <c r="CD5">
-[...1 lines deleted...]
-      </c>
+      <c r="CD5"/>
       <c r="CE5">
         <v>2812104686.55</v>
       </c>
-      <c r="CF5"/>
+      <c r="CF5">
+        <v>2812104686.55</v>
+      </c>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
-      <c r="CK5">
+      <c r="CK5"/>
+      <c r="CL5">
         <v>2763643986.48</v>
       </c>
-      <c r="CL5"/>
-      <c r="CM5">
+      <c r="CM5"/>
+      <c r="CN5">
         <v>2763643986.48</v>
       </c>
-      <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
-      <c r="CS5">
+      <c r="CS5"/>
+      <c r="CT5">
         <v>-210107600.0</v>
       </c>
-      <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
-      <c r="CW5">
+      <c r="CW5"/>
+      <c r="CX5">
         <v>-170386134.0</v>
       </c>
-      <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
-      <c r="DE5">
+      <c r="DE5"/>
+      <c r="DF5">
         <v>-144835600.0</v>
       </c>
-      <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
-      <c r="DI5">
+      <c r="DI5"/>
+      <c r="DJ5">
         <v>-118931836.0</v>
       </c>
-      <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
       <c r="EI5"/>
       <c r="EJ5"/>
       <c r="EK5"/>
       <c r="EL5"/>
       <c r="EM5"/>
       <c r="EN5"/>
       <c r="EO5"/>
       <c r="EP5"/>
+      <c r="EQ5"/>
     </row>
-    <row r="6" spans="1:146">
+    <row r="6" spans="1:147">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-      <c r="W6">
-[...1 lines deleted...]
-      </c>
+      <c r="W6"/>
       <c r="X6">
         <v>0.0</v>
       </c>
       <c r="Y6">
         <v>0.0</v>
       </c>
       <c r="Z6">
         <v>0.0</v>
       </c>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
-      <c r="AE6"/>
+      <c r="AE6">
+        <v>0.0</v>
+      </c>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
@@ -8421,125 +8443,128 @@
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
       <c r="EC6"/>
       <c r="ED6"/>
       <c r="EE6"/>
       <c r="EF6"/>
       <c r="EG6"/>
       <c r="EH6"/>
       <c r="EI6"/>
       <c r="EJ6"/>
       <c r="EK6"/>
       <c r="EL6"/>
       <c r="EM6"/>
       <c r="EN6"/>
       <c r="EO6"/>
       <c r="EP6"/>
+      <c r="EQ6"/>
     </row>
-    <row r="7" spans="1:146">
+    <row r="7" spans="1:147">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7">
+        <v>1837000000.0</v>
+      </c>
+      <c r="C7">
         <v>1896000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1973000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2020000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2043000000.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>2154500000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>2204100000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>2210600000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>2130400000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>2041800000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>2077300000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>2156300000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>2345800000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>2249700000.0</v>
       </c>
-      <c r="X7">
-[...1 lines deleted...]
-      </c>
       <c r="Y7">
+        <v>0.0</v>
+      </c>
+      <c r="Z7">
         <v>2345700000.0</v>
       </c>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
-      <c r="AE7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -8611,92 +8636,95 @@
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
+      <c r="EQ7"/>
     </row>
-    <row r="8" spans="1:146">
+    <row r="8" spans="1:147">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8">
         <v>109000000.0</v>
       </c>
       <c r="C8">
         <v>109000000.0</v>
       </c>
       <c r="D8">
         <v>109000000.0</v>
       </c>
       <c r="E8">
+        <v>109000000.0</v>
+      </c>
+      <c r="F8">
         <v>114000000.0</v>
       </c>
-      <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>114100000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>114100000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>114100000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>116200000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>122400000.0</v>
       </c>
-      <c r="P8"/>
-      <c r="Q8">
+      <c r="Q8"/>
+      <c r="R8">
         <v>127000000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
@@ -8781,123 +8809,124 @@
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
+      <c r="EQ8"/>
     </row>
-    <row r="9" spans="1:146">
+    <row r="9" spans="1:147">
       <c r="A9" t="s">
         <v>47</v>
       </c>
-      <c r="B9">
-[...1 lines deleted...]
-      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>579000000.0</v>
       </c>
       <c r="D9">
         <v>579000000.0</v>
       </c>
       <c r="E9">
+        <v>579000000.0</v>
+      </c>
+      <c r="F9">
         <v>577000000.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9">
         <v>576600000.0</v>
       </c>
-      <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>575900000.0</v>
       </c>
-      <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>575800000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>574700000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>570300000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>570300000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>570300000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>570300000.0</v>
       </c>
-      <c r="X9">
-[...1 lines deleted...]
-      </c>
       <c r="Y9">
+        <v>0.0</v>
+      </c>
+      <c r="Z9">
         <v>569900000.0</v>
       </c>
-      <c r="Z9">
-[...1 lines deleted...]
-      </c>
       <c r="AA9">
+        <v>0.0</v>
+      </c>
+      <c r="AB9">
         <v>726843582.55</v>
       </c>
-      <c r="AB9">
-[...1 lines deleted...]
-      </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
-      <c r="AE9"/>
+      <c r="AE9">
+        <v>0.0</v>
+      </c>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
@@ -8969,436 +8998,440 @@
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
       <c r="EG9"/>
       <c r="EH9"/>
       <c r="EI9"/>
       <c r="EJ9"/>
       <c r="EK9"/>
       <c r="EL9"/>
       <c r="EM9"/>
       <c r="EN9"/>
       <c r="EO9"/>
       <c r="EP9"/>
+      <c r="EQ9"/>
     </row>
-    <row r="10" spans="1:146">
+    <row r="10" spans="1:147">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10">
+        <v>2348737528.0</v>
+      </c>
+      <c r="C10">
         <v>2694000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1437000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2638000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2128000000.0</v>
       </c>
       <c r="F10">
         <v>2128000000.0</v>
       </c>
       <c r="G10">
+        <v>2128000000.0</v>
+      </c>
+      <c r="H10">
         <v>2217500000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2036800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1962600000.0</v>
       </c>
       <c r="J10">
         <v>1962600000.0</v>
       </c>
       <c r="K10">
+        <v>1962600000.0</v>
+      </c>
+      <c r="L10">
         <v>2491500000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>1775000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3882900000.0</v>
       </c>
       <c r="O10">
         <v>3882900000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="P10">
+        <v>3882900000.0</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10">
         <v>3546100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12899100000.0</v>
       </c>
       <c r="S10">
         <v>12899100000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="T10">
+        <v>12899100000.0</v>
+      </c>
+      <c r="U10"/>
+      <c r="V10">
         <v>2762600000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2969000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>10442100000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>16566288468.54</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1814700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2643200000.0</v>
       </c>
       <c r="AA10">
         <v>2643200000.0</v>
       </c>
       <c r="AB10">
+        <v>2643200000.0</v>
+      </c>
+      <c r="AC10">
         <v>2622668579.63</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2111300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2391400000.0</v>
       </c>
       <c r="AE10">
         <v>2391400000.0</v>
       </c>
       <c r="AF10">
+        <v>2391400000.0</v>
+      </c>
+      <c r="AG10">
         <v>2049600000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2524900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2436900000.0</v>
       </c>
       <c r="AI10">
         <v>2436900000.0</v>
       </c>
       <c r="AJ10">
+        <v>2436900000.0</v>
+      </c>
+      <c r="AK10">
         <v>2256200000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1601100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2382400000.0</v>
       </c>
       <c r="AM10">
         <v>2382400000.0</v>
       </c>
       <c r="AN10">
+        <v>2382400000.0</v>
+      </c>
+      <c r="AO10">
         <v>1187300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2512700000.0</v>
       </c>
       <c r="AP10">
         <v>2512700000.0</v>
       </c>
       <c r="AQ10">
+        <v>2512700000.0</v>
+      </c>
+      <c r="AR10">
         <v>1064700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2221600000.0</v>
       </c>
       <c r="AS10">
         <v>2221600000.0</v>
       </c>
       <c r="AT10">
+        <v>2221600000.0</v>
+      </c>
+      <c r="AU10">
         <v>1425300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1945300000.0</v>
       </c>
       <c r="AV10">
         <v>1945300000.0</v>
       </c>
       <c r="AW10">
+        <v>1945300000.0</v>
+      </c>
+      <c r="AX10">
         <v>1350600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1946600000.0</v>
       </c>
       <c r="AY10">
         <v>1946600000.0</v>
       </c>
       <c r="AZ10">
+        <v>1946600000.0</v>
+      </c>
+      <c r="BA10">
         <v>1768800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1965200000.0</v>
       </c>
       <c r="BB10">
         <v>1965200000.0</v>
       </c>
       <c r="BC10">
+        <v>1965200000.0</v>
+      </c>
+      <c r="BD10">
         <v>1103600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1666700000.0</v>
       </c>
       <c r="BE10">
         <v>1666700000.0</v>
       </c>
       <c r="BF10">
+        <v>1666700000.0</v>
+      </c>
+      <c r="BG10">
         <v>1098200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2572000000.0</v>
       </c>
       <c r="BH10">
         <v>2572000000.0</v>
       </c>
       <c r="BI10">
+        <v>2572000000.0</v>
+      </c>
+      <c r="BJ10">
         <v>1276900000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2042213004.25</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2040200000.0</v>
       </c>
-      <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>755500000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1663182724.43</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1663700000.0</v>
       </c>
-      <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>854800000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1114943255.64</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1115200000.0</v>
       </c>
-      <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>1163000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1371384301.28</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1616000000.0</v>
       </c>
-      <c r="BX10"/>
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>1017800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016780800.0</v>
       </c>
       <c r="CA10">
         <v>1016780800.0</v>
       </c>
-      <c r="CB10"/>
-      <c r="CC10">
+      <c r="CB10">
+        <v>1016780800.0</v>
+      </c>
+      <c r="CC10"/>
+      <c r="CD10">
         <v>690100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>689444612.25</v>
       </c>
       <c r="CE10">
         <v>689444612.25</v>
       </c>
-      <c r="CF10"/>
-      <c r="CG10">
+      <c r="CF10">
+        <v>689444612.25</v>
+      </c>
+      <c r="CG10"/>
+      <c r="CH10">
         <v>690600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>586888820.73</v>
       </c>
       <c r="CI10">
         <v>586888820.73</v>
       </c>
-      <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CJ10">
+        <v>586888820.73</v>
+      </c>
+      <c r="CK10"/>
+      <c r="CL10">
         <v>1068738707.52</v>
       </c>
-      <c r="CL10"/>
-      <c r="CM10">
+      <c r="CM10"/>
+      <c r="CN10">
         <v>1068738707.52</v>
       </c>
-      <c r="CN10"/>
-      <c r="CO10">
+      <c r="CO10"/>
+      <c r="CP10">
         <v>395900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>606285764.56</v>
       </c>
       <c r="CQ10">
         <v>606285764.56</v>
       </c>
-      <c r="CR10"/>
-      <c r="CS10">
+      <c r="CR10">
+        <v>606285764.56</v>
+      </c>
+      <c r="CS10"/>
+      <c r="CT10">
         <v>302925200.0</v>
       </c>
-      <c r="CT10"/>
-      <c r="CU10">
+      <c r="CU10"/>
+      <c r="CV10">
         <v>423823575.0</v>
       </c>
-      <c r="CV10"/>
-      <c r="CW10">
+      <c r="CW10"/>
+      <c r="CX10">
         <v>221783852.0</v>
       </c>
-      <c r="CX10"/>
-      <c r="CY10">
+      <c r="CY10"/>
+      <c r="CZ10">
         <v>291752916.0</v>
       </c>
-      <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
-      <c r="DC10">
+      <c r="DC10"/>
+      <c r="DD10">
         <v>374597510.0</v>
       </c>
-      <c r="DD10"/>
-      <c r="DE10">
+      <c r="DE10"/>
+      <c r="DF10">
         <v>173944400.0</v>
       </c>
-      <c r="DF10"/>
-      <c r="DG10">
+      <c r="DG10"/>
+      <c r="DH10">
         <v>343512528.0</v>
       </c>
-      <c r="DH10"/>
-      <c r="DI10">
+      <c r="DI10"/>
+      <c r="DJ10">
         <v>138146800.0</v>
       </c>
-      <c r="DJ10"/>
-      <c r="DK10">
+      <c r="DK10"/>
+      <c r="DL10">
         <v>268772526.0</v>
       </c>
-      <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
-      <c r="DO10">
+      <c r="DO10"/>
+      <c r="DP10">
         <v>316995156.0</v>
       </c>
-      <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
-      <c r="DS10">
+      <c r="DS10"/>
+      <c r="DT10">
         <v>250479467.0</v>
       </c>
-      <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
-      <c r="DW10">
+      <c r="DW10"/>
+      <c r="DX10">
         <v>205270722.0</v>
       </c>
-      <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
-      <c r="EA10">
+      <c r="EA10"/>
+      <c r="EB10">
         <v>229556376.0</v>
       </c>
-      <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
-      <c r="EE10">
+      <c r="EE10"/>
+      <c r="EF10">
         <v>238934880.0</v>
       </c>
-      <c r="EF10"/>
       <c r="EG10"/>
       <c r="EH10"/>
-      <c r="EI10">
+      <c r="EI10"/>
+      <c r="EJ10">
         <v>92955800.0</v>
       </c>
-      <c r="EJ10"/>
       <c r="EK10"/>
       <c r="EL10"/>
-      <c r="EM10">
+      <c r="EM10"/>
+      <c r="EN10">
         <v>72800772.0</v>
       </c>
-      <c r="EN10"/>
       <c r="EO10"/>
       <c r="EP10"/>
+      <c r="EQ10"/>
     </row>
-    <row r="11" spans="1:146">
+    <row r="11" spans="1:147">
       <c r="A11" t="s">
         <v>49</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>2694000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1437000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2638000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2128000000.0</v>
       </c>
-      <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>1962600000.0</v>
       </c>
-      <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>2491500000.0</v>
       </c>
-      <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>1775000000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>3882900000.0</v>
       </c>
-      <c r="P11"/>
-      <c r="Q11">
+      <c r="Q11"/>
+      <c r="R11">
         <v>3546100000.0</v>
       </c>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
@@ -9483,1598 +9516,1609 @@
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
       <c r="EG11"/>
       <c r="EH11"/>
       <c r="EI11"/>
       <c r="EJ11"/>
       <c r="EK11"/>
       <c r="EL11"/>
       <c r="EM11"/>
       <c r="EN11"/>
       <c r="EO11"/>
       <c r="EP11"/>
+      <c r="EQ11"/>
     </row>
-    <row r="12" spans="1:146">
+    <row r="12" spans="1:147">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12">
+        <v>2348737528.0</v>
+      </c>
+      <c r="C12">
         <v>2694000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1437000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2638000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2128000000.0</v>
       </c>
       <c r="F12">
         <v>2128000000.0</v>
       </c>
       <c r="G12">
-        <v>2217500000.0</v>
+        <v>2128000000.0</v>
       </c>
       <c r="H12">
         <v>2217500000.0</v>
       </c>
       <c r="I12">
-        <v>1962600000.0</v>
+        <v>2217500000.0</v>
       </c>
       <c r="J12">
         <v>1962600000.0</v>
       </c>
       <c r="K12">
+        <v>1962600000.0</v>
+      </c>
+      <c r="L12">
         <v>2491500000.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1775000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3882900000.0</v>
       </c>
       <c r="O12">
         <v>3882900000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="P12">
+        <v>3882900000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12">
         <v>3546100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12899100000.0</v>
       </c>
       <c r="S12">
         <v>12899100000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="T12">
+        <v>12899100000.0</v>
+      </c>
+      <c r="U12"/>
+      <c r="V12">
         <v>2762600000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2969000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>11305700000.0</v>
       </c>
-      <c r="X12">
-[...1 lines deleted...]
-      </c>
       <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
         <v>2173200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2643200000.0</v>
       </c>
       <c r="AA12">
         <v>2643200000.0</v>
       </c>
       <c r="AB12">
-        <v>0.0</v>
+        <v>2643200000.0</v>
       </c>
       <c r="AC12">
+        <v>0.0</v>
+      </c>
+      <c r="AD12">
         <v>2221000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2391400000.0</v>
       </c>
       <c r="AE12">
         <v>2391400000.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12">
+      <c r="AF12">
+        <v>2391400000.0</v>
+      </c>
+      <c r="AG12"/>
+      <c r="AH12">
         <v>2856000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2436900000.0</v>
       </c>
       <c r="AI12">
         <v>2436900000.0</v>
       </c>
-      <c r="AJ12"/>
-      <c r="AK12">
+      <c r="AJ12">
+        <v>2436900000.0</v>
+      </c>
+      <c r="AK12"/>
+      <c r="AL12">
         <v>2147400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2382400000.0</v>
       </c>
       <c r="AM12">
         <v>2382400000.0</v>
       </c>
       <c r="AN12">
+        <v>2382400000.0</v>
+      </c>
+      <c r="AO12">
         <v>1354200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2512700000.0</v>
       </c>
       <c r="AP12">
         <v>2512700000.0</v>
       </c>
       <c r="AQ12">
+        <v>2512700000.0</v>
+      </c>
+      <c r="AR12">
         <v>1208000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2221600000.0</v>
       </c>
       <c r="AS12">
         <v>2221600000.0</v>
       </c>
       <c r="AT12">
+        <v>2221600000.0</v>
+      </c>
+      <c r="AU12">
         <v>1425300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1945300000.0</v>
       </c>
       <c r="AV12">
         <v>1945300000.0</v>
       </c>
       <c r="AW12">
+        <v>1945300000.0</v>
+      </c>
+      <c r="AX12">
         <v>1350600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1946600000.0</v>
       </c>
       <c r="AY12">
         <v>1946600000.0</v>
       </c>
       <c r="AZ12">
+        <v>1946600000.0</v>
+      </c>
+      <c r="BA12">
         <v>1768800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1965200000.0</v>
       </c>
       <c r="BB12">
         <v>1965200000.0</v>
       </c>
       <c r="BC12">
+        <v>1965200000.0</v>
+      </c>
+      <c r="BD12">
         <v>1103600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1666700000.0</v>
       </c>
       <c r="BE12">
         <v>1666700000.0</v>
       </c>
       <c r="BF12">
+        <v>1666700000.0</v>
+      </c>
+      <c r="BG12">
         <v>1098200000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2574000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2572500000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1276900000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2042213004.25</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2040200000.0</v>
       </c>
-      <c r="BL12"/>
-      <c r="BM12">
+      <c r="BM12"/>
+      <c r="BN12">
         <v>755500000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1663182724.43</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1663700000.0</v>
       </c>
-      <c r="BP12"/>
-      <c r="BQ12">
+      <c r="BQ12"/>
+      <c r="BR12">
         <v>854800000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1114943255.64</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1115200000.0</v>
       </c>
-      <c r="BT12"/>
-      <c r="BU12">
+      <c r="BU12"/>
+      <c r="BV12">
         <v>1163000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1615274945.2</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1616000000.0</v>
       </c>
-      <c r="BX12"/>
-      <c r="BY12">
+      <c r="BY12"/>
+      <c r="BZ12">
         <v>1017800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1418060000.0</v>
       </c>
       <c r="CA12">
         <v>1418060000.0</v>
       </c>
-      <c r="CB12"/>
-      <c r="CC12">
+      <c r="CB12">
+        <v>1418060000.0</v>
+      </c>
+      <c r="CC12"/>
+      <c r="CD12">
         <v>761700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>879940017.75</v>
       </c>
       <c r="CE12">
         <v>879940017.75</v>
       </c>
-      <c r="CF12"/>
-      <c r="CG12">
+      <c r="CF12">
+        <v>879940017.75</v>
+      </c>
+      <c r="CG12"/>
+      <c r="CH12">
         <v>723700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>663857711.01</v>
       </c>
       <c r="CI12">
         <v>663857711.01</v>
       </c>
-      <c r="CJ12"/>
-      <c r="CK12">
+      <c r="CJ12">
+        <v>663857711.01</v>
+      </c>
+      <c r="CK12"/>
+      <c r="CL12">
         <v>1068738707.52</v>
       </c>
-      <c r="CL12"/>
-      <c r="CM12">
+      <c r="CM12"/>
+      <c r="CN12">
         <v>1068738707.52</v>
       </c>
-      <c r="CN12"/>
-      <c r="CO12">
+      <c r="CO12"/>
+      <c r="CP12">
         <v>395900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>606285764.56</v>
       </c>
       <c r="CQ12">
         <v>606285764.56</v>
       </c>
-      <c r="CR12"/>
-      <c r="CS12">
+      <c r="CR12">
+        <v>606285764.56</v>
+      </c>
+      <c r="CS12"/>
+      <c r="CT12">
         <v>302925200.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>423823575.0</v>
       </c>
-      <c r="CV12"/>
-      <c r="CW12">
+      <c r="CW12"/>
+      <c r="CX12">
         <v>221783852.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>291752916.0</v>
       </c>
-      <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
-      <c r="DC12">
+      <c r="DC12"/>
+      <c r="DD12">
         <v>374597510.0</v>
       </c>
-      <c r="DD12"/>
-      <c r="DE12">
+      <c r="DE12"/>
+      <c r="DF12">
         <v>173944400.0</v>
       </c>
-      <c r="DF12"/>
-      <c r="DG12">
+      <c r="DG12"/>
+      <c r="DH12">
         <v>343512528.0</v>
       </c>
-      <c r="DH12"/>
-      <c r="DI12">
+      <c r="DI12"/>
+      <c r="DJ12">
         <v>138146800.0</v>
       </c>
-      <c r="DJ12"/>
-      <c r="DK12">
+      <c r="DK12"/>
+      <c r="DL12">
         <v>268772526.0</v>
       </c>
-      <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
-      <c r="DO12">
+      <c r="DO12"/>
+      <c r="DP12">
         <v>316995156.0</v>
       </c>
-      <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
-      <c r="DS12">
+      <c r="DS12"/>
+      <c r="DT12">
         <v>250479467.0</v>
       </c>
-      <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
-      <c r="DW12">
+      <c r="DW12"/>
+      <c r="DX12">
         <v>205270722.0</v>
       </c>
-      <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
-      <c r="EA12">
+      <c r="EA12"/>
+      <c r="EB12">
         <v>229556376.0</v>
       </c>
-      <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
-      <c r="EE12">
+      <c r="EE12"/>
+      <c r="EF12">
         <v>238934880.0</v>
       </c>
-      <c r="EF12"/>
       <c r="EG12"/>
       <c r="EH12"/>
-      <c r="EI12">
+      <c r="EI12"/>
+      <c r="EJ12">
         <v>92955800.0</v>
       </c>
-      <c r="EJ12"/>
       <c r="EK12"/>
       <c r="EL12"/>
-      <c r="EM12">
+      <c r="EM12"/>
+      <c r="EN12">
         <v>72800772.0</v>
       </c>
-      <c r="EN12"/>
       <c r="EO12"/>
       <c r="EP12"/>
+      <c r="EQ12"/>
     </row>
-    <row r="13" spans="1:146">
+    <row r="13" spans="1:147">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13">
-        <v>109000000.0</v>
+        <v>108342103.0</v>
       </c>
       <c r="C13">
         <v>109000000.0</v>
       </c>
       <c r="D13">
         <v>109000000.0</v>
       </c>
       <c r="E13">
-        <v>114000000.0</v>
+        <v>109000000.0</v>
       </c>
       <c r="F13">
         <v>114000000.0</v>
       </c>
       <c r="G13">
-        <v>114100000.0</v>
+        <v>114000000.0</v>
       </c>
       <c r="H13">
         <v>114100000.0</v>
       </c>
       <c r="I13">
         <v>114100000.0</v>
       </c>
       <c r="J13">
         <v>114100000.0</v>
       </c>
       <c r="K13">
         <v>114100000.0</v>
       </c>
       <c r="L13">
         <v>114100000.0</v>
       </c>
       <c r="M13">
+        <v>114100000.0</v>
+      </c>
+      <c r="N13">
         <v>116200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122400000.0</v>
       </c>
       <c r="O13">
         <v>122400000.0</v>
       </c>
       <c r="P13">
         <v>122400000.0</v>
       </c>
       <c r="Q13">
+        <v>122400000.0</v>
+      </c>
+      <c r="R13">
         <v>127000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129600000.0</v>
       </c>
       <c r="S13">
         <v>129600000.0</v>
       </c>
       <c r="T13">
         <v>129600000.0</v>
       </c>
       <c r="U13">
         <v>129600000.0</v>
       </c>
       <c r="V13">
-        <v>132800000.0</v>
+        <v>129600000.0</v>
       </c>
       <c r="W13">
         <v>132800000.0</v>
       </c>
       <c r="X13">
         <v>132800000.0</v>
       </c>
       <c r="Y13">
-        <v>133300000.0</v>
+        <v>132800000.0</v>
       </c>
       <c r="Z13">
         <v>133300000.0</v>
       </c>
       <c r="AA13">
         <v>133300000.0</v>
       </c>
       <c r="AB13">
+        <v>133300000.0</v>
+      </c>
+      <c r="AC13">
         <v>173862006.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133300000.0</v>
       </c>
       <c r="AD13">
         <v>133300000.0</v>
       </c>
       <c r="AE13">
         <v>133300000.0</v>
       </c>
       <c r="AF13">
         <v>133300000.0</v>
       </c>
       <c r="AG13">
-        <v>133200000.0</v>
+        <v>133300000.0</v>
       </c>
       <c r="AH13">
         <v>133200000.0</v>
       </c>
       <c r="AI13">
         <v>133200000.0</v>
       </c>
       <c r="AJ13">
         <v>133200000.0</v>
       </c>
       <c r="AK13">
+        <v>133200000.0</v>
+      </c>
+      <c r="AL13">
         <v>133000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132900000.0</v>
       </c>
       <c r="AM13">
         <v>132900000.0</v>
       </c>
       <c r="AN13">
+        <v>132900000.0</v>
+      </c>
+      <c r="AO13">
         <v>132700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132600000.0</v>
       </c>
       <c r="AP13">
         <v>132600000.0</v>
       </c>
       <c r="AQ13">
+        <v>132600000.0</v>
+      </c>
+      <c r="AR13">
         <v>135000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>134900000.0</v>
       </c>
       <c r="AS13">
         <v>134900000.0</v>
       </c>
       <c r="AT13">
+        <v>134900000.0</v>
+      </c>
+      <c r="AU13">
         <v>133400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126500000.0</v>
       </c>
       <c r="AV13">
         <v>126500000.0</v>
       </c>
       <c r="AW13">
+        <v>126500000.0</v>
+      </c>
+      <c r="AX13">
         <v>126700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126600000.0</v>
       </c>
       <c r="AY13">
         <v>126600000.0</v>
       </c>
       <c r="AZ13">
         <v>126600000.0</v>
       </c>
       <c r="BA13">
-        <v>126400000.0</v>
+        <v>126600000.0</v>
       </c>
       <c r="BB13">
         <v>126400000.0</v>
       </c>
       <c r="BC13">
+        <v>126400000.0</v>
+      </c>
+      <c r="BD13">
         <v>125800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125600000.0</v>
       </c>
       <c r="BE13">
         <v>125600000.0</v>
       </c>
       <c r="BF13">
+        <v>125600000.0</v>
+      </c>
+      <c r="BG13">
         <v>125500000.0</v>
       </c>
-      <c r="BG13"/>
-      <c r="BH13">
+      <c r="BH13"/>
+      <c r="BI13">
         <v>183468000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>120600000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>119317652.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>119200000.0</v>
       </c>
-      <c r="BL13"/>
-      <c r="BM13">
+      <c r="BM13"/>
+      <c r="BN13">
         <v>125200000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>124061275.42</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>124100000.0</v>
       </c>
-      <c r="BP13"/>
-      <c r="BQ13">
+      <c r="BQ13"/>
+      <c r="BR13">
         <v>140600000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>125271362.64</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>125300000.0</v>
       </c>
-      <c r="BT13"/>
-      <c r="BU13">
+      <c r="BU13"/>
+      <c r="BV13">
         <v>170800000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>118446735.68</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>118500000.0</v>
       </c>
-      <c r="BX13"/>
-      <c r="BY13">
+      <c r="BY13"/>
+      <c r="BZ13">
         <v>117900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118546400.0</v>
       </c>
       <c r="CA13">
         <v>118546400.0</v>
       </c>
-      <c r="CB13"/>
-      <c r="CC13">
+      <c r="CB13">
+        <v>118546400.0</v>
+      </c>
+      <c r="CC13"/>
+      <c r="CD13">
         <v>117800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115758103.35</v>
       </c>
       <c r="CE13">
         <v>115758103.35</v>
       </c>
-      <c r="CF13"/>
-      <c r="CG13">
+      <c r="CF13">
+        <v>115758103.35</v>
+      </c>
+      <c r="CG13"/>
+      <c r="CH13">
         <v>115600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115253060.49</v>
       </c>
       <c r="CI13">
         <v>115253060.49</v>
       </c>
-      <c r="CJ13"/>
-      <c r="CK13">
+      <c r="CJ13">
+        <v>115253060.49</v>
+      </c>
+      <c r="CK13"/>
+      <c r="CL13">
         <v>111318412.32</v>
       </c>
-      <c r="CL13"/>
-      <c r="CM13">
+      <c r="CM13"/>
+      <c r="CN13">
         <v>111318412.32</v>
       </c>
-      <c r="CN13"/>
-      <c r="CO13">
+      <c r="CO13"/>
+      <c r="CP13">
         <v>77900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77409086.0</v>
       </c>
       <c r="CQ13">
         <v>77409086.0</v>
       </c>
-      <c r="CR13"/>
-      <c r="CS13">
+      <c r="CR13">
+        <v>77409086.0</v>
+      </c>
+      <c r="CS13"/>
+      <c r="CT13">
         <v>77031000.0</v>
       </c>
-      <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
-      <c r="DE13">
+      <c r="DE13"/>
+      <c r="DF13">
         <v>-5216400.0</v>
       </c>
-      <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
+      <c r="EQ13"/>
     </row>
-    <row r="14" spans="1:146">
+    <row r="14" spans="1:147">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14">
+        <v>219600000.0</v>
+      </c>
+      <c r="C14">
         <v>215000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>218600000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>215752517.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>218400000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1092000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>214869410.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1073000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>214967539.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1090800000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>214182009.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1095000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>218414613.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230793919.0</v>
       </c>
       <c r="O14">
         <v>230793919.0</v>
       </c>
       <c r="P14">
-        <v>239922464.0</v>
+        <v>230793919.0</v>
       </c>
       <c r="Q14">
         <v>239922464.0</v>
       </c>
       <c r="R14">
+        <v>239922464.0</v>
+      </c>
+      <c r="S14">
         <v>228800000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>245066428.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>245065815.0</v>
       </c>
       <c r="U14">
         <v>245065815.0</v>
       </c>
       <c r="V14">
+        <v>245065815.0</v>
+      </c>
+      <c r="W14">
         <v>251476017.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>252644044.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>234880000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>251460000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>234880000.0</v>
       </c>
       <c r="AA14">
         <v>234880000.0</v>
       </c>
       <c r="AB14">
         <v>234880000.0</v>
       </c>
       <c r="AC14">
+        <v>234880000.0</v>
+      </c>
+      <c r="AD14">
         <v>251880000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>267985820.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>234880000.0</v>
       </c>
       <c r="AF14">
         <v>234880000.0</v>
       </c>
       <c r="AG14">
+        <v>234880000.0</v>
+      </c>
+      <c r="AH14">
         <v>255940000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>196408560.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>192095240.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>234880000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>260000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>234880000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>241107420.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>263420000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>234880000.0</v>
       </c>
       <c r="AP14">
         <v>234880000.0</v>
       </c>
       <c r="AQ14">
+        <v>234880000.0</v>
+      </c>
+      <c r="AR14">
         <v>269840000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>234880000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>199983288.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>272940000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>234880000.0</v>
       </c>
       <c r="AV14">
         <v>234880000.0</v>
       </c>
       <c r="AW14">
         <v>234880000.0</v>
       </c>
       <c r="AX14">
         <v>234880000.0</v>
       </c>
       <c r="AY14">
         <v>234880000.0</v>
       </c>
       <c r="AZ14">
         <v>234880000.0</v>
       </c>
       <c r="BA14">
         <v>234880000.0</v>
       </c>
       <c r="BB14">
+        <v>234880000.0</v>
+      </c>
+      <c r="BC14">
         <v>185998624.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>234880000.0</v>
       </c>
       <c r="BD14">
         <v>234880000.0</v>
       </c>
       <c r="BE14">
         <v>234880000.0</v>
       </c>
       <c r="BF14">
         <v>234880000.0</v>
       </c>
       <c r="BG14">
         <v>234880000.0</v>
       </c>
       <c r="BH14">
         <v>234880000.0</v>
       </c>
       <c r="BI14">
         <v>234880000.0</v>
       </c>
       <c r="BJ14">
+        <v>234880000.0</v>
+      </c>
+      <c r="BK14">
         <v>245420000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>237898200.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>245420000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>259220000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>248759940.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>237900000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>247921274.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>252440000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>198391393.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>244960000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>283284251.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>243467841.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>237060000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>243972159.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235842746.0</v>
       </c>
       <c r="BY14">
         <v>235842746.0</v>
       </c>
       <c r="BZ14">
+        <v>235842746.0</v>
+      </c>
+      <c r="CA14">
         <v>230004953.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>232737896.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>232713043.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>226062136.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>372281571.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>224133713.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>228445667.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>273448759.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>227393389.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>183114441.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>234729574.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>207983501.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203430476.0</v>
       </c>
       <c r="CM14">
         <v>203430476.0</v>
       </c>
       <c r="CN14">
+        <v>203430476.0</v>
+      </c>
+      <c r="CO14">
         <v>183200000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>152247506.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>157388465.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>157814894.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>154074074.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152307692.0</v>
       </c>
       <c r="CT14">
         <v>152307692.0</v>
       </c>
       <c r="CU14">
+        <v>152307692.0</v>
+      </c>
+      <c r="CV14">
         <v>148012729.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>148666667.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>150882353.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>147142857.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>165136140.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>137941176.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>148275862.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>151428571.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>153086530.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>147000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147826087.0</v>
       </c>
       <c r="DF14">
         <v>147826087.0</v>
       </c>
       <c r="DG14">
+        <v>147826087.0</v>
+      </c>
+      <c r="DH14">
         <v>159217226.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>145000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139375000.0</v>
       </c>
       <c r="DJ14">
         <v>139375000.0</v>
       </c>
       <c r="DK14">
-        <v>142307692.0</v>
+        <v>139375000.0</v>
       </c>
       <c r="DL14">
         <v>142307692.0</v>
       </c>
       <c r="DM14">
         <v>142307692.0</v>
       </c>
       <c r="DN14">
         <v>142307692.0</v>
       </c>
       <c r="DO14">
+        <v>142307692.0</v>
+      </c>
+      <c r="DP14">
         <v>2466000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25142857.0</v>
       </c>
       <c r="DQ14">
         <v>25142857.0</v>
       </c>
       <c r="DR14">
+        <v>25142857.0</v>
+      </c>
+      <c r="DS14">
         <v>58888889.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>9528000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2190000.0</v>
       </c>
       <c r="DU14">
         <v>2190000.0</v>
       </c>
       <c r="DV14">
         <v>2190000.0</v>
       </c>
       <c r="DW14">
         <v>2190000.0</v>
       </c>
       <c r="DX14">
+        <v>2190000.0</v>
+      </c>
+      <c r="DY14">
         <v>1676923.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1730000.0</v>
       </c>
       <c r="DZ14">
         <v>1730000.0</v>
       </c>
       <c r="EA14">
         <v>1730000.0</v>
       </c>
       <c r="EB14">
-        <v>1644000.0</v>
+        <v>1730000.0</v>
       </c>
       <c r="EC14">
         <v>1644000.0</v>
       </c>
       <c r="ED14">
         <v>1644000.0</v>
       </c>
       <c r="EE14">
         <v>1644000.0</v>
       </c>
       <c r="EF14">
-        <v>1590000.0</v>
+        <v>1644000.0</v>
       </c>
       <c r="EG14">
         <v>1590000.0</v>
       </c>
       <c r="EH14">
         <v>1590000.0</v>
       </c>
       <c r="EI14">
         <v>1590000.0</v>
       </c>
       <c r="EJ14">
         <v>1590000.0</v>
       </c>
       <c r="EK14">
         <v>1590000.0</v>
       </c>
       <c r="EL14">
         <v>1590000.0</v>
       </c>
       <c r="EM14">
         <v>1590000.0</v>
       </c>
       <c r="EN14">
         <v>1590000.0</v>
       </c>
       <c r="EO14">
         <v>1590000.0</v>
       </c>
       <c r="EP14">
         <v>1590000.0</v>
       </c>
+      <c r="EQ14">
+        <v>1590000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:146">
+    <row r="15" spans="1:147">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>127000000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>129600000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>129600000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>132800000.0</v>
       </c>
-      <c r="X15">
-[...1 lines deleted...]
-      </c>
       <c r="Y15">
+        <v>0.0</v>
+      </c>
+      <c r="Z15">
         <v>133300000.0</v>
       </c>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
       <c r="AA15">
+        <v>0.0</v>
+      </c>
+      <c r="AB15">
         <v>133300000.0</v>
       </c>
-      <c r="AB15">
-[...1 lines deleted...]
-      </c>
       <c r="AC15">
+        <v>0.0</v>
+      </c>
+      <c r="AD15">
         <v>133300000.0</v>
       </c>
-      <c r="AD15">
-[...1 lines deleted...]
-      </c>
       <c r="AE15">
+        <v>0.0</v>
+      </c>
+      <c r="AF15">
         <v>133300000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15">
         <v>133200000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>133200000.0</v>
       </c>
-      <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15">
         <v>133000000.0</v>
       </c>
-      <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>132900000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>132700000.0</v>
       </c>
-      <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>132600000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>135000000.0</v>
       </c>
-      <c r="AR15"/>
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15">
         <v>134900000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>133400000.0</v>
       </c>
-      <c r="AU15"/>
-      <c r="AV15">
+      <c r="AV15"/>
+      <c r="AW15">
         <v>126500000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>126700000.0</v>
       </c>
-      <c r="AX15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AY15"/>
       <c r="AZ15">
         <v>126600000.0</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15">
+      <c r="BA15">
+        <v>126600000.0</v>
+      </c>
+      <c r="BB15"/>
+      <c r="BC15">
         <v>126400000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>125800000.0</v>
       </c>
-      <c r="BD15"/>
       <c r="BE15"/>
-      <c r="BF15">
+      <c r="BF15"/>
+      <c r="BG15">
         <v>125500000.0</v>
       </c>
-      <c r="BG15"/>
       <c r="BH15"/>
-      <c r="BI15">
+      <c r="BI15"/>
+      <c r="BJ15">
         <v>120600000.0</v>
       </c>
-      <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
-      <c r="BM15">
+      <c r="BM15"/>
+      <c r="BN15">
         <v>125200000.0</v>
       </c>
-      <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
-      <c r="BQ15">
+      <c r="BQ15"/>
+      <c r="BR15">
         <v>140600000.0</v>
       </c>
-      <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
-      <c r="BU15">
+      <c r="BU15"/>
+      <c r="BV15">
         <v>170800000.0</v>
       </c>
-      <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
-      <c r="BY15">
+      <c r="BY15"/>
+      <c r="BZ15">
         <v>117900000.0</v>
       </c>
-      <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
-      <c r="CC15">
+      <c r="CC15"/>
+      <c r="CD15">
         <v>117800000.0</v>
       </c>
-      <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
-      <c r="CG15">
+      <c r="CG15"/>
+      <c r="CH15">
         <v>115600000.0</v>
       </c>
-      <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
-      <c r="CK15">
+      <c r="CK15"/>
+      <c r="CL15">
         <v>113800000.0</v>
       </c>
-      <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
-      <c r="CO15">
+      <c r="CO15"/>
+      <c r="CP15">
         <v>77900000.0</v>
       </c>
-      <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
-      <c r="CS15">
+      <c r="CS15"/>
+      <c r="CT15">
         <v>77031000.0</v>
       </c>
-      <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
       <c r="EE15"/>
       <c r="EF15"/>
       <c r="EG15"/>
       <c r="EH15"/>
       <c r="EI15"/>
       <c r="EJ15"/>
       <c r="EK15"/>
       <c r="EL15"/>
       <c r="EM15"/>
       <c r="EN15"/>
       <c r="EO15"/>
       <c r="EP15"/>
+      <c r="EQ15"/>
     </row>
-    <row r="16" spans="1:146">
+    <row r="16" spans="1:147">
       <c r="A16" t="s">
         <v>54</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>1216000000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>1271000000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>1318900000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>1310500000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>1599000000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>1457200000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>1334000000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>312200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>330900000.0</v>
       </c>
       <c r="S16">
         <v>330900000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="T16">
+        <v>330900000.0</v>
+      </c>
+      <c r="U16"/>
+      <c r="V16">
         <v>371300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>499900000.0</v>
       </c>
       <c r="W16">
         <v>499900000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="X16">
+        <v>499900000.0</v>
+      </c>
+      <c r="Y16"/>
+      <c r="Z16">
         <v>1377300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>545900000.0</v>
       </c>
       <c r="AA16">
         <v>545900000.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16">
+      <c r="AB16">
+        <v>545900000.0</v>
+      </c>
+      <c r="AC16"/>
+      <c r="AD16">
         <v>1284500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1212100000.0</v>
       </c>
       <c r="AE16">
         <v>1212100000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AF16">
+        <v>1212100000.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16">
         <v>1472200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>752300000.0</v>
       </c>
       <c r="AI16">
         <v>752300000.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AJ16">
+        <v>752300000.0</v>
+      </c>
+      <c r="AK16"/>
+      <c r="AL16">
         <v>1216400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1081000000.0</v>
       </c>
       <c r="AM16">
         <v>1081000000.0</v>
       </c>
       <c r="AN16">
+        <v>1081000000.0</v>
+      </c>
+      <c r="AO16">
         <v>1017400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>586000000.0</v>
       </c>
       <c r="AP16">
         <v>586000000.0</v>
       </c>
       <c r="AQ16">
+        <v>586000000.0</v>
+      </c>
+      <c r="AR16">
         <v>947800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>535400000.0</v>
       </c>
       <c r="AS16">
         <v>535400000.0</v>
       </c>
       <c r="AT16">
+        <v>535400000.0</v>
+      </c>
+      <c r="AU16">
         <v>1027300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3765000000.0</v>
       </c>
       <c r="AV16">
         <v>3765000000.0</v>
       </c>
       <c r="AW16">
+        <v>3765000000.0</v>
+      </c>
+      <c r="AX16">
         <v>968100000.0</v>
       </c>
-      <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>1002300000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>1075900000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>919400000.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16">
+      <c r="BE16"/>
+      <c r="BF16">
         <v>910900000.0</v>
       </c>
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-      <c r="BI16">
+      <c r="BI16"/>
+      <c r="BJ16">
         <v>2463100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>601092725.25</v>
       </c>
       <c r="BK16">
         <v>601092725.25</v>
       </c>
-      <c r="BL16"/>
-      <c r="BM16">
+      <c r="BL16">
+        <v>601092725.25</v>
+      </c>
+      <c r="BM16"/>
+      <c r="BN16">
         <v>2190900000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>510641215.73</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>510800000.0</v>
       </c>
-      <c r="BP16"/>
-      <c r="BQ16">
+      <c r="BQ16"/>
+      <c r="BR16">
         <v>2029300000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>604060609.8</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>604200000.0</v>
       </c>
-      <c r="BT16"/>
-      <c r="BU16">
+      <c r="BU16"/>
+      <c r="BV16">
         <v>570057382.56</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>405618080.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>405800000.0</v>
       </c>
-      <c r="BX16"/>
-      <c r="BY16">
+      <c r="BY16"/>
+      <c r="BZ16">
         <v>417010055.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>391391840.0</v>
       </c>
       <c r="CA16">
         <v>391391840.0</v>
       </c>
-      <c r="CB16"/>
-      <c r="CC16">
+      <c r="CB16">
+        <v>391391840.0</v>
+      </c>
+      <c r="CC16"/>
+      <c r="CD16">
         <v>1283700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335167735.05</v>
       </c>
       <c r="CE16">
         <v>335167735.05</v>
       </c>
-      <c r="CF16"/>
+      <c r="CF16">
+        <v>335167735.05</v>
+      </c>
       <c r="CG16"/>
-      <c r="CH16">
-[...1 lines deleted...]
-      </c>
+      <c r="CH16"/>
       <c r="CI16">
         <v>322909257.24</v>
       </c>
-      <c r="CJ16"/>
-      <c r="CK16">
+      <c r="CJ16">
+        <v>322909257.24</v>
+      </c>
+      <c r="CK16"/>
+      <c r="CL16">
         <v>267885664.32</v>
       </c>
-      <c r="CL16"/>
-      <c r="CM16">
+      <c r="CM16"/>
+      <c r="CN16">
         <v>267885664.32</v>
       </c>
-      <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
@@ -11085,101 +11129,102 @@
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
       <c r="EH16"/>
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
+      <c r="EQ16"/>
     </row>
-    <row r="17" spans="1:146">
+    <row r="17" spans="1:147">
       <c r="A17" t="s">
         <v>55</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-      <c r="W17">
-[...1 lines deleted...]
-      </c>
+      <c r="W17"/>
       <c r="X17">
         <v>0.0</v>
       </c>
       <c r="Y17">
         <v>0.0</v>
       </c>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
-      <c r="AE17"/>
+      <c r="AE17">
+        <v>0.0</v>
+      </c>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
@@ -11251,121 +11296,122 @@
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
+      <c r="EQ17"/>
     </row>
-    <row r="18" spans="1:146">
+    <row r="18" spans="1:147">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
-[...1 lines deleted...]
-      </c>
+      <c r="W18"/>
       <c r="X18">
         <v>0.0</v>
       </c>
       <c r="Y18">
         <v>0.0</v>
       </c>
       <c r="Z18">
         <v>0.0</v>
       </c>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
+        <v>0.0</v>
+      </c>
+      <c r="AF18">
         <v>694900000.0</v>
       </c>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-      <c r="AI18">
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>855600000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>814000000.0</v>
       </c>
-      <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>836900000.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
@@ -11425,52 +11471,53 @@
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
       <c r="EH18"/>
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
+      <c r="EQ18"/>
     </row>
-    <row r="19" spans="1:146">
+    <row r="19" spans="1:147">
       <c r="A19" t="s">
         <v>57</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -11575,300 +11622,303 @@
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
+      <c r="EQ19"/>
     </row>
-    <row r="20" spans="1:146">
+    <row r="20" spans="1:147">
       <c r="A20" t="s">
         <v>58</v>
       </c>
       <c r="B20">
+        <v>7001484194.0</v>
+      </c>
+      <c r="C20">
         <v>6946000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>7348000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>7610000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8345000000.0</v>
       </c>
       <c r="F20">
         <v>8345000000.0</v>
       </c>
       <c r="G20">
-        <v>8388900000.0</v>
+        <v>8345000000.0</v>
       </c>
       <c r="H20">
         <v>8388900000.0</v>
       </c>
       <c r="I20">
+        <v>8388900000.0</v>
+      </c>
+      <c r="J20">
         <v>8296800000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>8296799999.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>8453400000.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>8237500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7612300000.0</v>
       </c>
       <c r="O20">
         <v>7612300000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="P20">
+        <v>7612300000.0</v>
+      </c>
+      <c r="Q20"/>
+      <c r="R20">
         <v>7325100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7388800000.0</v>
       </c>
       <c r="S20">
         <v>7388800000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20">
+      <c r="T20">
+        <v>7388800000.0</v>
+      </c>
+      <c r="U20"/>
+      <c r="V20">
         <v>8120200000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>10170700000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>10110600000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>80027904496.5</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>13252100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13202800000.0</v>
       </c>
       <c r="AA20">
         <v>13202800000.0</v>
       </c>
       <c r="AB20">
+        <v>13202800000.0</v>
+      </c>
+      <c r="AC20">
         <v>17220294769.79</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>12950500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12952900000.0</v>
       </c>
       <c r="AE20">
         <v>12952900000.0</v>
       </c>
       <c r="AF20">
         <v>12952900000.0</v>
       </c>
       <c r="AG20">
+        <v>12952900000.0</v>
+      </c>
+      <c r="AH20">
         <v>13082100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13214300000.0</v>
       </c>
       <c r="AI20">
         <v>13214300000.0</v>
       </c>
       <c r="AJ20">
         <v>13214300000.0</v>
       </c>
       <c r="AK20">
+        <v>13214300000.0</v>
+      </c>
+      <c r="AL20">
         <v>12293500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10670600000.0</v>
       </c>
       <c r="AM20">
         <v>10670600000.0</v>
       </c>
       <c r="AN20">
+        <v>10670600000.0</v>
+      </c>
+      <c r="AO20">
         <v>10057300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9979400000.0</v>
       </c>
       <c r="AP20">
         <v>9979400000.0</v>
       </c>
       <c r="AQ20">
+        <v>9979400000.0</v>
+      </c>
+      <c r="AR20">
         <v>9465700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9472800000.0</v>
       </c>
       <c r="AS20">
         <v>9472800000.0</v>
       </c>
       <c r="AT20">
+        <v>9472800000.0</v>
+      </c>
+      <c r="AU20">
         <v>9938200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9457200000.0</v>
       </c>
       <c r="AV20">
         <v>9457200000.0</v>
       </c>
       <c r="AW20">
+        <v>9457200000.0</v>
+      </c>
+      <c r="AX20">
         <v>9385800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9430800000.0</v>
       </c>
       <c r="AY20">
         <v>9430800000.0</v>
       </c>
       <c r="AZ20">
+        <v>9430800000.0</v>
+      </c>
+      <c r="BA20">
         <v>9338500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9106300000.0</v>
       </c>
       <c r="BB20">
         <v>9106300000.0</v>
       </c>
       <c r="BC20">
+        <v>9106300000.0</v>
+      </c>
+      <c r="BD20">
         <v>8940700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8697500000.0</v>
       </c>
       <c r="BE20">
         <v>8697500000.0</v>
       </c>
       <c r="BF20">
+        <v>8697500000.0</v>
+      </c>
+      <c r="BG20">
         <v>8371600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9093000000.0</v>
       </c>
       <c r="BH20">
         <v>9093000000.0</v>
       </c>
       <c r="BI20">
+        <v>9093000000.0</v>
+      </c>
+      <c r="BJ20">
         <v>6422900000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>6077690961.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>6071700000.0</v>
       </c>
-      <c r="BL20"/>
-      <c r="BM20">
+      <c r="BM20"/>
+      <c r="BN20">
         <v>5530800000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>5432810164.92</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>5434500000.0</v>
       </c>
-      <c r="BP20"/>
-      <c r="BQ20">
+      <c r="BQ20"/>
+      <c r="BR20">
         <v>5492700000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>5673892394.52</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>5675200000.0</v>
       </c>
-      <c r="BT20"/>
-      <c r="BU20">
+      <c r="BU20"/>
+      <c r="BV20">
         <v>5431300000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>-227.9</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>4389700000.0</v>
       </c>
-      <c r="BX20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BY20"/>
       <c r="BZ20">
         <v>4710000000.0</v>
       </c>
       <c r="CA20">
         <v>4710000000.0</v>
       </c>
-      <c r="CB20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CB20">
+        <v>4710000000.0</v>
+      </c>
+      <c r="CC20"/>
       <c r="CD20">
         <v>4407000000.0</v>
       </c>
       <c r="CE20">
         <v>4407000000.0</v>
       </c>
-      <c r="CF20"/>
-      <c r="CG20">
+      <c r="CF20">
+        <v>4407000000.0</v>
+      </c>
+      <c r="CG20"/>
+      <c r="CH20">
         <v>6787379000.0</v>
       </c>
-      <c r="CH20"/>
-      <c r="CI20">
+      <c r="CI20"/>
+      <c r="CJ20">
         <v>6458000000.0</v>
       </c>
-      <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
-      <c r="CM20">
+      <c r="CM20"/>
+      <c r="CN20">
         <v>5223900000.0</v>
       </c>
-      <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
@@ -11879,1282 +11929,1292 @@
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
+      <c r="EQ20"/>
     </row>
-    <row r="21" spans="1:146">
+    <row r="21" spans="1:147">
       <c r="A21" t="s">
         <v>59</v>
       </c>
       <c r="B21">
+        <v>741497332.0</v>
+      </c>
+      <c r="C21">
         <v>734000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>726000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>737000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>793000000.0</v>
       </c>
       <c r="F21">
         <v>793000000.0</v>
       </c>
       <c r="G21">
-        <v>849900000.0</v>
+        <v>793000000.0</v>
       </c>
       <c r="H21">
         <v>849900000.0</v>
       </c>
       <c r="I21">
-        <v>1500900000.0</v>
+        <v>849900000.0</v>
       </c>
       <c r="J21">
         <v>1500900000.0</v>
       </c>
       <c r="K21">
+        <v>1500900000.0</v>
+      </c>
+      <c r="L21">
         <v>1451900000.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>1469200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1359500000.0</v>
       </c>
       <c r="O21">
         <v>1359500000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="P21">
+        <v>1359500000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21">
         <v>1364500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1389300000.0</v>
       </c>
       <c r="S21">
         <v>1389300000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="T21">
+        <v>1389300000.0</v>
+      </c>
+      <c r="U21"/>
+      <c r="V21">
         <v>1488900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1468800000.0</v>
       </c>
       <c r="W21">
         <v>1468800000.0</v>
       </c>
       <c r="X21">
+        <v>1468800000.0</v>
+      </c>
+      <c r="Y21">
         <v>11557216919.6</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1786200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1842000000.0</v>
       </c>
       <c r="AA21">
         <v>1842000000.0</v>
       </c>
       <c r="AB21">
+        <v>1842000000.0</v>
+      </c>
+      <c r="AC21">
         <v>2402504238.95</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1936700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2018400000.0</v>
       </c>
       <c r="AE21">
         <v>2018400000.0</v>
       </c>
       <c r="AF21">
         <v>2018400000.0</v>
       </c>
       <c r="AG21">
+        <v>2018400000.0</v>
+      </c>
+      <c r="AH21">
         <v>2111300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2217300000.0</v>
       </c>
       <c r="AI21">
         <v>2217300000.0</v>
       </c>
       <c r="AJ21">
         <v>2217300000.0</v>
       </c>
       <c r="AK21">
+        <v>2217300000.0</v>
+      </c>
+      <c r="AL21">
         <v>2036700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1715400000.0</v>
       </c>
       <c r="AM21">
         <v>1715400000.0</v>
       </c>
       <c r="AN21">
+        <v>1715400000.0</v>
+      </c>
+      <c r="AO21">
         <v>1714200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1668900000.0</v>
       </c>
       <c r="AP21">
         <v>1668900000.0</v>
       </c>
       <c r="AQ21">
+        <v>1668900000.0</v>
+      </c>
+      <c r="AR21">
         <v>1662600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1667800000.0</v>
       </c>
       <c r="AS21">
         <v>1667800000.0</v>
       </c>
       <c r="AT21">
+        <v>1667800000.0</v>
+      </c>
+      <c r="AU21">
         <v>1843900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1827400000.0</v>
       </c>
       <c r="AV21">
         <v>1827400000.0</v>
       </c>
       <c r="AW21">
+        <v>1827400000.0</v>
+      </c>
+      <c r="AX21">
         <v>1767500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1859900000.0</v>
       </c>
       <c r="AY21">
         <v>1859900000.0</v>
       </c>
       <c r="AZ21">
+        <v>1859900000.0</v>
+      </c>
+      <c r="BA21">
         <v>1915100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1904500000.0</v>
       </c>
       <c r="BB21">
         <v>1904500000.0</v>
       </c>
       <c r="BC21">
+        <v>1904500000.0</v>
+      </c>
+      <c r="BD21">
         <v>1950500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000700000.0</v>
       </c>
       <c r="BE21">
         <v>2000700000.0</v>
       </c>
       <c r="BF21">
+        <v>2000700000.0</v>
+      </c>
+      <c r="BG21">
         <v>2007900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="BH21">
         <v>17000000.0</v>
       </c>
       <c r="BI21">
+        <v>17000000.0</v>
+      </c>
+      <c r="BJ21">
         <v>1176000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1155738983.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1154600000.0</v>
       </c>
-      <c r="BL21"/>
-      <c r="BM21">
+      <c r="BM21"/>
+      <c r="BN21">
         <v>1087500000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1115052915.02</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1115400000.0</v>
       </c>
-      <c r="BP21"/>
-      <c r="BQ21">
+      <c r="BQ21"/>
+      <c r="BR21">
         <v>1178700000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1260309387.6</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1260600000.0</v>
       </c>
-      <c r="BT21"/>
-      <c r="BU21">
+      <c r="BU21"/>
+      <c r="BV21">
         <v>1085300000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>5793099981.76</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>773600000.0</v>
       </c>
-      <c r="BX21"/>
-      <c r="BY21">
+      <c r="BY21"/>
+      <c r="BZ21">
         <v>5180900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5652964240.0</v>
       </c>
       <c r="CA21">
         <v>5652964240.0</v>
       </c>
-      <c r="CB21"/>
-      <c r="CC21">
+      <c r="CB21">
+        <v>5652964240.0</v>
+      </c>
+      <c r="CC21"/>
+      <c r="CD21">
         <v>5391700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5359677605.1</v>
       </c>
       <c r="CE21">
         <v>5359677605.1</v>
       </c>
-      <c r="CF21"/>
-      <c r="CG21">
+      <c r="CF21">
+        <v>5359677605.1</v>
+      </c>
+      <c r="CG21"/>
+      <c r="CH21">
         <v>5402200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5401760353.56</v>
       </c>
       <c r="CI21">
         <v>5401760353.56</v>
       </c>
-      <c r="CJ21"/>
-      <c r="CK21">
+      <c r="CJ21">
+        <v>5401760353.56</v>
+      </c>
+      <c r="CK21"/>
+      <c r="CL21">
         <v>4452042200.56</v>
       </c>
-      <c r="CL21"/>
-      <c r="CM21">
+      <c r="CM21"/>
+      <c r="CN21">
         <v>4452042200.56</v>
       </c>
-      <c r="CN21"/>
-      <c r="CO21">
+      <c r="CO21"/>
+      <c r="CP21">
         <v>861000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>759405232.88</v>
       </c>
       <c r="CQ21">
         <v>759405232.88</v>
       </c>
-      <c r="CR21"/>
-      <c r="CS21">
+      <c r="CR21">
+        <v>759405232.88</v>
+      </c>
+      <c r="CS21"/>
+      <c r="CT21">
         <v>554496400.0</v>
       </c>
-      <c r="CT21"/>
-      <c r="CU21">
+      <c r="CU21"/>
+      <c r="CV21">
         <v>507865350.0</v>
       </c>
-      <c r="CV21"/>
-      <c r="CW21">
+      <c r="CW21"/>
+      <c r="CX21">
         <v>429233918.0</v>
       </c>
-      <c r="CX21"/>
-      <c r="CY21">
+      <c r="CY21"/>
+      <c r="CZ21">
         <v>349704252.0</v>
       </c>
-      <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
-      <c r="DC21">
+      <c r="DC21"/>
+      <c r="DD21">
         <v>350013636.0</v>
       </c>
-      <c r="DD21"/>
-      <c r="DE21">
+      <c r="DE21"/>
+      <c r="DF21">
         <v>349498800.0</v>
       </c>
-      <c r="DF21"/>
-      <c r="DG21">
+      <c r="DG21"/>
+      <c r="DH21">
         <v>351343164.0</v>
       </c>
-      <c r="DH21"/>
-      <c r="DI21">
+      <c r="DI21"/>
+      <c r="DJ21">
         <v>350453314.0</v>
       </c>
-      <c r="DJ21"/>
-      <c r="DK21">
+      <c r="DK21"/>
+      <c r="DL21">
         <v>350389314.0</v>
       </c>
-      <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
-      <c r="DO21">
+      <c r="DO21"/>
+      <c r="DP21">
         <v>350053512.0</v>
       </c>
-      <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
-      <c r="DS21">
+      <c r="DS21"/>
+      <c r="DT21">
         <v>349510833.0</v>
       </c>
-      <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
-      <c r="DW21">
+      <c r="DW21"/>
+      <c r="DX21">
         <v>349671006.0</v>
       </c>
-      <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
-      <c r="EA21">
+      <c r="EA21"/>
+      <c r="EB21">
         <v>350192710.0</v>
       </c>
-      <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
-      <c r="EE21">
+      <c r="EE21"/>
+      <c r="EF21">
         <v>357966080.0</v>
       </c>
-      <c r="EF21"/>
       <c r="EG21"/>
       <c r="EH21"/>
-      <c r="EI21">
+      <c r="EI21"/>
+      <c r="EJ21">
         <v>175700336.0</v>
       </c>
-      <c r="EJ21"/>
       <c r="EK21"/>
       <c r="EL21"/>
       <c r="EM21"/>
       <c r="EN21"/>
       <c r="EO21"/>
       <c r="EP21"/>
+      <c r="EQ21"/>
     </row>
-    <row r="22" spans="1:146">
+    <row r="22" spans="1:147">
       <c r="A22" t="s">
         <v>60</v>
       </c>
-      <c r="B22">
+      <c r="B22"/>
+      <c r="C22">
         <v>189000000.0</v>
       </c>
-      <c r="C22"/>
       <c r="D22"/>
-      <c r="E22">
+      <c r="E22"/>
+      <c r="F22">
         <v>-3265000000.0</v>
       </c>
-      <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>-4158500000.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>292700000.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>352400000.0</v>
       </c>
-      <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22">
         <v>343800000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>254000000.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>279100000.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>264100000.0</v>
       </c>
-      <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22">
         <v>312400000.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22">
         <v>3993200000.0</v>
       </c>
-      <c r="X22">
-[...1 lines deleted...]
-      </c>
       <c r="Y22">
+        <v>0.0</v>
+      </c>
+      <c r="Z22">
         <v>-4894000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>366500000.0</v>
       </c>
       <c r="AA22">
         <v>366500000.0</v>
       </c>
       <c r="AB22">
-        <v>0.0</v>
+        <v>366500000.0</v>
       </c>
       <c r="AC22">
+        <v>0.0</v>
+      </c>
+      <c r="AD22">
         <v>-4692300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>424300000.0</v>
       </c>
       <c r="AE22">
         <v>424300000.0</v>
       </c>
       <c r="AF22">
         <v>424300000.0</v>
       </c>
       <c r="AG22">
+        <v>424300000.0</v>
+      </c>
+      <c r="AH22">
         <v>443200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400400000.0</v>
       </c>
       <c r="AI22">
         <v>400400000.0</v>
       </c>
       <c r="AJ22">
         <v>400400000.0</v>
       </c>
       <c r="AK22">
+        <v>400400000.0</v>
+      </c>
+      <c r="AL22">
         <v>408800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>329000000.0</v>
       </c>
       <c r="AM22">
         <v>329000000.0</v>
       </c>
       <c r="AN22">
+        <v>329000000.0</v>
+      </c>
+      <c r="AO22">
         <v>321700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>327300000.0</v>
       </c>
       <c r="AP22">
         <v>327300000.0</v>
       </c>
       <c r="AQ22">
+        <v>327300000.0</v>
+      </c>
+      <c r="AR22">
         <v>324900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>304500000.0</v>
       </c>
       <c r="AS22">
         <v>304500000.0</v>
       </c>
       <c r="AT22">
+        <v>304500000.0</v>
+      </c>
+      <c r="AU22">
         <v>336900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>348200000.0</v>
       </c>
       <c r="AV22">
         <v>348200000.0</v>
       </c>
       <c r="AW22">
+        <v>348200000.0</v>
+      </c>
+      <c r="AX22">
         <v>410400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>333900000.0</v>
       </c>
       <c r="AY22">
         <v>333900000.0</v>
       </c>
       <c r="AZ22">
+        <v>333900000.0</v>
+      </c>
+      <c r="BA22">
         <v>483000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>366000000.0</v>
       </c>
       <c r="BB22">
         <v>366000000.0</v>
       </c>
       <c r="BC22">
+        <v>366000000.0</v>
+      </c>
+      <c r="BD22">
         <v>435400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>306700000.0</v>
       </c>
       <c r="BE22">
         <v>306700000.0</v>
       </c>
       <c r="BF22">
+        <v>306700000.0</v>
+      </c>
+      <c r="BG22">
         <v>346500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>343000000.0</v>
       </c>
       <c r="BH22">
         <v>343000000.0</v>
       </c>
       <c r="BI22">
+        <v>343000000.0</v>
+      </c>
+      <c r="BJ22">
         <v>375500000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>344239373.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>343900000.0</v>
       </c>
-      <c r="BL22"/>
-      <c r="BM22">
+      <c r="BM22"/>
+      <c r="BN22">
         <v>324400000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>341393853.42</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>341500000.0</v>
       </c>
-      <c r="BP22"/>
-      <c r="BQ22">
+      <c r="BQ22"/>
+      <c r="BR22">
         <v>365300000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>281434866.24</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>281500000.0</v>
       </c>
-      <c r="BT22"/>
-      <c r="BU22">
+      <c r="BU22"/>
+      <c r="BV22">
         <v>346700000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>220500870.24</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>220600000.0</v>
       </c>
-      <c r="BX22"/>
-      <c r="BY22">
+      <c r="BY22"/>
+      <c r="BZ22">
         <v>314200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269250800.0</v>
       </c>
       <c r="CA22">
         <v>269250800.0</v>
       </c>
-      <c r="CB22"/>
-      <c r="CC22">
+      <c r="CB22">
+        <v>269250800.0</v>
+      </c>
+      <c r="CC22"/>
+      <c r="CD22">
         <v>371800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>291745486.05</v>
       </c>
       <c r="CE22">
         <v>291745486.05</v>
       </c>
-      <c r="CF22"/>
-      <c r="CG22">
+      <c r="CF22">
+        <v>291745486.05</v>
+      </c>
+      <c r="CG22"/>
+      <c r="CH22">
         <v>328500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>237421456.02</v>
       </c>
       <c r="CI22">
         <v>237421456.02</v>
       </c>
-      <c r="CJ22"/>
-      <c r="CK22">
+      <c r="CJ22">
+        <v>237421456.02</v>
+      </c>
+      <c r="CK22"/>
+      <c r="CL22">
         <v>241357273.36</v>
       </c>
-      <c r="CL22"/>
-      <c r="CM22">
+      <c r="CM22"/>
+      <c r="CN22">
         <v>241357273.36</v>
       </c>
-      <c r="CN22"/>
-      <c r="CO22">
+      <c r="CO22"/>
+      <c r="CP22">
         <v>198100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113366216.88</v>
       </c>
       <c r="CQ22">
         <v>113366216.88</v>
       </c>
-      <c r="CR22"/>
-      <c r="CS22">
+      <c r="CR22">
+        <v>113366216.88</v>
+      </c>
+      <c r="CS22"/>
+      <c r="CT22">
         <v>140304200.0</v>
       </c>
-      <c r="CT22"/>
-      <c r="CU22">
+      <c r="CU22"/>
+      <c r="CV22">
         <v>107296345.0</v>
       </c>
-      <c r="CV22"/>
-      <c r="CW22">
+      <c r="CW22"/>
+      <c r="CX22">
         <v>124745920.0</v>
       </c>
-      <c r="CX22"/>
-      <c r="CY22">
+      <c r="CY22"/>
+      <c r="CZ22">
         <v>99630324.0</v>
       </c>
-      <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
-      <c r="DC22">
+      <c r="DC22"/>
+      <c r="DD22">
         <v>94072734.0</v>
       </c>
-      <c r="DD22"/>
-      <c r="DE22">
+      <c r="DE22"/>
+      <c r="DF22">
         <v>115855600.0</v>
       </c>
-      <c r="DF22"/>
-      <c r="DG22">
+      <c r="DG22"/>
+      <c r="DH22">
         <v>92867460.0</v>
       </c>
-      <c r="DH22"/>
-      <c r="DI22">
+      <c r="DI22"/>
+      <c r="DJ22">
         <v>89104686.0</v>
       </c>
-      <c r="DJ22"/>
-      <c r="DK22">
+      <c r="DK22"/>
+      <c r="DL22">
         <v>103875912.0</v>
       </c>
-      <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
-      <c r="DO22">
+      <c r="DO22"/>
+      <c r="DP22">
         <v>76933352.0</v>
       </c>
-      <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
-      <c r="DS22">
+      <c r="DS22"/>
+      <c r="DT22">
         <v>65669268.0</v>
       </c>
-      <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
-      <c r="DW22">
+      <c r="DW22"/>
+      <c r="DX22">
         <v>62740908.0</v>
       </c>
-      <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
-      <c r="EA22">
+      <c r="EA22"/>
+      <c r="EB22">
         <v>62003032.0</v>
       </c>
-      <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
-      <c r="EE22">
+      <c r="EE22"/>
+      <c r="EF22">
         <v>93043760.0</v>
       </c>
-      <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
-      <c r="EI22">
+      <c r="EI22"/>
+      <c r="EJ22">
         <v>34463016.0</v>
       </c>
-      <c r="EJ22"/>
       <c r="EK22"/>
       <c r="EL22"/>
-      <c r="EM22">
+      <c r="EM22"/>
+      <c r="EN22">
         <v>38001576.0</v>
       </c>
-      <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
+      <c r="EQ22"/>
     </row>
-    <row r="23" spans="1:146">
+    <row r="23" spans="1:147">
       <c r="A23" t="s">
         <v>61</v>
       </c>
       <c r="B23">
+        <v>23432707252.0</v>
+      </c>
+      <c r="C23">
         <v>24075000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>23394000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>25509000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25813000000.0</v>
       </c>
       <c r="F23">
         <v>25813000000.0</v>
       </c>
       <c r="G23">
-        <v>26622400000.0</v>
+        <v>25813000000.0</v>
       </c>
       <c r="H23">
         <v>26622400000.0</v>
       </c>
       <c r="I23">
-        <v>26454100000.0</v>
+        <v>26622400000.0</v>
       </c>
       <c r="J23">
         <v>26454100000.0</v>
       </c>
       <c r="K23">
+        <v>26454100000.0</v>
+      </c>
+      <c r="L23">
         <v>28822500000.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>27015700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27870800000.0</v>
       </c>
       <c r="O23">
         <v>27870800000.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="P23">
+        <v>27870800000.0</v>
+      </c>
+      <c r="Q23"/>
+      <c r="R23">
         <v>26226700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36189900000.0</v>
       </c>
       <c r="S23">
         <v>36189900000.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="T23">
+        <v>36189900000.0</v>
+      </c>
+      <c r="U23"/>
+      <c r="V23">
         <v>25956400000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>31328800000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>39582600000.0</v>
       </c>
-      <c r="X23">
-[...1 lines deleted...]
-      </c>
       <c r="Y23">
+        <v>0.0</v>
+      </c>
+      <c r="Z23">
         <v>35091800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33867700000.0</v>
       </c>
       <c r="AA23">
         <v>33867700000.0</v>
       </c>
       <c r="AB23">
-        <v>0.0</v>
+        <v>33867700000.0</v>
       </c>
       <c r="AC23">
+        <v>0.0</v>
+      </c>
+      <c r="AD23">
         <v>33250800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33668700000.0</v>
       </c>
       <c r="AE23">
         <v>33668700000.0</v>
       </c>
-      <c r="AF23"/>
-      <c r="AG23">
+      <c r="AF23">
+        <v>33668700000.0</v>
+      </c>
+      <c r="AG23"/>
+      <c r="AH23">
         <v>33764500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34568300000.0</v>
       </c>
       <c r="AI23">
         <v>34568300000.0</v>
       </c>
-      <c r="AJ23"/>
-      <c r="AK23">
+      <c r="AJ23">
+        <v>34568300000.0</v>
+      </c>
+      <c r="AK23"/>
+      <c r="AL23">
         <v>32131000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28749200000.0</v>
       </c>
       <c r="AM23">
         <v>28749200000.0</v>
       </c>
       <c r="AN23">
+        <v>28749200000.0</v>
+      </c>
+      <c r="AO23">
         <v>26335800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26753800000.0</v>
       </c>
       <c r="AP23">
         <v>26753800000.0</v>
       </c>
       <c r="AQ23">
+        <v>26753800000.0</v>
+      </c>
+      <c r="AR23">
         <v>24192700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25005400000.0</v>
       </c>
       <c r="AS23">
         <v>25005400000.0</v>
       </c>
       <c r="AT23">
+        <v>25005400000.0</v>
+      </c>
+      <c r="AU23">
         <v>25387800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24877600000.0</v>
       </c>
       <c r="AV23">
         <v>24877600000.0</v>
       </c>
       <c r="AW23">
+        <v>24877600000.0</v>
+      </c>
+      <c r="AX23">
         <v>23715500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24694900000.0</v>
       </c>
       <c r="AY23">
         <v>24694900000.0</v>
       </c>
       <c r="AZ23">
+        <v>24694900000.0</v>
+      </c>
+      <c r="BA23">
         <v>24592500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24345100000.0</v>
       </c>
       <c r="BB23">
         <v>24345100000.0</v>
       </c>
       <c r="BC23">
+        <v>24345100000.0</v>
+      </c>
+      <c r="BD23">
         <v>22795500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22351500000.0</v>
       </c>
       <c r="BE23">
         <v>22351500000.0</v>
       </c>
       <c r="BF23">
+        <v>22351500000.0</v>
+      </c>
+      <c r="BG23">
         <v>20436100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>754000000.0</v>
       </c>
       <c r="BH23">
         <v>754000000.0</v>
       </c>
       <c r="BI23">
+        <v>754000000.0</v>
+      </c>
+      <c r="BJ23">
         <v>17410700000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>17269022016.25</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>17252000000.0</v>
       </c>
-      <c r="BL23"/>
-      <c r="BM23">
+      <c r="BM23"/>
+      <c r="BN23">
         <v>14163300000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>14691330089.9</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>14695900000.0</v>
       </c>
-      <c r="BP23"/>
-      <c r="BQ23">
+      <c r="BQ23"/>
+      <c r="BR23">
         <v>13753300000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>14385784160.04</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>14389100000.0</v>
       </c>
-      <c r="BT23"/>
-      <c r="BU23">
+      <c r="BU23"/>
+      <c r="BV23">
         <v>13324100000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>11312622559.84</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>10689200000.0</v>
       </c>
-      <c r="BX23"/>
-      <c r="BY23">
+      <c r="BY23"/>
+      <c r="BZ23">
         <v>9980900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10991037120.0</v>
       </c>
       <c r="CA23">
         <v>10991037120.0</v>
       </c>
-      <c r="CB23"/>
-      <c r="CC23">
+      <c r="CB23">
+        <v>10991037120.0</v>
+      </c>
+      <c r="CC23"/>
+      <c r="CD23">
         <v>10209600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9963777035.1</v>
       </c>
       <c r="CE23">
         <v>9963777035.1</v>
       </c>
-      <c r="CF23"/>
-      <c r="CG23">
+      <c r="CF23">
+        <v>9963777035.1</v>
+      </c>
+      <c r="CG23"/>
+      <c r="CH23">
         <v>10087700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9937620003.24</v>
       </c>
       <c r="CI23">
         <v>9937620003.24</v>
       </c>
-      <c r="CJ23"/>
-      <c r="CK23">
+      <c r="CJ23">
+        <v>9937620003.24</v>
+      </c>
+      <c r="CK23"/>
+      <c r="CL23">
         <v>9121715894.24</v>
       </c>
-      <c r="CL23"/>
-      <c r="CM23">
+      <c r="CM23"/>
+      <c r="CN23">
         <v>9121715894.24</v>
       </c>
-      <c r="CN23"/>
-      <c r="CO23">
+      <c r="CO23"/>
+      <c r="CP23">
         <v>3647500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3202625762.16</v>
       </c>
       <c r="CQ23">
         <v>3202625762.16</v>
       </c>
-      <c r="CR23"/>
-      <c r="CS23">
+      <c r="CR23">
+        <v>3202625762.16</v>
+      </c>
+      <c r="CS23"/>
+      <c r="CT23">
         <v>2632304600.0</v>
       </c>
-      <c r="CT23"/>
-      <c r="CU23">
+      <c r="CU23"/>
+      <c r="CV23">
         <v>2451911255.0</v>
       </c>
-      <c r="CV23"/>
-      <c r="CW23">
+      <c r="CW23"/>
+      <c r="CX23">
         <v>2004091184.0</v>
       </c>
-      <c r="CX23"/>
-      <c r="CY23">
+      <c r="CY23"/>
+      <c r="CZ23">
         <v>1977604464.0</v>
       </c>
-      <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
-      <c r="DC23">
+      <c r="DC23"/>
+      <c r="DD23">
         <v>1894768512.0</v>
       </c>
-      <c r="DD23"/>
-      <c r="DE23">
+      <c r="DE23"/>
+      <c r="DF23">
         <v>1770484800.0</v>
       </c>
-      <c r="DF23"/>
-      <c r="DG23">
+      <c r="DG23"/>
+      <c r="DH23">
         <v>1854307548.0</v>
       </c>
-      <c r="DH23"/>
-      <c r="DI23">
+      <c r="DI23"/>
+      <c r="DJ23">
         <v>1573994404.0</v>
       </c>
-      <c r="DJ23"/>
-      <c r="DK23">
+      <c r="DK23"/>
+      <c r="DL23">
         <v>1640970765.0</v>
       </c>
-      <c r="DL23"/>
       <c r="DM23"/>
       <c r="DN23"/>
-      <c r="DO23">
+      <c r="DO23"/>
+      <c r="DP23">
         <v>1580243500.0</v>
       </c>
-      <c r="DP23"/>
       <c r="DQ23"/>
       <c r="DR23"/>
-      <c r="DS23">
+      <c r="DS23"/>
+      <c r="DT23">
         <v>1585688650.0</v>
       </c>
-      <c r="DT23"/>
       <c r="DU23"/>
       <c r="DV23"/>
-      <c r="DW23">
+      <c r="DW23"/>
+      <c r="DX23">
         <v>1398203046.0</v>
       </c>
-      <c r="DX23"/>
       <c r="DY23"/>
       <c r="DZ23"/>
-      <c r="EA23">
+      <c r="EA23"/>
+      <c r="EB23">
         <v>1405851356.0</v>
       </c>
-      <c r="EB23"/>
       <c r="EC23"/>
       <c r="ED23"/>
-      <c r="EE23">
+      <c r="EE23"/>
+      <c r="EF23">
         <v>1540675040.0</v>
       </c>
-      <c r="EF23"/>
       <c r="EG23"/>
       <c r="EH23"/>
-      <c r="EI23">
+      <c r="EI23"/>
+      <c r="EJ23">
         <v>675996776.0</v>
       </c>
-      <c r="EJ23"/>
       <c r="EK23"/>
       <c r="EL23"/>
-      <c r="EM23">
+      <c r="EM23"/>
+      <c r="EN23">
         <v>557694477.0</v>
       </c>
-      <c r="EN23"/>
       <c r="EO23"/>
       <c r="EP23"/>
+      <c r="EQ23"/>
     </row>
-    <row r="24" spans="1:146">
+    <row r="24" spans="1:147">
       <c r="A24" t="s">
         <v>62</v>
       </c>
       <c r="B24">
+        <v>3866000000.0</v>
+      </c>
+      <c r="C24">
         <v>4114000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3845000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3744000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4298000000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>3775000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>4338000000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>3801800000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>4620700000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>4216800000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>4286500000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>4975500000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>5135800000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>4047300000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>31846081181.12</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>5309400000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>79084763764.03</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>7189078846.64</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>7349419590.45</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>8586410829.28</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>9176123595.51</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>8456166000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>6250400000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>8566953000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>6592500000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>6865417000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>5564900000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>7070037000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>6873405000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>6632077000.0</v>
       </c>
-      <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>6441348000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>5495323000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>5835042000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>4788412000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24">
+      <c r="AV24"/>
+      <c r="AW24">
         <v>5985391000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>5982796000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>6048554000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>6358194000.0</v>
       </c>
-      <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>5538349000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>5950102000.0</v>
       </c>
-      <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>5798134000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>6849297000.0</v>
       </c>
-      <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>5846577000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>4703987000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24">
         <v>3452682000.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>3687781000.0</v>
       </c>
-      <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>2384987000.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>2275317000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>2511854000.0</v>
       </c>
-      <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>2745979000.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>2526438000.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>3460072000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>2192781000.0</v>
       </c>
-      <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>2866458000.0</v>
       </c>
-      <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>2257324000.0</v>
       </c>
-      <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>2338126000.0</v>
       </c>
-      <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>1785000000.0</v>
       </c>
-      <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>1530592000.0</v>
       </c>
-      <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>1186900000.0</v>
       </c>
-      <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>1142163000.0</v>
       </c>
-      <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
@@ -13163,123 +13223,124 @@
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
+      <c r="EQ24"/>
     </row>
-    <row r="25" spans="1:146">
+    <row r="25" spans="1:147">
       <c r="A25" t="s">
         <v>63</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>5787000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5596000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5524000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6078000000.0</v>
       </c>
-      <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>6243900000.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>5730000000.0</v>
       </c>
-      <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>6457500000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>5978900000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>6096300000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>6808000000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>7171400000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>5994800000.0</v>
       </c>
-      <c r="X25">
-[...1 lines deleted...]
-      </c>
       <c r="Y25">
+        <v>0.0</v>
+      </c>
+      <c r="Z25">
         <v>7266700000.0</v>
       </c>
-      <c r="Z25">
-[...1 lines deleted...]
-      </c>
       <c r="AA25">
+        <v>0.0</v>
+      </c>
+      <c r="AB25">
         <v>7189078846.64</v>
       </c>
-      <c r="AB25">
-[...1 lines deleted...]
-      </c>
       <c r="AC25">
         <v>0.0</v>
       </c>
       <c r="AD25">
         <v>0.0</v>
       </c>
-      <c r="AE25"/>
+      <c r="AE25">
+        <v>0.0</v>
+      </c>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
@@ -13351,134 +13412,135 @@
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
       <c r="EG25"/>
       <c r="EH25"/>
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
       <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
+      <c r="EQ25"/>
     </row>
-    <row r="26" spans="1:146">
+    <row r="26" spans="1:147">
       <c r="A26" t="s">
         <v>64</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>22196942823.78</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>10317932017.15</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>13671989683.47</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>19576808116.77</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>6311915438.12</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1908830050.87</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2405572348.53</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2570786516.85</v>
-      </c>
-[...1 lines deleted...]
-        <v>2218700000.0</v>
       </c>
       <c r="AF26">
         <v>2218700000.0</v>
       </c>
       <c r="AG26">
-        <v>2406100000.0</v>
+        <v>2218700000.0</v>
       </c>
       <c r="AH26">
         <v>2406100000.0</v>
       </c>
       <c r="AI26">
-        <v>2379700000.0</v>
+        <v>2406100000.0</v>
       </c>
       <c r="AJ26">
         <v>2379700000.0</v>
       </c>
-      <c r="AK26"/>
+      <c r="AK26">
+        <v>2379700000.0</v>
+      </c>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>1917300000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>1429100000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>1063400000.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
@@ -13535,101 +13597,102 @@
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
+      <c r="EQ26"/>
     </row>
-    <row r="27" spans="1:146">
+    <row r="27" spans="1:147">
       <c r="A27" t="s">
         <v>65</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
-[...1 lines deleted...]
-      </c>
+      <c r="W27"/>
       <c r="X27">
         <v>0.0</v>
       </c>
       <c r="Y27">
         <v>0.0</v>
       </c>
       <c r="Z27">
         <v>0.0</v>
       </c>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
-      <c r="AE27"/>
+      <c r="AE27">
+        <v>0.0</v>
+      </c>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
@@ -13701,438 +13764,444 @@
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
+      <c r="EQ27"/>
     </row>
-    <row r="28" spans="1:146">
+    <row r="28" spans="1:147">
       <c r="A28" t="s">
         <v>66</v>
       </c>
       <c r="B28">
+        <v>4789913733.0</v>
+      </c>
+      <c r="C28">
         <v>4138000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5317000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3710000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5414000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5151000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4658300000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4546700000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5672400000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5374200000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4689900000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>5265200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2942900000.0</v>
       </c>
       <c r="O28">
         <v>2942900000.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="P28">
+        <v>2942900000.0</v>
+      </c>
+      <c r="Q28"/>
+      <c r="R28">
         <v>3621000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2851900000.0</v>
       </c>
       <c r="S28">
         <v>2851900000.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="T28">
+        <v>2851900000.0</v>
+      </c>
+      <c r="U28"/>
+      <c r="V28">
         <v>5071300000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3789300000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4652900000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>6975200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4016700000.0</v>
       </c>
       <c r="AA28">
         <v>4016700000.0</v>
       </c>
-      <c r="AB28"/>
-      <c r="AC28">
+      <c r="AB28">
+        <v>4016700000.0</v>
+      </c>
+      <c r="AC28"/>
+      <c r="AD28">
         <v>4741600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4483100000.0</v>
       </c>
       <c r="AE28">
         <v>4483100000.0</v>
       </c>
-      <c r="AF28"/>
-      <c r="AG28">
+      <c r="AF28">
+        <v>4483100000.0</v>
+      </c>
+      <c r="AG28"/>
+      <c r="AH28">
         <v>5000600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4130500000.0</v>
       </c>
       <c r="AI28">
         <v>4130500000.0</v>
       </c>
-      <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AJ28">
+        <v>4130500000.0</v>
+      </c>
+      <c r="AK28"/>
+      <c r="AL28">
         <v>4795200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3210800000.0</v>
       </c>
       <c r="AM28">
         <v>3210800000.0</v>
       </c>
       <c r="AN28">
+        <v>3210800000.0</v>
+      </c>
+      <c r="AO28">
         <v>3548400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2275400000.0</v>
       </c>
       <c r="AP28">
         <v>2275400000.0</v>
       </c>
       <c r="AQ28">
+        <v>2275400000.0</v>
+      </c>
+      <c r="AR28">
         <v>3100500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2240400000.0</v>
       </c>
       <c r="AS28">
         <v>2240400000.0</v>
       </c>
       <c r="AT28">
+        <v>2240400000.0</v>
+      </c>
+      <c r="AU28">
         <v>2717100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2821200000.0</v>
       </c>
       <c r="AV28">
         <v>2821200000.0</v>
       </c>
       <c r="AW28">
+        <v>2821200000.0</v>
+      </c>
+      <c r="AX28">
         <v>2861300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2464800000.0</v>
       </c>
       <c r="AY28">
         <v>2464800000.0</v>
       </c>
       <c r="AZ28">
+        <v>2464800000.0</v>
+      </c>
+      <c r="BA28">
         <v>2879100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1888400000.0</v>
       </c>
       <c r="BB28">
         <v>1888400000.0</v>
       </c>
       <c r="BC28">
+        <v>1888400000.0</v>
+      </c>
+      <c r="BD28">
         <v>3028800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2640400000.0</v>
       </c>
       <c r="BE28">
         <v>2640400000.0</v>
       </c>
       <c r="BF28">
+        <v>2640400000.0</v>
+      </c>
+      <c r="BG28">
         <v>3446700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2572000000.0</v>
       </c>
       <c r="BH28">
         <v>-2572000000.0</v>
       </c>
       <c r="BI28">
+        <v>-2572000000.0</v>
+      </c>
+      <c r="BJ28">
         <v>1857200000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1289670808.5</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1285700000.0</v>
       </c>
-      <c r="BL28"/>
-      <c r="BM28">
+      <c r="BM28"/>
+      <c r="BN28">
         <v>1264500000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>816145590.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>814600000.0</v>
       </c>
-      <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28">
         <v>1219300000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>817410838.56</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>804000000.0</v>
       </c>
-      <c r="BT28"/>
-      <c r="BU28">
+      <c r="BU28"/>
+      <c r="BV28">
         <v>1242000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>551352798.08</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>300400000.0</v>
       </c>
-      <c r="BX28"/>
-      <c r="BY28">
+      <c r="BY28"/>
+      <c r="BZ28">
         <v>739800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>776192480.0</v>
       </c>
       <c r="CA28">
         <v>776192480.0</v>
       </c>
-      <c r="CB28"/>
-      <c r="CC28">
+      <c r="CB28">
+        <v>776192480.0</v>
+      </c>
+      <c r="CC28"/>
+      <c r="CD28">
         <v>1224600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>940870236.75</v>
       </c>
       <c r="CE28">
         <v>940870236.75</v>
       </c>
-      <c r="CF28"/>
-      <c r="CG28">
+      <c r="CF28">
+        <v>940870236.75</v>
+      </c>
+      <c r="CG28"/>
+      <c r="CH28">
         <v>1193300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1149523728.03</v>
       </c>
       <c r="CI28">
         <v>1149523728.03</v>
       </c>
-      <c r="CJ28"/>
-      <c r="CK28">
+      <c r="CJ28">
+        <v>1149523728.03</v>
+      </c>
+      <c r="CK28"/>
+      <c r="CL28">
         <v>24626284.64</v>
       </c>
-      <c r="CL28"/>
-      <c r="CM28">
+      <c r="CM28"/>
+      <c r="CN28">
         <v>24626284.64</v>
       </c>
-      <c r="CN28"/>
-      <c r="CO28">
+      <c r="CO28"/>
+      <c r="CP28">
         <v>292000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-91792432.88</v>
       </c>
       <c r="CQ28">
         <v>-91792432.88</v>
       </c>
-      <c r="CR28"/>
-      <c r="CS28">
+      <c r="CR28">
+        <v>-91792432.88</v>
+      </c>
+      <c r="CS28"/>
+      <c r="CT28">
         <v>151716200.0</v>
       </c>
-      <c r="CT28"/>
-      <c r="CU28">
+      <c r="CU28"/>
+      <c r="CV28">
         <v>-134286105.0</v>
       </c>
-      <c r="CV28"/>
-      <c r="CW28">
+      <c r="CW28"/>
+      <c r="CX28">
         <v>25189080.0</v>
       </c>
-      <c r="CX28"/>
-      <c r="CY28">
+      <c r="CY28"/>
+      <c r="CZ28">
         <v>989951580.0</v>
       </c>
-      <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
-      <c r="DC28">
+      <c r="DC28"/>
+      <c r="DD28">
         <v>-7182462.0</v>
       </c>
-      <c r="DD28"/>
-      <c r="DE28">
+      <c r="DE28"/>
+      <c r="DF28">
         <v>147089600.0</v>
       </c>
-      <c r="DF28"/>
-      <c r="DG28">
+      <c r="DG28"/>
+      <c r="DH28">
         <v>-13590360.0</v>
       </c>
-      <c r="DH28"/>
-      <c r="DI28">
+      <c r="DI28"/>
+      <c r="DJ28">
         <v>232337800.0</v>
       </c>
-      <c r="DJ28"/>
-      <c r="DK28">
+      <c r="DK28"/>
+      <c r="DL28">
         <v>119354958.0</v>
       </c>
-      <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
-      <c r="DO28">
+      <c r="DO28"/>
+      <c r="DP28">
         <v>4664676.0</v>
       </c>
-      <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
-      <c r="DS28">
+      <c r="DS28"/>
+      <c r="DT28">
         <v>328412273.0</v>
       </c>
-      <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
-      <c r="DW28">
+      <c r="DW28"/>
+      <c r="DX28">
         <v>389218086.0</v>
       </c>
-      <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
-      <c r="EA28">
+      <c r="EA28"/>
+      <c r="EB28">
         <v>293270194.0</v>
       </c>
-      <c r="EB28"/>
       <c r="EC28"/>
       <c r="ED28"/>
-      <c r="EE28">
+      <c r="EE28"/>
+      <c r="EF28">
         <v>332726480.0</v>
       </c>
-      <c r="EF28"/>
       <c r="EG28"/>
       <c r="EH28"/>
-      <c r="EI28">
+      <c r="EI28"/>
+      <c r="EJ28">
         <v>487143888.0</v>
       </c>
-      <c r="EJ28"/>
       <c r="EK28"/>
       <c r="EL28"/>
-      <c r="EM28">
+      <c r="EM28"/>
+      <c r="EN28">
         <v>474699462.0</v>
       </c>
-      <c r="EN28"/>
       <c r="EO28"/>
       <c r="EP28"/>
+      <c r="EQ28"/>
     </row>
-    <row r="29" spans="1:146">
+    <row r="29" spans="1:147">
       <c r="A29" t="s">
         <v>67</v>
       </c>
       <c r="B29">
+        <v>7947000000.0</v>
+      </c>
+      <c r="C29">
         <v>7476000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7945000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7803000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8996000000.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>8096900000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>9068100000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>8651600000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>8701700000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>8400400000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>9581000000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>18443000000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>10887900000.0</v>
       </c>
-      <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
@@ -14213,504 +14282,508 @@
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
+      <c r="EQ29"/>
     </row>
-    <row r="30" spans="1:146">
+    <row r="30" spans="1:147">
       <c r="A30" t="s">
         <v>68</v>
       </c>
       <c r="B30">
+        <v>10245783514.0</v>
+      </c>
+      <c r="C30">
         <v>7279000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10414000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10802000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11101000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7982000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11487100000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7328600000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9361200000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6460500000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7403900000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>12365100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11528400000.0</v>
       </c>
       <c r="N30">
         <v>11528400000.0</v>
       </c>
       <c r="O30">
-        <v>11234900000.0</v>
+        <v>11528400000.0</v>
       </c>
       <c r="P30">
         <v>11234900000.0</v>
       </c>
       <c r="Q30">
-        <v>10098400000.0</v>
+        <v>11234900000.0</v>
       </c>
       <c r="R30">
         <v>10098400000.0</v>
       </c>
       <c r="S30">
-        <v>10857100000.0</v>
+        <v>10098400000.0</v>
       </c>
       <c r="T30">
         <v>10857100000.0</v>
       </c>
       <c r="U30">
+        <v>10857100000.0</v>
+      </c>
+      <c r="V30">
         <v>7878900000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>9271900000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11822300000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>11699200000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>13027300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>632400000.0</v>
       </c>
       <c r="AA30">
         <v>632400000.0</v>
       </c>
       <c r="AB30">
+        <v>632400000.0</v>
+      </c>
+      <c r="AC30">
         <v>16970914308.07</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>12520700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8836000000.0</v>
       </c>
       <c r="AE30">
         <v>8836000000.0</v>
       </c>
       <c r="AF30">
+        <v>8836000000.0</v>
+      </c>
+      <c r="AG30">
         <v>12047700000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>11173300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8927200000.0</v>
       </c>
       <c r="AI30">
         <v>8927200000.0</v>
       </c>
       <c r="AJ30">
+        <v>8927200000.0</v>
+      </c>
+      <c r="AK30">
         <v>12281000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>7340200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7570600000.0</v>
       </c>
       <c r="AM30">
         <v>7570600000.0</v>
       </c>
       <c r="AN30">
+        <v>7570600000.0</v>
+      </c>
+      <c r="AO30">
         <v>6109200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7040600000.0</v>
       </c>
       <c r="AP30">
         <v>7040600000.0</v>
       </c>
       <c r="AQ30">
+        <v>7040600000.0</v>
+      </c>
+      <c r="AR30">
         <v>5897900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9088100000.0</v>
       </c>
       <c r="AS30">
         <v>9088100000.0</v>
       </c>
       <c r="AT30">
+        <v>9088100000.0</v>
+      </c>
+      <c r="AU30">
         <v>6826800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9131200000.0</v>
       </c>
       <c r="AV30">
         <v>9131200000.0</v>
       </c>
       <c r="AW30">
+        <v>9131200000.0</v>
+      </c>
+      <c r="AX30">
         <v>6251900000.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>6964200000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>8991500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8926300000.0</v>
       </c>
       <c r="BB30">
         <v>8926300000.0</v>
       </c>
       <c r="BC30">
+        <v>8926300000.0</v>
+      </c>
+      <c r="BD30">
         <v>8284400000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>7621900000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>6194200000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>6725700000.0</v>
       </c>
-      <c r="BG30"/>
-      <c r="BH30">
+      <c r="BH30"/>
+      <c r="BI30">
         <v>6808600000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>6609682609.92</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>5429852243.75</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>5424500000.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>5232698568.72</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>4534889236.77</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>4429700000.0</v>
       </c>
-      <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>4655527467.82</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>4413082628.16</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>4272000000.0</v>
       </c>
-      <c r="BT30"/>
-      <c r="BU30">
+      <c r="BU30"/>
+      <c r="BV30">
         <v>4249517705.76</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2411517834.32</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>2634600000.0</v>
       </c>
-      <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>2759956615.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>2338365680.0</v>
       </c>
       <c r="CA30">
         <v>2338365680.0</v>
       </c>
-      <c r="CB30"/>
-      <c r="CC30">
+      <c r="CB30">
+        <v>2338365680.0</v>
+      </c>
+      <c r="CC30"/>
+      <c r="CD30">
         <v>167500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2194896592.65</v>
       </c>
       <c r="CE30">
         <v>2194896592.65</v>
       </c>
-      <c r="CF30"/>
-      <c r="CG30">
+      <c r="CF30">
+        <v>2194896592.65</v>
+      </c>
+      <c r="CG30"/>
+      <c r="CH30">
         <v>2597733283.68</v>
-      </c>
-[...1 lines deleted...]
-        <v>2646110145.15</v>
       </c>
       <c r="CI30">
         <v>2646110145.15</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CJ30">
+        <v>2646110145.15</v>
+      </c>
+      <c r="CK30"/>
+      <c r="CL30">
         <v>2377732658.48</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>2377732658.48</v>
       </c>
-      <c r="CN30"/>
       <c r="CO30"/>
-      <c r="CP30">
-[...1 lines deleted...]
-      </c>
+      <c r="CP30"/>
       <c r="CQ30">
         <v>1170620100.72</v>
       </c>
-      <c r="CR30"/>
+      <c r="CR30">
+        <v>1170620100.72</v>
+      </c>
       <c r="CS30"/>
       <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>978198065.0</v>
       </c>
-      <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>950268828.0</v>
       </c>
-      <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
-      <c r="DC30">
+      <c r="DC30"/>
+      <c r="DD30">
         <v>854070644.0</v>
       </c>
-      <c r="DD30"/>
-      <c r="DE30">
+      <c r="DE30"/>
+      <c r="DF30">
         <v>888462400.0</v>
       </c>
-      <c r="DF30"/>
-      <c r="DG30">
+      <c r="DG30"/>
+      <c r="DH30">
         <v>891527616.0</v>
       </c>
-      <c r="DH30"/>
-      <c r="DI30">
+      <c r="DI30"/>
+      <c r="DJ30">
         <v>783983090.0</v>
       </c>
-      <c r="DJ30"/>
-      <c r="DK30">
+      <c r="DK30"/>
+      <c r="DL30">
         <v>762758775.0</v>
       </c>
-      <c r="DL30"/>
       <c r="DM30"/>
       <c r="DN30"/>
-      <c r="DO30">
+      <c r="DO30"/>
+      <c r="DP30">
         <v>679555408.0</v>
       </c>
-      <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
-      <c r="DS30">
+      <c r="DS30"/>
+      <c r="DT30">
         <v>714252189.0</v>
       </c>
-      <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
-      <c r="DW30">
+      <c r="DW30"/>
+      <c r="DX30">
         <v>630669042.0</v>
       </c>
-      <c r="DX30"/>
       <c r="DY30"/>
       <c r="DZ30"/>
-      <c r="EA30">
+      <c r="EA30"/>
+      <c r="EB30">
         <v>606551400.0</v>
       </c>
-      <c r="EB30"/>
       <c r="EC30"/>
       <c r="ED30"/>
-      <c r="EE30">
+      <c r="EE30"/>
+      <c r="EF30">
         <v>663458720.0</v>
       </c>
-      <c r="EF30"/>
       <c r="EG30"/>
       <c r="EH30"/>
-      <c r="EI30">
+      <c r="EI30"/>
+      <c r="EJ30">
         <v>267435224.0</v>
       </c>
-      <c r="EJ30"/>
       <c r="EK30"/>
       <c r="EL30"/>
-      <c r="EM30">
+      <c r="EM30"/>
+      <c r="EN30">
         <v>248504688.0</v>
       </c>
-      <c r="EN30"/>
       <c r="EO30"/>
       <c r="EP30"/>
+      <c r="EQ30"/>
     </row>
-    <row r="31" spans="1:146">
+    <row r="31" spans="1:147">
       <c r="A31" t="s">
         <v>69</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
-      <c r="I31">
-[...1 lines deleted...]
-      </c>
+      <c r="I31"/>
       <c r="J31">
         <v>-6160500000.0</v>
       </c>
       <c r="K31">
-        <v>-6224500000.0</v>
+        <v>-6160500000.0</v>
       </c>
       <c r="L31">
         <v>-6224500000.0</v>
       </c>
       <c r="M31">
-        <v>-5914800000.0</v>
+        <v>-6224500000.0</v>
       </c>
       <c r="N31">
         <v>-5914800000.0</v>
       </c>
       <c r="O31">
-        <v>-5355400000.0</v>
+        <v>-5914800000.0</v>
       </c>
       <c r="P31">
         <v>-5355400000.0</v>
       </c>
       <c r="Q31">
-        <v>-4198400000.0</v>
+        <v>-5355400000.0</v>
       </c>
       <c r="R31">
         <v>-4198400000.0</v>
       </c>
       <c r="S31">
-        <v>-3929800000.0</v>
+        <v>-4198400000.0</v>
       </c>
       <c r="T31">
         <v>-3929800000.0</v>
       </c>
       <c r="U31">
-        <v>-4209300000.0</v>
+        <v>-3929800000.0</v>
       </c>
       <c r="V31">
         <v>-4209300000.0</v>
       </c>
       <c r="W31">
-        <v>-3535000000.0</v>
+        <v>-4209300000.0</v>
       </c>
       <c r="X31">
         <v>-3535000000.0</v>
       </c>
       <c r="Y31">
-        <v>-5406600000.0</v>
+        <v>-3535000000.0</v>
       </c>
       <c r="Z31">
         <v>-5406600000.0</v>
       </c>
       <c r="AA31">
+        <v>-5406600000.0</v>
+      </c>
+      <c r="AB31">
         <v>-24422174485.71</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-7385678883.53</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-6976869496.65</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-7456039325.84</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5478100000.0</v>
       </c>
       <c r="AF31">
         <v>-5478100000.0</v>
       </c>
       <c r="AG31">
-        <v>-5774100000.0</v>
+        <v>-5478100000.0</v>
       </c>
       <c r="AH31">
         <v>-5774100000.0</v>
       </c>
       <c r="AI31">
-        <v>-6107100000.0</v>
+        <v>-5774100000.0</v>
       </c>
       <c r="AJ31">
         <v>-6107100000.0</v>
       </c>
-      <c r="AK31"/>
+      <c r="AK31">
+        <v>-6107100000.0</v>
+      </c>
       <c r="AL31"/>
-      <c r="AM31">
+      <c r="AM31"/>
+      <c r="AN31">
         <v>-4748600000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>-4148200000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31">
         <v>-3553800000.0</v>
       </c>
-      <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
@@ -14767,100 +14840,103 @@
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
       <c r="EE31"/>
       <c r="EF31"/>
       <c r="EG31"/>
       <c r="EH31"/>
       <c r="EI31"/>
       <c r="EJ31"/>
       <c r="EK31"/>
       <c r="EL31"/>
       <c r="EM31"/>
       <c r="EN31"/>
       <c r="EO31"/>
       <c r="EP31"/>
+      <c r="EQ31"/>
     </row>
-    <row r="32" spans="1:146">
+    <row r="32" spans="1:147">
       <c r="A32" t="s">
         <v>70</v>
       </c>
       <c r="B32">
+        <v>-1967000000.0</v>
+      </c>
+      <c r="C32">
         <v>-1665000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1909000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-1855000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-1613000000.0</v>
       </c>
-      <c r="F32"/>
-      <c r="G32">
+      <c r="G32"/>
+      <c r="H32">
         <v>-2307200000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>-1739500000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>-2610000000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>-1282200000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>-1149800000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>-185900000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>870900000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>569500000.0</v>
       </c>
-      <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
@@ -14941,445 +15017,449 @@
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
       <c r="EE32"/>
       <c r="EF32"/>
       <c r="EG32"/>
       <c r="EH32"/>
       <c r="EI32"/>
       <c r="EJ32"/>
       <c r="EK32"/>
       <c r="EL32"/>
       <c r="EM32"/>
       <c r="EN32"/>
       <c r="EO32"/>
       <c r="EP32"/>
+      <c r="EQ32"/>
     </row>
-    <row r="33" spans="1:146">
+    <row r="33" spans="1:147">
       <c r="A33" t="s">
         <v>71</v>
       </c>
       <c r="B33">
+        <v>10838186208.0</v>
+      </c>
+      <c r="C33">
         <v>10905000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>11543000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>11848000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12438000000.0</v>
       </c>
       <c r="F33">
         <v>12438000000.0</v>
       </c>
       <c r="G33">
-        <v>12678800000.0</v>
+        <v>12438000000.0</v>
       </c>
       <c r="H33">
         <v>12678800000.0</v>
       </c>
       <c r="I33">
-        <v>13322600000.0</v>
+        <v>12678800000.0</v>
       </c>
       <c r="J33">
         <v>13322600000.0</v>
       </c>
       <c r="K33">
+        <v>13322600000.0</v>
+      </c>
+      <c r="L33">
         <v>13724200000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>13415100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12535200000.0</v>
       </c>
       <c r="O33">
         <v>12535200000.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="P33">
+        <v>12535200000.0</v>
+      </c>
+      <c r="Q33"/>
+      <c r="R33">
         <v>12314800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12185400000.0</v>
       </c>
       <c r="S33">
         <v>12185400000.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="T33">
+        <v>12185400000.0</v>
+      </c>
+      <c r="U33"/>
+      <c r="V33">
         <v>13559900000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>15886800000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>15826700000.0</v>
       </c>
-      <c r="X33">
-[...1 lines deleted...]
-      </c>
       <c r="Y33">
+        <v>0.0</v>
+      </c>
+      <c r="Z33">
         <v>19500300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17924300000.0</v>
       </c>
       <c r="AA33">
         <v>17924300000.0</v>
       </c>
       <c r="AB33">
-        <v>0.0</v>
+        <v>17924300000.0</v>
       </c>
       <c r="AC33">
+        <v>0.0</v>
+      </c>
+      <c r="AD33">
         <v>18088700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18506000000.0</v>
       </c>
       <c r="AE33">
         <v>18506000000.0</v>
       </c>
-      <c r="AF33"/>
-      <c r="AG33">
+      <c r="AF33">
+        <v>18506000000.0</v>
+      </c>
+      <c r="AG33"/>
+      <c r="AH33">
         <v>18888000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19125300000.0</v>
       </c>
       <c r="AI33">
         <v>19125300000.0</v>
       </c>
-      <c r="AJ33"/>
-      <c r="AK33">
+      <c r="AJ33">
+        <v>19125300000.0</v>
+      </c>
+      <c r="AK33"/>
+      <c r="AL33">
         <v>17599500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15373800000.0</v>
       </c>
       <c r="AM33">
         <v>15373800000.0</v>
       </c>
       <c r="AN33">
+        <v>15373800000.0</v>
+      </c>
+      <c r="AO33">
         <v>14508000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14238200000.0</v>
       </c>
       <c r="AP33">
         <v>14238200000.0</v>
       </c>
       <c r="AQ33">
+        <v>14238200000.0</v>
+      </c>
+      <c r="AR33">
         <v>13199300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13255200000.0</v>
       </c>
       <c r="AS33">
         <v>13255200000.0</v>
       </c>
       <c r="AT33">
+        <v>13255200000.0</v>
+      </c>
+      <c r="AU33">
         <v>14001700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13452900000.0</v>
       </c>
       <c r="AV33">
         <v>13452900000.0</v>
       </c>
       <c r="AW33">
+        <v>13452900000.0</v>
+      </c>
+      <c r="AX33">
         <v>13338800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13406200000.0</v>
       </c>
       <c r="AY33">
         <v>13406200000.0</v>
       </c>
       <c r="AZ33">
+        <v>13406200000.0</v>
+      </c>
+      <c r="BA33">
         <v>13349200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13087600000.0</v>
       </c>
       <c r="BB33">
         <v>13087600000.0</v>
       </c>
       <c r="BC33">
+        <v>13087600000.0</v>
+      </c>
+      <c r="BD33">
         <v>12972100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12756200000.0</v>
       </c>
       <c r="BE33">
         <v>12756200000.0</v>
       </c>
       <c r="BF33">
+        <v>12756200000.0</v>
+      </c>
+      <c r="BG33">
         <v>12265700000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>-11573000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>13355700000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>9159600000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>8698473860.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>8689900000.0</v>
       </c>
-      <c r="BL33"/>
-      <c r="BM33">
+      <c r="BM33"/>
+      <c r="BN33">
         <v>7849100000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>7729895568.03</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>7842600000.0</v>
       </c>
-      <c r="BP33"/>
-      <c r="BQ33">
+      <c r="BQ33"/>
+      <c r="BR33">
         <v>7879400000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>8195010967.32</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>8339000000.0</v>
       </c>
-      <c r="BT33"/>
-      <c r="BU33">
+      <c r="BU33"/>
+      <c r="BV33">
         <v>7692600000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>6515875426.48</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>6026400000.0</v>
       </c>
-      <c r="BX33"/>
-      <c r="BY33">
+      <c r="BY33"/>
+      <c r="BZ33">
         <v>5955700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6685524160.0</v>
       </c>
       <c r="CA33">
         <v>6685524160.0</v>
       </c>
-      <c r="CB33"/>
-      <c r="CC33">
+      <c r="CB33">
+        <v>6685524160.0</v>
+      </c>
+      <c r="CC33"/>
+      <c r="CD33">
         <v>6601700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6366179757.9</v>
       </c>
       <c r="CE33">
         <v>6366179757.9</v>
       </c>
-      <c r="CF33"/>
-      <c r="CG33">
+      <c r="CF33">
+        <v>6366179757.9</v>
+      </c>
+      <c r="CG33"/>
+      <c r="CH33">
         <v>6434900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6390230691.06</v>
       </c>
       <c r="CI33">
         <v>6390230691.06</v>
       </c>
-      <c r="CJ33"/>
-      <c r="CK33">
+      <c r="CJ33">
+        <v>6390230691.06</v>
+      </c>
+      <c r="CK33"/>
+      <c r="CL33">
         <v>5433887924.4</v>
       </c>
-      <c r="CL33"/>
-      <c r="CM33">
+      <c r="CM33"/>
+      <c r="CN33">
         <v>5433887924.4</v>
       </c>
-      <c r="CN33"/>
-      <c r="CO33">
+      <c r="CO33"/>
+      <c r="CP33">
         <v>1521000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1312353061.84</v>
       </c>
       <c r="CQ33">
         <v>1312353061.84</v>
       </c>
-      <c r="CR33"/>
-      <c r="CS33">
+      <c r="CR33">
+        <v>1312353061.84</v>
+      </c>
+      <c r="CS33"/>
+      <c r="CT33">
         <v>1023656400.0</v>
       </c>
-      <c r="CT33"/>
-      <c r="CU33">
+      <c r="CU33"/>
+      <c r="CV33">
         <v>942653515.0</v>
       </c>
-      <c r="CV33"/>
-      <c r="CW33">
+      <c r="CW33"/>
+      <c r="CX33">
         <v>648079044.0</v>
       </c>
-      <c r="CX33"/>
-      <c r="CY33">
+      <c r="CY33"/>
+      <c r="CZ33">
         <v>563482980.0</v>
       </c>
-      <c r="CZ33"/>
       <c r="DA33"/>
       <c r="DB33"/>
-      <c r="DC33">
+      <c r="DC33"/>
+      <c r="DD33">
         <v>534363494.0</v>
       </c>
-      <c r="DD33"/>
-      <c r="DE33">
+      <c r="DE33"/>
+      <c r="DF33">
         <v>531300000.0</v>
       </c>
-      <c r="DF33"/>
-      <c r="DG33">
+      <c r="DG33"/>
+      <c r="DH33">
         <v>526399944.0</v>
       </c>
-      <c r="DH33"/>
-      <c r="DI33">
+      <c r="DI33"/>
+      <c r="DJ33">
         <v>517673736.0</v>
       </c>
-      <c r="DJ33"/>
-      <c r="DK33">
+      <c r="DK33"/>
+      <c r="DL33">
         <v>503452773.0</v>
       </c>
-      <c r="DL33"/>
       <c r="DM33"/>
       <c r="DN33"/>
-      <c r="DO33">
+      <c r="DO33"/>
+      <c r="DP33">
         <v>504528652.0</v>
       </c>
-      <c r="DP33"/>
       <c r="DQ33"/>
       <c r="DR33"/>
-      <c r="DS33">
+      <c r="DS33"/>
+      <c r="DT33">
         <v>516585055.0</v>
       </c>
-      <c r="DT33"/>
       <c r="DU33"/>
       <c r="DV33"/>
-      <c r="DW33">
+      <c r="DW33"/>
+      <c r="DX33">
         <v>497598462.0</v>
       </c>
-      <c r="DX33"/>
       <c r="DY33"/>
       <c r="DZ33"/>
-      <c r="EA33">
+      <c r="EA33"/>
+      <c r="EB33">
         <v>499031092.0</v>
       </c>
-      <c r="EB33"/>
       <c r="EC33"/>
       <c r="ED33"/>
-      <c r="EE33">
+      <c r="EE33"/>
+      <c r="EF33">
         <v>538320160.0</v>
       </c>
-      <c r="EF33"/>
       <c r="EG33"/>
       <c r="EH33"/>
-      <c r="EI33">
+      <c r="EI33"/>
+      <c r="EJ33">
         <v>267157744.0</v>
       </c>
-      <c r="EJ33"/>
       <c r="EK33"/>
       <c r="EL33"/>
-      <c r="EM33">
+      <c r="EM33"/>
+      <c r="EN33">
         <v>82834896.0</v>
       </c>
-      <c r="EN33"/>
       <c r="EO33"/>
       <c r="EP33"/>
+      <c r="EQ33"/>
     </row>
-    <row r="34" spans="1:146">
+    <row r="34" spans="1:147">
       <c r="A34" t="s">
         <v>72</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
         <v>87000000.0</v>
       </c>
-      <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-      <c r="W34">
-[...1 lines deleted...]
-      </c>
+      <c r="W34"/>
       <c r="X34">
         <v>0.0</v>
       </c>
       <c r="Y34">
         <v>0.0</v>
       </c>
       <c r="Z34">
         <v>0.0</v>
       </c>
       <c r="AA34">
         <v>0.0</v>
       </c>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
-      <c r="AE34"/>
+      <c r="AE34">
+        <v>0.0</v>
+      </c>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
@@ -15451,781 +15531,796 @@
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
       <c r="EC34"/>
       <c r="ED34"/>
       <c r="EE34"/>
       <c r="EF34"/>
       <c r="EG34"/>
       <c r="EH34"/>
       <c r="EI34"/>
       <c r="EJ34"/>
       <c r="EK34"/>
       <c r="EL34"/>
       <c r="EM34"/>
       <c r="EN34"/>
       <c r="EO34"/>
       <c r="EP34"/>
+      <c r="EQ34"/>
     </row>
-    <row r="35" spans="1:146">
+    <row r="35" spans="1:147">
       <c r="A35" t="s">
         <v>73</v>
       </c>
       <c r="B35">
+        <v>6111886187.0</v>
+      </c>
+      <c r="C35">
         <v>6468000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>6226000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>6259000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6867000000.0</v>
       </c>
       <c r="F35">
         <v>6867000000.0</v>
       </c>
       <c r="G35">
-        <v>6538900000.0</v>
+        <v>6867000000.0</v>
       </c>
       <c r="H35">
         <v>6538900000.0</v>
       </c>
       <c r="I35">
-        <v>7518000000.0</v>
+        <v>6538900000.0</v>
       </c>
       <c r="J35">
         <v>7518000000.0</v>
       </c>
       <c r="K35">
+        <v>7518000000.0</v>
+      </c>
+      <c r="L35">
         <v>6953800000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>7862500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7316400000.0</v>
       </c>
       <c r="O35">
         <v>7316400000.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="P35">
+        <v>7316400000.0</v>
+      </c>
+      <c r="Q35"/>
+      <c r="R35">
         <v>7326300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7889900000.0</v>
       </c>
       <c r="S35">
         <v>7889900000.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="T35">
+        <v>7889900000.0</v>
+      </c>
+      <c r="U35"/>
+      <c r="V35">
         <v>8361200000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>7264700000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>7231000000.0</v>
       </c>
-      <c r="X35">
-[...1 lines deleted...]
-      </c>
       <c r="Y35">
+        <v>0.0</v>
+      </c>
+      <c r="Z35">
         <v>8672800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7451700000.0</v>
       </c>
       <c r="AA35">
         <v>7451700000.0</v>
       </c>
       <c r="AB35">
-        <v>0.0</v>
+        <v>7451700000.0</v>
       </c>
       <c r="AC35">
+        <v>0.0</v>
+      </c>
+      <c r="AD35">
         <v>8415100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8192200000.0</v>
       </c>
       <c r="AE35">
         <v>8192200000.0</v>
       </c>
-      <c r="AF35"/>
-      <c r="AG35">
+      <c r="AF35">
+        <v>8192200000.0</v>
+      </c>
+      <c r="AG35"/>
+      <c r="AH35">
         <v>8909200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8035500000.0</v>
       </c>
       <c r="AI35">
         <v>8035500000.0</v>
       </c>
-      <c r="AJ35"/>
-      <c r="AK35">
+      <c r="AJ35">
+        <v>8035500000.0</v>
+      </c>
+      <c r="AK35"/>
+      <c r="AL35">
         <v>7643400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6517900000.0</v>
       </c>
       <c r="AM35">
         <v>6517900000.0</v>
       </c>
       <c r="AN35">
+        <v>6517900000.0</v>
+      </c>
+      <c r="AO35">
         <v>6611400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6331200000.0</v>
       </c>
       <c r="AP35">
         <v>6331200000.0</v>
       </c>
       <c r="AQ35">
+        <v>6331200000.0</v>
+      </c>
+      <c r="AR35">
         <v>5144100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5386700000.0</v>
       </c>
       <c r="AS35">
         <v>5386700000.0</v>
       </c>
       <c r="AT35">
+        <v>5386700000.0</v>
+      </c>
+      <c r="AU35">
         <v>5318400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5720400000.0</v>
       </c>
       <c r="AV35">
         <v>5720400000.0</v>
       </c>
       <c r="AW35">
+        <v>5720400000.0</v>
+      </c>
+      <c r="AX35">
         <v>5929200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6003300000.0</v>
       </c>
       <c r="AY35">
         <v>6003300000.0</v>
       </c>
       <c r="AZ35">
+        <v>6003300000.0</v>
+      </c>
+      <c r="BA35">
         <v>6034100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5622400000.0</v>
       </c>
       <c r="BB35">
         <v>5622400000.0</v>
       </c>
       <c r="BC35">
+        <v>5622400000.0</v>
+      </c>
+      <c r="BD35">
         <v>6186900000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>5709500000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>6620400000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>6283200000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>-210200000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>6367200000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>3963900000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>3255608940.75</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>3252400000.0</v>
       </c>
-      <c r="BL35"/>
-      <c r="BM35">
+      <c r="BM35"/>
+      <c r="BN35">
         <v>3135100000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>2692662850.9</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>3204300000.0</v>
       </c>
-      <c r="BP35"/>
-      <c r="BQ35">
+      <c r="BQ35"/>
+      <c r="BR35">
         <v>2686700000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>3059894574.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>3664800000.0</v>
       </c>
-      <c r="BT35"/>
-      <c r="BU35">
+      <c r="BU35"/>
+      <c r="BV35">
         <v>2966700000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>2130643476.08</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>2456700000.0</v>
       </c>
-      <c r="BX35"/>
-      <c r="BY35">
+      <c r="BY35"/>
+      <c r="BZ35">
         <v>2519100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2010890560.0</v>
       </c>
       <c r="CA35">
         <v>2010890560.0</v>
       </c>
-      <c r="CB35"/>
-      <c r="CC35">
+      <c r="CB35">
+        <v>2010890560.0</v>
+      </c>
+      <c r="CC35"/>
+      <c r="CD35">
         <v>2020600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2125362013.5</v>
       </c>
       <c r="CE35">
         <v>2125362013.5</v>
       </c>
-      <c r="CF35"/>
-      <c r="CG35">
+      <c r="CF35">
+        <v>2125362013.5</v>
+      </c>
+      <c r="CG35"/>
+      <c r="CH35">
         <v>2258100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1957197420.99</v>
       </c>
       <c r="CI35">
         <v>1957197420.99</v>
       </c>
-      <c r="CJ35"/>
-      <c r="CK35">
+      <c r="CJ35">
+        <v>1957197420.99</v>
+      </c>
+      <c r="CK35"/>
+      <c r="CL35">
         <v>1427020284.16</v>
       </c>
-      <c r="CL35"/>
-      <c r="CM35">
+      <c r="CM35"/>
+      <c r="CN35">
         <v>1427020284.16</v>
       </c>
-      <c r="CN35"/>
-      <c r="CO35">
+      <c r="CO35"/>
+      <c r="CP35">
         <v>830600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>730838822.96</v>
       </c>
       <c r="CQ35">
         <v>730838822.96</v>
       </c>
-      <c r="CR35"/>
-      <c r="CS35">
+      <c r="CR35">
+        <v>730838822.96</v>
+      </c>
+      <c r="CS35"/>
+      <c r="CT35">
         <v>548980600.0</v>
       </c>
-      <c r="CT35"/>
-      <c r="CU35">
+      <c r="CU35"/>
+      <c r="CV35">
         <v>479309220.0</v>
       </c>
-      <c r="CV35"/>
-      <c r="CW35">
+      <c r="CW35"/>
+      <c r="CX35">
         <v>413820600.0</v>
       </c>
-      <c r="CX35"/>
-      <c r="CY35">
+      <c r="CY35"/>
+      <c r="CZ35">
         <v>295745388.0</v>
       </c>
-      <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
-      <c r="DC35">
+      <c r="DC35"/>
+      <c r="DD35">
         <v>359823828.0</v>
       </c>
-      <c r="DD35"/>
-      <c r="DE35">
+      <c r="DE35"/>
+      <c r="DF35">
         <v>434313600.0</v>
       </c>
-      <c r="DF35"/>
-      <c r="DG35">
+      <c r="DG35"/>
+      <c r="DH35">
         <v>419100816.0</v>
       </c>
-      <c r="DH35"/>
-      <c r="DI35">
+      <c r="DI35"/>
+      <c r="DJ35">
         <v>485648796.0</v>
       </c>
-      <c r="DJ35"/>
-      <c r="DK35">
+      <c r="DK35"/>
+      <c r="DL35">
         <v>464051565.0</v>
       </c>
-      <c r="DL35"/>
       <c r="DM35"/>
       <c r="DN35"/>
-      <c r="DO35">
+      <c r="DO35"/>
+      <c r="DP35">
         <v>516224144.0</v>
       </c>
-      <c r="DP35"/>
       <c r="DQ35"/>
       <c r="DR35"/>
-      <c r="DS35">
+      <c r="DS35"/>
+      <c r="DT35">
         <v>697373341.0</v>
       </c>
-      <c r="DT35"/>
       <c r="DU35"/>
       <c r="DV35"/>
-      <c r="DW35">
+      <c r="DW35"/>
+      <c r="DX35">
         <v>686996910.0</v>
       </c>
-      <c r="DX35"/>
       <c r="DY35"/>
       <c r="DZ35"/>
-      <c r="EA35">
+      <c r="EA35"/>
+      <c r="EB35">
         <v>681100196.0</v>
       </c>
-      <c r="EB35"/>
       <c r="EC35"/>
       <c r="ED35"/>
-      <c r="EE35">
+      <c r="EE35"/>
+      <c r="EF35">
         <v>736809360.0</v>
       </c>
-      <c r="EF35"/>
       <c r="EG35"/>
       <c r="EH35"/>
-      <c r="EI35">
+      <c r="EI35"/>
+      <c r="EJ35">
         <v>142513728.0</v>
       </c>
-      <c r="EJ35"/>
       <c r="EK35"/>
       <c r="EL35"/>
-      <c r="EM35">
+      <c r="EM35"/>
+      <c r="EN35">
         <v>92548782.0</v>
       </c>
-      <c r="EN35"/>
       <c r="EO35"/>
       <c r="EP35"/>
+      <c r="EQ35"/>
     </row>
-    <row r="36" spans="1:146">
+    <row r="36" spans="1:147">
       <c r="A36" t="s">
         <v>74</v>
       </c>
       <c r="B36">
+        <v>69577496.0</v>
+      </c>
+      <c r="C36">
         <v>619000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>64000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>556000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>590000000.0</v>
       </c>
       <c r="F36">
         <v>590000000.0</v>
       </c>
       <c r="G36">
-        <v>610100000.0</v>
+        <v>590000000.0</v>
       </c>
       <c r="H36">
         <v>610100000.0</v>
       </c>
       <c r="I36">
+        <v>610100000.0</v>
+      </c>
+      <c r="J36">
         <v>840200000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>547000001.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>967600000.0</v>
       </c>
-      <c r="L36"/>
-      <c r="M36">
+      <c r="M36"/>
+      <c r="N36">
         <v>973200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>930400000.0</v>
       </c>
       <c r="O36">
         <v>930400000.0</v>
       </c>
-      <c r="P36"/>
-      <c r="Q36">
+      <c r="P36">
+        <v>930400000.0</v>
+      </c>
+      <c r="Q36"/>
+      <c r="R36">
         <v>1094600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>899000000.0</v>
       </c>
       <c r="S36">
         <v>899000000.0</v>
       </c>
-      <c r="T36"/>
-      <c r="U36">
+      <c r="T36">
+        <v>899000000.0</v>
+      </c>
+      <c r="U36"/>
+      <c r="V36">
         <v>1057700000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1001200000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>325500000.0</v>
       </c>
-      <c r="X36">
-[...1 lines deleted...]
-      </c>
       <c r="Y36">
+        <v>0.0</v>
+      </c>
+      <c r="Z36">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>812400000.0</v>
       </c>
       <c r="AA36">
         <v>812400000.0</v>
       </c>
       <c r="AB36">
-        <v>0.0</v>
+        <v>812400000.0</v>
       </c>
       <c r="AC36">
+        <v>0.0</v>
+      </c>
+      <c r="AD36">
         <v>4200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176200000.0</v>
       </c>
       <c r="AE36">
         <v>176200000.0</v>
       </c>
-      <c r="AF36"/>
-      <c r="AG36">
+      <c r="AF36">
+        <v>176200000.0</v>
+      </c>
+      <c r="AG36"/>
+      <c r="AH36">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>204900000.0</v>
       </c>
       <c r="AI36">
         <v>204900000.0</v>
       </c>
-      <c r="AJ36"/>
-      <c r="AK36">
+      <c r="AJ36">
+        <v>204900000.0</v>
+      </c>
+      <c r="AK36"/>
+      <c r="AL36">
         <v>348900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178700000.0</v>
       </c>
       <c r="AM36">
         <v>178700000.0</v>
       </c>
       <c r="AN36">
+        <v>178700000.0</v>
+      </c>
+      <c r="AO36">
         <v>390200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148600000.0</v>
       </c>
       <c r="AP36">
         <v>148600000.0</v>
       </c>
       <c r="AQ36">
+        <v>148600000.0</v>
+      </c>
+      <c r="AR36">
         <v>242100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158500000.0</v>
       </c>
       <c r="AS36">
         <v>158500000.0</v>
       </c>
       <c r="AT36">
+        <v>158500000.0</v>
+      </c>
+      <c r="AU36">
         <v>210900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>245100000.0</v>
       </c>
       <c r="AV36">
         <v>245100000.0</v>
       </c>
       <c r="AW36">
+        <v>245100000.0</v>
+      </c>
+      <c r="AX36">
         <v>1170600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>801300000.0</v>
       </c>
       <c r="AY36">
         <v>801300000.0</v>
       </c>
       <c r="AZ36">
+        <v>801300000.0</v>
+      </c>
+      <c r="BA36">
         <v>333600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>323500000.0</v>
       </c>
       <c r="BB36">
         <v>323500000.0</v>
       </c>
       <c r="BC36">
+        <v>323500000.0</v>
+      </c>
+      <c r="BD36">
         <v>295800000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>286100000.0</v>
       </c>
-      <c r="BE36"/>
-      <c r="BF36">
+      <c r="BF36"/>
+      <c r="BG36">
         <v>247400000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-21950000000.0</v>
       </c>
-      <c r="BH36"/>
-      <c r="BI36">
+      <c r="BI36"/>
+      <c r="BJ36">
         <v>1061400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>958944831.25</v>
       </c>
       <c r="BK36">
         <v>958944831.25</v>
       </c>
-      <c r="BL36"/>
-      <c r="BM36">
+      <c r="BL36">
+        <v>958944831.25</v>
+      </c>
+      <c r="BM36"/>
+      <c r="BN36">
         <v>707900000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>657995051.5</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>3700000.0</v>
       </c>
-      <c r="BP36"/>
-      <c r="BQ36">
+      <c r="BQ36"/>
+      <c r="BR36">
         <v>686600000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>707136309.72</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>26300000.0</v>
       </c>
-      <c r="BT36"/>
-      <c r="BU36">
+      <c r="BU36"/>
+      <c r="BV36">
         <v>673000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139216021.68</v>
       </c>
       <c r="BW36">
         <v>139216021.68</v>
       </c>
-      <c r="BX36"/>
-      <c r="BY36">
+      <c r="BX36">
+        <v>139216021.68</v>
+      </c>
+      <c r="BY36"/>
+      <c r="BZ36">
         <v>213149401.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-309914480.0</v>
       </c>
       <c r="CA36">
         <v>-309914480.0</v>
       </c>
-      <c r="CB36"/>
-      <c r="CC36">
+      <c r="CB36">
+        <v>-309914480.0</v>
+      </c>
+      <c r="CC36"/>
+      <c r="CD36">
         <v>71600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>629013556.65</v>
       </c>
       <c r="CE36">
         <v>629013556.65</v>
       </c>
-      <c r="CF36"/>
-      <c r="CG36">
+      <c r="CF36">
+        <v>629013556.65</v>
+      </c>
+      <c r="CG36"/>
+      <c r="CH36">
         <v>635800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>554718197.61</v>
       </c>
       <c r="CI36">
         <v>554718197.61</v>
       </c>
-      <c r="CJ36"/>
-      <c r="CK36">
+      <c r="CJ36">
+        <v>554718197.61</v>
+      </c>
+      <c r="CK36"/>
+      <c r="CL36">
         <v>591229678.8</v>
       </c>
-      <c r="CL36"/>
-      <c r="CM36">
+      <c r="CM36"/>
+      <c r="CN36">
         <v>591229678.8</v>
       </c>
-      <c r="CN36"/>
-      <c r="CO36">
+      <c r="CO36"/>
+      <c r="CP36">
         <v>448900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>356479272.48</v>
       </c>
       <c r="CQ36">
         <v>356479272.48</v>
       </c>
-      <c r="CR36"/>
-      <c r="CS36">
+      <c r="CR36">
+        <v>356479272.48</v>
+      </c>
+      <c r="CS36"/>
+      <c r="CT36">
         <v>290942600.0</v>
       </c>
-      <c r="CT36"/>
-      <c r="CU36">
+      <c r="CU36"/>
+      <c r="CV36">
         <v>268150495.0</v>
       </c>
-      <c r="CV36"/>
-      <c r="CW36">
+      <c r="CW36"/>
+      <c r="CX36">
         <v>73288228.0</v>
       </c>
-      <c r="CX36"/>
-      <c r="CY36">
+      <c r="CY36"/>
+      <c r="CZ36">
         <v>70412688.0</v>
       </c>
-      <c r="CZ36"/>
       <c r="DA36"/>
       <c r="DB36"/>
-      <c r="DC36">
+      <c r="DC36"/>
+      <c r="DD36">
         <v>45722502.0</v>
       </c>
-      <c r="DD36"/>
-      <c r="DE36">
+      <c r="DE36"/>
+      <c r="DF36">
         <v>41409200.0</v>
       </c>
-      <c r="DF36"/>
-      <c r="DG36">
+      <c r="DG36"/>
+      <c r="DH36">
         <v>35334936.0</v>
       </c>
-      <c r="DH36"/>
-      <c r="DI36">
+      <c r="DI36"/>
+      <c r="DJ36">
         <v>35039052.0</v>
       </c>
-      <c r="DJ36"/>
-      <c r="DK36">
+      <c r="DK36"/>
+      <c r="DL36">
         <v>23218569.0</v>
       </c>
-      <c r="DL36"/>
       <c r="DM36"/>
       <c r="DN36"/>
-      <c r="DO36">
+      <c r="DO36"/>
+      <c r="DP36">
         <v>22038904.0</v>
       </c>
-      <c r="DP36"/>
       <c r="DQ36"/>
       <c r="DR36"/>
-      <c r="DS36">
+      <c r="DS36"/>
+      <c r="DT36">
         <v>19648034.0</v>
       </c>
-      <c r="DT36"/>
       <c r="DU36"/>
       <c r="DV36"/>
-      <c r="DW36">
+      <c r="DW36"/>
+      <c r="DX36">
         <v>15070644.0</v>
       </c>
-      <c r="DX36"/>
       <c r="DY36"/>
       <c r="DZ36"/>
-      <c r="EA36">
+      <c r="EA36"/>
+      <c r="EB36">
         <v>12545764.0</v>
       </c>
-      <c r="EB36"/>
       <c r="EC36"/>
       <c r="ED36"/>
-      <c r="EE36">
+      <c r="EE36"/>
+      <c r="EF36">
         <v>20191680.0</v>
       </c>
-      <c r="EF36"/>
       <c r="EG36"/>
       <c r="EH36"/>
-      <c r="EI36">
+      <c r="EI36"/>
+      <c r="EJ36">
         <v>4717160.0</v>
       </c>
-      <c r="EJ36"/>
       <c r="EK36"/>
       <c r="EL36"/>
-      <c r="EM36">
+      <c r="EM36"/>
+      <c r="EN36">
         <v>3469245.0</v>
       </c>
-      <c r="EN36"/>
       <c r="EO36"/>
       <c r="EP36"/>
+      <c r="EQ36"/>
     </row>
-    <row r="37" spans="1:146">
+    <row r="37" spans="1:147">
       <c r="A37" t="s">
         <v>75</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>186000000.0</v>
+      </c>
+      <c r="C37">
+        <v>232000000.0</v>
+      </c>
+      <c r="D37">
+        <v>244000000.0</v>
+      </c>
+      <c r="E37">
+        <v>259000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-      <c r="W37">
-[...1 lines deleted...]
-      </c>
+      <c r="W37"/>
       <c r="X37">
         <v>0.0</v>
       </c>
       <c r="Y37">
         <v>0.0</v>
       </c>
       <c r="Z37">
         <v>0.0</v>
       </c>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
-      <c r="AE37"/>
+      <c r="AE37">
+        <v>0.0</v>
+      </c>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
@@ -16297,280 +16392,281 @@
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
       <c r="EA37"/>
       <c r="EB37"/>
       <c r="EC37"/>
       <c r="ED37"/>
       <c r="EE37"/>
       <c r="EF37"/>
       <c r="EG37"/>
       <c r="EH37"/>
       <c r="EI37"/>
       <c r="EJ37"/>
       <c r="EK37"/>
       <c r="EL37"/>
       <c r="EM37"/>
       <c r="EN37"/>
       <c r="EO37"/>
       <c r="EP37"/>
+      <c r="EQ37"/>
     </row>
-    <row r="38" spans="1:146">
+    <row r="38" spans="1:147">
       <c r="A38" t="s">
         <v>76</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>292000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>304000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>323000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>340000000.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>444600000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>547000001.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>322100000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>614800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>564100000.0</v>
       </c>
       <c r="N38">
         <v>564100000.0</v>
       </c>
       <c r="O38">
-        <v>540700000.0</v>
+        <v>564100000.0</v>
       </c>
       <c r="P38">
         <v>540700000.0</v>
       </c>
       <c r="Q38">
-        <v>486300000.0</v>
+        <v>540700000.0</v>
       </c>
       <c r="R38">
         <v>486300000.0</v>
       </c>
       <c r="S38">
-        <v>393900000.0</v>
+        <v>486300000.0</v>
       </c>
       <c r="T38">
         <v>393900000.0</v>
       </c>
       <c r="U38">
+        <v>393900000.0</v>
+      </c>
+      <c r="V38">
         <v>13559900000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>349200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>325500000.0</v>
       </c>
       <c r="X38">
         <v>325500000.0</v>
       </c>
       <c r="Y38">
-        <v>338100000.0</v>
+        <v>325500000.0</v>
       </c>
       <c r="Z38">
         <v>338100000.0</v>
       </c>
       <c r="AA38">
+        <v>338100000.0</v>
+      </c>
+      <c r="AB38">
         <v>424853278.9</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>434328942.22</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>447233539.23</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>477949438.2</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>23711601000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>336500000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>23335771000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>358000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>22399798000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>345300000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>22079181000.0</v>
       </c>
-      <c r="AL38"/>
-      <c r="AM38">
+      <c r="AM38"/>
+      <c r="AN38">
         <v>21493917000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>21666932000.0</v>
       </c>
-      <c r="AO38"/>
-      <c r="AP38">
+      <c r="AP38"/>
+      <c r="AQ38">
         <v>20976867000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>21307015000.0</v>
       </c>
-      <c r="AR38"/>
-      <c r="AS38">
+      <c r="AS38"/>
+      <c r="AT38">
         <v>20687502000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>20047845000.0</v>
       </c>
-      <c r="AU38"/>
-      <c r="AV38">
+      <c r="AV38"/>
+      <c r="AW38">
         <v>20627697000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>19798241000.0</v>
       </c>
-      <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>19697653000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>20311580000.0</v>
       </c>
-      <c r="BA38"/>
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38">
         <v>19054065000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>18356411000.0</v>
       </c>
-      <c r="BD38"/>
-      <c r="BE38">
+      <c r="BE38"/>
+      <c r="BF38">
         <v>19522784000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>19120679000.0</v>
       </c>
-      <c r="BG38"/>
-      <c r="BH38">
+      <c r="BH38"/>
+      <c r="BI38">
         <v>18514964000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>17327376000.0</v>
       </c>
-      <c r="BJ38"/>
-      <c r="BK38">
+      <c r="BK38"/>
+      <c r="BL38">
         <v>16351228000.0</v>
       </c>
-      <c r="BL38"/>
-      <c r="BM38">
+      <c r="BM38"/>
+      <c r="BN38">
         <v>14910019000.0</v>
       </c>
-      <c r="BN38"/>
-      <c r="BO38">
+      <c r="BO38"/>
+      <c r="BP38">
         <v>14331076000.0</v>
       </c>
-      <c r="BP38"/>
-      <c r="BQ38">
+      <c r="BQ38"/>
+      <c r="BR38">
         <v>13811668000.0</v>
       </c>
-      <c r="BR38"/>
-      <c r="BS38">
+      <c r="BS38"/>
+      <c r="BT38">
         <v>13360920000.0</v>
       </c>
-      <c r="BT38"/>
-      <c r="BU38">
+      <c r="BU38"/>
+      <c r="BV38">
         <v>12862981000.0</v>
       </c>
-      <c r="BV38"/>
-      <c r="BW38">
+      <c r="BW38"/>
+      <c r="BX38">
         <v>11850460000.0</v>
       </c>
-      <c r="BX38"/>
-      <c r="BY38">
+      <c r="BY38"/>
+      <c r="BZ38">
         <v>11133170000.0</v>
       </c>
-      <c r="BZ38"/>
-      <c r="CA38">
+      <c r="CA38"/>
+      <c r="CB38">
         <v>11328956000.0</v>
       </c>
-      <c r="CB38"/>
-      <c r="CC38">
+      <c r="CC38"/>
+      <c r="CD38">
         <v>10326162000.0</v>
       </c>
-      <c r="CD38">
-[...1 lines deleted...]
-      </c>
       <c r="CE38">
         <v>0.0</v>
       </c>
-      <c r="CF38"/>
-      <c r="CG38">
+      <c r="CF38">
+        <v>0.0</v>
+      </c>
+      <c r="CG38"/>
+      <c r="CH38">
         <v>9204931000.0</v>
       </c>
-      <c r="CH38"/>
-      <c r="CI38">
+      <c r="CI38"/>
+      <c r="CJ38">
         <v>8644000000.0</v>
       </c>
-      <c r="CJ38"/>
-      <c r="CK38">
+      <c r="CK38"/>
+      <c r="CL38">
         <v>7396338000.0</v>
       </c>
-      <c r="CL38"/>
-      <c r="CM38">
+      <c r="CM38"/>
+      <c r="CN38">
         <v>7466700000.0</v>
       </c>
-      <c r="CN38"/>
-      <c r="CO38">
+      <c r="CO38"/>
+      <c r="CP38">
         <v>1981879000.0</v>
       </c>
-      <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
@@ -16579,964 +16675,969 @@
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
       <c r="EA38"/>
       <c r="EB38"/>
       <c r="EC38"/>
       <c r="ED38"/>
       <c r="EE38"/>
       <c r="EF38"/>
       <c r="EG38"/>
       <c r="EH38"/>
       <c r="EI38"/>
       <c r="EJ38"/>
       <c r="EK38"/>
       <c r="EL38"/>
       <c r="EM38"/>
       <c r="EN38"/>
       <c r="EO38"/>
       <c r="EP38"/>
+      <c r="EQ38"/>
     </row>
-    <row r="39" spans="1:146">
+    <row r="39" spans="1:147">
       <c r="A39" t="s">
         <v>77</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>3197000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>100000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>658000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>146000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3265000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4397500000.0</v>
       </c>
       <c r="H39">
         <v>4397500000.0</v>
       </c>
       <c r="I39">
+        <v>4397500000.0</v>
+      </c>
+      <c r="J39">
         <v>2400000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4708400000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>12606800000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>5100000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>11825600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11452700000.0</v>
       </c>
       <c r="O39">
         <v>11452700000.0</v>
       </c>
       <c r="P39">
+        <v>11452700000.0</v>
+      </c>
+      <c r="Q39">
         <v>2500000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>10365800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11105400000.0</v>
       </c>
       <c r="S39">
         <v>11105400000.0</v>
       </c>
       <c r="T39">
+        <v>11105400000.0</v>
+      </c>
+      <c r="U39">
         <v>200000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>9633900000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>11609400000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>627900000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>486700000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5285000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12301300000.0</v>
       </c>
       <c r="AA39">
         <v>12301300000.0</v>
       </c>
       <c r="AB39">
+        <v>12301300000.0</v>
+      </c>
+      <c r="AC39">
         <v>1695578.45</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>5112700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3212700000.0</v>
       </c>
       <c r="AE39">
         <v>3212700000.0</v>
       </c>
       <c r="AF39">
+        <v>3212700000.0</v>
+      </c>
+      <c r="AG39">
         <v>1000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>4675600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4232900000.0</v>
       </c>
       <c r="AI39">
         <v>4232900000.0</v>
       </c>
       <c r="AJ39">
+        <v>4232900000.0</v>
+      </c>
+      <c r="AK39">
         <v>14700000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>4635100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2858400000.0</v>
       </c>
       <c r="AM39">
         <v>2858400000.0</v>
       </c>
       <c r="AN39">
+        <v>2858400000.0</v>
+      </c>
+      <c r="AO39">
         <v>4042700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2412900000.0</v>
       </c>
       <c r="AP39">
         <v>2412900000.0</v>
       </c>
       <c r="AQ39">
+        <v>2412900000.0</v>
+      </c>
+      <c r="AR39">
         <v>3562600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136000000.0</v>
       </c>
       <c r="AS39">
         <v>136000000.0</v>
       </c>
       <c r="AT39">
+        <v>136000000.0</v>
+      </c>
+      <c r="AU39">
         <v>2797100000.0</v>
       </c>
-      <c r="AU39"/>
-      <c r="AV39">
+      <c r="AV39"/>
+      <c r="AW39">
         <v>3630004000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>2363800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9008200000.0</v>
       </c>
       <c r="AY39">
         <v>9008200000.0</v>
       </c>
       <c r="AZ39">
+        <v>9008200000.0</v>
+      </c>
+      <c r="BA39">
         <v>3225129000.0</v>
       </c>
-      <c r="BA39"/>
-      <c r="BB39">
+      <c r="BB39"/>
+      <c r="BC39">
         <v>2494274000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>2740682000.0</v>
       </c>
-      <c r="BD39"/>
-      <c r="BE39">
+      <c r="BE39"/>
+      <c r="BF39">
         <v>1427700000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>2376819000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>9410000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>2021223000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>-10982609.92</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>754243535.25</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>753500000.0</v>
       </c>
-      <c r="BL39"/>
-      <c r="BM39">
+      <c r="BM39"/>
+      <c r="BN39">
         <v>1601431.28</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>421968707.25</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>418400000.0</v>
       </c>
-      <c r="BP39"/>
-      <c r="BQ39">
+      <c r="BQ39"/>
+      <c r="BR39">
         <v>-1727467.82</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>581.16</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>381400000.0</v>
       </c>
-      <c r="BT39"/>
-      <c r="BU39">
+      <c r="BU39"/>
+      <c r="BV39">
         <v>-127717705.76</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>276075760.8</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>191600000.0</v>
       </c>
-      <c r="BX39"/>
-      <c r="BY39">
+      <c r="BY39"/>
+      <c r="BZ39">
         <v>2363500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50634080.0</v>
       </c>
       <c r="CA39">
         <v>50634080.0</v>
       </c>
-      <c r="CB39"/>
-      <c r="CC39">
+      <c r="CB39">
+        <v>50634080.0</v>
+      </c>
+      <c r="CC39"/>
+      <c r="CD39">
         <v>2306900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46523394.75</v>
       </c>
       <c r="CE39">
         <v>46523394.75</v>
       </c>
-      <c r="CF39"/>
-      <c r="CG39">
+      <c r="CF39">
+        <v>46523394.75</v>
+      </c>
+      <c r="CG39"/>
+      <c r="CH39">
         <v>2600600000.0</v>
       </c>
-      <c r="CH39"/>
-      <c r="CI39">
+      <c r="CI39"/>
+      <c r="CJ39">
         <v>272000000.0</v>
       </c>
-      <c r="CJ39"/>
-      <c r="CK39">
+      <c r="CK39"/>
+      <c r="CL39">
         <v>-669.52</v>
       </c>
-      <c r="CL39"/>
-      <c r="CM39">
+      <c r="CM39"/>
+      <c r="CN39">
         <v>-669.52</v>
       </c>
-      <c r="CN39"/>
-      <c r="CO39">
+      <c r="CO39"/>
+      <c r="CP39">
         <v>1532500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>618.16</v>
       </c>
       <c r="CQ39">
         <v>618.16</v>
       </c>
-      <c r="CR39"/>
-      <c r="CS39">
+      <c r="CR39">
+        <v>618.16</v>
+      </c>
+      <c r="CS39"/>
+      <c r="CT39">
         <v>1165418800.0</v>
       </c>
-      <c r="CT39"/>
-      <c r="CU39">
+      <c r="CU39"/>
+      <c r="CV39">
         <v>-60245.0</v>
       </c>
-      <c r="CV39"/>
-      <c r="CW39">
+      <c r="CW39"/>
+      <c r="CX39">
         <v>1009482368.0</v>
       </c>
-      <c r="CX39"/>
-      <c r="CY39">
+      <c r="CY39"/>
+      <c r="CZ39">
         <v>72469416.0</v>
       </c>
-      <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
-      <c r="DC39">
+      <c r="DC39"/>
+      <c r="DD39">
         <v>37664130.0</v>
       </c>
-      <c r="DD39"/>
-      <c r="DE39">
+      <c r="DE39"/>
+      <c r="DF39">
         <v>60922400.0</v>
       </c>
-      <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
-      <c r="DI39">
+      <c r="DI39"/>
+      <c r="DJ39">
         <v>45086092.0</v>
       </c>
-      <c r="DJ39"/>
-      <c r="DK39">
+      <c r="DK39"/>
+      <c r="DL39">
         <v>2110779.0</v>
       </c>
-      <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
-      <c r="DO39">
+      <c r="DO39"/>
+      <c r="DP39">
         <v>2230932.0</v>
       </c>
-      <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
-      <c r="DS39">
+      <c r="DS39"/>
+      <c r="DT39">
         <v>38702671.0</v>
       </c>
-      <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
-      <c r="DW39">
+      <c r="DW39"/>
+      <c r="DX39">
         <v>1923912.0</v>
       </c>
-      <c r="DX39"/>
       <c r="DY39"/>
       <c r="DZ39"/>
-      <c r="EA39">
+      <c r="EA39"/>
+      <c r="EB39">
         <v>8709456.0</v>
       </c>
-      <c r="EB39"/>
       <c r="EC39"/>
       <c r="ED39"/>
-      <c r="EE39">
+      <c r="EE39"/>
+      <c r="EF39">
         <v>6917520.0</v>
       </c>
-      <c r="EF39"/>
       <c r="EG39"/>
       <c r="EH39"/>
-      <c r="EI39">
+      <c r="EI39"/>
+      <c r="EJ39">
         <v>13984992.0</v>
       </c>
-      <c r="EJ39"/>
       <c r="EK39"/>
       <c r="EL39"/>
-      <c r="EM39">
+      <c r="EM39"/>
+      <c r="EN39">
         <v>115552545.0</v>
       </c>
-      <c r="EN39"/>
       <c r="EO39"/>
       <c r="EP39"/>
+      <c r="EQ39"/>
     </row>
-    <row r="40" spans="1:146">
+    <row r="40" spans="1:147">
       <c r="A40" t="s">
         <v>78</v>
       </c>
       <c r="B40">
+        <v>348881452.0</v>
+      </c>
+      <c r="C40">
         <v>3723000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>319000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3722000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1348000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1875000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3816300000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>4478800000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>4128800000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4427000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5074600000.0</v>
       </c>
       <c r="L40">
         <v>5074600000.0</v>
       </c>
       <c r="M40">
+        <v>5074600000.0</v>
+      </c>
+      <c r="N40">
         <v>4625700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5041600000.0</v>
       </c>
       <c r="O40">
         <v>5041600000.0</v>
       </c>
       <c r="P40">
         <v>5041600000.0</v>
       </c>
       <c r="Q40">
+        <v>5041600000.0</v>
+      </c>
+      <c r="R40">
         <v>3812600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3653200000.0</v>
       </c>
       <c r="S40">
         <v>3653200000.0</v>
       </c>
       <c r="T40">
+        <v>3653200000.0</v>
+      </c>
+      <c r="U40">
         <v>3984100000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>3514000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4245100000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>766000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>4746300000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1665400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4514100000.0</v>
       </c>
       <c r="AA40">
         <v>4514100000.0</v>
       </c>
       <c r="AB40">
+        <v>4514100000.0</v>
+      </c>
+      <c r="AC40">
         <v>6599713055.95</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>3626500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3785300000.0</v>
       </c>
       <c r="AE40">
         <v>3785300000.0</v>
       </c>
       <c r="AF40">
+        <v>3785300000.0</v>
+      </c>
+      <c r="AG40">
         <v>4997400000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3506000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4702100000.0</v>
       </c>
       <c r="AI40">
         <v>4702100000.0</v>
       </c>
       <c r="AJ40">
+        <v>4702100000.0</v>
+      </c>
+      <c r="AK40">
         <v>5454400000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>5072400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3664200000.0</v>
       </c>
       <c r="AM40">
         <v>3664200000.0</v>
       </c>
       <c r="AN40">
+        <v>3664200000.0</v>
+      </c>
+      <c r="AO40">
         <v>3633700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3510300000.0</v>
       </c>
       <c r="AP40">
         <v>3510300000.0</v>
       </c>
       <c r="AQ40">
+        <v>3510300000.0</v>
+      </c>
+      <c r="AR40">
         <v>3545600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3145200000.0</v>
       </c>
       <c r="AS40">
         <v>3145200000.0</v>
       </c>
       <c r="AT40">
+        <v>3145200000.0</v>
+      </c>
+      <c r="AU40">
         <v>2732000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18200000.0</v>
       </c>
       <c r="AV40">
         <v>18200000.0</v>
       </c>
       <c r="AW40">
+        <v>18200000.0</v>
+      </c>
+      <c r="AX40">
         <v>2586000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113400000.0</v>
       </c>
       <c r="AY40">
         <v>113400000.0</v>
       </c>
       <c r="AZ40">
+        <v>113400000.0</v>
+      </c>
+      <c r="BA40">
         <v>75800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115800000.0</v>
       </c>
       <c r="BB40">
         <v>115800000.0</v>
       </c>
       <c r="BC40">
+        <v>115800000.0</v>
+      </c>
+      <c r="BD40">
         <v>2629600000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>71600000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1519500000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>54400000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>12327000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>4804681000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>71000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1873947300.5</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>2405300000.0</v>
       </c>
-      <c r="BL40"/>
-      <c r="BM40">
+      <c r="BM40"/>
+      <c r="BN40">
         <v>43600000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>1566712682.38</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>1018600000.0</v>
       </c>
-      <c r="BP40"/>
-      <c r="BQ40">
+      <c r="BQ40"/>
+      <c r="BR40">
         <v>52300000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>1607429862.84</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>960700000.0</v>
       </c>
-      <c r="BT40"/>
-      <c r="BU40">
+      <c r="BU40"/>
+      <c r="BV40">
         <v>1458342617.44</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>1323306046.16</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>1224800000.0</v>
       </c>
-      <c r="BX40"/>
-      <c r="BY40">
+      <c r="BY40"/>
+      <c r="BZ40">
         <v>1189789945.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1231102880.0</v>
       </c>
       <c r="CA40">
         <v>1231102880.0</v>
       </c>
-      <c r="CB40"/>
-      <c r="CC40">
+      <c r="CB40">
+        <v>1231102880.0</v>
+      </c>
+      <c r="CC40"/>
+      <c r="CD40">
         <v>65100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1080839006.7</v>
       </c>
       <c r="CE40">
         <v>1080839006.7</v>
       </c>
-      <c r="CF40"/>
-      <c r="CG40">
+      <c r="CF40">
+        <v>1080839006.7</v>
+      </c>
+      <c r="CG40"/>
+      <c r="CH40">
         <v>1334700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1176282798.66</v>
       </c>
       <c r="CI40">
         <v>1176282798.66</v>
       </c>
-      <c r="CJ40"/>
-      <c r="CK40">
+      <c r="CJ40">
+        <v>1176282798.66</v>
+      </c>
+      <c r="CK40"/>
+      <c r="CL40">
         <v>1113485407.2</v>
       </c>
-      <c r="CL40"/>
-      <c r="CM40">
+      <c r="CM40"/>
+      <c r="CN40">
         <v>1113485407.2</v>
       </c>
-      <c r="CN40"/>
-      <c r="CO40">
+      <c r="CO40"/>
+      <c r="CP40">
         <v>756700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>683893898.08</v>
       </c>
       <c r="CQ40">
         <v>683893898.08</v>
       </c>
-      <c r="CR40"/>
-      <c r="CS40">
+      <c r="CR40">
+        <v>683893898.08</v>
+      </c>
+      <c r="CS40"/>
+      <c r="CT40">
         <v>580680600.0</v>
       </c>
-      <c r="CT40"/>
-      <c r="CU40">
+      <c r="CU40"/>
+      <c r="CV40">
         <v>240739020.0</v>
       </c>
-      <c r="CV40"/>
-      <c r="CW40">
+      <c r="CW40"/>
+      <c r="CX40">
         <v>125105764.0</v>
       </c>
-      <c r="CX40"/>
-      <c r="CY40">
+      <c r="CY40"/>
+      <c r="CZ40">
         <v>215291028.0</v>
       </c>
-      <c r="CZ40"/>
       <c r="DA40"/>
       <c r="DB40"/>
-      <c r="DC40">
+      <c r="DC40"/>
+      <c r="DD40">
         <v>469487760.0</v>
       </c>
-      <c r="DD40"/>
-      <c r="DE40">
+      <c r="DE40"/>
+      <c r="DF40">
         <v>401469600.0</v>
       </c>
-      <c r="DF40"/>
-      <c r="DG40">
+      <c r="DG40"/>
+      <c r="DH40">
         <v>480969312.0</v>
       </c>
-      <c r="DH40"/>
-      <c r="DI40">
+      <c r="DI40"/>
+      <c r="DJ40">
         <v>347376408.0</v>
       </c>
-      <c r="DJ40"/>
-      <c r="DK40">
+      <c r="DK40"/>
+      <c r="DL40">
         <v>420364836.0</v>
       </c>
-      <c r="DL40"/>
       <c r="DM40"/>
       <c r="DN40"/>
-      <c r="DO40">
+      <c r="DO40"/>
+      <c r="DP40">
         <v>467616868.0</v>
       </c>
-      <c r="DP40"/>
       <c r="DQ40"/>
       <c r="DR40"/>
-      <c r="DS40">
+      <c r="DS40"/>
+      <c r="DT40">
         <v>416037230.0</v>
       </c>
-      <c r="DT40"/>
       <c r="DU40"/>
       <c r="DV40"/>
-      <c r="DW40">
+      <c r="DW40"/>
+      <c r="DX40">
         <v>936090072.0</v>
       </c>
-      <c r="DX40"/>
       <c r="DY40"/>
       <c r="DZ40"/>
-      <c r="EA40">
+      <c r="EA40"/>
+      <c r="EB40">
         <v>922683916.0</v>
       </c>
-      <c r="EB40"/>
       <c r="EC40"/>
       <c r="ED40"/>
-      <c r="EE40">
+      <c r="EE40"/>
+      <c r="EF40">
         <v>1055825440.0</v>
       </c>
-      <c r="EF40"/>
       <c r="EG40"/>
       <c r="EH40"/>
-      <c r="EI40">
+      <c r="EI40"/>
+      <c r="EJ40">
         <v>34740496.0</v>
       </c>
-      <c r="EJ40"/>
       <c r="EK40"/>
       <c r="EL40"/>
-      <c r="EM40">
+      <c r="EM40"/>
+      <c r="EN40">
         <v>74935692.0</v>
       </c>
-      <c r="EN40"/>
       <c r="EO40"/>
       <c r="EP40"/>
+      <c r="EQ40"/>
     </row>
-    <row r="41" spans="1:146">
+    <row r="41" spans="1:147">
       <c r="A41" t="s">
         <v>79</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
-      <c r="I41">
-[...1 lines deleted...]
-      </c>
+      <c r="I41"/>
       <c r="J41">
         <v>1274100000.0</v>
       </c>
       <c r="K41">
-        <v>1223800000.0</v>
+        <v>1274100000.0</v>
       </c>
       <c r="L41">
         <v>1223800000.0</v>
       </c>
       <c r="M41">
-        <v>1405000000.0</v>
+        <v>1223800000.0</v>
       </c>
       <c r="N41">
         <v>1405000000.0</v>
       </c>
       <c r="O41">
-        <v>1337500000.0</v>
+        <v>1405000000.0</v>
       </c>
       <c r="P41">
         <v>1337500000.0</v>
       </c>
       <c r="Q41">
-        <v>1230000000.0</v>
+        <v>1337500000.0</v>
       </c>
       <c r="R41">
         <v>1230000000.0</v>
       </c>
       <c r="S41">
-        <v>1081900000.0</v>
+        <v>1230000000.0</v>
       </c>
       <c r="T41">
         <v>1081900000.0</v>
       </c>
       <c r="U41">
-        <v>1189800000.0</v>
+        <v>1081900000.0</v>
       </c>
       <c r="V41">
         <v>1189800000.0</v>
       </c>
       <c r="W41">
-        <v>1236200000.0</v>
+        <v>1189800000.0</v>
       </c>
       <c r="X41">
         <v>1236200000.0</v>
       </c>
       <c r="Y41">
-        <v>1406100000.0</v>
+        <v>1236200000.0</v>
       </c>
       <c r="Z41">
         <v>1406100000.0</v>
       </c>
       <c r="AA41">
+        <v>1406100000.0</v>
+      </c>
+      <c r="AB41">
         <v>7836090987.02</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>2369766531.89</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>2472992508.87</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>2642837078.65</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1932076000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1941800000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>2115456000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>2316700000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>2193765000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>2470600000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>2107199000.0</v>
       </c>
-      <c r="AL41"/>
-      <c r="AM41">
+      <c r="AM41"/>
+      <c r="AN41">
         <v>1923468000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2669816000.0</v>
       </c>
-      <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>2381409000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>2202440000.0</v>
       </c>
-      <c r="AR41"/>
-      <c r="AS41">
+      <c r="AS41"/>
+      <c r="AT41">
         <v>2014405000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>2222029000.0</v>
       </c>
-      <c r="AU41"/>
-      <c r="AV41">
+      <c r="AV41"/>
+      <c r="AW41">
         <v>2210819000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>2264745000.0</v>
       </c>
-      <c r="AX41"/>
-      <c r="AY41">
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>2126860000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>2162458000.0</v>
       </c>
-      <c r="BA41"/>
-      <c r="BB41">
+      <c r="BB41"/>
+      <c r="BC41">
         <v>1960172000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>2115001000.0</v>
       </c>
-      <c r="BD41"/>
-      <c r="BE41">
+      <c r="BE41"/>
+      <c r="BF41">
         <v>2123535000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>2143696000.0</v>
       </c>
-      <c r="BG41"/>
-      <c r="BH41">
+      <c r="BH41"/>
+      <c r="BI41">
         <v>2120924000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>2261520000.0</v>
       </c>
-      <c r="BJ41"/>
-      <c r="BK41">
+      <c r="BK41"/>
+      <c r="BL41">
         <v>2080340000.0</v>
       </c>
-      <c r="BL41"/>
-      <c r="BM41">
+      <c r="BM41"/>
+      <c r="BN41">
         <v>1675662000.0</v>
       </c>
-      <c r="BN41"/>
-      <c r="BO41">
+      <c r="BO41"/>
+      <c r="BP41">
         <v>1974269000.0</v>
       </c>
-      <c r="BP41"/>
-      <c r="BQ41">
+      <c r="BQ41"/>
+      <c r="BR41">
         <v>1915668000.0</v>
       </c>
-      <c r="BR41"/>
-      <c r="BS41">
+      <c r="BS41"/>
+      <c r="BT41">
         <v>1832413000.0</v>
       </c>
-      <c r="BT41"/>
-      <c r="BU41">
+      <c r="BU41"/>
+      <c r="BV41">
         <v>1762519000.0</v>
       </c>
-      <c r="BV41"/>
-      <c r="BW41">
+      <c r="BW41"/>
+      <c r="BX41">
         <v>1557707000.0</v>
       </c>
-      <c r="BX41"/>
-      <c r="BY41">
+      <c r="BY41"/>
+      <c r="BZ41">
         <v>574594000.0</v>
       </c>
-      <c r="BZ41"/>
-      <c r="CA41">
+      <c r="CA41"/>
+      <c r="CB41">
         <v>1399705000.0</v>
       </c>
-      <c r="CB41"/>
-      <c r="CC41">
+      <c r="CC41"/>
+      <c r="CD41">
         <v>473391000.0</v>
       </c>
-      <c r="CD41"/>
-      <c r="CE41">
+      <c r="CE41"/>
+      <c r="CF41">
         <v>1161737000.0</v>
       </c>
-      <c r="CF41"/>
-      <c r="CG41">
+      <c r="CG41"/>
+      <c r="CH41">
         <v>1104805000.0</v>
       </c>
-      <c r="CH41"/>
-      <c r="CI41">
+      <c r="CI41"/>
+      <c r="CJ41">
         <v>1055000000.0</v>
       </c>
-      <c r="CJ41"/>
-      <c r="CK41">
+      <c r="CK41"/>
+      <c r="CL41">
         <v>858979000.0</v>
       </c>
-      <c r="CL41"/>
-      <c r="CM41">
+      <c r="CM41"/>
+      <c r="CN41">
         <v>942400000.0</v>
       </c>
-      <c r="CN41"/>
-      <c r="CO41">
+      <c r="CO41"/>
+      <c r="CP41">
         <v>114534000.0</v>
       </c>
-      <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
@@ -17545,453 +17646,457 @@
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
       <c r="EC41"/>
       <c r="ED41"/>
       <c r="EE41"/>
       <c r="EF41"/>
       <c r="EG41"/>
       <c r="EH41"/>
       <c r="EI41"/>
       <c r="EJ41"/>
       <c r="EK41"/>
       <c r="EL41"/>
       <c r="EM41"/>
       <c r="EN41"/>
       <c r="EO41"/>
       <c r="EP41"/>
+      <c r="EQ41"/>
     </row>
-    <row r="42" spans="1:146">
+    <row r="42" spans="1:147">
       <c r="A42" t="s">
         <v>80</v>
       </c>
       <c r="B42">
+        <v>386652095.0</v>
+      </c>
+      <c r="C42">
         <v>391000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>371000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>388000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-363000000.0</v>
       </c>
       <c r="F42">
         <v>-363000000.0</v>
       </c>
       <c r="G42">
-        <v>-413500000.0</v>
+        <v>-363000000.0</v>
       </c>
       <c r="H42">
         <v>-413500000.0</v>
       </c>
       <c r="I42">
+        <v>-413500000.0</v>
+      </c>
+      <c r="J42">
         <v>-331400000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-436299999.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-193000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>285200000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-233500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-873300000.0</v>
       </c>
       <c r="O42">
         <v>-873300000.0</v>
       </c>
       <c r="P42">
+        <v>-873300000.0</v>
+      </c>
+      <c r="Q42">
         <v>-335900000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-587900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-548000000.0</v>
       </c>
       <c r="S42">
         <v>-548000000.0</v>
       </c>
       <c r="T42">
+        <v>-548000000.0</v>
+      </c>
+      <c r="U42">
         <v>196000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-554000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>77900000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-608400000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-169900000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-637500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065200000.0</v>
       </c>
       <c r="AA42">
         <v>1065200000.0</v>
       </c>
       <c r="AB42">
+        <v>1065200000.0</v>
+      </c>
+      <c r="AC42">
         <v>513238554.85</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-715000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1497500000.0</v>
       </c>
       <c r="AE42">
         <v>1497500000.0</v>
       </c>
       <c r="AF42">
+        <v>1497500000.0</v>
+      </c>
+      <c r="AG42">
         <v>761700000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-555300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2138700000.0</v>
       </c>
       <c r="AI42">
         <v>2138700000.0</v>
       </c>
       <c r="AJ42">
+        <v>2138700000.0</v>
+      </c>
+      <c r="AK42">
         <v>1185200000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-220200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>926200000.0</v>
       </c>
       <c r="AM42">
         <v>926200000.0</v>
       </c>
       <c r="AN42">
+        <v>926200000.0</v>
+      </c>
+      <c r="AO42">
         <v>-58900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1353500000.0</v>
       </c>
       <c r="AP42">
         <v>1353500000.0</v>
       </c>
       <c r="AQ42">
+        <v>1353500000.0</v>
+      </c>
+      <c r="AR42">
         <v>-45800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1590700000.0</v>
       </c>
       <c r="AS42">
         <v>1590700000.0</v>
       </c>
       <c r="AT42">
+        <v>1590700000.0</v>
+      </c>
+      <c r="AU42">
         <v>1084500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3503100000.0</v>
       </c>
       <c r="AV42">
         <v>-3503100000.0</v>
       </c>
       <c r="AW42">
+        <v>-3503100000.0</v>
+      </c>
+      <c r="AX42">
         <v>-4364600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3213800000.0</v>
       </c>
       <c r="AY42">
         <v>-3213800000.0</v>
       </c>
       <c r="AZ42">
+        <v>-3213800000.0</v>
+      </c>
+      <c r="BA42">
         <v>-3989900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>920000000.0</v>
       </c>
       <c r="BB42">
         <v>920000000.0</v>
       </c>
       <c r="BC42">
+        <v>920000000.0</v>
+      </c>
+      <c r="BD42">
         <v>-119900000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-135900000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-66500000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-154600000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-8702600000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-65600000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>108858009.48</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-151549312.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>-11400000.0</v>
       </c>
-      <c r="BL42"/>
-      <c r="BM42">
+      <c r="BM42"/>
+      <c r="BN42">
         <v>93304548.77</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>74876636.59</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>78700000.0</v>
       </c>
-      <c r="BP42"/>
-      <c r="BQ42">
+      <c r="BQ42"/>
+      <c r="BR42">
         <v>37526991.14</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>2099731.08</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>2100000.0</v>
       </c>
-      <c r="BT42"/>
-      <c r="BU42">
+      <c r="BU42"/>
+      <c r="BV42">
         <v>995624869.28</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1001750488.48</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1005600000.0</v>
       </c>
-      <c r="BX42"/>
-      <c r="BY42">
+      <c r="BY42"/>
+      <c r="BZ42">
         <v>1078145370.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>824061920.0</v>
       </c>
       <c r="CA42">
         <v>824061920.0</v>
       </c>
-      <c r="CB42"/>
-      <c r="CC42">
+      <c r="CB42">
+        <v>824061920.0</v>
+      </c>
+      <c r="CC42"/>
+      <c r="CD42">
         <v>3744600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>837017553.0</v>
       </c>
       <c r="CE42">
         <v>837017553.0</v>
       </c>
-      <c r="CF42"/>
-      <c r="CG42">
+      <c r="CF42">
+        <v>837017553.0</v>
+      </c>
+      <c r="CG42"/>
+      <c r="CH42">
         <v>3589600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3492468558.18</v>
       </c>
       <c r="CI42">
         <v>3492468558.18</v>
       </c>
-      <c r="CJ42"/>
-      <c r="CK42">
+      <c r="CJ42">
+        <v>3492468558.18</v>
+      </c>
+      <c r="CK42"/>
+      <c r="CL42">
         <v>709755473.92</v>
       </c>
-      <c r="CL42"/>
-      <c r="CM42">
+      <c r="CM42"/>
+      <c r="CN42">
         <v>709755473.92</v>
       </c>
-      <c r="CN42"/>
-      <c r="CO42">
+      <c r="CO42"/>
+      <c r="CP42">
         <v>324600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600292703.36</v>
       </c>
       <c r="CQ42">
         <v>600292703.36</v>
       </c>
-      <c r="CR42"/>
-      <c r="CS42">
+      <c r="CR42">
+        <v>600292703.36</v>
+      </c>
+      <c r="CS42"/>
+      <c r="CT42">
         <v>218666600.0</v>
       </c>
-      <c r="CT42"/>
-      <c r="CU42">
+      <c r="CU42"/>
+      <c r="CV42">
         <v>667876070.0</v>
       </c>
-      <c r="CV42"/>
-      <c r="CW42">
+      <c r="CW42"/>
+      <c r="CX42">
         <v>243854284.0</v>
       </c>
-      <c r="CX42"/>
-      <c r="CY42">
+      <c r="CY42"/>
+      <c r="CZ42">
         <v>-586288464.0</v>
       </c>
-      <c r="CZ42"/>
       <c r="DA42"/>
       <c r="DB42"/>
-      <c r="DC42">
+      <c r="DC42"/>
+      <c r="DD42">
         <v>-95474190.0</v>
       </c>
-      <c r="DD42"/>
-      <c r="DE42">
+      <c r="DE42"/>
+      <c r="DF42">
         <v>222502000.0</v>
       </c>
-      <c r="DF42"/>
-      <c r="DG42">
+      <c r="DG42"/>
+      <c r="DH42">
         <v>-123089832.0</v>
       </c>
-      <c r="DH42"/>
-      <c r="DI42">
+      <c r="DI42"/>
+      <c r="DJ42">
         <v>-116357282.0</v>
       </c>
-      <c r="DJ42"/>
-      <c r="DK42">
+      <c r="DK42"/>
+      <c r="DL42">
         <v>-215619273.0</v>
       </c>
-      <c r="DL42"/>
       <c r="DM42"/>
       <c r="DN42"/>
-      <c r="DO42">
+      <c r="DO42"/>
+      <c r="DP42">
         <v>-273525784.0</v>
       </c>
-      <c r="DP42"/>
       <c r="DQ42"/>
       <c r="DR42"/>
-      <c r="DS42">
+      <c r="DS42"/>
+      <c r="DT42">
         <v>-348785570.0</v>
       </c>
-      <c r="DT42"/>
       <c r="DU42"/>
       <c r="DV42"/>
-      <c r="DW42">
+      <c r="DW42"/>
+      <c r="DX42">
         <v>-355335858.0</v>
       </c>
-      <c r="DX42"/>
       <c r="DY42"/>
       <c r="DZ42"/>
-      <c r="EA42">
+      <c r="EA42"/>
+      <c r="EB42">
         <v>-335314056.0</v>
       </c>
-      <c r="EB42"/>
       <c r="EC42"/>
       <c r="ED42"/>
-      <c r="EE42">
+      <c r="EE42"/>
+      <c r="EF42">
         <v>-413929440.0</v>
       </c>
-      <c r="EF42"/>
       <c r="EG42"/>
       <c r="EH42"/>
-      <c r="EI42">
+      <c r="EI42"/>
+      <c r="EJ42">
         <v>59602704.0</v>
       </c>
-      <c r="EJ42"/>
       <c r="EK42"/>
       <c r="EL42"/>
-      <c r="EM42">
+      <c r="EM42"/>
+      <c r="EN42">
         <v>-64954941.0</v>
       </c>
-      <c r="EN42"/>
       <c r="EO42"/>
       <c r="EP42"/>
+      <c r="EQ42"/>
     </row>
-    <row r="43" spans="1:146">
+    <row r="43" spans="1:147">
       <c r="A43" t="s">
         <v>81</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-      <c r="W43">
-[...1 lines deleted...]
-      </c>
+      <c r="W43"/>
       <c r="X43">
         <v>0.0</v>
       </c>
       <c r="Y43">
         <v>0.0</v>
       </c>
       <c r="Z43">
         <v>0.0</v>
       </c>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
-      <c r="AE43"/>
+      <c r="AE43">
+        <v>0.0</v>
+      </c>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
@@ -18063,101 +18168,102 @@
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
       <c r="EA43"/>
       <c r="EB43"/>
       <c r="EC43"/>
       <c r="ED43"/>
       <c r="EE43"/>
       <c r="EF43"/>
       <c r="EG43"/>
       <c r="EH43"/>
       <c r="EI43"/>
       <c r="EJ43"/>
       <c r="EK43"/>
       <c r="EL43"/>
       <c r="EM43"/>
       <c r="EN43"/>
       <c r="EO43"/>
       <c r="EP43"/>
+      <c r="EQ43"/>
     </row>
-    <row r="44" spans="1:146">
+    <row r="44" spans="1:147">
       <c r="A44" t="s">
         <v>82</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-      <c r="W44">
-[...1 lines deleted...]
-      </c>
+      <c r="W44"/>
       <c r="X44">
         <v>0.0</v>
       </c>
       <c r="Y44">
         <v>0.0</v>
       </c>
       <c r="Z44">
         <v>0.0</v>
       </c>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
-      <c r="AE44"/>
+      <c r="AE44">
+        <v>0.0</v>
+      </c>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
@@ -18229,886 +18335,893 @@
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
       <c r="EA44"/>
       <c r="EB44"/>
       <c r="EC44"/>
       <c r="ED44"/>
       <c r="EE44"/>
       <c r="EF44"/>
       <c r="EG44"/>
       <c r="EH44"/>
       <c r="EI44"/>
       <c r="EJ44"/>
       <c r="EK44"/>
       <c r="EL44"/>
       <c r="EM44"/>
       <c r="EN44"/>
       <c r="EO44"/>
       <c r="EP44"/>
+      <c r="EQ44"/>
     </row>
-    <row r="45" spans="1:146">
+    <row r="45" spans="1:147">
       <c r="A45" t="s">
         <v>83</v>
       </c>
       <c r="B45">
+        <v>1944000000.0</v>
+      </c>
+      <c r="C45">
         <v>2764000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2237000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2982000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2147000000.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>2998700000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>2396900000.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>2529200000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
-      <c r="Q45">
+      <c r="Q45"/>
+      <c r="R45">
         <v>2265800000.0</v>
       </c>
-      <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>2295400000.0</v>
       </c>
-      <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>2687900000.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>2610500000.0</v>
       </c>
-      <c r="X45">
-[...1 lines deleted...]
-      </c>
       <c r="Y45">
+        <v>0.0</v>
+      </c>
+      <c r="Z45">
         <v>2809600000.0</v>
       </c>
-      <c r="Z45">
-[...1 lines deleted...]
-      </c>
       <c r="AA45">
+        <v>0.0</v>
+      </c>
+      <c r="AB45">
         <v>1083000000.0</v>
       </c>
-      <c r="AB45">
-[...1 lines deleted...]
-      </c>
       <c r="AC45">
+        <v>0.0</v>
+      </c>
+      <c r="AD45">
         <v>1030800000.0</v>
       </c>
-      <c r="AD45">
-[...1 lines deleted...]
-      </c>
       <c r="AE45">
+        <v>0.0</v>
+      </c>
+      <c r="AF45">
         <v>979500000.0</v>
       </c>
-      <c r="AF45"/>
-      <c r="AG45">
+      <c r="AG45"/>
+      <c r="AH45">
         <v>930500000.0</v>
       </c>
-      <c r="AH45"/>
-      <c r="AI45">
+      <c r="AI45"/>
+      <c r="AJ45">
         <v>968700000.0</v>
       </c>
-      <c r="AJ45"/>
-      <c r="AK45">
+      <c r="AK45"/>
+      <c r="AL45">
         <v>925900000.0</v>
       </c>
-      <c r="AL45"/>
-      <c r="AM45">
+      <c r="AM45"/>
+      <c r="AN45">
         <v>797700000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>731100000.0</v>
       </c>
-      <c r="AO45"/>
-      <c r="AP45">
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>772500000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>742700000.0</v>
       </c>
-      <c r="AR45"/>
-      <c r="AS45">
+      <c r="AS45"/>
+      <c r="AT45">
         <v>773300000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>821000000.0</v>
       </c>
-      <c r="AU45"/>
-      <c r="AV45">
+      <c r="AV45"/>
+      <c r="AW45">
         <v>768300000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>717200000.0</v>
       </c>
-      <c r="AX45"/>
-      <c r="AY45">
+      <c r="AY45"/>
+      <c r="AZ45">
         <v>728300000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>707400000.0</v>
       </c>
-      <c r="BA45"/>
-      <c r="BB45">
+      <c r="BB45"/>
+      <c r="BC45">
         <v>708400000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>691100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>680000000.0</v>
       </c>
       <c r="BE45">
         <v>680000000.0</v>
       </c>
       <c r="BF45">
+        <v>680000000.0</v>
+      </c>
+      <c r="BG45">
         <v>643600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>690000000.0</v>
       </c>
       <c r="BH45">
         <v>690000000.0</v>
       </c>
       <c r="BI45">
+        <v>690000000.0</v>
+      </c>
+      <c r="BJ45">
         <v>455000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>449000000.0</v>
       </c>
       <c r="BK45">
         <v>449000000.0</v>
       </c>
-      <c r="BL45"/>
-      <c r="BM45">
+      <c r="BL45">
+        <v>449000000.0</v>
+      </c>
+      <c r="BM45"/>
+      <c r="BN45">
         <v>417500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>415000000.0</v>
       </c>
       <c r="BO45">
         <v>415000000.0</v>
       </c>
-      <c r="BP45"/>
-      <c r="BQ45">
+      <c r="BP45">
+        <v>415000000.0</v>
+      </c>
+      <c r="BQ45"/>
+      <c r="BR45">
         <v>410000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>333000000.0</v>
       </c>
       <c r="BS45">
         <v>333000000.0</v>
       </c>
-      <c r="BT45"/>
-      <c r="BU45">
+      <c r="BT45">
+        <v>333000000.0</v>
+      </c>
+      <c r="BU45"/>
+      <c r="BV45">
         <v>384600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>333000000.0</v>
       </c>
       <c r="BW45">
         <v>333000000.0</v>
       </c>
-      <c r="BX45"/>
-      <c r="BY45">
+      <c r="BX45">
+        <v>333000000.0</v>
+      </c>
+      <c r="BY45"/>
+      <c r="BZ45">
         <v>398500000.0</v>
       </c>
-      <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
-      <c r="CC45">
+      <c r="CC45"/>
+      <c r="CD45">
         <v>354400000.0</v>
       </c>
-      <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
-      <c r="CG45">
+      <c r="CG45"/>
+      <c r="CH45">
         <v>396900000.0</v>
       </c>
-      <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
-      <c r="CK45">
+      <c r="CK45"/>
+      <c r="CL45">
         <v>421600000.0</v>
       </c>
-      <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
-      <c r="CO45">
+      <c r="CO45"/>
+      <c r="CP45">
         <v>211100000.0</v>
       </c>
-      <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
-      <c r="CS45">
+      <c r="CS45"/>
+      <c r="CT45">
         <v>178217400.0</v>
       </c>
-      <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
-      <c r="CW45">
+      <c r="CW45"/>
+      <c r="CX45">
         <v>145556898.0</v>
       </c>
-      <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
-      <c r="DE45">
+      <c r="DE45"/>
+      <c r="DF45">
         <v>140392000.0</v>
       </c>
-      <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
-      <c r="DI45">
+      <c r="DI45"/>
+      <c r="DJ45">
         <v>132181370.0</v>
       </c>
-      <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
       <c r="DS45"/>
       <c r="DT45"/>
       <c r="DU45"/>
       <c r="DV45"/>
       <c r="DW45"/>
       <c r="DX45"/>
       <c r="DY45"/>
       <c r="DZ45"/>
       <c r="EA45"/>
       <c r="EB45"/>
       <c r="EC45"/>
       <c r="ED45"/>
       <c r="EE45"/>
       <c r="EF45"/>
       <c r="EG45"/>
       <c r="EH45"/>
       <c r="EI45"/>
       <c r="EJ45"/>
       <c r="EK45"/>
       <c r="EL45"/>
       <c r="EM45"/>
       <c r="EN45"/>
       <c r="EO45"/>
       <c r="EP45"/>
+      <c r="EQ45"/>
     </row>
-    <row r="46" spans="1:146">
+    <row r="46" spans="1:147">
       <c r="A46" t="s">
         <v>84</v>
       </c>
       <c r="B46">
+        <v>1932266506.0</v>
+      </c>
+      <c r="C46">
         <v>2041000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2237000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2294000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2147000000.0</v>
       </c>
       <c r="F46">
         <v>2147000000.0</v>
       </c>
       <c r="G46">
-        <v>2210700000.0</v>
+        <v>2147000000.0</v>
       </c>
       <c r="H46">
         <v>2210700000.0</v>
       </c>
       <c r="I46">
-        <v>2396900000.0</v>
+        <v>2210700000.0</v>
       </c>
       <c r="J46">
         <v>2396900000.0</v>
       </c>
       <c r="K46">
+        <v>2396900000.0</v>
+      </c>
+      <c r="L46">
         <v>2529200000.0</v>
       </c>
-      <c r="L46"/>
-      <c r="M46">
+      <c r="M46"/>
+      <c r="N46">
         <v>2424800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2291500000.0</v>
       </c>
       <c r="O46">
         <v>2291500000.0</v>
       </c>
-      <c r="P46"/>
-      <c r="Q46">
+      <c r="P46">
+        <v>2291500000.0</v>
+      </c>
+      <c r="Q46"/>
+      <c r="R46">
         <v>2265800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2295400000.0</v>
       </c>
       <c r="S46">
         <v>2295400000.0</v>
       </c>
-      <c r="T46"/>
-      <c r="U46">
+      <c r="T46">
+        <v>2295400000.0</v>
+      </c>
+      <c r="U46"/>
+      <c r="V46">
         <v>2687900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2610500000.0</v>
       </c>
       <c r="W46">
         <v>2610500000.0</v>
       </c>
-      <c r="X46"/>
-      <c r="Y46">
+      <c r="X46">
+        <v>2610500000.0</v>
+      </c>
+      <c r="Y46"/>
+      <c r="Z46">
         <v>2809600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1083000000.0</v>
       </c>
       <c r="AA46">
         <v>1083000000.0</v>
       </c>
-      <c r="AB46"/>
-      <c r="AC46">
+      <c r="AB46">
+        <v>1083000000.0</v>
+      </c>
+      <c r="AC46"/>
+      <c r="AD46">
         <v>1030800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>979500000.0</v>
       </c>
       <c r="AE46">
         <v>979500000.0</v>
       </c>
-      <c r="AF46"/>
-      <c r="AG46">
+      <c r="AF46">
+        <v>979500000.0</v>
+      </c>
+      <c r="AG46"/>
+      <c r="AH46">
         <v>930500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>968700000.0</v>
       </c>
       <c r="AI46">
         <v>968700000.0</v>
       </c>
-      <c r="AJ46"/>
-      <c r="AK46">
+      <c r="AJ46">
+        <v>968700000.0</v>
+      </c>
+      <c r="AK46"/>
+      <c r="AL46">
         <v>925900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>797700000.0</v>
       </c>
       <c r="AM46">
         <v>797700000.0</v>
       </c>
       <c r="AN46">
+        <v>797700000.0</v>
+      </c>
+      <c r="AO46">
         <v>731100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>772500000.0</v>
       </c>
       <c r="AP46">
         <v>772500000.0</v>
       </c>
       <c r="AQ46">
+        <v>772500000.0</v>
+      </c>
+      <c r="AR46">
         <v>742700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>773300000.0</v>
       </c>
       <c r="AS46">
         <v>773300000.0</v>
       </c>
       <c r="AT46">
+        <v>773300000.0</v>
+      </c>
+      <c r="AU46">
         <v>821000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>768300000.0</v>
       </c>
       <c r="AV46">
         <v>768300000.0</v>
       </c>
       <c r="AW46">
+        <v>768300000.0</v>
+      </c>
+      <c r="AX46">
         <v>717200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>728300000.0</v>
       </c>
       <c r="AY46">
         <v>728300000.0</v>
       </c>
       <c r="AZ46">
+        <v>728300000.0</v>
+      </c>
+      <c r="BA46">
         <v>707400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>708400000.0</v>
       </c>
       <c r="BB46">
         <v>708400000.0</v>
       </c>
       <c r="BC46">
+        <v>708400000.0</v>
+      </c>
+      <c r="BD46">
         <v>691100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>680500000.0</v>
       </c>
       <c r="BE46">
         <v>680500000.0</v>
       </c>
       <c r="BF46">
+        <v>680500000.0</v>
+      </c>
+      <c r="BG46">
         <v>643600000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>690000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>690700000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>455000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>450043629.25</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>449600000.0</v>
       </c>
-      <c r="BL46"/>
-      <c r="BM46">
+      <c r="BM46"/>
+      <c r="BN46">
         <v>417500000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>415171066.87</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>415300000.0</v>
       </c>
-      <c r="BP46"/>
-      <c r="BQ46">
+      <c r="BQ46"/>
+      <c r="BR46">
         <v>410000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>423402955.68</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>423500000.0</v>
       </c>
-      <c r="BT46"/>
-      <c r="BU46">
+      <c r="BU46"/>
+      <c r="BV46">
         <v>384600000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>333650066.96</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>309800000.0</v>
       </c>
-      <c r="BX46"/>
-      <c r="BY46">
+      <c r="BY46"/>
+      <c r="BZ46">
         <v>398500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>344153600.0</v>
       </c>
       <c r="CA46">
         <v>344153600.0</v>
       </c>
-      <c r="CB46"/>
-      <c r="CC46">
+      <c r="CB46">
+        <v>344153600.0</v>
+      </c>
+      <c r="CC46"/>
+      <c r="CD46">
         <v>354400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>377488596.15</v>
       </c>
       <c r="CE46">
         <v>377488596.15</v>
       </c>
-      <c r="CF46"/>
-      <c r="CG46">
+      <c r="CF46">
+        <v>377488596.15</v>
+      </c>
+      <c r="CG46"/>
+      <c r="CH46">
         <v>396900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>433752139.89</v>
       </c>
       <c r="CI46">
         <v>433752139.89</v>
       </c>
-      <c r="CJ46"/>
-      <c r="CK46">
+      <c r="CJ46">
+        <v>433752139.89</v>
+      </c>
+      <c r="CK46"/>
+      <c r="CL46">
         <v>390616045.04</v>
       </c>
-      <c r="CL46"/>
-      <c r="CM46">
+      <c r="CM46"/>
+      <c r="CN46">
         <v>390616045.04</v>
       </c>
-      <c r="CN46"/>
-      <c r="CO46">
+      <c r="CO46"/>
+      <c r="CP46">
         <v>211100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196468556.48</v>
       </c>
       <c r="CQ46">
         <v>196468556.48</v>
       </c>
-      <c r="CR46"/>
-      <c r="CS46">
+      <c r="CR46">
+        <v>196468556.48</v>
+      </c>
+      <c r="CS46"/>
+      <c r="CT46">
         <v>178217400.0</v>
       </c>
-      <c r="CT46"/>
-      <c r="CU46">
+      <c r="CU46"/>
+      <c r="CV46">
         <v>166637670.0</v>
       </c>
-      <c r="CV46"/>
-      <c r="CW46">
+      <c r="CW46"/>
+      <c r="CX46">
         <v>145556898.0</v>
       </c>
-      <c r="CX46"/>
-      <c r="CY46">
+      <c r="CY46"/>
+      <c r="CZ46">
         <v>143366040.0</v>
       </c>
-      <c r="CZ46"/>
       <c r="DA46"/>
       <c r="DB46"/>
-      <c r="DC46">
+      <c r="DC46"/>
+      <c r="DD46">
         <v>138627356.0</v>
       </c>
-      <c r="DD46"/>
-      <c r="DE46">
+      <c r="DE46"/>
+      <c r="DF46">
         <v>140392000.0</v>
       </c>
-      <c r="DF46"/>
-      <c r="DG46">
+      <c r="DG46"/>
+      <c r="DH46">
         <v>139721844.0</v>
       </c>
-      <c r="DH46"/>
-      <c r="DI46">
+      <c r="DI46"/>
+      <c r="DJ46">
         <v>132181370.0</v>
       </c>
-      <c r="DJ46"/>
-      <c r="DK46">
+      <c r="DK46"/>
+      <c r="DL46">
         <v>129844890.0</v>
       </c>
-      <c r="DL46"/>
       <c r="DM46"/>
       <c r="DN46"/>
-      <c r="DO46">
+      <c r="DO46"/>
+      <c r="DP46">
         <v>132436236.0</v>
       </c>
-      <c r="DP46"/>
       <c r="DQ46"/>
       <c r="DR46"/>
-      <c r="DS46">
+      <c r="DS46"/>
+      <c r="DT46">
         <v>147426188.0</v>
       </c>
-      <c r="DT46"/>
       <c r="DU46"/>
       <c r="DV46"/>
-      <c r="DW46">
+      <c r="DW46"/>
+      <c r="DX46">
         <v>132856812.0</v>
       </c>
-      <c r="DX46"/>
       <c r="DY46"/>
       <c r="DZ46"/>
-      <c r="EA46">
+      <c r="EA46"/>
+      <c r="EB46">
         <v>136292618.0</v>
       </c>
-      <c r="EB46"/>
       <c r="EC46"/>
       <c r="ED46"/>
-      <c r="EE46">
+      <c r="EE46"/>
+      <c r="EF46">
         <v>160162400.0</v>
       </c>
-      <c r="EF46"/>
       <c r="EG46"/>
       <c r="EH46"/>
-      <c r="EI46">
+      <c r="EI46"/>
+      <c r="EJ46">
         <v>86740248.0</v>
       </c>
-      <c r="EJ46"/>
       <c r="EK46"/>
       <c r="EL46"/>
-      <c r="EM46">
+      <c r="EM46"/>
+      <c r="EN46">
         <v>79365651.0</v>
       </c>
-      <c r="EN46"/>
       <c r="EO46"/>
       <c r="EP46"/>
+      <c r="EQ46"/>
     </row>
-    <row r="47" spans="1:146">
+    <row r="47" spans="1:147">
       <c r="A47" t="s">
         <v>85</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>2041000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>2237000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2294000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2147000000.0</v>
       </c>
-      <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
-      <c r="I47">
-[...1 lines deleted...]
-      </c>
+      <c r="I47"/>
       <c r="J47">
         <v>2396900000.0</v>
       </c>
       <c r="K47">
-        <v>2529200000.0</v>
+        <v>2396900000.0</v>
       </c>
       <c r="L47">
         <v>2529200000.0</v>
       </c>
       <c r="M47">
-        <v>2424800000.0</v>
+        <v>2529200000.0</v>
       </c>
       <c r="N47">
         <v>2424800000.0</v>
       </c>
       <c r="O47">
-        <v>2291500000.0</v>
+        <v>2424800000.0</v>
       </c>
       <c r="P47">
         <v>2291500000.0</v>
       </c>
       <c r="Q47">
-        <v>2265800000.0</v>
+        <v>2291500000.0</v>
       </c>
       <c r="R47">
         <v>2265800000.0</v>
       </c>
       <c r="S47">
-        <v>2295400000.0</v>
+        <v>2265800000.0</v>
       </c>
       <c r="T47">
         <v>2295400000.0</v>
       </c>
       <c r="U47">
-        <v>2687900000.0</v>
+        <v>2295400000.0</v>
       </c>
       <c r="V47">
         <v>2687900000.0</v>
       </c>
       <c r="W47">
-        <v>2610500000.0</v>
+        <v>2687900000.0</v>
       </c>
       <c r="X47">
         <v>2610500000.0</v>
       </c>
       <c r="Y47">
-        <v>2809600000.0</v>
+        <v>2610500000.0</v>
       </c>
       <c r="Z47">
         <v>2809600000.0</v>
       </c>
       <c r="AA47">
+        <v>2809600000.0</v>
+      </c>
+      <c r="AB47">
         <v>1381730033.17</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1412547280.55</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1354711525.82</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1447752808.99</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1325166000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>979500000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1209185000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>930500000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1195085000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>968700000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1226077000.0</v>
       </c>
-      <c r="AL47"/>
-      <c r="AM47">
+      <c r="AM47"/>
+      <c r="AN47">
         <v>1176288000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1149801000.0</v>
       </c>
-      <c r="AO47"/>
-      <c r="AP47">
+      <c r="AP47"/>
+      <c r="AQ47">
         <v>1203401000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1270387000.0</v>
       </c>
-      <c r="AR47"/>
-      <c r="AS47">
+      <c r="AS47"/>
+      <c r="AT47">
         <v>1281667000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1248741000.0</v>
       </c>
-      <c r="AU47"/>
-      <c r="AV47">
+      <c r="AV47"/>
+      <c r="AW47">
         <v>1249409000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1125000000.0</v>
       </c>
-      <c r="AX47"/>
-      <c r="AY47">
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>1131560000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1136580000.0</v>
       </c>
-      <c r="BA47"/>
-      <c r="BB47">
+      <c r="BB47"/>
+      <c r="BC47">
         <v>1090369000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>1032987000.0</v>
       </c>
-      <c r="BD47"/>
-      <c r="BE47">
+      <c r="BE47"/>
+      <c r="BF47">
         <v>1100164000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1058851000.0</v>
       </c>
-      <c r="BG47"/>
-      <c r="BH47">
+      <c r="BH47"/>
+      <c r="BI47">
         <v>1009734000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>905723000.0</v>
       </c>
-      <c r="BJ47"/>
-      <c r="BK47">
+      <c r="BK47"/>
+      <c r="BL47">
         <v>892141000.0</v>
       </c>
-      <c r="BL47"/>
-      <c r="BM47">
+      <c r="BM47"/>
+      <c r="BN47">
         <v>837630000.0</v>
       </c>
-      <c r="BN47"/>
-      <c r="BO47">
+      <c r="BO47"/>
+      <c r="BP47">
         <v>813407000.0</v>
       </c>
-      <c r="BP47"/>
-      <c r="BQ47">
+      <c r="BQ47"/>
+      <c r="BR47">
         <v>758131000.0</v>
       </c>
-      <c r="BR47"/>
-      <c r="BS47">
+      <c r="BS47"/>
+      <c r="BT47">
         <v>727912000.0</v>
       </c>
-      <c r="BT47"/>
-      <c r="BU47">
+      <c r="BU47"/>
+      <c r="BV47">
         <v>689588000.0</v>
       </c>
-      <c r="BV47"/>
-      <c r="BW47">
+      <c r="BW47"/>
+      <c r="BX47">
         <v>639561000.0</v>
       </c>
-      <c r="BX47"/>
-      <c r="BY47">
+      <c r="BY47"/>
+      <c r="BZ47">
         <v>601602000.0</v>
       </c>
-      <c r="BZ47"/>
-      <c r="CA47">
+      <c r="CA47"/>
+      <c r="CB47">
         <v>614835000.0</v>
       </c>
-      <c r="CB47"/>
-      <c r="CC47">
+      <c r="CC47"/>
+      <c r="CD47">
         <v>585788000.0</v>
       </c>
-      <c r="CD47"/>
-      <c r="CE47">
+      <c r="CE47"/>
+      <c r="CF47">
         <v>607264000.0</v>
       </c>
-      <c r="CF47"/>
-      <c r="CG47">
+      <c r="CG47"/>
+      <c r="CH47">
         <v>605074000.0</v>
       </c>
-      <c r="CH47"/>
-      <c r="CI47">
+      <c r="CI47"/>
+      <c r="CJ47">
         <v>629000000.0</v>
       </c>
-      <c r="CJ47"/>
-      <c r="CK47">
+      <c r="CK47"/>
+      <c r="CL47">
         <v>593486000.0</v>
       </c>
-      <c r="CL47"/>
-      <c r="CM47">
+      <c r="CM47"/>
+      <c r="CN47">
         <v>582800000.0</v>
       </c>
-      <c r="CN47"/>
-      <c r="CO47">
+      <c r="CO47"/>
+      <c r="CP47">
         <v>319394000.0</v>
       </c>
-      <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
@@ -19117,449 +19230,453 @@
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
       <c r="EC47"/>
       <c r="ED47"/>
       <c r="EE47"/>
       <c r="EF47"/>
       <c r="EG47"/>
       <c r="EH47"/>
       <c r="EI47"/>
       <c r="EJ47"/>
       <c r="EK47"/>
       <c r="EL47"/>
       <c r="EM47"/>
       <c r="EN47"/>
       <c r="EO47"/>
       <c r="EP47"/>
+      <c r="EQ47"/>
     </row>
-    <row r="48" spans="1:146">
+    <row r="48" spans="1:147">
       <c r="A48" t="s">
         <v>86</v>
       </c>
       <c r="B48">
+        <v>2123107643.0</v>
+      </c>
+      <c r="C48">
         <v>2052000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2824000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2473000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3608000000.0</v>
       </c>
       <c r="F48">
         <v>3608000000.0</v>
       </c>
       <c r="G48">
-        <v>3488400000.0</v>
+        <v>3608000000.0</v>
       </c>
       <c r="H48">
         <v>3488400000.0</v>
       </c>
       <c r="I48">
-        <v>3854500000.0</v>
+        <v>3488400000.0</v>
       </c>
       <c r="J48">
         <v>3854500000.0</v>
       </c>
       <c r="K48">
-        <v>3759700000.0</v>
+        <v>3854500000.0</v>
       </c>
       <c r="L48">
         <v>3759700000.0</v>
       </c>
       <c r="M48">
+        <v>3759700000.0</v>
+      </c>
+      <c r="N48">
         <v>3909200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4367300000.0</v>
       </c>
       <c r="O48">
         <v>4367300000.0</v>
       </c>
       <c r="P48">
         <v>4367300000.0</v>
       </c>
       <c r="Q48">
+        <v>4367300000.0</v>
+      </c>
+      <c r="R48">
         <v>4952100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5070700000.0</v>
       </c>
       <c r="S48">
         <v>5070700000.0</v>
       </c>
       <c r="T48">
         <v>5070700000.0</v>
       </c>
       <c r="U48">
+        <v>5070700000.0</v>
+      </c>
+      <c r="V48">
         <v>5924900000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>9048900000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>8576200000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>8689900000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>9652400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9541400000.0</v>
       </c>
       <c r="AA48">
         <v>9541400000.0</v>
       </c>
       <c r="AB48">
+        <v>9541400000.0</v>
+      </c>
+      <c r="AC48">
         <v>12444763271.16</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>10018800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9200800000.0</v>
       </c>
       <c r="AE48">
         <v>9200800000.0</v>
       </c>
       <c r="AF48">
         <v>9200800000.0</v>
       </c>
       <c r="AG48">
+        <v>9200800000.0</v>
+      </c>
+      <c r="AH48">
         <v>8889300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8405900000.0</v>
       </c>
       <c r="AI48">
         <v>8405900000.0</v>
       </c>
       <c r="AJ48">
         <v>8405900000.0</v>
       </c>
       <c r="AK48">
+        <v>8405900000.0</v>
+      </c>
+      <c r="AL48">
         <v>7782500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7698500000.0</v>
       </c>
       <c r="AM48">
         <v>7698500000.0</v>
       </c>
       <c r="AN48">
+        <v>7698500000.0</v>
+      </c>
+      <c r="AO48">
         <v>7619600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7106700000.0</v>
       </c>
       <c r="AP48">
         <v>7106700000.0</v>
       </c>
       <c r="AQ48">
+        <v>7106700000.0</v>
+      </c>
+      <c r="AR48">
         <v>7204200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6903700000.0</v>
       </c>
       <c r="AS48">
         <v>6903700000.0</v>
       </c>
       <c r="AT48">
+        <v>6903700000.0</v>
+      </c>
+      <c r="AU48">
         <v>6525600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11186300000.0</v>
       </c>
       <c r="AV48">
         <v>11186300000.0</v>
       </c>
       <c r="AW48">
+        <v>11186300000.0</v>
+      </c>
+      <c r="AX48">
         <v>11058800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10803500000.0</v>
       </c>
       <c r="AY48">
         <v>10803500000.0</v>
       </c>
       <c r="AZ48">
+        <v>10803500000.0</v>
+      </c>
+      <c r="BA48">
         <v>10557600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6407400000.0</v>
       </c>
       <c r="BB48">
         <v>6407400000.0</v>
       </c>
       <c r="BC48">
+        <v>6407400000.0</v>
+      </c>
+      <c r="BD48">
         <v>6016300000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>5904300000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>4811200000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>5076200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9697000000.0</v>
       </c>
       <c r="BH48">
         <v>9697000000.0</v>
       </c>
       <c r="BI48">
+        <v>9697000000.0</v>
+      </c>
+      <c r="BJ48">
         <v>5454300000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>5487509197.25</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>4116200000.0</v>
       </c>
-      <c r="BL48"/>
-      <c r="BM48">
+      <c r="BM48"/>
+      <c r="BN48">
         <v>5414200000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>5447305298.51</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>4079000000.0</v>
       </c>
-      <c r="BP48"/>
-      <c r="BQ48">
+      <c r="BQ48"/>
+      <c r="BR48">
         <v>5240400000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>5252389250.88</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>3865500000.0</v>
       </c>
-      <c r="BT48"/>
-      <c r="BU48">
+      <c r="BU48"/>
+      <c r="BV48">
         <v>-752500000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-125443908.24</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>2208800000.0</v>
       </c>
-      <c r="BX48"/>
-      <c r="BY48">
+      <c r="BY48"/>
+      <c r="BZ48">
         <v>-836500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-178668000.0</v>
       </c>
       <c r="CA48">
         <v>-178668000.0</v>
       </c>
-      <c r="CB48"/>
-      <c r="CC48">
+      <c r="CB48">
+        <v>-178668000.0</v>
+      </c>
+      <c r="CC48"/>
+      <c r="CD48">
         <v>-24900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-87443618.25</v>
       </c>
       <c r="CE48">
         <v>-87443618.25</v>
       </c>
-      <c r="CF48"/>
-      <c r="CG48">
+      <c r="CF48">
+        <v>-87443618.25</v>
+      </c>
+      <c r="CG48"/>
+      <c r="CH48">
         <v>40300000.0</v>
       </c>
-      <c r="CH48"/>
-      <c r="CI48">
+      <c r="CI48"/>
+      <c r="CJ48">
         <v>3897000000.0</v>
       </c>
-      <c r="CJ48"/>
-      <c r="CK48">
+      <c r="CK48"/>
+      <c r="CL48">
         <v>-171182204.08</v>
       </c>
-      <c r="CL48"/>
-      <c r="CM48">
+      <c r="CM48"/>
+      <c r="CN48">
         <v>-171182204.08</v>
       </c>
-      <c r="CN48"/>
       <c r="CO48"/>
-      <c r="CP48">
-[...1 lines deleted...]
-      </c>
+      <c r="CP48"/>
       <c r="CQ48">
         <v>-359876061.68</v>
       </c>
-      <c r="CR48"/>
-      <c r="CS48">
+      <c r="CR48">
+        <v>-359876061.68</v>
+      </c>
+      <c r="CS48"/>
+      <c r="CT48">
         <v>149687400.0</v>
       </c>
-      <c r="CT48"/>
-      <c r="CU48">
+      <c r="CU48"/>
+      <c r="CV48">
         <v>-480212895.0</v>
       </c>
-      <c r="CV48"/>
-      <c r="CW48">
+      <c r="CW48"/>
+      <c r="CX48">
         <v>-61473350.0</v>
       </c>
-      <c r="CX48"/>
-      <c r="CY48">
+      <c r="CY48"/>
+      <c r="CZ48">
         <v>561123792.0</v>
       </c>
-      <c r="CZ48"/>
       <c r="DA48"/>
       <c r="DB48"/>
-      <c r="DC48">
+      <c r="DC48"/>
+      <c r="DD48">
         <v>117780698.0</v>
       </c>
-      <c r="DD48"/>
-      <c r="DE48">
+      <c r="DE48"/>
+      <c r="DF48">
         <v>-105744800.0</v>
       </c>
-      <c r="DF48"/>
-      <c r="DG48">
+      <c r="DG48"/>
+      <c r="DH48">
         <v>59215140.0</v>
       </c>
-      <c r="DH48"/>
-      <c r="DI48">
+      <c r="DI48"/>
+      <c r="DJ48">
         <v>154159270.0</v>
       </c>
-      <c r="DJ48"/>
-      <c r="DK48">
+      <c r="DK48"/>
+      <c r="DL48">
         <v>103811949.0</v>
       </c>
-      <c r="DL48"/>
       <c r="DM48"/>
       <c r="DN48"/>
-      <c r="DO48">
+      <c r="DO48"/>
+      <c r="DP48">
         <v>111749412.0</v>
       </c>
-      <c r="DP48"/>
       <c r="DQ48"/>
       <c r="DR48"/>
-      <c r="DS48">
+      <c r="DS48"/>
+      <c r="DT48">
         <v>96196247.0</v>
       </c>
-      <c r="DT48"/>
       <c r="DU48"/>
       <c r="DV48"/>
-      <c r="DW48">
+      <c r="DW48"/>
+      <c r="DX48">
         <v>87591438.0</v>
       </c>
-      <c r="DX48"/>
       <c r="DY48"/>
       <c r="DZ48"/>
-      <c r="EA48">
+      <c r="EA48"/>
+      <c r="EB48">
         <v>73874850.0</v>
       </c>
-      <c r="EB48"/>
       <c r="EC48"/>
       <c r="ED48"/>
-      <c r="EE48">
+      <c r="EE48"/>
+      <c r="EF48">
         <v>41879040.0</v>
       </c>
-      <c r="EF48"/>
       <c r="EG48"/>
       <c r="EH48"/>
-      <c r="EI48">
+      <c r="EI48"/>
+      <c r="EJ48">
         <v>332976.0</v>
       </c>
-      <c r="EJ48"/>
       <c r="EK48"/>
       <c r="EL48"/>
-      <c r="EM48">
+      <c r="EM48"/>
+      <c r="EN48">
         <v>-747222.0</v>
       </c>
-      <c r="EN48"/>
       <c r="EO48"/>
       <c r="EP48"/>
+      <c r="EQ48"/>
     </row>
-    <row r="49" spans="1:146">
+    <row r="49" spans="1:147">
       <c r="A49" t="s">
         <v>87</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-      <c r="W49">
-[...1 lines deleted...]
-      </c>
+      <c r="W49"/>
       <c r="X49">
         <v>0.0</v>
       </c>
       <c r="Y49">
         <v>0.0</v>
       </c>
       <c r="Z49">
         <v>0.0</v>
       </c>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
-      <c r="AE49"/>
+      <c r="AE49">
+        <v>0.0</v>
+      </c>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
@@ -19631,158 +19748,161 @@
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
       <c r="EA49"/>
       <c r="EB49"/>
       <c r="EC49"/>
       <c r="ED49"/>
       <c r="EE49"/>
       <c r="EF49"/>
       <c r="EG49"/>
       <c r="EH49"/>
       <c r="EI49"/>
       <c r="EJ49"/>
       <c r="EK49"/>
       <c r="EL49"/>
       <c r="EM49"/>
       <c r="EN49"/>
       <c r="EO49"/>
       <c r="EP49"/>
+      <c r="EQ49"/>
     </row>
-    <row r="50" spans="1:146">
+    <row r="50" spans="1:147">
       <c r="A50" t="s">
         <v>88</v>
       </c>
       <c r="B50">
+        <v>1479000000.0</v>
+      </c>
+      <c r="C50">
         <v>822000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>936000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>584000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1201000000.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>946300000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>1092900000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>1169000000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>289100000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>567200000.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>803300000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>8619200000.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>352300000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>461300000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>1775128088.97</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>1134800000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>11899803701.17</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>2514846526.82</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>760532150.78</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>26416086.21</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>28230337.08</v>
-      </c>
-[...1 lines deleted...]
-        <v>230900000.0</v>
       </c>
       <c r="AF50">
         <v>230900000.0</v>
       </c>
       <c r="AG50">
-        <v>7525500000.0</v>
+        <v>230900000.0</v>
       </c>
       <c r="AH50">
         <v>7525500000.0</v>
       </c>
       <c r="AI50">
+        <v>7525500000.0</v>
+      </c>
+      <c r="AJ50">
         <v>468200000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>6567400000.0</v>
       </c>
-      <c r="AK50"/>
       <c r="AL50"/>
-      <c r="AM50">
+      <c r="AM50"/>
+      <c r="AN50">
         <v>496200000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>388100000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50">
         <v>4462000000.0</v>
       </c>
-      <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
@@ -19839,928 +19959,935 @@
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
       <c r="ED50"/>
       <c r="EE50"/>
       <c r="EF50"/>
       <c r="EG50"/>
       <c r="EH50"/>
       <c r="EI50"/>
       <c r="EJ50"/>
       <c r="EK50"/>
       <c r="EL50"/>
       <c r="EM50"/>
       <c r="EN50"/>
       <c r="EO50"/>
       <c r="EP50"/>
+      <c r="EQ50"/>
     </row>
-    <row r="51" spans="1:146">
+    <row r="51" spans="1:147">
       <c r="A51" t="s">
         <v>89</v>
       </c>
       <c r="B51">
+        <v>7138651261.0</v>
+      </c>
+      <c r="C51">
         <v>6832000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>6754000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>6348000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>7542000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>7279000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>6875800000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>6583500000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>7635000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>7336800000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>7181400000.0</v>
       </c>
-      <c r="L51"/>
-      <c r="M51">
+      <c r="M51"/>
+      <c r="N51">
         <v>7040200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6825800000.0</v>
       </c>
       <c r="O51">
         <v>6825800000.0</v>
       </c>
-      <c r="P51"/>
-      <c r="Q51">
+      <c r="P51">
+        <v>6825800000.0</v>
+      </c>
+      <c r="Q51"/>
+      <c r="R51">
         <v>7167100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15751000000.0</v>
       </c>
       <c r="S51">
         <v>15751000000.0</v>
       </c>
-      <c r="T51"/>
-      <c r="U51">
+      <c r="T51">
+        <v>15751000000.0</v>
+      </c>
+      <c r="U51"/>
+      <c r="V51">
         <v>7833900000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>6758300000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>15095000000.0</v>
       </c>
-      <c r="X51">
-[...1 lines deleted...]
-      </c>
       <c r="Y51">
+        <v>0.0</v>
+      </c>
+      <c r="Z51">
         <v>8789900000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>6659900000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>8214178846.64</v>
       </c>
-      <c r="AB51"/>
-      <c r="AC51">
+      <c r="AC51"/>
+      <c r="AD51">
         <v>6852900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6874500000.0</v>
       </c>
       <c r="AE51">
         <v>6874500000.0</v>
       </c>
-      <c r="AF51"/>
-      <c r="AG51">
+      <c r="AF51">
+        <v>6874500000.0</v>
+      </c>
+      <c r="AG51"/>
+      <c r="AH51">
         <v>7525500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6567400000.0</v>
       </c>
       <c r="AI51">
         <v>6567400000.0</v>
       </c>
-      <c r="AJ51"/>
-      <c r="AK51">
+      <c r="AJ51">
+        <v>6567400000.0</v>
+      </c>
+      <c r="AK51"/>
+      <c r="AL51">
         <v>6396300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5593200000.0</v>
       </c>
       <c r="AM51">
         <v>5593200000.0</v>
       </c>
       <c r="AN51">
+        <v>5593200000.0</v>
+      </c>
+      <c r="AO51">
         <v>4735700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4788100000.0</v>
       </c>
       <c r="AP51">
         <v>4788100000.0</v>
       </c>
       <c r="AQ51">
+        <v>4788100000.0</v>
+      </c>
+      <c r="AR51">
         <v>4165200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4462000000.0</v>
       </c>
       <c r="AS51">
         <v>4462000000.0</v>
       </c>
       <c r="AT51">
+        <v>4462000000.0</v>
+      </c>
+      <c r="AU51">
         <v>4142400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4766500000.0</v>
       </c>
       <c r="AV51">
         <v>4766500000.0</v>
       </c>
       <c r="AW51">
+        <v>4766500000.0</v>
+      </c>
+      <c r="AX51">
         <v>4211900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4411400000.0</v>
       </c>
       <c r="AY51">
         <v>4411400000.0</v>
       </c>
       <c r="AZ51">
+        <v>4411400000.0</v>
+      </c>
+      <c r="BA51">
         <v>4647900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3853600000.0</v>
       </c>
       <c r="BB51">
         <v>3853600000.0</v>
       </c>
       <c r="BC51">
+        <v>3853600000.0</v>
+      </c>
+      <c r="BD51">
         <v>4132400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4307100000.0</v>
       </c>
       <c r="BE51">
         <v>4307100000.0</v>
       </c>
       <c r="BF51">
+        <v>4307100000.0</v>
+      </c>
+      <c r="BG51">
         <v>4544900000.0</v>
       </c>
-      <c r="BG51"/>
-      <c r="BH51">
+      <c r="BH51"/>
+      <c r="BI51">
         <v>5640100000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>3134100000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>3331883812.75</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>3325900000.0</v>
       </c>
-      <c r="BL51"/>
-      <c r="BM51">
+      <c r="BM51"/>
+      <c r="BN51">
         <v>2020000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>2479328314.43</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>2478300000.0</v>
       </c>
-      <c r="BP51"/>
-      <c r="BQ51">
+      <c r="BQ51"/>
+      <c r="BR51">
         <v>2074100000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>1932354094.2</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>1919200000.0</v>
       </c>
-      <c r="BT51"/>
-      <c r="BU51">
+      <c r="BU51"/>
+      <c r="BV51">
         <v>2405000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>1922737099.36</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>1916400000.0</v>
       </c>
-      <c r="BX51"/>
-      <c r="BY51">
+      <c r="BY51"/>
+      <c r="BZ51">
         <v>1757600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1792973280.0</v>
       </c>
       <c r="CA51">
         <v>1792973280.0</v>
       </c>
-      <c r="CB51"/>
-      <c r="CC51">
+      <c r="CB51">
+        <v>1792973280.0</v>
+      </c>
+      <c r="CC51"/>
+      <c r="CD51">
         <v>1914700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1630314849.0</v>
       </c>
       <c r="CE51">
         <v>1630314849.0</v>
       </c>
-      <c r="CF51"/>
-      <c r="CG51">
+      <c r="CF51">
+        <v>1630314849.0</v>
+      </c>
+      <c r="CG51"/>
+      <c r="CH51">
         <v>1883900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1736412548.76</v>
       </c>
       <c r="CI51">
         <v>1736412548.76</v>
       </c>
-      <c r="CJ51"/>
-      <c r="CK51">
+      <c r="CJ51">
+        <v>1736412548.76</v>
+      </c>
+      <c r="CK51"/>
+      <c r="CL51">
         <v>1093364992.16</v>
       </c>
-      <c r="CL51"/>
-      <c r="CM51">
+      <c r="CM51"/>
+      <c r="CN51">
         <v>1093364992.16</v>
       </c>
-      <c r="CN51"/>
-      <c r="CO51">
+      <c r="CO51"/>
+      <c r="CP51">
         <v>687900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>514493331.68</v>
       </c>
       <c r="CQ51">
         <v>514493331.68</v>
       </c>
-      <c r="CR51"/>
-      <c r="CS51">
+      <c r="CR51">
+        <v>514493331.68</v>
+      </c>
+      <c r="CS51"/>
+      <c r="CT51">
         <v>454641400.0</v>
       </c>
-      <c r="CT51"/>
-      <c r="CU51">
+      <c r="CU51"/>
+      <c r="CV51">
         <v>289537470.0</v>
       </c>
-      <c r="CV51"/>
-      <c r="CW51">
+      <c r="CW51"/>
+      <c r="CX51">
         <v>246972932.0</v>
       </c>
-      <c r="CX51"/>
-      <c r="CY51">
+      <c r="CY51"/>
+      <c r="CZ51">
         <v>1281704496.0</v>
       </c>
-      <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
-      <c r="DC51">
+      <c r="DC51"/>
+      <c r="DD51">
         <v>367415048.0</v>
       </c>
-      <c r="DD51"/>
-      <c r="DE51">
+      <c r="DE51"/>
+      <c r="DF51">
         <v>321034000.0</v>
       </c>
-      <c r="DF51"/>
-      <c r="DG51">
+      <c r="DG51"/>
+      <c r="DH51">
         <v>329922168.0</v>
       </c>
-      <c r="DH51"/>
-      <c r="DI51">
+      <c r="DI51"/>
+      <c r="DJ51">
         <v>370484600.0</v>
       </c>
-      <c r="DJ51"/>
-      <c r="DK51">
+      <c r="DK51"/>
+      <c r="DL51">
         <v>388127484.0</v>
       </c>
-      <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
-      <c r="DO51">
+      <c r="DO51"/>
+      <c r="DP51">
         <v>321659832.0</v>
       </c>
-      <c r="DP51"/>
       <c r="DQ51"/>
       <c r="DR51"/>
-      <c r="DS51">
+      <c r="DS51"/>
+      <c r="DT51">
         <v>578891740.0</v>
       </c>
-      <c r="DT51"/>
       <c r="DU51"/>
       <c r="DV51"/>
-      <c r="DW51">
+      <c r="DW51"/>
+      <c r="DX51">
         <v>594488808.0</v>
       </c>
-      <c r="DX51"/>
       <c r="DY51"/>
       <c r="DZ51"/>
-      <c r="EA51">
+      <c r="EA51"/>
+      <c r="EB51">
         <v>522826570.0</v>
       </c>
-      <c r="EB51"/>
       <c r="EC51"/>
       <c r="ED51"/>
-      <c r="EE51">
+      <c r="EE51"/>
+      <c r="EF51">
         <v>571661360.0</v>
       </c>
-      <c r="EF51"/>
       <c r="EG51"/>
       <c r="EH51"/>
-      <c r="EI51">
+      <c r="EI51"/>
+      <c r="EJ51">
         <v>580099688.0</v>
       </c>
-      <c r="EJ51"/>
       <c r="EK51"/>
       <c r="EL51"/>
-      <c r="EM51">
+      <c r="EM51"/>
+      <c r="EN51">
         <v>547500234.0</v>
       </c>
-      <c r="EN51"/>
       <c r="EO51"/>
       <c r="EP51"/>
+      <c r="EQ51"/>
     </row>
-    <row r="52" spans="1:146">
+    <row r="52" spans="1:147">
       <c r="A52" t="s">
         <v>90</v>
       </c>
       <c r="B52">
+        <v>1696696979.0</v>
+      </c>
+      <c r="C52">
         <v>1045000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1380000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>824000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1464000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1201000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1238600000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>946300000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1391100000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1092900000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1451400000.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>582700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>846900000.0</v>
       </c>
       <c r="O52">
         <v>846900000.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="P52">
+        <v>846900000.0</v>
+      </c>
+      <c r="Q52"/>
+      <c r="R52">
         <v>1070800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8943000000.0</v>
       </c>
       <c r="S52">
         <v>8943000000.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="T52">
+        <v>8943000000.0</v>
+      </c>
+      <c r="U52"/>
+      <c r="V52">
         <v>662500000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>763500000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>9100200000.0</v>
       </c>
-      <c r="X52">
-[...1 lines deleted...]
-      </c>
       <c r="Y52">
+        <v>0.0</v>
+      </c>
+      <c r="Z52">
         <v>1523200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1025100000.0</v>
       </c>
       <c r="AA52">
         <v>1025100000.0</v>
       </c>
       <c r="AB52">
-        <v>0.0</v>
+        <v>1025100000.0</v>
       </c>
       <c r="AC52">
+        <v>0.0</v>
+      </c>
+      <c r="AD52">
         <v>319500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>624100000.0</v>
       </c>
       <c r="AE52">
         <v>624100000.0</v>
       </c>
       <c r="AF52">
+        <v>624100000.0</v>
+      </c>
+      <c r="AG52">
         <v>230900000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>933000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002500000.0</v>
       </c>
       <c r="AI52">
         <v>1002500000.0</v>
       </c>
       <c r="AJ52">
+        <v>1002500000.0</v>
+      </c>
+      <c r="AK52">
         <v>6567400000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1057200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>932000000.0</v>
       </c>
       <c r="AM52">
         <v>932000000.0</v>
       </c>
       <c r="AN52">
+        <v>932000000.0</v>
+      </c>
+      <c r="AO52">
         <v>518700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>653200000.0</v>
       </c>
       <c r="AP52">
         <v>653200000.0</v>
       </c>
       <c r="AQ52">
+        <v>653200000.0</v>
+      </c>
+      <c r="AR52">
         <v>952500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>941400000.0</v>
       </c>
       <c r="AS52">
         <v>941400000.0</v>
       </c>
       <c r="AT52">
+        <v>941400000.0</v>
+      </c>
+      <c r="AU52">
         <v>994200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1085900000.0</v>
       </c>
       <c r="AV52">
         <v>1085900000.0</v>
       </c>
       <c r="AW52">
+        <v>1085900000.0</v>
+      </c>
+      <c r="AX52">
         <v>397800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>518400000.0</v>
       </c>
       <c r="AY52">
         <v>518400000.0</v>
       </c>
       <c r="AZ52">
+        <v>518400000.0</v>
+      </c>
+      <c r="BA52">
         <v>690600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255400000.0</v>
       </c>
       <c r="BB52">
         <v>255400000.0</v>
       </c>
       <c r="BC52">
+        <v>255400000.0</v>
+      </c>
+      <c r="BD52">
         <v>151600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>720700000.0</v>
       </c>
       <c r="BE52">
         <v>720700000.0</v>
       </c>
       <c r="BF52">
+        <v>720700000.0</v>
+      </c>
+      <c r="BG52">
         <v>381700000.0</v>
       </c>
-      <c r="BG52"/>
-      <c r="BH52">
+      <c r="BH52"/>
+      <c r="BI52">
         <v>1640800000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>771000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>1590166998.25</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>1585900000.0</v>
       </c>
-      <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52">
         <v>410600000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>1262007099.76</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>1260600000.0</v>
       </c>
-      <c r="BP52"/>
-      <c r="BQ52">
+      <c r="BQ52"/>
+      <c r="BR52">
         <v>924800000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>471291120.84</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>457800000.0</v>
       </c>
-      <c r="BT52"/>
-      <c r="BU52">
+      <c r="BU52"/>
+      <c r="BV52">
         <v>873500000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>604728592.16</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>597800000.0</v>
       </c>
-      <c r="BX52"/>
-      <c r="BY52">
+      <c r="BY52"/>
+      <c r="BZ52">
         <v>361800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>565565840.0</v>
       </c>
       <c r="CA52">
         <v>565565840.0</v>
       </c>
-      <c r="CB52"/>
-      <c r="CC52">
+      <c r="CB52">
+        <v>565565840.0</v>
+      </c>
+      <c r="CC52"/>
+      <c r="CD52">
         <v>590900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>227113759.35</v>
       </c>
       <c r="CE52">
         <v>227113759.35</v>
       </c>
-      <c r="CF52"/>
-      <c r="CG52">
+      <c r="CF52">
+        <v>227113759.35</v>
+      </c>
+      <c r="CG52"/>
+      <c r="CH52">
         <v>350200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320603686.74</v>
       </c>
       <c r="CI52">
         <v>320603686.74</v>
       </c>
-      <c r="CJ52"/>
-      <c r="CK52">
+      <c r="CJ52">
+        <v>320603686.74</v>
+      </c>
+      <c r="CK52"/>
+      <c r="CL52">
         <v>297917653.44</v>
       </c>
-      <c r="CL52"/>
-      <c r="CM52">
+      <c r="CM52"/>
+      <c r="CN52">
         <v>297917653.44</v>
       </c>
-      <c r="CN52"/>
-      <c r="CO52">
+      <c r="CO52"/>
+      <c r="CP52">
         <v>230800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148125353.68</v>
       </c>
       <c r="CQ52">
         <v>148125353.68</v>
       </c>
-      <c r="CR52"/>
-      <c r="CS52">
+      <c r="CR52">
+        <v>148125353.68</v>
+      </c>
+      <c r="CS52"/>
+      <c r="CT52">
         <v>106004800.0</v>
       </c>
-      <c r="CT52"/>
-      <c r="CU52">
+      <c r="CU52"/>
+      <c r="CV52">
         <v>95367835.0</v>
       </c>
-      <c r="CV52"/>
-      <c r="CW52">
+      <c r="CW52"/>
+      <c r="CX52">
         <v>57155222.0</v>
       </c>
-      <c r="CX52"/>
-      <c r="CY52">
+      <c r="CY52"/>
+      <c r="CZ52">
         <v>1193809620.0</v>
       </c>
-      <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
-      <c r="DC52">
+      <c r="DC52"/>
+      <c r="DD52">
         <v>85722392.0</v>
       </c>
-      <c r="DD52"/>
-      <c r="DE52">
+      <c r="DE52"/>
+      <c r="DF52">
         <v>80886400.0</v>
       </c>
-      <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
-      <c r="DI52">
+      <c r="DI52"/>
+      <c r="DJ52">
         <v>76106328.0</v>
       </c>
-      <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
-      <c r="DW52">
+      <c r="DW52"/>
+      <c r="DX52">
         <v>32973714.0</v>
       </c>
-      <c r="DX52"/>
       <c r="DY52"/>
       <c r="DZ52"/>
-      <c r="EA52">
+      <c r="EA52"/>
+      <c r="EB52">
         <v>63506450.0</v>
       </c>
-      <c r="EB52"/>
       <c r="EC52"/>
       <c r="ED52"/>
-      <c r="EE52">
+      <c r="EE52"/>
+      <c r="EF52">
         <v>120090640.0</v>
       </c>
-      <c r="EF52"/>
       <c r="EG52"/>
       <c r="EH52"/>
-      <c r="EI52">
+      <c r="EI52"/>
+      <c r="EJ52">
         <v>438806872.0</v>
       </c>
-      <c r="EJ52"/>
       <c r="EK52"/>
       <c r="EL52"/>
-      <c r="EM52">
+      <c r="EM52"/>
+      <c r="EN52">
         <v>455912166.0</v>
       </c>
-      <c r="EN52"/>
       <c r="EO52"/>
       <c r="EP52"/>
+      <c r="EQ52"/>
     </row>
-    <row r="53" spans="1:146">
+    <row r="53" spans="1:147">
       <c r="A53" t="s">
         <v>91</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>655000000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
-[...1 lines deleted...]
-      </c>
+      <c r="G53"/>
       <c r="H53">
         <v>180700000.0</v>
       </c>
       <c r="I53">
+        <v>180700000.0</v>
+      </c>
+      <c r="J53">
         <v>279800000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53">
+      <c r="K53"/>
+      <c r="L53">
         <v>219900000.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>95400000.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>1106300000.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>1842000000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>2824100000.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>1115700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>863600000.0</v>
       </c>
       <c r="W53">
         <v>863600000.0</v>
       </c>
       <c r="X53">
+        <v>863600000.0</v>
+      </c>
+      <c r="Y53">
         <v>6795215503.68</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>358500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>632400000.0</v>
       </c>
       <c r="AA53">
         <v>632400000.0</v>
       </c>
       <c r="AB53">
+        <v>632400000.0</v>
+      </c>
+      <c r="AC53">
         <v>824833702.88</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>109700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>341800000.0</v>
       </c>
       <c r="AE53">
         <v>341800000.0</v>
       </c>
       <c r="AF53">
         <v>341800000.0</v>
       </c>
       <c r="AG53">
+        <v>341800000.0</v>
+      </c>
+      <c r="AH53">
         <v>331100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180700000.0</v>
       </c>
       <c r="AI53">
         <v>180700000.0</v>
       </c>
       <c r="AJ53">
         <v>180700000.0</v>
       </c>
       <c r="AK53">
+        <v>180700000.0</v>
+      </c>
+      <c r="AL53">
         <v>546300000.0</v>
       </c>
-      <c r="AL53"/>
-      <c r="AM53">
+      <c r="AM53"/>
+      <c r="AN53">
         <v>154600000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>165700000.0</v>
       </c>
-      <c r="AO53"/>
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>545700000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>143300000.0</v>
       </c>
-      <c r="AR53"/>
-      <c r="AS53">
+      <c r="AS53"/>
+      <c r="AT53">
         <v>122500000.0</v>
       </c>
-      <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
-      <c r="AW53">
+      <c r="AW53"/>
+      <c r="AX53">
         <v>838700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-309100000.0</v>
       </c>
       <c r="AY53">
         <v>-309100000.0</v>
       </c>
-      <c r="AZ53"/>
+      <c r="AZ53">
+        <v>-309100000.0</v>
+      </c>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
-      <c r="BG53">
-[...1 lines deleted...]
-      </c>
+      <c r="BG53"/>
       <c r="BH53">
         <v>2000000.0</v>
       </c>
       <c r="BI53">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="BJ53">
         <v>3000000.0</v>
       </c>
       <c r="BK53">
         <v>3000000.0</v>
       </c>
-      <c r="BL53"/>
+      <c r="BL53">
+        <v>3000000.0</v>
+      </c>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
-      <c r="BQ53">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ53"/>
       <c r="BR53">
         <v>244000000.0</v>
       </c>
       <c r="BS53">
         <v>244000000.0</v>
       </c>
-      <c r="BT53"/>
-      <c r="BU53">
+      <c r="BT53">
         <v>244000000.0</v>
       </c>
+      <c r="BU53"/>
       <c r="BV53">
-        <v>243890643.92</v>
+        <v>244000000.0</v>
       </c>
       <c r="BW53">
         <v>243890643.92</v>
       </c>
-      <c r="BX53"/>
-      <c r="BY53">
+      <c r="BX53">
+        <v>243890643.92</v>
+      </c>
+      <c r="BY53"/>
+      <c r="BZ53">
         <v>213149401.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>401279200.0</v>
       </c>
       <c r="CA53">
         <v>401279200.0</v>
       </c>
-      <c r="CB53"/>
-      <c r="CC53">
+      <c r="CB53">
+        <v>401279200.0</v>
+      </c>
+      <c r="CC53"/>
+      <c r="CD53">
         <v>71600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190495405.5</v>
       </c>
       <c r="CE53">
         <v>190495405.5</v>
       </c>
-      <c r="CF53"/>
-      <c r="CG53">
+      <c r="CF53">
+        <v>190495405.5</v>
+      </c>
+      <c r="CG53"/>
+      <c r="CH53">
         <v>33100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76968890.28</v>
       </c>
       <c r="CI53">
         <v>76968890.28</v>
       </c>
-      <c r="CJ53"/>
-      <c r="CK53">
+      <c r="CJ53">
+        <v>76968890.28</v>
+      </c>
+      <c r="CK53"/>
+      <c r="CL53">
         <v>202500000.0</v>
       </c>
-      <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
@@ -20773,101 +20900,102 @@
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
       <c r="EA53"/>
       <c r="EB53"/>
       <c r="EC53"/>
       <c r="ED53"/>
       <c r="EE53"/>
       <c r="EF53"/>
       <c r="EG53"/>
       <c r="EH53"/>
       <c r="EI53"/>
       <c r="EJ53"/>
       <c r="EK53"/>
       <c r="EL53"/>
       <c r="EM53"/>
       <c r="EN53"/>
       <c r="EO53"/>
       <c r="EP53"/>
+      <c r="EQ53"/>
     </row>
-    <row r="54" spans="1:146">
+    <row r="54" spans="1:147">
       <c r="A54" t="s">
         <v>92</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-      <c r="W54">
-[...1 lines deleted...]
-      </c>
+      <c r="W54"/>
       <c r="X54">
         <v>0.0</v>
       </c>
       <c r="Y54">
         <v>0.0</v>
       </c>
       <c r="Z54">
         <v>0.0</v>
       </c>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
-      <c r="AE54"/>
+      <c r="AE54">
+        <v>0.0</v>
+      </c>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
@@ -20939,1591 +21067,1604 @@
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
       <c r="EB54"/>
       <c r="EC54"/>
       <c r="ED54"/>
       <c r="EE54"/>
       <c r="EF54"/>
       <c r="EG54"/>
       <c r="EH54"/>
       <c r="EI54"/>
       <c r="EJ54"/>
       <c r="EK54"/>
       <c r="EL54"/>
       <c r="EM54"/>
       <c r="EN54"/>
       <c r="EO54"/>
       <c r="EP54"/>
+      <c r="EQ54"/>
     </row>
-    <row r="55" spans="1:146">
+    <row r="55" spans="1:147">
       <c r="A55" t="s">
         <v>93</v>
       </c>
       <c r="B55">
+        <v>23432707252.0</v>
+      </c>
+      <c r="C55">
         <v>24075000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>23394000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>25509000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25813000000.0</v>
       </c>
       <c r="F55">
         <v>25813000000.0</v>
       </c>
       <c r="G55">
-        <v>26622400000.0</v>
+        <v>25813000000.0</v>
       </c>
       <c r="H55">
         <v>26622400000.0</v>
       </c>
       <c r="I55">
-        <v>26454100000.0</v>
+        <v>26622400000.0</v>
       </c>
       <c r="J55">
         <v>26454100000.0</v>
       </c>
       <c r="K55">
+        <v>26454100000.0</v>
+      </c>
+      <c r="L55">
         <v>28822500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27015700000.0</v>
       </c>
       <c r="M55">
         <v>27015700000.0</v>
       </c>
       <c r="N55">
-        <v>27870800000.0</v>
+        <v>27015700000.0</v>
       </c>
       <c r="O55">
         <v>27870800000.0</v>
       </c>
       <c r="P55">
-        <v>26226700000.0</v>
+        <v>27870800000.0</v>
       </c>
       <c r="Q55">
         <v>26226700000.0</v>
       </c>
       <c r="R55">
-        <v>36189900000.0</v>
+        <v>26226700000.0</v>
       </c>
       <c r="S55">
         <v>36189900000.0</v>
       </c>
       <c r="T55">
-        <v>25956400000.0</v>
+        <v>36189900000.0</v>
       </c>
       <c r="U55">
         <v>25956400000.0</v>
       </c>
       <c r="V55">
+        <v>25956400000.0</v>
+      </c>
+      <c r="W55">
         <v>31328800000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>39582600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35091800000.0</v>
       </c>
       <c r="Y55">
         <v>35091800000.0</v>
       </c>
       <c r="Z55">
-        <v>33867700000.0</v>
+        <v>35091800000.0</v>
       </c>
       <c r="AA55">
         <v>33867700000.0</v>
       </c>
       <c r="AB55">
+        <v>33867700000.0</v>
+      </c>
+      <c r="AC55">
         <v>44173340290.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>33250800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33668700000.0</v>
       </c>
       <c r="AE55">
         <v>33668700000.0</v>
       </c>
       <c r="AF55">
         <v>33668700000.0</v>
       </c>
       <c r="AG55">
+        <v>33668700000.0</v>
+      </c>
+      <c r="AH55">
         <v>33764500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34568300000.0</v>
       </c>
       <c r="AI55">
         <v>34568300000.0</v>
       </c>
       <c r="AJ55">
         <v>34568300000.0</v>
       </c>
       <c r="AK55">
+        <v>34568300000.0</v>
+      </c>
+      <c r="AL55">
         <v>32131000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28749200000.0</v>
       </c>
       <c r="AM55">
         <v>28749200000.0</v>
       </c>
       <c r="AN55">
+        <v>28749200000.0</v>
+      </c>
+      <c r="AO55">
         <v>26335800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26753800000.0</v>
       </c>
       <c r="AP55">
         <v>26753800000.0</v>
       </c>
       <c r="AQ55">
+        <v>26753800000.0</v>
+      </c>
+      <c r="AR55">
         <v>24192700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25005400000.0</v>
       </c>
       <c r="AS55">
         <v>25005400000.0</v>
       </c>
       <c r="AT55">
+        <v>25005400000.0</v>
+      </c>
+      <c r="AU55">
         <v>25387800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24877600000.0</v>
       </c>
       <c r="AV55">
         <v>24877600000.0</v>
       </c>
       <c r="AW55">
+        <v>24877600000.0</v>
+      </c>
+      <c r="AX55">
         <v>23715500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24694900000.0</v>
       </c>
       <c r="AY55">
         <v>24694900000.0</v>
       </c>
       <c r="AZ55">
+        <v>24694900000.0</v>
+      </c>
+      <c r="BA55">
         <v>24592500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24345100000.0</v>
       </c>
       <c r="BB55">
         <v>24345100000.0</v>
       </c>
       <c r="BC55">
+        <v>24345100000.0</v>
+      </c>
+      <c r="BD55">
         <v>22795500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22351500000.0</v>
       </c>
       <c r="BE55">
         <v>22351500000.0</v>
       </c>
       <c r="BF55">
+        <v>22351500000.0</v>
+      </c>
+      <c r="BG55">
         <v>20436100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17410700000.0</v>
       </c>
       <c r="BH55">
         <v>17410700000.0</v>
       </c>
       <c r="BI55">
         <v>17410700000.0</v>
       </c>
       <c r="BJ55">
+        <v>17410700000.0</v>
+      </c>
+      <c r="BK55">
         <v>17269022016.25</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>17252000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14163300000.0</v>
       </c>
       <c r="BM55">
         <v>14163300000.0</v>
       </c>
       <c r="BN55">
+        <v>14163300000.0</v>
+      </c>
+      <c r="BO55">
         <v>14691330089.9</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>14695900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13753300000.0</v>
       </c>
       <c r="BQ55">
         <v>13753300000.0</v>
       </c>
       <c r="BR55">
+        <v>13753300000.0</v>
+      </c>
+      <c r="BS55">
         <v>14385784160.04</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>14389100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13324100000.0</v>
       </c>
       <c r="BU55">
         <v>13324100000.0</v>
       </c>
       <c r="BV55">
+        <v>13324100000.0</v>
+      </c>
+      <c r="BW55">
         <v>11312622559.84</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>10689200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9980900000.0</v>
       </c>
       <c r="BY55">
         <v>9980900000.0</v>
       </c>
       <c r="BZ55">
-        <v>10991037120.0</v>
+        <v>9980900000.0</v>
       </c>
       <c r="CA55">
         <v>10991037120.0</v>
       </c>
       <c r="CB55">
-        <v>10209600000.0</v>
+        <v>10991037120.0</v>
       </c>
       <c r="CC55">
         <v>10209600000.0</v>
       </c>
       <c r="CD55">
-        <v>9963777035.1</v>
+        <v>10209600000.0</v>
       </c>
       <c r="CE55">
         <v>9963777035.1</v>
       </c>
       <c r="CF55">
-        <v>10087700000.0</v>
+        <v>9963777035.1</v>
       </c>
       <c r="CG55">
         <v>10087700000.0</v>
       </c>
       <c r="CH55">
-        <v>9937620003.24</v>
+        <v>10087700000.0</v>
       </c>
       <c r="CI55">
         <v>9937620003.24</v>
       </c>
       <c r="CJ55">
-        <v>9121715894.24</v>
+        <v>9937620003.24</v>
       </c>
       <c r="CK55">
         <v>9121715894.24</v>
       </c>
       <c r="CL55">
         <v>9121715894.24</v>
       </c>
       <c r="CM55">
         <v>9121715894.24</v>
       </c>
       <c r="CN55">
-        <v>3647500000.0</v>
+        <v>9121715894.24</v>
       </c>
       <c r="CO55">
         <v>3647500000.0</v>
       </c>
       <c r="CP55">
-        <v>3202625762.16</v>
+        <v>3647500000.0</v>
       </c>
       <c r="CQ55">
         <v>3202625762.16</v>
       </c>
       <c r="CR55">
-        <v>2632304600.0</v>
+        <v>3202625762.16</v>
       </c>
       <c r="CS55">
         <v>2632304600.0</v>
       </c>
       <c r="CT55">
-        <v>2451911255.0</v>
+        <v>2632304600.0</v>
       </c>
       <c r="CU55">
         <v>2451911255.0</v>
       </c>
       <c r="CV55">
-        <v>2004091184.0</v>
+        <v>2451911255.0</v>
       </c>
       <c r="CW55">
         <v>2004091184.0</v>
       </c>
       <c r="CX55">
-        <v>1977604464.0</v>
+        <v>2004091184.0</v>
       </c>
       <c r="CY55">
         <v>1977604464.0</v>
       </c>
       <c r="CZ55">
-        <v>1894768512.0</v>
+        <v>1977604464.0</v>
       </c>
       <c r="DA55">
         <v>1894768512.0</v>
       </c>
       <c r="DB55">
         <v>1894768512.0</v>
       </c>
       <c r="DC55">
         <v>1894768512.0</v>
       </c>
       <c r="DD55">
-        <v>1770484800.0</v>
+        <v>1894768512.0</v>
       </c>
       <c r="DE55">
         <v>1770484800.0</v>
       </c>
       <c r="DF55">
-        <v>1854307548.0</v>
+        <v>1770484800.0</v>
       </c>
       <c r="DG55">
         <v>1854307548.0</v>
       </c>
       <c r="DH55">
-        <v>1573994404.0</v>
+        <v>1854307548.0</v>
       </c>
       <c r="DI55">
         <v>1573994404.0</v>
       </c>
       <c r="DJ55">
-        <v>1640970765.0</v>
+        <v>1573994404.0</v>
       </c>
       <c r="DK55">
         <v>1640970765.0</v>
       </c>
       <c r="DL55">
-        <v>1580243500.0</v>
+        <v>1640970765.0</v>
       </c>
       <c r="DM55">
         <v>1580243500.0</v>
       </c>
       <c r="DN55">
         <v>1580243500.0</v>
       </c>
       <c r="DO55">
         <v>1580243500.0</v>
       </c>
       <c r="DP55">
-        <v>1585688650.0</v>
+        <v>1580243500.0</v>
       </c>
       <c r="DQ55">
         <v>1585688650.0</v>
       </c>
       <c r="DR55">
         <v>1585688650.0</v>
       </c>
       <c r="DS55">
         <v>1585688650.0</v>
       </c>
       <c r="DT55">
-        <v>1398203046.0</v>
+        <v>1585688650.0</v>
       </c>
       <c r="DU55">
         <v>1398203046.0</v>
       </c>
       <c r="DV55">
         <v>1398203046.0</v>
       </c>
       <c r="DW55">
         <v>1398203046.0</v>
       </c>
       <c r="DX55">
-        <v>1405851356.0</v>
+        <v>1398203046.0</v>
       </c>
       <c r="DY55">
         <v>1405851356.0</v>
       </c>
       <c r="DZ55">
         <v>1405851356.0</v>
       </c>
       <c r="EA55">
         <v>1405851356.0</v>
       </c>
       <c r="EB55">
-        <v>1540675040.0</v>
+        <v>1405851356.0</v>
       </c>
       <c r="EC55">
         <v>1540675040.0</v>
       </c>
       <c r="ED55">
         <v>1540675040.0</v>
       </c>
       <c r="EE55">
         <v>1540675040.0</v>
       </c>
       <c r="EF55">
-        <v>675996776.0</v>
+        <v>1540675040.0</v>
       </c>
       <c r="EG55">
         <v>675996776.0</v>
       </c>
       <c r="EH55">
         <v>675996776.0</v>
       </c>
       <c r="EI55">
         <v>675996776.0</v>
       </c>
       <c r="EJ55">
-        <v>557694477.0</v>
+        <v>675996776.0</v>
       </c>
       <c r="EK55">
         <v>557694477.0</v>
       </c>
       <c r="EL55">
         <v>557694477.0</v>
       </c>
       <c r="EM55">
         <v>557694477.0</v>
       </c>
       <c r="EN55">
         <v>557694477.0</v>
       </c>
       <c r="EO55">
         <v>557694477.0</v>
       </c>
       <c r="EP55">
         <v>557694477.0</v>
       </c>
+      <c r="EQ55">
+        <v>557694477.0</v>
+      </c>
     </row>
-    <row r="56" spans="1:146">
+    <row r="56" spans="1:147">
       <c r="A56" t="s">
         <v>94</v>
       </c>
       <c r="B56">
+        <v>12594521043.0</v>
+      </c>
+      <c r="C56">
         <v>13170000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>11851000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>13661000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13375000000.0</v>
       </c>
       <c r="F56">
         <v>13375000000.0</v>
       </c>
       <c r="G56">
-        <v>13943600000.0</v>
+        <v>13375000000.0</v>
       </c>
       <c r="H56">
         <v>13943600000.0</v>
       </c>
       <c r="I56">
-        <v>13131500000.0</v>
+        <v>13943600000.0</v>
       </c>
       <c r="J56">
         <v>13131500000.0</v>
       </c>
       <c r="K56">
-        <v>15098300000.0</v>
+        <v>13131500000.0</v>
       </c>
       <c r="L56">
         <v>15098300000.0</v>
       </c>
       <c r="M56">
+        <v>15098300000.0</v>
+      </c>
+      <c r="N56">
         <v>13600600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15335600000.0</v>
       </c>
       <c r="O56">
         <v>15335600000.0</v>
       </c>
       <c r="P56">
         <v>15335600000.0</v>
       </c>
       <c r="Q56">
+        <v>15335600000.0</v>
+      </c>
+      <c r="R56">
         <v>13911900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24004500000.0</v>
       </c>
       <c r="S56">
         <v>24004500000.0</v>
       </c>
       <c r="T56">
         <v>24004500000.0</v>
       </c>
       <c r="U56">
+        <v>24004500000.0</v>
+      </c>
+      <c r="V56">
         <v>12396500000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>15442000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>23755900000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>23778700000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>15591500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15943400000.0</v>
       </c>
       <c r="AA56">
         <v>15943400000.0</v>
       </c>
       <c r="AB56">
+        <v>15943400000.0</v>
+      </c>
+      <c r="AC56">
         <v>20794835007.17</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>15162100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15162700000.0</v>
       </c>
       <c r="AE56">
         <v>15162700000.0</v>
       </c>
       <c r="AF56">
         <v>15162700000.0</v>
       </c>
       <c r="AG56">
+        <v>15162700000.0</v>
+      </c>
+      <c r="AH56">
         <v>14876500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15443000000.0</v>
       </c>
       <c r="AI56">
         <v>15443000000.0</v>
       </c>
       <c r="AJ56">
         <v>15443000000.0</v>
       </c>
       <c r="AK56">
+        <v>15443000000.0</v>
+      </c>
+      <c r="AL56">
         <v>14531500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13375400000.0</v>
       </c>
       <c r="AM56">
         <v>13375400000.0</v>
       </c>
       <c r="AN56">
+        <v>13375400000.0</v>
+      </c>
+      <c r="AO56">
         <v>11827800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12515600000.0</v>
       </c>
       <c r="AP56">
         <v>12515600000.0</v>
       </c>
       <c r="AQ56">
+        <v>12515600000.0</v>
+      </c>
+      <c r="AR56">
         <v>10993400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11750200000.0</v>
       </c>
       <c r="AS56">
         <v>11750200000.0</v>
       </c>
       <c r="AT56">
+        <v>11750200000.0</v>
+      </c>
+      <c r="AU56">
         <v>11386100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11424700000.0</v>
       </c>
       <c r="AV56">
         <v>11424700000.0</v>
       </c>
       <c r="AW56">
+        <v>11424700000.0</v>
+      </c>
+      <c r="AX56">
         <v>10376700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11288700000.0</v>
       </c>
       <c r="AY56">
         <v>11288700000.0</v>
       </c>
       <c r="AZ56">
+        <v>11288700000.0</v>
+      </c>
+      <c r="BA56">
         <v>11243300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11257500000.0</v>
       </c>
       <c r="BB56">
         <v>11257500000.0</v>
       </c>
       <c r="BC56">
+        <v>11257500000.0</v>
+      </c>
+      <c r="BD56">
         <v>9823400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9595300000.0</v>
       </c>
       <c r="BE56">
         <v>9595300000.0</v>
       </c>
       <c r="BF56">
+        <v>9595300000.0</v>
+      </c>
+      <c r="BG56">
         <v>8170400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12327000000.0</v>
       </c>
       <c r="BH56">
         <v>12327000000.0</v>
       </c>
       <c r="BI56">
+        <v>12327000000.0</v>
+      </c>
+      <c r="BJ56">
         <v>8251100000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>8570548156.25</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>8562100000.0</v>
       </c>
-      <c r="BL56"/>
-      <c r="BM56">
+      <c r="BM56"/>
+      <c r="BN56">
         <v>6314200000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>6961434521.87</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>6853300000.0</v>
       </c>
-      <c r="BP56"/>
-      <c r="BQ56">
+      <c r="BQ56"/>
+      <c r="BR56">
         <v>5873900000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>6190773192.72</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>6050100000.0</v>
       </c>
-      <c r="BT56"/>
-      <c r="BU56">
+      <c r="BU56"/>
+      <c r="BV56">
         <v>5631500000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>4796747133.36</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>4662800000.0</v>
       </c>
-      <c r="BX56"/>
-      <c r="BY56">
+      <c r="BY56"/>
+      <c r="BZ56">
         <v>4025200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4305512960.0</v>
       </c>
       <c r="CA56">
         <v>4305512960.0</v>
       </c>
-      <c r="CB56"/>
-      <c r="CC56">
+      <c r="CB56">
+        <v>4305512960.0</v>
+      </c>
+      <c r="CC56"/>
+      <c r="CD56">
         <v>3607900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3597597277.2</v>
       </c>
       <c r="CE56">
         <v>3597597277.2</v>
       </c>
-      <c r="CF56"/>
-      <c r="CG56">
+      <c r="CF56">
+        <v>3597597277.2</v>
+      </c>
+      <c r="CG56"/>
+      <c r="CH56">
         <v>3652800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3547389312.18</v>
       </c>
       <c r="CI56">
         <v>3547389312.18</v>
       </c>
-      <c r="CJ56"/>
-      <c r="CK56">
+      <c r="CJ56">
+        <v>3547389312.18</v>
+      </c>
+      <c r="CK56"/>
+      <c r="CL56">
         <v>3687827969.84</v>
       </c>
-      <c r="CL56"/>
-      <c r="CM56">
+      <c r="CM56"/>
+      <c r="CN56">
         <v>3687827969.84</v>
       </c>
-      <c r="CN56"/>
-      <c r="CO56">
+      <c r="CO56"/>
+      <c r="CP56">
         <v>2126500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1890272700.32</v>
       </c>
       <c r="CQ56">
         <v>1890272700.32</v>
       </c>
-      <c r="CR56"/>
-      <c r="CS56">
+      <c r="CR56">
+        <v>1890272700.32</v>
+      </c>
+      <c r="CS56"/>
+      <c r="CT56">
         <v>1608648200.0</v>
       </c>
-      <c r="CT56"/>
-      <c r="CU56">
+      <c r="CU56"/>
+      <c r="CV56">
         <v>1509257740.0</v>
       </c>
-      <c r="CV56"/>
-      <c r="CW56">
+      <c r="CW56"/>
+      <c r="CX56">
         <v>1356012140.0</v>
       </c>
-      <c r="CX56"/>
-      <c r="CY56">
+      <c r="CY56"/>
+      <c r="CZ56">
         <v>1414121484.0</v>
       </c>
-      <c r="CZ56"/>
       <c r="DA56"/>
       <c r="DB56"/>
-      <c r="DC56">
+      <c r="DC56"/>
+      <c r="DD56">
         <v>1360405018.0</v>
       </c>
-      <c r="DD56"/>
-      <c r="DE56">
+      <c r="DE56"/>
+      <c r="DF56">
         <v>1239184800.0</v>
       </c>
-      <c r="DF56"/>
-      <c r="DG56">
+      <c r="DG56"/>
+      <c r="DH56">
         <v>1327907604.0</v>
       </c>
-      <c r="DH56"/>
-      <c r="DI56">
+      <c r="DI56"/>
+      <c r="DJ56">
         <v>1056320668.0</v>
       </c>
-      <c r="DJ56"/>
-      <c r="DK56">
+      <c r="DK56"/>
+      <c r="DL56">
         <v>1137517992.0</v>
       </c>
-      <c r="DL56"/>
       <c r="DM56"/>
       <c r="DN56"/>
-      <c r="DO56">
+      <c r="DO56"/>
+      <c r="DP56">
         <v>1075714848.0</v>
       </c>
-      <c r="DP56"/>
       <c r="DQ56"/>
       <c r="DR56"/>
-      <c r="DS56">
+      <c r="DS56"/>
+      <c r="DT56">
         <v>1069103595.0</v>
       </c>
-      <c r="DT56"/>
       <c r="DU56"/>
       <c r="DV56"/>
-      <c r="DW56">
+      <c r="DW56"/>
+      <c r="DX56">
         <v>900604584.0</v>
       </c>
-      <c r="DX56"/>
       <c r="DY56"/>
       <c r="DZ56"/>
-      <c r="EA56">
+      <c r="EA56"/>
+      <c r="EB56">
         <v>906820264.0</v>
       </c>
-      <c r="EB56"/>
       <c r="EC56"/>
       <c r="ED56"/>
-      <c r="EE56">
+      <c r="EE56"/>
+      <c r="EF56">
         <v>1002354880.0</v>
       </c>
-      <c r="EF56"/>
       <c r="EG56"/>
       <c r="EH56"/>
-      <c r="EI56">
+      <c r="EI56"/>
+      <c r="EJ56">
         <v>408839032.0</v>
       </c>
-      <c r="EJ56"/>
       <c r="EK56"/>
       <c r="EL56"/>
-      <c r="EM56">
+      <c r="EM56"/>
+      <c r="EN56">
         <v>474859581.0</v>
       </c>
-      <c r="EN56"/>
       <c r="EO56"/>
       <c r="EP56"/>
+      <c r="EQ56"/>
     </row>
-    <row r="57" spans="1:146">
+    <row r="57" spans="1:147">
       <c r="A57" t="s">
         <v>95</v>
       </c>
       <c r="B57">
+        <v>14549648728.0</v>
+      </c>
+      <c r="C57">
         <v>14835000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>13760000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>15516000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14988000000.0</v>
       </c>
       <c r="F57">
         <v>14988000000.0</v>
       </c>
       <c r="G57">
-        <v>16250800000.0</v>
+        <v>14988000000.0</v>
       </c>
       <c r="H57">
         <v>16250800000.0</v>
       </c>
       <c r="I57">
-        <v>14871000000.0</v>
+        <v>16250800000.0</v>
       </c>
       <c r="J57">
         <v>14871000000.0</v>
       </c>
       <c r="K57">
-        <v>17708300000.0</v>
+        <v>14871000000.0</v>
       </c>
       <c r="L57">
         <v>17708300000.0</v>
       </c>
       <c r="M57">
+        <v>17708300000.0</v>
+      </c>
+      <c r="N57">
         <v>14882800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16485400000.0</v>
       </c>
       <c r="O57">
         <v>16485400000.0</v>
       </c>
       <c r="P57">
         <v>16485400000.0</v>
       </c>
       <c r="Q57">
+        <v>16485400000.0</v>
+      </c>
+      <c r="R57">
         <v>14097800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23133600000.0</v>
       </c>
       <c r="S57">
         <v>23133600000.0</v>
       </c>
       <c r="T57">
         <v>23133600000.0</v>
       </c>
       <c r="U57">
+        <v>23133600000.0</v>
+      </c>
+      <c r="V57">
         <v>11827000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>15620600000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>24054300000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>23958600000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>16382800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16609400000.0</v>
       </c>
       <c r="AA57">
         <v>16609400000.0</v>
       </c>
       <c r="AB57">
+        <v>16609400000.0</v>
+      </c>
+      <c r="AC57">
         <v>21663492891.61</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>14842200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15514500000.0</v>
       </c>
       <c r="AE57">
         <v>15514500000.0</v>
       </c>
       <c r="AF57">
         <v>15514500000.0</v>
       </c>
       <c r="AG57">
+        <v>15514500000.0</v>
+      </c>
+      <c r="AH57">
         <v>14998700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16765200000.0</v>
       </c>
       <c r="AI57">
         <v>16765200000.0</v>
       </c>
       <c r="AJ57">
         <v>16765200000.0</v>
       </c>
       <c r="AK57">
+        <v>16765200000.0</v>
+      </c>
+      <c r="AL57">
         <v>15509400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14215500000.0</v>
       </c>
       <c r="AM57">
         <v>14215500000.0</v>
       </c>
       <c r="AN57">
+        <v>14215500000.0</v>
+      </c>
+      <c r="AO57">
         <v>11916800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12595800000.0</v>
       </c>
       <c r="AP57">
         <v>12595800000.0</v>
       </c>
       <c r="AQ57">
+        <v>12595800000.0</v>
+      </c>
+      <c r="AR57">
         <v>11501500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11772200000.0</v>
       </c>
       <c r="AS57">
         <v>11772200000.0</v>
       </c>
       <c r="AT57">
+        <v>11772200000.0</v>
+      </c>
+      <c r="AU57">
         <v>12059600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12096600000.0</v>
       </c>
       <c r="AV57">
         <v>12096600000.0</v>
       </c>
       <c r="AW57">
+        <v>12096600000.0</v>
+      </c>
+      <c r="AX57">
         <v>10729600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11797300000.0</v>
       </c>
       <c r="AY57">
         <v>11797300000.0</v>
       </c>
       <c r="AZ57">
+        <v>11797300000.0</v>
+      </c>
+      <c r="BA57">
         <v>11649400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12074800000.0</v>
       </c>
       <c r="BB57">
         <v>12074800000.0</v>
       </c>
       <c r="BC57">
+        <v>12074800000.0</v>
+      </c>
+      <c r="BD57">
         <v>10396900000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>10566300000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>9655400000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>8935300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12327000000.0</v>
       </c>
       <c r="BH57">
         <v>12327000000.0</v>
       </c>
       <c r="BI57">
+        <v>12327000000.0</v>
+      </c>
+      <c r="BJ57">
         <v>8983900000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>9914572576.5</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>9904800000.0</v>
       </c>
-      <c r="BL57"/>
-      <c r="BM57">
+      <c r="BM57"/>
+      <c r="BN57">
         <v>7245900000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>8081485882.02</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>7573200000.0</v>
       </c>
-      <c r="BP57"/>
-      <c r="BQ57">
+      <c r="BQ57"/>
+      <c r="BR57">
         <v>7256600000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>7341007970.52</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>6738500000.0</v>
       </c>
-      <c r="BT57"/>
-      <c r="BU57">
+      <c r="BU57"/>
+      <c r="BV57">
         <v>6615300000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>5217658266.24</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>5166800000.0</v>
       </c>
-      <c r="BX57"/>
-      <c r="BY57">
+      <c r="BY57"/>
+      <c r="BZ57">
         <v>4510900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4917818080.0</v>
       </c>
       <c r="CA57">
         <v>4917818080.0</v>
       </c>
-      <c r="CB57"/>
-      <c r="CC57">
+      <c r="CB57">
+        <v>4917818080.0</v>
+      </c>
+      <c r="CC57"/>
+      <c r="CD57">
         <v>4313000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4122159029.85</v>
       </c>
       <c r="CE57">
         <v>4122159029.85</v>
       </c>
-      <c r="CF57"/>
-      <c r="CG57">
+      <c r="CF57">
+        <v>4122159029.85</v>
+      </c>
+      <c r="CG57"/>
+      <c r="CH57">
         <v>4038800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4331510398.08</v>
       </c>
       <c r="CI57">
         <v>4331510398.08</v>
       </c>
-      <c r="CJ57"/>
-      <c r="CK57">
+      <c r="CJ57">
+        <v>4331510398.08</v>
+      </c>
+      <c r="CK57"/>
+      <c r="CL57">
         <v>4256934029.76</v>
       </c>
-      <c r="CL57"/>
-      <c r="CM57">
+      <c r="CM57"/>
+      <c r="CN57">
         <v>4256934029.76</v>
       </c>
-      <c r="CN57"/>
-      <c r="CO57">
+      <c r="CO57"/>
+      <c r="CP57">
         <v>2404200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2145471402.08</v>
       </c>
       <c r="CQ57">
         <v>2145471402.08</v>
       </c>
-      <c r="CR57"/>
-      <c r="CS57">
+      <c r="CR57">
+        <v>2145471402.08</v>
+      </c>
+      <c r="CS57"/>
+      <c r="CT57">
         <v>1848046600.0</v>
       </c>
-      <c r="CT57"/>
-      <c r="CU57">
+      <c r="CU57"/>
+      <c r="CV57">
         <v>1776866030.0</v>
       </c>
-      <c r="CV57"/>
-      <c r="CW57">
+      <c r="CW57"/>
+      <c r="CX57">
         <v>1570179294.0</v>
       </c>
-      <c r="CX57"/>
-      <c r="CY57">
+      <c r="CY57"/>
+      <c r="CZ57">
         <v>1700127660.0</v>
       </c>
-      <c r="CZ57"/>
       <c r="DA57"/>
       <c r="DB57"/>
-      <c r="DC57">
+      <c r="DC57"/>
+      <c r="DD57">
         <v>1508025050.0</v>
       </c>
-      <c r="DD57"/>
-      <c r="DE57">
+      <c r="DE57"/>
+      <c r="DF57">
         <v>1364249600.0</v>
       </c>
-      <c r="DF57"/>
-      <c r="DG57">
+      <c r="DG57"/>
+      <c r="DH57">
         <v>1493451132.0</v>
       </c>
-      <c r="DH57"/>
-      <c r="DI57">
+      <c r="DI57"/>
+      <c r="DJ57">
         <v>1164451936.0</v>
       </c>
-      <c r="DJ57"/>
-      <c r="DK57">
+      <c r="DK57"/>
+      <c r="DL57">
         <v>1282714002.0</v>
       </c>
-      <c r="DL57"/>
       <c r="DM57"/>
       <c r="DN57"/>
-      <c r="DO57">
+      <c r="DO57"/>
+      <c r="DP57">
         <v>1224916876.0</v>
       </c>
-      <c r="DP57"/>
       <c r="DQ57"/>
       <c r="DR57"/>
-      <c r="DS57">
+      <c r="DS57"/>
+      <c r="DT57">
         <v>1129893821.0</v>
       </c>
-      <c r="DT57"/>
       <c r="DU57"/>
       <c r="DV57"/>
-      <c r="DW57">
+      <c r="DW57"/>
+      <c r="DX57">
         <v>969063786.0</v>
       </c>
-      <c r="DX57"/>
       <c r="DY57"/>
       <c r="DZ57"/>
-      <c r="EA57">
+      <c r="EA57"/>
+      <c r="EB57">
         <v>986190366.0</v>
       </c>
-      <c r="EB57"/>
       <c r="EC57"/>
       <c r="ED57"/>
-      <c r="EE57">
+      <c r="EE57"/>
+      <c r="EF57">
         <v>1175916080.0</v>
       </c>
-      <c r="EF57"/>
       <c r="EG57"/>
       <c r="EH57"/>
-      <c r="EI57">
+      <c r="EI57"/>
+      <c r="EJ57">
         <v>473547368.0</v>
       </c>
-      <c r="EJ57"/>
       <c r="EK57"/>
       <c r="EL57"/>
-      <c r="EM57">
+      <c r="EM57"/>
+      <c r="EN57">
         <v>530847858.0</v>
       </c>
-      <c r="EN57"/>
       <c r="EO57"/>
       <c r="EP57"/>
+      <c r="EQ57"/>
     </row>
-    <row r="58" spans="1:146">
+    <row r="58" spans="1:147">
       <c r="A58" t="s">
         <v>96</v>
       </c>
       <c r="B58">
+        <v>20661534916.0</v>
+      </c>
+      <c r="C58">
         <v>21303000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>19986000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>21775000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21855000000.0</v>
       </c>
       <c r="F58">
         <v>21855000000.0</v>
       </c>
       <c r="G58">
-        <v>22789700000.0</v>
+        <v>21855000000.0</v>
       </c>
       <c r="H58">
         <v>22789700000.0</v>
       </c>
       <c r="I58">
-        <v>22389000000.0</v>
+        <v>22789700000.0</v>
       </c>
       <c r="J58">
         <v>22389000000.0</v>
       </c>
       <c r="K58">
+        <v>22389000000.0</v>
+      </c>
+      <c r="L58">
         <v>24662100000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>22745300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23801800000.0</v>
       </c>
       <c r="O58">
         <v>23801800000.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="P58">
+        <v>23801800000.0</v>
+      </c>
+      <c r="Q58"/>
+      <c r="R58">
         <v>21424100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31023500000.0</v>
       </c>
       <c r="S58">
         <v>31023500000.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="T58">
+        <v>31023500000.0</v>
+      </c>
+      <c r="U58"/>
+      <c r="V58">
         <v>20188200000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>22885300000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>31285300000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>180072423999.74</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>25055600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24061100000.0</v>
       </c>
       <c r="AA58">
         <v>24061100000.0</v>
       </c>
       <c r="AB58">
+        <v>24061100000.0</v>
+      </c>
+      <c r="AC58">
         <v>31382679013.96</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>23257300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23706700000.0</v>
       </c>
       <c r="AE58">
         <v>23706700000.0</v>
       </c>
       <c r="AF58">
         <v>23706700000.0</v>
       </c>
       <c r="AG58">
+        <v>23706700000.0</v>
+      </c>
+      <c r="AH58">
         <v>23907900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24800700000.0</v>
       </c>
       <c r="AI58">
         <v>24800700000.0</v>
       </c>
       <c r="AJ58">
         <v>24800700000.0</v>
       </c>
       <c r="AK58">
+        <v>24800700000.0</v>
+      </c>
+      <c r="AL58">
         <v>23152800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20733400000.0</v>
       </c>
       <c r="AM58">
         <v>20733400000.0</v>
       </c>
       <c r="AN58">
+        <v>20733400000.0</v>
+      </c>
+      <c r="AO58">
         <v>18528200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18927000000.0</v>
       </c>
       <c r="AP58">
         <v>18927000000.0</v>
       </c>
       <c r="AQ58">
+        <v>18927000000.0</v>
+      </c>
+      <c r="AR58">
         <v>16645600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17158900000.0</v>
       </c>
       <c r="AS58">
         <v>17158900000.0</v>
       </c>
       <c r="AT58">
+        <v>17158900000.0</v>
+      </c>
+      <c r="AU58">
         <v>17378000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17817000000.0</v>
       </c>
       <c r="AV58">
         <v>17817000000.0</v>
       </c>
       <c r="AW58">
+        <v>17817000000.0</v>
+      </c>
+      <c r="AX58">
         <v>16658800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17800600000.0</v>
       </c>
       <c r="AY58">
         <v>17800600000.0</v>
       </c>
       <c r="AZ58">
+        <v>17800600000.0</v>
+      </c>
+      <c r="BA58">
         <v>17683500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17697200000.0</v>
       </c>
       <c r="BB58">
         <v>17697200000.0</v>
       </c>
       <c r="BC58">
+        <v>17697200000.0</v>
+      </c>
+      <c r="BD58">
         <v>16583800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16275800000.0</v>
       </c>
       <c r="BE58">
         <v>16275800000.0</v>
       </c>
       <c r="BF58">
+        <v>16275800000.0</v>
+      </c>
+      <c r="BG58">
         <v>15218500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1220000000.0</v>
       </c>
       <c r="BH58">
         <v>-1220000000.0</v>
       </c>
       <c r="BI58">
+        <v>-1220000000.0</v>
+      </c>
+      <c r="BJ58">
         <v>12947800000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>13170181517.25</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>13157200000.0</v>
       </c>
-      <c r="BL58"/>
-      <c r="BM58">
+      <c r="BM58"/>
+      <c r="BN58">
         <v>10381000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>10774148732.92</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>10777500000.0</v>
       </c>
-      <c r="BP58"/>
-      <c r="BQ58">
+      <c r="BQ58"/>
+      <c r="BR58">
         <v>9943300000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>10400902544.52</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>10403300000.0</v>
       </c>
-      <c r="BT58"/>
-      <c r="BU58">
+      <c r="BU58"/>
+      <c r="BV58">
         <v>9582000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>7348301742.32</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>7623500000.0</v>
       </c>
-      <c r="BX58"/>
-      <c r="BY58">
+      <c r="BY58"/>
+      <c r="BZ58">
         <v>7030000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6928708640.0</v>
       </c>
       <c r="CA58">
         <v>6928708640.0</v>
       </c>
-      <c r="CB58"/>
-      <c r="CC58">
+      <c r="CB58">
+        <v>6928708640.0</v>
+      </c>
+      <c r="CC58"/>
+      <c r="CD58">
         <v>6333600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6247521043.35</v>
       </c>
       <c r="CE58">
         <v>6247521043.35</v>
       </c>
-      <c r="CF58"/>
-      <c r="CG58">
+      <c r="CF58">
+        <v>6247521043.35</v>
+      </c>
+      <c r="CG58"/>
+      <c r="CH58">
         <v>6296900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6288707819.07</v>
       </c>
       <c r="CI58">
         <v>6288707819.07</v>
       </c>
-      <c r="CJ58"/>
-      <c r="CK58">
+      <c r="CJ58">
+        <v>6288707819.07</v>
+      </c>
+      <c r="CK58"/>
+      <c r="CL58">
         <v>5683954313.92</v>
       </c>
-      <c r="CL58"/>
-      <c r="CM58">
+      <c r="CM58"/>
+      <c r="CN58">
         <v>5683954313.92</v>
       </c>
-      <c r="CN58"/>
-      <c r="CO58">
+      <c r="CO58"/>
+      <c r="CP58">
         <v>3234800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2876310225.04</v>
       </c>
       <c r="CQ58">
         <v>2876310225.04</v>
       </c>
-      <c r="CR58"/>
-      <c r="CS58">
+      <c r="CR58">
+        <v>2876310225.04</v>
+      </c>
+      <c r="CS58"/>
+      <c r="CT58">
         <v>2397027200.0</v>
       </c>
-      <c r="CT58"/>
-      <c r="CU58">
+      <c r="CU58"/>
+      <c r="CV58">
         <v>2256175250.0</v>
       </c>
-      <c r="CV58"/>
-      <c r="CW58">
+      <c r="CW58"/>
+      <c r="CX58">
         <v>1983999894.0</v>
       </c>
-      <c r="CX58"/>
-      <c r="CY58">
+      <c r="CY58"/>
+      <c r="CZ58">
         <v>1995873048.0</v>
       </c>
-      <c r="CZ58"/>
       <c r="DA58"/>
       <c r="DB58"/>
-      <c r="DC58">
+      <c r="DC58"/>
+      <c r="DD58">
         <v>1867848878.0</v>
       </c>
-      <c r="DD58"/>
-      <c r="DE58">
+      <c r="DE58"/>
+      <c r="DF58">
         <v>1798563200.0</v>
       </c>
-      <c r="DF58"/>
-      <c r="DG58">
+      <c r="DG58"/>
+      <c r="DH58">
         <v>1912551948.0</v>
       </c>
-      <c r="DH58"/>
-      <c r="DI58">
+      <c r="DI58"/>
+      <c r="DJ58">
         <v>1650100732.0</v>
       </c>
-      <c r="DJ58"/>
-      <c r="DK58">
+      <c r="DK58"/>
+      <c r="DL58">
         <v>1746765567.0</v>
       </c>
-      <c r="DL58"/>
       <c r="DM58"/>
       <c r="DN58"/>
-      <c r="DO58">
+      <c r="DO58"/>
+      <c r="DP58">
         <v>1741141020.0</v>
       </c>
-      <c r="DP58"/>
       <c r="DQ58"/>
       <c r="DR58"/>
-      <c r="DS58">
+      <c r="DS58"/>
+      <c r="DT58">
         <v>1827267162.0</v>
       </c>
-      <c r="DT58"/>
       <c r="DU58"/>
       <c r="DV58"/>
-      <c r="DW58">
+      <c r="DW58"/>
+      <c r="DX58">
         <v>1656060696.0</v>
       </c>
-      <c r="DX58"/>
       <c r="DY58"/>
       <c r="DZ58"/>
-      <c r="EA58">
+      <c r="EA58"/>
+      <c r="EB58">
         <v>1667290562.0</v>
       </c>
-      <c r="EB58"/>
       <c r="EC58"/>
       <c r="ED58"/>
-      <c r="EE58">
+      <c r="EE58"/>
+      <c r="EF58">
         <v>1912725440.0</v>
       </c>
-      <c r="EF58"/>
       <c r="EG58"/>
       <c r="EH58"/>
-      <c r="EI58">
+      <c r="EI58"/>
+      <c r="EJ58">
         <v>616061096.0</v>
       </c>
-      <c r="EJ58"/>
       <c r="EK58"/>
       <c r="EL58"/>
-      <c r="EM58">
+      <c r="EM58"/>
+      <c r="EN58">
         <v>623396640.0</v>
       </c>
-      <c r="EN58"/>
       <c r="EO58"/>
       <c r="EP58"/>
+      <c r="EQ58"/>
     </row>
-    <row r="59" spans="1:146">
+    <row r="59" spans="1:147">
       <c r="A59" t="s">
         <v>97</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-      <c r="W59">
-[...1 lines deleted...]
-      </c>
+      <c r="W59"/>
       <c r="X59">
         <v>0.0</v>
       </c>
       <c r="Y59">
         <v>0.0</v>
       </c>
       <c r="Z59">
         <v>0.0</v>
       </c>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
-      <c r="AE59"/>
+      <c r="AE59">
+        <v>0.0</v>
+      </c>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
@@ -22595,523 +22736,527 @@
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
       <c r="EC59"/>
       <c r="ED59"/>
       <c r="EE59"/>
       <c r="EF59"/>
       <c r="EG59"/>
       <c r="EH59"/>
       <c r="EI59"/>
       <c r="EJ59"/>
       <c r="EK59"/>
       <c r="EL59"/>
       <c r="EM59"/>
       <c r="EN59"/>
       <c r="EO59"/>
       <c r="EP59"/>
+      <c r="EQ59"/>
     </row>
-    <row r="60" spans="1:146">
+    <row r="60" spans="1:147">
       <c r="A60" t="s">
         <v>98</v>
       </c>
       <c r="B60">
+        <v>2586294985.0</v>
+      </c>
+      <c r="C60">
         <v>2540000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3164000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3475000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3497000000.0</v>
       </c>
       <c r="F60">
         <v>3497000000.0</v>
       </c>
       <c r="G60">
-        <v>3375600000.0</v>
+        <v>3497000000.0</v>
       </c>
       <c r="H60">
         <v>3375600000.0</v>
       </c>
       <c r="I60">
-        <v>3637200000.0</v>
+        <v>3375600000.0</v>
       </c>
       <c r="J60">
         <v>3637200000.0</v>
       </c>
       <c r="K60">
+        <v>3637200000.0</v>
+      </c>
+      <c r="L60">
         <v>3680800000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>3791900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3616400000.0</v>
       </c>
       <c r="O60">
         <v>3616400000.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="P60">
+        <v>3616400000.0</v>
+      </c>
+      <c r="Q60"/>
+      <c r="R60">
         <v>4491200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4848300000.0</v>
       </c>
       <c r="S60">
         <v>4848300000.0</v>
       </c>
-      <c r="T60"/>
-      <c r="U60">
+      <c r="T60">
+        <v>4848300000.0</v>
+      </c>
+      <c r="U60"/>
+      <c r="V60">
         <v>5399800000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>8072100000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>7925900000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>63515121661.89</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>9631700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9382200000.0</v>
       </c>
       <c r="AA60">
         <v>9382200000.0</v>
       </c>
       <c r="AB60">
+        <v>9382200000.0</v>
+      </c>
+      <c r="AC60">
         <v>12237120125.21</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>9578500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9493200000.0</v>
       </c>
       <c r="AE60">
         <v>9493200000.0</v>
       </c>
       <c r="AF60">
         <v>9493200000.0</v>
       </c>
       <c r="AG60">
+        <v>9493200000.0</v>
+      </c>
+      <c r="AH60">
         <v>9419300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9324500000.0</v>
       </c>
       <c r="AI60">
         <v>9324500000.0</v>
       </c>
       <c r="AJ60">
         <v>9324500000.0</v>
       </c>
       <c r="AK60">
+        <v>9324500000.0</v>
+      </c>
+      <c r="AL60">
         <v>8519700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7637400000.0</v>
       </c>
       <c r="AM60">
         <v>7637400000.0</v>
       </c>
       <c r="AN60">
+        <v>7637400000.0</v>
+      </c>
+      <c r="AO60">
         <v>7467500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7500100000.0</v>
       </c>
       <c r="AP60">
         <v>7500100000.0</v>
       </c>
       <c r="AQ60">
+        <v>7500100000.0</v>
+      </c>
+      <c r="AR60">
         <v>7246500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7586800000.0</v>
       </c>
       <c r="AS60">
         <v>7586800000.0</v>
       </c>
       <c r="AT60">
+        <v>7586800000.0</v>
+      </c>
+      <c r="AU60">
         <v>7743500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6811000000.0</v>
       </c>
       <c r="AV60">
         <v>6811000000.0</v>
       </c>
       <c r="AW60">
+        <v>6811000000.0</v>
+      </c>
+      <c r="AX60">
         <v>6820900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6663300000.0</v>
       </c>
       <c r="AY60">
         <v>6663300000.0</v>
       </c>
       <c r="AZ60">
+        <v>6663300000.0</v>
+      </c>
+      <c r="BA60">
         <v>6694300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6446600000.0</v>
       </c>
       <c r="BB60">
         <v>6446600000.0</v>
       </c>
       <c r="BC60">
+        <v>6446600000.0</v>
+      </c>
+      <c r="BD60">
         <v>6022200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5894000000.0</v>
       </c>
       <c r="BE60">
         <v>5894000000.0</v>
       </c>
       <c r="BF60">
+        <v>5894000000.0</v>
+      </c>
+      <c r="BG60">
         <v>5047100000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>994400000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>8423761000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>4324800000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>3978321723.5</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>3974400000.0</v>
       </c>
-      <c r="BL60"/>
-      <c r="BM60">
+      <c r="BM60"/>
+      <c r="BN60">
         <v>3686700000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>3825709760.06</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>3826900000.0</v>
       </c>
-      <c r="BP60"/>
-      <c r="BQ60">
+      <c r="BQ60"/>
+      <c r="BR60">
         <v>3729600000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>3903600577.92</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>3904500000.0</v>
       </c>
-      <c r="BT60"/>
-      <c r="BU60">
+      <c r="BU60"/>
+      <c r="BV60">
         <v>3677900000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>3912743715.44</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>3011100000.0</v>
       </c>
-      <c r="BX60"/>
-      <c r="BY60">
+      <c r="BY60"/>
+      <c r="BZ60">
         <v>2950900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4014290560.0</v>
       </c>
       <c r="CA60">
         <v>4014290560.0</v>
       </c>
-      <c r="CB60"/>
-      <c r="CC60">
+      <c r="CB60">
+        <v>4014290560.0</v>
+      </c>
+      <c r="CC60"/>
+      <c r="CD60">
         <v>3837500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3677436724.65</v>
       </c>
       <c r="CE60">
         <v>3677436724.65</v>
       </c>
-      <c r="CF60"/>
-      <c r="CG60">
+      <c r="CF60">
+        <v>3677436724.65</v>
+      </c>
+      <c r="CG60"/>
+      <c r="CH60">
         <v>3745500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3607721618.67</v>
       </c>
       <c r="CI60">
         <v>3607721618.67</v>
       </c>
-      <c r="CJ60"/>
-      <c r="CK60">
+      <c r="CJ60">
+        <v>3607721618.67</v>
+      </c>
+      <c r="CK60"/>
+      <c r="CL60">
         <v>3413535668.64</v>
       </c>
-      <c r="CL60"/>
-      <c r="CM60">
+      <c r="CM60"/>
+      <c r="CN60">
         <v>3413535668.64</v>
       </c>
-      <c r="CN60"/>
-      <c r="CO60">
+      <c r="CO60"/>
+      <c r="CP60">
         <v>402500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317825727.68</v>
       </c>
       <c r="CQ60">
         <v>317825727.68</v>
       </c>
-      <c r="CR60"/>
-      <c r="CS60">
+      <c r="CR60">
+        <v>317825727.68</v>
+      </c>
+      <c r="CS60"/>
+      <c r="CT60">
         <v>226781800.0</v>
       </c>
-      <c r="CT60"/>
-      <c r="CU60">
+      <c r="CU60"/>
+      <c r="CV60">
         <v>187663175.0</v>
       </c>
-      <c r="CV60"/>
-      <c r="CW60">
+      <c r="CW60"/>
+      <c r="CX60">
         <v>11994800.0</v>
       </c>
-      <c r="CX60"/>
-      <c r="CY60">
+      <c r="CY60"/>
+      <c r="CZ60">
         <v>-25164672.0</v>
       </c>
-      <c r="CZ60"/>
       <c r="DA60"/>
       <c r="DB60"/>
-      <c r="DC60">
+      <c r="DC60"/>
+      <c r="DD60">
         <v>22306508.0</v>
       </c>
-      <c r="DD60"/>
-      <c r="DE60">
+      <c r="DE60"/>
+      <c r="DF60">
         <v>-32071200.0</v>
       </c>
-      <c r="DF60"/>
-      <c r="DG60">
+      <c r="DG60"/>
+      <c r="DH60">
         <v>-62645088.0</v>
       </c>
-      <c r="DH60"/>
-      <c r="DI60">
+      <c r="DI60"/>
+      <c r="DJ60">
         <v>-81129848.0</v>
       </c>
-      <c r="DJ60"/>
-      <c r="DK60">
+      <c r="DK60"/>
+      <c r="DL60">
         <v>-110016360.0</v>
       </c>
-      <c r="DL60"/>
       <c r="DM60"/>
       <c r="DN60"/>
-      <c r="DO60">
+      <c r="DO60"/>
+      <c r="DP60">
         <v>-161776372.0</v>
       </c>
-      <c r="DP60"/>
       <c r="DQ60"/>
       <c r="DR60"/>
-      <c r="DS60">
+      <c r="DS60"/>
+      <c r="DT60">
         <v>-252589323.0</v>
       </c>
-      <c r="DT60"/>
       <c r="DU60"/>
       <c r="DV60"/>
-      <c r="DW60">
+      <c r="DW60"/>
+      <c r="DX60">
         <v>-267744420.0</v>
       </c>
-      <c r="DX60"/>
       <c r="DY60"/>
       <c r="DZ60"/>
-      <c r="EA60">
+      <c r="EA60"/>
+      <c r="EB60">
         <v>-261439206.0</v>
       </c>
-      <c r="EB60"/>
       <c r="EC60"/>
       <c r="ED60"/>
-      <c r="EE60">
+      <c r="EE60"/>
+      <c r="EF60">
         <v>-372050400.0</v>
       </c>
-      <c r="EF60"/>
       <c r="EG60"/>
       <c r="EH60"/>
-      <c r="EI60">
+      <c r="EI60"/>
+      <c r="EJ60">
         <v>59935680.0</v>
       </c>
-      <c r="EJ60"/>
       <c r="EK60"/>
       <c r="EL60"/>
-      <c r="EM60">
+      <c r="EM60"/>
+      <c r="EN60">
         <v>-65702163.0</v>
       </c>
-      <c r="EN60"/>
       <c r="EO60"/>
       <c r="EP60"/>
+      <c r="EQ60"/>
     </row>
-    <row r="61" spans="1:146">
+    <row r="61" spans="1:147">
       <c r="A61" t="s">
         <v>99</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-      <c r="O61">
+      <c r="O61"/>
+      <c r="P61">
         <v>-1112100000.0</v>
       </c>
-      <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-1114800000.0</v>
       </c>
-      <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-1118300000.0</v>
       </c>
-      <c r="T61"/>
-      <c r="U61">
+      <c r="U61"/>
+      <c r="V61">
         <v>-1124300000.0</v>
       </c>
-      <c r="V61"/>
-      <c r="W61">
+      <c r="W61"/>
+      <c r="X61">
         <v>-1178700000.0</v>
       </c>
-      <c r="X61">
-[...1 lines deleted...]
-      </c>
       <c r="Y61">
+        <v>0.0</v>
+      </c>
+      <c r="Z61">
         <v>-1207400000.0</v>
       </c>
-      <c r="Z61">
-[...1 lines deleted...]
-      </c>
       <c r="AA61">
+        <v>0.0</v>
+      </c>
+      <c r="AB61">
         <v>-1602066853.79</v>
       </c>
-      <c r="AB61">
-[...1 lines deleted...]
-      </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
+        <v>0.0</v>
+      </c>
+      <c r="AF61">
         <v>-1584381000.0</v>
       </c>
-      <c r="AF61"/>
-      <c r="AG61">
+      <c r="AG61"/>
+      <c r="AH61">
         <v>-1457519000.0</v>
       </c>
-      <c r="AH61"/>
-      <c r="AI61">
+      <c r="AI61"/>
+      <c r="AJ61">
         <v>-1186819000.0</v>
       </c>
-      <c r="AJ61"/>
-      <c r="AK61">
+      <c r="AK61"/>
+      <c r="AL61">
         <v>-1007319000.0</v>
       </c>
-      <c r="AL61"/>
-      <c r="AM61">
+      <c r="AM61"/>
+      <c r="AN61">
         <v>-1061122000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-899899000.0</v>
       </c>
-      <c r="AO61"/>
-      <c r="AP61">
+      <c r="AP61"/>
+      <c r="AQ61">
         <v>-441948000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-916657000.0</v>
       </c>
-      <c r="AR61"/>
-      <c r="AS61">
+      <c r="AS61"/>
+      <c r="AT61">
         <v>-419322000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-328080000.0</v>
       </c>
-      <c r="AU61"/>
-      <c r="AV61">
+      <c r="AV61"/>
+      <c r="AW61">
         <v>-270762000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-271525000.0</v>
       </c>
-      <c r="AX61"/>
-      <c r="AY61">
+      <c r="AY61"/>
+      <c r="AZ61">
         <v>-275937000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-258839000.0</v>
       </c>
-      <c r="BA61"/>
-      <c r="BB61">
+      <c r="BB61"/>
+      <c r="BC61">
         <v>-222876000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-217479000.0</v>
       </c>
-      <c r="BD61"/>
-      <c r="BE61">
+      <c r="BE61"/>
+      <c r="BF61">
         <v>-248972000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-280013000.0</v>
       </c>
-      <c r="BG61"/>
-      <c r="BH61">
+      <c r="BH61"/>
+      <c r="BI61">
         <v>-277469000.0</v>
       </c>
-      <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
@@ -23153,101 +23298,102 @@
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
       <c r="EA61"/>
       <c r="EB61"/>
       <c r="EC61"/>
       <c r="ED61"/>
       <c r="EE61"/>
       <c r="EF61"/>
       <c r="EG61"/>
       <c r="EH61"/>
       <c r="EI61"/>
       <c r="EJ61"/>
       <c r="EK61"/>
       <c r="EL61"/>
       <c r="EM61"/>
       <c r="EN61"/>
       <c r="EO61"/>
       <c r="EP61"/>
+      <c r="EQ61"/>
     </row>
-    <row r="62" spans="1:146">
+    <row r="62" spans="1:147">
       <c r="A62" t="s">
         <v>100</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
-      <c r="W62">
-[...1 lines deleted...]
-      </c>
+      <c r="W62"/>
       <c r="X62">
         <v>0.0</v>
       </c>
       <c r="Y62">
         <v>0.0</v>
       </c>
       <c r="Z62">
         <v>0.0</v>
       </c>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
-      <c r="AE62"/>
+      <c r="AE62">
+        <v>0.0</v>
+      </c>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
@@ -23319,50 +23465,51 @@
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
       <c r="EA62"/>
       <c r="EB62"/>
       <c r="EC62"/>
       <c r="ED62"/>
       <c r="EE62"/>
       <c r="EF62"/>
       <c r="EG62"/>
       <c r="EH62"/>
       <c r="EI62"/>
       <c r="EJ62"/>
       <c r="EK62"/>
       <c r="EL62"/>
       <c r="EM62"/>
       <c r="EN62"/>
       <c r="EO62"/>
       <c r="EP62"/>
+      <c r="EQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23476,51 +23623,51 @@
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B2">
         <v>11404000000.0</v>
       </c>
       <c r="C2">
         <v>12290000000.0</v>
       </c>
       <c r="D2">
         <v>12325800000.0</v>
       </c>
       <c r="E2">
         <v>11890100000.0</v>
       </c>
       <c r="F2">
         <v>10597500000.0</v>
       </c>
       <c r="G2">
         <v>9987900000.0</v>
       </c>
       <c r="H2">
         <v>10825100000.0</v>
       </c>
       <c r="I2">
         <v>10559100000.0</v>
       </c>
@@ -23598,72 +23745,72 @@
       </c>
       <c r="AH2">
         <v>195781184.0</v>
       </c>
       <c r="AI2">
         <v>180656420.0</v>
       </c>
       <c r="AJ2">
         <v>162196470.0</v>
       </c>
       <c r="AK2">
         <v>163198616.0</v>
       </c>
       <c r="AL2">
         <v>145828800.0</v>
       </c>
       <c r="AM2">
         <v>92622824.0</v>
       </c>
       <c r="AN2">
         <v>52305540.0</v>
       </c>
     </row>
     <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B3">
-        <v>246000000.0</v>
+        <v>447000000.0</v>
       </c>
       <c r="C3">
         <v>494000000.0</v>
       </c>
       <c r="D3">
         <v>1174600000.0</v>
       </c>
       <c r="E3">
         <v>513100000.0</v>
       </c>
       <c r="F3">
         <v>541800000.0</v>
       </c>
       <c r="G3">
         <v>631000000.0</v>
       </c>
       <c r="H3">
-        <v>319400000.0</v>
+        <v>612685096.0</v>
       </c>
       <c r="I3">
         <v>454700000.0</v>
       </c>
       <c r="J3">
         <v>456100000.0</v>
       </c>
       <c r="K3">
         <v>427800000.0</v>
       </c>
       <c r="L3">
         <v>368500000.0</v>
       </c>
       <c r="M3">
         <v>376400000.0</v>
       </c>
       <c r="N3">
         <v>414500000.0</v>
       </c>
       <c r="O3">
         <v>396600000.0</v>
       </c>
       <c r="P3">
         <v>383500000.0</v>
       </c>
@@ -23720,51 +23867,51 @@
       </c>
       <c r="AH3">
         <v>25824728.0</v>
       </c>
       <c r="AI3">
         <v>22878751.0</v>
       </c>
       <c r="AJ3">
         <v>25865928.0</v>
       </c>
       <c r="AK3">
         <v>25454422.0</v>
       </c>
       <c r="AL3">
         <v>20254000.0</v>
       </c>
       <c r="AM3">
         <v>11487672.0</v>
       </c>
       <c r="AN3">
         <v>6137895.0</v>
       </c>
     </row>
     <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>6500000.0</v>
       </c>
       <c r="H4">
         <v>-3800000.0</v>
       </c>
       <c r="I4">
         <v>126400000.0</v>
       </c>
       <c r="J4">
         <v>237100000.0</v>
       </c>
       <c r="K4">
         <v>237100000.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
@@ -23776,51 +23923,51 @@
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
     </row>
     <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B5">
         <v>382000000.0</v>
       </c>
       <c r="C5">
         <v>1402000000.0</v>
       </c>
       <c r="D5">
         <v>735300000.0</v>
       </c>
       <c r="E5">
         <v>1519200000.0</v>
       </c>
       <c r="F5">
         <v>1234400000.0</v>
       </c>
       <c r="G5">
         <v>-2478600000.0</v>
       </c>
       <c r="H5">
         <v>1288500000.0</v>
       </c>
       <c r="I5">
         <v>1238200000.0</v>
       </c>
@@ -23898,72 +24045,72 @@
       </c>
       <c r="AH5">
         <v>105529844.0</v>
       </c>
       <c r="AI5">
         <v>94943520.0</v>
       </c>
       <c r="AJ5">
         <v>46280772.0</v>
       </c>
       <c r="AK5">
         <v>115711344.0</v>
       </c>
       <c r="AL5">
         <v>85939280.0</v>
       </c>
       <c r="AM5">
         <v>43009400.0</v>
       </c>
       <c r="AN5">
         <v>15905154.0</v>
       </c>
     </row>
     <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B6">
-        <v>628000000.0</v>
+        <v>829000000.0</v>
       </c>
       <c r="C6">
         <v>1896000000.0</v>
       </c>
       <c r="D6">
         <v>1909900000.0</v>
       </c>
       <c r="E6">
         <v>2032300000.0</v>
       </c>
       <c r="F6">
         <v>1776200000.0</v>
       </c>
       <c r="G6">
         <v>-1847600000.0</v>
       </c>
       <c r="H6">
-        <v>1607900000.0</v>
+        <v>1901185096.0</v>
       </c>
       <c r="I6">
         <v>1692900000.0</v>
       </c>
       <c r="J6">
         <v>2025300000.0</v>
       </c>
       <c r="K6">
         <v>2481500000.0</v>
       </c>
       <c r="L6">
         <v>1990700000.0</v>
       </c>
       <c r="M6">
         <v>2018300000.0</v>
       </c>
       <c r="N6">
         <v>1840000000.0</v>
       </c>
       <c r="O6">
         <v>1675900000.0</v>
       </c>
       <c r="P6">
         <v>1577400000.0</v>
       </c>
@@ -24020,51 +24167,51 @@
       </c>
       <c r="AH6">
         <v>131354572.0</v>
       </c>
       <c r="AI6">
         <v>117822271.0</v>
       </c>
       <c r="AJ6">
         <v>72146700.0</v>
       </c>
       <c r="AK6">
         <v>141165766.0</v>
       </c>
       <c r="AL6">
         <v>106193280.0</v>
       </c>
       <c r="AM6">
         <v>54497072.0</v>
       </c>
       <c r="AN6">
         <v>22043049.0</v>
       </c>
     </row>
     <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
@@ -24074,51 +24221,51 @@
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
     </row>
     <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>6500000.0</v>
       </c>
       <c r="H8">
         <v>-3800000.0</v>
       </c>
       <c r="I8">
         <v>131000000.0</v>
       </c>
       <c r="J8">
         <v>206000000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
@@ -24134,51 +24281,51 @@
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
     </row>
     <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B9">
         <v>2146000000.0</v>
       </c>
       <c r="C9">
         <v>2451000000.0</v>
       </c>
       <c r="D9">
         <v>2519000000.0</v>
       </c>
       <c r="E9">
         <v>2538600000.0</v>
       </c>
       <c r="F9">
         <v>2203600000.0</v>
       </c>
       <c r="G9">
         <v>2014900000.0</v>
       </c>
       <c r="H9">
         <v>2409000000.0</v>
       </c>
       <c r="I9">
         <v>2487600000.0</v>
       </c>
@@ -24256,51 +24403,51 @@
       </c>
       <c r="AH9">
         <v>1235192684.0</v>
       </c>
       <c r="AI9">
         <v>1090927418.0</v>
       </c>
       <c r="AJ9">
         <v>1041157044.0</v>
       </c>
       <c r="AK9">
         <v>1101590658.0</v>
       </c>
       <c r="AL9">
         <v>882388880.0</v>
       </c>
       <c r="AM9">
         <v>448296688.0</v>
       </c>
       <c r="AN9">
         <v>202443789.0</v>
       </c>
     </row>
     <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B10">
         <v>131000000.0</v>
       </c>
       <c r="C10">
         <v>1031000000.0</v>
       </c>
       <c r="D10">
         <v>346300000.0</v>
       </c>
       <c r="E10">
         <v>1159800000.0</v>
       </c>
       <c r="F10">
         <v>950800000.0</v>
       </c>
       <c r="G10">
         <v>-2790600000.0</v>
       </c>
       <c r="H10">
         <v>1214300000.0</v>
       </c>
       <c r="I10">
         <v>1019300000.0</v>
       </c>
@@ -24378,51 +24525,51 @@
       </c>
       <c r="AH10">
         <v>52257892.0</v>
       </c>
       <c r="AI10">
         <v>20702962.0</v>
       </c>
       <c r="AJ10">
         <v>54564282.0</v>
       </c>
       <c r="AK10">
         <v>86990876.0</v>
       </c>
       <c r="AL10">
         <v>74410080.0</v>
       </c>
       <c r="AM10">
         <v>39568648.0</v>
       </c>
       <c r="AN10">
         <v>12435909.0</v>
       </c>
     </row>
     <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B11">
         <v>303000000.0</v>
       </c>
       <c r="C11">
         <v>402000000.0</v>
       </c>
       <c r="D11">
         <v>149100000.0</v>
       </c>
       <c r="E11">
         <v>384400000.0</v>
       </c>
       <c r="F11">
         <v>230100000.0</v>
       </c>
       <c r="G11">
         <v>127100000.0</v>
       </c>
       <c r="H11">
         <v>287200000.0</v>
       </c>
       <c r="I11">
         <v>256000000.0</v>
       </c>
@@ -24500,51 +24647,51 @@
       </c>
       <c r="AH11">
         <v>29340136.0</v>
       </c>
       <c r="AI11">
         <v>17208513.0</v>
       </c>
       <c r="AJ11">
         <v>23567922.0</v>
       </c>
       <c r="AK11">
         <v>36393084.0</v>
       </c>
       <c r="AL11">
         <v>35335440.0</v>
       </c>
       <c r="AM11">
         <v>18702152.0</v>
       </c>
       <c r="AN11">
         <v>6084522.0</v>
       </c>
     </row>
     <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B12">
         <v>352000000.0</v>
       </c>
       <c r="C12">
         <v>417000000.0</v>
       </c>
       <c r="D12">
         <v>389000000.0</v>
       </c>
       <c r="E12">
         <v>359400000.0</v>
       </c>
       <c r="F12">
         <v>283600000.0</v>
       </c>
       <c r="G12">
         <v>312000000.0</v>
       </c>
       <c r="H12">
         <v>351700000.0</v>
       </c>
       <c r="I12">
         <v>272000000.0</v>
       </c>
@@ -24622,51 +24769,51 @@
       </c>
       <c r="AH12">
         <v>40359588.0</v>
       </c>
       <c r="AI12">
         <v>44768507.0</v>
       </c>
       <c r="AJ12">
         <v>55205586.0</v>
       </c>
       <c r="AK12">
         <v>57233568.0</v>
       </c>
       <c r="AL12">
         <v>44496480.0</v>
       </c>
       <c r="AM12">
         <v>18813144.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B13">
         <v>3000000.0</v>
       </c>
       <c r="C13">
         <v>3000000.0</v>
       </c>
       <c r="D13">
         <v>114400000.0</v>
       </c>
       <c r="E13">
         <v>120900000.0</v>
       </c>
       <c r="F13">
         <v>51500000.0</v>
       </c>
       <c r="G13">
         <v>74000000.0</v>
       </c>
       <c r="H13">
         <v>258600000.0</v>
       </c>
       <c r="I13">
         <v>68300000.0</v>
       </c>
@@ -24688,51 +24835,51 @@
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
     </row>
     <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B14">
         <v>-43000000.0</v>
       </c>
       <c r="C14">
         <v>-87000000.0</v>
       </c>
       <c r="D14">
         <v>-86800000.0</v>
       </c>
       <c r="E14">
         <v>-92700000.0</v>
       </c>
       <c r="F14">
         <v>-83000000.0</v>
       </c>
       <c r="G14">
         <v>318100000.0</v>
       </c>
       <c r="H14">
         <v>371400000.0</v>
       </c>
       <c r="I14">
         <v>424400000.0</v>
       </c>
@@ -24784,51 +24931,51 @@
       <c r="Y14">
         <v>22533000.0</v>
       </c>
       <c r="Z14">
         <v>20000000.0</v>
       </c>
       <c r="AA14">
         <v>17100000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
     </row>
     <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B15">
         <v>-215000000.0</v>
       </c>
       <c r="C15">
         <v>542000000.0</v>
       </c>
       <c r="D15">
         <v>110400000.0</v>
       </c>
       <c r="E15">
         <v>682700000.0</v>
       </c>
       <c r="F15">
         <v>637700000.0</v>
       </c>
       <c r="G15">
         <v>-2965100000.0</v>
       </c>
       <c r="H15">
         <v>844100000.0</v>
       </c>
       <c r="I15">
         <v>824600000.0</v>
       </c>
@@ -24906,51 +25053,51 @@
       </c>
       <c r="AH15">
         <v>22917756.0</v>
       </c>
       <c r="AI15">
         <v>-11867940.0</v>
       </c>
       <c r="AJ15">
         <v>30996360.0</v>
       </c>
       <c r="AK15">
         <v>50597792.0</v>
       </c>
       <c r="AL15">
         <v>39074640.0</v>
       </c>
       <c r="AM15">
         <v>20866496.0</v>
       </c>
       <c r="AN15">
         <v>6351387.0</v>
       </c>
     </row>
     <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B16">
         <v>-215000000.0</v>
       </c>
       <c r="C16">
         <v>542000000.0</v>
       </c>
       <c r="D16">
         <v>110400000.0</v>
       </c>
       <c r="E16">
         <v>682700000.0</v>
       </c>
       <c r="F16">
         <v>637700000.0</v>
       </c>
       <c r="G16">
         <v>-2967300000.0</v>
       </c>
       <c r="H16">
         <v>856300000.0</v>
       </c>
       <c r="I16">
         <v>824600000.0</v>
       </c>
@@ -25002,51 +25149,51 @@
       <c r="Y16">
         <v>141636000.0</v>
       </c>
       <c r="Z16">
         <v>391000000.0</v>
       </c>
       <c r="AA16">
         <v>371100000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
     </row>
     <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B17">
         <v>-172000000.0</v>
       </c>
       <c r="C17">
         <v>629000000.0</v>
       </c>
       <c r="D17">
         <v>197200000.0</v>
       </c>
       <c r="E17">
         <v>775400000.0</v>
       </c>
       <c r="F17">
         <v>720700000.0</v>
       </c>
       <c r="G17">
         <v>-2919900000.0</v>
       </c>
       <c r="H17">
         <v>707100000.0</v>
       </c>
       <c r="I17">
         <v>1139400000.0</v>
       </c>
@@ -25072,51 +25219,51 @@
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
     </row>
     <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B18">
         <v>-349000000.0</v>
       </c>
       <c r="C18">
         <v>-414000000.0</v>
       </c>
       <c r="D18">
         <v>-274600000.0</v>
       </c>
       <c r="E18">
         <v>-238500000.0</v>
       </c>
       <c r="F18">
         <v>-232100000.0</v>
       </c>
       <c r="G18">
         <v>-238000000.0</v>
       </c>
       <c r="H18">
         <v>-278400000.0</v>
       </c>
       <c r="I18">
         <v>-199900000.0</v>
       </c>
@@ -25136,51 +25283,51 @@
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
     </row>
     <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
@@ -25190,51 +25337,51 @@
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
     </row>
     <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
@@ -25244,51 +25391,51 @@
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
     </row>
     <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B21">
         <v>382000000.0</v>
       </c>
       <c r="C21">
         <v>1325000000.0</v>
       </c>
       <c r="D21">
         <v>531000000.0</v>
       </c>
       <c r="E21">
         <v>1358200000.0</v>
       </c>
       <c r="F21">
         <v>1229000000.0</v>
       </c>
       <c r="G21">
         <v>2278100000.0</v>
       </c>
       <c r="H21">
         <v>1295900000.0</v>
       </c>
       <c r="I21">
         <v>1245300000.0</v>
       </c>
@@ -25366,51 +25513,51 @@
       </c>
       <c r="AH21">
         <v>100121524.0</v>
       </c>
       <c r="AI21">
         <v>81427255.0</v>
       </c>
       <c r="AJ21">
         <v>78773508.0</v>
       </c>
       <c r="AK21">
         <v>131523154.0</v>
       </c>
       <c r="AL21">
         <v>103575840.0</v>
       </c>
       <c r="AM21">
         <v>50834336.0</v>
       </c>
       <c r="AN21">
         <v>19267653.0</v>
       </c>
     </row>
     <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
@@ -25420,51 +25567,51 @@
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
     </row>
     <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B23">
         <v>13168000000.0</v>
       </c>
       <c r="C23">
         <v>13416000000.0</v>
       </c>
       <c r="D23">
         <v>14313800000.0</v>
       </c>
       <c r="E23">
         <v>13070500000.0</v>
       </c>
       <c r="F23">
         <v>11572100000.0</v>
       </c>
       <c r="G23">
         <v>9724700000.0</v>
       </c>
       <c r="H23">
         <v>11938200000.0</v>
       </c>
       <c r="I23">
         <v>11801400000.0</v>
       </c>
@@ -25542,51 +25689,51 @@
       </c>
       <c r="AH23">
         <v>1330852344.0</v>
       </c>
       <c r="AI23">
         <v>1190156583.0</v>
       </c>
       <c r="AJ23">
         <v>1124580006.0</v>
       </c>
       <c r="AK23">
         <v>1133266120.0</v>
       </c>
       <c r="AL23">
         <v>924641840.0</v>
       </c>
       <c r="AM23">
         <v>490085176.0</v>
       </c>
       <c r="AN23">
         <v>235481676.0</v>
       </c>
     </row>
     <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
@@ -25596,51 +25743,51 @@
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
     </row>
     <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B25">
         <v>447000000.0</v>
       </c>
       <c r="C25">
         <v>494000000.0</v>
       </c>
       <c r="D25">
         <v>1174600000.0</v>
       </c>
       <c r="E25">
         <v>513100000.0</v>
       </c>
       <c r="F25">
         <v>541800000.0</v>
       </c>
       <c r="G25">
         <v>631000000.0</v>
       </c>
       <c r="H25">
         <v>686300000.0</v>
       </c>
       <c r="I25">
         <v>543800000.0</v>
       </c>
@@ -25658,51 +25805,51 @@
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
     </row>
     <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>29000000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
@@ -25714,51 +25861,51 @@
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
     </row>
     <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>10000000.0</v>
       </c>
       <c r="D27">
         <v>10300000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27">
         <v>9300000.0</v>
       </c>
       <c r="I27">
         <v>9300000.0</v>
       </c>
       <c r="J27">
         <v>11100000.0</v>
       </c>
       <c r="K27">
         <v>11600000.0</v>
       </c>
       <c r="L27">
         <v>11800000.0</v>
@@ -25772,51 +25919,51 @@
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
     </row>
     <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B28">
         <v>1764000000.0</v>
       </c>
       <c r="C28">
         <v>1126000000.0</v>
       </c>
       <c r="D28">
         <v>1988000000.0</v>
       </c>
       <c r="E28">
         <v>1180400000.0</v>
       </c>
       <c r="F28">
         <v>974600000.0</v>
       </c>
       <c r="G28">
         <v>4293000000.0</v>
       </c>
       <c r="H28">
         <v>1111200000.0</v>
       </c>
       <c r="I28">
         <v>1240100000.0</v>
       </c>
@@ -25894,51 +26041,51 @@
       </c>
       <c r="AH28">
         <v>1109246432.0</v>
       </c>
       <c r="AI28">
         <v>986621412.0</v>
       </c>
       <c r="AJ28">
         <v>936517608.0</v>
       </c>
       <c r="AK28">
         <v>944613082.0</v>
       </c>
       <c r="AL28">
         <v>758559040.0</v>
       </c>
       <c r="AM28">
         <v>385974680.0</v>
       </c>
       <c r="AN28">
         <v>177038241.0</v>
       </c>
     </row>
     <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B29">
         <v>303000000.0</v>
       </c>
       <c r="C29">
         <v>402000000.0</v>
       </c>
       <c r="D29">
         <v>149100000.0</v>
       </c>
       <c r="E29">
         <v>384400000.0</v>
       </c>
       <c r="F29">
         <v>230100000.0</v>
       </c>
       <c r="G29">
         <v>129300000.0</v>
       </c>
       <c r="H29">
         <v>275000000.0</v>
       </c>
       <c r="I29">
         <v>260600000.0</v>
       </c>
@@ -25960,51 +26107,51 @@
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
     </row>
     <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B30">
         <v>1764000000.0</v>
       </c>
       <c r="C30">
         <v>1126000000.0</v>
       </c>
       <c r="D30">
         <v>1988000000.0</v>
       </c>
       <c r="E30">
         <v>1180400000.0</v>
       </c>
       <c r="F30">
         <v>974600000.0</v>
       </c>
       <c r="G30">
         <v>-263200000.0</v>
       </c>
       <c r="H30">
         <v>1113100000.0</v>
       </c>
       <c r="I30">
         <v>1242300000.0</v>
       </c>
@@ -26082,51 +26229,51 @@
       </c>
       <c r="AH30">
         <v>1135071160.0</v>
       </c>
       <c r="AI30">
         <v>1009500163.0</v>
       </c>
       <c r="AJ30">
         <v>962383536.0</v>
       </c>
       <c r="AK30">
         <v>970067504.0</v>
       </c>
       <c r="AL30">
         <v>778813040.0</v>
       </c>
       <c r="AM30">
         <v>397462352.0</v>
       </c>
       <c r="AN30">
         <v>183176136.0</v>
       </c>
     </row>
     <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B31">
         <v>-251000000.0</v>
       </c>
       <c r="C31">
         <v>-294000000.0</v>
       </c>
       <c r="D31">
         <v>-184700000.0</v>
       </c>
       <c r="E31">
         <v>-198400000.0</v>
       </c>
       <c r="F31">
         <v>-278200000.0</v>
       </c>
       <c r="G31">
         <v>-5068700000.0</v>
       </c>
       <c r="H31">
         <v>-81600000.0</v>
       </c>
       <c r="I31">
         <v>-226000000.0</v>
       </c>
@@ -26204,51 +26351,51 @@
       </c>
       <c r="AH31">
         <v>-47863632.0</v>
       </c>
       <c r="AI31">
         <v>-60724293.0</v>
       </c>
       <c r="AJ31">
         <v>-24209226.0</v>
       </c>
       <c r="AK31">
         <v>-44532278.0</v>
       </c>
       <c r="AL31">
         <v>-29165760.0</v>
       </c>
       <c r="AM31">
         <v>-11265688.0</v>
       </c>
       <c r="AN31">
         <v>-6831744.0</v>
       </c>
     </row>
     <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B32">
         <v>13550000000.0</v>
       </c>
       <c r="C32">
         <v>14741000000.0</v>
       </c>
       <c r="D32">
         <v>14844800000.0</v>
       </c>
       <c r="E32">
         <v>14428700000.0</v>
       </c>
       <c r="F32">
         <v>12801100000.0</v>
       </c>
       <c r="G32">
         <v>12002800000.0</v>
       </c>
       <c r="H32">
         <v>13234100000.0</v>
       </c>
       <c r="I32">
         <v>13046700000.0</v>
       </c>
@@ -26345,1251 +26492,1258 @@
       <c r="AN32">
         <v>254749329.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EW32"/>
+  <dimension ref="A1:EX32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:153">
+    <row r="1" spans="1:154">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F1" t="s">
         <v>103</v>
       </c>
       <c r="G1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="I1" t="s">
         <v>105</v>
       </c>
       <c r="J1" t="s">
         <v>106</v>
       </c>
       <c r="K1" t="s">
+        <v>107</v>
+      </c>
+      <c r="L1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="M1" t="s">
         <v>108</v>
       </c>
       <c r="N1" t="s">
         <v>109</v>
       </c>
       <c r="O1" t="s">
+        <v>110</v>
+      </c>
+      <c r="P1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Q1" t="s">
         <v>111</v>
       </c>
       <c r="R1" t="s">
         <v>112</v>
       </c>
       <c r="S1" t="s">
+        <v>113</v>
+      </c>
+      <c r="T1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="U1" t="s">
         <v>114</v>
       </c>
       <c r="V1" t="s">
         <v>115</v>
       </c>
       <c r="W1" t="s">
+        <v>116</v>
+      </c>
+      <c r="X1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="Y1" t="s">
         <v>117</v>
       </c>
       <c r="Z1" t="s">
         <v>118</v>
       </c>
       <c r="AA1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AB1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AC1" t="s">
         <v>120</v>
       </c>
       <c r="AD1" t="s">
         <v>121</v>
       </c>
       <c r="AE1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AF1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AG1" t="s">
         <v>123</v>
       </c>
       <c r="AH1" t="s">
         <v>124</v>
       </c>
       <c r="AI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AK1" t="s">
         <v>126</v>
       </c>
       <c r="AL1" t="s">
         <v>127</v>
       </c>
       <c r="AM1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AN1" t="s">
         <v>11</v>
       </c>
-      <c r="AN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AO1" t="s">
-        <v>128</v>
+        <v>239</v>
       </c>
       <c r="AP1" t="s">
         <v>129</v>
       </c>
       <c r="AQ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AR1" t="s">
         <v>12</v>
       </c>
-      <c r="AR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AS1" t="s">
-        <v>130</v>
+        <v>240</v>
       </c>
       <c r="AT1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AU1" t="s">
         <v>13</v>
       </c>
-      <c r="AU1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AV1" t="s">
-        <v>132</v>
+        <v>241</v>
       </c>
       <c r="AW1" t="s">
         <v>133</v>
       </c>
       <c r="AX1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AY1" t="s">
         <v>14</v>
       </c>
-      <c r="AY1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ1" t="s">
-        <v>134</v>
+        <v>242</v>
       </c>
       <c r="BA1" t="s">
         <v>135</v>
       </c>
       <c r="BB1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BC1" t="s">
         <v>15</v>
       </c>
-      <c r="BC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BD1" t="s">
-        <v>136</v>
+        <v>243</v>
       </c>
       <c r="BE1" t="s">
         <v>137</v>
       </c>
       <c r="BF1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BG1" t="s">
         <v>16</v>
       </c>
-      <c r="BG1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BH1" t="s">
-        <v>138</v>
+        <v>244</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BK1" t="s">
         <v>17</v>
       </c>
-      <c r="BK1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL1" t="s">
-        <v>140</v>
+        <v>245</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
         <v>18</v>
       </c>
-      <c r="BO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BP1" t="s">
-        <v>142</v>
+        <v>246</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DP1" t="s">
         <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DS1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DT1" t="s">
         <v>184</v>
       </c>
       <c r="DU1" t="s">
         <v>185</v>
       </c>
       <c r="DV1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DW1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DX1" t="s">
         <v>187</v>
       </c>
       <c r="DY1" t="s">
         <v>188</v>
       </c>
       <c r="DZ1" t="s">
+        <v>189</v>
+      </c>
+      <c r="EA1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="EB1" t="s">
         <v>190</v>
       </c>
       <c r="EC1" t="s">
         <v>191</v>
       </c>
       <c r="ED1" t="s">
+        <v>192</v>
+      </c>
+      <c r="EE1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="EF1" t="s">
         <v>193</v>
       </c>
       <c r="EG1" t="s">
         <v>194</v>
       </c>
       <c r="EH1" t="s">
+        <v>195</v>
+      </c>
+      <c r="EI1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="EJ1" t="s">
         <v>196</v>
       </c>
       <c r="EK1" t="s">
         <v>197</v>
       </c>
       <c r="EL1" t="s">
+        <v>198</v>
+      </c>
+      <c r="EM1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="EN1" t="s">
         <v>199</v>
       </c>
       <c r="EO1" t="s">
         <v>200</v>
       </c>
       <c r="EP1" t="s">
+        <v>201</v>
+      </c>
+      <c r="EQ1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="ER1" t="s">
         <v>202</v>
       </c>
       <c r="ES1" t="s">
         <v>203</v>
       </c>
       <c r="ET1" t="s">
+        <v>204</v>
+      </c>
+      <c r="EU1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="EV1" t="s">
         <v>205</v>
       </c>
       <c r="EW1" t="s">
         <v>206</v>
       </c>
+      <c r="EX1" t="s">
+        <v>207</v>
+      </c>
     </row>
-    <row r="2" spans="1:153">
+    <row r="2" spans="1:154">
       <c r="A2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B2">
+        <v>5609086669.0</v>
+      </c>
+      <c r="C2">
         <v>5578000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5826000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6103000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6187000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3093500000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6168800000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3084400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6157000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3078500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6182000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3091000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5708100000.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>5401400000.0</v>
       </c>
-      <c r="P2"/>
-      <c r="Q2">
+      <c r="Q2"/>
+      <c r="R2">
         <v>5196100000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2591600000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5183200000.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>4804700000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2">
         <v>4434900000.0</v>
       </c>
-      <c r="X2">
-[...1 lines deleted...]
-      </c>
       <c r="Y2">
+        <v>0.0</v>
+      </c>
+      <c r="Z2">
         <v>5328800000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>47591767187.03</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6444800000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4202947697.93</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6218700000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4367064606.74</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6346700000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>-2465596000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6282300000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>520850000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>10405400000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>624536000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>942700000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>661526000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>912200000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>-1256115000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>798700000.0</v>
       </c>
-      <c r="AP2"/>
-      <c r="AQ2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>787100000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>-1158009000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>677000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>500900000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>-672890000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>442400000.0</v>
       </c>
-      <c r="AW2"/>
-      <c r="AX2">
+      <c r="AX2"/>
+      <c r="AY2">
         <v>762366000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>-633401000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>633401000.0</v>
       </c>
-      <c r="BA2">
-[...1 lines deleted...]
-      </c>
       <c r="BB2">
+        <v>0.0</v>
+      </c>
+      <c r="BC2">
         <v>638280000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>-578733000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>578733000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>90200038.56</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>646367000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>-539587000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>539587000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>90200038.56</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>588671000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>-548839000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>548839000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>90200038.56</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>324931000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>-358507000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>90200038.56</v>
-      </c>
-[...1 lines deleted...]
-        <v>75627102.19</v>
       </c>
       <c r="BR2">
         <v>75627102.19</v>
       </c>
       <c r="BS2">
+        <v>75627102.19</v>
+      </c>
+      <c r="BT2">
         <v>-303553000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>75627102.19</v>
-      </c>
-[...1 lines deleted...]
-        <v>74627639.64</v>
       </c>
       <c r="BV2">
         <v>74627639.64</v>
       </c>
       <c r="BW2">
+        <v>74627639.64</v>
+      </c>
+      <c r="BX2">
         <v>-152181000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>74627639.64</v>
-      </c>
-[...1 lines deleted...]
-        <v>55467842.88</v>
       </c>
       <c r="BZ2">
         <v>55467842.88</v>
       </c>
       <c r="CA2">
+        <v>55467842.88</v>
+      </c>
+      <c r="CB2">
         <v>-107759000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>55467842.88</v>
-      </c>
-[...1 lines deleted...]
-        <v>52288771.5</v>
       </c>
       <c r="CD2">
         <v>52288771.5</v>
       </c>
       <c r="CE2">
+        <v>52288771.5</v>
+      </c>
+      <c r="CF2">
         <v>-189779000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>52288771.0</v>
       </c>
-      <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>241049000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>-181985000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>181985000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55288686.24</v>
       </c>
       <c r="CL2">
         <v>55288686.24</v>
       </c>
       <c r="CM2">
+        <v>55288686.24</v>
+      </c>
+      <c r="CN2">
         <v>-188123000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>55288686.24</v>
       </c>
-      <c r="CO2">
-[...1 lines deleted...]
-      </c>
       <c r="CP2">
+        <v>0.0</v>
+      </c>
+      <c r="CQ2">
         <v>182672000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>-151328000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>24344437.62</v>
       </c>
-      <c r="CS2">
-[...1 lines deleted...]
-      </c>
       <c r="CT2">
+        <v>0.0</v>
+      </c>
+      <c r="CU2">
         <v>131746000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>-239054000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>239054000.0</v>
       </c>
-      <c r="CW2">
-[...2 lines deleted...]
-      <c r="CX2"/>
+      <c r="CX2">
+        <v>0.0</v>
+      </c>
       <c r="CY2"/>
-      <c r="CZ2">
+      <c r="CZ2"/>
+      <c r="DA2">
         <v>68281800.0</v>
       </c>
-      <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
-      <c r="DD2">
+      <c r="DD2"/>
+      <c r="DE2">
         <v>56915326.0</v>
       </c>
-      <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
-      <c r="DL2">
+      <c r="DL2"/>
+      <c r="DM2">
         <v>55963600.0</v>
       </c>
-      <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
-      <c r="DP2">
+      <c r="DP2"/>
+      <c r="DQ2">
         <v>47095500.0</v>
       </c>
-      <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
       <c r="EH2"/>
       <c r="EI2"/>
       <c r="EJ2"/>
       <c r="EK2"/>
       <c r="EL2"/>
       <c r="EM2"/>
       <c r="EN2"/>
       <c r="EO2"/>
       <c r="EP2"/>
       <c r="EQ2"/>
       <c r="ER2"/>
       <c r="ES2"/>
       <c r="ET2"/>
       <c r="EU2"/>
       <c r="EV2"/>
       <c r="EW2"/>
+      <c r="EX2"/>
     </row>
-    <row r="3" spans="1:153">
+    <row r="3" spans="1:154">
       <c r="A3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B3">
-        <v>112000000.0</v>
+        <v>215579120.0</v>
       </c>
       <c r="C3">
+        <v>211030821.0</v>
+      </c>
+      <c r="D3">
         <v>235000000.0</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
-        <v>132000000.0</v>
+        <v>228475082.0</v>
       </c>
       <c r="F3">
+        <v>263988552.0</v>
+      </c>
+      <c r="G3">
         <v>66000000.0</v>
       </c>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
       <c r="H3">
+        <v>943598200.0</v>
+      </c>
+      <c r="I3">
         <v>69200000.0</v>
       </c>
-      <c r="I3">
-[...1 lines deleted...]
-      </c>
       <c r="J3">
+        <v>257930505.0</v>
+      </c>
+      <c r="K3">
         <v>64650000.0</v>
       </c>
-      <c r="K3">
-[...1 lines deleted...]
-      </c>
       <c r="L3">
+        <v>249418082.0</v>
+      </c>
+      <c r="M3">
         <v>62250000.0</v>
       </c>
-      <c r="M3">
-[...9 lines deleted...]
-      </c>
+      <c r="N3">
+        <v>251754000.0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3">
+        <v>249927465.0</v>
+      </c>
+      <c r="Q3"/>
       <c r="R3">
+        <v>247290478.0</v>
+      </c>
+      <c r="S3">
         <v>151550000.0</v>
       </c>
-      <c r="S3">
-[...7 lines deleted...]
-      <c r="W3">
+      <c r="T3">
+        <v>323847368.0</v>
+      </c>
+      <c r="U3"/>
+      <c r="V3">
+        <v>294763919.0</v>
+      </c>
+      <c r="W3"/>
+      <c r="X3">
         <v>270000000.0</v>
       </c>
-      <c r="X3"/>
-[...8 lines deleted...]
-      <c r="AC3">
+      <c r="Y3"/>
+      <c r="Z3">
+        <v>294986742.0</v>
+      </c>
+      <c r="AA3"/>
+      <c r="AB3">
+        <v>204882056.0</v>
+      </c>
+      <c r="AC3"/>
+      <c r="AD3">
         <v>211500000.0</v>
       </c>
-      <c r="AD3"/>
-      <c r="AE3">
+      <c r="AE3"/>
+      <c r="AF3">
         <v>224400000.0</v>
       </c>
-      <c r="AF3"/>
-      <c r="AG3">
+      <c r="AG3"/>
+      <c r="AH3">
         <v>231700000.0</v>
       </c>
-      <c r="AH3"/>
-      <c r="AI3">
+      <c r="AI3"/>
+      <c r="AJ3">
         <v>229700000.0</v>
       </c>
-      <c r="AJ3"/>
-      <c r="AK3">
+      <c r="AK3"/>
+      <c r="AL3">
         <v>198100000.0</v>
       </c>
-      <c r="AL3"/>
-      <c r="AM3">
+      <c r="AM3"/>
+      <c r="AN3">
         <v>188900000.0</v>
       </c>
-      <c r="AN3"/>
-      <c r="AO3">
+      <c r="AO3"/>
+      <c r="AP3">
         <v>179600000.0</v>
       </c>
-      <c r="AP3"/>
-      <c r="AQ3">
+      <c r="AQ3"/>
+      <c r="AR3">
         <v>191500000.0</v>
       </c>
-      <c r="AR3"/>
-      <c r="AS3">
+      <c r="AS3"/>
+      <c r="AT3">
         <v>184900000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>203800000.0</v>
       </c>
-      <c r="AU3"/>
-      <c r="AV3">
+      <c r="AV3"/>
+      <c r="AW3">
         <v>210700000.0</v>
       </c>
-      <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
-      <c r="BP3">
+      <c r="BP3"/>
+      <c r="BQ3">
         <v>-1399970084.9</v>
       </c>
-      <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
-      <c r="BT3">
+      <c r="BT3"/>
+      <c r="BU3">
         <v>-1236959915.22</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11504404.44</v>
       </c>
       <c r="BV3">
         <v>-11504404.44</v>
       </c>
-      <c r="BW3"/>
-      <c r="BX3">
+      <c r="BW3">
+        <v>-11504404.44</v>
+      </c>
+      <c r="BX3"/>
+      <c r="BY3">
         <v>11504404.44</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5891106.72</v>
       </c>
       <c r="BZ3">
         <v>-5891106.72</v>
       </c>
-      <c r="CA3"/>
-      <c r="CB3">
+      <c r="CA3">
+        <v>-5891106.72</v>
+      </c>
+      <c r="CB3"/>
+      <c r="CC3">
         <v>5891106.72</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25469874.5</v>
       </c>
       <c r="CD3">
         <v>-25469874.5</v>
       </c>
-      <c r="CE3"/>
-      <c r="CF3">
+      <c r="CE3">
+        <v>-25469874.5</v>
+      </c>
+      <c r="CF3"/>
+      <c r="CG3">
         <v>10388297.0</v>
       </c>
-      <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
-      <c r="CJ3">
+      <c r="CJ3"/>
+      <c r="CK3">
         <v>-27700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18329539.68</v>
       </c>
       <c r="CL3">
         <v>-18329539.68</v>
       </c>
-      <c r="CM3"/>
-      <c r="CN3">
+      <c r="CM3">
+        <v>-18329539.68</v>
+      </c>
+      <c r="CN3"/>
+      <c r="CO3">
         <v>18329539.68</v>
       </c>
-      <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
-      <c r="CR3">
+      <c r="CR3"/>
+      <c r="CS3">
         <v>31678613.24</v>
       </c>
-      <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
-      <c r="CV3">
+      <c r="CV3"/>
+      <c r="CW3">
         <v>14200000.0</v>
       </c>
-      <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
-      <c r="CZ3">
+      <c r="CZ3"/>
+      <c r="DA3">
         <v>9827000.0</v>
       </c>
-      <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
-      <c r="DD3">
+      <c r="DD3"/>
+      <c r="DE3">
         <v>8036516.0</v>
       </c>
-      <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
-      <c r="DL3">
+      <c r="DL3"/>
+      <c r="DM3">
         <v>7019600.0</v>
       </c>
-      <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
-      <c r="DP3">
+      <c r="DP3"/>
+      <c r="DQ3">
         <v>9544688.0</v>
       </c>
-      <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
       <c r="EE3"/>
       <c r="EF3"/>
       <c r="EG3"/>
       <c r="EH3"/>
       <c r="EI3"/>
       <c r="EJ3"/>
       <c r="EK3"/>
       <c r="EL3"/>
       <c r="EM3"/>
       <c r="EN3"/>
       <c r="EO3"/>
       <c r="EP3"/>
       <c r="EQ3"/>
       <c r="ER3"/>
       <c r="ES3"/>
       <c r="ET3"/>
       <c r="EU3"/>
       <c r="EV3"/>
       <c r="EW3"/>
+      <c r="EX3"/>
     </row>
-    <row r="4" spans="1:153">
+    <row r="4" spans="1:154">
       <c r="A4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
-[...1 lines deleted...]
-      </c>
+      <c r="S4"/>
       <c r="T4">
         <v>6650000.0</v>
       </c>
       <c r="U4">
-        <v>-3400000.0</v>
+        <v>6650000.0</v>
       </c>
       <c r="V4">
         <v>-3400000.0</v>
       </c>
       <c r="W4">
         <v>-3400000.0</v>
       </c>
       <c r="X4">
         <v>-3400000.0</v>
       </c>
       <c r="Y4">
-        <v>0.0</v>
+        <v>-3400000.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
-      <c r="AP4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4"/>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
-      <c r="AW4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4"/>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
@@ -27612,132 +27766,134 @@
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
-      <c r="BU4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4"/>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
-      <c r="BY4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4"/>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
-      <c r="CG4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4"/>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
-      <c r="CX4"/>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
@@ -27745,198 +27901,199 @@
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
+      <c r="EX4"/>
     </row>
-    <row r="5" spans="1:153">
+    <row r="5" spans="1:154">
       <c r="A5" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B5">
+        <v>368700740.0</v>
+      </c>
+      <c r="C5">
         <v>33000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>259000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>892000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>423000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>211500000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>214600000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>107300000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>306000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>153050000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>813600000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>406800000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>538700000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>269350000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>741200000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>370600000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>483600000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-190100000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>466500000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>86050000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2750600000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1228100000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>663700000.0</v>
       </c>
-      <c r="X5">
-[...1 lines deleted...]
-      </c>
       <c r="Y5">
+        <v>0.0</v>
+      </c>
+      <c r="Z5">
         <v>592700000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4982456299.99</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>733500000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>475805399.77</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>837800000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>486938202.25</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1165300000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>949000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>732700000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>369300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1494100000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>774250000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>559600000.0</v>
       </c>
-      <c r="AL5">
-[...1 lines deleted...]
-      </c>
       <c r="AM5">
+        <v>0.0</v>
+      </c>
+      <c r="AN5">
         <v>967500000.0</v>
       </c>
-      <c r="AN5">
-[...1 lines deleted...]
-      </c>
       <c r="AO5">
+        <v>0.0</v>
+      </c>
+      <c r="AP5">
         <v>805100000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>1106600000.0</v>
       </c>
-      <c r="AR5">
-[...1 lines deleted...]
-      </c>
       <c r="AS5">
+        <v>0.0</v>
+      </c>
+      <c r="AT5">
         <v>535300000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>917900000.0</v>
       </c>
-      <c r="AU5">
-[...1 lines deleted...]
-      </c>
       <c r="AV5">
+        <v>0.0</v>
+      </c>
+      <c r="AW5">
         <v>507600000.0</v>
       </c>
-      <c r="AW5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX5"/>
       <c r="AY5">
         <v>0.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
       <c r="BC5">
         <v>0.0</v>
       </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
@@ -27945,647 +28102,651 @@
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
       <c r="BJ5">
         <v>0.0</v>
       </c>
       <c r="BK5">
         <v>0.0</v>
       </c>
       <c r="BL5">
         <v>0.0</v>
       </c>
       <c r="BM5">
         <v>0.0</v>
       </c>
       <c r="BN5">
         <v>0.0</v>
       </c>
       <c r="BO5">
         <v>0.0</v>
       </c>
       <c r="BP5">
+        <v>0.0</v>
+      </c>
+      <c r="BQ5">
         <v>189214382.04</v>
       </c>
-      <c r="BQ5">
-[...1 lines deleted...]
-      </c>
       <c r="BR5">
         <v>0.0</v>
       </c>
       <c r="BS5">
         <v>0.0</v>
       </c>
       <c r="BT5">
+        <v>0.0</v>
+      </c>
+      <c r="BU5">
         <v>159701088.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3614338828.74</v>
       </c>
       <c r="BV5">
         <v>-3614338828.74</v>
       </c>
       <c r="BW5">
-        <v>0.0</v>
+        <v>-3614338828.74</v>
       </c>
       <c r="BX5">
+        <v>0.0</v>
+      </c>
+      <c r="BY5">
         <v>-1072053944.72</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3211042099.44</v>
       </c>
       <c r="BZ5">
         <v>-3211042099.44</v>
       </c>
       <c r="CA5">
-        <v>0.0</v>
+        <v>-3211042099.44</v>
       </c>
       <c r="CB5">
+        <v>0.0</v>
+      </c>
+      <c r="CC5">
         <v>-948572657.69</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2656605255.32</v>
       </c>
       <c r="CD5">
         <v>-2656605255.32</v>
       </c>
       <c r="CE5">
-        <v>0.0</v>
+        <v>-2656605255.32</v>
       </c>
       <c r="CF5">
+        <v>0.0</v>
+      </c>
+      <c r="CG5">
         <v>97185669.0</v>
       </c>
-      <c r="CG5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH5"/>
       <c r="CI5">
         <v>0.0</v>
       </c>
       <c r="CJ5">
+        <v>0.0</v>
+      </c>
+      <c r="CK5">
         <v>-688532500.87</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1810295870.49</v>
       </c>
       <c r="CL5">
         <v>-1810295870.49</v>
       </c>
       <c r="CM5">
-        <v>0.0</v>
+        <v>-1810295870.49</v>
       </c>
       <c r="CN5">
+        <v>0.0</v>
+      </c>
+      <c r="CO5">
         <v>-780405354.84</v>
       </c>
-      <c r="CO5">
-[...1 lines deleted...]
-      </c>
       <c r="CP5">
         <v>0.0</v>
       </c>
       <c r="CQ5">
         <v>0.0</v>
       </c>
       <c r="CR5">
+        <v>0.0</v>
+      </c>
+      <c r="CS5">
         <v>-750495016.82</v>
       </c>
-      <c r="CS5">
-[...1 lines deleted...]
-      </c>
       <c r="CT5">
         <v>0.0</v>
       </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
       <c r="CV5">
+        <v>0.0</v>
+      </c>
+      <c r="CW5">
         <v>-458108968.5</v>
       </c>
-      <c r="CW5">
-[...2 lines deleted...]
-      <c r="CX5"/>
+      <c r="CX5">
+        <v>0.0</v>
+      </c>
       <c r="CY5"/>
-      <c r="CZ5">
+      <c r="CZ5"/>
+      <c r="DA5">
         <v>56172400.0</v>
       </c>
-      <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
-      <c r="DD5">
+      <c r="DD5"/>
+      <c r="DE5">
         <v>49418576.0</v>
       </c>
-      <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
-      <c r="DL5">
+      <c r="DL5"/>
+      <c r="DM5">
         <v>41860000.0</v>
       </c>
-      <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
-      <c r="DP5">
+      <c r="DP5"/>
+      <c r="DQ5">
         <v>37488018.0</v>
       </c>
-      <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
       <c r="EI5"/>
       <c r="EJ5"/>
       <c r="EK5"/>
       <c r="EL5"/>
       <c r="EM5"/>
       <c r="EN5"/>
       <c r="EO5"/>
       <c r="EP5"/>
       <c r="EQ5"/>
       <c r="ER5"/>
       <c r="ES5"/>
       <c r="ET5"/>
       <c r="EU5"/>
       <c r="EV5"/>
       <c r="EW5"/>
+      <c r="EX5"/>
     </row>
-    <row r="6" spans="1:153">
+    <row r="6" spans="1:154">
       <c r="A6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B6">
-        <v>145000000.0</v>
+        <v>584279860.0</v>
       </c>
       <c r="C6">
+        <v>244030821.0</v>
+      </c>
+      <c r="D6">
         <v>494000000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>555000000.0</v>
+        <v>1120475082.0</v>
       </c>
       <c r="F6">
+        <v>686988552.0</v>
+      </c>
+      <c r="G6">
         <v>277500000.0</v>
       </c>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
+        <v>1158198200.0</v>
+      </c>
+      <c r="I6">
         <v>176500000.0</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
       <c r="J6">
+        <v>563930505.0</v>
+      </c>
+      <c r="K6">
         <v>217700000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
+        <v>1063018082.0</v>
+      </c>
+      <c r="M6">
         <v>469050000.0</v>
       </c>
-      <c r="M6">
-[...9 lines deleted...]
-      </c>
+      <c r="N6">
+        <v>790454000.0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6">
+        <v>991127465.0</v>
+      </c>
+      <c r="Q6"/>
       <c r="R6">
+        <v>730890478.0</v>
+      </c>
+      <c r="S6">
         <v>-38550000.0</v>
       </c>
-      <c r="S6">
-[...5 lines deleted...]
-      </c>
+      <c r="T6">
+        <v>790347368.0</v>
+      </c>
+      <c r="U6"/>
       <c r="V6">
+        <v>-2455836081.0</v>
+      </c>
+      <c r="W6">
         <v>1295900000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>933700000.0</v>
       </c>
-      <c r="X6"/>
-[...8 lines deleted...]
-      <c r="AC6">
+      <c r="Y6"/>
+      <c r="Z6">
+        <v>887686742.0</v>
+      </c>
+      <c r="AA6"/>
+      <c r="AB6">
+        <v>938382056.0</v>
+      </c>
+      <c r="AC6"/>
+      <c r="AD6">
         <v>1049300000.0</v>
       </c>
-      <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>1389700000.0</v>
       </c>
-      <c r="AF6"/>
-      <c r="AG6">
+      <c r="AG6"/>
+      <c r="AH6">
         <v>964400000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2063100000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1723800000.0</v>
       </c>
-      <c r="AJ6"/>
-      <c r="AK6">
+      <c r="AK6"/>
+      <c r="AL6">
         <v>757700000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1632000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1156400000.0</v>
       </c>
-      <c r="AN6"/>
-      <c r="AO6">
+      <c r="AO6"/>
+      <c r="AP6">
         <v>984700000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1507300000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1298100000.0</v>
       </c>
-      <c r="AR6"/>
-      <c r="AS6">
+      <c r="AS6"/>
+      <c r="AT6">
         <v>720200000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1121700000.0</v>
       </c>
-      <c r="AU6"/>
-      <c r="AV6">
+      <c r="AV6"/>
+      <c r="AW6">
         <v>718300000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1241100000.0</v>
       </c>
-      <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
-      <c r="BA6">
+      <c r="BA6"/>
+      <c r="BB6">
         <v>973000000.0</v>
       </c>
-      <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-      <c r="BE6">
+      <c r="BE6"/>
+      <c r="BF6">
         <v>783785617.96</v>
       </c>
-      <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
-      <c r="BI6">
+      <c r="BI6"/>
+      <c r="BJ6">
         <v>-1096170084.9</v>
       </c>
-      <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
-      <c r="BM6">
+      <c r="BM6"/>
+      <c r="BN6">
         <v>2765229447.66</v>
       </c>
-      <c r="BN6"/>
       <c r="BO6"/>
-      <c r="BP6">
+      <c r="BP6"/>
+      <c r="BQ6">
         <v>-1210755702.86</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3747099532.56</v>
       </c>
       <c r="BR6">
         <v>-3747099532.56</v>
       </c>
       <c r="BS6">
+        <v>-3747099532.56</v>
+      </c>
+      <c r="BT6">
         <v>1632142944.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-1077258826.32</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3625843233.18</v>
       </c>
       <c r="BV6">
         <v>-3625843233.18</v>
       </c>
       <c r="BW6">
+        <v>-3625843233.18</v>
+      </c>
+      <c r="BX6">
         <v>1538336967.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-1060549540.28</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3216933206.16</v>
       </c>
       <c r="BZ6">
         <v>-3216933206.16</v>
       </c>
       <c r="CA6">
+        <v>-3216933206.16</v>
+      </c>
+      <c r="CB6">
         <v>1368650923.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-942681550.97</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2682075129.82</v>
       </c>
       <c r="CD6">
         <v>-2682075129.82</v>
       </c>
       <c r="CE6">
+        <v>-2682075129.82</v>
+      </c>
+      <c r="CF6">
         <v>1134251050.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>107573966.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2739922169.22</v>
       </c>
       <c r="CH6">
         <v>-2739922169.22</v>
       </c>
       <c r="CI6">
+        <v>-2739922169.22</v>
+      </c>
+      <c r="CJ6">
         <v>1251642066.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-716232500.87</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1828625410.17</v>
       </c>
       <c r="CL6">
         <v>-1828625410.17</v>
       </c>
       <c r="CM6">
+        <v>-1828625410.17</v>
+      </c>
+      <c r="CN6">
         <v>1050631195.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-762075815.16</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2462645732.88</v>
       </c>
       <c r="CP6">
         <v>-2462645732.88</v>
       </c>
       <c r="CQ6">
+        <v>-2462645732.88</v>
+      </c>
+      <c r="CR6">
         <v>1052413098.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-1260588474.4</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>998716403.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-1260588474.4</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>884901556.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-443908968.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-891707782.76</v>
       </c>
       <c r="CX6">
         <v>-891707782.76</v>
       </c>
       <c r="CY6">
+        <v>-891707782.76</v>
+      </c>
+      <c r="CZ6">
         <v>179904471.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>65999400.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>498480465.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-1178086868.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>508791263.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>57455092.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>449807693.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-1103518860.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>436276236.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>424376766.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>431191596.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-6061454480.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>3121999818.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>48879600.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>423122631.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-1007779371.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>402715125.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>47032706.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>365124510.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-948204837.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>353465313.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>363710118.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>374898450.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-949893426.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>352169052.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>352636860.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>349193778.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>-731608649.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>271049442.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>253922070.0</v>
       </c>
-      <c r="EC6">
+      <c r="ED6">
         <v>276990555.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>-832686846.0</v>
       </c>
-      <c r="EE6">
+      <c r="EF6">
         <v>372717190.0</v>
       </c>
-      <c r="EF6">
+      <c r="EG6">
         <v>291923907.0</v>
       </c>
-      <c r="EG6">
+      <c r="EH6">
         <v>271671683.0</v>
       </c>
-      <c r="EH6">
+      <c r="EI6">
         <v>-797526610.0</v>
       </c>
-      <c r="EI6">
+      <c r="EJ6">
         <v>371545266.0</v>
       </c>
-      <c r="EJ6">
+      <c r="EK6">
         <v>299820402.0</v>
       </c>
-      <c r="EK6">
+      <c r="EL6">
         <v>318280640.0</v>
       </c>
-      <c r="EL6">
+      <c r="EM6">
         <v>-658489035.0</v>
       </c>
-      <c r="EM6">
+      <c r="EN6">
         <v>254021625.0</v>
       </c>
-      <c r="EN6">
+      <c r="EO6">
         <v>265806750.0</v>
       </c>
-      <c r="EO6">
+      <c r="EP6">
         <v>244195875.0</v>
       </c>
-      <c r="EP6">
+      <c r="EQ6">
         <v>-382612114.0</v>
       </c>
-      <c r="EQ6">
+      <c r="ER6">
         <v>144501915.0</v>
       </c>
-      <c r="ER6">
+      <c r="ES6">
         <v>142389036.0</v>
       </c>
-      <c r="ES6">
+      <c r="ET6">
         <v>130922820.0</v>
       </c>
-      <c r="ET6">
+      <c r="EU6">
         <v>-200432841.0</v>
       </c>
-      <c r="EU6">
+      <c r="EV6">
         <v>73233498.0</v>
       </c>
-      <c r="EV6">
+      <c r="EW6">
         <v>74173582.0</v>
       </c>
-      <c r="EW6">
+      <c r="EX6">
         <v>74310777.0</v>
       </c>
     </row>
-    <row r="7" spans="1:153">
+    <row r="7" spans="1:154">
       <c r="A7" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
-[...1 lines deleted...]
-      </c>
+      <c r="W7"/>
       <c r="X7">
         <v>0.0</v>
       </c>
       <c r="Y7">
         <v>0.0</v>
       </c>
       <c r="Z7">
         <v>0.0</v>
       </c>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
@@ -28596,73 +28757,73 @@
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
-      <c r="AP7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7"/>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
-      <c r="AW7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7"/>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
@@ -28685,132 +28846,134 @@
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
-      <c r="BU7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7"/>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
-      <c r="BY7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7"/>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
-      <c r="CG7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7"/>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
-      <c r="CX7"/>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
@@ -28818,166 +28981,165 @@
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
       <c r="ET7"/>
       <c r="EU7"/>
       <c r="EV7"/>
       <c r="EW7"/>
+      <c r="EX7"/>
     </row>
-    <row r="8" spans="1:153">
+    <row r="8" spans="1:154">
       <c r="A8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
-[...2 lines deleted...]
-      <c r="L8"/>
+      <c r="K8"/>
+      <c r="L8">
+        <v>0.0</v>
+      </c>
       <c r="M8"/>
       <c r="N8"/>
-      <c r="O8">
-[...7 lines deleted...]
-      <c r="S8">
+      <c r="O8"/>
+      <c r="P8">
+        <v>0.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8">
+        <v>0.0</v>
+      </c>
+      <c r="S8"/>
+      <c r="T8">
         <v>13300000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8">
+      <c r="U8"/>
+      <c r="V8">
         <v>-6800000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>-3800000.0</v>
       </c>
-      <c r="X8">
-[...1 lines deleted...]
-      </c>
       <c r="Y8">
+        <v>0.0</v>
+      </c>
+      <c r="Z8">
         <v>43200000.0</v>
       </c>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
       <c r="AA8">
+        <v>0.0</v>
+      </c>
+      <c r="AB8">
         <v>161265628.99</v>
       </c>
-      <c r="AB8">
-[...1 lines deleted...]
-      </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
-      <c r="AP8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8"/>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
-      <c r="AW8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8"/>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
@@ -29000,132 +29162,134 @@
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
-      <c r="BU8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8"/>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
-      <c r="BY8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8"/>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
-      <c r="CG8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8"/>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
-      <c r="CX8"/>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
@@ -29133,1676 +29297,1689 @@
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
       <c r="EU8"/>
       <c r="EV8"/>
       <c r="EW8"/>
+      <c r="EX8"/>
     </row>
-    <row r="9" spans="1:153">
+    <row r="9" spans="1:154">
       <c r="A9" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B9">
+        <v>810940151.0</v>
+      </c>
+      <c r="C9">
         <v>1309000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>837000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1411000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1040000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>520000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1454800000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>727400000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1064000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>532100000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1491400000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>745700000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1047200000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>1267200000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>936400000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>618450000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1236900000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>778000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>13234100000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1183200000.0</v>
       </c>
-      <c r="X9">
-[...1 lines deleted...]
-      </c>
       <c r="Y9">
+        <v>0.0</v>
+      </c>
+      <c r="Z9">
         <v>1039400000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>9129289884.13</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1664900000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1085757140.99</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1274000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>894662921.35</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1807100000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1587600000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1368100000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>14388900000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-2553000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3402000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>5593800000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>12235200000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>5483600000.0</v>
       </c>
-      <c r="AN9">
-[...1 lines deleted...]
-      </c>
       <c r="AO9">
+        <v>0.0</v>
+      </c>
+      <c r="AP9">
         <v>5040700000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>11528900000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>5273100000.0</v>
       </c>
-      <c r="AR9">
-[...1 lines deleted...]
-      </c>
       <c r="AS9">
+        <v>0.0</v>
+      </c>
+      <c r="AT9">
         <v>4791700000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>5191800000.0</v>
       </c>
-      <c r="AU9">
-[...1 lines deleted...]
-      </c>
       <c r="AV9">
+        <v>0.0</v>
+      </c>
+      <c r="AW9">
         <v>4884300000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>10373100000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>15472967000.0</v>
       </c>
-      <c r="AY9">
-[...1 lines deleted...]
-      </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
+        <v>0.0</v>
+      </c>
+      <c r="BB9">
         <v>9331000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>14353858000.0</v>
       </c>
-      <c r="BC9">
-[...1 lines deleted...]
-      </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
+        <v>0.0</v>
+      </c>
+      <c r="BF9">
         <v>7570355664.3</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>13176321000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
+        <v>0.0</v>
+      </c>
+      <c r="BJ9">
         <v>5254999961.44</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>12902398000.0</v>
       </c>
-      <c r="BK9">
-[...1 lines deleted...]
-      </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
+        <v>0.0</v>
+      </c>
+      <c r="BN9">
         <v>2408190059.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>10247042000.0</v>
       </c>
-      <c r="BO9">
-[...1 lines deleted...]
-      </c>
       <c r="BP9">
+        <v>0.0</v>
+      </c>
+      <c r="BQ9">
         <v>1670444297.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1639409902.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>1563782800.25</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>1632142944.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>1460941173.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>1538750049.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>1464122409.97</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>1538336967.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>1433850459.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>1502878696.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>1447410853.2</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>1368650923.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>1233718449.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>1131113850.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>1078825079.4</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>1134251050.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>959322595.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>945994470.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>945994470.78</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>1251642066.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>1003967499.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>1808991237.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>1753702550.94</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>1050631195.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>980524184.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>1061291453.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>1061291453.82</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>1052413098.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>891103519.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>998716403.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>891103519.76</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>884901556.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>604491031.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>1015144586.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>1015144586.92</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>179904471.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>440756800.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>498480465.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>509917787.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>508791263.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>392889674.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>449807693.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>436365492.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>436276236.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>424376766.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>431191596.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>-4552611914.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>3121999818.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>359996000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>423122631.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>413189841.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>402715125.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>323075130.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>365124510.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>367961814.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>353465313.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>363710118.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>374898450.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>380958918.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>352169052.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>352636860.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>349193778.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>458547934.0</v>
       </c>
-      <c r="EA9">
+      <c r="EB9">
         <v>271049442.0</v>
       </c>
-      <c r="EB9">
+      <c r="EC9">
         <v>253922070.0</v>
       </c>
-      <c r="EC9">
+      <c r="ED9">
         <v>276990555.0</v>
       </c>
-      <c r="ED9">
+      <c r="EE9">
         <v>291893160.0</v>
       </c>
-      <c r="EE9">
+      <c r="EF9">
         <v>372717190.0</v>
       </c>
-      <c r="EF9">
+      <c r="EG9">
         <v>291923907.0</v>
       </c>
-      <c r="EG9">
+      <c r="EH9">
         <v>271671683.0</v>
       </c>
-      <c r="EH9">
+      <c r="EI9">
         <v>335739510.0</v>
       </c>
-      <c r="EI9">
+      <c r="EJ9">
         <v>371545266.0</v>
       </c>
-      <c r="EJ9">
+      <c r="EK9">
         <v>299820402.0</v>
       </c>
-      <c r="EK9">
+      <c r="EL9">
         <v>318280640.0</v>
       </c>
-      <c r="EL9">
+      <c r="EM9">
         <v>266152805.0</v>
       </c>
-      <c r="EM9">
+      <c r="EN9">
         <v>254021625.0</v>
       </c>
-      <c r="EN9">
+      <c r="EO9">
         <v>265806750.0</v>
       </c>
-      <c r="EO9">
+      <c r="EP9">
         <v>244195875.0</v>
       </c>
-      <c r="EP9">
+      <c r="EQ9">
         <v>107473062.0</v>
       </c>
-      <c r="EQ9">
+      <c r="ER9">
         <v>144501915.0</v>
       </c>
-      <c r="ER9">
+      <c r="ES9">
         <v>142389036.0</v>
       </c>
-      <c r="ES9">
+      <c r="ET9">
         <v>130922820.0</v>
       </c>
-      <c r="ET9">
+      <c r="EU9">
         <v>35048835.0</v>
       </c>
-      <c r="EU9">
+      <c r="EV9">
         <v>73233498.0</v>
       </c>
-      <c r="EV9">
+      <c r="EW9">
         <v>74173582.0</v>
       </c>
-      <c r="EW9">
+      <c r="EX9">
         <v>74310777.0</v>
       </c>
     </row>
-    <row r="10" spans="1:153">
+    <row r="10" spans="1:154">
       <c r="A10" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B10">
+        <v>106782181.0</v>
+      </c>
+      <c r="C10">
         <v>33000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>98000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>693000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>338000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>169000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>142000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>71000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>204000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>102150000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>741200000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>370600000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>418600000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>556400000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>394400000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-104600000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>386600000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-3177200000.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>497200000.0</v>
       </c>
-      <c r="X10">
-[...1 lines deleted...]
-      </c>
       <c r="Y10">
+        <v>0.0</v>
+      </c>
+      <c r="Z10">
         <v>409000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3561450826.04</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>582700000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>402243380.72</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>837100000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>594452247.19</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1276100000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-347520000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>719700000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>389600000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1465400000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>169783000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>425100000.0</v>
       </c>
-      <c r="AL10">
-[...1 lines deleted...]
-      </c>
       <c r="AM10">
+        <v>0.0</v>
+      </c>
+      <c r="AN10">
         <v>782900000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1116145000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>709700000.0</v>
       </c>
-      <c r="AP10"/>
-      <c r="AQ10">
+      <c r="AQ10"/>
+      <c r="AR10">
         <v>960800000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-840027000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>491100000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>868700000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-649619000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>427100000.0</v>
       </c>
-      <c r="AW10"/>
-      <c r="AX10">
+      <c r="AX10"/>
+      <c r="AY10">
         <v>1214560000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-561088000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>561088000.0</v>
       </c>
-      <c r="BA10">
-[...1 lines deleted...]
-      </c>
       <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>1029631000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-537120000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>537120000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-169531797.48</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>945764000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-364557000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>364557000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-169531797.48</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>776241000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-294984000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>294984000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-169531797.48</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>417929000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-673818000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-1200388355.9</v>
-      </c>
-[...1 lines deleted...]
-        <v>-147004869.76</v>
       </c>
       <c r="BR10">
         <v>-147004869.76</v>
       </c>
       <c r="BS10">
+        <v>-147004869.76</v>
+      </c>
+      <c r="BT10">
         <v>-590053000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-1067511846.57</v>
-      </c>
-[...1 lines deleted...]
-        <v>-143603195.36</v>
       </c>
       <c r="BV10">
         <v>-143603195.36</v>
       </c>
       <c r="BW10">
+        <v>-143603195.36</v>
+      </c>
+      <c r="BX10">
         <v>-530877000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-1049995989.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>-110586785.76</v>
       </c>
       <c r="BZ10">
         <v>-110586785.76</v>
       </c>
       <c r="CA10">
+        <v>-110586785.76</v>
+      </c>
+      <c r="CB10">
         <v>-397150000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-935841436.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>-79906012.0</v>
       </c>
       <c r="CD10">
         <v>-79906012.0</v>
       </c>
       <c r="CE10">
+        <v>-79906012.0</v>
+      </c>
+      <c r="CF10">
         <v>-319561000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>79906092.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110.3</v>
       </c>
       <c r="CH10">
         <v>110.3</v>
       </c>
       <c r="CI10">
+        <v>110.3</v>
+      </c>
+      <c r="CJ10">
         <v>-253885000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>253885000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-83757800.0</v>
       </c>
       <c r="CL10">
         <v>-83757800.0</v>
       </c>
       <c r="CM10">
+        <v>-83757800.0</v>
+      </c>
+      <c r="CN10">
         <v>-264806000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-754184047.8</v>
       </c>
-      <c r="CO10">
-[...1 lines deleted...]
-      </c>
       <c r="CP10">
+        <v>0.0</v>
+      </c>
+      <c r="CQ10">
         <v>243453000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-348547000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-708339917.32</v>
       </c>
-      <c r="CS10">
-[...1 lines deleted...]
-      </c>
       <c r="CT10">
+        <v>0.0</v>
+      </c>
+      <c r="CU10">
         <v>346160000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-208340000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>208340000.0</v>
       </c>
-      <c r="CW10">
-[...2 lines deleted...]
-      <c r="CX10"/>
+      <c r="CX10">
+        <v>0.0</v>
+      </c>
       <c r="CY10"/>
-      <c r="CZ10">
+      <c r="CZ10"/>
+      <c r="DA10">
         <v>55094600.0</v>
       </c>
-      <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
-      <c r="DD10">
+      <c r="DD10"/>
+      <c r="DE10">
         <v>45760162.0</v>
       </c>
-      <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
-      <c r="DL10">
+      <c r="DL10"/>
+      <c r="DM10">
         <v>33810000.0</v>
       </c>
-      <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
-      <c r="DP10">
+      <c r="DP10"/>
+      <c r="DQ10">
         <v>23987308.0</v>
       </c>
-      <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
       <c r="EE10"/>
       <c r="EF10"/>
       <c r="EG10"/>
       <c r="EH10"/>
       <c r="EI10"/>
       <c r="EJ10"/>
       <c r="EK10"/>
       <c r="EL10"/>
       <c r="EM10"/>
       <c r="EN10"/>
       <c r="EO10"/>
       <c r="EP10"/>
       <c r="EQ10"/>
       <c r="ER10"/>
       <c r="ES10"/>
       <c r="ET10"/>
       <c r="EU10"/>
       <c r="EV10"/>
       <c r="EW10"/>
+      <c r="EX10"/>
     </row>
-    <row r="11" spans="1:153">
+    <row r="11" spans="1:154">
       <c r="A11" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B11">
+        <v>69509155.0</v>
+      </c>
+      <c r="C11">
         <v>275000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>28000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>310000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>92000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>46000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>94100000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>47050000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>55000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>27500000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>266900000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>133449999.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>117500000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>58750000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>123000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>61500000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>107100000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>52650000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>116200000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>52650000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>10900000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>12000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>146200000.0</v>
       </c>
-      <c r="X11">
-[...1 lines deleted...]
-      </c>
       <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
         <v>109300000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>64400000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>182900000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>119277422.72</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>141000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>99016853.93</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>51500000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-163327000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>145500000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>72750000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>245800000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-66593000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>143100000.0</v>
       </c>
-      <c r="AL11">
-[...1 lines deleted...]
-      </c>
       <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
         <v>138900000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-170795000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>108600000.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>205500000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-162327000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>94900000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>172000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-169896000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>111700000.0</v>
       </c>
-      <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>240845000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-79842000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>79842000.0</v>
       </c>
-      <c r="BA11">
-[...1 lines deleted...]
-      </c>
       <c r="BB11">
+        <v>0.0</v>
+      </c>
+      <c r="BC11">
         <v>27906000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-114879000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>114879000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-50684137.44</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>201285000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-91625000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>91625000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-50684137.44</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>184267000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-67453000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>67453000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-50684137.44</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>139028000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-201449000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-1290001699.04</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-142520577.45</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-45436112.5</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-141973398.07</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-1147842589.93</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-130593163.16</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-45867169.72</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-130562765.52</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-1129108544.32</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-101215231.32</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-36246523.2</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-125366266.8</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-1003539955.62</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-92855288.18</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-27867343.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-93068674.74</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>27867343.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-48901331.64</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>159615063.52</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-64415063.52</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-45441445.03</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-154399889.58</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-26670755.52</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>10584112.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-821363992.32</v>
-      </c>
-[...1 lines deleted...]
-        <v>-56000528.73</v>
       </c>
       <c r="CP11">
         <v>-56000528.73</v>
       </c>
       <c r="CQ11">
+        <v>-56000528.73</v>
+      </c>
+      <c r="CR11">
         <v>-55402599.84</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-76232131.6</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-75366261.67</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-76232131.6</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-75723155.2</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-46545316.55</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75145668.6</v>
       </c>
       <c r="CX11">
         <v>-75145668.6</v>
       </c>
       <c r="CY11">
+        <v>-75145668.6</v>
+      </c>
+      <c r="CZ11">
         <v>-25258272.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>17435000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-36878490.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-39386065.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>-39345897.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>14993500.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>-30792365.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>-33737932.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>-28973882.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>-25839990.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>-25888592.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>-43727736.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>-28182546.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>11914000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>-22273060.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>-20661441.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>-20151549.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>9984246.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>-13812174.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>-12322941.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>-11712535.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>-12052010.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>-12422750.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>-4236102.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>-5829736.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>-5837480.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>-7093626.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>4279455.0</v>
       </c>
-      <c r="EA11">
+      <c r="EB11">
         <v>2529495.0</v>
       </c>
-      <c r="EB11">
+      <c r="EC11">
         <v>2370150.0</v>
       </c>
-      <c r="EC11">
+      <c r="ED11">
         <v>2585475.0</v>
       </c>
-      <c r="ED11">
+      <c r="EE11">
         <v>-10350052.0</v>
       </c>
-      <c r="EE11">
+      <c r="EF11">
         <v>-12433412.0</v>
       </c>
-      <c r="EF11">
+      <c r="EG11">
         <v>-4450248.0</v>
       </c>
-      <c r="EG11">
+      <c r="EH11">
         <v>-4141512.0</v>
       </c>
-      <c r="EH11"/>
       <c r="EI11"/>
       <c r="EJ11"/>
       <c r="EK11"/>
       <c r="EL11"/>
       <c r="EM11"/>
       <c r="EN11"/>
       <c r="EO11"/>
       <c r="EP11"/>
       <c r="EQ11"/>
       <c r="ER11"/>
       <c r="ES11"/>
       <c r="ET11"/>
       <c r="EU11"/>
       <c r="EV11"/>
       <c r="EW11"/>
+      <c r="EX11"/>
     </row>
-    <row r="12" spans="1:153">
+    <row r="12" spans="1:154">
       <c r="A12" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B12">
+        <v>175283957.0</v>
+      </c>
+      <c r="C12">
         <v>174000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>178000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>207000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>210000000.0</v>
       </c>
-      <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>158300000.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>230700000.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>208600000.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>144900000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>132200000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>147200000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>75750000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>151500000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>154500000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>166500000.0</v>
       </c>
-      <c r="X12">
-[...1 lines deleted...]
-      </c>
       <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
         <v>185200000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1379298814.27</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>150800000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>98343550.28</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>130100000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>91362359.55</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>131100000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>232536000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>128500000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>64250000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>127500000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>219476000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>74500000.0</v>
       </c>
-      <c r="AL12">
-[...1 lines deleted...]
-      </c>
       <c r="AM12">
+        <v>0.0</v>
+      </c>
+      <c r="AN12">
         <v>73500000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>167493000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>68400000.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>72600000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>219798000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>85500000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>83400000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>200924000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>254800000.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>221690000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195918000.0</v>
       </c>
       <c r="AZ12">
         <v>195918000.0</v>
       </c>
       <c r="BA12">
-        <v>0.0</v>
+        <v>195918000.0</v>
       </c>
       <c r="BB12">
+        <v>0.0</v>
+      </c>
+      <c r="BC12">
         <v>193287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197624000.0</v>
       </c>
       <c r="BD12">
         <v>197624000.0</v>
       </c>
       <c r="BE12">
+        <v>197624000.0</v>
+      </c>
+      <c r="BF12">
         <v>65158428.96</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>181035000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171442000.0</v>
       </c>
       <c r="BH12">
         <v>171442000.0</v>
       </c>
       <c r="BI12">
+        <v>171442000.0</v>
+      </c>
+      <c r="BJ12">
         <v>65158428.96</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>212502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>285442000.0</v>
       </c>
       <c r="BL12">
         <v>285442000.0</v>
       </c>
       <c r="BM12">
+        <v>285442000.0</v>
+      </c>
+      <c r="BN12">
         <v>65158428.96</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>178606000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>229118000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>65158428.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51284300.35</v>
       </c>
       <c r="BR12">
         <v>51284300.35</v>
       </c>
       <c r="BS12">
+        <v>51284300.35</v>
+      </c>
+      <c r="BT12">
         <v>172141000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>51284300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39714494.3</v>
       </c>
       <c r="BV12">
         <v>39714494.3</v>
       </c>
       <c r="BW12">
+        <v>39714494.3</v>
+      </c>
+      <c r="BX12">
         <v>146819000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>39714494.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34748765.28</v>
       </c>
       <c r="BZ12">
         <v>34748765.28</v>
       </c>
       <c r="CA12">
+        <v>34748765.28</v>
+      </c>
+      <c r="CB12">
         <v>104891000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>34748765.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17679063.5</v>
       </c>
       <c r="CD12">
         <v>17679063.5</v>
       </c>
       <c r="CE12">
+        <v>17679063.5</v>
+      </c>
+      <c r="CF12">
         <v>64166000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>17679063.0</v>
       </c>
-      <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>46073000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61157000.0</v>
       </c>
       <c r="CJ12">
         <v>61157000.0</v>
       </c>
       <c r="CK12">
-        <v>21726169.92</v>
+        <v>61157000.0</v>
       </c>
       <c r="CL12">
         <v>21726169.92</v>
       </c>
       <c r="CM12">
+        <v>21726169.92</v>
+      </c>
+      <c r="CN12">
         <v>66316000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>21726169.0</v>
       </c>
-      <c r="CO12">
-[...1 lines deleted...]
-      </c>
       <c r="CP12">
+        <v>0.0</v>
+      </c>
+      <c r="CQ12">
         <v>38487000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>42513000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>15066433.0</v>
       </c>
-      <c r="CS12">
-[...1 lines deleted...]
-      </c>
       <c r="CT12">
+        <v>0.0</v>
+      </c>
+      <c r="CU12">
         <v>41401000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34799000.0</v>
       </c>
       <c r="CV12">
         <v>34799000.0</v>
       </c>
       <c r="CW12">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="CX12"/>
+        <v>34799000.0</v>
+      </c>
+      <c r="CX12">
+        <v>0.0</v>
+      </c>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
-      <c r="DL12">
+      <c r="DL12"/>
+      <c r="DM12">
         <v>7856800.0</v>
       </c>
-      <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12"/>
       <c r="EG12"/>
       <c r="EH12"/>
       <c r="EI12"/>
       <c r="EJ12"/>
       <c r="EK12"/>
       <c r="EL12"/>
       <c r="EM12"/>
       <c r="EN12"/>
       <c r="EO12"/>
       <c r="EP12"/>
       <c r="EQ12"/>
       <c r="ER12"/>
       <c r="ES12"/>
       <c r="ET12"/>
       <c r="EU12"/>
       <c r="EV12"/>
       <c r="EW12"/>
+      <c r="EX12"/>
     </row>
-    <row r="13" spans="1:153">
+    <row r="13" spans="1:154">
       <c r="A13" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>219</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>128000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>123000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>195000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>85000000.0</v>
       </c>
-      <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>101800000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>14200000.0</v>
       </c>
-      <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>44000000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>110800000.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13">
+      <c r="Q13"/>
+      <c r="R13">
         <v>100900000.0</v>
       </c>
-      <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>286600000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>73800000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>81100000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>170100000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
@@ -30886,316 +31063,317 @@
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
       <c r="EU13"/>
       <c r="EV13"/>
       <c r="EW13"/>
+      <c r="EX13"/>
     </row>
-    <row r="14" spans="1:153">
+    <row r="14" spans="1:154">
       <c r="A14" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-      <c r="Q14">
-[...1 lines deleted...]
-      </c>
+      <c r="Q14"/>
       <c r="R14">
         <v>311400000.0</v>
       </c>
       <c r="S14">
-        <v>318100000.0</v>
+        <v>311400000.0</v>
       </c>
       <c r="T14">
         <v>318100000.0</v>
       </c>
       <c r="U14">
-        <v>368400000.0</v>
+        <v>318100000.0</v>
       </c>
       <c r="V14">
         <v>368400000.0</v>
       </c>
       <c r="W14">
-        <v>371400000.0</v>
+        <v>368400000.0</v>
       </c>
       <c r="X14">
         <v>371400000.0</v>
       </c>
       <c r="Y14">
-        <v>404500000.0</v>
+        <v>371400000.0</v>
       </c>
       <c r="Z14">
         <v>404500000.0</v>
       </c>
       <c r="AA14">
+        <v>404500000.0</v>
+      </c>
+      <c r="AB14">
         <v>1830390783.68</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>553541150.38</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>545406755.16</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>582865168.54</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>80612000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>419939000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>48861000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>437300000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>77285000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>395164000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>47936000.0</v>
       </c>
-      <c r="AL14">
-[...1 lines deleted...]
-      </c>
       <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
         <v>70306000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-54887000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>54887000.0</v>
       </c>
-      <c r="AP14"/>
-      <c r="AQ14">
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>62035000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-53710000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>53710000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>72826000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-52474000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>52474000.0</v>
       </c>
-      <c r="AW14"/>
-      <c r="AX14">
+      <c r="AX14"/>
+      <c r="AY14">
         <v>71597000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>-45489000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>45489000.0</v>
       </c>
-      <c r="BA14">
-[...1 lines deleted...]
-      </c>
       <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
         <v>67128000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>-51575000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>51575000.0</v>
       </c>
-      <c r="BE14">
-[...1 lines deleted...]
-      </c>
       <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
         <v>67909000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>-47531000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>47531000.0</v>
       </c>
-      <c r="BI14">
-[...1 lines deleted...]
-      </c>
       <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
         <v>62684000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>-49191000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>49191000.0</v>
       </c>
-      <c r="BM14">
-[...1 lines deleted...]
-      </c>
       <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
         <v>51424000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>-57926000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>57926000.0</v>
       </c>
-      <c r="BQ14">
-[...1 lines deleted...]
-      </c>
       <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
         <v>54894000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>-42734000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>42734000.0</v>
       </c>
-      <c r="BU14"/>
-      <c r="BV14">
+      <c r="BV14"/>
+      <c r="BW14">
         <v>57084000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>-34578000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>34578000.0</v>
       </c>
-      <c r="BY14"/>
-      <c r="BZ14">
+      <c r="BZ14"/>
+      <c r="CA14">
         <v>34405000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>-24206000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>24206000.0</v>
       </c>
-      <c r="CC14">
-[...1 lines deleted...]
-      </c>
       <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
         <v>28221000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>-17763000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>17763000.0</v>
       </c>
-      <c r="CG14"/>
-      <c r="CH14">
+      <c r="CH14"/>
+      <c r="CI14">
         <v>23539000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>-11074000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>11074000.0</v>
       </c>
-      <c r="CK14">
-[...1 lines deleted...]
-      </c>
       <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
         <v>13386000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>-9147000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>9147000.0</v>
       </c>
-      <c r="CO14">
-[...1 lines deleted...]
-      </c>
       <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
         <v>11272000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>-8728000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>8728000.0</v>
       </c>
-      <c r="CS14">
-[...1 lines deleted...]
-      </c>
       <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
         <v>12107000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>-4993000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>4993000.0</v>
       </c>
-      <c r="CW14">
-[...2 lines deleted...]
-      <c r="CX14"/>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
@@ -31203,757 +31381,761 @@
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
       <c r="ED14"/>
       <c r="EE14"/>
       <c r="EF14"/>
       <c r="EG14"/>
       <c r="EH14"/>
       <c r="EI14"/>
       <c r="EJ14"/>
       <c r="EK14"/>
       <c r="EL14"/>
       <c r="EM14"/>
       <c r="EN14"/>
       <c r="EO14"/>
       <c r="EP14"/>
       <c r="EQ14"/>
       <c r="ER14"/>
       <c r="ES14"/>
       <c r="ET14"/>
       <c r="EU14"/>
       <c r="EV14"/>
       <c r="EW14"/>
+      <c r="EX14"/>
     </row>
-    <row r="15" spans="1:153">
+    <row r="15" spans="1:154">
       <c r="A15" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B15">
+        <v>19140201.0</v>
+      </c>
+      <c r="C15">
         <v>-259000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>44000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>337000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>205000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>102500000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1600000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-800000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>112000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>56000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>424800000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>212400000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>257900000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>385000000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>252700000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-167000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>250900000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>-3216000000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>395300000.0</v>
       </c>
-      <c r="X15">
-[...1 lines deleted...]
-      </c>
       <c r="Y15">
+        <v>0.0</v>
+      </c>
+      <c r="Z15">
         <v>312400000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2326635796.87</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>390500000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>254662840.75</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>672400000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>472191011.24</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1220500000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-164382000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>596100000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>298050000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1154300000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>251662000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>245800000.0</v>
       </c>
-      <c r="AL15">
-[...1 lines deleted...]
-      </c>
       <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
         <v>594000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-890463000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>566200000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>712400000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-623990000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>364800000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>655600000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-427249000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>280900000.0</v>
       </c>
-      <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>902118000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-435757000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>435757000.0</v>
       </c>
-      <c r="BA15">
-[...1 lines deleted...]
-      </c>
       <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
         <v>934597000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-370666000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>370666000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-89613343.14</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>676570000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-225401000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>225401000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-208200000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>529290000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-178340000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>178340000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-350720577.45</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>227477000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-414443000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>89613343.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>142520577.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>142520577.45</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>141973398.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>80330743.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>130593163.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>130593163.16</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>130562765.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>79112555.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>101215231.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>101215231.32</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>125366266.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>67698519.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>92855288.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>92855288.18</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>93068674.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>46495393.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>48901331.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>48901331.64</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>64415063.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>45441445.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>154399889.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>154399889.58</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-10584112.32</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>67179944.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>56000528.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>56000528.73</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>55402599.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>76232131.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>75366261.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>76232131.6</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>75723155.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>46545316.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>75145668.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>75145668.6</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>25258272.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>37659600.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>36878490.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>39386065.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>39345897.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>30766662.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>30792365.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>33737932.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>28973882.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>25839990.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>25888592.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>43727736.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>28182546.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>21896000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>22273060.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>20661441.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>20151549.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>14003062.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>13812174.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>12322941.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>11712535.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>12052010.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>12422750.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>4236102.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>5829736.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>5837480.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>7093626.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>-4279455.0</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>-2529495.0</v>
       </c>
-      <c r="EB15">
+      <c r="EC15">
         <v>-2370150.0</v>
       </c>
-      <c r="EC15">
+      <c r="ED15">
         <v>-2585475.0</v>
       </c>
-      <c r="ED15">
+      <c r="EE15">
         <v>10350052.0</v>
       </c>
-      <c r="EE15">
+      <c r="EF15">
         <v>12433412.0</v>
       </c>
-      <c r="EF15">
+      <c r="EG15">
         <v>4450248.0</v>
       </c>
-      <c r="EG15">
+      <c r="EH15">
         <v>4141512.0</v>
       </c>
-      <c r="EH15"/>
       <c r="EI15"/>
       <c r="EJ15"/>
       <c r="EK15"/>
       <c r="EL15"/>
       <c r="EM15"/>
       <c r="EN15"/>
       <c r="EO15"/>
       <c r="EP15"/>
       <c r="EQ15"/>
       <c r="ER15"/>
       <c r="ES15"/>
       <c r="ET15"/>
       <c r="EU15"/>
       <c r="EV15"/>
       <c r="EW15"/>
+      <c r="EX15"/>
     </row>
-    <row r="16" spans="1:153">
+    <row r="16" spans="1:154">
       <c r="A16" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>222</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-259000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>44000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>337000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>205000000.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
-[...1 lines deleted...]
-      </c>
+      <c r="I16"/>
       <c r="J16">
         <v>56000000.0</v>
       </c>
       <c r="K16">
-        <v>212400000.0</v>
+        <v>56000000.0</v>
       </c>
       <c r="L16">
         <v>212400000.0</v>
       </c>
       <c r="M16">
-        <v>128950000.0</v>
+        <v>212400000.0</v>
       </c>
       <c r="N16">
         <v>128950000.0</v>
       </c>
       <c r="O16">
-        <v>192500000.0</v>
+        <v>128950000.0</v>
       </c>
       <c r="P16">
         <v>192500000.0</v>
       </c>
       <c r="Q16">
-        <v>126350000.0</v>
+        <v>192500000.0</v>
       </c>
       <c r="R16">
         <v>126350000.0</v>
       </c>
       <c r="S16">
-        <v>-167000000.0</v>
+        <v>126350000.0</v>
       </c>
       <c r="T16">
         <v>-167000000.0</v>
       </c>
       <c r="U16">
-        <v>-1316650000.0</v>
+        <v>-167000000.0</v>
       </c>
       <c r="V16">
         <v>-1316650000.0</v>
       </c>
       <c r="W16">
         <v>-1316650000.0</v>
       </c>
       <c r="X16">
         <v>-1316650000.0</v>
       </c>
       <c r="Y16">
+        <v>-1316650000.0</v>
+      </c>
+      <c r="Z16">
         <v>312400000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>156200000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>498213830.06</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>254662840.75</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>441845183.34</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>472191011.24</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1683046000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-164382000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>774632000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>298050000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1401815000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>251662000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>325488000.0</v>
       </c>
-      <c r="AL16">
-[...1 lines deleted...]
-      </c>
       <c r="AM16">
+        <v>0.0</v>
+      </c>
+      <c r="AN16">
         <v>820368000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-890463000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>890463000.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>1054072000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-623990000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>623990000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1124906000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-427249000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>427249000.0</v>
       </c>
-      <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>902118000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-435757000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>435757000.0</v>
       </c>
-      <c r="BA16">
-[...1 lines deleted...]
-      </c>
       <c r="BB16">
+        <v>0.0</v>
+      </c>
+      <c r="BC16">
         <v>934597000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-370666000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>370666000.0</v>
       </c>
-      <c r="BE16">
-[...1 lines deleted...]
-      </c>
       <c r="BF16">
+        <v>0.0</v>
+      </c>
+      <c r="BG16">
         <v>676570000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-225401000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>225401000.0</v>
       </c>
-      <c r="BI16">
-[...1 lines deleted...]
-      </c>
       <c r="BJ16">
+        <v>0.0</v>
+      </c>
+      <c r="BK16">
         <v>529290000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>-178340000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>178340000.0</v>
       </c>
-      <c r="BM16">
-[...1 lines deleted...]
-      </c>
       <c r="BN16">
+        <v>0.0</v>
+      </c>
+      <c r="BO16">
         <v>227477000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>-414443000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>414443000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
         <v>559539000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>-364946000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>364946000.0</v>
       </c>
-      <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>526822000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>-326736000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>326736000.0</v>
       </c>
-      <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>382699000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>-242772000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>242772000.0</v>
       </c>
-      <c r="CC16">
-[...1 lines deleted...]
-      </c>
       <c r="CD16">
+        <v>0.0</v>
+      </c>
+      <c r="CE16">
         <v>368093000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>-191954000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>191954000.0</v>
       </c>
-      <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>214471000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>-157356000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>157356000.0</v>
       </c>
-      <c r="CK16">
-[...1 lines deleted...]
-      </c>
       <c r="CL16">
+        <v>0.0</v>
+      </c>
+      <c r="CM16">
         <v>141636000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>-174250000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>174250000.0</v>
       </c>
-      <c r="CO16">
-[...1 lines deleted...]
-      </c>
       <c r="CP16">
+        <v>0.0</v>
+      </c>
+      <c r="CQ16">
         <v>155773000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>-235227000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>235227000.0</v>
       </c>
-      <c r="CS16">
-[...1 lines deleted...]
-      </c>
       <c r="CT16">
+        <v>0.0</v>
+      </c>
+      <c r="CU16">
         <v>230240000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>-140860000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>140860000.0</v>
       </c>
-      <c r="CW16">
-[...2 lines deleted...]
-      <c r="CX16"/>
+      <c r="CX16">
+        <v>0.0</v>
+      </c>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
@@ -31961,156 +32143,155 @@
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
       <c r="EH16"/>
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
       <c r="ET16"/>
       <c r="EU16"/>
       <c r="EV16"/>
       <c r="EW16"/>
+      <c r="EX16"/>
     </row>
-    <row r="17" spans="1:153">
+    <row r="17" spans="1:154">
       <c r="A17" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-      <c r="W17">
-[...1 lines deleted...]
-      </c>
+      <c r="W17"/>
       <c r="X17">
         <v>0.0</v>
       </c>
       <c r="Y17">
+        <v>0.0</v>
+      </c>
+      <c r="Z17">
         <v>1817314614.38</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>2602197655.09</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>935681622.34</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>282965958.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>463595741.88</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>495435393.26</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>1273000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>956150000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-633700000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>316850000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>891800000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>609800000.0</v>
       </c>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
       <c r="AL17">
         <v>0.0</v>
       </c>
       <c r="AM17">
+        <v>0.0</v>
+      </c>
+      <c r="AN17">
         <v>1245100000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
-      <c r="AP17"/>
-      <c r="AQ17">
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>1151500000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>1012100000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
-      <c r="AW17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17"/>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
@@ -32133,132 +32314,134 @@
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
-      <c r="BU17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17"/>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
-      <c r="BY17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17"/>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
-      <c r="CG17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17"/>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
-      <c r="CX17"/>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
@@ -32266,54 +32449,55 @@
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
       <c r="ET17"/>
       <c r="EU17"/>
       <c r="EV17"/>
       <c r="EW17"/>
+      <c r="EX17"/>
     </row>
-    <row r="18" spans="1:153">
+    <row r="18" spans="1:154">
       <c r="A18" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -32423,101 +32607,102 @@
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
       <c r="EH18"/>
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
       <c r="ET18"/>
       <c r="EU18"/>
       <c r="EV18"/>
       <c r="EW18"/>
+      <c r="EX18"/>
     </row>
-    <row r="19" spans="1:153">
+    <row r="19" spans="1:154">
       <c r="A19" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-      <c r="W19">
-[...1 lines deleted...]
-      </c>
+      <c r="W19"/>
       <c r="X19">
         <v>0.0</v>
       </c>
       <c r="Y19">
         <v>0.0</v>
       </c>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
-      <c r="AE19"/>
+      <c r="AE19">
+        <v>0.0</v>
+      </c>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -32596,79 +32781,78 @@
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
       <c r="ET19"/>
       <c r="EU19"/>
       <c r="EV19"/>
       <c r="EW19"/>
+      <c r="EX19"/>
     </row>
-    <row r="20" spans="1:153">
+    <row r="20" spans="1:154">
       <c r="A20" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
-[...1 lines deleted...]
-      </c>
+      <c r="W20"/>
       <c r="X20">
         <v>0.0</v>
       </c>
       <c r="Y20">
         <v>0.0</v>
       </c>
       <c r="Z20">
         <v>0.0</v>
       </c>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
@@ -32679,73 +32863,73 @@
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
-      <c r="AP20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20"/>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
-      <c r="AW20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20"/>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
@@ -32768,132 +32952,134 @@
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
-      <c r="BU20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20"/>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
-      <c r="BY20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20"/>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
-      <c r="CG20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20"/>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
-      <c r="CX20"/>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
@@ -32901,534 +33087,536 @@
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
       <c r="EV20"/>
       <c r="EW20"/>
+      <c r="EX20"/>
     </row>
-    <row r="21" spans="1:153">
+    <row r="21" spans="1:154">
       <c r="A21" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B21">
+        <v>368700739.0</v>
+      </c>
+      <c r="C21">
         <v>161000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>382000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>902000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>423000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>211500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>224900000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>107300000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>306000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>153050000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>819500000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>406800000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>538700000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>745400000.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>483600000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>86050000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>472500000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>-2750600000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1295900000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>805300000.0</v>
       </c>
-      <c r="X21">
-[...1 lines deleted...]
-      </c>
       <c r="Y21">
+        <v>0.0</v>
+      </c>
+      <c r="Z21">
         <v>596300000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4982456299.99</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1109300000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>475805399.77</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>841900000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>486938202.25</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1183800000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-372704000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>724400000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2063100000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1509500000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-102767000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>553600000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1632000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>843100000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-901157000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>788900000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1507300000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>976200000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-876289000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>531100000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>896500000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-771603000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>513800000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1241100000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1386431000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-693478000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>693478000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>973000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1120755000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-661960000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>661960000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>783785617.96</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1027865000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-516567000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>516567000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-1096170084.9</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>885410000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-385963000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>385963000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2765229447.66</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>617559000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-810572000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-1210755702.86</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3747099532.56</v>
       </c>
       <c r="BR21">
         <v>-3747099532.56</v>
       </c>
       <c r="BS21">
+        <v>-3747099532.56</v>
+      </c>
+      <c r="BT21">
         <v>1632142944.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-1077258826.32</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3625843233.18</v>
       </c>
       <c r="BV21">
         <v>-3625843233.18</v>
       </c>
       <c r="BW21">
+        <v>-3625843233.18</v>
+      </c>
+      <c r="BX21">
         <v>1538336967.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-1060549540.28</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3216933206.16</v>
       </c>
       <c r="BZ21">
         <v>-3216933206.16</v>
       </c>
       <c r="CA21">
+        <v>-3216933206.16</v>
+      </c>
+      <c r="CB21">
         <v>1368650923.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-942681550.97</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2682075129.82</v>
       </c>
       <c r="CD21">
         <v>-2682075129.82</v>
       </c>
       <c r="CE21">
+        <v>-2682075129.82</v>
+      </c>
+      <c r="CF21">
         <v>1134251050.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>97185669.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2739922169.22</v>
       </c>
       <c r="CH21">
         <v>-2739922169.22</v>
       </c>
       <c r="CI21">
+        <v>-2739922169.22</v>
+      </c>
+      <c r="CJ21">
         <v>1251642066.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-716232500.87</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1828625410.17</v>
       </c>
       <c r="CL21">
         <v>-1828625410.17</v>
       </c>
       <c r="CM21">
+        <v>-1828625410.17</v>
+      </c>
+      <c r="CN21">
         <v>1050631195.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>-762075815.16</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2462645732.88</v>
       </c>
       <c r="CP21">
         <v>-2462645732.88</v>
       </c>
       <c r="CQ21">
+        <v>-2462645732.88</v>
+      </c>
+      <c r="CR21">
         <v>1052413098.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-1260588474.4</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>998716403.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-1260588474.4</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>884901556.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-443908968.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-891707782.76</v>
       </c>
       <c r="CX21">
         <v>-891707782.76</v>
       </c>
       <c r="CY21">
+        <v>-891707782.76</v>
+      </c>
+      <c r="CZ21">
         <v>179904471.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>60356800.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>498480465.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-1178086868.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>508791263.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>51817536.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>449807693.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>-1103518860.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>436276236.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>424376766.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>431191596.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>-6061454480.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>3121999818.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>41860000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>423122631.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>-1007779371.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>402715125.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>30894648.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>365124510.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>-948204837.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>353465313.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>363710118.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>374898450.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>-949893426.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>352169052.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>352636860.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>349193778.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>-731608649.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>271049442.0</v>
       </c>
-      <c r="EB21">
+      <c r="EC21">
         <v>253922070.0</v>
       </c>
-      <c r="EC21">
+      <c r="ED21">
         <v>276990555.0</v>
       </c>
-      <c r="ED21">
+      <c r="EE21">
         <v>-832686846.0</v>
       </c>
-      <c r="EE21">
+      <c r="EF21">
         <v>372717190.0</v>
       </c>
-      <c r="EF21">
+      <c r="EG21">
         <v>291923907.0</v>
       </c>
-      <c r="EG21">
+      <c r="EH21">
         <v>271671683.0</v>
       </c>
-      <c r="EH21">
+      <c r="EI21">
         <v>-797526610.0</v>
       </c>
-      <c r="EI21">
+      <c r="EJ21">
         <v>371545266.0</v>
       </c>
-      <c r="EJ21">
+      <c r="EK21">
         <v>299820402.0</v>
       </c>
-      <c r="EK21">
+      <c r="EL21">
         <v>318280640.0</v>
       </c>
-      <c r="EL21">
+      <c r="EM21">
         <v>-658489035.0</v>
       </c>
-      <c r="EM21">
+      <c r="EN21">
         <v>254021625.0</v>
       </c>
-      <c r="EN21">
+      <c r="EO21">
         <v>265806750.0</v>
       </c>
-      <c r="EO21">
+      <c r="EP21">
         <v>244195875.0</v>
       </c>
-      <c r="EP21">
+      <c r="EQ21">
         <v>-382612114.0</v>
       </c>
-      <c r="EQ21">
+      <c r="ER21">
         <v>144501915.0</v>
       </c>
-      <c r="ER21">
+      <c r="ES21">
         <v>142389036.0</v>
       </c>
-      <c r="ES21">
+      <c r="ET21">
         <v>130922820.0</v>
       </c>
-      <c r="ET21">
+      <c r="EU21">
         <v>-200432841.0</v>
       </c>
-      <c r="EU21">
+      <c r="EV21">
         <v>73233498.0</v>
       </c>
-      <c r="EV21">
+      <c r="EW21">
         <v>74173582.0</v>
       </c>
-      <c r="EW21">
+      <c r="EX21">
         <v>74310777.0</v>
       </c>
     </row>
-    <row r="22" spans="1:153">
+    <row r="22" spans="1:154">
       <c r="A22" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-      <c r="W22">
-[...1 lines deleted...]
-      </c>
+      <c r="W22"/>
       <c r="X22">
         <v>0.0</v>
       </c>
       <c r="Y22">
         <v>0.0</v>
       </c>
       <c r="Z22">
         <v>0.0</v>
       </c>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
@@ -33439,73 +33627,73 @@
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
-      <c r="AP22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22"/>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
-      <c r="AW22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22"/>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
@@ -33528,132 +33716,134 @@
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
-      <c r="BU22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22"/>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
-      <c r="BY22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22"/>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
-      <c r="CG22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22"/>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
-      <c r="CX22"/>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
@@ -33661,486 +33851,490 @@
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
       <c r="EE22"/>
       <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
       <c r="EI22"/>
       <c r="EJ22"/>
       <c r="EK22"/>
       <c r="EL22"/>
       <c r="EM22"/>
       <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
       <c r="EU22"/>
       <c r="EV22"/>
       <c r="EW22"/>
+      <c r="EX22"/>
     </row>
-    <row r="23" spans="1:153">
+    <row r="23" spans="1:154">
       <c r="A23" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B23">
+        <v>6051326081.0</v>
+      </c>
+      <c r="C23">
         <v>6726000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6281000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6612000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6804000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3376500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7398700000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3679249999.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6915000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3444300000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6853900000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3406750000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6216600000.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>5923200000.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>5648900000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5183200000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5947600000.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>8333300000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>11938200000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4812800000.0</v>
       </c>
-      <c r="X23">
-[...1 lines deleted...]
-      </c>
       <c r="Y23">
+        <v>0.0</v>
+      </c>
+      <c r="Z23">
         <v>5771900000.0</v>
       </c>
-      <c r="Z23">
-[...1 lines deleted...]
-      </c>
       <c r="AA23">
+        <v>0.0</v>
+      </c>
+      <c r="AB23">
         <v>7000400000.0</v>
       </c>
-      <c r="AB23">
-[...1 lines deleted...]
-      </c>
       <c r="AC23">
+        <v>0.0</v>
+      </c>
+      <c r="AD23">
         <v>6650800000.0</v>
       </c>
-      <c r="AD23">
-[...1 lines deleted...]
-      </c>
       <c r="AE23">
+        <v>0.0</v>
+      </c>
+      <c r="AF23">
         <v>6970000000.0</v>
       </c>
-      <c r="AF23">
-[...1 lines deleted...]
-      </c>
       <c r="AG23">
+        <v>0.0</v>
+      </c>
+      <c r="AH23">
         <v>6926000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>12325800000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>6342900000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>340600000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>5982900000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>10603200000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5552700000.0</v>
       </c>
-      <c r="AN23">
-[...1 lines deleted...]
-      </c>
       <c r="AO23">
+        <v>0.0</v>
+      </c>
+      <c r="AP23">
         <v>5050500000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>10021600000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5084000000.0</v>
       </c>
-      <c r="AR23">
-[...1 lines deleted...]
-      </c>
       <c r="AS23">
+        <v>0.0</v>
+      </c>
+      <c r="AT23">
         <v>4937600000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4796200000.0</v>
       </c>
-      <c r="AU23">
-[...1 lines deleted...]
-      </c>
       <c r="AV23">
+        <v>0.0</v>
+      </c>
+      <c r="AW23">
         <v>4812900000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>9132000000.0</v>
       </c>
-      <c r="AX23">
-[...1 lines deleted...]
-      </c>
       <c r="AY23">
         <v>0.0</v>
       </c>
       <c r="AZ23">
         <v>0.0</v>
       </c>
       <c r="BA23">
+        <v>0.0</v>
+      </c>
+      <c r="BB23">
         <v>8358000000.0</v>
       </c>
-      <c r="BB23">
-[...1 lines deleted...]
-      </c>
       <c r="BC23">
         <v>0.0</v>
       </c>
       <c r="BD23">
         <v>0.0</v>
       </c>
       <c r="BE23">
+        <v>0.0</v>
+      </c>
+      <c r="BF23">
         <v>1302714373.44</v>
       </c>
-      <c r="BF23">
-[...1 lines deleted...]
-      </c>
       <c r="BG23">
         <v>0.0</v>
       </c>
       <c r="BH23">
         <v>0.0</v>
       </c>
       <c r="BI23">
+        <v>0.0</v>
+      </c>
+      <c r="BJ23">
         <v>1302714373.44</v>
       </c>
-      <c r="BJ23">
-[...1 lines deleted...]
-      </c>
       <c r="BK23">
         <v>0.0</v>
       </c>
       <c r="BL23">
         <v>0.0</v>
       </c>
       <c r="BM23">
+        <v>0.0</v>
+      </c>
+      <c r="BN23">
         <v>1302714373.44</v>
       </c>
-      <c r="BN23">
-[...1 lines deleted...]
-      </c>
       <c r="BO23">
         <v>0.0</v>
       </c>
       <c r="BP23">
+        <v>0.0</v>
+      </c>
+      <c r="BQ23">
         <v>19682584.56</v>
-      </c>
-[...1 lines deleted...]
-        <v>1149097957.5</v>
       </c>
       <c r="BR23">
         <v>1149097957.5</v>
       </c>
       <c r="BS23">
-        <v>0.0</v>
+        <v>1149097957.5</v>
       </c>
       <c r="BT23">
+        <v>0.0</v>
+      </c>
+      <c r="BU23">
         <v>12696219.14</v>
-      </c>
-[...1 lines deleted...]
-        <v>1113563356.44</v>
       </c>
       <c r="BV23">
         <v>1113563356.44</v>
       </c>
       <c r="BW23">
-        <v>0.0</v>
+        <v>1113563356.44</v>
       </c>
       <c r="BX23">
+        <v>0.0</v>
+      </c>
+      <c r="BY23">
         <v>10404185.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>978254193.6</v>
       </c>
       <c r="BZ23">
         <v>978254193.6</v>
       </c>
       <c r="CA23">
-        <v>0.0</v>
+        <v>978254193.6</v>
       </c>
       <c r="CB23">
+        <v>0.0</v>
+      </c>
+      <c r="CC23">
         <v>15526887.36</v>
-      </c>
-[...1 lines deleted...]
-        <v>799210933.5</v>
       </c>
       <c r="CD23">
         <v>799210933.5</v>
       </c>
       <c r="CE23">
-        <v>0.0</v>
+        <v>799210933.5</v>
       </c>
       <c r="CF23">
+        <v>0.0</v>
+      </c>
+      <c r="CG23">
         <v>914425697.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3685916640.0</v>
       </c>
       <c r="CH23">
         <v>3685916640.0</v>
       </c>
       <c r="CI23">
-        <v>0.0</v>
+        <v>3685916640.0</v>
       </c>
       <c r="CJ23">
+        <v>0.0</v>
+      </c>
+      <c r="CK23">
         <v>1692500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>749323245.6</v>
       </c>
       <c r="CL23">
         <v>749323245.6</v>
       </c>
       <c r="CM23">
-        <v>0.0</v>
+        <v>749323245.6</v>
       </c>
       <c r="CN23">
+        <v>0.0</v>
+      </c>
+      <c r="CO23">
         <v>13834402.56</v>
-      </c>
-[...1 lines deleted...]
-        <v>3523937186.7</v>
       </c>
       <c r="CP23">
         <v>3523937186.7</v>
       </c>
       <c r="CQ23">
-        <v>0.0</v>
+        <v>3523937186.7</v>
       </c>
       <c r="CR23">
+        <v>0.0</v>
+      </c>
+      <c r="CS23">
         <v>4589947.46</v>
       </c>
-      <c r="CS23">
-[...1 lines deleted...]
-      </c>
       <c r="CT23">
+        <v>0.0</v>
+      </c>
+      <c r="CU23">
         <v>2151691994.16</v>
       </c>
-      <c r="CU23">
-[...1 lines deleted...]
-      </c>
       <c r="CV23">
+        <v>0.0</v>
+      </c>
+      <c r="CW23">
         <v>1062600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1906852369.68</v>
       </c>
       <c r="CX23">
         <v>1906852369.68</v>
       </c>
-      <c r="CY23"/>
-      <c r="CZ23">
+      <c r="CY23">
+        <v>1906852369.68</v>
+      </c>
+      <c r="CZ23"/>
+      <c r="DA23">
         <v>448681800.0</v>
       </c>
-      <c r="DA23"/>
-      <c r="DB23">
+      <c r="DB23"/>
+      <c r="DC23">
         <v>1688004655.0</v>
       </c>
-      <c r="DC23"/>
-      <c r="DD23">
+      <c r="DD23"/>
+      <c r="DE23">
         <v>397987464.0</v>
       </c>
-      <c r="DE23"/>
-      <c r="DF23">
+      <c r="DF23"/>
+      <c r="DG23">
         <v>1539884352.0</v>
       </c>
-      <c r="DG23"/>
       <c r="DH23"/>
       <c r="DI23"/>
-      <c r="DJ23">
+      <c r="DJ23"/>
+      <c r="DK23">
         <v>1508842566.0</v>
       </c>
-      <c r="DK23"/>
-      <c r="DL23">
+      <c r="DL23"/>
+      <c r="DM23">
         <v>374099600.0</v>
       </c>
-      <c r="DM23"/>
-      <c r="DN23">
+      <c r="DN23"/>
+      <c r="DO23">
         <v>1420969212.0</v>
       </c>
-      <c r="DO23"/>
-      <c r="DP23">
+      <c r="DP23"/>
+      <c r="DQ23">
         <v>339275982.0</v>
       </c>
-      <c r="DQ23"/>
-      <c r="DR23">
+      <c r="DR23"/>
+      <c r="DS23">
         <v>1316166651.0</v>
       </c>
-      <c r="DS23"/>
       <c r="DT23"/>
       <c r="DU23"/>
-      <c r="DV23">
+      <c r="DV23"/>
+      <c r="DW23">
         <v>1330852344.0</v>
       </c>
-      <c r="DW23"/>
       <c r="DX23"/>
       <c r="DY23"/>
-      <c r="DZ23">
+      <c r="DZ23"/>
+      <c r="EA23">
         <v>1190156583.0</v>
       </c>
-      <c r="EA23"/>
       <c r="EB23"/>
       <c r="EC23"/>
-      <c r="ED23">
+      <c r="ED23"/>
+      <c r="EE23">
         <v>1124580006.0</v>
       </c>
-      <c r="EE23"/>
       <c r="EF23"/>
       <c r="EG23"/>
-      <c r="EH23">
+      <c r="EH23"/>
+      <c r="EI23">
         <v>1133266120.0</v>
       </c>
-      <c r="EI23"/>
       <c r="EJ23"/>
       <c r="EK23"/>
-      <c r="EL23">
+      <c r="EL23"/>
+      <c r="EM23">
         <v>924641840.0</v>
       </c>
-      <c r="EM23"/>
       <c r="EN23"/>
       <c r="EO23"/>
-      <c r="EP23">
+      <c r="EP23"/>
+      <c r="EQ23">
         <v>490085176.0</v>
       </c>
-      <c r="EQ23"/>
       <c r="ER23"/>
       <c r="ES23"/>
-      <c r="ET23">
+      <c r="ET23"/>
+      <c r="EU23">
         <v>235481676.0</v>
       </c>
-      <c r="EU23"/>
       <c r="EV23"/>
       <c r="EW23"/>
+      <c r="EX23"/>
     </row>
-    <row r="24" spans="1:153">
+    <row r="24" spans="1:154">
       <c r="A24" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
-[...1 lines deleted...]
-      </c>
+      <c r="W24"/>
       <c r="X24">
         <v>0.0</v>
       </c>
       <c r="Y24">
         <v>0.0</v>
       </c>
       <c r="Z24">
         <v>0.0</v>
       </c>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
-      <c r="AE24"/>
+      <c r="AE24">
+        <v>0.0</v>
+      </c>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
@@ -34219,80 +34413,81 @@
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
       <c r="ET24"/>
       <c r="EU24"/>
       <c r="EV24"/>
       <c r="EW24"/>
+      <c r="EX24"/>
     </row>
-    <row r="25" spans="1:153">
+    <row r="25" spans="1:154">
       <c r="A25" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>151550000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>243600000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
@@ -34302,179 +34497,178 @@
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
-      <c r="BX25">
+      <c r="BX25"/>
+      <c r="BY25">
         <v>11504404.44</v>
       </c>
-      <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
-      <c r="CB25">
+      <c r="CB25"/>
+      <c r="CC25">
         <v>5891106.72</v>
       </c>
-      <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
-      <c r="CF25">
+      <c r="CF25"/>
+      <c r="CG25">
         <v>25469874.5</v>
       </c>
-      <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
-      <c r="CN25">
+      <c r="CN25"/>
+      <c r="CO25">
         <v>18329539.68</v>
       </c>
-      <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
-      <c r="CR25">
+      <c r="CR25"/>
+      <c r="CS25">
         <v>31678613.24</v>
       </c>
-      <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
-      <c r="CZ25">
+      <c r="CZ25"/>
+      <c r="DA25">
         <v>9827000.0</v>
       </c>
-      <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
-      <c r="DD25">
+      <c r="DD25"/>
+      <c r="DE25">
         <v>8036516.0</v>
       </c>
-      <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
-      <c r="DL25">
+      <c r="DL25"/>
+      <c r="DM25">
         <v>7019600.0</v>
       </c>
-      <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
-      <c r="DP25">
+      <c r="DP25"/>
+      <c r="DQ25">
         <v>9544688.0</v>
       </c>
-      <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
       <c r="EG25"/>
       <c r="EH25"/>
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
       <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
       <c r="EQ25"/>
       <c r="ER25"/>
       <c r="ES25"/>
       <c r="ET25"/>
       <c r="EU25"/>
       <c r="EV25"/>
       <c r="EW25"/>
+      <c r="EX25"/>
     </row>
-    <row r="26" spans="1:153">
+    <row r="26" spans="1:154">
       <c r="A26" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>14500000.0</v>
       </c>
-      <c r="M26"/>
+      <c r="M26">
+        <v>14500000.0</v>
+      </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
-[...1 lines deleted...]
-      </c>
+      <c r="W26"/>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
         <v>0.0</v>
       </c>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
@@ -34485,73 +34679,73 @@
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
-      <c r="AP26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26"/>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
-      <c r="AW26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26"/>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
@@ -34574,132 +34768,134 @@
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
         <v>0.0</v>
       </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
         <v>0.0</v>
       </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
-      <c r="BU26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26"/>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
-      <c r="BY26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26"/>
       <c r="CA26">
         <v>0.0</v>
       </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
-      <c r="CG26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26"/>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
-      <c r="CX26"/>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
@@ -34707,124 +34903,125 @@
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
       <c r="ET26"/>
       <c r="EU26"/>
       <c r="EV26"/>
       <c r="EW26"/>
+      <c r="EX26"/>
     </row>
-    <row r="27" spans="1:153">
+    <row r="27" spans="1:154">
       <c r="A27" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>10000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>155500000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>10300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5150000.0</v>
       </c>
       <c r="I27">
         <v>5150000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="J27">
+        <v>5150000.0</v>
+      </c>
+      <c r="K27"/>
+      <c r="L27">
         <v>5900000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2950000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>124950000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>4200000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>2059200000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7900000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>1573300000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>3600000.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>4100000.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>8300000.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>5000000.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>2093900000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
@@ -34898,459 +35095,461 @@
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
       <c r="EU27"/>
       <c r="EV27"/>
       <c r="EW27"/>
+      <c r="EX27"/>
     </row>
-    <row r="28" spans="1:153">
+    <row r="28" spans="1:154">
       <c r="A28" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>234</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>1148000000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>455000000.0</v>
+      </c>
+      <c r="E28">
         <v>509000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>617000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>308500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1229900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>614950000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>758000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>379050000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>671900000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>335950000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>508500000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>521800000.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>452800000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>532400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>762500000.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>3528600000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3231400000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>560300000.0</v>
       </c>
-      <c r="X28">
-[...1 lines deleted...]
-      </c>
       <c r="Y28">
+        <v>0.0</v>
+      </c>
+      <c r="Z28">
         <v>443100000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4146833584.13</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1043123245.73</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>609951741.23</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>432100000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>407724719.1</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>633500000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2372701000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>630400000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2312950000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>975500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3980819000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6267969000.0</v>
       </c>
-      <c r="AL28">
-[...1 lines deleted...]
-      </c>
       <c r="AM28">
+        <v>0.0</v>
+      </c>
+      <c r="AN28">
         <v>6062804000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6848794000.0</v>
       </c>
       <c r="AO28">
         <v>6848794000.0</v>
       </c>
-      <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AP28">
+        <v>6848794000.0</v>
+      </c>
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>5701692000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7130219000.0</v>
       </c>
       <c r="AS28">
         <v>7130219000.0</v>
       </c>
       <c r="AT28">
+        <v>7130219000.0</v>
+      </c>
+      <c r="AU28">
         <v>7527295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6480221000.0</v>
       </c>
       <c r="AV28">
         <v>6480221000.0</v>
       </c>
-      <c r="AW28"/>
-      <c r="AX28">
+      <c r="AW28">
+        <v>6480221000.0</v>
+      </c>
+      <c r="AX28"/>
+      <c r="AY28">
         <v>6730976000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6296675000.0</v>
       </c>
       <c r="AZ28">
         <v>6296675000.0</v>
       </c>
       <c r="BA28">
-        <v>0.0</v>
+        <v>6296675000.0</v>
       </c>
       <c r="BB28">
+        <v>0.0</v>
+      </c>
+      <c r="BC28">
         <v>6054008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6188527000.0</v>
       </c>
       <c r="BD28">
         <v>6188527000.0</v>
       </c>
       <c r="BE28">
+        <v>6188527000.0</v>
+      </c>
+      <c r="BF28">
         <v>1392914412.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>5865543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5442652000.0</v>
       </c>
       <c r="BH28">
         <v>5442652000.0</v>
       </c>
       <c r="BI28">
+        <v>5442652000.0</v>
+      </c>
+      <c r="BJ28">
         <v>1392914412.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5331737000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5934237000.0</v>
       </c>
       <c r="BL28">
         <v>5934237000.0</v>
       </c>
       <c r="BM28">
+        <v>5934237000.0</v>
+      </c>
+      <c r="BN28">
         <v>1392914412.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3250673000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>5321470000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1392914412.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1224725059.69</v>
       </c>
       <c r="BR28">
         <v>1224725059.69</v>
       </c>
       <c r="BS28">
+        <v>1224725059.69</v>
+      </c>
+      <c r="BT28">
         <v>4739883000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1224725059.69</v>
-      </c>
-[...1 lines deleted...]
-        <v>1188190996.08</v>
       </c>
       <c r="BV28">
         <v>1188190996.08</v>
       </c>
       <c r="BW28">
+        <v>1188190996.08</v>
+      </c>
+      <c r="BX28">
         <v>4392536000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1188190996.08</v>
-      </c>
-[...1 lines deleted...]
-        <v>1033722036.48</v>
       </c>
       <c r="BZ28">
         <v>1033722036.48</v>
       </c>
       <c r="CA28">
+        <v>1033722036.48</v>
+      </c>
+      <c r="CB28">
         <v>3712407000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1033722036.48</v>
-      </c>
-[...1 lines deleted...]
-        <v>851499705.0</v>
       </c>
       <c r="CD28">
         <v>851499705.0</v>
       </c>
       <c r="CE28">
+        <v>851499705.0</v>
+      </c>
+      <c r="CF28">
         <v>3039731000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>851499705.0</v>
       </c>
-      <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>3458760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2615549000.0</v>
       </c>
       <c r="CJ28">
         <v>2615549000.0</v>
       </c>
       <c r="CK28">
-        <v>804611931.84</v>
+        <v>2615549000.0</v>
       </c>
       <c r="CL28">
         <v>804611931.84</v>
       </c>
       <c r="CM28">
+        <v>804611931.84</v>
+      </c>
+      <c r="CN28">
         <v>2455969000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>804611931.84</v>
       </c>
-      <c r="CO28">
-[...1 lines deleted...]
-      </c>
       <c r="CP28">
+        <v>0.0</v>
+      </c>
+      <c r="CQ28">
         <v>2429648000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2298352000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>812116492.0</v>
       </c>
-      <c r="CS28">
-[...1 lines deleted...]
-      </c>
       <c r="CT28">
+        <v>0.0</v>
+      </c>
+      <c r="CU28">
         <v>2163580000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1398920000.0</v>
       </c>
       <c r="CV28">
         <v>1398920000.0</v>
       </c>
       <c r="CW28">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="CX28"/>
+        <v>1398920000.0</v>
+      </c>
+      <c r="CX28">
+        <v>0.0</v>
+      </c>
       <c r="CY28"/>
-      <c r="CZ28">
+      <c r="CZ28"/>
+      <c r="DA28">
         <v>370573000.0</v>
       </c>
-      <c r="DA28"/>
       <c r="DB28"/>
       <c r="DC28"/>
-      <c r="DD28">
+      <c r="DD28"/>
+      <c r="DE28">
         <v>333035622.0</v>
       </c>
-      <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
-      <c r="DL28">
+      <c r="DL28"/>
+      <c r="DM28">
         <v>311116400.0</v>
       </c>
-      <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
-      <c r="DP28">
+      <c r="DP28"/>
+      <c r="DQ28">
         <v>282635794.0</v>
       </c>
-      <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
       <c r="EA28"/>
       <c r="EB28"/>
       <c r="EC28"/>
       <c r="ED28"/>
       <c r="EE28"/>
       <c r="EF28"/>
       <c r="EG28"/>
       <c r="EH28"/>
       <c r="EI28"/>
       <c r="EJ28"/>
       <c r="EK28"/>
       <c r="EL28"/>
       <c r="EM28"/>
       <c r="EN28"/>
       <c r="EO28"/>
       <c r="EP28"/>
       <c r="EQ28"/>
       <c r="ER28"/>
       <c r="ES28"/>
       <c r="ET28"/>
       <c r="EU28"/>
       <c r="EV28"/>
       <c r="EW28"/>
+      <c r="EX28"/>
     </row>
-    <row r="29" spans="1:153">
+    <row r="29" spans="1:154">
       <c r="A29" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>235</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>275000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>28000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>310000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>92000000.0</v>
       </c>
-      <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>55000000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>266900000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>117500000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>123000000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>107100000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>105300000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>24000000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>146200000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>109300000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -35434,1241 +35633,1251 @@
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
+      <c r="EX29"/>
     </row>
-    <row r="30" spans="1:153">
+    <row r="30" spans="1:154">
       <c r="A30" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B30">
+        <v>442239412.0</v>
+      </c>
+      <c r="C30">
         <v>1148000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>455000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>509000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>617000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>283000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1229900000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>594849999.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>758000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>365800000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>671900000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>315750000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>508500000.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>521800000.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30">
         <v>452800000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2591600000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>764400000.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>3528600000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-11938200000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>377900000.0</v>
       </c>
-      <c r="X30">
-[...1 lines deleted...]
-      </c>
       <c r="Y30">
+        <v>0.0</v>
+      </c>
+      <c r="Z30">
         <v>443100000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>51738600771.23</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>555600000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4812899439.15</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>432100000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>72295999326.03</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>623300000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>6683700000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>643700000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-12325800000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-4062500000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3151950000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5040200000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-10603200000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4640500000.0</v>
       </c>
-      <c r="AN30">
-[...1 lines deleted...]
-      </c>
       <c r="AO30">
+        <v>0.0</v>
+      </c>
+      <c r="AP30">
         <v>4251800000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-10021600000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4296900000.0</v>
       </c>
-      <c r="AR30">
-[...1 lines deleted...]
-      </c>
       <c r="AS30">
+        <v>0.0</v>
+      </c>
+      <c r="AT30">
         <v>4260600000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4295300000.0</v>
       </c>
-      <c r="AU30">
-[...1 lines deleted...]
-      </c>
       <c r="AV30">
+        <v>0.0</v>
+      </c>
+      <c r="AW30">
         <v>4370500000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-9132000000.0</v>
       </c>
-      <c r="AX30">
-[...1 lines deleted...]
-      </c>
       <c r="AY30">
         <v>0.0</v>
       </c>
       <c r="AZ30">
         <v>0.0</v>
       </c>
       <c r="BA30">
+        <v>0.0</v>
+      </c>
+      <c r="BB30">
         <v>-8358000000.0</v>
       </c>
-      <c r="BB30">
-[...1 lines deleted...]
-      </c>
       <c r="BC30">
         <v>0.0</v>
       </c>
       <c r="BD30">
         <v>0.0</v>
       </c>
       <c r="BE30">
+        <v>0.0</v>
+      </c>
+      <c r="BF30">
         <v>-1392914412.0</v>
       </c>
-      <c r="BF30">
-[...1 lines deleted...]
-      </c>
       <c r="BG30">
         <v>0.0</v>
       </c>
       <c r="BH30">
         <v>0.0</v>
       </c>
       <c r="BI30">
+        <v>0.0</v>
+      </c>
+      <c r="BJ30">
         <v>-1392914412.0</v>
       </c>
-      <c r="BJ30">
-[...1 lines deleted...]
-      </c>
       <c r="BK30">
         <v>0.0</v>
       </c>
       <c r="BL30">
         <v>0.0</v>
       </c>
       <c r="BM30">
+        <v>0.0</v>
+      </c>
+      <c r="BN30">
         <v>-1392914412.0</v>
       </c>
-      <c r="BN30">
-[...1 lines deleted...]
-      </c>
       <c r="BO30">
         <v>0.0</v>
       </c>
       <c r="BP30">
+        <v>0.0</v>
+      </c>
+      <c r="BQ30">
         <v>-19682584.56</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1224725059.69</v>
       </c>
       <c r="BR30">
         <v>-1224725059.69</v>
       </c>
       <c r="BS30">
-        <v>0.0</v>
+        <v>-1224725059.69</v>
       </c>
       <c r="BT30">
+        <v>0.0</v>
+      </c>
+      <c r="BU30">
         <v>-12696219.14</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1188190996.08</v>
       </c>
       <c r="BV30">
         <v>-1188190996.08</v>
       </c>
       <c r="BW30">
-        <v>0.0</v>
+        <v>-1188190996.08</v>
       </c>
       <c r="BX30">
+        <v>0.0</v>
+      </c>
+      <c r="BY30">
         <v>-10404185.5</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1033722036.48</v>
       </c>
       <c r="BZ30">
         <v>-1033722036.48</v>
       </c>
       <c r="CA30">
-        <v>0.0</v>
+        <v>-1033722036.48</v>
       </c>
       <c r="CB30">
+        <v>0.0</v>
+      </c>
+      <c r="CC30">
         <v>-15526887.36</v>
-      </c>
-[...1 lines deleted...]
-        <v>-851499705.0</v>
       </c>
       <c r="CD30">
         <v>-851499705.0</v>
       </c>
       <c r="CE30">
-        <v>0.0</v>
+        <v>-851499705.0</v>
       </c>
       <c r="CF30">
+        <v>0.0</v>
+      </c>
+      <c r="CG30">
         <v>862136926.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3685916640.0</v>
       </c>
       <c r="CH30">
         <v>-3685916640.0</v>
       </c>
       <c r="CI30">
-        <v>0.0</v>
+        <v>-3685916640.0</v>
       </c>
       <c r="CJ30">
+        <v>0.0</v>
+      </c>
+      <c r="CK30">
         <v>-1692500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-804611931.84</v>
       </c>
       <c r="CL30">
         <v>-804611931.84</v>
       </c>
       <c r="CM30">
-        <v>0.0</v>
+        <v>-804611931.84</v>
       </c>
       <c r="CN30">
+        <v>0.0</v>
+      </c>
+      <c r="CO30">
         <v>-13834402.56</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3523937186.7</v>
       </c>
       <c r="CP30">
         <v>-3523937186.7</v>
       </c>
       <c r="CQ30">
-        <v>0.0</v>
+        <v>-3523937186.7</v>
       </c>
       <c r="CR30">
+        <v>0.0</v>
+      </c>
+      <c r="CS30">
         <v>-4589947.46</v>
       </c>
-      <c r="CS30">
-[...1 lines deleted...]
-      </c>
       <c r="CT30">
+        <v>0.0</v>
+      </c>
+      <c r="CU30">
         <v>-2151691994.16</v>
       </c>
-      <c r="CU30">
-[...1 lines deleted...]
-      </c>
       <c r="CV30">
+        <v>0.0</v>
+      </c>
+      <c r="CW30">
         <v>-1062600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1906852369.68</v>
       </c>
       <c r="CX30">
         <v>-1906852369.68</v>
       </c>
-      <c r="CY30"/>
-      <c r="CZ30">
+      <c r="CY30">
+        <v>-1906852369.68</v>
+      </c>
+      <c r="CZ30"/>
+      <c r="DA30">
         <v>380400000.0</v>
       </c>
-      <c r="DA30"/>
-      <c r="DB30">
+      <c r="DB30"/>
+      <c r="DC30">
         <v>-1688004655.0</v>
       </c>
-      <c r="DC30"/>
-      <c r="DD30">
+      <c r="DD30"/>
+      <c r="DE30">
         <v>341072138.0</v>
       </c>
-      <c r="DE30"/>
-      <c r="DF30">
+      <c r="DF30"/>
+      <c r="DG30">
         <v>-1539884352.0</v>
       </c>
-      <c r="DG30"/>
       <c r="DH30"/>
       <c r="DI30"/>
-      <c r="DJ30">
+      <c r="DJ30"/>
+      <c r="DK30">
         <v>-1508842566.0</v>
       </c>
-      <c r="DK30"/>
-      <c r="DL30">
+      <c r="DL30"/>
+      <c r="DM30">
         <v>318136000.0</v>
       </c>
-      <c r="DM30"/>
-      <c r="DN30">
+      <c r="DN30"/>
+      <c r="DO30">
         <v>-1420969212.0</v>
       </c>
-      <c r="DO30"/>
-      <c r="DP30">
+      <c r="DP30"/>
+      <c r="DQ30">
         <v>292180482.0</v>
       </c>
-      <c r="DQ30"/>
-      <c r="DR30">
+      <c r="DR30"/>
+      <c r="DS30">
         <v>-1316166651.0</v>
       </c>
-      <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
-      <c r="DV30">
+      <c r="DV30"/>
+      <c r="DW30">
         <v>-1330852344.0</v>
       </c>
-      <c r="DW30"/>
       <c r="DX30"/>
       <c r="DY30"/>
-      <c r="DZ30">
+      <c r="DZ30"/>
+      <c r="EA30">
         <v>-1190156583.0</v>
       </c>
-      <c r="EA30"/>
       <c r="EB30"/>
       <c r="EC30"/>
-      <c r="ED30">
+      <c r="ED30"/>
+      <c r="EE30">
         <v>-1124580006.0</v>
       </c>
-      <c r="EE30"/>
       <c r="EF30"/>
       <c r="EG30"/>
-      <c r="EH30">
+      <c r="EH30"/>
+      <c r="EI30">
         <v>-1133266120.0</v>
       </c>
-      <c r="EI30"/>
       <c r="EJ30"/>
       <c r="EK30"/>
-      <c r="EL30">
+      <c r="EL30"/>
+      <c r="EM30">
         <v>-924641840.0</v>
       </c>
-      <c r="EM30"/>
       <c r="EN30"/>
       <c r="EO30"/>
-      <c r="EP30">
+      <c r="EP30"/>
+      <c r="EQ30">
         <v>-490085176.0</v>
       </c>
-      <c r="EQ30"/>
       <c r="ER30"/>
       <c r="ES30"/>
-      <c r="ET30">
+      <c r="ET30"/>
+      <c r="EU30">
         <v>-235481676.0</v>
       </c>
-      <c r="EU30"/>
       <c r="EV30"/>
       <c r="EW30"/>
+      <c r="EX30"/>
     </row>
-    <row r="31" spans="1:153">
+    <row r="31" spans="1:154">
       <c r="A31" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B31">
+        <v>-261918558.0</v>
+      </c>
+      <c r="C31">
         <v>-128000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-284000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-209000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-85000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-42500000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-82900000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-36300000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-102000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-50900000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-78300000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-36200000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-120100000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>-189000000.0</v>
       </c>
-      <c r="P31"/>
-      <c r="Q31">
+      <c r="Q31"/>
+      <c r="R31">
         <v>-89200000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-190650000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-85900000.0</v>
       </c>
-      <c r="T31"/>
-      <c r="U31">
+      <c r="U31"/>
+      <c r="V31">
         <v>-426600000.0</v>
       </c>
-      <c r="V31"/>
-      <c r="W31">
+      <c r="W31"/>
+      <c r="X31">
         <v>-308100000.0</v>
       </c>
-      <c r="X31">
-[...1 lines deleted...]
-      </c>
       <c r="Y31">
+        <v>0.0</v>
+      </c>
+      <c r="Z31">
         <v>-187300000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1421005473.86</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-526600000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-73562019.04</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-4800000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>107514044.94</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>92300000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>105650000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-4700000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>20300000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-44100000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-41550000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-128500000.0</v>
       </c>
-      <c r="AL31">
-[...1 lines deleted...]
-      </c>
       <c r="AM31">
+        <v>0.0</v>
+      </c>
+      <c r="AN31">
         <v>-60200000.0</v>
       </c>
-      <c r="AN31">
-[...1 lines deleted...]
-      </c>
       <c r="AO31">
+        <v>0.0</v>
+      </c>
+      <c r="AP31">
         <v>-79200000.0</v>
       </c>
-      <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-15400000.0</v>
       </c>
-      <c r="AR31">
-[...1 lines deleted...]
-      </c>
       <c r="AS31">
+        <v>0.0</v>
+      </c>
+      <c r="AT31">
         <v>-40000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-27800000.0</v>
       </c>
-      <c r="AU31">
-[...1 lines deleted...]
-      </c>
       <c r="AV31">
+        <v>0.0</v>
+      </c>
+      <c r="AW31">
         <v>-86700000.0</v>
       </c>
-      <c r="AW31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX31"/>
       <c r="AY31">
         <v>0.0</v>
       </c>
       <c r="AZ31">
         <v>0.0</v>
       </c>
       <c r="BA31">
         <v>0.0</v>
       </c>
       <c r="BB31">
         <v>0.0</v>
       </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
+        <v>0.0</v>
+      </c>
+      <c r="BF31">
         <v>-953317415.44</v>
       </c>
-      <c r="BF31">
-[...1 lines deleted...]
-      </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
       <c r="BI31">
+        <v>0.0</v>
+      </c>
+      <c r="BJ31">
         <v>926638287.42</v>
       </c>
-      <c r="BJ31">
-[...1 lines deleted...]
-      </c>
       <c r="BK31">
         <v>0.0</v>
       </c>
       <c r="BL31">
         <v>0.0</v>
       </c>
       <c r="BM31">
+        <v>0.0</v>
+      </c>
+      <c r="BN31">
         <v>-2934761245.14</v>
       </c>
-      <c r="BN31">
-[...1 lines deleted...]
-      </c>
       <c r="BO31">
         <v>0.0</v>
       </c>
       <c r="BP31">
+        <v>0.0</v>
+      </c>
+      <c r="BQ31">
         <v>10367346.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300197989.99</v>
       </c>
       <c r="BR31">
         <v>2300197989.99</v>
       </c>
       <c r="BS31">
-        <v>0.0</v>
+        <v>2300197989.99</v>
       </c>
       <c r="BT31">
+        <v>0.0</v>
+      </c>
+      <c r="BU31">
         <v>9746979.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2237690693.53</v>
       </c>
       <c r="BV31">
         <v>2237690693.53</v>
       </c>
       <c r="BW31">
-        <v>0.0</v>
+        <v>2237690693.53</v>
       </c>
       <c r="BX31">
+        <v>0.0</v>
+      </c>
+      <c r="BY31">
         <v>10553551.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1965159361.53</v>
       </c>
       <c r="BZ31">
         <v>1965159361.53</v>
       </c>
       <c r="CA31">
-        <v>0.0</v>
+        <v>1965159361.53</v>
       </c>
       <c r="CB31">
+        <v>0.0</v>
+      </c>
+      <c r="CC31">
         <v>6840114.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2162830503.54</v>
       </c>
       <c r="CD31">
         <v>2162830503.54</v>
       </c>
       <c r="CE31">
-        <v>0.0</v>
+        <v>2162830503.54</v>
       </c>
       <c r="CF31">
+        <v>0.0</v>
+      </c>
+      <c r="CG31">
         <v>8539779.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1469941761.12</v>
       </c>
       <c r="CH31">
         <v>1469941761.12</v>
       </c>
       <c r="CI31">
-        <v>0.0</v>
+        <v>1469941761.12</v>
       </c>
       <c r="CJ31">
         <v>0.0</v>
       </c>
       <c r="CK31">
-        <v>2046737986.98</v>
+        <v>0.0</v>
       </c>
       <c r="CL31">
         <v>2046737986.98</v>
       </c>
       <c r="CM31">
-        <v>0.0</v>
+        <v>2046737986.98</v>
       </c>
       <c r="CN31">
+        <v>0.0</v>
+      </c>
+      <c r="CO31">
         <v>7891767.0</v>
       </c>
-      <c r="CO31">
-[...1 lines deleted...]
-      </c>
       <c r="CP31">
         <v>0.0</v>
       </c>
       <c r="CQ31">
         <v>0.0</v>
       </c>
       <c r="CR31">
+        <v>0.0</v>
+      </c>
+      <c r="CS31">
         <v>10476486.0</v>
       </c>
-      <c r="CS31">
-[...1 lines deleted...]
-      </c>
       <c r="CT31">
         <v>0.0</v>
       </c>
       <c r="CU31">
         <v>0.0</v>
       </c>
       <c r="CV31">
         <v>0.0</v>
       </c>
       <c r="CW31">
         <v>0.0</v>
       </c>
-      <c r="CX31"/>
+      <c r="CX31">
+        <v>0.0</v>
+      </c>
       <c r="CY31"/>
-      <c r="CZ31">
+      <c r="CZ31"/>
+      <c r="DA31">
         <v>-5262200.0</v>
       </c>
-      <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
-      <c r="DD31">
+      <c r="DD31"/>
+      <c r="DE31">
         <v>-6057374.0</v>
       </c>
-      <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
-      <c r="DL31">
+      <c r="DL31"/>
+      <c r="DM31">
         <v>-8050000.0</v>
       </c>
-      <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
-      <c r="DP31">
+      <c r="DP31"/>
+      <c r="DQ31">
         <v>-6593370.0</v>
       </c>
-      <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
       <c r="EE31"/>
       <c r="EF31"/>
       <c r="EG31"/>
       <c r="EH31"/>
       <c r="EI31"/>
       <c r="EJ31"/>
       <c r="EK31"/>
       <c r="EL31"/>
       <c r="EM31"/>
       <c r="EN31"/>
       <c r="EO31"/>
       <c r="EP31"/>
       <c r="EQ31"/>
       <c r="ER31"/>
       <c r="ES31"/>
       <c r="ET31"/>
       <c r="EU31"/>
       <c r="EV31"/>
       <c r="EW31"/>
+      <c r="EX31"/>
     </row>
-    <row r="32" spans="1:153">
+    <row r="32" spans="1:154">
       <c r="A32" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B32">
+        <v>6420026821.0</v>
+      </c>
+      <c r="C32">
         <v>6887000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>6663000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>7514000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>7227000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3613500000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>7623600000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3811800000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>7221000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3610600000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>7673400000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3836700000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>6755300000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>6668600000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>6132500000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3210050000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>6420100000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>5582700000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>13234100000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>5618100000.0</v>
       </c>
-      <c r="X32">
-[...1 lines deleted...]
-      </c>
       <c r="Y32">
+        <v>0.0</v>
+      </c>
+      <c r="Z32">
         <v>6368200000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>56721057071.14</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>8109700000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>5288704838.92</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>7492700000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>5261727528.09</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>8153800000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>5387513000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>7650400000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>14388900000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>7852400000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>4550688000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>6536500000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>12235200000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>6395800000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>4067062000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>5839400000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>11528900000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>6060200000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>3998093000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>5468700000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>5692700000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>4852615000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>5326700000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>10373100000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>4821356000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>4248925000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>3974841000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>9331000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>4369088000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>3629406000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>4004746000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>7660555702.86</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>4458195000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>3266267000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>3482010000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>5345200000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>3963790000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>3020349000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>4029031000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>2498390097.56</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1924327000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>2359342000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>1670444297.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>1639409902.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>1639409902.44</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1632142944.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>1460941173.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>1538750049.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>1538750049.61</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1538336967.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>1433850459.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>1502878696.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>1502878696.08</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>1368650923.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1233718449.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1131113850.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1131113850.9</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>1134251050.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>1011611366.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>945994470.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>945994470.78</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>1251642066.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>1003967499.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>1808991237.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>1808991237.18</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>1050631195.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>980524184.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>1061291453.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>1061291453.82</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>1052413098.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>891103519.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>998716403.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>891103519.76</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>884901556.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>604491031.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>1015144586.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>1015144586.92</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>179904471.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>509038600.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>498480465.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>509917787.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>508791263.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>449805000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>449807693.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>436365492.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>436276236.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>424376766.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>431191596.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>-4552611914.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>3121999818.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>415959600.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>423122631.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>413189841.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>402715125.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>370170630.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>365124510.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>367961814.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>353465313.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>363710118.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>374898450.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>380958918.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>352169052.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>352636860.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>349193778.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>458547934.0</v>
       </c>
-      <c r="EA32">
+      <c r="EB32">
         <v>271049442.0</v>
       </c>
-      <c r="EB32">
+      <c r="EC32">
         <v>253922070.0</v>
       </c>
-      <c r="EC32">
+      <c r="ED32">
         <v>276990555.0</v>
       </c>
-      <c r="ED32">
+      <c r="EE32">
         <v>291893160.0</v>
       </c>
-      <c r="EE32">
+      <c r="EF32">
         <v>372717190.0</v>
       </c>
-      <c r="EF32">
+      <c r="EG32">
         <v>291923907.0</v>
       </c>
-      <c r="EG32">
+      <c r="EH32">
         <v>271671683.0</v>
       </c>
-      <c r="EH32">
+      <c r="EI32">
         <v>335739510.0</v>
       </c>
-      <c r="EI32">
+      <c r="EJ32">
         <v>371545266.0</v>
       </c>
-      <c r="EJ32">
+      <c r="EK32">
         <v>299820402.0</v>
       </c>
-      <c r="EK32">
+      <c r="EL32">
         <v>318280640.0</v>
       </c>
-      <c r="EL32">
+      <c r="EM32">
         <v>266152805.0</v>
       </c>
-      <c r="EM32">
+      <c r="EN32">
         <v>254021625.0</v>
       </c>
-      <c r="EN32">
+      <c r="EO32">
         <v>265806750.0</v>
       </c>
-      <c r="EO32">
+      <c r="EP32">
         <v>244195875.0</v>
       </c>
-      <c r="EP32">
+      <c r="EQ32">
         <v>107473062.0</v>
       </c>
-      <c r="EQ32">
+      <c r="ER32">
         <v>144501915.0</v>
       </c>
-      <c r="ER32">
+      <c r="ES32">
         <v>142389036.0</v>
       </c>
-      <c r="ES32">
+      <c r="ET32">
         <v>130922820.0</v>
       </c>
-      <c r="ET32">
+      <c r="EU32">
         <v>35048835.0</v>
       </c>
-      <c r="EU32">
+      <c r="EV32">
         <v>73233498.0</v>
       </c>
-      <c r="EV32">
+      <c r="EW32">
         <v>74173582.0</v>
       </c>
-      <c r="EW32">
+      <c r="EX32">
         <v>74310777.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AM30"/>
@@ -36781,51 +36990,51 @@
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B2">
         <v>2467000000.0</v>
       </c>
       <c r="C2">
         <v>1860000000.0</v>
       </c>
       <c r="D2">
         <v>1985800000.0</v>
       </c>
       <c r="E2">
         <v>3540600000.0</v>
       </c>
       <c r="F2">
         <v>4337100000.0</v>
       </c>
       <c r="G2">
         <v>2799600000.0</v>
       </c>
       <c r="H2">
         <v>2201200000.0</v>
       </c>
       <c r="I2">
         <v>1998200000.0</v>
       </c>
@@ -36898,51 +37107,51 @@
       <c r="AF2">
         <v>269542140.0</v>
       </c>
       <c r="AG2">
         <v>288217278.0</v>
       </c>
       <c r="AH2">
         <v>352149236.0</v>
       </c>
       <c r="AI2">
         <v>172216996.0</v>
       </c>
       <c r="AJ2">
         <v>42165738.0</v>
       </c>
       <c r="AK2">
         <v>39074640.0</v>
       </c>
       <c r="AL2">
         <v>20866496.0</v>
       </c>
       <c r="AM2"/>
     </row>
     <row r="3" spans="1:39">
       <c r="A3" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B3">
         <v>91000000</v>
       </c>
       <c r="C3">
         <v>236000000</v>
       </c>
       <c r="D3">
         <v>217200000</v>
       </c>
       <c r="E3">
         <v>223300000</v>
       </c>
       <c r="F3">
         <v>293100000</v>
       </c>
       <c r="G3">
         <v>272700000</v>
       </c>
       <c r="H3">
         <v>394100000</v>
       </c>
       <c r="I3">
         <v>314800000</v>
       </c>
@@ -37017,51 +37226,51 @@
       </c>
       <c r="AG3">
         <v>30062610</v>
       </c>
       <c r="AH3">
         <v>23864212</v>
       </c>
       <c r="AI3">
         <v>21098560</v>
       </c>
       <c r="AJ3">
         <v>21269916</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:39">
       <c r="A4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
@@ -37070,51 +37279,51 @@
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
     </row>
     <row r="5" spans="1:39">
       <c r="A5" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
@@ -37123,51 +37332,51 @@
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
     </row>
     <row r="6" spans="1:39">
       <c r="A6" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B6">
         <v>59000000.0</v>
       </c>
       <c r="C6">
         <v>607000000.0</v>
       </c>
       <c r="D6">
         <v>-126500000.0</v>
       </c>
       <c r="E6">
         <v>-1554800000.0</v>
       </c>
       <c r="F6">
         <v>-796500000.0</v>
       </c>
       <c r="G6">
         <v>1537500000.0</v>
       </c>
       <c r="H6">
         <v>598400000.0</v>
       </c>
       <c r="I6">
         <v>203000000.0</v>
       </c>
@@ -37242,51 +37451,51 @@
       </c>
       <c r="AG6">
         <v>-19444752.0</v>
       </c>
       <c r="AH6">
         <v>-35154080.0</v>
       </c>
       <c r="AI6">
         <v>78196538.0</v>
       </c>
       <c r="AJ6">
         <v>105387624.0</v>
       </c>
       <c r="AK6">
         <v>50597792.0</v>
       </c>
       <c r="AL6">
         <v>39074640.0</v>
       </c>
       <c r="AM6">
         <v>20866496.0</v>
       </c>
     </row>
     <row r="7" spans="1:39">
       <c r="A7" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B7">
         <v>99000000.0</v>
       </c>
       <c r="C7">
         <v>185000000.0</v>
       </c>
       <c r="D7">
         <v>-260200000.0</v>
       </c>
       <c r="E7">
         <v>-846700000.0</v>
       </c>
       <c r="F7">
         <v>702000000.0</v>
       </c>
       <c r="G7">
         <v>838200000.0</v>
       </c>
       <c r="H7">
         <v>350300000.0</v>
       </c>
       <c r="I7">
         <v>-335200000.0</v>
       </c>
@@ -37355,51 +37564,51 @@
       </c>
       <c r="AE7">
         <v>47649504.0</v>
       </c>
       <c r="AF7">
         <v>60121164.0</v>
       </c>
       <c r="AG7">
         <v>29934684.0</v>
       </c>
       <c r="AH7">
         <v>77000956.0</v>
       </c>
       <c r="AI7">
         <v>9889950.0</v>
       </c>
       <c r="AJ7">
         <v>3420288.0</v>
       </c>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
     </row>
     <row r="8" spans="1:39">
       <c r="A8" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
@@ -37408,51 +37617,51 @@
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
     </row>
     <row r="9" spans="1:39">
       <c r="A9" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B9">
         <v>307000000.0</v>
       </c>
       <c r="C9">
         <v>325000000.0</v>
       </c>
       <c r="D9">
         <v>356800000.0</v>
       </c>
       <c r="E9">
         <v>-498600000.0</v>
       </c>
       <c r="F9">
         <v>-458900000.0</v>
       </c>
       <c r="G9">
         <v>585200000.0</v>
       </c>
       <c r="H9">
         <v>159000000.0</v>
       </c>
       <c r="I9">
         <v>-298900000.0</v>
       </c>
@@ -37495,51 +37704,51 @@
       <c r="V9">
         <v>-618500000.0</v>
       </c>
       <c r="W9">
         <v>-414600000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
     </row>
     <row r="10" spans="1:39">
       <c r="A10" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>-44600000.0</v>
       </c>
       <c r="K10">
         <v>-16700000.0</v>
       </c>
       <c r="L10">
         <v>7800000.0</v>
       </c>
       <c r="M10">
         <v>-9700000.0</v>
       </c>
@@ -37596,51 +37805,51 @@
       </c>
       <c r="AE10">
         <v>-8583918.0</v>
       </c>
       <c r="AF10">
         <v>12749052.0</v>
       </c>
       <c r="AG10">
         <v>-28847313.0</v>
       </c>
       <c r="AH10">
         <v>-16360168.0</v>
       </c>
       <c r="AI10">
         <v>6263635.0</v>
       </c>
       <c r="AJ10">
         <v>-1656702.0</v>
       </c>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
     </row>
     <row r="11" spans="1:39">
       <c r="A11" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>170600000.0</v>
       </c>
       <c r="F11">
         <v>777800000.0</v>
       </c>
       <c r="G11">
         <v>195000000.0</v>
       </c>
       <c r="H11">
         <v>394700000.0</v>
       </c>
       <c r="I11">
         <v>500900000.0</v>
       </c>
       <c r="J11">
         <v>-170800000.0</v>
       </c>
       <c r="K11">
         <v>188700000.0</v>
       </c>
@@ -37661,51 +37870,51 @@
       <c r="T11"/>
       <c r="U11">
         <v>883329000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
     </row>
     <row r="12" spans="1:39">
       <c r="A12" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>353200000.0</v>
       </c>
       <c r="F12">
         <v>199200000.0</v>
       </c>
       <c r="G12">
         <v>3574500000.0</v>
       </c>
       <c r="H12">
         <v>-15900000.0</v>
       </c>
       <c r="I12">
         <v>248800000.0</v>
       </c>
       <c r="J12">
         <v>-479900000.0</v>
       </c>
       <c r="K12">
         <v>97200000.0</v>
       </c>
@@ -37724,51 +37933,51 @@
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
     </row>
     <row r="13" spans="1:39">
       <c r="A13" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-518700000.0</v>
       </c>
       <c r="F13">
         <v>702000000.0</v>
       </c>
       <c r="G13">
         <v>838200000.0</v>
       </c>
       <c r="H13">
         <v>350300000.0</v>
       </c>
       <c r="I13">
         <v>-36300000.0</v>
       </c>
       <c r="J13">
         <v>-270600000.0</v>
       </c>
       <c r="K13">
         <v>-269600000.0</v>
       </c>
@@ -37787,51 +37996,51 @@
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
     </row>
     <row r="14" spans="1:39">
       <c r="A14" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B14">
         <v>447000000.0</v>
       </c>
       <c r="C14">
         <v>494000000.0</v>
       </c>
       <c r="D14">
         <v>1174600000.0</v>
       </c>
       <c r="E14">
         <v>513100000.0</v>
       </c>
       <c r="F14">
         <v>541800000.0</v>
       </c>
       <c r="G14">
         <v>631000000.0</v>
       </c>
       <c r="H14">
         <v>686300000.0</v>
       </c>
       <c r="I14">
         <v>454700000.0</v>
       </c>
@@ -37906,51 +38115,51 @@
       </c>
       <c r="AG14">
         <v>26608608.0</v>
       </c>
       <c r="AH14">
         <v>25824728.0</v>
       </c>
       <c r="AI14">
         <v>22878751.0</v>
       </c>
       <c r="AJ14">
         <v>25865928.0</v>
       </c>
       <c r="AK14">
         <v>25454422.0</v>
       </c>
       <c r="AL14">
         <v>20254000.0</v>
       </c>
       <c r="AM14">
         <v>11487672.0</v>
       </c>
     </row>
     <row r="15" spans="1:39">
       <c r="A15" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B15">
         <v>343000000.0</v>
       </c>
       <c r="C15">
         <v>425000000.0</v>
       </c>
       <c r="D15">
         <v>422800000.0</v>
       </c>
       <c r="E15">
         <v>365400000.0</v>
       </c>
       <c r="F15">
         <v>314700000.0</v>
       </c>
       <c r="G15">
         <v>122000000.0</v>
       </c>
       <c r="H15">
         <v>750500000.0</v>
       </c>
       <c r="I15">
         <v>747400000.0</v>
       </c>
@@ -38013,51 +38222,51 @@
       </c>
       <c r="AC15">
         <v>19097665.0</v>
       </c>
       <c r="AD15">
         <v>13489716.0</v>
       </c>
       <c r="AE15">
         <v>10394132.0</v>
       </c>
       <c r="AF15">
         <v>10030980.0</v>
       </c>
       <c r="AG15">
         <v>9722376.0</v>
       </c>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
     </row>
     <row r="16" spans="1:39">
       <c r="A16" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B16">
         <v>2526000000.0</v>
       </c>
       <c r="C16">
         <v>2467000000.0</v>
       </c>
       <c r="D16">
         <v>1859300000.0</v>
       </c>
       <c r="E16">
         <v>1985800000.0</v>
       </c>
       <c r="F16">
         <v>3540600000.0</v>
       </c>
       <c r="G16">
         <v>4337100000.0</v>
       </c>
       <c r="H16">
         <v>2799600000.0</v>
       </c>
       <c r="I16">
         <v>2201200000.0</v>
       </c>
@@ -38132,51 +38341,51 @@
       </c>
       <c r="AG16">
         <v>268772526.0</v>
       </c>
       <c r="AH16">
         <v>316995156.0</v>
       </c>
       <c r="AI16">
         <v>250413534.0</v>
       </c>
       <c r="AJ16">
         <v>147553362.0</v>
       </c>
       <c r="AK16">
         <v>50597792.0</v>
       </c>
       <c r="AL16">
         <v>39074640.0</v>
       </c>
       <c r="AM16">
         <v>20866496.0</v>
       </c>
     </row>
     <row r="17" spans="1:39">
       <c r="A17" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
@@ -38185,51 +38394,51 @@
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
     </row>
     <row r="18" spans="1:39">
       <c r="A18" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B18">
         <v>633000000.0</v>
       </c>
       <c r="C18">
         <v>1172000000.0</v>
       </c>
       <c r="D18">
         <v>1021000000.0</v>
       </c>
       <c r="E18">
         <v>477600000.0</v>
       </c>
       <c r="F18">
         <v>1739700000.0</v>
       </c>
       <c r="G18">
         <v>1782100000.0</v>
       </c>
       <c r="H18">
         <v>1456400000.0</v>
       </c>
       <c r="I18">
         <v>1379000000.0</v>
       </c>
@@ -38304,51 +38513,51 @@
       </c>
       <c r="AG18">
         <v>124599924.0</v>
       </c>
       <c r="AH18">
         <v>27379620.0</v>
       </c>
       <c r="AI18">
         <v>21230426.0</v>
       </c>
       <c r="AJ18">
         <v>43234578.0</v>
       </c>
       <c r="AK18">
         <v>50597792.0</v>
       </c>
       <c r="AL18">
         <v>39074640.0</v>
       </c>
       <c r="AM18">
         <v>20866496.0</v>
       </c>
     </row>
     <row r="19" spans="1:39">
       <c r="A19" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B19">
         <v>15000000.0</v>
       </c>
       <c r="C19">
         <v>278000000.0</v>
       </c>
       <c r="D19">
         <v>-380400000.0</v>
       </c>
       <c r="E19">
         <v>-408900000.0</v>
       </c>
       <c r="F19">
         <v>-47300000.0</v>
       </c>
       <c r="G19">
         <v>-167600000.0</v>
       </c>
       <c r="H19">
         <v>1759600000.0</v>
       </c>
       <c r="I19">
         <v>184500000.0</v>
       </c>
@@ -38373,51 +38582,51 @@
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
     </row>
     <row r="20" spans="1:39">
       <c r="A20" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>2000000.0</v>
       </c>
       <c r="D20">
         <v>700000.0</v>
       </c>
       <c r="E20">
         <v>1200000.0</v>
       </c>
       <c r="F20">
         <v>4400000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>600000.0</v>
       </c>
       <c r="I20">
         <v>1200000.0</v>
       </c>
@@ -38432,51 +38641,51 @@
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
     </row>
     <row r="21" spans="1:39">
       <c r="A21" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B21">
         <v>430000000.0</v>
       </c>
       <c r="C21">
         <v>-41000000.0</v>
       </c>
       <c r="D21">
         <v>-95000000.0</v>
       </c>
       <c r="E21">
         <v>-530200000.0</v>
       </c>
       <c r="F21">
         <v>-717800000.0</v>
       </c>
       <c r="G21">
         <v>332700000.0</v>
       </c>
       <c r="H21">
         <v>-1963000000.0</v>
       </c>
       <c r="I21">
         <v>-440600000.0</v>
       </c>
@@ -38501,51 +38710,51 @@
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
     </row>
     <row r="22" spans="1:39">
       <c r="A22" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B22">
         <v>-215000000.0</v>
       </c>
       <c r="C22">
         <v>629000000.0</v>
       </c>
       <c r="D22">
         <v>197200000.0</v>
       </c>
       <c r="E22">
         <v>775400000.0</v>
       </c>
       <c r="F22">
         <v>720700000.0</v>
       </c>
       <c r="G22">
         <v>-2903500000.0</v>
       </c>
       <c r="H22">
         <v>717900000.0</v>
       </c>
       <c r="I22">
         <v>824600000.0</v>
       </c>
@@ -38620,51 +38829,51 @@
       </c>
       <c r="AG22">
         <v>47460546.0</v>
       </c>
       <c r="AH22">
         <v>22917756.0</v>
       </c>
       <c r="AI22">
         <v>3494449.0</v>
       </c>
       <c r="AJ22">
         <v>30996360.0</v>
       </c>
       <c r="AK22">
         <v>50597792.0</v>
       </c>
       <c r="AL22">
         <v>39074640.0</v>
       </c>
       <c r="AM22">
         <v>20866496.0</v>
       </c>
     </row>
     <row r="23" spans="1:39">
       <c r="A23" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B23">
         <v>-67000000.0</v>
       </c>
       <c r="C23">
         <v>-443000000.0</v>
       </c>
       <c r="D23">
         <v>-333800000.0</v>
       </c>
       <c r="E23">
         <v>-463500000.0</v>
       </c>
       <c r="F23">
         <v>-531100000.0</v>
       </c>
       <c r="G23">
         <v>-80600000.0</v>
       </c>
       <c r="H23">
         <v>-415100000.0</v>
       </c>
       <c r="I23">
         <v>-218700000.0</v>
       </c>
@@ -38733,51 +38942,51 @@
       </c>
       <c r="AE23">
         <v>-112466844.0</v>
       </c>
       <c r="AF23">
         <v>-90731832.0</v>
       </c>
       <c r="AG23">
         <v>-105538950.0</v>
       </c>
       <c r="AH23">
         <v>-139129032.0</v>
       </c>
       <c r="AI23">
         <v>29999515.0</v>
       </c>
       <c r="AJ23">
         <v>93470058.0</v>
       </c>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
     </row>
     <row r="24" spans="1:39">
       <c r="A24" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B24">
         <v>-73000000.0</v>
       </c>
       <c r="C24">
         <v>67000000.0</v>
       </c>
       <c r="D24">
         <v>-35200000.0</v>
       </c>
       <c r="E24">
         <v>-185600000.0</v>
       </c>
       <c r="F24">
         <v>-349100000.0</v>
       </c>
       <c r="G24">
         <v>105100000.0</v>
       </c>
       <c r="H24">
         <v>2153700000.0</v>
       </c>
       <c r="I24">
         <v>625000000.0</v>
       </c>
@@ -38820,51 +39029,51 @@
       <c r="V24">
         <v>-129700000.0</v>
       </c>
       <c r="W24">
         <v>-105200000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
     </row>
     <row r="25" spans="1:39">
       <c r="A25" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B25">
         <v>320000000.0</v>
       </c>
       <c r="C25">
         <v>-9000000.0</v>
       </c>
       <c r="D25">
         <v>-13500000.0</v>
       </c>
       <c r="E25">
         <v>137100000.0</v>
       </c>
       <c r="F25">
         <v>214200000.0</v>
       </c>
       <c r="G25">
         <v>220800000.0</v>
       </c>
       <c r="H25">
         <v>357000000.0</v>
       </c>
       <c r="I25">
         <v>671400000.0</v>
       </c>
@@ -38939,51 +39148,51 @@
       </c>
       <c r="AG25">
         <v>50658696.0</v>
       </c>
       <c r="AH25">
         <v>-74499608.0</v>
       </c>
       <c r="AI25">
         <v>6065836.0</v>
       </c>
       <c r="AJ25">
         <v>4221918.0</v>
       </c>
       <c r="AK25">
         <v>-50597792.0</v>
       </c>
       <c r="AL25">
         <v>-39074640.0</v>
       </c>
       <c r="AM25">
         <v>-20866496.0</v>
       </c>
     </row>
     <row r="26" spans="1:39">
       <c r="A26" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B26">
         <v>-97000000.0</v>
       </c>
       <c r="C26">
         <v>-82000000.0</v>
       </c>
       <c r="D26">
         <v>-53900000.0</v>
       </c>
       <c r="E26">
         <v>-862700000.0</v>
       </c>
       <c r="F26">
         <v>-818500000.0</v>
       </c>
       <c r="G26">
         <v>-290200000.0</v>
       </c>
       <c r="H26">
         <v>-43800000.0</v>
       </c>
       <c r="I26">
         <v>-207100000.0</v>
       </c>
@@ -39034,51 +39243,51 @@
       </c>
       <c r="Y26">
         <v>-8300000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26">
         <v>-21266485.0</v>
       </c>
       <c r="AD26">
         <v>-18510552.0</v>
       </c>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
     </row>
     <row r="27" spans="1:39">
       <c r="A27" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B27">
         <v>73000000.0</v>
       </c>
       <c r="C27">
         <v>109000000.0</v>
       </c>
       <c r="D27">
         <v>140100000.0</v>
       </c>
       <c r="E27">
         <v>122000000.0</v>
       </c>
       <c r="F27">
         <v>99600000.0</v>
       </c>
       <c r="G27">
         <v>74400000.0</v>
       </c>
       <c r="H27">
         <v>71400000.0</v>
       </c>
       <c r="I27">
         <v>78300000.0</v>
       </c>
@@ -39121,51 +39330,51 @@
       <c r="V27">
         <v>68600000.0</v>
       </c>
       <c r="W27">
         <v>58800000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
     </row>
     <row r="28" spans="1:39">
       <c r="A28" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B28">
         <v>-319000000.0</v>
       </c>
       <c r="C28">
         <v>-989000000.0</v>
       </c>
       <c r="D28">
         <v>-904700000.0</v>
       </c>
       <c r="E28">
         <v>-1911000000.0</v>
       </c>
       <c r="F28">
         <v>-2057000000.0</v>
       </c>
       <c r="G28">
         <v>-250500000.0</v>
       </c>
       <c r="H28">
         <v>-2922000000.0</v>
       </c>
       <c r="I28">
         <v>-1613800000.0</v>
       </c>
@@ -39234,51 +39443,51 @@
       </c>
       <c r="AE28">
         <v>-119474124.0</v>
       </c>
       <c r="AF28">
         <v>-100762812.0</v>
       </c>
       <c r="AG28">
         <v>-115261326.0</v>
       </c>
       <c r="AH28">
         <v>-54218408.0</v>
       </c>
       <c r="AI28">
         <v>29999515.0</v>
       </c>
       <c r="AJ28">
         <v>105387624.0</v>
       </c>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
     </row>
     <row r="29" spans="1:39">
       <c r="A29" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B29">
         <v>724000000.0</v>
       </c>
       <c r="C29">
         <v>1408000000.0</v>
       </c>
       <c r="D29">
         <v>1238200000.0</v>
       </c>
       <c r="E29">
         <v>700900000.0</v>
       </c>
       <c r="F29">
         <v>2032800000.0</v>
       </c>
       <c r="G29">
         <v>2054800000.0</v>
       </c>
       <c r="H29">
         <v>1850500000.0</v>
       </c>
       <c r="I29">
         <v>1693800000.0</v>
       </c>
@@ -39353,51 +39562,51 @@
       </c>
       <c r="AG29">
         <v>154662534.0</v>
       </c>
       <c r="AH29">
         <v>51243832.0</v>
       </c>
       <c r="AI29">
         <v>42328986.0</v>
       </c>
       <c r="AJ29">
         <v>64504494.0</v>
       </c>
       <c r="AK29">
         <v>50597792.0</v>
       </c>
       <c r="AL29">
         <v>39074640.0</v>
       </c>
       <c r="AM29">
         <v>20866496.0</v>
       </c>
     </row>
     <row r="30" spans="1:39">
       <c r="A30" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B30">
         <v>-347000000.0</v>
       </c>
       <c r="C30">
         <v>278000000.0</v>
       </c>
       <c r="D30">
         <v>-380400000.0</v>
       </c>
       <c r="E30">
         <v>-408900000.0</v>
       </c>
       <c r="F30">
         <v>-642200000.0</v>
       </c>
       <c r="G30">
         <v>-167600000.0</v>
       </c>
       <c r="H30">
         <v>1759600000.0</v>
       </c>
       <c r="I30">
         <v>74600000.0</v>
       </c>
@@ -39459,2654 +39668,2689 @@
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BQ30"/>
+  <dimension ref="A1:BR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:69">
+    <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F1" t="s">
         <v>103</v>
       </c>
       <c r="G1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="I1" t="s">
         <v>105</v>
       </c>
       <c r="J1" t="s">
         <v>106</v>
       </c>
       <c r="K1" t="s">
+        <v>107</v>
+      </c>
+      <c r="L1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="M1" t="s">
         <v>108</v>
       </c>
       <c r="N1" t="s">
         <v>109</v>
       </c>
       <c r="O1" t="s">
+        <v>110</v>
+      </c>
+      <c r="P1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Q1" t="s">
         <v>111</v>
       </c>
       <c r="R1" t="s">
         <v>112</v>
       </c>
       <c r="S1" t="s">
+        <v>113</v>
+      </c>
+      <c r="T1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="U1" t="s">
         <v>114</v>
       </c>
       <c r="V1" t="s">
         <v>115</v>
       </c>
       <c r="W1" t="s">
+        <v>116</v>
+      </c>
+      <c r="X1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="Y1" t="s">
         <v>117</v>
       </c>
       <c r="Z1" t="s">
         <v>118</v>
       </c>
       <c r="AA1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AB1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AC1" t="s">
         <v>120</v>
       </c>
       <c r="AD1" t="s">
         <v>121</v>
       </c>
       <c r="AE1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AF1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AG1" t="s">
         <v>123</v>
       </c>
       <c r="AH1" t="s">
         <v>124</v>
       </c>
       <c r="AI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AK1" t="s">
         <v>126</v>
       </c>
       <c r="AL1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AM1" t="s">
         <v>11</v>
       </c>
-      <c r="AM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AO1" t="s">
         <v>12</v>
       </c>
-      <c r="AO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>13</v>
       </c>
-      <c r="AQ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AS1" t="s">
         <v>14</v>
       </c>
-      <c r="AS1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AT1" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU1" t="s">
         <v>15</v>
       </c>
-      <c r="AU1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AV1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AW1" t="s">
         <v>16</v>
       </c>
-      <c r="AW1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AX1" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY1" t="s">
         <v>17</v>
       </c>
-      <c r="AY1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BA1" t="s">
         <v>18</v>
       </c>
-      <c r="BA1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BB1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BC1" t="s">
         <v>19</v>
       </c>
-      <c r="BC1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BE1" t="s">
         <v>20</v>
       </c>
-      <c r="BE1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BG1" t="s">
         <v>21</v>
       </c>
-      <c r="BG1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="BI1" t="s">
         <v>22</v>
       </c>
-      <c r="BI1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BJ1" t="s">
+        <v>155</v>
+      </c>
+      <c r="BK1" t="s">
         <v>23</v>
       </c>
-      <c r="BK1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="BM1" t="s">
         <v>24</v>
       </c>
-      <c r="BM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BN1" t="s">
+        <v>161</v>
+      </c>
+      <c r="BO1" t="s">
         <v>25</v>
       </c>
-      <c r="BO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BP1" t="s">
+        <v>164</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>26</v>
       </c>
-      <c r="BQ1" t="s">
-        <v>166</v>
+      <c r="BR1" t="s">
+        <v>167</v>
       </c>
     </row>
-    <row r="2" spans="1:69">
+    <row r="2" spans="1:70">
       <c r="A2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B2">
+        <v>2713651368.0</v>
+      </c>
+      <c r="C2">
         <v>1461456239.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2638000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1944000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2826869000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2217500000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1515000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1682800000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2997025350.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2491500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1489300000.0</v>
       </c>
       <c r="L2">
         <v>1489300000.0</v>
       </c>
       <c r="M2">
-        <v>5259193905.0</v>
+        <v>1489300000.0</v>
       </c>
       <c r="N2">
         <v>5259193905.0</v>
       </c>
       <c r="O2">
-        <v>3346900000.0</v>
+        <v>5259193905.0</v>
       </c>
       <c r="P2">
         <v>3346900000.0</v>
       </c>
       <c r="Q2">
+        <v>3346900000.0</v>
+      </c>
+      <c r="R2">
         <v>17632424745.0</v>
       </c>
-      <c r="R2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S2"/>
       <c r="T2">
         <v>2536100000.0</v>
       </c>
-      <c r="U2"/>
+      <c r="U2">
+        <v>2536100000.0</v>
+      </c>
       <c r="V2"/>
-      <c r="W2">
-[...1 lines deleted...]
-      </c>
+      <c r="W2"/>
       <c r="X2">
         <v>1837300000.0</v>
       </c>
-      <c r="Y2"/>
+      <c r="Y2">
+        <v>1837300000.0</v>
+      </c>
       <c r="Z2"/>
-      <c r="AA2">
-[...1 lines deleted...]
-      </c>
+      <c r="AA2"/>
       <c r="AB2">
         <v>1921600000.0</v>
       </c>
-      <c r="AC2"/>
+      <c r="AC2">
+        <v>1921600000.0</v>
+      </c>
       <c r="AD2"/>
-      <c r="AE2">
-[...1 lines deleted...]
-      </c>
+      <c r="AE2"/>
       <c r="AF2">
         <v>2211500000.0</v>
       </c>
-      <c r="AG2"/>
+      <c r="AG2">
+        <v>2211500000.0</v>
+      </c>
       <c r="AH2"/>
-      <c r="AI2">
-[...1 lines deleted...]
-      </c>
+      <c r="AI2"/>
       <c r="AJ2">
         <v>1601100000.0</v>
       </c>
-      <c r="AK2"/>
-      <c r="AL2">
+      <c r="AK2">
+        <v>1601100000.0</v>
+      </c>
+      <c r="AL2"/>
+      <c r="AM2">
         <v>1187300000.0</v>
       </c>
-      <c r="AM2"/>
-      <c r="AN2">
+      <c r="AN2"/>
+      <c r="AO2">
         <v>1024700000.0</v>
       </c>
-      <c r="AO2"/>
       <c r="AP2"/>
-      <c r="AQ2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>1945300000.0</v>
       </c>
-      <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
+      <c r="BR2"/>
     </row>
-    <row r="3" spans="1:69">
+    <row r="3" spans="1:70">
       <c r="A3" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B3">
+        <v>34250890</v>
+      </c>
+      <c r="C3">
         <v>49000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>42000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>107000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>82000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>41000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>96500000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>48250000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>81000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>40350000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>106000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>53000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>102400000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>51200000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>151600000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>75800000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>111600000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>48500000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>97000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>48500000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>121300000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>60650000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>394100000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>145900000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>478693544.27</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>102256423.63</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>158000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>110955056.18</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>188900000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>94450000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>100000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>50000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>125400000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>62700000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>126700000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>137200000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>73100000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>97800000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>80100000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>112300000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>128400000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>472086000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>152468000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>335755000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>149262000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>293218000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>119425000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>360362000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>185907000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>287702000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>134963000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>299828000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>132616000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>328653000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>123150000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>275867000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>125869000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>183170000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>167536000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>161755000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>51833000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>170000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>87418000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>169700000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>45239000</v>
       </c>
     </row>
-    <row r="4" spans="1:69">
+    <row r="4" spans="1:70">
       <c r="A4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-      <c r="W4">
-[...1 lines deleted...]
-      </c>
+      <c r="W4"/>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
-      <c r="AE4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
+      <c r="BR4"/>
     </row>
-    <row r="5" spans="1:69">
+    <row r="5" spans="1:70">
       <c r="A5" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
+      <c r="W5"/>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
-      <c r="AE5"/>
+      <c r="AE5">
+        <v>0.0</v>
+      </c>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
+      <c r="BR5"/>
     </row>
-    <row r="6" spans="1:69">
+    <row r="6" spans="1:70">
       <c r="A6" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B6">
+        <v>-364913839.0</v>
+      </c>
+      <c r="C6">
         <v>1227808537.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1201000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>510000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1944000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>42000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1515000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>172100000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1515000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-235350000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1489300000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>248250000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1489300000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1025650000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3346900000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>96850000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3346900000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-215150000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2536100000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>900500000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2536100000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-131750000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-1837300000.0</v>
       </c>
-      <c r="X6">
-[...1 lines deleted...]
-      </c>
       <c r="Y6">
+        <v>0.0</v>
+      </c>
+      <c r="Z6">
         <v>1837300000.0</v>
       </c>
-      <c r="Z6">
-[...1 lines deleted...]
-      </c>
       <c r="AA6">
+        <v>0.0</v>
+      </c>
+      <c r="AB6">
         <v>-1921600000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>182339898.27</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1921600000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-53792134.83</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-2211500000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-106650000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>2211500000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>154450000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1601100000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>150750000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1601100000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1187300000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1187300000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1024700000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1024700000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>523900000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-1945300000.0</v>
       </c>
-      <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
+      <c r="BR6"/>
     </row>
-    <row r="7" spans="1:69">
+    <row r="7" spans="1:70">
       <c r="A7" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B7">
+        <v>-994283143.0</v>
+      </c>
+      <c r="C7">
         <v>144000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1348000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>155000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-500000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1022400000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>511200000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>568000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-522299999.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>723900000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>361950000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1741200000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>429500000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>-505300000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>900500000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1393900000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>-750700000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>-510700000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>-779200000.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
+      <c r="AC7"/>
+      <c r="AD7">
         <v>-555500000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7">
+      <c r="AE7"/>
+      <c r="AF7">
         <v>262500000.0</v>
       </c>
-      <c r="AF7"/>
-      <c r="AG7">
+      <c r="AG7"/>
+      <c r="AH7">
         <v>-623500000.0</v>
       </c>
-      <c r="AH7"/>
-      <c r="AI7">
+      <c r="AI7"/>
+      <c r="AJ7">
         <v>215800000.0</v>
       </c>
-      <c r="AJ7"/>
-      <c r="AK7">
+      <c r="AK7"/>
+      <c r="AL7">
         <v>-555800000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-105300000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-772200000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>443700000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-539600000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>171200000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-371800000.0</v>
       </c>
-      <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
+      <c r="BR7"/>
     </row>
-    <row r="8" spans="1:69">
+    <row r="8" spans="1:70">
       <c r="A8" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
-[...1 lines deleted...]
-      </c>
+      <c r="W8"/>
       <c r="X8">
         <v>0.0</v>
       </c>
       <c r="Y8">
         <v>0.0</v>
       </c>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
-      <c r="AE8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
+      <c r="BR8"/>
     </row>
-    <row r="9" spans="1:69">
+    <row r="9" spans="1:70">
       <c r="A9" t="s">
-        <v>253</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>254</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-68000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>156000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>430000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>215000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>231800000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>115900000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1090000000.0</v>
       </c>
-      <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>-498600000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-249300000.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>-458900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-229450000.0</v>
       </c>
       <c r="Q9">
         <v>-229450000.0</v>
       </c>
       <c r="R9">
         <v>-229450000.0</v>
       </c>
       <c r="S9">
+        <v>-229450000.0</v>
+      </c>
+      <c r="T9">
         <v>585200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>292600000.0</v>
       </c>
       <c r="U9">
         <v>292600000.0</v>
       </c>
       <c r="V9">
         <v>292600000.0</v>
       </c>
       <c r="W9">
-        <v>0.0</v>
+        <v>292600000.0</v>
       </c>
       <c r="X9">
         <v>0.0</v>
       </c>
       <c r="Y9">
         <v>0.0</v>
       </c>
       <c r="Z9">
         <v>0.0</v>
       </c>
       <c r="AA9">
+        <v>0.0</v>
+      </c>
+      <c r="AB9">
         <v>-644561504.77</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-194926307.55</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-196412143.51</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-209901685.39</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-90400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22900000.0</v>
       </c>
       <c r="AG9">
         <v>-22900000.0</v>
       </c>
       <c r="AH9">
         <v>-22900000.0</v>
       </c>
       <c r="AI9">
+        <v>-22900000.0</v>
+      </c>
+      <c r="AJ9">
         <v>-53700000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-26850000.0</v>
       </c>
-      <c r="AK9"/>
-      <c r="AL9">
+      <c r="AL9"/>
+      <c r="AM9">
         <v>-882700000.0</v>
       </c>
-      <c r="AM9"/>
-      <c r="AN9">
+      <c r="AN9"/>
+      <c r="AO9">
         <v>-84000000.0</v>
       </c>
-      <c r="AO9"/>
-      <c r="AP9">
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>-253300000.0</v>
       </c>
-      <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
-      <c r="AZ9">
+      <c r="AZ9"/>
+      <c r="BA9">
         <v>720134000.0</v>
       </c>
-      <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
+      <c r="BR9"/>
     </row>
-    <row r="10" spans="1:69">
+    <row r="10" spans="1:70">
       <c r="A10" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-      <c r="W10">
-[...1 lines deleted...]
-      </c>
+      <c r="W10"/>
       <c r="X10">
         <v>0.0</v>
       </c>
       <c r="Y10">
         <v>0.0</v>
       </c>
       <c r="Z10">
         <v>0.0</v>
       </c>
       <c r="AA10">
         <v>0.0</v>
       </c>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
+        <v>0.0</v>
+      </c>
+      <c r="AF10">
         <v>-44600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22300000.0</v>
       </c>
       <c r="AG10">
         <v>-22300000.0</v>
       </c>
       <c r="AH10">
         <v>-22300000.0</v>
       </c>
       <c r="AI10">
+        <v>-22300000.0</v>
+      </c>
+      <c r="AJ10">
         <v>-16700000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-8350000.0</v>
       </c>
-      <c r="AK10"/>
-      <c r="AL10">
+      <c r="AL10"/>
+      <c r="AM10">
         <v>7800000.0</v>
       </c>
-      <c r="AM10"/>
-      <c r="AN10">
+      <c r="AN10"/>
+      <c r="AO10">
         <v>-9700000.0</v>
       </c>
-      <c r="AO10"/>
-      <c r="AP10">
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>36700000.0</v>
       </c>
-      <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
-      <c r="AX10">
+      <c r="AX10"/>
+      <c r="AY10">
         <v>20047000.0</v>
       </c>
-      <c r="AY10"/>
-      <c r="AZ10">
+      <c r="AZ10"/>
+      <c r="BA10">
         <v>95901000.0</v>
       </c>
-      <c r="BA10"/>
-      <c r="BB10">
+      <c r="BB10"/>
+      <c r="BC10">
         <v>58339000.0</v>
       </c>
-      <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
-      <c r="BF10">
+      <c r="BF10"/>
+      <c r="BG10">
         <v>67893000.0</v>
       </c>
-      <c r="BG10"/>
-      <c r="BH10">
+      <c r="BH10"/>
+      <c r="BI10">
         <v>76832000.0</v>
       </c>
-      <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>77613000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>26000000.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
+      <c r="BR10"/>
     </row>
-    <row r="11" spans="1:69">
+    <row r="11" spans="1:70">
       <c r="A11" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
-[...1 lines deleted...]
-      </c>
+      <c r="I11"/>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
-        <v>85300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L11">
         <v>85300000.0</v>
       </c>
       <c r="M11">
-        <v>0.0</v>
+        <v>85300000.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
-        <v>388900000.0</v>
+        <v>0.0</v>
       </c>
       <c r="P11">
         <v>388900000.0</v>
       </c>
       <c r="Q11">
-        <v>0.0</v>
+        <v>388900000.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
-        <v>97500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="T11">
         <v>97500000.0</v>
       </c>
       <c r="U11">
-        <v>0.0</v>
+        <v>97500000.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
         <v>1080163458.46</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>326659710.45</v>
       </c>
-      <c r="AC11">
-[...1 lines deleted...]
-      </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>-170800000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-85400000.0</v>
       </c>
-      <c r="AG11">
-[...1 lines deleted...]
-      </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>188700000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>94350000.0</v>
       </c>
-      <c r="AK11"/>
-      <c r="AL11">
+      <c r="AL11"/>
+      <c r="AM11">
         <v>713400000.0</v>
       </c>
-      <c r="AM11"/>
-      <c r="AN11">
+      <c r="AN11"/>
+      <c r="AO11">
         <v>449800000.0</v>
       </c>
-      <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>67200000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-      <c r="BD11">
+      <c r="BD11"/>
+      <c r="BE11">
         <v>883329000.0</v>
       </c>
-      <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
+      <c r="BR11"/>
     </row>
-    <row r="12" spans="1:69">
+    <row r="12" spans="1:70">
       <c r="A12" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
+      <c r="I12"/>
       <c r="J12">
         <v>114950000.0</v>
       </c>
       <c r="K12">
-        <v>117800000.0</v>
+        <v>114950000.0</v>
       </c>
       <c r="L12">
         <v>117800000.0</v>
       </c>
       <c r="M12">
-        <v>58800000.0</v>
+        <v>117800000.0</v>
       </c>
       <c r="N12">
         <v>58800000.0</v>
       </c>
       <c r="O12">
-        <v>76750000.0</v>
+        <v>58800000.0</v>
       </c>
       <c r="P12">
         <v>76750000.0</v>
       </c>
       <c r="Q12">
-        <v>22850000.0</v>
+        <v>76750000.0</v>
       </c>
       <c r="R12">
         <v>22850000.0</v>
       </c>
       <c r="S12">
-        <v>449350000.0</v>
+        <v>22850000.0</v>
       </c>
       <c r="T12">
         <v>449350000.0</v>
       </c>
       <c r="U12">
-        <v>1337900000.0</v>
+        <v>449350000.0</v>
       </c>
       <c r="V12">
         <v>1337900000.0</v>
       </c>
       <c r="W12">
         <v>1337900000.0</v>
       </c>
       <c r="X12">
         <v>1337900000.0</v>
       </c>
       <c r="Y12">
-        <v>-9700000.0</v>
+        <v>1337900000.0</v>
       </c>
       <c r="Z12">
         <v>-9700000.0</v>
       </c>
       <c r="AA12">
+        <v>-9700000.0</v>
+      </c>
+      <c r="AB12">
         <v>653402930.54</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>197600104.34</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-167893284.27</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-179424157.3</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-338800000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-110050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-59350000.0</v>
       </c>
       <c r="AH12">
         <v>-59350000.0</v>
       </c>
       <c r="AI12">
+        <v>-59350000.0</v>
+      </c>
+      <c r="AJ12">
         <v>97200000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-40450000.0</v>
       </c>
-      <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>-4700000.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12">
+      <c r="AN12"/>
+      <c r="AO12">
         <v>-44900000.0</v>
       </c>
-      <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>156600000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
+      <c r="BR12"/>
     </row>
-    <row r="13" spans="1:69">
+    <row r="13" spans="1:70">
       <c r="A13" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-      <c r="I13">
-[...1 lines deleted...]
-      </c>
+      <c r="I13"/>
       <c r="J13">
         <v>-522300000.0</v>
       </c>
       <c r="K13">
-        <v>611250000.0</v>
+        <v>-522300000.0</v>
       </c>
       <c r="L13">
         <v>611250000.0</v>
       </c>
       <c r="M13">
-        <v>-870600000.0</v>
+        <v>611250000.0</v>
       </c>
       <c r="N13">
         <v>-870600000.0</v>
       </c>
       <c r="O13">
-        <v>444200000.0</v>
+        <v>-870600000.0</v>
       </c>
       <c r="P13">
         <v>444200000.0</v>
       </c>
       <c r="Q13">
-        <v>-252650000.0</v>
+        <v>444200000.0</v>
       </c>
       <c r="R13">
         <v>-252650000.0</v>
       </c>
       <c r="S13">
+        <v>-252650000.0</v>
+      </c>
+      <c r="T13">
         <v>794450000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>404350000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-375350000.0</v>
       </c>
       <c r="V13">
         <v>-375350000.0</v>
       </c>
       <c r="W13">
         <v>-375350000.0</v>
       </c>
       <c r="X13">
         <v>-375350000.0</v>
       </c>
       <c r="Y13">
-        <v>-389600000.0</v>
+        <v>-375350000.0</v>
       </c>
       <c r="Z13">
         <v>-389600000.0</v>
       </c>
       <c r="AA13">
+        <v>-389600000.0</v>
+      </c>
+      <c r="AB13">
         <v>1119626407.76</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>338593974.18</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-365028256.01</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-390098314.61</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-270600000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>176450000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-311750000.0</v>
       </c>
       <c r="AH13">
         <v>-311750000.0</v>
       </c>
       <c r="AI13">
+        <v>-311750000.0</v>
+      </c>
+      <c r="AJ13">
         <v>-269600000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>143100000.0</v>
       </c>
-      <c r="AK13"/>
-      <c r="AL13">
+      <c r="AL13"/>
+      <c r="AM13">
         <v>-2600000.0</v>
       </c>
-      <c r="AM13"/>
-      <c r="AN13">
+      <c r="AN13"/>
+      <c r="AO13">
         <v>-12600000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>16000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
+      <c r="BR13"/>
     </row>
-    <row r="14" spans="1:69">
+    <row r="14" spans="1:70">
       <c r="A14" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B14">
-        <v>212000000.0</v>
+        <v>215579120.0</v>
       </c>
       <c r="C14">
+        <v>211030821.0</v>
+      </c>
+      <c r="D14">
         <v>235000000.0</v>
       </c>
-      <c r="D14">
-[...1 lines deleted...]
-      </c>
       <c r="E14">
-        <v>262000000.0</v>
+        <v>228475082.0</v>
       </c>
       <c r="F14">
+        <v>263988552.0</v>
+      </c>
+      <c r="G14">
         <v>121000000.0</v>
       </c>
-      <c r="G14">
-[...1 lines deleted...]
-      </c>
       <c r="H14">
+        <v>943598200.0</v>
+      </c>
+      <c r="I14">
         <v>132949999.0</v>
       </c>
-      <c r="I14">
-[...1 lines deleted...]
-      </c>
       <c r="J14">
+        <v>257930505.0</v>
+      </c>
+      <c r="K14">
         <v>129300000.0</v>
       </c>
-      <c r="K14">
-[...1 lines deleted...]
-      </c>
       <c r="L14">
+        <v>249418082.0</v>
+      </c>
+      <c r="M14">
         <v>128400000.0</v>
       </c>
-      <c r="M14">
-[...1 lines deleted...]
-      </c>
       <c r="N14">
+        <v>251754000.0</v>
+      </c>
+      <c r="O14">
         <v>127450000.0</v>
       </c>
-      <c r="O14">
-[...1 lines deleted...]
-      </c>
       <c r="P14">
+        <v>249927465.0</v>
+      </c>
+      <c r="Q14">
         <v>123900000.0</v>
       </c>
-      <c r="Q14">
-[...1 lines deleted...]
-      </c>
       <c r="R14">
+        <v>247290478.0</v>
+      </c>
+      <c r="S14">
         <v>151550000.0</v>
       </c>
-      <c r="S14">
-[...1 lines deleted...]
-      </c>
       <c r="T14">
+        <v>323847368.0</v>
+      </c>
+      <c r="U14">
         <v>151550000.0</v>
       </c>
-      <c r="U14">
-[...1 lines deleted...]
-      </c>
       <c r="V14">
+        <v>294763919.0</v>
+      </c>
+      <c r="W14">
         <v>153150000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>521100000.0</v>
       </c>
-      <c r="X14">
-[...1 lines deleted...]
-      </c>
       <c r="Y14">
-        <v>359800000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z14">
-        <v>0.0</v>
+        <v>294986742.0</v>
       </c>
       <c r="AA14">
-        <v>287190609.85</v>
+        <v>0.0</v>
       </c>
       <c r="AB14">
+        <v>204882056.0</v>
+      </c>
+      <c r="AC14">
         <v>134472414.24</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>211500000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>148525280.9</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>224400000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>115200000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>231700000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>115850000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>229700000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>114850000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>198100000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>188900000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>179600000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>191500000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>184900000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>203800000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>210700000.0</v>
       </c>
-      <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
+      <c r="BR14"/>
     </row>
-    <row r="15" spans="1:69">
+    <row r="15" spans="1:70">
       <c r="A15" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>260</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>343000000.0</v>
       </c>
-      <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>425000000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>422800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>211400000.0</v>
       </c>
       <c r="I15">
         <v>211400000.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15">
+      <c r="J15">
+        <v>211400000.0</v>
+      </c>
+      <c r="K15"/>
+      <c r="L15">
         <v>365400000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>182700000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>314700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157350000.0</v>
       </c>
       <c r="Q15">
         <v>157350000.0</v>
       </c>
       <c r="R15">
         <v>157350000.0</v>
       </c>
       <c r="S15">
+        <v>157350000.0</v>
+      </c>
+      <c r="T15">
         <v>122000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61000000.0</v>
       </c>
       <c r="U15">
         <v>61000000.0</v>
       </c>
       <c r="V15">
         <v>61000000.0</v>
       </c>
       <c r="W15">
+        <v>61000000.0</v>
+      </c>
+      <c r="X15">
         <v>750500000.0</v>
       </c>
-      <c r="X15">
-[...1 lines deleted...]
-      </c>
       <c r="Y15">
         <v>0.0</v>
       </c>
       <c r="Z15">
         <v>0.0</v>
       </c>
       <c r="AA15">
+        <v>0.0</v>
+      </c>
+      <c r="AB15">
         <v>953559581.53</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>487413590.71</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>491128926.27</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>524859550.56</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>751500000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>375750000.0</v>
       </c>
-      <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>616500000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>308250000.0</v>
       </c>
-      <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>545800000.0</v>
       </c>
-      <c r="AM15"/>
-      <c r="AN15">
+      <c r="AN15"/>
+      <c r="AO15">
         <v>460000000.0</v>
       </c>
-      <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>397300000.0</v>
       </c>
-      <c r="AQ15"/>
-      <c r="AR15">
+      <c r="AR15"/>
+      <c r="AS15">
         <v>498593000.0</v>
       </c>
-      <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>339328000.0</v>
       </c>
-      <c r="AU15"/>
-      <c r="AV15">
+      <c r="AV15"/>
+      <c r="AW15">
         <v>308455000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>189229000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>306850000.0</v>
       </c>
-      <c r="AY15"/>
-      <c r="AZ15">
+      <c r="AZ15"/>
+      <c r="BA15">
         <v>236535000.0</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>275619000.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15">
+      <c r="BD15"/>
+      <c r="BE15">
         <v>232878000.0</v>
       </c>
-      <c r="BE15"/>
-      <c r="BF15">
+      <c r="BF15"/>
+      <c r="BG15">
         <v>172224000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>25640000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>156537000.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>119541000.0</v>
       </c>
-      <c r="BK15"/>
-      <c r="BL15">
+      <c r="BL15"/>
+      <c r="BM15">
         <v>89488000.0</v>
       </c>
-      <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>64000000.0</v>
       </c>
-      <c r="BO15"/>
-      <c r="BP15">
+      <c r="BP15"/>
+      <c r="BQ15">
         <v>38800000.0</v>
       </c>
-      <c r="BQ15"/>
+      <c r="BR15"/>
     </row>
-    <row r="16" spans="1:69">
+    <row r="16" spans="1:70">
       <c r="A16" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B16">
+        <v>2348737528.0</v>
+      </c>
+      <c r="C16">
         <v>2689264777.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1437000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2467000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1944000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>42000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2826869000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>172100000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1515000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-235350000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2997025350.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1737550000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1489300000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3882900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5259193905.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3346900000.0</v>
       </c>
       <c r="Q16">
         <v>3346900000.0</v>
       </c>
       <c r="R16">
-        <v>-215150000.0</v>
+        <v>3346900000.0</v>
       </c>
       <c r="S16">
         <v>-215150000.0</v>
       </c>
       <c r="T16">
-        <v>2536100000.0</v>
+        <v>-215150000.0</v>
       </c>
       <c r="U16">
         <v>2536100000.0</v>
       </c>
-      <c r="V16"/>
+      <c r="V16">
+        <v>2536100000.0</v>
+      </c>
       <c r="W16"/>
-      <c r="X16">
-[...1 lines deleted...]
-      </c>
+      <c r="X16"/>
       <c r="Y16">
         <v>1837300000.0</v>
       </c>
-      <c r="Z16"/>
+      <c r="Z16">
+        <v>1837300000.0</v>
+      </c>
       <c r="AA16"/>
-      <c r="AB16">
-[...1 lines deleted...]
-      </c>
+      <c r="AB16"/>
       <c r="AC16">
         <v>1921600000.0</v>
       </c>
-      <c r="AD16"/>
+      <c r="AD16">
+        <v>1921600000.0</v>
+      </c>
       <c r="AE16"/>
-      <c r="AF16">
-[...1 lines deleted...]
-      </c>
+      <c r="AF16"/>
       <c r="AG16">
         <v>2211500000.0</v>
       </c>
-      <c r="AH16"/>
+      <c r="AH16">
+        <v>2211500000.0</v>
+      </c>
       <c r="AI16"/>
-      <c r="AJ16">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ16"/>
       <c r="AK16">
         <v>1601100000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16">
+      <c r="AL16">
+        <v>1601100000.0</v>
+      </c>
+      <c r="AM16"/>
+      <c r="AN16">
         <v>1187300000.0</v>
       </c>
-      <c r="AN16"/>
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16">
         <v>1024700000.0</v>
       </c>
-      <c r="AP16"/>
       <c r="AQ16"/>
-      <c r="AR16">
+      <c r="AR16"/>
+      <c r="AS16">
         <v>1945300000.0</v>
       </c>
-      <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
+      <c r="BR16"/>
     </row>
-    <row r="17" spans="1:69">
+    <row r="17" spans="1:70">
       <c r="A17" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-      <c r="W17">
-[...1 lines deleted...]
-      </c>
+      <c r="W17"/>
       <c r="X17">
         <v>0.0</v>
       </c>
       <c r="Y17">
         <v>0.0</v>
       </c>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
-      <c r="AE17"/>
+      <c r="AE17">
+        <v>0.0</v>
+      </c>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
+      <c r="BR17"/>
     </row>
-    <row r="18" spans="1:69">
+    <row r="18" spans="1:70">
       <c r="A18" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B18">
+        <v>-699121077.0</v>
+      </c>
+      <c r="C18">
         <v>1711000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1078000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1841000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-622000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-311000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1585800000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>792900000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-526000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-262400000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1727400000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>863700000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1234900000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>1838200000.0</v>
       </c>
-      <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18">
         <v>-72400000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-48500000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2359700000.0</v>
       </c>
-      <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>-523200000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>-272300000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18">
         <v>-85100000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>1133600000.0</v>
       </c>
-      <c r="AF18"/>
-      <c r="AG18">
+      <c r="AG18"/>
+      <c r="AH18">
         <v>-14400000.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18">
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>1582200000.0</v>
       </c>
-      <c r="AJ18"/>
-      <c r="AK18">
+      <c r="AK18"/>
+      <c r="AL18">
         <v>-60500000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1403400000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-253800000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1623200000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-97400000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1086700000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>46800000.0</v>
       </c>
-      <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
+      <c r="BR18"/>
     </row>
-    <row r="19" spans="1:69">
+    <row r="19" spans="1:70">
       <c r="A19" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-      <c r="I19">
-[...1 lines deleted...]
-      </c>
+      <c r="I19"/>
       <c r="J19">
         <v>1400000.0</v>
       </c>
       <c r="K19">
-        <v>1700000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="L19">
         <v>1700000.0</v>
       </c>
       <c r="M19">
-        <v>18300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="N19">
         <v>18300000.0</v>
       </c>
       <c r="O19">
-        <v>24300000.0</v>
+        <v>18300000.0</v>
       </c>
       <c r="P19">
         <v>24300000.0</v>
       </c>
       <c r="Q19">
-        <v>-47950000.0</v>
+        <v>24300000.0</v>
       </c>
       <c r="R19">
         <v>-47950000.0</v>
       </c>
       <c r="S19">
+        <v>-47950000.0</v>
+      </c>
+      <c r="T19">
         <v>35400000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>44050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100750000.0</v>
       </c>
       <c r="V19">
         <v>100750000.0</v>
       </c>
       <c r="W19">
-        <v>0.0</v>
+        <v>100750000.0</v>
       </c>
       <c r="X19">
         <v>0.0</v>
       </c>
       <c r="Y19">
+        <v>0.0</v>
+      </c>
+      <c r="Z19">
         <v>666279342.04</v>
       </c>
-      <c r="Z19">
-[...1 lines deleted...]
-      </c>
       <c r="AA19">
+        <v>0.0</v>
+      </c>
+      <c r="AB19">
         <v>789043340.88</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>238620060.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>285845709.03</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>305477528.09</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>203500000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>125150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23400000.0</v>
       </c>
       <c r="AH19">
         <v>-23400000.0</v>
       </c>
       <c r="AI19">
+        <v>-23400000.0</v>
+      </c>
+      <c r="AJ19">
         <v>-179700000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-43900000.0</v>
       </c>
-      <c r="AK19"/>
-      <c r="AL19">
+      <c r="AL19"/>
+      <c r="AM19">
         <v>-219800000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>-146500000.0</v>
       </c>
-      <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-33600000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
+      <c r="BR19"/>
     </row>
-    <row r="20" spans="1:69">
+    <row r="20" spans="1:70">
       <c r="A20" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -42132,1614 +42376,1641 @@
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
+      <c r="BR20"/>
     </row>
-    <row r="21" spans="1:69">
+    <row r="21" spans="1:70">
       <c r="A21" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
+      <c r="I21"/>
       <c r="J21">
         <v>219800000.0</v>
       </c>
       <c r="K21">
-        <v>-205250000.0</v>
+        <v>219800000.0</v>
       </c>
       <c r="L21">
         <v>-205250000.0</v>
       </c>
       <c r="M21">
-        <v>-59850000.0</v>
+        <v>-205250000.0</v>
       </c>
       <c r="N21">
         <v>-59850000.0</v>
       </c>
       <c r="O21">
-        <v>-262250000.0</v>
+        <v>-59850000.0</v>
       </c>
       <c r="P21">
         <v>-262250000.0</v>
       </c>
       <c r="Q21">
-        <v>-96650000.0</v>
+        <v>-262250000.0</v>
       </c>
       <c r="R21">
         <v>-96650000.0</v>
       </c>
       <c r="S21">
-        <v>-106300000.0</v>
+        <v>-96650000.0</v>
       </c>
       <c r="T21">
         <v>-106300000.0</v>
       </c>
       <c r="U21">
-        <v>272650000.0</v>
+        <v>-106300000.0</v>
       </c>
       <c r="V21">
         <v>272650000.0</v>
       </c>
       <c r="W21">
         <v>272650000.0</v>
       </c>
       <c r="X21">
         <v>272650000.0</v>
       </c>
       <c r="Y21">
-        <v>-119200000.0</v>
+        <v>272650000.0</v>
       </c>
       <c r="Z21">
         <v>-119200000.0</v>
       </c>
       <c r="AA21">
+        <v>-119200000.0</v>
+      </c>
+      <c r="AB21">
         <v>-1094611642.09</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-331029085.69</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>44026810.36</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>47050561.8</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>599600000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-147600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>447400000.0</v>
       </c>
       <c r="AH21">
         <v>447400000.0</v>
       </c>
       <c r="AI21">
+        <v>447400000.0</v>
+      </c>
+      <c r="AJ21">
         <v>-22500000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>20200000.0</v>
       </c>
-      <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21">
         <v>492000000.0</v>
       </c>
-      <c r="AM21"/>
-      <c r="AN21">
+      <c r="AN21"/>
+      <c r="AO21">
         <v>465200000.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>436800000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
+      <c r="BR21"/>
     </row>
-    <row r="22" spans="1:69">
+    <row r="22" spans="1:70">
       <c r="A22" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B22">
+        <v>19140201.0</v>
+      </c>
+      <c r="C22">
         <v>-259000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>44000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>337000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>205000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>102500000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1600000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-800000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>112000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>56000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>424800000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>212400000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>257900000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>128950000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>385000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>192500000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>252700000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-167000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>250900000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-167000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-3216000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1316650000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>717900000.0</v>
       </c>
-      <c r="X22">
-[...1 lines deleted...]
-      </c>
       <c r="Y22">
+        <v>0.0</v>
+      </c>
+      <c r="Z22">
         <v>312400000.0</v>
       </c>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
       <c r="AA22">
+        <v>0.0</v>
+      </c>
+      <c r="AB22">
         <v>1453687165.09</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>254662840.75</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>672400000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>472191011.24</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1220500000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>610250000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>596100000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>298050000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1154300000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>577150000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>245800000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>594000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>566200000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>712400000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>364800000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>655600000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>280900000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>902118000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>435757000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>934597000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>370666000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>676570000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>225401000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>529290000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>178340000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>227477000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>414443000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>559539000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>364946000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>526822000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>326736000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>382699000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>242772000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>368093000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>191954000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>214471000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>157356000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>141636000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>174250000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>155773000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>235227000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>230240000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>140860000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:69">
+    <row r="23" spans="1:70">
       <c r="A23" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B23">
+        <v>-163195410.0</v>
+      </c>
+      <c r="C23">
         <v>-160209739.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-172000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-188000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-57000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>396500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-785400000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-392700000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-81000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>178700000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-520900000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-260450000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-42300000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-21700000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-576700000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-28300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-153800000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-104150000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-298900000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-43150000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-84700000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-42350000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-2558200000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-42350000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-67600000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-36000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1301900000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-46432763.79</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-148000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-104424157.3</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-342600000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-24850000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-82100000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-43100000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-53500000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-37700000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-73600000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>325500000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-37200000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>450100000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-16900000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>400900000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-450400000.0</v>
       </c>
-      <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
-      <c r="BQ23">
+      <c r="BQ23"/>
+      <c r="BR23">
         <v>62638000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:69">
+    <row r="24" spans="1:70">
       <c r="A24" t="s">
-        <v>267</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>268</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-39942794.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>534000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5000000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>70900000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-19300000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>11600000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>14000000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>27100000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>-120500000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>13300000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>185400000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>2153700000.0</v>
       </c>
-      <c r="X24">
-[...1 lines deleted...]
-      </c>
       <c r="Y24">
+        <v>0.0</v>
+      </c>
+      <c r="Z24">
         <v>271200000.0</v>
       </c>
-      <c r="Z24">
-[...1 lines deleted...]
-      </c>
       <c r="AA24">
+        <v>0.0</v>
+      </c>
+      <c r="AB24">
         <v>-56000000.0</v>
       </c>
-      <c r="AB24">
-[...1 lines deleted...]
-      </c>
       <c r="AC24">
+        <v>0.0</v>
+      </c>
+      <c r="AD24">
         <v>429400000.0</v>
       </c>
-      <c r="AD24">
-[...1 lines deleted...]
-      </c>
       <c r="AE24">
+        <v>0.0</v>
+      </c>
+      <c r="AF24">
         <v>236600000.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>-42800000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>-157400000.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24">
         <v>-98100000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-76900000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-165600000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-144100000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-33000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-28500000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-53600000.0</v>
       </c>
-      <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>185755000.0</v>
       </c>
-      <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>7868000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:69">
+    <row r="25" spans="1:70">
       <c r="A25" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B25">
-        <v>1631000000.0</v>
+        <v>94693634.0</v>
       </c>
       <c r="C25">
+        <v>1631969179.0</v>
+      </c>
+      <c r="D25">
         <v>33000000.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
-        <v>-1062000000.0</v>
+        <v>1174524918.0</v>
       </c>
       <c r="F25">
+        <v>-1063988552.0</v>
+      </c>
+      <c r="G25">
         <v>-521000000.0</v>
       </c>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
       <c r="H25">
+        <v>-346698200.0</v>
+      </c>
+      <c r="I25">
         <v>165500002.0</v>
       </c>
-      <c r="I25">
-[...1 lines deleted...]
-      </c>
       <c r="J25">
+        <v>-1458930505.0</v>
+      </c>
+      <c r="K25">
         <v>77199999.0</v>
       </c>
-      <c r="K25">
-[...1 lines deleted...]
-      </c>
       <c r="L25">
+        <v>380581918.0</v>
+      </c>
+      <c r="M25">
         <v>186600000.0</v>
       </c>
-      <c r="M25">
-[...9 lines deleted...]
-      </c>
+      <c r="N25">
+        <v>31746000.0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25">
+        <v>869672535.0</v>
+      </c>
+      <c r="Q25"/>
       <c r="R25">
+        <v>609522.0</v>
+      </c>
+      <c r="S25">
         <v>-885050000.0</v>
       </c>
-      <c r="S25">
-[...6 lines deleted...]
-      <c r="V25"/>
+      <c r="T25">
+        <v>444252632.0</v>
+      </c>
+      <c r="U25"/>
+      <c r="V25">
+        <v>3239436081.0</v>
+      </c>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
-[...2 lines deleted...]
-      <c r="Z25"/>
+      <c r="Y25"/>
+      <c r="Z25">
+        <v>12913258.0</v>
+      </c>
       <c r="AA25"/>
-      <c r="AB25"/>
-      <c r="AC25">
+      <c r="AB25">
+        <v>-204882056.0</v>
+      </c>
+      <c r="AC25"/>
+      <c r="AD25">
         <v>-297100000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>-439300000.0</v>
       </c>
-      <c r="AF25"/>
-      <c r="AG25">
+      <c r="AG25"/>
+      <c r="AH25">
         <v>-169300000.0</v>
       </c>
-      <c r="AH25"/>
-      <c r="AI25">
+      <c r="AI25"/>
+      <c r="AJ25">
         <v>53300000.0</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AK25"/>
+      <c r="AL25">
         <v>126100000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>812500000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-202800000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>325000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-81200000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>113100000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>5300000.0</v>
       </c>
-      <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
+      <c r="BR25"/>
     </row>
-    <row r="26" spans="1:69">
+    <row r="26" spans="1:70">
       <c r="A26" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B26">
+        <v>-20147580.0</v>
+      </c>
+      <c r="C26">
         <v>-5000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-92000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-25000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-57000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-28500000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-16900000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-8450000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-37000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-18500000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-182200000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-91100000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-680500000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>-520900000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>-297600000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-2350000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-4700000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>-285500000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>-43200000.0</v>
       </c>
-      <c r="X26">
-[...1 lines deleted...]
-      </c>
       <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26">
         <v>200000.0</v>
       </c>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
       <c r="AA26">
+        <v>0.0</v>
+      </c>
+      <c r="AB26">
         <v>-262694564.94</v>
       </c>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
       <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
         <v>-200800000.0</v>
       </c>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
       <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
         <v>-214000000.0</v>
       </c>
-      <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>-290200000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2050000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-230600000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>10950000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-196800000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-182200000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-405400000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-120600000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-390200000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-63900000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-133100000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
+      <c r="BR26"/>
     </row>
-    <row r="27" spans="1:69">
+    <row r="27" spans="1:70">
       <c r="A27" t="s">
-        <v>270</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>271</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>32000000.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>53000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>56000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>28000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>64600000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>32299999.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>76000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>37750000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>54700000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>27350000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>67300000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>55700000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>43900000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>43800000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>30600000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>32500000.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>41600000.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>54400000.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>50600000.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>54500000.0</v>
       </c>
-      <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>52000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>50500000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>48500000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>48400000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>53800000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>55300000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>50100000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
+      <c r="BR27"/>
     </row>
-    <row r="28" spans="1:69">
+    <row r="28" spans="1:70">
       <c r="A28" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B28">
+        <v>275014486.0</v>
+      </c>
+      <c r="C28">
         <v>-293684969.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-16000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1712000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>793000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>396500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1225100000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-612550000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>321000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>160200000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1068500000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-534250000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-842500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-421250000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1412300000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-706150000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-644700000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-212800000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-425600000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-212800000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>175100000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>87550000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2558200000.0</v>
       </c>
-      <c r="X28">
-[...1 lines deleted...]
-      </c>
       <c r="Y28">
+        <v>0.0</v>
+      </c>
+      <c r="Z28">
         <v>-310200000.0</v>
       </c>
-      <c r="Z28">
-[...1 lines deleted...]
-      </c>
       <c r="AA28">
+        <v>0.0</v>
+      </c>
+      <c r="AB28">
         <v>-1301900000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-868657884.44</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-281800000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-197893258.43</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1308100000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-654050000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>522500000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>261250000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-860200000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-430100000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-333300000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-402500000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-301500000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-130500000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-440900000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-60300000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-146700000.0</v>
       </c>
-      <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
-      <c r="AU28">
+      <c r="AU28"/>
+      <c r="AV28">
         <v>223974000.0</v>
       </c>
-      <c r="AV28"/>
-      <c r="AW28">
+      <c r="AW28"/>
+      <c r="AX28">
         <v>357682000.0</v>
       </c>
-      <c r="AX28"/>
-      <c r="AY28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>64492000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>688555000.0</v>
       </c>
-      <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
-      <c r="BD28">
+      <c r="BD28"/>
+      <c r="BE28">
         <v>85983000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>267750000.0</v>
       </c>
-      <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
-      <c r="BJ28">
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>52991000.0</v>
       </c>
-      <c r="BK28"/>
-      <c r="BL28">
+      <c r="BL28"/>
+      <c r="BM28">
         <v>254784000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>526410000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>655000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>560265000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>271400000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>156898000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:69">
+    <row r="29" spans="1:70">
       <c r="A29" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B29">
+        <v>-664870186.0</v>
+      </c>
+      <c r="C29">
         <v>1760000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1036000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1948000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-540000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-270000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1682300000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>841150000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-445000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-222050000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1833400000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>916700000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1132500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-555400000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1989800000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>996800000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>39200000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>19600000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2456700000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1228350000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-401900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200950000.0</v>
       </c>
       <c r="W29">
         <v>-200950000.0</v>
       </c>
       <c r="X29">
         <v>-200950000.0</v>
       </c>
       <c r="Y29">
+        <v>-200950000.0</v>
+      </c>
+      <c r="Z29">
         <v>-126400000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-63200000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2161010461.85</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1057062736.4</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>72900000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>51193820.22</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1322500000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>661250000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>85600000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>42800000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>1707600000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>853800000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>66200000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1540600000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-180700000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1721000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-17300000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>1199000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>175200000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>1477077000.0</v>
       </c>
-      <c r="AS29"/>
-      <c r="AT29">
+      <c r="AT29"/>
+      <c r="AU29">
         <v>1033521000.0</v>
       </c>
-      <c r="AU29"/>
-      <c r="AV29">
+      <c r="AV29"/>
+      <c r="AW29">
         <v>2095159000.0</v>
       </c>
-      <c r="AW29"/>
-      <c r="AX29">
+      <c r="AX29"/>
+      <c r="AY29">
         <v>1323754000.0</v>
       </c>
-      <c r="AY29"/>
-      <c r="AZ29">
+      <c r="AZ29"/>
+      <c r="BA29">
         <v>1348895000.0</v>
       </c>
-      <c r="BA29"/>
-      <c r="BB29">
+      <c r="BB29"/>
+      <c r="BC29">
         <v>1768607000.0</v>
       </c>
-      <c r="BC29"/>
-      <c r="BD29">
+      <c r="BD29"/>
+      <c r="BE29">
         <v>1295418000.0</v>
       </c>
-      <c r="BE29"/>
-      <c r="BF29">
+      <c r="BF29"/>
+      <c r="BG29">
         <v>1439495000.0</v>
       </c>
-      <c r="BG29"/>
-      <c r="BH29">
+      <c r="BH29"/>
+      <c r="BI29">
         <v>1022953000.0</v>
       </c>
-      <c r="BI29"/>
-      <c r="BJ29">
+      <c r="BJ29"/>
+      <c r="BK29">
         <v>1473214000.0</v>
       </c>
-      <c r="BK29"/>
-      <c r="BL29">
+      <c r="BL29"/>
+      <c r="BM29">
         <v>1007708000.0</v>
       </c>
-      <c r="BM29"/>
-      <c r="BN29">
+      <c r="BN29"/>
+      <c r="BO29">
         <v>79000000.0</v>
       </c>
-      <c r="BO29"/>
-      <c r="BP29">
+      <c r="BP29"/>
+      <c r="BQ29">
         <v>734800000.0</v>
       </c>
-      <c r="BQ29"/>
+      <c r="BR29"/>
     </row>
-    <row r="30" spans="1:69">
+    <row r="30" spans="1:70">
       <c r="A30" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B30">
+        <v>-140025690.0</v>
+      </c>
+      <c r="C30">
         <v>-144942794.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-216000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>318000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-110000000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>-92400000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>-288000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-144000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-244600000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-111450000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-164300000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-93000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-356300000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-180050000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-282100000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-141050000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-137300000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-68650000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-30300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15150000.0</v>
       </c>
       <c r="W30">
         <v>-15150000.0</v>
       </c>
       <c r="X30">
         <v>-15150000.0</v>
       </c>
       <c r="Y30">
+        <v>-15150000.0</v>
+      </c>
+      <c r="Z30">
         <v>61000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>30500000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-56000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-16890569.98</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>210400000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>147752808.99</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-182700000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-91350000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-317000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-158500000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-600500000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-300250000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-315700000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-364300000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-538200000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-383600000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-314000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-237700000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-240900000.0</v>
       </c>
-      <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
+      <c r="BR30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>